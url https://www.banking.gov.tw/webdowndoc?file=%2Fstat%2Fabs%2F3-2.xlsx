--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -197,51 +197,51 @@
   <si>
     <t>買入</t>
   </si>
   <si>
     <t>選擇權</t>
   </si>
   <si>
     <t>賣出</t>
   </si>
   <si>
     <t>期貨-</t>
   </si>
   <si>
     <t>長部位</t>
   </si>
   <si>
     <t>短部位</t>
   </si>
   <si>
     <t>契約</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（商品別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -674,78 +674,78 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　#</t>
   </si>
@@ -2671,768 +2671,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1953407</v>
+        <v>1947814</v>
       </c>
       <c r="C10" s="64">
-        <v>1948319</v>
+        <v>1940994</v>
       </c>
       <c r="D10" s="64">
-        <v>987415</v>
+        <v>910338</v>
       </c>
       <c r="E10" s="64">
-        <v>830031</v>
+        <v>896458</v>
       </c>
       <c r="F10" s="64">
-        <v>61693</v>
+        <v>61601</v>
       </c>
       <c r="G10" s="64">
-        <v>69180</v>
+        <v>72597</v>
       </c>
       <c r="H10" s="64">
-        <v>5088</v>
+        <v>6820</v>
       </c>
       <c r="I10" s="64">
-        <v>3457</v>
+        <v>3798</v>
       </c>
       <c r="J10" s="64">
-        <v>1486</v>
+        <v>2838</v>
       </c>
       <c r="K10" s="64">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="L10" s="67">
-        <v>107</v>
+        <v>172</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="72">
-        <v>35427</v>
+        <v>37809</v>
       </c>
       <c r="C12" s="72">
-        <v>35427</v>
+        <v>37809</v>
       </c>
       <c r="D12" s="72">
-        <v>33887</v>
+        <v>35952</v>
       </c>
       <c r="E12" s="72">
-        <v>817</v>
+        <v>938</v>
       </c>
       <c r="F12" s="72">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="G12" s="72">
-        <v>708</v>
+        <v>891</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="72">
-        <v>5030</v>
+        <v>5190</v>
       </c>
       <c r="C14" s="72">
-        <v>5030</v>
+        <v>5190</v>
       </c>
       <c r="D14" s="72">
-        <v>4493</v>
+        <v>4653</v>
       </c>
       <c r="E14" s="72">
         <v>269</v>
       </c>
       <c r="F14" s="74">
         <v>0</v>
       </c>
       <c r="G14" s="72">
         <v>269</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="72">
-        <v>9693</v>
+        <v>11271</v>
       </c>
       <c r="C16" s="72">
-        <v>9693</v>
+        <v>11271</v>
       </c>
       <c r="D16" s="72">
-        <v>8894</v>
+        <v>10426</v>
       </c>
       <c r="E16" s="72">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="F16" s="72">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="G16" s="72">
-        <v>288</v>
+        <v>311</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="72">
-        <v>44037</v>
+        <v>47967</v>
       </c>
       <c r="C18" s="72">
-        <v>43961</v>
+        <v>47892</v>
       </c>
       <c r="D18" s="72">
-        <v>25714</v>
+        <v>28494</v>
       </c>
       <c r="E18" s="72">
-        <v>12111</v>
+        <v>13182</v>
       </c>
       <c r="F18" s="72">
-        <v>2835</v>
+        <v>2783</v>
       </c>
       <c r="G18" s="72">
-        <v>3301</v>
+        <v>3434</v>
       </c>
       <c r="H18" s="72">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I18" s="72">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="J18" s="72">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="72">
-        <v>22537</v>
+        <v>21727</v>
       </c>
       <c r="C20" s="72">
-        <v>22472</v>
+        <v>21633</v>
       </c>
       <c r="D20" s="72">
-        <v>13495</v>
+        <v>12441</v>
       </c>
       <c r="E20" s="72">
-        <v>3980</v>
+        <v>4163</v>
       </c>
       <c r="F20" s="72">
-        <v>2446</v>
+        <v>2496</v>
       </c>
       <c r="G20" s="72">
-        <v>2550</v>
+        <v>2533</v>
       </c>
       <c r="H20" s="72">
-        <v>66</v>
+        <v>94</v>
       </c>
       <c r="I20" s="72">
-        <v>42</v>
+        <v>5</v>
       </c>
       <c r="J20" s="72">
-        <v>23</v>
+        <v>89</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="72">
-        <v>14222</v>
+        <v>15717</v>
       </c>
       <c r="C22" s="72">
-        <v>14123</v>
+        <v>15692</v>
       </c>
       <c r="D22" s="72">
-        <v>10360</v>
+        <v>10413</v>
       </c>
       <c r="E22" s="72">
-        <v>3055</v>
+        <v>4424</v>
       </c>
       <c r="F22" s="72">
-        <v>316</v>
+        <v>370</v>
       </c>
       <c r="G22" s="72">
-        <v>392</v>
+        <v>485</v>
       </c>
       <c r="H22" s="72">
-        <v>99</v>
+        <v>24</v>
       </c>
       <c r="I22" s="72">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="J22" s="72">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="72">
-        <v>4064</v>
+        <v>5929</v>
       </c>
       <c r="C24" s="72">
-        <v>4062</v>
+        <v>5916</v>
       </c>
       <c r="D24" s="72">
-        <v>2077</v>
+        <v>2192</v>
       </c>
       <c r="E24" s="72">
-        <v>415</v>
+        <v>974</v>
       </c>
       <c r="F24" s="72">
-        <v>772</v>
+        <v>1346</v>
       </c>
       <c r="G24" s="72">
-        <v>798</v>
+        <v>1404</v>
       </c>
       <c r="H24" s="72">
+        <v>13</v>
+      </c>
+      <c r="I24" s="72">
         <v>1</v>
       </c>
-      <c r="I24" s="74">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="J24" s="72">
+        <v>10</v>
       </c>
       <c r="K24" s="72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="53"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="72">
-        <v>165067</v>
+        <v>173245</v>
       </c>
       <c r="C26" s="72">
-        <v>164729</v>
+        <v>171975</v>
       </c>
       <c r="D26" s="72">
-        <v>89645</v>
+        <v>88226</v>
       </c>
       <c r="E26" s="72">
-        <v>64517</v>
+        <v>74325</v>
       </c>
       <c r="F26" s="72">
-        <v>4954</v>
+        <v>4066</v>
       </c>
       <c r="G26" s="72">
-        <v>5613</v>
+        <v>5358</v>
       </c>
       <c r="H26" s="72">
-        <v>337</v>
+        <v>1270</v>
       </c>
       <c r="I26" s="72">
-        <v>206</v>
+        <v>1014</v>
       </c>
       <c r="J26" s="72">
-        <v>99</v>
+        <v>215</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="78">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="53"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="72">
-        <v>183221</v>
+        <v>184623</v>
       </c>
       <c r="C28" s="72">
-        <v>183107</v>
+        <v>184419</v>
       </c>
       <c r="D28" s="72">
-        <v>122307</v>
+        <v>124043</v>
       </c>
       <c r="E28" s="72">
-        <v>53005</v>
+        <v>52323</v>
       </c>
       <c r="F28" s="72">
-        <v>3194</v>
+        <v>3279</v>
       </c>
       <c r="G28" s="72">
-        <v>4601</v>
+        <v>4773</v>
       </c>
       <c r="H28" s="72">
-        <v>114</v>
+        <v>205</v>
       </c>
       <c r="I28" s="72">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="J28" s="72">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>171</v>
+      </c>
+      <c r="K28" s="72">
+        <v>1</v>
       </c>
       <c r="L28" s="78">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>67</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="72">
-        <v>1893</v>
+        <v>2087</v>
       </c>
       <c r="C30" s="72">
-        <v>1893</v>
+        <v>2087</v>
       </c>
       <c r="D30" s="72">
         <v>150</v>
       </c>
       <c r="E30" s="72">
-        <v>1742</v>
+        <v>1937</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>69</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="53"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="72">
-        <v>268</v>
+        <v>215</v>
       </c>
       <c r="C32" s="72">
-        <v>268</v>
+        <v>215</v>
       </c>
       <c r="D32" s="72">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="E32" s="72">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="40"/>
       <c r="G33" s="40"/>
       <c r="H33" s="40"/>
       <c r="I33" s="40"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="53"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="72">
-        <v>37537</v>
+        <v>32795</v>
       </c>
       <c r="C34" s="72">
-        <v>37536</v>
+        <v>32795</v>
       </c>
       <c r="D34" s="72">
-        <v>32526</v>
+        <v>27402</v>
       </c>
       <c r="E34" s="72">
-        <v>3409</v>
+        <v>3619</v>
       </c>
       <c r="F34" s="72">
-        <v>571</v>
+        <v>599</v>
       </c>
       <c r="G34" s="72">
-        <v>1030</v>
+        <v>1174</v>
       </c>
       <c r="H34" s="72">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="I34" s="74">
+        <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
-      <c r="K34" s="74">
+      <c r="K34" s="72">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="40"/>
       <c r="I35" s="40"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="53"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="80">
-        <v>34638</v>
+        <v>30410</v>
       </c>
       <c r="C36" s="80">
-        <v>34638</v>
+        <v>30410</v>
       </c>
       <c r="D36" s="80">
-        <v>21546</v>
+        <v>15354</v>
       </c>
       <c r="E36" s="80">
-        <v>11522</v>
+        <v>13480</v>
       </c>
       <c r="F36" s="80">
-        <v>1515</v>
+        <v>1514</v>
       </c>
       <c r="G36" s="80">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
@@ -3696,57 +3696,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>
@@ -3865,777 +3865,777 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="63">
-        <v>4874</v>
+        <v>6429</v>
       </c>
       <c r="C10" s="63">
-        <v>4869</v>
+        <v>6423</v>
       </c>
       <c r="D10" s="63">
-        <v>2794</v>
+        <v>4321</v>
       </c>
       <c r="E10" s="63">
-        <v>863</v>
+        <v>922</v>
       </c>
       <c r="F10" s="63">
-        <v>606</v>
+        <v>581</v>
       </c>
       <c r="G10" s="63">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="H10" s="63">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I10" s="63">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J10" s="88">
         <v>0</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="72">
-        <v>9287</v>
+        <v>8052</v>
       </c>
       <c r="C12" s="72">
-        <v>9287</v>
+        <v>8052</v>
       </c>
       <c r="D12" s="72">
-        <v>7896</v>
+        <v>6614</v>
       </c>
       <c r="E12" s="72">
-        <v>414</v>
+        <v>440</v>
       </c>
       <c r="F12" s="72">
-        <v>488</v>
+        <v>499</v>
       </c>
       <c r="G12" s="72">
-        <v>488</v>
+        <v>499</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>80</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="72">
-        <v>377605</v>
+        <v>421890</v>
       </c>
       <c r="C14" s="72">
-        <v>377605</v>
+        <v>421890</v>
       </c>
       <c r="D14" s="72">
-        <v>40605</v>
+        <v>35214</v>
       </c>
       <c r="E14" s="72">
-        <v>332883</v>
+        <v>383850</v>
       </c>
       <c r="F14" s="72">
-        <v>2530</v>
+        <v>1881</v>
       </c>
       <c r="G14" s="72">
-        <v>1587</v>
+        <v>946</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>82</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="72">
-        <v>6818</v>
+        <v>8377</v>
       </c>
       <c r="C16" s="72">
-        <v>6778</v>
+        <v>8368</v>
       </c>
       <c r="D16" s="72">
-        <v>3406</v>
+        <v>4775</v>
       </c>
       <c r="E16" s="72">
-        <v>610</v>
+        <v>694</v>
       </c>
       <c r="F16" s="72">
-        <v>1257</v>
+        <v>1317</v>
       </c>
       <c r="G16" s="72">
-        <v>1506</v>
+        <v>1583</v>
       </c>
       <c r="H16" s="72">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="I16" s="72">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="J16" s="72">
+        <v>7</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>84</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="72">
-        <v>108</v>
+        <v>655</v>
       </c>
       <c r="C18" s="72">
-        <v>108</v>
+        <v>654</v>
       </c>
       <c r="D18" s="72">
-        <v>108</v>
+        <v>654</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
-      <c r="H18" s="74">
-[...2 lines deleted...]
-      <c r="I18" s="74">
+      <c r="H18" s="72">
+        <v>0</v>
+      </c>
+      <c r="I18" s="72">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="72">
-        <v>81578</v>
+        <v>77013</v>
       </c>
       <c r="C20" s="72">
-        <v>81323</v>
+        <v>76668</v>
       </c>
       <c r="D20" s="72">
-        <v>40270</v>
+        <v>31630</v>
       </c>
       <c r="E20" s="72">
-        <v>40443</v>
+        <v>44581</v>
       </c>
       <c r="F20" s="72">
-        <v>367</v>
+        <v>291</v>
       </c>
       <c r="G20" s="72">
-        <v>242</v>
+        <v>166</v>
       </c>
       <c r="H20" s="72">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>345</v>
+      </c>
+      <c r="I20" s="72">
+        <v>15</v>
       </c>
       <c r="J20" s="72">
-        <v>255</v>
+        <v>330</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="72">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C22" s="72">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D22" s="72">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="E22" s="72">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="72">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="C24" s="72">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="D24" s="72">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>92</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="53"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="72">
-        <v>12179</v>
+        <v>11172</v>
       </c>
       <c r="C26" s="72">
-        <v>12163</v>
+        <v>11172</v>
       </c>
       <c r="D26" s="72">
-        <v>3592</v>
+        <v>2743</v>
       </c>
       <c r="E26" s="72">
-        <v>5703</v>
+        <v>5598</v>
       </c>
       <c r="F26" s="72">
-        <v>1387</v>
+        <v>1378</v>
       </c>
       <c r="G26" s="72">
-        <v>1480</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>1452</v>
+      </c>
+      <c r="H26" s="74">
+        <v>0</v>
+      </c>
+      <c r="I26" s="74">
+        <v>0</v>
+      </c>
+      <c r="J26" s="74">
+        <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>94</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="53"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="72">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="C28" s="72">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="D28" s="72">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>96</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="72">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="C30" s="72">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="D30" s="72">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="53"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="72">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="C32" s="72">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D32" s="72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" s="72">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>100</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="40"/>
       <c r="G33" s="40"/>
       <c r="H33" s="40"/>
       <c r="I33" s="40"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="53"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="72">
-        <v>2813</v>
+        <v>2381</v>
       </c>
       <c r="C34" s="72">
-        <v>2813</v>
+        <v>2381</v>
       </c>
       <c r="D34" s="72">
-        <v>2416</v>
+        <v>2015</v>
       </c>
       <c r="E34" s="72">
         <v>10</v>
       </c>
       <c r="F34" s="72">
-        <v>189</v>
+        <v>173</v>
       </c>
       <c r="G34" s="72">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>102</v>
       </c>
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="40"/>
       <c r="I35" s="40"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="53"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="80">
-        <v>30455</v>
+        <v>29266</v>
       </c>
       <c r="C36" s="80">
-        <v>30435</v>
+        <v>29248</v>
       </c>
       <c r="D36" s="80">
-        <v>12141</v>
+        <v>12385</v>
       </c>
       <c r="E36" s="80">
-        <v>13481</v>
+        <v>12768</v>
       </c>
       <c r="F36" s="80">
-        <v>2272</v>
+        <v>1799</v>
       </c>
       <c r="G36" s="80">
-        <v>2541</v>
+        <v>2297</v>
       </c>
       <c r="H36" s="80">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="I36" s="80">
         <v>10</v>
       </c>
       <c r="J36" s="80">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
       <c r="G37" s="51"/>
       <c r="H37" s="51"/>
       <c r="I37" s="51"/>
       <c r="J37" s="51"/>
       <c r="K37" s="51"/>
       <c r="L37" s="56"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
@@ -4890,57 +4890,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="46" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="46"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="46"/>
       <c r="K3" s="46"/>
       <c r="L3" s="46"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>
@@ -5059,459 +5059,459 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="63">
-        <v>15945</v>
+        <v>15921</v>
       </c>
       <c r="C10" s="63">
-        <v>15782</v>
+        <v>15614</v>
       </c>
       <c r="D10" s="63">
-        <v>10373</v>
+        <v>9866</v>
       </c>
       <c r="E10" s="63">
-        <v>4652</v>
+        <v>4841</v>
       </c>
       <c r="F10" s="63">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="G10" s="63">
-        <v>687</v>
+        <v>785</v>
       </c>
       <c r="H10" s="63">
-        <v>163</v>
+        <v>306</v>
       </c>
       <c r="I10" s="63">
-        <v>122</v>
+        <v>2</v>
       </c>
       <c r="J10" s="63">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="K10" s="63">
+        <v>305</v>
+      </c>
+      <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>106</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="72">
-        <v>155105</v>
+        <v>117321</v>
       </c>
       <c r="C12" s="72">
-        <v>154949</v>
+        <v>116843</v>
       </c>
       <c r="D12" s="72">
-        <v>127300</v>
+        <v>84029</v>
       </c>
       <c r="E12" s="72">
-        <v>19470</v>
+        <v>22149</v>
       </c>
       <c r="F12" s="72">
-        <v>4401</v>
+        <v>5500</v>
       </c>
       <c r="G12" s="72">
-        <v>3777</v>
+        <v>5165</v>
       </c>
       <c r="H12" s="72">
-        <v>156</v>
+        <v>477</v>
       </c>
       <c r="I12" s="72">
-        <v>89</v>
+        <v>59</v>
       </c>
       <c r="J12" s="72">
-        <v>67</v>
+        <v>418</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>108</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="72">
-        <v>110433</v>
+        <v>118157</v>
       </c>
       <c r="C14" s="72">
-        <v>110390</v>
+        <v>117929</v>
       </c>
       <c r="D14" s="72">
-        <v>55678</v>
+        <v>53303</v>
       </c>
       <c r="E14" s="72">
-        <v>28451</v>
+        <v>34406</v>
       </c>
       <c r="F14" s="72">
-        <v>12139</v>
+        <v>13938</v>
       </c>
       <c r="G14" s="72">
-        <v>14122</v>
+        <v>16283</v>
       </c>
       <c r="H14" s="72">
-        <v>43</v>
+        <v>227</v>
       </c>
       <c r="I14" s="72">
-        <v>33</v>
+        <v>96</v>
       </c>
       <c r="J14" s="72">
-        <v>10</v>
+        <v>131</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>110</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="72">
-        <v>65313</v>
+        <v>59709</v>
       </c>
       <c r="C16" s="72">
-        <v>65297</v>
+        <v>59632</v>
       </c>
       <c r="D16" s="72">
-        <v>42599</v>
+        <v>34210</v>
       </c>
       <c r="E16" s="72">
-        <v>15318</v>
+        <v>16384</v>
       </c>
       <c r="F16" s="72">
-        <v>3721</v>
+        <v>4583</v>
       </c>
       <c r="G16" s="72">
-        <v>3658</v>
+        <v>4455</v>
       </c>
       <c r="H16" s="72">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I16" s="72">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="J16" s="72">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>112</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="72">
-        <v>37597</v>
+        <v>36532</v>
       </c>
       <c r="C18" s="72">
-        <v>35759</v>
+        <v>34616</v>
       </c>
       <c r="D18" s="72">
-        <v>21775</v>
+        <v>20872</v>
       </c>
       <c r="E18" s="72">
-        <v>13268</v>
+        <v>13219</v>
       </c>
       <c r="F18" s="72">
-        <v>293</v>
+        <v>243</v>
       </c>
       <c r="G18" s="72">
-        <v>423</v>
+        <v>282</v>
       </c>
       <c r="H18" s="72">
-        <v>1838</v>
+        <v>1916</v>
       </c>
       <c r="I18" s="72">
-        <v>1707</v>
+        <v>1896</v>
       </c>
       <c r="J18" s="72">
-        <v>131</v>
+        <v>20</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>114</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="72">
-        <v>116343</v>
+        <v>114695</v>
       </c>
       <c r="C20" s="72">
-        <v>116034</v>
+        <v>114067</v>
       </c>
       <c r="D20" s="72">
-        <v>73111</v>
+        <v>73279</v>
       </c>
       <c r="E20" s="72">
-        <v>33628</v>
+        <v>31852</v>
       </c>
       <c r="F20" s="72">
-        <v>4410</v>
+        <v>4185</v>
       </c>
       <c r="G20" s="72">
-        <v>4885</v>
+        <v>4751</v>
       </c>
       <c r="H20" s="72">
-        <v>309</v>
+        <v>627</v>
       </c>
       <c r="I20" s="72">
-        <v>136</v>
+        <v>65</v>
       </c>
       <c r="J20" s="72">
-        <v>152</v>
+        <v>532</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="78">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="72">
-        <v>3702</v>
+        <v>3684</v>
       </c>
       <c r="C22" s="72">
-        <v>3645</v>
+        <v>3629</v>
       </c>
       <c r="D22" s="72">
-        <v>978</v>
+        <v>897</v>
       </c>
       <c r="E22" s="72">
-        <v>2325</v>
+        <v>2332</v>
       </c>
       <c r="F22" s="72">
-        <v>154</v>
+        <v>180</v>
       </c>
       <c r="G22" s="72">
-        <v>187</v>
+        <v>219</v>
       </c>
       <c r="H22" s="72">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I22" s="72">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="J22" s="72">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>118</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="72">
-        <v>365113</v>
+        <v>346957</v>
       </c>
       <c r="C24" s="72">
-        <v>363638</v>
+        <v>345883</v>
       </c>
       <c r="D24" s="72">
-        <v>176913</v>
+        <v>173361</v>
       </c>
       <c r="E24" s="72">
-        <v>163052</v>
+        <v>152174</v>
       </c>
       <c r="F24" s="72">
-        <v>10683</v>
+        <v>8300</v>
       </c>
       <c r="G24" s="72">
-        <v>12990</v>
+        <v>12047</v>
       </c>
       <c r="H24" s="72">
-        <v>1476</v>
+        <v>1075</v>
       </c>
       <c r="I24" s="72">
-        <v>804</v>
+        <v>491</v>
       </c>
       <c r="J24" s="72">
-        <v>582</v>
+        <v>475</v>
       </c>
       <c r="K24" s="72">
-        <v>37</v>
+        <v>10</v>
       </c>
       <c r="L24" s="78">
-        <v>53</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>120</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="53"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="74">
         <v>0</v>
       </c>
@@ -5599,66 +5599,66 @@
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>124</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="72">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="C30" s="72">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="D30" s="74">
         <v>0</v>
       </c>
       <c r="E30" s="72">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="72">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>126</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
@@ -5988,57 +5988,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>
@@ -6157,768 +6157,768 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1067762</v>
+        <v>1088514</v>
       </c>
       <c r="C10" s="64">
-        <v>1067284</v>
+        <v>1088259</v>
       </c>
       <c r="D10" s="64">
-        <v>328645</v>
+        <v>290209</v>
       </c>
       <c r="E10" s="64">
-        <v>722248</v>
+        <v>780486</v>
       </c>
       <c r="F10" s="64">
-        <v>10403</v>
+        <v>11116</v>
       </c>
       <c r="G10" s="64">
-        <v>5988</v>
+        <v>6447</v>
       </c>
       <c r="H10" s="64">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>255</v>
+      </c>
+      <c r="I10" s="91">
+        <v>0</v>
       </c>
       <c r="J10" s="64">
-        <v>422</v>
+        <v>255</v>
       </c>
       <c r="K10" s="91">
         <v>0</v>
       </c>
       <c r="L10" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="72">
-        <v>20930</v>
+        <v>27321</v>
       </c>
       <c r="C12" s="72">
-        <v>20930</v>
+        <v>27321</v>
       </c>
       <c r="D12" s="72">
-        <v>16627</v>
+        <v>24058</v>
       </c>
       <c r="E12" s="72">
-        <v>4302</v>
+        <v>3263</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>128</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="72">
-        <v>32385</v>
+        <v>38891</v>
       </c>
       <c r="C14" s="72">
-        <v>32385</v>
+        <v>38891</v>
       </c>
       <c r="D14" s="72">
-        <v>4606</v>
+        <v>8351</v>
       </c>
       <c r="E14" s="72">
-        <v>25498</v>
+        <v>27955</v>
       </c>
       <c r="F14" s="72">
-        <v>2182</v>
+        <v>2426</v>
       </c>
       <c r="G14" s="72">
-        <v>98</v>
+        <v>160</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>130</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="72">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="C16" s="72">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="D16" s="72">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="E16" s="72">
         <v>0</v>
       </c>
       <c r="F16" s="74">
         <v>0</v>
       </c>
       <c r="G16" s="74">
         <v>0</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="72">
-        <v>91</v>
+        <v>153</v>
       </c>
       <c r="C18" s="72">
-        <v>91</v>
+        <v>153</v>
       </c>
       <c r="D18" s="72">
-        <v>91</v>
+        <v>153</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>134</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="72">
-        <v>11917</v>
+        <v>8279</v>
       </c>
       <c r="C20" s="72">
-        <v>11917</v>
+        <v>8279</v>
       </c>
       <c r="D20" s="72">
-        <v>11917</v>
+        <v>8279</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <v>0</v>
       </c>
       <c r="J20" s="74">
         <v>0</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>136</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B22" s="72">
-        <v>27130</v>
+        <v>25835</v>
       </c>
       <c r="C22" s="72">
-        <v>27130</v>
+        <v>25835</v>
       </c>
       <c r="D22" s="72">
-        <v>26774</v>
+        <v>25492</v>
       </c>
       <c r="E22" s="72">
-        <v>353</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>342</v>
+      </c>
+      <c r="F22" s="74">
+        <v>0</v>
+      </c>
+      <c r="G22" s="74">
+        <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>138</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B24" s="72">
-        <v>23575</v>
+        <v>21895</v>
       </c>
       <c r="C24" s="72">
-        <v>23575</v>
+        <v>21895</v>
       </c>
       <c r="D24" s="72">
-        <v>23575</v>
+        <v>21895</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>140</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="53"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="72">
-        <v>61869</v>
+        <v>67352</v>
       </c>
       <c r="C26" s="72">
-        <v>61869</v>
+        <v>67352</v>
       </c>
       <c r="D26" s="72">
-        <v>14279</v>
+        <v>7828</v>
       </c>
       <c r="E26" s="72">
-        <v>46452</v>
+        <v>58795</v>
       </c>
       <c r="F26" s="72">
-        <v>574</v>
+        <v>369</v>
       </c>
       <c r="G26" s="72">
-        <v>564</v>
+        <v>360</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>142</v>
       </c>
       <c r="B27" s="40"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="53"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B28" s="72">
-        <v>83187</v>
+        <v>83011</v>
       </c>
       <c r="C28" s="72">
-        <v>83187</v>
+        <v>83011</v>
       </c>
       <c r="D28" s="72">
-        <v>10455</v>
+        <v>10073</v>
       </c>
       <c r="E28" s="72">
-        <v>69837</v>
+        <v>70583</v>
       </c>
       <c r="F28" s="72">
-        <v>2129</v>
+        <v>1882</v>
       </c>
       <c r="G28" s="72">
-        <v>766</v>
+        <v>473</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>144</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B30" s="72">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="C30" s="72">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="D30" s="72">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>146</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="53"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B32" s="72">
-        <v>109963</v>
+        <v>112525</v>
       </c>
       <c r="C32" s="72">
-        <v>109963</v>
+        <v>112525</v>
       </c>
       <c r="D32" s="72">
-        <v>34704</v>
+        <v>29471</v>
       </c>
       <c r="E32" s="72">
-        <v>74941</v>
+        <v>82744</v>
       </c>
       <c r="F32" s="72">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="G32" s="74">
         <v>0</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>148</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="40"/>
       <c r="G33" s="40"/>
       <c r="H33" s="40"/>
       <c r="I33" s="40"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="53"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B34" s="72">
-        <v>45589</v>
+        <v>41493</v>
       </c>
       <c r="C34" s="72">
-        <v>45489</v>
+        <v>41493</v>
       </c>
       <c r="D34" s="72">
-        <v>16888</v>
+        <v>16443</v>
       </c>
       <c r="E34" s="72">
-        <v>28601</v>
+        <v>25049</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
-      <c r="H34" s="72">
-[...6 lines deleted...]
-        <v>50</v>
+      <c r="H34" s="74">
+        <v>0</v>
+      </c>
+      <c r="I34" s="74">
+        <v>0</v>
+      </c>
+      <c r="J34" s="74">
+        <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>150</v>
       </c>
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="40"/>
       <c r="E35" s="40"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="40"/>
       <c r="I35" s="40"/>
       <c r="J35" s="40"/>
       <c r="K35" s="40"/>
       <c r="L35" s="53"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="80">
-        <v>379320</v>
+        <v>418443</v>
       </c>
       <c r="C36" s="80">
-        <v>379320</v>
+        <v>418443</v>
       </c>
       <c r="D36" s="80">
-        <v>43684</v>
+        <v>33546</v>
       </c>
       <c r="E36" s="80">
-        <v>334486</v>
+        <v>382902</v>
       </c>
       <c r="F36" s="80">
-        <v>563</v>
+        <v>994</v>
       </c>
       <c r="G36" s="80">
-        <v>587</v>
+        <v>1002</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="51"/>
       <c r="C37" s="51"/>
       <c r="D37" s="51"/>
       <c r="E37" s="51"/>
@@ -7182,57 +7182,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="46" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>
@@ -7405,237 +7405,237 @@
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>154</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="53"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>155</v>
       </c>
       <c r="B12" s="72">
-        <v>18030</v>
+        <v>18047</v>
       </c>
       <c r="C12" s="72">
-        <v>18022</v>
+        <v>18047</v>
       </c>
       <c r="D12" s="72">
-        <v>14465</v>
+        <v>14211</v>
       </c>
       <c r="E12" s="72">
-        <v>3557</v>
+        <v>3836</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
-      <c r="H12" s="72">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="H12" s="74">
+        <v>0</v>
+      </c>
+      <c r="I12" s="74">
+        <v>0</v>
+      </c>
+      <c r="J12" s="74">
+        <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="53"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="72">
-        <v>32575</v>
+        <v>28831</v>
       </c>
       <c r="C14" s="72">
-        <v>32575</v>
+        <v>28831</v>
       </c>
       <c r="D14" s="72">
-        <v>19242</v>
+        <v>15259</v>
       </c>
       <c r="E14" s="72">
-        <v>9942</v>
+        <v>8919</v>
       </c>
       <c r="F14" s="72">
-        <v>2019</v>
+        <v>2660</v>
       </c>
       <c r="G14" s="72">
-        <v>1372</v>
+        <v>1994</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>158</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="53"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="37" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="72">
-        <v>10798</v>
+        <v>8946</v>
       </c>
       <c r="C16" s="72">
-        <v>10798</v>
+        <v>8946</v>
       </c>
       <c r="D16" s="72">
-        <v>6022</v>
+        <v>5002</v>
       </c>
       <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="72">
-        <v>2388</v>
+        <v>1972</v>
       </c>
       <c r="G16" s="72">
-        <v>2388</v>
+        <v>1972</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>160</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="53"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="72">
-        <v>49777</v>
+        <v>45613</v>
       </c>
       <c r="C18" s="72">
-        <v>49407</v>
+        <v>45358</v>
       </c>
       <c r="D18" s="72">
-        <v>11604</v>
+        <v>8201</v>
       </c>
       <c r="E18" s="72">
-        <v>37803</v>
+        <v>37157</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="72">
-        <v>370</v>
+        <v>255</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="72">
-        <v>370</v>
+        <v>255</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>162</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="53"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
@@ -7675,168 +7675,168 @@
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>164</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="53"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B22" s="72">
-        <v>28185</v>
+        <v>27118</v>
       </c>
       <c r="C22" s="72">
-        <v>28185</v>
+        <v>27118</v>
       </c>
       <c r="D22" s="72">
-        <v>15044</v>
+        <v>13742</v>
       </c>
       <c r="E22" s="72">
-        <v>13142</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>13360</v>
+      </c>
+      <c r="F22" s="72">
+        <v>9</v>
+      </c>
+      <c r="G22" s="72">
+        <v>9</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>166</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="53"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="37" t="s">
         <v>167</v>
       </c>
       <c r="B24" s="72">
-        <v>20527</v>
+        <v>17159</v>
       </c>
       <c r="C24" s="72">
-        <v>20527</v>
+        <v>17159</v>
       </c>
       <c r="D24" s="72">
-        <v>14252</v>
+        <v>10810</v>
       </c>
       <c r="E24" s="72">
-        <v>6275</v>
+        <v>6349</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>168</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="53"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="37" t="s">
         <v>169</v>
       </c>
       <c r="B26" s="72">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="C26" s="72">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="D26" s="74">
         <v>0</v>
       </c>
       <c r="E26" s="72">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="F26" s="74">
         <v>0</v>
       </c>
       <c r="G26" s="74">
         <v>0</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
@@ -7891,168 +7891,168 @@
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>172</v>
       </c>
       <c r="B29" s="40"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="53"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>173</v>
       </c>
       <c r="B30" s="72">
-        <v>1406</v>
+        <v>863</v>
       </c>
       <c r="C30" s="72">
-        <v>1406</v>
+        <v>863</v>
       </c>
       <c r="D30" s="72">
-        <v>1406</v>
+        <v>863</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>174</v>
       </c>
       <c r="B31" s="40"/>
       <c r="C31" s="40"/>
       <c r="D31" s="40"/>
       <c r="E31" s="40"/>
       <c r="F31" s="40"/>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
       <c r="I31" s="40"/>
       <c r="J31" s="40"/>
       <c r="K31" s="40"/>
       <c r="L31" s="53"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>175</v>
       </c>
       <c r="B32" s="72">
-        <v>105780</v>
+        <v>91951</v>
       </c>
       <c r="C32" s="72">
-        <v>105780</v>
+        <v>91951</v>
       </c>
       <c r="D32" s="72">
-        <v>40018</v>
+        <v>33836</v>
       </c>
       <c r="E32" s="72">
-        <v>65324</v>
+        <v>57141</v>
       </c>
       <c r="F32" s="72">
-        <v>227</v>
+        <v>495</v>
       </c>
       <c r="G32" s="72">
-        <v>211</v>
+        <v>479</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>176</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="40"/>
       <c r="D33" s="40"/>
       <c r="E33" s="40"/>
       <c r="F33" s="40"/>
       <c r="G33" s="40"/>
       <c r="H33" s="40"/>
       <c r="I33" s="40"/>
       <c r="J33" s="40"/>
       <c r="K33" s="40"/>
       <c r="L33" s="53"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="37" t="s">
         <v>177</v>
       </c>
       <c r="B34" s="72">
-        <v>3891</v>
+        <v>4074</v>
       </c>
       <c r="C34" s="72">
-        <v>3891</v>
+        <v>4074</v>
       </c>
       <c r="D34" s="72">
-        <v>2320</v>
+        <v>2080</v>
       </c>
       <c r="E34" s="72">
-        <v>1571</v>
+        <v>1994</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
@@ -8376,57 +8376,57 @@
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="46" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
       <c r="A5" s="47" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="44"/>
       <c r="E5" s="44"/>
       <c r="F5" s="44"/>
       <c r="G5" s="45"/>
       <c r="H5" s="42" t="s">
         <v>15</v>