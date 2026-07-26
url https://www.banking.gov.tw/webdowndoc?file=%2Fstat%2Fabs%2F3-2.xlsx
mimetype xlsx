--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -197,51 +197,51 @@
   <si>
     <t>買入</t>
   </si>
   <si>
     <t>選擇權</t>
   </si>
   <si>
     <t>賣出</t>
   </si>
   <si>
     <t>期貨-</t>
   </si>
   <si>
     <t>長部位</t>
   </si>
   <si>
     <t>短部位</t>
   </si>
   <si>
     <t>契約</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（商品別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -674,51 +674,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -1805,68 +1805,138 @@
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
@@ -1875,120 +1945,50 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...68 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="49">
     <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="15" numFmtId="0" fontId="22" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="16" numFmtId="0" fontId="22" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="17" numFmtId="0" fontId="22" fillId="5" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
@@ -2213,208 +2213,208 @@
     </xf>
     <xf xxid="94" numFmtId="0" fontId="10" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="95" numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="96" numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="97" numFmtId="0" fontId="3" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="98" numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="99" numFmtId="0" fontId="10" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="100" numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="101" numFmtId="0" fontId="6" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="102" numFmtId="175" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="102" numFmtId="176" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="103" numFmtId="175" fontId="5" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="103" numFmtId="176" fontId="5" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="104" numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="104" numFmtId="175" fontId="5" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="105" numFmtId="175" fontId="5" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="106" numFmtId="176" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="107" numFmtId="176" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="108" numFmtId="176" fontId="7" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="109" numFmtId="175" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="110" numFmtId="175" fontId="7" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="111" numFmtId="175" fontId="7" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="112" numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="105" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="113" numFmtId="0" fontId="3" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="106" numFmtId="0" fontId="15" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="114" numFmtId="0" fontId="15" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="107" numFmtId="0" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="115" numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="108" numFmtId="0" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="116" numFmtId="0" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="109" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="117" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="110" numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="118" numFmtId="0" fontId="3" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="111" numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="119" numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="120" numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="121" numFmtId="0" fontId="9" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="122" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="123" numFmtId="0" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="124" numFmtId="0" fontId="40" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="125" numFmtId="177" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="126" numFmtId="177" fontId="41" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="127" numFmtId="177" fontId="42" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="128" numFmtId="177" fontId="5" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="128" numFmtId="177" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="129" numFmtId="177" fontId="41" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="129" numFmtId="177" fontId="41" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="130" numFmtId="177" fontId="42" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="130" numFmtId="177" fontId="42" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="131" numFmtId="0" fontId="43" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="132" numFmtId="0" fontId="44" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="133" numFmtId="0" fontId="45" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="134" numFmtId="177" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="134" numFmtId="177" fontId="5" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="135" numFmtId="177" fontId="41" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="135" numFmtId="177" fontId="41" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="136" numFmtId="178" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="136" numFmtId="178" fontId="5" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="137" numFmtId="178" fontId="41" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="137" numFmtId="178" fontId="41" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="138" numFmtId="178" fontId="5" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="138" numFmtId="178" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="139" numFmtId="178" fontId="41" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="139" numFmtId="178" fontId="41" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="140" numFmtId="177" fontId="5" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="140" numFmtId="177" fontId="5" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="141" numFmtId="177" fontId="41" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="141" numFmtId="177" fontId="41" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="142" numFmtId="177" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="142" numFmtId="177" fontId="7" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="143" numFmtId="177" fontId="46" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="143" numFmtId="177" fontId="46" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="144" numFmtId="178" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="144" numFmtId="178" fontId="7" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="145" numFmtId="178" fontId="46" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="145" numFmtId="178" fontId="46" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="146" numFmtId="178" fontId="7" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="146" numFmtId="178" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="147" numFmtId="178" fontId="46" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="147" numFmtId="178" fontId="46" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="148" numFmtId="0" fontId="47" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="149" numFmtId="0" fontId="48" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="150" numFmtId="178" fontId="5" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="151" numFmtId="178" fontId="41" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="152" numFmtId="178" fontId="5" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="152" numFmtId="178" fontId="5" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="153" numFmtId="178" fontId="41" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="153" numFmtId="178" fontId="41" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="154" numFmtId="178" fontId="42" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="155" numFmtId="178" fontId="42" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="155" numFmtId="178" fontId="42" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="156" numFmtId="0" fontId="39" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
@@ -2447,142 +2447,143 @@
     <cellStyle name="輸入" xfId="58"/>
     <cellStyle name="輸出" xfId="59"/>
     <cellStyle name="檢查儲存格" xfId="60"/>
     <cellStyle name="壞" xfId="61"/>
     <cellStyle name="警告文字" xfId="62"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="41"/>
-[...9 lines deleted...]
-      <c r="L1" s="41"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="41"/>
-[...9 lines deleted...]
-      <c r="L2" s="41"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="46"/>
-[...9 lines deleted...]
-      <c r="L3" s="46"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
-      <c r="D4" s="48" t="s">
+      <c r="D4" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="E4" s="48"/>
-      <c r="F4" s="48"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
       <c r="G4" s="30" t="s">
         <v>30</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="6"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -2671,1112 +2672,1113 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1947814</v>
+        <v>2089730</v>
       </c>
       <c r="C10" s="64">
-        <v>1940994</v>
+        <v>2084269</v>
       </c>
       <c r="D10" s="64">
-        <v>910338</v>
+        <v>963760</v>
       </c>
       <c r="E10" s="64">
-        <v>896458</v>
+        <v>959041</v>
       </c>
       <c r="F10" s="64">
-        <v>61601</v>
+        <v>75053</v>
       </c>
       <c r="G10" s="64">
-        <v>72597</v>
+        <v>86415</v>
       </c>
       <c r="H10" s="64">
-        <v>6820</v>
+        <v>5461</v>
       </c>
       <c r="I10" s="64">
-        <v>3798</v>
+        <v>2149</v>
       </c>
       <c r="J10" s="64">
-        <v>2838</v>
+        <v>3002</v>
       </c>
       <c r="K10" s="64">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="L10" s="67">
-        <v>172</v>
+        <v>291</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B12" s="72">
-        <v>37809</v>
+        <v>36645</v>
       </c>
       <c r="C12" s="72">
-        <v>37809</v>
+        <v>36645</v>
       </c>
       <c r="D12" s="72">
-        <v>35952</v>
+        <v>33828</v>
       </c>
       <c r="E12" s="72">
-        <v>938</v>
+        <v>1410</v>
       </c>
       <c r="F12" s="72">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="G12" s="72">
-        <v>891</v>
+        <v>1382</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>51</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="72">
+        <v>5750</v>
+      </c>
+      <c r="C14" s="72">
+        <v>5750</v>
+      </c>
+      <c r="D14" s="72">
         <v>5190</v>
       </c>
-      <c r="C14" s="72">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="72">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="F14" s="74">
         <v>0</v>
       </c>
       <c r="G14" s="72">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>53</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="72">
-        <v>11271</v>
+        <v>11469</v>
       </c>
       <c r="C16" s="72">
-        <v>11271</v>
+        <v>11469</v>
       </c>
       <c r="D16" s="72">
-        <v>10426</v>
+        <v>10546</v>
       </c>
       <c r="E16" s="72">
-        <v>387</v>
+        <v>424</v>
       </c>
       <c r="F16" s="72">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="G16" s="72">
-        <v>311</v>
+        <v>341</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>55</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="72">
-        <v>47967</v>
+        <v>51675</v>
       </c>
       <c r="C18" s="72">
-        <v>47892</v>
+        <v>51582</v>
       </c>
       <c r="D18" s="72">
-        <v>28494</v>
+        <v>30586</v>
       </c>
       <c r="E18" s="72">
-        <v>13182</v>
+        <v>14440</v>
       </c>
       <c r="F18" s="72">
-        <v>2783</v>
+        <v>2928</v>
       </c>
       <c r="G18" s="72">
-        <v>3434</v>
+        <v>3628</v>
       </c>
       <c r="H18" s="72">
-        <v>75</v>
+        <v>93</v>
       </c>
       <c r="I18" s="72">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="J18" s="72">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="72">
-        <v>21727</v>
+        <v>24088</v>
       </c>
       <c r="C20" s="72">
-        <v>21633</v>
+        <v>24054</v>
       </c>
       <c r="D20" s="72">
-        <v>12441</v>
+        <v>13890</v>
       </c>
       <c r="E20" s="72">
-        <v>4163</v>
+        <v>4691</v>
       </c>
       <c r="F20" s="72">
-        <v>2496</v>
+        <v>2667</v>
       </c>
       <c r="G20" s="72">
-        <v>2533</v>
+        <v>2805</v>
       </c>
       <c r="H20" s="72">
-        <v>94</v>
+        <v>34</v>
       </c>
       <c r="I20" s="72">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J20" s="72">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="72">
-        <v>15717</v>
+        <v>17679</v>
       </c>
       <c r="C22" s="72">
-        <v>15692</v>
+        <v>17501</v>
       </c>
       <c r="D22" s="72">
-        <v>10413</v>
+        <v>12250</v>
       </c>
       <c r="E22" s="72">
-        <v>4424</v>
+        <v>4284</v>
       </c>
       <c r="F22" s="72">
-        <v>370</v>
+        <v>426</v>
       </c>
       <c r="G22" s="72">
-        <v>485</v>
+        <v>541</v>
       </c>
       <c r="H22" s="72">
-        <v>24</v>
+        <v>178</v>
       </c>
       <c r="I22" s="72">
-        <v>6</v>
+        <v>170</v>
       </c>
       <c r="J22" s="72">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B24" s="72">
-        <v>5929</v>
+        <v>7889</v>
       </c>
       <c r="C24" s="72">
-        <v>5916</v>
+        <v>7855</v>
       </c>
       <c r="D24" s="72">
-        <v>2192</v>
+        <v>2660</v>
       </c>
       <c r="E24" s="72">
-        <v>974</v>
+        <v>1273</v>
       </c>
       <c r="F24" s="72">
-        <v>1346</v>
+        <v>1961</v>
       </c>
       <c r="G24" s="72">
-        <v>1404</v>
+        <v>1961</v>
       </c>
       <c r="H24" s="72">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="I24" s="72">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J24" s="72">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="K24" s="72">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>63</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="72">
-        <v>173245</v>
+        <v>187090</v>
       </c>
       <c r="C26" s="72">
-        <v>171975</v>
+        <v>186798</v>
       </c>
       <c r="D26" s="72">
-        <v>88226</v>
+        <v>93159</v>
       </c>
       <c r="E26" s="72">
-        <v>74325</v>
+        <v>81898</v>
       </c>
       <c r="F26" s="72">
-        <v>4066</v>
+        <v>5219</v>
       </c>
       <c r="G26" s="72">
-        <v>5358</v>
+        <v>6522</v>
       </c>
       <c r="H26" s="72">
-        <v>1270</v>
+        <v>291</v>
       </c>
       <c r="I26" s="72">
-        <v>1014</v>
+        <v>235</v>
       </c>
       <c r="J26" s="72">
-        <v>215</v>
+        <v>56</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
-      <c r="L26" s="78">
-        <v>41</v>
+      <c r="L26" s="76">
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>65</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="72">
-        <v>184623</v>
+        <v>165796</v>
       </c>
       <c r="C28" s="72">
-        <v>184419</v>
+        <v>165654</v>
       </c>
       <c r="D28" s="72">
-        <v>124043</v>
+        <v>106222</v>
       </c>
       <c r="E28" s="72">
-        <v>52323</v>
+        <v>50896</v>
       </c>
       <c r="F28" s="72">
-        <v>3279</v>
+        <v>3556</v>
       </c>
       <c r="G28" s="72">
-        <v>4773</v>
+        <v>4980</v>
       </c>
       <c r="H28" s="72">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="I28" s="72">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="J28" s="72">
-        <v>171</v>
+        <v>67</v>
       </c>
       <c r="K28" s="72">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L28" s="78">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>67</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="72">
-        <v>2087</v>
+        <v>2349</v>
       </c>
       <c r="C30" s="72">
-        <v>2087</v>
+        <v>2349</v>
       </c>
       <c r="D30" s="72">
-        <v>150</v>
+        <v>213</v>
       </c>
       <c r="E30" s="72">
-        <v>1937</v>
+        <v>2136</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>69</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="72">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="C32" s="72">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D32" s="72">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E32" s="72">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>71</v>
       </c>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="72">
-        <v>32795</v>
+        <v>33604</v>
       </c>
       <c r="C34" s="72">
-        <v>32795</v>
+        <v>33550</v>
       </c>
       <c r="D34" s="72">
-        <v>27402</v>
+        <v>27537</v>
       </c>
       <c r="E34" s="72">
-        <v>3619</v>
+        <v>3784</v>
       </c>
       <c r="F34" s="72">
-        <v>599</v>
+        <v>841</v>
       </c>
       <c r="G34" s="72">
-        <v>1174</v>
+        <v>1387</v>
       </c>
       <c r="H34" s="72">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
-      <c r="J34" s="74">
-[...2 lines deleted...]
-      <c r="K34" s="72">
+      <c r="J34" s="72">
+        <v>54</v>
+      </c>
+      <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>73</v>
       </c>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="80">
-        <v>30410</v>
+        <v>29854</v>
       </c>
       <c r="C36" s="80">
-        <v>30410</v>
+        <v>29854</v>
       </c>
       <c r="D36" s="80">
-        <v>15354</v>
+        <v>13147</v>
       </c>
       <c r="E36" s="80">
-        <v>13480</v>
+        <v>15042</v>
       </c>
       <c r="F36" s="80">
-        <v>1514</v>
+        <v>1614</v>
       </c>
       <c r="G36" s="80">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>75</v>
       </c>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:12" ht="13.5" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="L18:L19"/>
-[...5 lines deleted...]
-    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="H18:H19"/>
     <mergeCell ref="J12:J13"/>
     <mergeCell ref="K12:K13"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="J26:J27"/>
     <mergeCell ref="J22:J23"/>
     <mergeCell ref="L20:L21"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K18:K19"/>
-    <mergeCell ref="K14:K15"/>
-[...142 lines deleted...]
-    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="55" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L39"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
+    <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="46"/>
-[...9 lines deleted...]
-      <c r="L3" s="46"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -3865,1112 +3867,1113 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>77</v>
       </c>
       <c r="B10" s="63">
-        <v>6429</v>
+        <v>5956</v>
       </c>
       <c r="C10" s="63">
-        <v>6423</v>
+        <v>5952</v>
       </c>
       <c r="D10" s="63">
-        <v>4321</v>
+        <v>3664</v>
       </c>
       <c r="E10" s="63">
-        <v>922</v>
+        <v>929</v>
       </c>
       <c r="F10" s="63">
-        <v>581</v>
+        <v>640</v>
       </c>
       <c r="G10" s="63">
-        <v>598</v>
+        <v>719</v>
       </c>
       <c r="H10" s="63">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I10" s="63">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J10" s="63">
+        <v>3</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>78</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="72">
-        <v>8052</v>
+        <v>7964</v>
       </c>
       <c r="C12" s="72">
-        <v>8052</v>
+        <v>7964</v>
       </c>
       <c r="D12" s="72">
-        <v>6614</v>
+        <v>6448</v>
       </c>
       <c r="E12" s="72">
-        <v>440</v>
+        <v>463</v>
       </c>
       <c r="F12" s="72">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="G12" s="72">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>80</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="72">
-        <v>421890</v>
+        <v>477488</v>
       </c>
       <c r="C14" s="72">
-        <v>421890</v>
+        <v>477488</v>
       </c>
       <c r="D14" s="72">
-        <v>35214</v>
+        <v>41308</v>
       </c>
       <c r="E14" s="72">
-        <v>383850</v>
+        <v>433375</v>
       </c>
       <c r="F14" s="72">
-        <v>1881</v>
+        <v>1886</v>
       </c>
       <c r="G14" s="72">
-        <v>946</v>
+        <v>920</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>82</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B16" s="72">
-        <v>8377</v>
+        <v>8003</v>
       </c>
       <c r="C16" s="72">
-        <v>8368</v>
+        <v>7998</v>
       </c>
       <c r="D16" s="72">
-        <v>4775</v>
+        <v>4183</v>
       </c>
       <c r="E16" s="72">
-        <v>694</v>
+        <v>776</v>
       </c>
       <c r="F16" s="72">
-        <v>1317</v>
+        <v>1374</v>
       </c>
       <c r="G16" s="72">
-        <v>1583</v>
+        <v>1664</v>
       </c>
       <c r="H16" s="72">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="I16" s="72">
         <v>1</v>
       </c>
       <c r="J16" s="72">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B18" s="72">
-        <v>655</v>
+        <v>732</v>
       </c>
       <c r="C18" s="72">
-        <v>654</v>
+        <v>732</v>
       </c>
       <c r="D18" s="72">
-        <v>654</v>
+        <v>732</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
-      <c r="H18" s="72">
-[...2 lines deleted...]
-      <c r="I18" s="72">
+      <c r="H18" s="74">
+        <v>0</v>
+      </c>
+      <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>86</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B20" s="72">
-        <v>77013</v>
+        <v>82492</v>
       </c>
       <c r="C20" s="72">
-        <v>76668</v>
+        <v>82443</v>
       </c>
       <c r="D20" s="72">
-        <v>31630</v>
+        <v>28377</v>
       </c>
       <c r="E20" s="72">
-        <v>44581</v>
+        <v>53656</v>
       </c>
       <c r="F20" s="72">
-        <v>291</v>
+        <v>267</v>
       </c>
       <c r="G20" s="72">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="H20" s="72">
-        <v>345</v>
+        <v>49</v>
       </c>
       <c r="I20" s="72">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="J20" s="72">
-        <v>330</v>
+        <v>9</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B22" s="72">
         <v>41</v>
       </c>
       <c r="C22" s="72">
         <v>41</v>
       </c>
       <c r="D22" s="72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" s="72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>90</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B24" s="72">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="C24" s="72">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D24" s="72">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>92</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B26" s="72">
-        <v>11172</v>
+        <v>11322</v>
       </c>
       <c r="C26" s="72">
-        <v>11172</v>
+        <v>11307</v>
       </c>
       <c r="D26" s="72">
-        <v>2743</v>
+        <v>2590</v>
       </c>
       <c r="E26" s="72">
-        <v>5598</v>
+        <v>5766</v>
       </c>
       <c r="F26" s="72">
-        <v>1378</v>
+        <v>1431</v>
       </c>
       <c r="G26" s="72">
-        <v>1452</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>1519</v>
+      </c>
+      <c r="H26" s="72">
+        <v>15</v>
+      </c>
+      <c r="I26" s="72">
+        <v>12</v>
+      </c>
+      <c r="J26" s="72">
+        <v>3</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>94</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="72">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="C28" s="72">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D28" s="72">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B30" s="72">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="C30" s="72">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="D30" s="72">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>98</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="72">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="C32" s="72">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D32" s="72">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E32" s="72">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F32" s="74">
         <v>0</v>
       </c>
       <c r="G32" s="72">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>100</v>
       </c>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="72">
-        <v>2381</v>
+        <v>2401</v>
       </c>
       <c r="C34" s="72">
-        <v>2381</v>
+        <v>2401</v>
       </c>
       <c r="D34" s="72">
-        <v>2015</v>
+        <v>2050</v>
       </c>
       <c r="E34" s="72">
         <v>10</v>
       </c>
       <c r="F34" s="72">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="G34" s="72">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>102</v>
       </c>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>103</v>
       </c>
       <c r="B36" s="80">
-        <v>29266</v>
+        <v>29590</v>
       </c>
       <c r="C36" s="80">
-        <v>29248</v>
+        <v>29583</v>
       </c>
       <c r="D36" s="80">
-        <v>12385</v>
+        <v>11380</v>
       </c>
       <c r="E36" s="80">
-        <v>12768</v>
+        <v>12917</v>
       </c>
       <c r="F36" s="80">
-        <v>1799</v>
+        <v>2395</v>
       </c>
       <c r="G36" s="80">
-        <v>2297</v>
+        <v>2891</v>
       </c>
       <c r="H36" s="80">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="I36" s="80">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="J36" s="80">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>104</v>
       </c>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:12" ht="13.5" customHeight="1">
       <c r="A39" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="J36:J37"/>
-[...24 lines deleted...]
-    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="I32:I33"/>
     <mergeCell ref="H32:H33"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="I30:I31"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="F34:F35"/>
-    <mergeCell ref="B30:B31"/>
-[...123 lines deleted...]
-    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="56" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L38"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
+    <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="54" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="46"/>
-[...9 lines deleted...]
-      <c r="L3" s="46"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -5059,1016 +5062,1017 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="60" t="s">
         <v>105</v>
       </c>
       <c r="B10" s="63">
-        <v>15921</v>
+        <v>17303</v>
       </c>
       <c r="C10" s="63">
-        <v>15614</v>
+        <v>16767</v>
       </c>
       <c r="D10" s="63">
-        <v>9866</v>
+        <v>10112</v>
       </c>
       <c r="E10" s="63">
-        <v>4841</v>
+        <v>5493</v>
       </c>
       <c r="F10" s="63">
-        <v>122</v>
+        <v>179</v>
       </c>
       <c r="G10" s="63">
-        <v>785</v>
+        <v>984</v>
       </c>
       <c r="H10" s="63">
-        <v>306</v>
+        <v>536</v>
       </c>
       <c r="I10" s="63">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="J10" s="63">
-        <v>305</v>
+        <v>524</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>106</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="72">
-        <v>117321</v>
+        <v>134633</v>
       </c>
       <c r="C12" s="72">
-        <v>116843</v>
+        <v>133981</v>
       </c>
       <c r="D12" s="72">
-        <v>84029</v>
+        <v>95003</v>
       </c>
       <c r="E12" s="72">
-        <v>22149</v>
+        <v>23736</v>
       </c>
       <c r="F12" s="72">
-        <v>5500</v>
+        <v>7868</v>
       </c>
       <c r="G12" s="72">
-        <v>5165</v>
+        <v>7374</v>
       </c>
       <c r="H12" s="72">
-        <v>477</v>
+        <v>652</v>
       </c>
       <c r="I12" s="72">
-        <v>59</v>
+        <v>123</v>
       </c>
       <c r="J12" s="72">
-        <v>418</v>
+        <v>529</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>108</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B14" s="72">
-        <v>118157</v>
+        <v>135689</v>
       </c>
       <c r="C14" s="72">
-        <v>117929</v>
+        <v>135424</v>
       </c>
       <c r="D14" s="72">
-        <v>53303</v>
+        <v>55287</v>
       </c>
       <c r="E14" s="72">
-        <v>34406</v>
+        <v>42630</v>
       </c>
       <c r="F14" s="72">
-        <v>13938</v>
+        <v>17769</v>
       </c>
       <c r="G14" s="72">
-        <v>16283</v>
+        <v>19738</v>
       </c>
       <c r="H14" s="72">
-        <v>227</v>
+        <v>266</v>
       </c>
       <c r="I14" s="72">
-        <v>96</v>
+        <v>171</v>
       </c>
       <c r="J14" s="72">
-        <v>131</v>
+        <v>95</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>110</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="72">
-        <v>59709</v>
+        <v>65301</v>
       </c>
       <c r="C16" s="72">
-        <v>59632</v>
+        <v>65301</v>
       </c>
       <c r="D16" s="72">
-        <v>34210</v>
+        <v>37784</v>
       </c>
       <c r="E16" s="72">
-        <v>16384</v>
+        <v>17785</v>
       </c>
       <c r="F16" s="72">
-        <v>4583</v>
+        <v>4891</v>
       </c>
       <c r="G16" s="72">
-        <v>4455</v>
-[...8 lines deleted...]
-        <v>37</v>
+        <v>4841</v>
+      </c>
+      <c r="H16" s="74">
+        <v>0</v>
+      </c>
+      <c r="I16" s="74">
+        <v>0</v>
+      </c>
+      <c r="J16" s="74">
+        <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>112</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="72">
-        <v>36532</v>
+        <v>25904</v>
       </c>
       <c r="C18" s="72">
-        <v>34616</v>
+        <v>25314</v>
       </c>
       <c r="D18" s="72">
-        <v>20872</v>
+        <v>16908</v>
       </c>
       <c r="E18" s="72">
-        <v>13219</v>
+        <v>7925</v>
       </c>
       <c r="F18" s="72">
         <v>243</v>
       </c>
       <c r="G18" s="72">
-        <v>282</v>
+        <v>237</v>
       </c>
       <c r="H18" s="72">
-        <v>1916</v>
+        <v>590</v>
       </c>
       <c r="I18" s="72">
-        <v>1896</v>
+        <v>489</v>
       </c>
       <c r="J18" s="72">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>114</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B20" s="72">
-        <v>114695</v>
+        <v>127111</v>
       </c>
       <c r="C20" s="72">
-        <v>114067</v>
+        <v>126348</v>
       </c>
       <c r="D20" s="72">
-        <v>73279</v>
+        <v>80638</v>
       </c>
       <c r="E20" s="72">
-        <v>31852</v>
+        <v>32271</v>
       </c>
       <c r="F20" s="72">
-        <v>4185</v>
+        <v>6409</v>
       </c>
       <c r="G20" s="72">
-        <v>4751</v>
+        <v>7030</v>
       </c>
       <c r="H20" s="72">
-        <v>627</v>
+        <v>764</v>
       </c>
       <c r="I20" s="72">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="J20" s="72">
-        <v>532</v>
+        <v>695</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="78">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>116</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="72">
-        <v>3684</v>
+        <v>4045</v>
       </c>
       <c r="C22" s="72">
-        <v>3629</v>
+        <v>4017</v>
       </c>
       <c r="D22" s="72">
-        <v>897</v>
+        <v>988</v>
       </c>
       <c r="E22" s="72">
-        <v>2332</v>
+        <v>2599</v>
       </c>
       <c r="F22" s="72">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="G22" s="72">
-        <v>219</v>
+        <v>232</v>
       </c>
       <c r="H22" s="72">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="I22" s="72">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="J22" s="72">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>118</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="72">
-        <v>346957</v>
+        <v>379143</v>
       </c>
       <c r="C24" s="72">
-        <v>345883</v>
+        <v>377424</v>
       </c>
       <c r="D24" s="72">
-        <v>173361</v>
+        <v>216697</v>
       </c>
       <c r="E24" s="72">
-        <v>152174</v>
+        <v>137952</v>
       </c>
       <c r="F24" s="72">
-        <v>8300</v>
+        <v>9411</v>
       </c>
       <c r="G24" s="72">
-        <v>12047</v>
+        <v>13364</v>
       </c>
       <c r="H24" s="72">
-        <v>1075</v>
+        <v>1720</v>
       </c>
       <c r="I24" s="72">
-        <v>491</v>
+        <v>707</v>
       </c>
       <c r="J24" s="72">
-        <v>475</v>
+        <v>755</v>
       </c>
       <c r="K24" s="72">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L24" s="78">
-        <v>99</v>
+        <v>249</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>120</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B26" s="74">
         <v>0</v>
       </c>
       <c r="C26" s="74">
         <v>0</v>
       </c>
       <c r="D26" s="74">
         <v>0</v>
       </c>
       <c r="E26" s="74">
         <v>0</v>
       </c>
       <c r="F26" s="74">
         <v>0</v>
       </c>
       <c r="G26" s="74">
         <v>0</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>122</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B28" s="74">
         <v>0</v>
       </c>
       <c r="C28" s="74">
         <v>0</v>
       </c>
       <c r="D28" s="74">
         <v>0</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>124</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B30" s="72">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C30" s="72">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="D30" s="74">
         <v>0</v>
       </c>
       <c r="E30" s="72">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="72">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>126</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32"/>
-      <c r="B32" s="39"/>
-[...9 lines deleted...]
-      <c r="L32" s="54"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="39"/>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="34"/>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32"/>
-      <c r="B34" s="39"/>
-[...9 lines deleted...]
-      <c r="L34" s="54"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="41"/>
+      <c r="E34" s="41"/>
+      <c r="F34" s="41"/>
+      <c r="G34" s="41"/>
+      <c r="H34" s="41"/>
+      <c r="I34" s="41"/>
+      <c r="J34" s="41"/>
+      <c r="K34" s="41"/>
+      <c r="L34" s="39"/>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="34"/>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33"/>
-      <c r="B36" s="50"/>
-[...9 lines deleted...]
-      <c r="L36" s="55"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="44"/>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="35"/>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="2"/>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="J36:J37"/>
-[...19 lines deleted...]
-    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="L32:L33"/>
     <mergeCell ref="J30:J31"/>
     <mergeCell ref="K30:K31"/>
     <mergeCell ref="L30:L31"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
-    <mergeCell ref="G32:G33"/>
-[...128 lines deleted...]
-    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="57" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="54" t="s">
         <v>40</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -6157,1112 +6161,1113 @@
       <c r="F9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="H9" s="16"/>
       <c r="I9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="J9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>12</v>
       </c>
       <c r="L9" s="17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.6" customHeight="1">
       <c r="A10" s="61" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="64">
-        <v>1088514</v>
+        <v>1163237</v>
       </c>
       <c r="C10" s="64">
-        <v>1088259</v>
+        <v>1163216</v>
       </c>
       <c r="D10" s="64">
-        <v>290209</v>
+        <v>289474</v>
       </c>
       <c r="E10" s="64">
-        <v>780486</v>
+        <v>853954</v>
       </c>
       <c r="F10" s="64">
-        <v>11116</v>
+        <v>12203</v>
       </c>
       <c r="G10" s="64">
-        <v>6447</v>
+        <v>7585</v>
       </c>
       <c r="H10" s="64">
-        <v>255</v>
+        <v>21</v>
       </c>
       <c r="I10" s="91">
         <v>0</v>
       </c>
       <c r="J10" s="64">
-        <v>255</v>
+        <v>21</v>
       </c>
       <c r="K10" s="91">
         <v>0</v>
       </c>
       <c r="L10" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="72">
-        <v>27321</v>
+        <v>27983</v>
       </c>
       <c r="C12" s="72">
-        <v>27321</v>
+        <v>27983</v>
       </c>
       <c r="D12" s="72">
-        <v>24058</v>
+        <v>24756</v>
       </c>
       <c r="E12" s="72">
-        <v>3263</v>
+        <v>3227</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
       <c r="H12" s="74">
         <v>0</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
       <c r="J12" s="74">
         <v>0</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>128</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B14" s="72">
-        <v>38891</v>
+        <v>38466</v>
       </c>
       <c r="C14" s="72">
-        <v>38891</v>
+        <v>38466</v>
       </c>
       <c r="D14" s="72">
-        <v>8351</v>
+        <v>7642</v>
       </c>
       <c r="E14" s="72">
-        <v>27955</v>
+        <v>28307</v>
       </c>
       <c r="F14" s="72">
-        <v>2426</v>
+        <v>2390</v>
       </c>
       <c r="G14" s="72">
-        <v>160</v>
+        <v>127</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>130</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>131</v>
       </c>
       <c r="B16" s="72">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="C16" s="72">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="D16" s="72">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="E16" s="72">
         <v>0</v>
       </c>
       <c r="F16" s="74">
         <v>0</v>
       </c>
       <c r="G16" s="74">
         <v>0</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>132</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>133</v>
       </c>
       <c r="B18" s="72">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="C18" s="72">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="D18" s="72">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="E18" s="74">
         <v>0</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
       <c r="H18" s="74">
         <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
       <c r="J18" s="74">
         <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>134</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="72">
-        <v>8279</v>
+        <v>8461</v>
       </c>
       <c r="C20" s="72">
-        <v>8279</v>
+        <v>8461</v>
       </c>
       <c r="D20" s="72">
-        <v>8279</v>
+        <v>8461</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <v>0</v>
       </c>
       <c r="J20" s="74">
         <v>0</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>136</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="32" t="s">
         <v>137</v>
       </c>
       <c r="B22" s="72">
-        <v>25835</v>
+        <v>24684</v>
       </c>
       <c r="C22" s="72">
-        <v>25835</v>
+        <v>24684</v>
       </c>
       <c r="D22" s="72">
-        <v>25492</v>
+        <v>24444</v>
       </c>
       <c r="E22" s="72">
-        <v>342</v>
+        <v>240</v>
       </c>
       <c r="F22" s="74">
         <v>0</v>
       </c>
       <c r="G22" s="74">
         <v>0</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>138</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>139</v>
       </c>
       <c r="B24" s="72">
-        <v>21895</v>
+        <v>18624</v>
       </c>
       <c r="C24" s="72">
-        <v>21895</v>
+        <v>18624</v>
       </c>
       <c r="D24" s="72">
-        <v>21895</v>
+        <v>18624</v>
       </c>
       <c r="E24" s="74">
         <v>0</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>140</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>141</v>
       </c>
       <c r="B26" s="72">
-        <v>67352</v>
+        <v>85029</v>
       </c>
       <c r="C26" s="72">
-        <v>67352</v>
+        <v>85029</v>
       </c>
       <c r="D26" s="72">
-        <v>7828</v>
+        <v>8654</v>
       </c>
       <c r="E26" s="72">
-        <v>58795</v>
+        <v>75965</v>
       </c>
       <c r="F26" s="72">
-        <v>369</v>
+        <v>210</v>
       </c>
       <c r="G26" s="72">
-        <v>360</v>
+        <v>200</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>142</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>143</v>
       </c>
       <c r="B28" s="72">
-        <v>83011</v>
+        <v>95580</v>
       </c>
       <c r="C28" s="72">
-        <v>83011</v>
+        <v>95580</v>
       </c>
       <c r="D28" s="72">
-        <v>10073</v>
+        <v>8790</v>
       </c>
       <c r="E28" s="72">
-        <v>70583</v>
+        <v>83309</v>
       </c>
       <c r="F28" s="72">
-        <v>1882</v>
+        <v>2428</v>
       </c>
       <c r="G28" s="72">
-        <v>473</v>
+        <v>1053</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>144</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>145</v>
       </c>
       <c r="B30" s="72">
-        <v>285</v>
+        <v>327</v>
       </c>
       <c r="C30" s="72">
-        <v>285</v>
+        <v>327</v>
       </c>
       <c r="D30" s="72">
-        <v>285</v>
+        <v>327</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>146</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>147</v>
       </c>
       <c r="B32" s="72">
-        <v>112525</v>
+        <v>133449</v>
       </c>
       <c r="C32" s="72">
-        <v>112525</v>
+        <v>133449</v>
       </c>
       <c r="D32" s="72">
-        <v>29471</v>
+        <v>35808</v>
       </c>
       <c r="E32" s="72">
-        <v>82744</v>
+        <v>97326</v>
       </c>
       <c r="F32" s="72">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="G32" s="74">
         <v>0</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>148</v>
       </c>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>149</v>
       </c>
       <c r="B34" s="72">
-        <v>41493</v>
+        <v>40457</v>
       </c>
       <c r="C34" s="72">
-        <v>41493</v>
+        <v>40452</v>
       </c>
       <c r="D34" s="72">
-        <v>16443</v>
+        <v>14375</v>
       </c>
       <c r="E34" s="72">
-        <v>25049</v>
+        <v>26077</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
-      <c r="H34" s="74">
-        <v>0</v>
+      <c r="H34" s="72">
+        <v>5</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
-      <c r="J34" s="74">
-        <v>0</v>
+      <c r="J34" s="72">
+        <v>5</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>150</v>
       </c>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="33" t="s">
         <v>151</v>
       </c>
       <c r="B36" s="80">
-        <v>418443</v>
+        <v>441233</v>
       </c>
       <c r="C36" s="80">
-        <v>418443</v>
+        <v>441233</v>
       </c>
       <c r="D36" s="80">
-        <v>33546</v>
+        <v>28978</v>
       </c>
       <c r="E36" s="80">
-        <v>382902</v>
+        <v>409229</v>
       </c>
       <c r="F36" s="80">
-        <v>994</v>
+        <v>1509</v>
       </c>
       <c r="G36" s="80">
-        <v>1002</v>
+        <v>1517</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>152</v>
       </c>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:12" ht="13.5" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="K36:K37"/>
-[...13 lines deleted...]
-    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="I22:I23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
     <mergeCell ref="K34:K35"/>
     <mergeCell ref="L34:L35"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="K32:K33"/>
     <mergeCell ref="L32:L33"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="F34:F35"/>
-    <mergeCell ref="F32:F33"/>
-[...134 lines deleted...]
-    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:I37"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="58" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:L39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
-    <col min="2" max="12" width="9.375" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="21" customHeight="1">
       <c r="A1" s="57" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="57"/>
       <c r="C1" s="57"/>
       <c r="D1" s="57"/>
       <c r="E1" s="57"/>
       <c r="F1" s="57"/>
       <c r="G1" s="57"/>
       <c r="H1" s="57"/>
       <c r="I1" s="57"/>
       <c r="J1" s="57"/>
       <c r="K1" s="57"/>
       <c r="L1" s="57"/>
     </row>
     <row r="2" spans="1:12" ht="21" customHeight="1">
       <c r="A2" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B2" s="57"/>
       <c r="C2" s="57"/>
       <c r="D2" s="57"/>
       <c r="E2" s="57"/>
       <c r="F2" s="57"/>
       <c r="G2" s="57"/>
       <c r="H2" s="57"/>
       <c r="I2" s="57"/>
       <c r="J2" s="57"/>
       <c r="K2" s="57"/>
       <c r="L2" s="57"/>
     </row>
     <row r="3" spans="1:12" ht="18.6" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="54" t="s">
         <v>41</v>
       </c>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
     </row>
     <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="58" t="str">
         <f>'3-2'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="30" t="str">
         <f>'3-2'!G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="29"/>
       <c r="I4" s="5"/>
       <c r="J4" s="4"/>
       <c r="K4" s="4"/>
       <c r="L4" s="20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="55" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C5" s="44" t="s">
+      <c r="C5" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="44"/>
-[...3 lines deleted...]
-      <c r="H5" s="42" t="s">
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="43"/>
-[...2 lines deleted...]
-      <c r="L5" s="43"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
     </row>
     <row r="6" spans="1:12" ht="11.1" customHeight="1">
       <c r="A6" s="24"/>
       <c r="B6" s="28" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>0</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="11" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="11" t="s">
@@ -7388,1817 +7393,1818 @@
         <v>0</v>
       </c>
       <c r="G10" s="88">
         <v>0</v>
       </c>
       <c r="H10" s="88">
         <v>0</v>
       </c>
       <c r="I10" s="88">
         <v>0</v>
       </c>
       <c r="J10" s="88">
         <v>0</v>
       </c>
       <c r="K10" s="88">
         <v>0</v>
       </c>
       <c r="L10" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="11.1" customHeight="1">
       <c r="A11" s="69" t="s">
         <v>154</v>
       </c>
-      <c r="B11" s="40"/>
-[...9 lines deleted...]
-      <c r="L11" s="53"/>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
     </row>
     <row r="12" spans="1:12" ht="12.6" customHeight="1">
       <c r="A12" s="37" t="s">
         <v>155</v>
       </c>
       <c r="B12" s="72">
-        <v>18047</v>
+        <v>18750</v>
       </c>
       <c r="C12" s="72">
-        <v>18047</v>
+        <v>18734</v>
       </c>
       <c r="D12" s="72">
-        <v>14211</v>
+        <v>13194</v>
       </c>
       <c r="E12" s="72">
-        <v>3836</v>
+        <v>5540</v>
       </c>
       <c r="F12" s="74">
         <v>0</v>
       </c>
       <c r="G12" s="74">
         <v>0</v>
       </c>
-      <c r="H12" s="74">
-        <v>0</v>
+      <c r="H12" s="72">
+        <v>16</v>
       </c>
       <c r="I12" s="74">
         <v>0</v>
       </c>
-      <c r="J12" s="74">
-        <v>0</v>
+      <c r="J12" s="72">
+        <v>16</v>
       </c>
       <c r="K12" s="74">
         <v>0</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="11.1" customHeight="1">
       <c r="A13" s="69" t="s">
         <v>156</v>
       </c>
-      <c r="B13" s="40"/>
-[...9 lines deleted...]
-      <c r="L13" s="53"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
     </row>
     <row r="14" spans="1:12" ht="12.6" customHeight="1">
       <c r="A14" s="37" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="72">
-        <v>28831</v>
+        <v>27838</v>
       </c>
       <c r="C14" s="72">
-        <v>28831</v>
+        <v>27838</v>
       </c>
       <c r="D14" s="72">
-        <v>15259</v>
+        <v>14656</v>
       </c>
       <c r="E14" s="72">
-        <v>8919</v>
+        <v>8125</v>
       </c>
       <c r="F14" s="72">
-        <v>2660</v>
+        <v>2853</v>
       </c>
       <c r="G14" s="72">
-        <v>1994</v>
+        <v>2203</v>
       </c>
       <c r="H14" s="74">
         <v>0</v>
       </c>
       <c r="I14" s="74">
         <v>0</v>
       </c>
       <c r="J14" s="74">
         <v>0</v>
       </c>
       <c r="K14" s="74">
         <v>0</v>
       </c>
       <c r="L14" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="11.1" customHeight="1">
       <c r="A15" s="69" t="s">
         <v>158</v>
       </c>
-      <c r="B15" s="40"/>
-[...9 lines deleted...]
-      <c r="L15" s="53"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
     </row>
     <row r="16" spans="1:12" ht="12.6" customHeight="1">
       <c r="A16" s="37" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="72">
-        <v>8946</v>
+        <v>8834</v>
       </c>
       <c r="C16" s="72">
-        <v>8946</v>
+        <v>8834</v>
       </c>
       <c r="D16" s="72">
-        <v>5002</v>
+        <v>4784</v>
       </c>
       <c r="E16" s="74">
         <v>0</v>
       </c>
       <c r="F16" s="72">
-        <v>1972</v>
+        <v>2025</v>
       </c>
       <c r="G16" s="72">
-        <v>1972</v>
+        <v>2025</v>
       </c>
       <c r="H16" s="74">
         <v>0</v>
       </c>
       <c r="I16" s="74">
         <v>0</v>
       </c>
       <c r="J16" s="74">
         <v>0</v>
       </c>
       <c r="K16" s="74">
         <v>0</v>
       </c>
       <c r="L16" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="11.1" customHeight="1">
       <c r="A17" s="69" t="s">
         <v>160</v>
       </c>
-      <c r="B17" s="40"/>
-[...9 lines deleted...]
-      <c r="L17" s="53"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
     </row>
     <row r="18" spans="1:12" ht="12.6" customHeight="1">
       <c r="A18" s="37" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="72">
-        <v>45613</v>
+        <v>45392</v>
       </c>
       <c r="C18" s="72">
-        <v>45358</v>
+        <v>45392</v>
       </c>
       <c r="D18" s="72">
-        <v>8201</v>
+        <v>7586</v>
       </c>
       <c r="E18" s="72">
-        <v>37157</v>
+        <v>37807</v>
       </c>
       <c r="F18" s="74">
         <v>0</v>
       </c>
       <c r="G18" s="74">
         <v>0</v>
       </c>
-      <c r="H18" s="72">
-        <v>255</v>
+      <c r="H18" s="74">
+        <v>0</v>
       </c>
       <c r="I18" s="74">
         <v>0</v>
       </c>
-      <c r="J18" s="72">
-        <v>255</v>
+      <c r="J18" s="74">
+        <v>0</v>
       </c>
       <c r="K18" s="74">
         <v>0</v>
       </c>
       <c r="L18" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="11.1" customHeight="1">
       <c r="A19" s="69" t="s">
         <v>162</v>
       </c>
-      <c r="B19" s="40"/>
-[...9 lines deleted...]
-      <c r="L19" s="53"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
     </row>
     <row r="20" spans="1:12" ht="12.6" customHeight="1">
       <c r="A20" s="37" t="s">
         <v>163</v>
       </c>
       <c r="B20" s="74">
         <v>0</v>
       </c>
       <c r="C20" s="74">
         <v>0</v>
       </c>
       <c r="D20" s="74">
         <v>0</v>
       </c>
       <c r="E20" s="74">
         <v>0</v>
       </c>
       <c r="F20" s="74">
         <v>0</v>
       </c>
       <c r="G20" s="74">
         <v>0</v>
       </c>
       <c r="H20" s="74">
         <v>0</v>
       </c>
       <c r="I20" s="74">
         <v>0</v>
       </c>
       <c r="J20" s="74">
         <v>0</v>
       </c>
       <c r="K20" s="74">
         <v>0</v>
       </c>
       <c r="L20" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="11.1" customHeight="1">
       <c r="A21" s="69" t="s">
         <v>164</v>
       </c>
-      <c r="B21" s="40"/>
-[...9 lines deleted...]
-      <c r="L21" s="53"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
     </row>
     <row r="22" spans="1:12" ht="12.6" customHeight="1">
       <c r="A22" s="37" t="s">
         <v>165</v>
       </c>
       <c r="B22" s="72">
-        <v>27118</v>
+        <v>31693</v>
       </c>
       <c r="C22" s="72">
-        <v>27118</v>
+        <v>31693</v>
       </c>
       <c r="D22" s="72">
-        <v>13742</v>
+        <v>17162</v>
       </c>
       <c r="E22" s="72">
-        <v>13360</v>
+        <v>14514</v>
       </c>
       <c r="F22" s="72">
         <v>9</v>
       </c>
       <c r="G22" s="72">
         <v>9</v>
       </c>
       <c r="H22" s="74">
         <v>0</v>
       </c>
       <c r="I22" s="74">
         <v>0</v>
       </c>
       <c r="J22" s="74">
         <v>0</v>
       </c>
       <c r="K22" s="74">
         <v>0</v>
       </c>
       <c r="L22" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="11.1" customHeight="1">
       <c r="A23" s="69" t="s">
         <v>166</v>
       </c>
-      <c r="B23" s="40"/>
-[...9 lines deleted...]
-      <c r="L23" s="53"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
     </row>
     <row r="24" spans="1:12" ht="12.6" customHeight="1">
       <c r="A24" s="37" t="s">
         <v>167</v>
       </c>
       <c r="B24" s="72">
-        <v>17159</v>
+        <v>18599</v>
       </c>
       <c r="C24" s="72">
-        <v>17159</v>
+        <v>18599</v>
       </c>
       <c r="D24" s="72">
-        <v>10810</v>
+        <v>11866</v>
       </c>
       <c r="E24" s="72">
-        <v>6349</v>
+        <v>6733</v>
       </c>
       <c r="F24" s="74">
         <v>0</v>
       </c>
       <c r="G24" s="74">
         <v>0</v>
       </c>
       <c r="H24" s="74">
         <v>0</v>
       </c>
       <c r="I24" s="74">
         <v>0</v>
       </c>
       <c r="J24" s="74">
         <v>0</v>
       </c>
       <c r="K24" s="74">
         <v>0</v>
       </c>
       <c r="L24" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="11.1" customHeight="1">
       <c r="A25" s="69" t="s">
         <v>168</v>
       </c>
-      <c r="B25" s="40"/>
-[...9 lines deleted...]
-      <c r="L25" s="53"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
     </row>
     <row r="26" spans="1:12" ht="12.6" customHeight="1">
       <c r="A26" s="37" t="s">
         <v>169</v>
       </c>
       <c r="B26" s="72">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="C26" s="72">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="D26" s="74">
         <v>0</v>
       </c>
       <c r="E26" s="72">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="F26" s="74">
         <v>0</v>
       </c>
       <c r="G26" s="74">
         <v>0</v>
       </c>
       <c r="H26" s="74">
         <v>0</v>
       </c>
       <c r="I26" s="74">
         <v>0</v>
       </c>
       <c r="J26" s="74">
         <v>0</v>
       </c>
       <c r="K26" s="74">
         <v>0</v>
       </c>
       <c r="L26" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="11.1" customHeight="1">
       <c r="A27" s="69" t="s">
         <v>170</v>
       </c>
-      <c r="B27" s="40"/>
-[...9 lines deleted...]
-      <c r="L27" s="53"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
     </row>
     <row r="28" spans="1:12" ht="12.6" customHeight="1">
       <c r="A28" s="37" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="74">
         <v>0</v>
       </c>
       <c r="C28" s="74">
         <v>0</v>
       </c>
       <c r="D28" s="74">
         <v>0</v>
       </c>
       <c r="E28" s="74">
         <v>0</v>
       </c>
       <c r="F28" s="74">
         <v>0</v>
       </c>
       <c r="G28" s="74">
         <v>0</v>
       </c>
       <c r="H28" s="74">
         <v>0</v>
       </c>
       <c r="I28" s="74">
         <v>0</v>
       </c>
       <c r="J28" s="74">
         <v>0</v>
       </c>
       <c r="K28" s="74">
         <v>0</v>
       </c>
       <c r="L28" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="11.1" customHeight="1">
       <c r="A29" s="69" t="s">
         <v>172</v>
       </c>
-      <c r="B29" s="40"/>
-[...9 lines deleted...]
-      <c r="L29" s="53"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
     </row>
     <row r="30" spans="1:12" ht="12.6" customHeight="1">
       <c r="A30" s="37" t="s">
         <v>173</v>
       </c>
       <c r="B30" s="72">
-        <v>863</v>
+        <v>1051</v>
       </c>
       <c r="C30" s="72">
-        <v>863</v>
+        <v>1051</v>
       </c>
       <c r="D30" s="72">
-        <v>863</v>
+        <v>1051</v>
       </c>
       <c r="E30" s="74">
         <v>0</v>
       </c>
       <c r="F30" s="74">
         <v>0</v>
       </c>
       <c r="G30" s="74">
         <v>0</v>
       </c>
       <c r="H30" s="74">
         <v>0</v>
       </c>
       <c r="I30" s="74">
         <v>0</v>
       </c>
       <c r="J30" s="74">
         <v>0</v>
       </c>
       <c r="K30" s="74">
         <v>0</v>
       </c>
       <c r="L30" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="11.1" customHeight="1">
       <c r="A31" s="69" t="s">
         <v>174</v>
       </c>
-      <c r="B31" s="40"/>
-[...9 lines deleted...]
-      <c r="L31" s="53"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
     </row>
     <row r="32" spans="1:12" ht="12.6" customHeight="1">
       <c r="A32" s="37" t="s">
         <v>175</v>
       </c>
       <c r="B32" s="72">
-        <v>91951</v>
+        <v>90686</v>
       </c>
       <c r="C32" s="72">
-        <v>91951</v>
+        <v>90686</v>
       </c>
       <c r="D32" s="72">
-        <v>33836</v>
+        <v>34612</v>
       </c>
       <c r="E32" s="72">
-        <v>57141</v>
+        <v>55159</v>
       </c>
       <c r="F32" s="72">
-        <v>495</v>
+        <v>466</v>
       </c>
       <c r="G32" s="72">
-        <v>479</v>
+        <v>450</v>
       </c>
       <c r="H32" s="74">
         <v>0</v>
       </c>
       <c r="I32" s="74">
         <v>0</v>
       </c>
       <c r="J32" s="74">
         <v>0</v>
       </c>
       <c r="K32" s="74">
         <v>0</v>
       </c>
       <c r="L32" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="11.1" customHeight="1">
       <c r="A33" s="69" t="s">
         <v>176</v>
       </c>
-      <c r="B33" s="40"/>
-[...9 lines deleted...]
-      <c r="L33" s="53"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
     </row>
     <row r="34" spans="1:12" ht="12.6" customHeight="1">
       <c r="A34" s="37" t="s">
         <v>177</v>
       </c>
       <c r="B34" s="72">
-        <v>4074</v>
+        <v>5538</v>
       </c>
       <c r="C34" s="72">
-        <v>4074</v>
+        <v>5538</v>
       </c>
       <c r="D34" s="72">
-        <v>2080</v>
+        <v>3173</v>
       </c>
       <c r="E34" s="72">
-        <v>1994</v>
+        <v>2365</v>
       </c>
       <c r="F34" s="74">
         <v>0</v>
       </c>
       <c r="G34" s="74">
         <v>0</v>
       </c>
       <c r="H34" s="74">
         <v>0</v>
       </c>
       <c r="I34" s="74">
         <v>0</v>
       </c>
       <c r="J34" s="74">
         <v>0</v>
       </c>
       <c r="K34" s="74">
         <v>0</v>
       </c>
       <c r="L34" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="11.1" customHeight="1">
       <c r="A35" s="69" t="s">
         <v>178</v>
       </c>
-      <c r="B35" s="40"/>
-[...9 lines deleted...]
-      <c r="L35" s="53"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
     </row>
     <row r="36" spans="1:12" ht="12.6" customHeight="1">
       <c r="A36" s="38" t="s">
         <v>179</v>
       </c>
       <c r="B36" s="82">
         <v>0</v>
       </c>
       <c r="C36" s="82">
         <v>0</v>
       </c>
       <c r="D36" s="82">
         <v>0</v>
       </c>
       <c r="E36" s="82">
         <v>0</v>
       </c>
       <c r="F36" s="82">
         <v>0</v>
       </c>
       <c r="G36" s="82">
         <v>0</v>
       </c>
       <c r="H36" s="82">
         <v>0</v>
       </c>
       <c r="I36" s="82">
         <v>0</v>
       </c>
       <c r="J36" s="82">
         <v>0</v>
       </c>
       <c r="K36" s="82">
         <v>0</v>
       </c>
       <c r="L36" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="86" t="s">
         <v>180</v>
       </c>
-      <c r="B37" s="51"/>
-[...9 lines deleted...]
-      <c r="L37" s="56"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
     </row>
     <row r="38" spans="1:12" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2"/>
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
     </row>
     <row r="39" spans="1:12" ht="13.5" customHeight="1">
       <c r="A39" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="161">
-    <mergeCell ref="J36:J37"/>
-[...129 lines deleted...]
-    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="A2:L2"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="L12:L13"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="L10:L11"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
-    <mergeCell ref="D14:D15"/>
-[...732 lines deleted...]
-    <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
-    <mergeCell ref="H12:H13"/>
-[...9 lines deleted...]
-    <mergeCell ref="G14:G15"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="K14:K15"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="H12:H13"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
     <mergeCell ref="L16:L17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
-    <mergeCell ref="I18:I19"/>
-[...3 lines deleted...]
-    <mergeCell ref="B20:B21"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="F20:F21"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="H20:H21"/>
+    <mergeCell ref="B24:B25"/>
     <mergeCell ref="I20:I21"/>
     <mergeCell ref="J20:J21"/>
     <mergeCell ref="K20:K21"/>
     <mergeCell ref="L20:L21"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="H22:H23"/>
+    <mergeCell ref="I22:I23"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="E22:E23"/>
-    <mergeCell ref="F22:F23"/>
-    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="J22:J23"/>
+    <mergeCell ref="K22:K23"/>
+    <mergeCell ref="L22:L23"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" firstPageNumber="59" orientation="landscape" useFirstPageNumber="1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
+  <dimension ref="A1:L39"/>
+  <sheetViews>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
+  <cols>
+    <col min="1" max="1" width="28.625" customWidth="1"/>
+    <col min="2" max="11" width="9.375" customWidth="1"/>
+    <col min="12" max="12" width="8.875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="21" customHeight="1">
+      <c r="A1" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+    </row>
+    <row r="2" spans="1:12" ht="21" customHeight="1">
+      <c r="A2" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+    </row>
+    <row r="3" spans="1:12" ht="18.6" customHeight="1">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="I3" s="4"/>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+    </row>
+    <row r="4" spans="1:12" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="58" t="str">
+        <f>'3-2'!D4:F4</f>
+        <v>民國115年 5月底</v>
+      </c>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="30" t="str">
+        <f>'3-2'!G4</f>
+        <v> End of May  2026</v>
+      </c>
+      <c r="H4" s="29"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="12" customHeight="1">
+      <c r="A5" s="55" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="C5" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+    </row>
+    <row r="6" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="11" t="s">
+        <v>1</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="K6" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L6" s="12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="26"/>
+      <c r="I7" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="L7" s="27" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="12" customHeight="1">
+      <c r="A8" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="14" t="s">
+        <v>4</v>
+      </c>
+      <c r="I8" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="J8" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="K8" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="L8" s="15" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A9" s="23"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="K9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="L9" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A10" s="93" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" s="88">
+        <v>0</v>
+      </c>
+      <c r="C10" s="88">
+        <v>0</v>
+      </c>
+      <c r="D10" s="88">
+        <v>0</v>
+      </c>
+      <c r="E10" s="88">
+        <v>0</v>
+      </c>
+      <c r="F10" s="88">
+        <v>0</v>
+      </c>
+      <c r="G10" s="88">
+        <v>0</v>
+      </c>
+      <c r="H10" s="88">
+        <v>0</v>
+      </c>
+      <c r="I10" s="88">
+        <v>0</v>
+      </c>
+      <c r="J10" s="88">
+        <v>0</v>
+      </c>
+      <c r="K10" s="88">
+        <v>0</v>
+      </c>
+      <c r="L10" s="90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A11" s="69" t="s">
+        <v>181</v>
+      </c>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
+      <c r="J11" s="42"/>
+      <c r="K11" s="42"/>
+      <c r="L11" s="40"/>
+    </row>
+    <row r="12" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A12" s="37"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="41"/>
+      <c r="D12" s="41"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="41"/>
+      <c r="K12" s="41"/>
+      <c r="L12" s="39"/>
+    </row>
+    <row r="13" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A13" s="34"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="42"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="42"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="40"/>
+    </row>
+    <row r="14" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A14" s="37"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="41"/>
+      <c r="D14" s="41"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="41"/>
+      <c r="K14" s="41"/>
+      <c r="L14" s="39"/>
+    </row>
+    <row r="15" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A15" s="34"/>
+      <c r="B15" s="42"/>
+      <c r="C15" s="42"/>
+      <c r="D15" s="42"/>
+      <c r="E15" s="42"/>
+      <c r="F15" s="42"/>
+      <c r="G15" s="42"/>
+      <c r="H15" s="42"/>
+      <c r="I15" s="42"/>
+      <c r="J15" s="42"/>
+      <c r="K15" s="42"/>
+      <c r="L15" s="40"/>
+    </row>
+    <row r="16" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A16" s="37"/>
+      <c r="B16" s="41"/>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41"/>
+      <c r="E16" s="41"/>
+      <c r="F16" s="41"/>
+      <c r="G16" s="41"/>
+      <c r="H16" s="41"/>
+      <c r="I16" s="41"/>
+      <c r="J16" s="41"/>
+      <c r="K16" s="41"/>
+      <c r="L16" s="39"/>
+    </row>
+    <row r="17" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A17" s="34"/>
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="40"/>
+    </row>
+    <row r="18" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A18" s="37"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="41"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="41"/>
+      <c r="G18" s="41"/>
+      <c r="H18" s="41"/>
+      <c r="I18" s="41"/>
+      <c r="J18" s="41"/>
+      <c r="K18" s="41"/>
+      <c r="L18" s="39"/>
+    </row>
+    <row r="19" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A19" s="34"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="40"/>
+    </row>
+    <row r="20" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A20" s="37"/>
+      <c r="B20" s="41"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
+      <c r="I20" s="41"/>
+      <c r="J20" s="41"/>
+      <c r="K20" s="41"/>
+      <c r="L20" s="39"/>
+    </row>
+    <row r="21" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A21" s="34"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="42"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="42"/>
+      <c r="H21" s="42"/>
+      <c r="I21" s="42"/>
+      <c r="J21" s="42"/>
+      <c r="K21" s="42"/>
+      <c r="L21" s="40"/>
+    </row>
+    <row r="22" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A22" s="37"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
+      <c r="I22" s="41"/>
+      <c r="J22" s="41"/>
+      <c r="K22" s="41"/>
+      <c r="L22" s="39"/>
+    </row>
+    <row r="23" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A23" s="34"/>
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="40"/>
+    </row>
+    <row r="24" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A24" s="37"/>
+      <c r="B24" s="41"/>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41"/>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="41"/>
+      <c r="K24" s="41"/>
+      <c r="L24" s="39"/>
+    </row>
+    <row r="25" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A25" s="34"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="42"/>
+      <c r="D25" s="42"/>
+      <c r="E25" s="42"/>
+      <c r="F25" s="42"/>
+      <c r="G25" s="42"/>
+      <c r="H25" s="42"/>
+      <c r="I25" s="42"/>
+      <c r="J25" s="42"/>
+      <c r="K25" s="42"/>
+      <c r="L25" s="40"/>
+    </row>
+    <row r="26" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A26" s="37"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="41"/>
+      <c r="F26" s="41"/>
+      <c r="G26" s="41"/>
+      <c r="H26" s="41"/>
+      <c r="I26" s="41"/>
+      <c r="J26" s="41"/>
+      <c r="K26" s="41"/>
+      <c r="L26" s="39"/>
+    </row>
+    <row r="27" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A27" s="34"/>
+      <c r="B27" s="42"/>
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="42"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+      <c r="H27" s="42"/>
+      <c r="I27" s="42"/>
+      <c r="J27" s="42"/>
+      <c r="K27" s="42"/>
+      <c r="L27" s="40"/>
+    </row>
+    <row r="28" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A28" s="37"/>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="39"/>
+    </row>
+    <row r="29" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A29" s="34"/>
+      <c r="B29" s="42"/>
+      <c r="C29" s="42"/>
+      <c r="D29" s="42"/>
+      <c r="E29" s="42"/>
+      <c r="F29" s="42"/>
+      <c r="G29" s="42"/>
+      <c r="H29" s="42"/>
+      <c r="I29" s="42"/>
+      <c r="J29" s="42"/>
+      <c r="K29" s="42"/>
+      <c r="L29" s="40"/>
+    </row>
+    <row r="30" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A30" s="37"/>
+      <c r="B30" s="41"/>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="41"/>
+      <c r="F30" s="41"/>
+      <c r="G30" s="41"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="41"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="41"/>
+      <c r="L30" s="39"/>
+    </row>
+    <row r="31" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A31" s="34"/>
+      <c r="B31" s="42"/>
+      <c r="C31" s="42"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="40"/>
+    </row>
+    <row r="32" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A32" s="37"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="41"/>
+      <c r="D32" s="41"/>
+      <c r="E32" s="41"/>
+      <c r="F32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="H32" s="41"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="39"/>
+    </row>
+    <row r="33" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A33" s="34"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="42"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="40"/>
+    </row>
+    <row r="34" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A34" s="37"/>
+      <c r="B34" s="41"/>
+      <c r="C34" s="41"/>
+      <c r="D34" s="41"/>
+      <c r="E34" s="41"/>
+      <c r="F34" s="41"/>
+      <c r="G34" s="41"/>
+      <c r="H34" s="41"/>
+      <c r="I34" s="41"/>
+      <c r="J34" s="41"/>
+      <c r="K34" s="41"/>
+      <c r="L34" s="39"/>
+    </row>
+    <row r="35" spans="1:12" ht="11.1" customHeight="1">
+      <c r="A35" s="34"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="42"/>
+      <c r="D35" s="42"/>
+      <c r="E35" s="42"/>
+      <c r="F35" s="42"/>
+      <c r="G35" s="42"/>
+      <c r="H35" s="42"/>
+      <c r="I35" s="42"/>
+      <c r="J35" s="42"/>
+      <c r="K35" s="42"/>
+      <c r="L35" s="40"/>
+    </row>
+    <row r="36" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A36" s="38"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
+      <c r="E36" s="47"/>
+      <c r="F36" s="47"/>
+      <c r="G36" s="47"/>
+      <c r="H36" s="47"/>
+      <c r="I36" s="47"/>
+      <c r="J36" s="47"/>
+      <c r="K36" s="47"/>
+      <c r="L36" s="44"/>
+    </row>
+    <row r="37" spans="1:12" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A37" s="35"/>
+      <c r="B37" s="48"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="48"/>
+      <c r="G37" s="48"/>
+      <c r="H37" s="48"/>
+      <c r="I37" s="48"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="48"/>
+      <c r="L37" s="45"/>
+    </row>
+    <row r="38" spans="1:12" ht="13.5" customHeight="1">
+      <c r="A38" s="18"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+    </row>
+    <row r="39" spans="1:12" ht="13.5" customHeight="1">
+      <c r="A39" s="18"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+    </row>
+  </sheetData>
+  <mergeCells count="161">
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="H36:H37"/>
+    <mergeCell ref="I36:I37"/>
+    <mergeCell ref="J36:J37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="H34:H35"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:G35"/>
+    <mergeCell ref="G32:G33"/>
+    <mergeCell ref="H32:H33"/>
+    <mergeCell ref="I32:I33"/>
+    <mergeCell ref="J32:J33"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="L32:L33"/>
+    <mergeCell ref="H30:H31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="J30:J31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L30:L31"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="H26:H27"/>
+    <mergeCell ref="I26:I27"/>
+    <mergeCell ref="J26:J27"/>
+    <mergeCell ref="K26:K27"/>
+    <mergeCell ref="L26:L27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="G26:G27"/>
+    <mergeCell ref="G24:G25"/>
+    <mergeCell ref="H24:H25"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L24:L25"/>
     <mergeCell ref="H22:H23"/>
     <mergeCell ref="I22:I23"/>
     <mergeCell ref="J22:J23"/>
     <mergeCell ref="K22:K23"/>
     <mergeCell ref="L22:L23"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="E24:E25"/>
     <mergeCell ref="F24:F25"/>
-    <mergeCell ref="G24:G25"/>
-[...70 lines deleted...]
-    <mergeCell ref="L36:L37"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="G22:G23"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="H20:H21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="H18:H19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="J18:J19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="L18:L19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="G16:G17"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="H14:H15"/>
+    <mergeCell ref="I14:I15"/>
+    <mergeCell ref="J14:J15"/>
+    <mergeCell ref="K14:K15"/>
+    <mergeCell ref="L14:L15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="G14:G15"/>
+    <mergeCell ref="G12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:I13"/>
+    <mergeCell ref="J12:J13"/>
+    <mergeCell ref="K12:K13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="H10:H11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="J10:J11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="L10:L11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="C3:I3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="H5:L5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="60" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>衍生性金融商品名目本金餘額（商品別）</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>