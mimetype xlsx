--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -197,51 +197,51 @@
   <si>
     <t>Equity-linked</t>
   </si>
   <si>
     <t>Commodity</t>
   </si>
   <si>
     <t>交易</t>
   </si>
   <si>
     <t>目的</t>
   </si>
   <si>
     <t>非交易</t>
   </si>
   <si>
     <t>trading</t>
   </si>
   <si>
     <t>Non-</t>
   </si>
   <si>
     <t>匯率有關契約</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（交易目的別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -612,51 +612,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2698,136 +2698,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="73">
-        <v>2132473</v>
+        <v>2204004</v>
       </c>
       <c r="C12" s="73">
-        <v>2109672</v>
+        <v>2180734</v>
       </c>
       <c r="D12" s="73">
-        <v>22801</v>
+        <v>23270</v>
       </c>
       <c r="E12" s="73">
-        <v>1003795</v>
+        <v>1035313</v>
       </c>
       <c r="F12" s="73">
-        <v>20238</v>
+        <v>20943</v>
       </c>
       <c r="G12" s="73">
-        <v>1101237</v>
+        <v>1141002</v>
       </c>
       <c r="H12" s="73">
-        <v>1541</v>
+        <v>1309</v>
       </c>
       <c r="I12" s="73">
-        <v>4060</v>
+        <v>3815</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="N12" s="73">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="84">
-        <v>37474</v>
+        <v>36135</v>
       </c>
       <c r="C14" s="84">
-        <v>37474</v>
+        <v>36135</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>2955</v>
+        <v>2917</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>34519</v>
+        <v>33217</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -2838,66 +2838,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="84">
-        <v>5843</v>
+        <v>5905</v>
       </c>
       <c r="C16" s="84">
-        <v>5843</v>
+        <v>5905</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
         <v>560</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>5283</v>
+        <v>5345</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -2908,136 +2908,136 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="84">
-        <v>11318</v>
+        <v>10811</v>
       </c>
       <c r="C18" s="84">
-        <v>11318</v>
+        <v>10811</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
         <v>626</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>10665</v>
+        <v>10184</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
-      <c r="I18" s="84">
-        <v>27</v>
+      <c r="I18" s="86">
+        <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
       <c r="P18" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="84">
-        <v>52515</v>
+        <v>53286</v>
       </c>
       <c r="C20" s="84">
-        <v>52515</v>
+        <v>53286</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>18515</v>
+        <v>19272</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>34000</v>
+        <v>34014</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -3048,66 +3048,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="84">
-        <v>23620</v>
+        <v>24941</v>
       </c>
       <c r="C22" s="84">
-        <v>23620</v>
+        <v>24941</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>8500</v>
+        <v>8894</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>15119</v>
+        <v>16047</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -3118,66 +3118,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="84">
-        <v>17527</v>
+        <v>17240</v>
       </c>
       <c r="C24" s="84">
-        <v>17527</v>
+        <v>17240</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>4713</v>
+        <v>4966</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>12814</v>
+        <v>12274</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -3188,276 +3188,276 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="84">
-        <v>7812</v>
+        <v>8358</v>
       </c>
       <c r="C26" s="84">
-        <v>7616</v>
+        <v>8162</v>
       </c>
       <c r="D26" s="84">
         <v>195</v>
       </c>
       <c r="E26" s="84">
-        <v>1947</v>
+        <v>2239</v>
       </c>
       <c r="F26" s="84">
         <v>195</v>
       </c>
       <c r="G26" s="84">
-        <v>5653</v>
+        <v>5906</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="84">
-        <v>190308</v>
+        <v>192764</v>
       </c>
       <c r="C28" s="84">
-        <v>182654</v>
+        <v>185204</v>
       </c>
       <c r="D28" s="84">
-        <v>7654</v>
+        <v>7560</v>
       </c>
       <c r="E28" s="84">
-        <v>76895</v>
+        <v>80092</v>
       </c>
       <c r="F28" s="84">
-        <v>7654</v>
+        <v>7560</v>
       </c>
       <c r="G28" s="84">
-        <v>105640</v>
+        <v>104978</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="84">
-        <v>117</v>
+        <v>134</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
-      <c r="K28" s="84">
-        <v>1</v>
+      <c r="K28" s="86">
+        <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
       <c r="P28" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="84">
-        <v>165852</v>
+        <v>177314</v>
       </c>
       <c r="C30" s="84">
-        <v>165852</v>
+        <v>177314</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>50457</v>
+        <v>53088</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>114109</v>
+        <v>122895</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="84">
-        <v>1282</v>
+        <v>1330</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="84">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
       <c r="P30" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="84">
-        <v>2288</v>
+        <v>2511</v>
       </c>
       <c r="C32" s="84">
-        <v>2288</v>
+        <v>2511</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>2100</v>
+        <v>2244</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>188</v>
+        <v>267</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -3468,66 +3468,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="84">
-        <v>231</v>
+        <v>174</v>
       </c>
       <c r="C34" s="84">
-        <v>231</v>
+        <v>174</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>116</v>
+        <v>41</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -3538,136 +3538,136 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="84">
-        <v>36349</v>
+        <v>36719</v>
       </c>
       <c r="C36" s="84">
-        <v>36349</v>
+        <v>36719</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>4445</v>
+        <v>4864</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>31753</v>
+        <v>31706</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="84">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="84">
         <v>85</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="90">
-        <v>29796</v>
+        <v>31075</v>
       </c>
       <c r="C38" s="90">
-        <v>29796</v>
+        <v>31075</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>16135</v>
+        <v>16438</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>13661</v>
+        <v>14637</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="92">
         <v>0</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
@@ -4058,58 +4058,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -4351,66 +4351,66 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="72">
-        <v>5981</v>
+        <v>6138</v>
       </c>
       <c r="C12" s="72">
-        <v>5981</v>
+        <v>6138</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>1858</v>
+        <v>1894</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>4123</v>
+        <v>4244</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="75">
         <v>0</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="75">
         <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
@@ -4421,66 +4421,66 @@
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="84">
-        <v>8476</v>
+        <v>8184</v>
       </c>
       <c r="C14" s="84">
-        <v>7234</v>
+        <v>6943</v>
       </c>
       <c r="D14" s="84">
         <v>1241</v>
       </c>
       <c r="E14" s="84">
-        <v>52</v>
+        <v>93</v>
       </c>
       <c r="F14" s="84">
         <v>1241</v>
       </c>
       <c r="G14" s="84">
-        <v>7182</v>
+        <v>6850</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -4491,136 +4491,136 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="84">
-        <v>480228</v>
+        <v>495409</v>
       </c>
       <c r="C16" s="84">
-        <v>474748</v>
+        <v>489961</v>
       </c>
       <c r="D16" s="84">
-        <v>5479</v>
+        <v>5448</v>
       </c>
       <c r="E16" s="84">
-        <v>426750</v>
+        <v>441726</v>
       </c>
       <c r="F16" s="84">
-        <v>5169</v>
+        <v>5378</v>
       </c>
       <c r="G16" s="84">
-        <v>47917</v>
+        <v>48119</v>
       </c>
       <c r="H16" s="84">
-        <v>310</v>
+        <v>70</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="84">
         <v>17</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="84">
-        <v>8311</v>
+        <v>8221</v>
       </c>
       <c r="C18" s="84">
-        <v>8311</v>
+        <v>8221</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>1552</v>
+        <v>1609</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>6758</v>
+        <v>6612</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -4631,136 +4631,136 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="84">
-        <v>843</v>
+        <v>895</v>
       </c>
       <c r="C20" s="84">
-        <v>843</v>
+        <v>895</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
-      <c r="E20" s="86">
-        <v>0</v>
+      <c r="E20" s="84">
+        <v>11</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>840</v>
+        <v>885</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
-      <c r="I20" s="84">
-        <v>3</v>
+      <c r="I20" s="86">
+        <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="84">
-        <v>85374</v>
+        <v>86604</v>
       </c>
       <c r="C22" s="84">
-        <v>84159</v>
+        <v>85384</v>
       </c>
       <c r="D22" s="84">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="E22" s="84">
-        <v>53338</v>
+        <v>57526</v>
       </c>
       <c r="F22" s="84">
-        <v>1216</v>
+        <v>1221</v>
       </c>
       <c r="G22" s="84">
-        <v>30811</v>
+        <v>27847</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
         <v>10</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -4771,66 +4771,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="84">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C24" s="84">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -4841,66 +4841,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="84">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="C26" s="84">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -4911,66 +4911,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="84">
-        <v>11331</v>
+        <v>11041</v>
       </c>
       <c r="C28" s="84">
-        <v>11331</v>
+        <v>11041</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>8663</v>
+        <v>8735</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>2668</v>
+        <v>2307</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -4981,66 +4981,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="84">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="C30" s="84">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="86">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>118</v>
+        <v>92</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -5051,66 +5051,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="84">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="C32" s="84">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -5121,66 +5121,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="84">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C34" s="84">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -5191,66 +5191,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="84">
-        <v>2622</v>
+        <v>2308</v>
       </c>
       <c r="C36" s="84">
-        <v>2622</v>
+        <v>2308</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
         <v>19</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2603</v>
+        <v>2289</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -5261,87 +5261,87 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="90">
-        <v>30134</v>
+        <v>29778</v>
       </c>
       <c r="C38" s="90">
-        <v>27689</v>
+        <v>27130</v>
       </c>
       <c r="D38" s="90">
-        <v>2445</v>
+        <v>2648</v>
       </c>
       <c r="E38" s="90">
-        <v>13017</v>
+        <v>13279</v>
       </c>
       <c r="F38" s="90">
-        <v>1423</v>
+        <v>1630</v>
       </c>
       <c r="G38" s="90">
-        <v>14665</v>
+        <v>13834</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
-      <c r="K38" s="92">
-        <v>0</v>
+      <c r="K38" s="90">
+        <v>4</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="90">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
       <c r="F39" s="58"/>
       <c r="G39" s="58"/>
       <c r="H39" s="58"/>
       <c r="I39" s="58"/>
       <c r="J39" s="58"/>
       <c r="K39" s="58"/>
       <c r="L39" s="58"/>
       <c r="M39" s="58"/>
       <c r="N39" s="58"/>
@@ -5711,58 +5711,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -6004,568 +6004,568 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="72">
-        <v>17828</v>
+        <v>17243</v>
       </c>
       <c r="C12" s="72">
-        <v>17828</v>
+        <v>17243</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>6600</v>
+        <v>6899</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>10739</v>
+        <v>10005</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="72">
-        <v>489</v>
+        <v>340</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="75">
         <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>102</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B14" s="84">
-        <v>136654</v>
+        <v>165939</v>
       </c>
       <c r="C14" s="84">
-        <v>136654</v>
+        <v>165939</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>36292</v>
+        <v>36559</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>99847</v>
+        <v>128828</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="84">
-        <v>515</v>
+        <v>552</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
       <c r="P14" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="84">
-        <v>143486</v>
+        <v>142390</v>
       </c>
       <c r="C16" s="84">
-        <v>142229</v>
+        <v>140862</v>
       </c>
       <c r="D16" s="84">
-        <v>1257</v>
+        <v>1528</v>
       </c>
       <c r="E16" s="84">
-        <v>60790</v>
+        <v>63990</v>
       </c>
       <c r="F16" s="84">
-        <v>1257</v>
+        <v>1528</v>
       </c>
       <c r="G16" s="84">
-        <v>81428</v>
+        <v>76791</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="84">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="84">
-        <v>65175</v>
+        <v>73036</v>
       </c>
       <c r="C18" s="84">
-        <v>64306</v>
+        <v>72165</v>
       </c>
       <c r="D18" s="84">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="E18" s="84">
-        <v>19633</v>
+        <v>19451</v>
       </c>
       <c r="F18" s="84">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="G18" s="84">
-        <v>44625</v>
+        <v>52654</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="84">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="84">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
       <c r="P18" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="84">
-        <v>26637</v>
+        <v>28596</v>
       </c>
       <c r="C20" s="84">
-        <v>25032</v>
+        <v>26886</v>
       </c>
       <c r="D20" s="84">
-        <v>1605</v>
+        <v>1711</v>
       </c>
       <c r="E20" s="84">
-        <v>7200</v>
+        <v>9140</v>
       </c>
       <c r="F20" s="84">
-        <v>1214</v>
+        <v>1320</v>
       </c>
       <c r="G20" s="84">
-        <v>17757</v>
+        <v>17644</v>
       </c>
       <c r="H20" s="84">
         <v>391</v>
       </c>
       <c r="I20" s="84">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="84">
-        <v>68</v>
+        <v>99</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="84">
-        <v>131794</v>
+        <v>142611</v>
       </c>
       <c r="C22" s="84">
-        <v>131794</v>
+        <v>142611</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>37326</v>
+        <v>42673</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>93806</v>
+        <v>99229</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="84">
-        <v>621</v>
+        <v>704</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
-      <c r="M22" s="84">
-        <v>23</v>
+      <c r="M22" s="86">
+        <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="84">
-        <v>4047</v>
+        <v>3975</v>
       </c>
       <c r="C24" s="84">
-        <v>4047</v>
+        <v>3975</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>2964</v>
+        <v>2979</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>1051</v>
+        <v>962</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="84">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="84">
-        <v>392087</v>
+        <v>383965</v>
       </c>
       <c r="C26" s="84">
-        <v>391247</v>
+        <v>383118</v>
       </c>
       <c r="D26" s="84">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="E26" s="84">
-        <v>139516</v>
+        <v>132143</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>250623</v>
+        <v>250208</v>
       </c>
       <c r="H26" s="84">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="I26" s="84">
-        <v>858</v>
+        <v>534</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="84">
-        <v>251</v>
+        <v>232</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>116</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
@@ -7222,58 +7222,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -7515,136 +7515,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="99">
-        <v>1192845</v>
+        <v>1230725</v>
       </c>
       <c r="C12" s="99">
-        <v>1191997</v>
+        <v>1229916</v>
       </c>
       <c r="D12" s="73">
-        <v>848</v>
+        <v>809</v>
       </c>
       <c r="E12" s="73">
-        <v>859796</v>
+        <v>907260</v>
       </c>
       <c r="F12" s="73">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="G12" s="73">
-        <v>332083</v>
+        <v>322580</v>
       </c>
       <c r="H12" s="73">
-        <v>605</v>
+        <v>555</v>
       </c>
       <c r="I12" s="73">
         <v>9</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
         <v>61</v>
       </c>
       <c r="N12" s="76">
         <v>0</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="66"/>
       <c r="C13" s="66"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="84">
-        <v>29054</v>
+        <v>25977</v>
       </c>
       <c r="C14" s="84">
-        <v>29054</v>
+        <v>25977</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>2154</v>
+        <v>2491</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>26900</v>
+        <v>23486</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -7655,66 +7655,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="84">
-        <v>38385</v>
+        <v>37905</v>
       </c>
       <c r="C16" s="84">
-        <v>38385</v>
+        <v>37905</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>30348</v>
+        <v>30461</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>8037</v>
+        <v>7445</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -7725,66 +7725,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="84">
-        <v>262</v>
+        <v>303</v>
       </c>
       <c r="C18" s="84">
-        <v>262</v>
+        <v>303</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
-      <c r="E18" s="84">
+      <c r="E18" s="86">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>262</v>
+        <v>303</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -7795,66 +7795,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="84">
-        <v>178</v>
+        <v>145</v>
       </c>
       <c r="C20" s="84">
-        <v>178</v>
+        <v>145</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>178</v>
+        <v>145</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -7865,66 +7865,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="84">
-        <v>9070</v>
+        <v>9467</v>
       </c>
       <c r="C22" s="84">
-        <v>9070</v>
+        <v>9467</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="86">
         <v>0</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>9070</v>
+        <v>9467</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -7935,66 +7935,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="84">
-        <v>24609</v>
+        <v>24929</v>
       </c>
       <c r="C24" s="84">
-        <v>24609</v>
+        <v>24929</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>295</v>
+        <v>208</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>24314</v>
+        <v>24721</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -8005,66 +8005,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="84">
-        <v>17627</v>
+        <v>16762</v>
       </c>
       <c r="C26" s="84">
-        <v>17627</v>
+        <v>16762</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>17627</v>
+        <v>16762</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -8075,66 +8075,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="84">
-        <v>91297</v>
+        <v>97440</v>
       </c>
       <c r="C28" s="84">
-        <v>91297</v>
+        <v>97440</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>82523</v>
+        <v>89976</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>8775</v>
+        <v>7464</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -8145,66 +8145,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="84">
-        <v>98298</v>
+        <v>108851</v>
       </c>
       <c r="C30" s="84">
-        <v>98298</v>
+        <v>108851</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>85195</v>
+        <v>97632</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>13087</v>
+        <v>11203</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="84">
         <v>16</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -8215,66 +8215,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="84">
-        <v>403</v>
+        <v>477</v>
       </c>
       <c r="C32" s="84">
-        <v>403</v>
+        <v>477</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>403</v>
+        <v>477</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -8285,66 +8285,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="84">
-        <v>141505</v>
+        <v>148288</v>
       </c>
       <c r="C34" s="84">
-        <v>141505</v>
+        <v>148288</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>93212</v>
+        <v>98488</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>48293</v>
+        <v>49800</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -8355,69 +8355,69 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="84">
-        <v>40936</v>
+        <v>38953</v>
       </c>
       <c r="C36" s="84">
-        <v>40331</v>
+        <v>38398</v>
       </c>
       <c r="D36" s="84">
-        <v>605</v>
+        <v>555</v>
       </c>
       <c r="E36" s="84">
-        <v>25877</v>
+        <v>25590</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>14453</v>
+        <v>12807</v>
       </c>
       <c r="H36" s="84">
-        <v>605</v>
+        <v>555</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="84">
         <v>1</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
@@ -8425,78 +8425,78 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="90">
-        <v>448097</v>
+        <v>465525</v>
       </c>
       <c r="C38" s="90">
-        <v>448097</v>
+        <v>465525</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>412421</v>
+        <v>431836</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>35620</v>
+        <v>33676</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
         <v>9</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="90">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
@@ -8875,58 +8875,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -9238,66 +9238,66 @@
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="84">
-        <v>19335</v>
+        <v>19647</v>
       </c>
       <c r="C14" s="84">
-        <v>19092</v>
+        <v>19393</v>
       </c>
       <c r="D14" s="84">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="E14" s="84">
-        <v>5416</v>
+        <v>6062</v>
       </c>
       <c r="F14" s="84">
-        <v>243</v>
+        <v>254</v>
       </c>
       <c r="G14" s="84">
-        <v>13631</v>
+        <v>13286</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="84">
         <v>45</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -9308,66 +9308,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="84">
-        <v>28647</v>
+        <v>29456</v>
       </c>
       <c r="C16" s="84">
-        <v>28647</v>
+        <v>29456</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>7873</v>
+        <v>8203</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>20774</v>
+        <v>21253</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -9378,66 +9378,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="84">
-        <v>7128</v>
+        <v>6583</v>
       </c>
       <c r="C18" s="84">
-        <v>7128</v>
+        <v>6583</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="86">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>7128</v>
+        <v>6583</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -9448,66 +9448,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="84">
-        <v>46182</v>
+        <v>46552</v>
       </c>
       <c r="C20" s="84">
-        <v>46182</v>
+        <v>46552</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>37114</v>
+        <v>37105</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>9068</v>
+        <v>9448</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -9588,66 +9588,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>160</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="84">
-        <v>33193</v>
+        <v>35589</v>
       </c>
       <c r="C24" s="84">
-        <v>33193</v>
+        <v>35589</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>14674</v>
+        <v>16122</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>18519</v>
+        <v>19467</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -9658,66 +9658,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>162</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B26" s="84">
-        <v>18653</v>
+        <v>18627</v>
       </c>
       <c r="C26" s="84">
-        <v>18653</v>
+        <v>18627</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="84">
-        <v>5774</v>
+        <v>5874</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>12879</v>
+        <v>12753</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -9728,60 +9728,60 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C28" s="84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="86">
         <v>0</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
@@ -9868,66 +9868,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>168</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B32" s="84">
-        <v>1115</v>
+        <v>1064</v>
       </c>
       <c r="C32" s="84">
-        <v>1115</v>
+        <v>1064</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>1115</v>
+        <v>1064</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -9938,66 +9938,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="84">
-        <v>93339</v>
+        <v>92237</v>
       </c>
       <c r="C34" s="84">
-        <v>93339</v>
+        <v>92237</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>54822</v>
+        <v>55105</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>38518</v>
+        <v>37132</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -10008,66 +10008,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>172</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="84">
-        <v>5499</v>
+        <v>5917</v>
       </c>
       <c r="C36" s="84">
-        <v>5499</v>
+        <v>5917</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>2066</v>
+        <v>2075</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>3433</v>
+        <v>3841</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -10566,58 +10566,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>