--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -197,51 +197,51 @@
   <si>
     <t>Equity-linked</t>
   </si>
   <si>
     <t>Commodity</t>
   </si>
   <si>
     <t>交易</t>
   </si>
   <si>
     <t>目的</t>
   </si>
   <si>
     <t>非交易</t>
   </si>
   <si>
     <t>trading</t>
   </si>
   <si>
     <t>Non-</t>
   </si>
   <si>
     <t>匯率有關契約</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（交易目的別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -612,51 +612,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2698,136 +2698,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="73">
-        <v>1938826</v>
+        <v>1988932</v>
       </c>
       <c r="C12" s="73">
-        <v>1916040</v>
+        <v>1966662</v>
       </c>
       <c r="D12" s="73">
-        <v>22786</v>
+        <v>22270</v>
       </c>
       <c r="E12" s="73">
-        <v>895227</v>
+        <v>916544</v>
       </c>
       <c r="F12" s="73">
-        <v>17142</v>
+        <v>17272</v>
       </c>
       <c r="G12" s="73">
-        <v>1017844</v>
+        <v>1046169</v>
       </c>
       <c r="H12" s="73">
-        <v>4848</v>
+        <v>4186</v>
       </c>
       <c r="I12" s="73">
-        <v>2006</v>
+        <v>3053</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>590</v>
+        <v>522</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="N12" s="73">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="84">
-        <v>37573</v>
+        <v>36947</v>
       </c>
       <c r="C14" s="84">
-        <v>37573</v>
+        <v>36947</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>1794</v>
+        <v>1749</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>35779</v>
+        <v>35199</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -2838,66 +2838,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="84">
-        <v>5241</v>
+        <v>5239</v>
       </c>
       <c r="C16" s="84">
-        <v>5241</v>
+        <v>5239</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
         <v>537</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>4704</v>
+        <v>4702</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -2908,66 +2908,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="84">
-        <v>11082</v>
+        <v>10649</v>
       </c>
       <c r="C18" s="84">
-        <v>11082</v>
+        <v>10649</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>467</v>
+        <v>547</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>10615</v>
+        <v>10102</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -2978,66 +2978,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="84">
-        <v>46557</v>
+        <v>48186</v>
       </c>
       <c r="C20" s="84">
-        <v>46557</v>
+        <v>48186</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>15991</v>
+        <v>16863</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>30566</v>
+        <v>31322</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -3048,66 +3048,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="84">
-        <v>21269</v>
+        <v>22127</v>
       </c>
       <c r="C22" s="84">
-        <v>21269</v>
+        <v>22127</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>7609</v>
+        <v>7851</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>13660</v>
+        <v>14275</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -3118,346 +3118,346 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="84">
-        <v>15074</v>
+        <v>16189</v>
       </c>
       <c r="C24" s="84">
-        <v>15074</v>
+        <v>16189</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>4102</v>
+        <v>4633</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>10972</v>
+        <v>11555</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
-      <c r="I24" s="86">
+      <c r="I24" s="84">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="84">
-        <v>9041</v>
+        <v>6967</v>
       </c>
       <c r="C26" s="84">
-        <v>8845</v>
+        <v>6772</v>
       </c>
       <c r="D26" s="84">
         <v>195</v>
       </c>
       <c r="E26" s="84">
-        <v>1010</v>
+        <v>1205</v>
       </c>
       <c r="F26" s="84">
         <v>195</v>
       </c>
       <c r="G26" s="84">
-        <v>7835</v>
+        <v>5556</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
-      <c r="I26" s="86">
-        <v>0</v>
+      <c r="I26" s="84">
+        <v>11</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="84">
-        <v>165343</v>
+        <v>176908</v>
       </c>
       <c r="C28" s="84">
-        <v>157921</v>
+        <v>169552</v>
       </c>
       <c r="D28" s="84">
-        <v>7422</v>
+        <v>7356</v>
       </c>
       <c r="E28" s="84">
-        <v>61866</v>
+        <v>66990</v>
       </c>
       <c r="F28" s="84">
-        <v>7422</v>
+        <v>7356</v>
       </c>
       <c r="G28" s="84">
-        <v>95959</v>
+        <v>102403</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="84">
-        <v>97</v>
+        <v>160</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
       <c r="P28" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="84">
-        <v>175588</v>
+        <v>193425</v>
       </c>
       <c r="C30" s="84">
-        <v>175588</v>
+        <v>193425</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>53037</v>
+        <v>52839</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>121340</v>
+        <v>139254</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="84">
-        <v>1209</v>
+        <v>1330</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="84">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
       <c r="P30" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="84">
-        <v>2085</v>
+        <v>2054</v>
       </c>
       <c r="C32" s="84">
-        <v>2085</v>
+        <v>2054</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>158</v>
+        <v>125</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -3468,66 +3468,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="84">
-        <v>220</v>
+        <v>252</v>
       </c>
       <c r="C34" s="84">
-        <v>220</v>
+        <v>252</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>101</v>
+        <v>143</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -3538,66 +3538,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="84">
-        <v>36141</v>
+        <v>34931</v>
       </c>
       <c r="C36" s="84">
-        <v>36141</v>
+        <v>34931</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>4069</v>
+        <v>4106</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>31987</v>
+        <v>30741</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="84">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="84">
         <v>85</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -3608,66 +3608,66 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="90">
-        <v>32368</v>
+        <v>29852</v>
       </c>
       <c r="C38" s="90">
-        <v>32368</v>
+        <v>29852</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>14058</v>
+        <v>14453</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>18309</v>
+        <v>15400</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="92">
         <v>0</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
@@ -4058,58 +4058,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -4351,66 +4351,66 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="72">
-        <v>5399</v>
+        <v>6281</v>
       </c>
       <c r="C12" s="72">
-        <v>5399</v>
+        <v>6281</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>1504</v>
+        <v>1632</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>3825</v>
+        <v>4580</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="75">
         <v>0</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="72">
         <v>70</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
@@ -4421,66 +4421,66 @@
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="84">
-        <v>8589</v>
+        <v>8644</v>
       </c>
       <c r="C14" s="84">
-        <v>7348</v>
+        <v>7403</v>
       </c>
       <c r="D14" s="84">
         <v>1241</v>
       </c>
       <c r="E14" s="84">
         <v>26</v>
       </c>
       <c r="F14" s="84">
         <v>1241</v>
       </c>
       <c r="G14" s="84">
-        <v>7322</v>
+        <v>7376</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -4491,136 +4491,136 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="84">
-        <v>399658</v>
+        <v>414702</v>
       </c>
       <c r="C16" s="84">
-        <v>395927</v>
+        <v>411268</v>
       </c>
       <c r="D16" s="84">
-        <v>3731</v>
+        <v>3434</v>
       </c>
       <c r="E16" s="84">
-        <v>354247</v>
+        <v>368220</v>
       </c>
       <c r="F16" s="84">
-        <v>2881</v>
+        <v>2964</v>
       </c>
       <c r="G16" s="84">
-        <v>41299</v>
+        <v>42823</v>
       </c>
       <c r="H16" s="84">
-        <v>850</v>
+        <v>470</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="84">
-        <v>230</v>
+        <v>75</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="84">
-        <v>8382</v>
+        <v>7652</v>
       </c>
       <c r="C18" s="84">
-        <v>8382</v>
+        <v>7652</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>1301</v>
+        <v>1349</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>7081</v>
+        <v>6303</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -4631,66 +4631,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="84">
-        <v>111</v>
+        <v>456</v>
       </c>
       <c r="C20" s="84">
-        <v>111</v>
+        <v>456</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>111</v>
+        <v>456</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -4701,136 +4701,136 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="84">
-        <v>78505</v>
+        <v>78018</v>
       </c>
       <c r="C22" s="84">
-        <v>77207</v>
+        <v>76720</v>
       </c>
       <c r="D22" s="84">
         <v>1298</v>
       </c>
       <c r="E22" s="84">
-        <v>39638</v>
+        <v>41456</v>
       </c>
       <c r="F22" s="84">
         <v>1298</v>
       </c>
       <c r="G22" s="84">
-        <v>37562</v>
+        <v>35251</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="84">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="C24" s="84">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -4841,66 +4841,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="84">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C26" s="84">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -4911,66 +4911,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="84">
-        <v>11756</v>
+        <v>11597</v>
       </c>
       <c r="C28" s="84">
-        <v>11756</v>
+        <v>11597</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>8361</v>
+        <v>8396</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>3395</v>
+        <v>3201</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -4981,66 +4981,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="84">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="C30" s="84">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="86">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>104</v>
+        <v>95</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -5051,66 +5051,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="84">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="C32" s="84">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>79</v>
+        <v>99</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -5121,66 +5121,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="84">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="C34" s="84">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -5191,66 +5191,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="84">
-        <v>2394</v>
+        <v>2338</v>
       </c>
       <c r="C36" s="84">
-        <v>2394</v>
+        <v>2338</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
         <v>19</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2375</v>
+        <v>2319</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -5261,87 +5261,87 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="90">
-        <v>29702</v>
+        <v>30450</v>
       </c>
       <c r="C38" s="90">
-        <v>27413</v>
+        <v>28132</v>
       </c>
       <c r="D38" s="90">
-        <v>2289</v>
+        <v>2318</v>
       </c>
       <c r="E38" s="90">
-        <v>13286</v>
+        <v>12828</v>
       </c>
       <c r="F38" s="90">
-        <v>1493</v>
+        <v>1505</v>
       </c>
       <c r="G38" s="90">
-        <v>14124</v>
+        <v>15301</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
         <v>3</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="90">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
       <c r="F39" s="58"/>
       <c r="G39" s="58"/>
       <c r="H39" s="58"/>
       <c r="I39" s="58"/>
       <c r="J39" s="58"/>
       <c r="K39" s="58"/>
       <c r="L39" s="58"/>
       <c r="M39" s="58"/>
       <c r="N39" s="58"/>
@@ -5711,58 +5711,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -6004,276 +6004,276 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="72">
-        <v>14722</v>
+        <v>16126</v>
       </c>
       <c r="C12" s="72">
-        <v>14722</v>
+        <v>16126</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>5635</v>
+        <v>5687</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>8965</v>
+        <v>10215</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="72">
-        <v>123</v>
+        <v>224</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="75">
         <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>102</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B14" s="84">
-        <v>133431</v>
+        <v>120069</v>
       </c>
       <c r="C14" s="84">
-        <v>133431</v>
+        <v>120069</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>25716</v>
+        <v>28184</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>107551</v>
+        <v>91508</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="84">
-        <v>164</v>
+        <v>378</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
       <c r="P14" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="84">
-        <v>104078</v>
+        <v>115990</v>
       </c>
       <c r="C16" s="84">
-        <v>103391</v>
+        <v>115213</v>
       </c>
       <c r="D16" s="84">
-        <v>687</v>
+        <v>777</v>
       </c>
       <c r="E16" s="84">
-        <v>39890</v>
+        <v>43216</v>
       </c>
       <c r="F16" s="84">
-        <v>687</v>
+        <v>777</v>
       </c>
       <c r="G16" s="84">
-        <v>63426</v>
+        <v>71920</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="84">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="84">
-        <v>68027</v>
+        <v>61142</v>
       </c>
       <c r="C18" s="84">
-        <v>67107</v>
+        <v>60248</v>
       </c>
       <c r="D18" s="84">
-        <v>920</v>
+        <v>894</v>
       </c>
       <c r="E18" s="84">
-        <v>17989</v>
+        <v>18455</v>
       </c>
       <c r="F18" s="84">
-        <v>920</v>
+        <v>894</v>
       </c>
       <c r="G18" s="84">
-        <v>49107</v>
+        <v>41782</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="84">
         <v>2</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="84">
         <v>9</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -6284,206 +6284,206 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="84">
-        <v>41893</v>
+        <v>38670</v>
       </c>
       <c r="C20" s="84">
-        <v>37741</v>
+        <v>34763</v>
       </c>
       <c r="D20" s="84">
-        <v>4152</v>
+        <v>3907</v>
       </c>
       <c r="E20" s="84">
-        <v>14628</v>
+        <v>13710</v>
       </c>
       <c r="F20" s="84">
-        <v>1005</v>
+        <v>1040</v>
       </c>
       <c r="G20" s="84">
-        <v>23036</v>
+        <v>20867</v>
       </c>
       <c r="H20" s="84">
-        <v>3147</v>
+        <v>2867</v>
       </c>
       <c r="I20" s="84">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="84">
-        <v>70</v>
+        <v>114</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="84">
-        <v>124362</v>
+        <v>121894</v>
       </c>
       <c r="C22" s="84">
-        <v>124362</v>
+        <v>121894</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>41671</v>
+        <v>38322</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>82439</v>
+        <v>83131</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="84">
-        <v>247</v>
+        <v>438</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="84">
-        <v>3602</v>
+        <v>3668</v>
       </c>
       <c r="C24" s="84">
-        <v>3602</v>
+        <v>3668</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>2601</v>
+        <v>2630</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>963</v>
+        <v>1000</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="84">
         <v>38</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -6494,78 +6494,78 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="84">
-        <v>346052</v>
+        <v>366918</v>
       </c>
       <c r="C26" s="84">
-        <v>345201</v>
+        <v>366069</v>
       </c>
       <c r="D26" s="84">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="E26" s="84">
-        <v>161829</v>
+        <v>158308</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>182995</v>
+        <v>207067</v>
       </c>
       <c r="H26" s="84">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="I26" s="84">
-        <v>110</v>
+        <v>387</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="84">
-        <v>267</v>
+        <v>307</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>116</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
@@ -6704,60 +6704,60 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="84">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C32" s="84">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="86">
         <v>0</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
@@ -7222,58 +7222,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -7515,136 +7515,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="99">
-        <v>1065555</v>
+        <v>1082074</v>
       </c>
       <c r="C12" s="99">
-        <v>1064500</v>
+        <v>1081059</v>
       </c>
       <c r="D12" s="73">
-        <v>1055</v>
+        <v>1015</v>
       </c>
       <c r="E12" s="73">
-        <v>736762</v>
+        <v>752107</v>
       </c>
       <c r="F12" s="73">
         <v>140</v>
       </c>
       <c r="G12" s="73">
-        <v>327663</v>
+        <v>328875</v>
       </c>
       <c r="H12" s="73">
-        <v>915</v>
+        <v>875</v>
       </c>
       <c r="I12" s="73">
         <v>10</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
         <v>61</v>
       </c>
       <c r="N12" s="76">
         <v>0</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="66"/>
       <c r="C13" s="66"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="84">
-        <v>26747</v>
+        <v>26832</v>
       </c>
       <c r="C14" s="84">
-        <v>26747</v>
+        <v>26832</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>2178</v>
+        <v>2237</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>24569</v>
+        <v>24595</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -7655,66 +7655,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="84">
-        <v>33471</v>
+        <v>35512</v>
       </c>
       <c r="C16" s="84">
-        <v>33471</v>
+        <v>35512</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>28620</v>
+        <v>29597</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>4851</v>
+        <v>5916</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -7725,66 +7725,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="84">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="C18" s="84">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>389</v>
+        <v>376</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -7795,66 +7795,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="84">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C20" s="84">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -7865,66 +7865,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="84">
-        <v>9298</v>
+        <v>8627</v>
       </c>
       <c r="C22" s="84">
-        <v>9298</v>
+        <v>8627</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="86">
         <v>0</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>9298</v>
+        <v>8627</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -7935,66 +7935,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="84">
-        <v>29376</v>
+        <v>28487</v>
       </c>
       <c r="C24" s="84">
-        <v>29376</v>
+        <v>28487</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
         <v>367</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>29009</v>
+        <v>28120</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -8005,66 +8005,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="84">
-        <v>21001</v>
+        <v>21457</v>
       </c>
       <c r="C26" s="84">
-        <v>21001</v>
+        <v>21457</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>21001</v>
+        <v>21457</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -8075,66 +8075,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="84">
-        <v>60021</v>
+        <v>65395</v>
       </c>
       <c r="C28" s="84">
-        <v>60021</v>
+        <v>65395</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>50398</v>
+        <v>56368</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>9623</v>
+        <v>9027</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -8145,66 +8145,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="84">
-        <v>85918</v>
+        <v>80614</v>
       </c>
       <c r="C30" s="84">
-        <v>85918</v>
+        <v>80614</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>74348</v>
+        <v>68007</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>11554</v>
+        <v>12592</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="84">
         <v>16</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -8215,66 +8215,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="84">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="C32" s="84">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -8285,66 +8285,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="84">
-        <v>102175</v>
+        <v>107919</v>
       </c>
       <c r="C34" s="84">
-        <v>102175</v>
+        <v>107919</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>72775</v>
+        <v>76011</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>29400</v>
+        <v>31908</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -8355,136 +8355,136 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="84">
-        <v>43751</v>
+        <v>42257</v>
       </c>
       <c r="C36" s="84">
-        <v>42836</v>
+        <v>41382</v>
       </c>
       <c r="D36" s="84">
-        <v>915</v>
+        <v>875</v>
       </c>
       <c r="E36" s="84">
-        <v>26199</v>
+        <v>23931</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>16633</v>
+        <v>17444</v>
       </c>
       <c r="H36" s="84">
-        <v>915</v>
+        <v>875</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="84">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="90">
-        <v>398775</v>
+        <v>416010</v>
       </c>
       <c r="C38" s="90">
-        <v>398775</v>
+        <v>416010</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>353118</v>
+        <v>368263</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>45647</v>
+        <v>47738</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
         <v>10</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
@@ -8875,58 +8875,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -9238,66 +9238,66 @@
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="84">
-        <v>18183</v>
+        <v>18386</v>
       </c>
       <c r="C14" s="84">
-        <v>18043</v>
+        <v>18246</v>
       </c>
       <c r="D14" s="84">
         <v>140</v>
       </c>
       <c r="E14" s="84">
-        <v>3249</v>
+        <v>3482</v>
       </c>
       <c r="F14" s="84">
         <v>140</v>
       </c>
       <c r="G14" s="84">
-        <v>14748</v>
+        <v>14719</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="84">
         <v>45</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -9308,66 +9308,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="84">
-        <v>27179</v>
+        <v>28033</v>
       </c>
       <c r="C16" s="84">
-        <v>27179</v>
+        <v>28033</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>9185</v>
+        <v>8909</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>17994</v>
+        <v>19125</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -9378,66 +9378,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="84">
-        <v>8028</v>
+        <v>9369</v>
       </c>
       <c r="C18" s="84">
-        <v>8028</v>
+        <v>9369</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="86">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>8028</v>
+        <v>9369</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -9448,66 +9448,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="84">
-        <v>47526</v>
+        <v>46419</v>
       </c>
       <c r="C20" s="84">
-        <v>47526</v>
+        <v>46419</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>36914</v>
+        <v>37429</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>10612</v>
+        <v>8990</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -9588,66 +9588,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>160</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="84">
-        <v>28070</v>
+        <v>27363</v>
       </c>
       <c r="C24" s="84">
-        <v>28070</v>
+        <v>27363</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>12400</v>
+        <v>12553</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>15670</v>
+        <v>14810</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -9658,66 +9658,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>162</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B26" s="84">
-        <v>22603</v>
+        <v>18424</v>
       </c>
       <c r="C26" s="84">
-        <v>22603</v>
+        <v>18424</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="84">
-        <v>5276</v>
+        <v>5272</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>17328</v>
+        <v>13152</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -9868,66 +9868,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>168</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B32" s="84">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="C32" s="84">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>978</v>
+        <v>963</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -9938,66 +9938,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="84">
-        <v>97696</v>
+        <v>95304</v>
       </c>
       <c r="C34" s="84">
-        <v>97696</v>
+        <v>95304</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>60022</v>
+        <v>57710</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>37675</v>
+        <v>37593</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -10008,66 +10008,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>172</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="84">
-        <v>3892</v>
+        <v>3840</v>
       </c>
       <c r="C36" s="84">
-        <v>3892</v>
+        <v>3840</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>1618</v>
+        <v>1876</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2274</v>
+        <v>1964</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -10566,58 +10566,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>