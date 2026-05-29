--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -197,51 +197,51 @@
   <si>
     <t>Equity-linked</t>
   </si>
   <si>
     <t>Commodity</t>
   </si>
   <si>
     <t>交易</t>
   </si>
   <si>
     <t>目的</t>
   </si>
   <si>
     <t>非交易</t>
   </si>
   <si>
     <t>trading</t>
   </si>
   <si>
     <t>Non-</t>
   </si>
   <si>
     <t>匯率有關契約</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（交易目的別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -612,51 +612,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2698,136 +2698,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="73">
-        <v>1988932</v>
+        <v>2001182</v>
       </c>
       <c r="C12" s="73">
-        <v>1966662</v>
+        <v>1979336</v>
       </c>
       <c r="D12" s="73">
-        <v>22270</v>
+        <v>21846</v>
       </c>
       <c r="E12" s="73">
-        <v>916544</v>
+        <v>928656</v>
       </c>
       <c r="F12" s="73">
-        <v>17272</v>
+        <v>17792</v>
       </c>
       <c r="G12" s="73">
-        <v>1046169</v>
+        <v>1046157</v>
       </c>
       <c r="H12" s="73">
-        <v>4186</v>
+        <v>3155</v>
       </c>
       <c r="I12" s="73">
-        <v>3053</v>
+        <v>3697</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>522</v>
+        <v>458</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="N12" s="73">
-        <v>813</v>
+        <v>899</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="84">
-        <v>36947</v>
+        <v>36584</v>
       </c>
       <c r="C14" s="84">
-        <v>36947</v>
+        <v>36584</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>1749</v>
+        <v>1813</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>35199</v>
+        <v>34771</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -2838,66 +2838,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="84">
-        <v>5239</v>
+        <v>5241</v>
       </c>
       <c r="C16" s="84">
-        <v>5239</v>
+        <v>5241</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
         <v>537</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>4702</v>
+        <v>4704</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -2908,66 +2908,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="84">
-        <v>10649</v>
+        <v>11058</v>
       </c>
       <c r="C18" s="84">
-        <v>10649</v>
+        <v>11058</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>547</v>
+        <v>560</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>10102</v>
+        <v>10497</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -2978,66 +2978,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="84">
-        <v>48186</v>
+        <v>49066</v>
       </c>
       <c r="C20" s="84">
-        <v>48186</v>
+        <v>49066</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>16863</v>
+        <v>17088</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>31322</v>
+        <v>31977</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -3048,66 +3048,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="84">
-        <v>22127</v>
+        <v>22941</v>
       </c>
       <c r="C22" s="84">
-        <v>22127</v>
+        <v>22941</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>7851</v>
+        <v>7956</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>14275</v>
+        <v>14985</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -3118,346 +3118,346 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="84">
-        <v>16189</v>
+        <v>16599</v>
       </c>
       <c r="C24" s="84">
-        <v>16189</v>
+        <v>16599</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>4633</v>
+        <v>4461</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>11555</v>
+        <v>12138</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
-      <c r="I24" s="84">
+      <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="84">
-        <v>6967</v>
+        <v>6443</v>
       </c>
       <c r="C26" s="84">
-        <v>6772</v>
+        <v>6248</v>
       </c>
       <c r="D26" s="84">
         <v>195</v>
       </c>
       <c r="E26" s="84">
-        <v>1205</v>
+        <v>1451</v>
       </c>
       <c r="F26" s="84">
         <v>195</v>
       </c>
       <c r="G26" s="84">
-        <v>5556</v>
+        <v>4792</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="84">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="84">
-        <v>176908</v>
+        <v>178051</v>
       </c>
       <c r="C28" s="84">
-        <v>169552</v>
+        <v>170454</v>
       </c>
       <c r="D28" s="84">
-        <v>7356</v>
+        <v>7597</v>
       </c>
       <c r="E28" s="84">
-        <v>66990</v>
+        <v>68757</v>
       </c>
       <c r="F28" s="84">
-        <v>7356</v>
+        <v>7597</v>
       </c>
       <c r="G28" s="84">
-        <v>102403</v>
+        <v>101580</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="84">
-        <v>160</v>
+        <v>117</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
       <c r="P28" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="84">
-        <v>193425</v>
+        <v>181162</v>
       </c>
       <c r="C30" s="84">
-        <v>193425</v>
+        <v>181162</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>52839</v>
+        <v>51318</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>139254</v>
+        <v>128541</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="84">
-        <v>1330</v>
+        <v>1302</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="84">
         <v>1</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
       <c r="P30" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="84">
-        <v>2054</v>
+        <v>2293</v>
       </c>
       <c r="C32" s="84">
-        <v>2054</v>
+        <v>2293</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>1930</v>
+        <v>2088</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>125</v>
+        <v>205</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -3468,66 +3468,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="84">
-        <v>252</v>
+        <v>217</v>
       </c>
       <c r="C34" s="84">
-        <v>252</v>
+        <v>217</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>143</v>
+        <v>112</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -3538,66 +3538,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="84">
-        <v>34931</v>
+        <v>33734</v>
       </c>
       <c r="C36" s="84">
-        <v>34931</v>
+        <v>33734</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>4106</v>
+        <v>4228</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>30741</v>
+        <v>29420</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="84">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="84">
         <v>85</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -3608,66 +3608,66 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="90">
-        <v>29852</v>
+        <v>29130</v>
       </c>
       <c r="C38" s="90">
-        <v>29852</v>
+        <v>29130</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>14453</v>
+        <v>15182</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>15400</v>
+        <v>13949</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="92">
         <v>0</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
@@ -3962,51 +3962,51 @@
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D7"/>
     <mergeCell ref="M6:N7"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="K10:K11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="49" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -4058,58 +4058,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -4351,136 +4351,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="72">
-        <v>6281</v>
+        <v>6768</v>
       </c>
       <c r="C12" s="72">
-        <v>6281</v>
+        <v>6768</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>1632</v>
+        <v>1722</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>4580</v>
+        <v>4977</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="75">
         <v>0</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="72">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="84">
-        <v>8644</v>
+        <v>9006</v>
       </c>
       <c r="C14" s="84">
-        <v>7403</v>
+        <v>7765</v>
       </c>
       <c r="D14" s="84">
         <v>1241</v>
       </c>
       <c r="E14" s="84">
         <v>26</v>
       </c>
       <c r="F14" s="84">
         <v>1241</v>
       </c>
       <c r="G14" s="84">
-        <v>7376</v>
+        <v>7739</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -4491,136 +4491,136 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="84">
-        <v>414702</v>
+        <v>435077</v>
       </c>
       <c r="C16" s="84">
-        <v>411268</v>
+        <v>431712</v>
       </c>
       <c r="D16" s="84">
-        <v>3434</v>
+        <v>3365</v>
       </c>
       <c r="E16" s="84">
-        <v>368220</v>
+        <v>391772</v>
       </c>
       <c r="F16" s="84">
-        <v>2964</v>
+        <v>2895</v>
       </c>
       <c r="G16" s="84">
-        <v>42823</v>
+        <v>39702</v>
       </c>
       <c r="H16" s="84">
         <v>470</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="84">
-        <v>75</v>
+        <v>91</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="84">
-        <v>7652</v>
+        <v>8130</v>
       </c>
       <c r="C18" s="84">
-        <v>7652</v>
+        <v>8130</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>1349</v>
+        <v>1459</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>6303</v>
+        <v>6671</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -4631,200 +4631,200 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="84">
-        <v>456</v>
+        <v>755</v>
       </c>
       <c r="C20" s="84">
-        <v>456</v>
+        <v>755</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>456</v>
+        <v>752</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
-      <c r="I20" s="86">
-        <v>0</v>
+      <c r="I20" s="84">
+        <v>3</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="84">
-        <v>78018</v>
+        <v>78158</v>
       </c>
       <c r="C22" s="84">
-        <v>76720</v>
+        <v>76883</v>
       </c>
       <c r="D22" s="84">
-        <v>1298</v>
+        <v>1276</v>
       </c>
       <c r="E22" s="84">
-        <v>41456</v>
+        <v>43697</v>
       </c>
       <c r="F22" s="84">
-        <v>1298</v>
+        <v>1276</v>
       </c>
       <c r="G22" s="84">
-        <v>35251</v>
+        <v>33166</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="84">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="C24" s="84">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
         <v>18</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
@@ -4841,66 +4841,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="84">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="C26" s="84">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -4911,66 +4911,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="84">
-        <v>11597</v>
+        <v>10477</v>
       </c>
       <c r="C28" s="84">
-        <v>11597</v>
+        <v>10477</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>8396</v>
+        <v>8518</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>3201</v>
+        <v>1958</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -4981,66 +4981,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="84">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="C30" s="84">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="86">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -5051,66 +5051,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="84">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="C32" s="84">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -5121,66 +5121,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="84">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="C34" s="84">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -5191,66 +5191,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="84">
-        <v>2338</v>
+        <v>2318</v>
       </c>
       <c r="C36" s="84">
-        <v>2338</v>
+        <v>2318</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
         <v>19</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2319</v>
+        <v>2299</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -5261,87 +5261,87 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="90">
-        <v>30450</v>
+        <v>29664</v>
       </c>
       <c r="C38" s="90">
-        <v>28132</v>
+        <v>27155</v>
       </c>
       <c r="D38" s="90">
-        <v>2318</v>
+        <v>2509</v>
       </c>
       <c r="E38" s="90">
-        <v>12828</v>
+        <v>12482</v>
       </c>
       <c r="F38" s="90">
-        <v>1505</v>
+        <v>1610</v>
       </c>
       <c r="G38" s="90">
-        <v>15301</v>
+        <v>14671</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
         <v>3</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="90">
-        <v>813</v>
+        <v>899</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
       <c r="F39" s="58"/>
       <c r="G39" s="58"/>
       <c r="H39" s="58"/>
       <c r="I39" s="58"/>
       <c r="J39" s="58"/>
       <c r="K39" s="58"/>
       <c r="L39" s="58"/>
       <c r="M39" s="58"/>
       <c r="N39" s="58"/>
@@ -5615,51 +5615,51 @@
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="50" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -5711,58 +5711,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -6004,568 +6004,568 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="72">
-        <v>16126</v>
+        <v>15899</v>
       </c>
       <c r="C12" s="72">
-        <v>16126</v>
+        <v>15899</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>5687</v>
+        <v>6072</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>10215</v>
+        <v>9475</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="72">
-        <v>224</v>
+        <v>352</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="75">
         <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>102</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B14" s="84">
-        <v>120069</v>
+        <v>133925</v>
       </c>
       <c r="C14" s="84">
-        <v>120069</v>
+        <v>133925</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>28184</v>
+        <v>30933</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>91508</v>
+        <v>102600</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="84">
-        <v>378</v>
+        <v>392</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
       <c r="P14" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="84">
-        <v>115990</v>
+        <v>125418</v>
       </c>
       <c r="C16" s="84">
-        <v>115213</v>
+        <v>124351</v>
       </c>
       <c r="D16" s="84">
-        <v>777</v>
+        <v>1067</v>
       </c>
       <c r="E16" s="84">
-        <v>43216</v>
+        <v>47855</v>
       </c>
       <c r="F16" s="84">
-        <v>777</v>
+        <v>1067</v>
       </c>
       <c r="G16" s="84">
-        <v>71920</v>
+        <v>76422</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="84">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="84">
-        <v>61142</v>
+        <v>60820</v>
       </c>
       <c r="C18" s="84">
-        <v>60248</v>
+        <v>59934</v>
       </c>
       <c r="D18" s="84">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="E18" s="84">
-        <v>18455</v>
+        <v>19029</v>
       </c>
       <c r="F18" s="84">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="G18" s="84">
-        <v>41782</v>
+        <v>40898</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="84">
         <v>2</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="84">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
       <c r="P18" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="84">
-        <v>38670</v>
+        <v>28590</v>
       </c>
       <c r="C20" s="84">
-        <v>34763</v>
+        <v>25726</v>
       </c>
       <c r="D20" s="84">
-        <v>3907</v>
+        <v>2864</v>
       </c>
       <c r="E20" s="84">
-        <v>13710</v>
+        <v>7267</v>
       </c>
       <c r="F20" s="84">
-        <v>1040</v>
+        <v>1024</v>
       </c>
       <c r="G20" s="84">
-        <v>20867</v>
+        <v>18357</v>
       </c>
       <c r="H20" s="84">
-        <v>2867</v>
+        <v>1840</v>
       </c>
       <c r="I20" s="84">
-        <v>72</v>
+        <v>6</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="84">
-        <v>114</v>
+        <v>96</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="84">
-        <v>121894</v>
+        <v>119779</v>
       </c>
       <c r="C22" s="84">
-        <v>121894</v>
+        <v>119779</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>38322</v>
+        <v>37115</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>83131</v>
+        <v>82198</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="84">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="84">
-        <v>3668</v>
+        <v>3763</v>
       </c>
       <c r="C24" s="84">
-        <v>3668</v>
+        <v>3763</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>2630</v>
+        <v>2706</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>1000</v>
+        <v>1017</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="84">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="84">
-        <v>366918</v>
+        <v>359479</v>
       </c>
       <c r="C26" s="84">
-        <v>366069</v>
+        <v>358634</v>
       </c>
       <c r="D26" s="84">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="E26" s="84">
-        <v>158308</v>
+        <v>142148</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>207067</v>
+        <v>215239</v>
       </c>
       <c r="H26" s="84">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="I26" s="84">
-        <v>387</v>
+        <v>1017</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="84">
-        <v>307</v>
+        <v>229</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>116</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
@@ -6704,60 +6704,60 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="84">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C32" s="84">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="86">
         <v>0</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
@@ -7126,51 +7126,51 @@
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="51" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -7222,58 +7222,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -7515,136 +7515,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="99">
-        <v>1082074</v>
+        <v>1092850</v>
       </c>
       <c r="C12" s="99">
-        <v>1081059</v>
+        <v>1091987</v>
       </c>
       <c r="D12" s="73">
-        <v>1015</v>
+        <v>862</v>
       </c>
       <c r="E12" s="73">
-        <v>752107</v>
+        <v>766934</v>
       </c>
       <c r="F12" s="73">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="G12" s="73">
-        <v>328875</v>
+        <v>324970</v>
       </c>
       <c r="H12" s="73">
-        <v>875</v>
+        <v>705</v>
       </c>
       <c r="I12" s="73">
         <v>10</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
         <v>61</v>
       </c>
       <c r="N12" s="76">
         <v>0</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="66"/>
       <c r="C13" s="66"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="84">
-        <v>26832</v>
+        <v>29805</v>
       </c>
       <c r="C14" s="84">
-        <v>26832</v>
+        <v>29805</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>2237</v>
+        <v>2422</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>24595</v>
+        <v>27382</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -7655,66 +7655,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="84">
-        <v>35512</v>
+        <v>38106</v>
       </c>
       <c r="C16" s="84">
-        <v>35512</v>
+        <v>38106</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>29597</v>
+        <v>30020</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>5916</v>
+        <v>8086</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -7725,66 +7725,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="84">
-        <v>376</v>
+        <v>312</v>
       </c>
       <c r="C18" s="84">
-        <v>376</v>
+        <v>312</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>376</v>
+        <v>311</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -7795,66 +7795,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="84">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="C20" s="84">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -7865,66 +7865,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="84">
-        <v>8627</v>
+        <v>7402</v>
       </c>
       <c r="C22" s="84">
-        <v>8627</v>
+        <v>7402</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="86">
         <v>0</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>8627</v>
+        <v>7402</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -7935,66 +7935,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="84">
-        <v>28487</v>
+        <v>26994</v>
       </c>
       <c r="C24" s="84">
-        <v>28487</v>
+        <v>26994</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>367</v>
+        <v>317</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>28120</v>
+        <v>26676</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -8005,66 +8005,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="84">
-        <v>21457</v>
+        <v>18451</v>
       </c>
       <c r="C26" s="84">
-        <v>21457</v>
+        <v>18451</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>21457</v>
+        <v>18451</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -8075,66 +8075,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="84">
-        <v>65395</v>
+        <v>70951</v>
       </c>
       <c r="C28" s="84">
-        <v>65395</v>
+        <v>70951</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>56368</v>
+        <v>61672</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>9027</v>
+        <v>9279</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -8145,66 +8145,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="84">
-        <v>80614</v>
+        <v>87617</v>
       </c>
       <c r="C30" s="84">
-        <v>80614</v>
+        <v>87617</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>68007</v>
+        <v>74935</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>12592</v>
+        <v>12666</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="84">
         <v>16</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -8215,66 +8215,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="84">
-        <v>264</v>
+        <v>331</v>
       </c>
       <c r="C32" s="84">
-        <v>264</v>
+        <v>331</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>264</v>
+        <v>331</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -8285,66 +8285,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="84">
-        <v>107919</v>
+        <v>120510</v>
       </c>
       <c r="C34" s="84">
-        <v>107919</v>
+        <v>120510</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>76011</v>
+        <v>81082</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>31908</v>
+        <v>39429</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -8355,148 +8355,148 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="84">
-        <v>42257</v>
+        <v>39821</v>
       </c>
       <c r="C36" s="84">
-        <v>41382</v>
+        <v>39116</v>
       </c>
       <c r="D36" s="84">
-        <v>875</v>
+        <v>705</v>
       </c>
       <c r="E36" s="84">
-        <v>23931</v>
+        <v>24137</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>17444</v>
+        <v>14978</v>
       </c>
       <c r="H36" s="84">
-        <v>875</v>
+        <v>705</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="84">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="90">
-        <v>416010</v>
+        <v>410652</v>
       </c>
       <c r="C38" s="90">
-        <v>416010</v>
+        <v>410652</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>368263</v>
+        <v>370408</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>47738</v>
+        <v>40222</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
         <v>10</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
-      <c r="K38" s="92">
-        <v>0</v>
+      <c r="K38" s="90">
+        <v>12</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
@@ -8779,51 +8779,51 @@
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="52" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -8875,58 +8875,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -9238,66 +9238,66 @@
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="84">
-        <v>18386</v>
+        <v>17531</v>
       </c>
       <c r="C14" s="84">
-        <v>18246</v>
+        <v>17374</v>
       </c>
       <c r="D14" s="84">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="E14" s="84">
-        <v>3482</v>
+        <v>3475</v>
       </c>
       <c r="F14" s="84">
-        <v>140</v>
+        <v>157</v>
       </c>
       <c r="G14" s="84">
-        <v>14719</v>
+        <v>13854</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="84">
         <v>45</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -9308,66 +9308,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="84">
-        <v>28033</v>
+        <v>30302</v>
       </c>
       <c r="C16" s="84">
-        <v>28033</v>
+        <v>30302</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>8909</v>
+        <v>7600</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>19125</v>
+        <v>22702</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -9378,66 +9378,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="84">
-        <v>9369</v>
+        <v>9316</v>
       </c>
       <c r="C18" s="84">
-        <v>9369</v>
+        <v>9316</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="86">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>9369</v>
+        <v>9316</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -9448,66 +9448,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="84">
-        <v>46419</v>
+        <v>43181</v>
       </c>
       <c r="C20" s="84">
-        <v>46419</v>
+        <v>43181</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>37429</v>
+        <v>35855</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>8990</v>
+        <v>7327</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -9588,66 +9588,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>160</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="84">
-        <v>27363</v>
+        <v>28927</v>
       </c>
       <c r="C24" s="84">
-        <v>27363</v>
+        <v>28927</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>12553</v>
+        <v>13146</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>14810</v>
+        <v>15781</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -9658,66 +9658,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>162</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B26" s="84">
-        <v>18424</v>
+        <v>18913</v>
       </c>
       <c r="C26" s="84">
-        <v>18424</v>
+        <v>18913</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="84">
-        <v>5272</v>
+        <v>5705</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>13152</v>
+        <v>13207</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -9728,60 +9728,60 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="84">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="C28" s="84">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>95</v>
+        <v>31</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="86">
         <v>0</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
@@ -9868,66 +9868,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>168</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B32" s="84">
-        <v>963</v>
+        <v>1245</v>
       </c>
       <c r="C32" s="84">
-        <v>963</v>
+        <v>1245</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>963</v>
+        <v>1245</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -9938,66 +9938,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="84">
-        <v>95304</v>
+        <v>87703</v>
       </c>
       <c r="C34" s="84">
-        <v>95304</v>
+        <v>87703</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>57710</v>
+        <v>54275</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>37593</v>
+        <v>33428</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -10008,66 +10008,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>172</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="84">
-        <v>3840</v>
+        <v>4596</v>
       </c>
       <c r="C36" s="84">
-        <v>3840</v>
+        <v>4596</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>1876</v>
+        <v>1853</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>1964</v>
+        <v>2742</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -10470,51 +10470,51 @@
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="L28:L29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="N12:N13"/>
     <mergeCell ref="O12:O13"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="E10:E11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="53" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -10566,58 +10566,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -11715,51 +11715,51 @@
     <mergeCell ref="L36:L37"/>
     <mergeCell ref="M36:M37"/>
     <mergeCell ref="N36:N37"/>
     <mergeCell ref="O36:O37"/>
     <mergeCell ref="P36:P37"/>
     <mergeCell ref="B38:B39"/>
     <mergeCell ref="C38:C39"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="F38:F39"/>
     <mergeCell ref="G38:G39"/>
     <mergeCell ref="H38:H39"/>
     <mergeCell ref="I38:I39"/>
     <mergeCell ref="J38:J39"/>
     <mergeCell ref="K38:K39"/>
     <mergeCell ref="L38:L39"/>
     <mergeCell ref="M38:M39"/>
     <mergeCell ref="N38:N39"/>
     <mergeCell ref="O38:O39"/>
     <mergeCell ref="P38:P39"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="54" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>衍生性金融商品名目本金餘額（交易目的別）</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>