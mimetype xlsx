--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -197,51 +197,51 @@
   <si>
     <t>Equity-linked</t>
   </si>
   <si>
     <t>Commodity</t>
   </si>
   <si>
     <t>交易</t>
   </si>
   <si>
     <t>目的</t>
   </si>
   <si>
     <t>非交易</t>
   </si>
   <si>
     <t>trading</t>
   </si>
   <si>
     <t>Non-</t>
   </si>
   <si>
     <t>匯率有關契約</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（交易目的別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -612,51 +612,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2698,136 +2698,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="73">
-        <v>2001182</v>
+        <v>2049046</v>
       </c>
       <c r="C12" s="73">
-        <v>1979336</v>
+        <v>2026933</v>
       </c>
       <c r="D12" s="73">
-        <v>21846</v>
+        <v>22113</v>
       </c>
       <c r="E12" s="73">
-        <v>928656</v>
+        <v>964826</v>
       </c>
       <c r="F12" s="73">
-        <v>17792</v>
+        <v>18648</v>
       </c>
       <c r="G12" s="73">
-        <v>1046157</v>
+        <v>1058030</v>
       </c>
       <c r="H12" s="73">
-        <v>3155</v>
+        <v>2564</v>
       </c>
       <c r="I12" s="73">
-        <v>3697</v>
+        <v>3349</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>458</v>
+        <v>557</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
-        <v>367</v>
+        <v>171</v>
       </c>
       <c r="N12" s="73">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="84">
-        <v>36584</v>
+        <v>37662</v>
       </c>
       <c r="C14" s="84">
-        <v>36584</v>
+        <v>37662</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>1813</v>
+        <v>2813</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>34771</v>
+        <v>34848</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -2838,66 +2838,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="84">
-        <v>5241</v>
+        <v>5563</v>
       </c>
       <c r="C16" s="84">
-        <v>5241</v>
+        <v>5563</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
         <v>537</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>4704</v>
+        <v>5026</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -2908,66 +2908,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="84">
-        <v>11058</v>
+        <v>11643</v>
       </c>
       <c r="C18" s="84">
-        <v>11058</v>
+        <v>11643</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>560</v>
+        <v>605</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>10497</v>
+        <v>11038</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -2978,66 +2978,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="84">
-        <v>49066</v>
+        <v>51107</v>
       </c>
       <c r="C20" s="84">
-        <v>49066</v>
+        <v>51107</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>17088</v>
+        <v>17659</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>31977</v>
+        <v>33447</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -3048,66 +3048,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="84">
-        <v>22941</v>
+        <v>24122</v>
       </c>
       <c r="C22" s="84">
-        <v>22941</v>
+        <v>24122</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>7956</v>
+        <v>8196</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>14985</v>
+        <v>15926</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -3118,346 +3118,346 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="84">
-        <v>16599</v>
+        <v>16931</v>
       </c>
       <c r="C24" s="84">
-        <v>16599</v>
+        <v>16931</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>4461</v>
+        <v>4429</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>12138</v>
+        <v>12500</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
-      <c r="I24" s="86">
-        <v>0</v>
+      <c r="I24" s="84">
+        <v>2</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="84">
-        <v>6443</v>
+        <v>7329</v>
       </c>
       <c r="C26" s="84">
-        <v>6248</v>
+        <v>7133</v>
       </c>
       <c r="D26" s="84">
         <v>195</v>
       </c>
       <c r="E26" s="84">
-        <v>1451</v>
+        <v>1643</v>
       </c>
       <c r="F26" s="84">
         <v>195</v>
       </c>
       <c r="G26" s="84">
-        <v>4792</v>
+        <v>5480</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="84">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="84">
-        <v>178051</v>
+        <v>186378</v>
       </c>
       <c r="C28" s="84">
-        <v>170454</v>
+        <v>178753</v>
       </c>
       <c r="D28" s="84">
-        <v>7597</v>
+        <v>7625</v>
       </c>
       <c r="E28" s="84">
-        <v>68757</v>
+        <v>71555</v>
       </c>
       <c r="F28" s="84">
-        <v>7597</v>
+        <v>7625</v>
       </c>
       <c r="G28" s="84">
-        <v>101580</v>
+        <v>107053</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="84">
-        <v>117</v>
+        <v>143</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
-      <c r="K28" s="86">
-        <v>0</v>
+      <c r="K28" s="84">
+        <v>1</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
       <c r="P28" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="84">
-        <v>181162</v>
+        <v>164903</v>
       </c>
       <c r="C30" s="84">
-        <v>181162</v>
+        <v>164903</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>51318</v>
+        <v>50746</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>128541</v>
+        <v>112943</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="84">
-        <v>1302</v>
+        <v>1211</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="84">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
       <c r="P30" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="84">
-        <v>2293</v>
+        <v>2331</v>
       </c>
       <c r="C32" s="84">
-        <v>2293</v>
+        <v>2331</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>2088</v>
+        <v>2117</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -3468,66 +3468,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="84">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="C34" s="84">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -3538,136 +3538,136 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="84">
-        <v>33734</v>
+        <v>34470</v>
       </c>
       <c r="C36" s="84">
-        <v>33734</v>
+        <v>34470</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>4228</v>
+        <v>4443</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>29420</v>
+        <v>29919</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="84">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="84">
         <v>85</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="90">
-        <v>29130</v>
+        <v>29680</v>
       </c>
       <c r="C38" s="90">
-        <v>29130</v>
+        <v>29680</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>15182</v>
+        <v>16142</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>13949</v>
+        <v>13537</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="92">
         <v>0</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
@@ -4058,58 +4058,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -4351,136 +4351,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="72">
-        <v>6768</v>
+        <v>5459</v>
       </c>
       <c r="C12" s="72">
-        <v>6768</v>
+        <v>5459</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>1722</v>
+        <v>1803</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>4977</v>
+        <v>3634</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="75">
         <v>0</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="72">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="84">
-        <v>9006</v>
+        <v>8632</v>
       </c>
       <c r="C14" s="84">
-        <v>7765</v>
+        <v>7336</v>
       </c>
       <c r="D14" s="84">
-        <v>1241</v>
+        <v>1297</v>
       </c>
       <c r="E14" s="84">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="F14" s="84">
-        <v>1241</v>
+        <v>1297</v>
       </c>
       <c r="G14" s="84">
-        <v>7739</v>
+        <v>7287</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -4491,136 +4491,136 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="84">
-        <v>435077</v>
+        <v>460895</v>
       </c>
       <c r="C16" s="84">
-        <v>431712</v>
+        <v>456961</v>
       </c>
       <c r="D16" s="84">
-        <v>3365</v>
+        <v>3933</v>
       </c>
       <c r="E16" s="84">
-        <v>391772</v>
+        <v>412920</v>
       </c>
       <c r="F16" s="84">
-        <v>2895</v>
+        <v>3423</v>
       </c>
       <c r="G16" s="84">
-        <v>39702</v>
+        <v>43921</v>
       </c>
       <c r="H16" s="84">
-        <v>470</v>
+        <v>510</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="84">
-        <v>91</v>
+        <v>56</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>148</v>
+        <v>64</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="84">
-        <v>8130</v>
+        <v>8303</v>
       </c>
       <c r="C18" s="84">
-        <v>8130</v>
+        <v>8303</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>1459</v>
+        <v>1558</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>6671</v>
+        <v>6745</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -4631,206 +4631,206 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="84">
-        <v>755</v>
+        <v>811</v>
       </c>
       <c r="C20" s="84">
-        <v>755</v>
+        <v>811</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>752</v>
+        <v>811</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
-      <c r="I20" s="84">
-        <v>3</v>
+      <c r="I20" s="86">
+        <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="84">
-        <v>78158</v>
+        <v>79314</v>
       </c>
       <c r="C22" s="84">
-        <v>76883</v>
+        <v>78025</v>
       </c>
       <c r="D22" s="84">
-        <v>1276</v>
+        <v>1289</v>
       </c>
       <c r="E22" s="84">
-        <v>43697</v>
+        <v>47412</v>
       </c>
       <c r="F22" s="84">
-        <v>1276</v>
+        <v>1289</v>
       </c>
       <c r="G22" s="84">
-        <v>33166</v>
+        <v>30597</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="84">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C24" s="84">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
         <v>22</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -4841,66 +4841,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="84">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C26" s="84">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -4911,66 +4911,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="84">
-        <v>10477</v>
+        <v>10906</v>
       </c>
       <c r="C28" s="84">
-        <v>10477</v>
+        <v>10906</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>8518</v>
+        <v>8690</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>1958</v>
+        <v>2216</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -4981,66 +4981,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="84">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="C30" s="84">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="86">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -5051,66 +5051,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="84">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C32" s="84">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -5121,66 +5121,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="84">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C34" s="84">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -5191,66 +5191,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="84">
-        <v>2318</v>
+        <v>2567</v>
       </c>
       <c r="C36" s="84">
-        <v>2318</v>
+        <v>2567</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
         <v>19</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2299</v>
+        <v>2548</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -5261,87 +5261,87 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="90">
-        <v>29664</v>
+        <v>29744</v>
       </c>
       <c r="C38" s="90">
-        <v>27155</v>
+        <v>27050</v>
       </c>
       <c r="D38" s="90">
-        <v>2509</v>
+        <v>2694</v>
       </c>
       <c r="E38" s="90">
-        <v>12482</v>
+        <v>12846</v>
       </c>
       <c r="F38" s="90">
-        <v>1610</v>
+        <v>1794</v>
       </c>
       <c r="G38" s="90">
-        <v>14671</v>
+        <v>14196</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
-      <c r="K38" s="92">
-        <v>0</v>
+      <c r="K38" s="90">
+        <v>2</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="90">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
       <c r="F39" s="58"/>
       <c r="G39" s="58"/>
       <c r="H39" s="58"/>
       <c r="I39" s="58"/>
       <c r="J39" s="58"/>
       <c r="K39" s="58"/>
       <c r="L39" s="58"/>
       <c r="M39" s="58"/>
       <c r="N39" s="58"/>
@@ -5711,58 +5711,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -6004,568 +6004,568 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="72">
-        <v>15899</v>
+        <v>16794</v>
       </c>
       <c r="C12" s="72">
-        <v>15899</v>
+        <v>16794</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>6072</v>
+        <v>6532</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>9475</v>
+        <v>9848</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="72">
-        <v>352</v>
+        <v>413</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="75">
         <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>102</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B14" s="84">
-        <v>133925</v>
+        <v>147408</v>
       </c>
       <c r="C14" s="84">
-        <v>133925</v>
+        <v>147408</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>30933</v>
+        <v>33527</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>102600</v>
+        <v>113339</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="84">
-        <v>392</v>
+        <v>541</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
       <c r="P14" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="84">
-        <v>125418</v>
+        <v>130864</v>
       </c>
       <c r="C16" s="84">
-        <v>124351</v>
+        <v>129767</v>
       </c>
       <c r="D16" s="84">
-        <v>1067</v>
+        <v>1097</v>
       </c>
       <c r="E16" s="84">
-        <v>47855</v>
+        <v>50065</v>
       </c>
       <c r="F16" s="84">
-        <v>1067</v>
+        <v>1097</v>
       </c>
       <c r="G16" s="84">
-        <v>76422</v>
+        <v>79693</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="84">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
-      <c r="M16" s="84">
-        <v>65</v>
+      <c r="M16" s="86">
+        <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="84">
-        <v>60820</v>
+        <v>63386</v>
       </c>
       <c r="C18" s="84">
-        <v>59934</v>
+        <v>62514</v>
       </c>
       <c r="D18" s="84">
-        <v>887</v>
+        <v>872</v>
       </c>
       <c r="E18" s="84">
-        <v>19029</v>
+        <v>19868</v>
       </c>
       <c r="F18" s="84">
-        <v>887</v>
+        <v>872</v>
       </c>
       <c r="G18" s="84">
-        <v>40898</v>
+        <v>42609</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="84">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="84">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
       <c r="P18" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="84">
-        <v>28590</v>
+        <v>26242</v>
       </c>
       <c r="C20" s="84">
-        <v>25726</v>
+        <v>23975</v>
       </c>
       <c r="D20" s="84">
-        <v>2864</v>
+        <v>2266</v>
       </c>
       <c r="E20" s="84">
-        <v>7267</v>
+        <v>8069</v>
       </c>
       <c r="F20" s="84">
-        <v>1024</v>
+        <v>1056</v>
       </c>
       <c r="G20" s="84">
-        <v>18357</v>
+        <v>15713</v>
       </c>
       <c r="H20" s="84">
-        <v>1840</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>1210</v>
+      </c>
+      <c r="I20" s="86">
+        <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="84">
-        <v>96</v>
+        <v>193</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="84">
-        <v>119779</v>
+        <v>124550</v>
       </c>
       <c r="C22" s="84">
-        <v>119779</v>
+        <v>124550</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>37115</v>
+        <v>35792</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>82198</v>
+        <v>88238</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="84">
-        <v>450</v>
+        <v>504</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="84">
-        <v>3763</v>
+        <v>3853</v>
       </c>
       <c r="C24" s="84">
-        <v>3763</v>
+        <v>3853</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>2706</v>
+        <v>2818</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>1017</v>
+        <v>998</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="84">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="84">
-        <v>359479</v>
+        <v>356402</v>
       </c>
       <c r="C26" s="84">
-        <v>358634</v>
+        <v>355559</v>
       </c>
       <c r="D26" s="84">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="E26" s="84">
-        <v>142148</v>
+        <v>141565</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>215239</v>
+        <v>213310</v>
       </c>
       <c r="H26" s="84">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="I26" s="84">
-        <v>1017</v>
+        <v>443</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="84">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>116</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
@@ -6704,60 +6704,60 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="84">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C32" s="84">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="86">
         <v>0</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
@@ -7222,58 +7222,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -7515,136 +7515,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="99">
-        <v>1092850</v>
+        <v>1126783</v>
       </c>
       <c r="C12" s="99">
-        <v>1091987</v>
+        <v>1125870</v>
       </c>
       <c r="D12" s="73">
-        <v>862</v>
+        <v>913</v>
       </c>
       <c r="E12" s="73">
-        <v>766934</v>
+        <v>801630</v>
       </c>
       <c r="F12" s="73">
-        <v>157</v>
+        <v>208</v>
       </c>
       <c r="G12" s="73">
-        <v>324970</v>
+        <v>324144</v>
       </c>
       <c r="H12" s="73">
         <v>705</v>
       </c>
       <c r="I12" s="73">
         <v>10</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
         <v>61</v>
       </c>
       <c r="N12" s="76">
         <v>0</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="66"/>
       <c r="C13" s="66"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="84">
-        <v>29805</v>
+        <v>28294</v>
       </c>
       <c r="C14" s="84">
-        <v>29805</v>
+        <v>28294</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>2422</v>
+        <v>2153</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>27382</v>
+        <v>26142</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -7655,66 +7655,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="84">
-        <v>38106</v>
+        <v>38466</v>
       </c>
       <c r="C16" s="84">
-        <v>38106</v>
+        <v>38466</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>30020</v>
+        <v>30237</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>8086</v>
+        <v>8229</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -7725,66 +7725,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="84">
-        <v>312</v>
+        <v>342</v>
       </c>
       <c r="C18" s="84">
-        <v>312</v>
+        <v>342</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>311</v>
+        <v>342</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -7795,66 +7795,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="84">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="C20" s="84">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -7865,66 +7865,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="84">
-        <v>7402</v>
+        <v>7784</v>
       </c>
       <c r="C22" s="84">
-        <v>7402</v>
+        <v>7784</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="86">
         <v>0</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>7402</v>
+        <v>7784</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -7935,66 +7935,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="84">
-        <v>26994</v>
+        <v>24452</v>
       </c>
       <c r="C24" s="84">
-        <v>26994</v>
+        <v>24452</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>26676</v>
+        <v>24132</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -8005,66 +8005,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="84">
-        <v>18451</v>
+        <v>18087</v>
       </c>
       <c r="C26" s="84">
-        <v>18451</v>
+        <v>18087</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>18451</v>
+        <v>18087</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -8075,66 +8075,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="84">
-        <v>70951</v>
+        <v>76555</v>
       </c>
       <c r="C28" s="84">
-        <v>70951</v>
+        <v>76555</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>61672</v>
+        <v>68203</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>9279</v>
+        <v>8352</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -8145,66 +8145,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="84">
-        <v>87617</v>
+        <v>90661</v>
       </c>
       <c r="C30" s="84">
-        <v>87617</v>
+        <v>90661</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>74935</v>
+        <v>78564</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>12666</v>
+        <v>12081</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="84">
         <v>16</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -8215,66 +8215,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="84">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="C32" s="84">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -8285,66 +8285,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="84">
-        <v>120510</v>
+        <v>127482</v>
       </c>
       <c r="C34" s="84">
-        <v>120510</v>
+        <v>127482</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>81082</v>
+        <v>85397</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>39429</v>
+        <v>42086</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -8355,148 +8355,148 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="84">
-        <v>39821</v>
+        <v>39125</v>
       </c>
       <c r="C36" s="84">
-        <v>39116</v>
+        <v>38420</v>
       </c>
       <c r="D36" s="84">
         <v>705</v>
       </c>
       <c r="E36" s="84">
-        <v>24137</v>
+        <v>25078</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>14978</v>
+        <v>13338</v>
       </c>
       <c r="H36" s="84">
         <v>705</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="84">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="90">
-        <v>410652</v>
+        <v>426674</v>
       </c>
       <c r="C38" s="90">
-        <v>410652</v>
+        <v>426674</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>370408</v>
+        <v>387540</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>40222</v>
+        <v>39102</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
         <v>10</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="90">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
@@ -8875,58 +8875,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -9238,66 +9238,66 @@
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="84">
-        <v>17531</v>
+        <v>17991</v>
       </c>
       <c r="C14" s="84">
-        <v>17374</v>
+        <v>17782</v>
       </c>
       <c r="D14" s="84">
-        <v>157</v>
+        <v>208</v>
       </c>
       <c r="E14" s="84">
-        <v>3475</v>
+        <v>3852</v>
       </c>
       <c r="F14" s="84">
-        <v>157</v>
+        <v>208</v>
       </c>
       <c r="G14" s="84">
-        <v>13854</v>
+        <v>13886</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="84">
         <v>45</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -9308,66 +9308,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="84">
-        <v>30302</v>
+        <v>31029</v>
       </c>
       <c r="C16" s="84">
-        <v>30302</v>
+        <v>31029</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>7600</v>
+        <v>8082</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>22702</v>
+        <v>22947</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -9378,66 +9378,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="84">
-        <v>9316</v>
+        <v>9564</v>
       </c>
       <c r="C18" s="84">
-        <v>9316</v>
+        <v>9564</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="86">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>9316</v>
+        <v>9564</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -9448,66 +9448,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="84">
-        <v>43181</v>
+        <v>45186</v>
       </c>
       <c r="C20" s="84">
-        <v>43181</v>
+        <v>45186</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>35855</v>
+        <v>36606</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>7327</v>
+        <v>8580</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -9588,66 +9588,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>160</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="84">
-        <v>28927</v>
+        <v>29894</v>
       </c>
       <c r="C24" s="84">
-        <v>28927</v>
+        <v>29894</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>13146</v>
+        <v>13493</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>15781</v>
+        <v>16401</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -9658,66 +9658,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>162</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B26" s="84">
-        <v>18913</v>
+        <v>19162</v>
       </c>
       <c r="C26" s="84">
-        <v>18913</v>
+        <v>19162</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="84">
-        <v>5705</v>
+        <v>5764</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>13207</v>
+        <v>13398</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -9728,60 +9728,60 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C28" s="84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="86">
         <v>0</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
@@ -9868,66 +9868,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>168</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B32" s="84">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="C32" s="84">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>1245</v>
+        <v>1252</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -9938,66 +9938,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="84">
-        <v>87703</v>
+        <v>89952</v>
       </c>
       <c r="C34" s="84">
-        <v>87703</v>
+        <v>89952</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>54275</v>
+        <v>54391</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>33428</v>
+        <v>35561</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -10008,66 +10008,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>172</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="84">
-        <v>4596</v>
+        <v>4354</v>
       </c>
       <c r="C36" s="84">
-        <v>4596</v>
+        <v>4354</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>1853</v>
+        <v>1919</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2742</v>
+        <v>2435</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -10566,58 +10566,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>