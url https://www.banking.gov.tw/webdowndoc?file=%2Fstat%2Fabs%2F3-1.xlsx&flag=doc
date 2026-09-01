--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -197,51 +197,51 @@
   <si>
     <t>Equity-linked</t>
   </si>
   <si>
     <t>Commodity</t>
   </si>
   <si>
     <t>交易</t>
   </si>
   <si>
     <t>目的</t>
   </si>
   <si>
     <t>非交易</t>
   </si>
   <si>
     <t>trading</t>
   </si>
   <si>
     <t>Non-</t>
   </si>
   <si>
     <t>匯率有關契約</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（交易目的別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -612,51 +612,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2698,136 +2698,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="73">
-        <v>2049046</v>
+        <v>2132473</v>
       </c>
       <c r="C12" s="73">
-        <v>2026933</v>
+        <v>2109672</v>
       </c>
       <c r="D12" s="73">
-        <v>22113</v>
+        <v>22801</v>
       </c>
       <c r="E12" s="73">
-        <v>964826</v>
+        <v>1003795</v>
       </c>
       <c r="F12" s="73">
-        <v>18648</v>
+        <v>20238</v>
       </c>
       <c r="G12" s="73">
-        <v>1058030</v>
+        <v>1101237</v>
       </c>
       <c r="H12" s="73">
-        <v>2564</v>
+        <v>1541</v>
       </c>
       <c r="I12" s="73">
-        <v>3349</v>
+        <v>4060</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>557</v>
+        <v>410</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
         <v>171</v>
       </c>
       <c r="N12" s="73">
-        <v>901</v>
+        <v>1021</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="84">
-        <v>37662</v>
+        <v>37474</v>
       </c>
       <c r="C14" s="84">
-        <v>37662</v>
+        <v>37474</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>2813</v>
+        <v>2955</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>34848</v>
+        <v>34519</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -2838,66 +2838,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="84">
-        <v>5563</v>
+        <v>5843</v>
       </c>
       <c r="C16" s="84">
-        <v>5563</v>
+        <v>5843</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>537</v>
+        <v>560</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>5026</v>
+        <v>5283</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -2908,136 +2908,136 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="84">
-        <v>11643</v>
+        <v>11318</v>
       </c>
       <c r="C18" s="84">
-        <v>11643</v>
+        <v>11318</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>605</v>
+        <v>626</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>11038</v>
+        <v>10665</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
-      <c r="I18" s="86">
-        <v>0</v>
+      <c r="I18" s="84">
+        <v>27</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
       <c r="P18" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="84">
-        <v>51107</v>
+        <v>52515</v>
       </c>
       <c r="C20" s="84">
-        <v>51107</v>
+        <v>52515</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>17659</v>
+        <v>18515</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>33447</v>
+        <v>34000</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -3048,66 +3048,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="84">
-        <v>24122</v>
+        <v>23620</v>
       </c>
       <c r="C22" s="84">
-        <v>24122</v>
+        <v>23620</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>8196</v>
+        <v>8500</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>15926</v>
+        <v>15119</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -3118,346 +3118,346 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="84">
-        <v>16931</v>
+        <v>17527</v>
       </c>
       <c r="C24" s="84">
-        <v>16931</v>
+        <v>17527</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>4429</v>
+        <v>4713</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>12500</v>
+        <v>12814</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
-      <c r="I24" s="84">
-        <v>2</v>
+      <c r="I24" s="86">
+        <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="84">
-        <v>7329</v>
+        <v>7812</v>
       </c>
       <c r="C26" s="84">
-        <v>7133</v>
+        <v>7616</v>
       </c>
       <c r="D26" s="84">
         <v>195</v>
       </c>
       <c r="E26" s="84">
-        <v>1643</v>
+        <v>1947</v>
       </c>
       <c r="F26" s="84">
         <v>195</v>
       </c>
       <c r="G26" s="84">
-        <v>5480</v>
+        <v>5653</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="84">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="84">
-        <v>186378</v>
+        <v>190308</v>
       </c>
       <c r="C28" s="84">
-        <v>178753</v>
+        <v>182654</v>
       </c>
       <c r="D28" s="84">
-        <v>7625</v>
+        <v>7654</v>
       </c>
       <c r="E28" s="84">
-        <v>71555</v>
+        <v>76895</v>
       </c>
       <c r="F28" s="84">
-        <v>7625</v>
+        <v>7654</v>
       </c>
       <c r="G28" s="84">
-        <v>107053</v>
+        <v>105640</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="84">
-        <v>143</v>
+        <v>117</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="84">
         <v>1</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
       <c r="P28" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="84">
-        <v>164903</v>
+        <v>165852</v>
       </c>
       <c r="C30" s="84">
-        <v>164903</v>
+        <v>165852</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>50746</v>
+        <v>50457</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>112943</v>
+        <v>114109</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="84">
-        <v>1211</v>
+        <v>1282</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="84">
         <v>3</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
       <c r="P30" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="84">
-        <v>2331</v>
+        <v>2288</v>
       </c>
       <c r="C32" s="84">
-        <v>2331</v>
+        <v>2288</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>2117</v>
+        <v>2100</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>214</v>
+        <v>188</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -3468,66 +3468,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="84">
-        <v>208</v>
+        <v>231</v>
       </c>
       <c r="C34" s="84">
-        <v>208</v>
+        <v>231</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
         <v>114</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>95</v>
+        <v>116</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -3538,136 +3538,136 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="84">
-        <v>34470</v>
+        <v>36349</v>
       </c>
       <c r="C36" s="84">
-        <v>34470</v>
+        <v>36349</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>4443</v>
+        <v>4445</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>29919</v>
+        <v>31753</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="84">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="84">
         <v>85</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="90">
-        <v>29680</v>
+        <v>29796</v>
       </c>
       <c r="C38" s="90">
-        <v>29680</v>
+        <v>29796</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>16142</v>
+        <v>16135</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>13537</v>
+        <v>13661</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="92">
         <v>0</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
@@ -4058,58 +4058,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -4351,136 +4351,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="72">
-        <v>5459</v>
+        <v>5981</v>
       </c>
       <c r="C12" s="72">
-        <v>5459</v>
+        <v>5981</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>1803</v>
+        <v>1858</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>3634</v>
+        <v>4123</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="75">
         <v>0</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
-      <c r="M12" s="72">
-        <v>22</v>
+      <c r="M12" s="75">
+        <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="84">
-        <v>8632</v>
+        <v>8476</v>
       </c>
       <c r="C14" s="84">
-        <v>7336</v>
+        <v>7234</v>
       </c>
       <c r="D14" s="84">
-        <v>1297</v>
+        <v>1241</v>
       </c>
       <c r="E14" s="84">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F14" s="84">
-        <v>1297</v>
+        <v>1241</v>
       </c>
       <c r="G14" s="84">
-        <v>7287</v>
+        <v>7182</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -4491,136 +4491,136 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="84">
-        <v>460895</v>
+        <v>480228</v>
       </c>
       <c r="C16" s="84">
-        <v>456961</v>
+        <v>474748</v>
       </c>
       <c r="D16" s="84">
-        <v>3933</v>
+        <v>5479</v>
       </c>
       <c r="E16" s="84">
-        <v>412920</v>
+        <v>426750</v>
       </c>
       <c r="F16" s="84">
-        <v>3423</v>
+        <v>5169</v>
       </c>
       <c r="G16" s="84">
-        <v>43921</v>
+        <v>47917</v>
       </c>
       <c r="H16" s="84">
-        <v>510</v>
+        <v>310</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="84">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="84">
-        <v>8303</v>
+        <v>8311</v>
       </c>
       <c r="C18" s="84">
-        <v>8303</v>
+        <v>8311</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>1558</v>
+        <v>1552</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>6745</v>
+        <v>6758</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -4631,206 +4631,206 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="84">
-        <v>811</v>
+        <v>843</v>
       </c>
       <c r="C20" s="84">
-        <v>811</v>
+        <v>843</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>811</v>
+        <v>840</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
-      <c r="I20" s="86">
-        <v>0</v>
+      <c r="I20" s="84">
+        <v>3</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="84">
-        <v>79314</v>
+        <v>85374</v>
       </c>
       <c r="C22" s="84">
-        <v>78025</v>
+        <v>84159</v>
       </c>
       <c r="D22" s="84">
-        <v>1289</v>
+        <v>1216</v>
       </c>
       <c r="E22" s="84">
-        <v>47412</v>
+        <v>53338</v>
       </c>
       <c r="F22" s="84">
-        <v>1289</v>
+        <v>1216</v>
       </c>
       <c r="G22" s="84">
-        <v>30597</v>
+        <v>30811</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="84">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C24" s="84">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
         <v>22</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -4841,66 +4841,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="84">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="C26" s="84">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -4911,66 +4911,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="84">
-        <v>10906</v>
+        <v>11331</v>
       </c>
       <c r="C28" s="84">
-        <v>10906</v>
+        <v>11331</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>8690</v>
+        <v>8663</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>2216</v>
+        <v>2668</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -4981,66 +4981,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="84">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="C30" s="84">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="86">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>101</v>
+        <v>118</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -5051,66 +5051,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="84">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="C32" s="84">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -5121,66 +5121,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="84">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="C34" s="84">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -5191,66 +5191,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="84">
-        <v>2567</v>
+        <v>2622</v>
       </c>
       <c r="C36" s="84">
-        <v>2567</v>
+        <v>2622</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
         <v>19</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2548</v>
+        <v>2603</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -5261,87 +5261,87 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="90">
-        <v>29744</v>
+        <v>30134</v>
       </c>
       <c r="C38" s="90">
-        <v>27050</v>
+        <v>27689</v>
       </c>
       <c r="D38" s="90">
-        <v>2694</v>
+        <v>2445</v>
       </c>
       <c r="E38" s="90">
-        <v>12846</v>
+        <v>13017</v>
       </c>
       <c r="F38" s="90">
-        <v>1794</v>
+        <v>1423</v>
       </c>
       <c r="G38" s="90">
-        <v>14196</v>
+        <v>14665</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
-      <c r="K38" s="90">
-        <v>2</v>
+      <c r="K38" s="92">
+        <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="90">
-        <v>901</v>
+        <v>1021</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
       <c r="F39" s="58"/>
       <c r="G39" s="58"/>
       <c r="H39" s="58"/>
       <c r="I39" s="58"/>
       <c r="J39" s="58"/>
       <c r="K39" s="58"/>
       <c r="L39" s="58"/>
       <c r="M39" s="58"/>
       <c r="N39" s="58"/>
@@ -5711,58 +5711,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -6004,568 +6004,568 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="72">
-        <v>16794</v>
+        <v>17828</v>
       </c>
       <c r="C12" s="72">
-        <v>16794</v>
+        <v>17828</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>6532</v>
+        <v>6600</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>9848</v>
+        <v>10739</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="72">
-        <v>413</v>
+        <v>489</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="75">
         <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>102</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B14" s="84">
-        <v>147408</v>
+        <v>136654</v>
       </c>
       <c r="C14" s="84">
-        <v>147408</v>
+        <v>136654</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>33527</v>
+        <v>36292</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>113339</v>
+        <v>99847</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="84">
-        <v>541</v>
+        <v>515</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
       <c r="P14" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="84">
-        <v>130864</v>
+        <v>143486</v>
       </c>
       <c r="C16" s="84">
-        <v>129767</v>
+        <v>142229</v>
       </c>
       <c r="D16" s="84">
-        <v>1097</v>
+        <v>1257</v>
       </c>
       <c r="E16" s="84">
-        <v>50065</v>
+        <v>60790</v>
       </c>
       <c r="F16" s="84">
-        <v>1097</v>
+        <v>1257</v>
       </c>
       <c r="G16" s="84">
-        <v>79693</v>
+        <v>81428</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="84">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="84">
-        <v>63386</v>
+        <v>65175</v>
       </c>
       <c r="C18" s="84">
-        <v>62514</v>
+        <v>64306</v>
       </c>
       <c r="D18" s="84">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="E18" s="84">
-        <v>19868</v>
+        <v>19633</v>
       </c>
       <c r="F18" s="84">
-        <v>872</v>
+        <v>869</v>
       </c>
       <c r="G18" s="84">
-        <v>42609</v>
+        <v>44625</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="84">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="84">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
       <c r="P18" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="84">
-        <v>26242</v>
+        <v>26637</v>
       </c>
       <c r="C20" s="84">
-        <v>23975</v>
+        <v>25032</v>
       </c>
       <c r="D20" s="84">
-        <v>2266</v>
+        <v>1605</v>
       </c>
       <c r="E20" s="84">
-        <v>8069</v>
+        <v>7200</v>
       </c>
       <c r="F20" s="84">
-        <v>1056</v>
+        <v>1214</v>
       </c>
       <c r="G20" s="84">
-        <v>15713</v>
+        <v>17757</v>
       </c>
       <c r="H20" s="84">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>391</v>
+      </c>
+      <c r="I20" s="84">
+        <v>7</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="84">
-        <v>193</v>
+        <v>68</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="84">
-        <v>124550</v>
+        <v>131794</v>
       </c>
       <c r="C22" s="84">
-        <v>124550</v>
+        <v>131794</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>35792</v>
+        <v>37326</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>88238</v>
+        <v>93806</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="84">
-        <v>504</v>
+        <v>621</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
-      <c r="M22" s="86">
-        <v>0</v>
+      <c r="M22" s="84">
+        <v>23</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="84">
-        <v>3853</v>
+        <v>4047</v>
       </c>
       <c r="C24" s="84">
-        <v>3853</v>
+        <v>4047</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>2818</v>
+        <v>2964</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>998</v>
+        <v>1051</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="84">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="84">
-        <v>356402</v>
+        <v>392087</v>
       </c>
       <c r="C26" s="84">
-        <v>355559</v>
+        <v>391247</v>
       </c>
       <c r="D26" s="84">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="E26" s="84">
-        <v>141565</v>
+        <v>139516</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>213310</v>
+        <v>250623</v>
       </c>
       <c r="H26" s="84">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="I26" s="84">
-        <v>443</v>
+        <v>858</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="84">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>116</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
@@ -6704,60 +6704,60 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="84">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="C32" s="84">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>232</v>
+        <v>207</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="86">
         <v>0</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
@@ -7222,58 +7222,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -7515,136 +7515,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="99">
-        <v>1126783</v>
+        <v>1192845</v>
       </c>
       <c r="C12" s="99">
-        <v>1125870</v>
+        <v>1191997</v>
       </c>
       <c r="D12" s="73">
-        <v>913</v>
+        <v>848</v>
       </c>
       <c r="E12" s="73">
-        <v>801630</v>
+        <v>859796</v>
       </c>
       <c r="F12" s="73">
-        <v>208</v>
+        <v>243</v>
       </c>
       <c r="G12" s="73">
-        <v>324144</v>
+        <v>332083</v>
       </c>
       <c r="H12" s="73">
-        <v>705</v>
+        <v>605</v>
       </c>
       <c r="I12" s="73">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
         <v>61</v>
       </c>
       <c r="N12" s="76">
         <v>0</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="66"/>
       <c r="C13" s="66"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="84">
-        <v>28294</v>
+        <v>29054</v>
       </c>
       <c r="C14" s="84">
-        <v>28294</v>
+        <v>29054</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>26142</v>
+        <v>26900</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -7655,66 +7655,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="84">
-        <v>38466</v>
+        <v>38385</v>
       </c>
       <c r="C16" s="84">
-        <v>38466</v>
+        <v>38385</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>30237</v>
+        <v>30348</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>8229</v>
+        <v>8037</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -7725,66 +7725,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="84">
-        <v>342</v>
+        <v>262</v>
       </c>
       <c r="C18" s="84">
-        <v>342</v>
+        <v>262</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>342</v>
+        <v>262</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -7795,66 +7795,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="84">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="C20" s="84">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -7865,66 +7865,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="84">
-        <v>7784</v>
+        <v>9070</v>
       </c>
       <c r="C22" s="84">
-        <v>7784</v>
+        <v>9070</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="86">
         <v>0</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>7784</v>
+        <v>9070</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -7935,66 +7935,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="84">
-        <v>24452</v>
+        <v>24609</v>
       </c>
       <c r="C24" s="84">
-        <v>24452</v>
+        <v>24609</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>320</v>
+        <v>295</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>24132</v>
+        <v>24314</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -8005,66 +8005,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="84">
-        <v>18087</v>
+        <v>17627</v>
       </c>
       <c r="C26" s="84">
-        <v>18087</v>
+        <v>17627</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>18087</v>
+        <v>17627</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -8075,66 +8075,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="84">
-        <v>76555</v>
+        <v>91297</v>
       </c>
       <c r="C28" s="84">
-        <v>76555</v>
+        <v>91297</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>68203</v>
+        <v>82523</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>8352</v>
+        <v>8775</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -8145,66 +8145,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="84">
-        <v>90661</v>
+        <v>98298</v>
       </c>
       <c r="C30" s="84">
-        <v>90661</v>
+        <v>98298</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>78564</v>
+        <v>85195</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>12081</v>
+        <v>13087</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="84">
         <v>16</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -8215,66 +8215,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="84">
-        <v>317</v>
+        <v>403</v>
       </c>
       <c r="C32" s="84">
-        <v>317</v>
+        <v>403</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>317</v>
+        <v>403</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -8285,66 +8285,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="84">
-        <v>127482</v>
+        <v>141505</v>
       </c>
       <c r="C34" s="84">
-        <v>127482</v>
+        <v>141505</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>85397</v>
+        <v>93212</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>42086</v>
+        <v>48293</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -8355,148 +8355,148 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="84">
-        <v>39125</v>
+        <v>40936</v>
       </c>
       <c r="C36" s="84">
-        <v>38420</v>
+        <v>40331</v>
       </c>
       <c r="D36" s="84">
-        <v>705</v>
+        <v>605</v>
       </c>
       <c r="E36" s="84">
-        <v>25078</v>
+        <v>25877</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>13338</v>
+        <v>14453</v>
       </c>
       <c r="H36" s="84">
-        <v>705</v>
+        <v>605</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="84">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="90">
-        <v>426674</v>
+        <v>448097</v>
       </c>
       <c r="C38" s="90">
-        <v>426674</v>
+        <v>448097</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>387540</v>
+        <v>412421</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>39102</v>
+        <v>35620</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="90">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
@@ -8875,58 +8875,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -9238,66 +9238,66 @@
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="84">
-        <v>17991</v>
+        <v>19335</v>
       </c>
       <c r="C14" s="84">
-        <v>17782</v>
+        <v>19092</v>
       </c>
       <c r="D14" s="84">
-        <v>208</v>
+        <v>243</v>
       </c>
       <c r="E14" s="84">
-        <v>3852</v>
+        <v>5416</v>
       </c>
       <c r="F14" s="84">
-        <v>208</v>
+        <v>243</v>
       </c>
       <c r="G14" s="84">
-        <v>13886</v>
+        <v>13631</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="84">
         <v>45</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -9308,66 +9308,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="84">
-        <v>31029</v>
+        <v>28647</v>
       </c>
       <c r="C16" s="84">
-        <v>31029</v>
+        <v>28647</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>8082</v>
+        <v>7873</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>22947</v>
+        <v>20774</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -9378,66 +9378,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="84">
-        <v>9564</v>
+        <v>7128</v>
       </c>
       <c r="C18" s="84">
-        <v>9564</v>
+        <v>7128</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="86">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>9564</v>
+        <v>7128</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -9448,66 +9448,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="84">
-        <v>45186</v>
+        <v>46182</v>
       </c>
       <c r="C20" s="84">
-        <v>45186</v>
+        <v>46182</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>36606</v>
+        <v>37114</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>8580</v>
+        <v>9068</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -9588,66 +9588,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>160</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="84">
-        <v>29894</v>
+        <v>33193</v>
       </c>
       <c r="C24" s="84">
-        <v>29894</v>
+        <v>33193</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>13493</v>
+        <v>14674</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>16401</v>
+        <v>18519</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -9658,66 +9658,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>162</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B26" s="84">
-        <v>19162</v>
+        <v>18653</v>
       </c>
       <c r="C26" s="84">
-        <v>19162</v>
+        <v>18653</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="84">
-        <v>5764</v>
+        <v>5774</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>13398</v>
+        <v>12879</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -9728,60 +9728,60 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="84">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C28" s="84">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="86">
         <v>0</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
@@ -9868,66 +9868,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>168</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B32" s="84">
-        <v>1252</v>
+        <v>1115</v>
       </c>
       <c r="C32" s="84">
-        <v>1252</v>
+        <v>1115</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>1252</v>
+        <v>1115</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -9938,66 +9938,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="84">
-        <v>89952</v>
+        <v>93339</v>
       </c>
       <c r="C34" s="84">
-        <v>89952</v>
+        <v>93339</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>54391</v>
+        <v>54822</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>35561</v>
+        <v>38518</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -10008,66 +10008,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>172</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="84">
-        <v>4354</v>
+        <v>5499</v>
       </c>
       <c r="C36" s="84">
-        <v>4354</v>
+        <v>5499</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>1919</v>
+        <v>2066</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2435</v>
+        <v>3433</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -10566,58 +10566,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>