--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -197,51 +197,51 @@
   <si>
     <t>Equity-linked</t>
   </si>
   <si>
     <t>Commodity</t>
   </si>
   <si>
     <t>交易</t>
   </si>
   <si>
     <t>目的</t>
   </si>
   <si>
     <t>非交易</t>
   </si>
   <si>
     <t>trading</t>
   </si>
   <si>
     <t>Non-</t>
   </si>
   <si>
     <t>匯率有關契約</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（交易目的別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -612,78 +612,78 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　#</t>
   </si>
@@ -2698,136 +2698,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="73">
-        <v>1953407</v>
+        <v>1947814</v>
       </c>
       <c r="C12" s="73">
-        <v>1930874</v>
+        <v>1925551</v>
       </c>
       <c r="D12" s="73">
-        <v>22533</v>
+        <v>22263</v>
       </c>
       <c r="E12" s="73">
-        <v>854441</v>
+        <v>927331</v>
       </c>
       <c r="F12" s="73">
-        <v>15787</v>
+        <v>17587</v>
       </c>
       <c r="G12" s="73">
-        <v>1073978</v>
+        <v>994296</v>
       </c>
       <c r="H12" s="73">
-        <v>5959</v>
+        <v>3835</v>
       </c>
       <c r="I12" s="73">
-        <v>1543</v>
+        <v>3139</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>499</v>
+        <v>410</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
-        <v>413</v>
+        <v>374</v>
       </c>
       <c r="N12" s="73">
-        <v>786</v>
+        <v>842</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="84">
-        <v>35427</v>
+        <v>37809</v>
       </c>
       <c r="C14" s="84">
-        <v>35427</v>
+        <v>37809</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>1513</v>
+        <v>1799</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>33914</v>
+        <v>36010</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -2838,66 +2838,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="84">
-        <v>5030</v>
+        <v>5190</v>
       </c>
       <c r="C16" s="84">
-        <v>5030</v>
+        <v>5190</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
         <v>537</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>4493</v>
+        <v>4653</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -2908,66 +2908,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="84">
-        <v>9693</v>
+        <v>11271</v>
       </c>
       <c r="C18" s="84">
-        <v>9693</v>
+        <v>11271</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>573</v>
+        <v>543</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>9120</v>
+        <v>10729</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -2978,66 +2978,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="84">
-        <v>44037</v>
+        <v>47967</v>
       </c>
       <c r="C20" s="84">
-        <v>44037</v>
+        <v>47967</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>15712</v>
+        <v>16908</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>28325</v>
+        <v>31059</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -3048,66 +3048,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="84">
-        <v>22537</v>
+        <v>21727</v>
       </c>
       <c r="C22" s="84">
-        <v>22537</v>
+        <v>21727</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>7636</v>
+        <v>8010</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>14901</v>
+        <v>13716</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -3118,340 +3118,340 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="84">
-        <v>14222</v>
+        <v>15717</v>
       </c>
       <c r="C24" s="84">
-        <v>14222</v>
+        <v>15717</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>3249</v>
+        <v>4577</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>10973</v>
+        <v>11138</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="84">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="84">
-        <v>4064</v>
+        <v>5929</v>
       </c>
       <c r="C26" s="84">
-        <v>3867</v>
+        <v>5734</v>
       </c>
       <c r="D26" s="84">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E26" s="84">
-        <v>548</v>
+        <v>1305</v>
       </c>
       <c r="F26" s="84">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="G26" s="84">
-        <v>3317</v>
+        <v>4423</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="84">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="84">
-        <v>165067</v>
+        <v>173245</v>
       </c>
       <c r="C28" s="84">
-        <v>157671</v>
+        <v>165885</v>
       </c>
       <c r="D28" s="84">
-        <v>7396</v>
+        <v>7360</v>
       </c>
       <c r="E28" s="84">
-        <v>57285</v>
+        <v>68167</v>
       </c>
       <c r="F28" s="84">
-        <v>7396</v>
+        <v>7360</v>
       </c>
       <c r="G28" s="84">
-        <v>100284</v>
+        <v>97560</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="84">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
       <c r="P28" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="84">
-        <v>183221</v>
+        <v>184623</v>
       </c>
       <c r="C30" s="84">
-        <v>183221</v>
+        <v>184623</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>53385</v>
+        <v>52837</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>128901</v>
+        <v>130466</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="84">
-        <v>935</v>
+        <v>1317</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="84">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
       <c r="P30" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="84">
-        <v>1893</v>
+        <v>2087</v>
       </c>
       <c r="C32" s="84">
-        <v>1893</v>
+        <v>2087</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>1742</v>
+        <v>1937</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
         <v>150</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
@@ -3468,66 +3468,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="84">
-        <v>268</v>
+        <v>215</v>
       </c>
       <c r="C34" s="84">
-        <v>268</v>
+        <v>215</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>160</v>
+        <v>110</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -3538,148 +3538,148 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="84">
-        <v>37537</v>
+        <v>32795</v>
       </c>
       <c r="C36" s="84">
-        <v>37537</v>
+        <v>32795</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>3778</v>
+        <v>4106</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>33674</v>
+        <v>28604</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
-      <c r="I36" s="86">
+      <c r="I36" s="84">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="84">
         <v>85</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="90">
-        <v>34638</v>
+        <v>30410</v>
       </c>
       <c r="C38" s="90">
-        <v>34638</v>
+        <v>30410</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>12871</v>
+        <v>14848</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>21739</v>
+        <v>15563</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="92">
         <v>0</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
-      <c r="K38" s="90">
-        <v>28</v>
+      <c r="K38" s="92">
+        <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>71</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
@@ -4058,58 +4058,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -4351,136 +4351,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="72">
-        <v>4874</v>
+        <v>6429</v>
       </c>
       <c r="C12" s="72">
-        <v>4874</v>
+        <v>6429</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>1561</v>
+        <v>1710</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>3228</v>
+        <v>4648</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="75">
         <v>0</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="72">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="84">
-        <v>9287</v>
+        <v>8052</v>
       </c>
       <c r="C14" s="84">
-        <v>8065</v>
+        <v>6810</v>
       </c>
       <c r="D14" s="84">
-        <v>1222</v>
+        <v>1241</v>
       </c>
       <c r="E14" s="84">
-        <v>7</v>
+        <v>26</v>
       </c>
       <c r="F14" s="84">
-        <v>1222</v>
+        <v>1241</v>
       </c>
       <c r="G14" s="84">
-        <v>8058</v>
+        <v>6784</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -4491,136 +4491,136 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="84">
-        <v>377605</v>
+        <v>421890</v>
       </c>
       <c r="C16" s="84">
-        <v>374089</v>
+        <v>418389</v>
       </c>
       <c r="D16" s="84">
-        <v>3516</v>
+        <v>3502</v>
       </c>
       <c r="E16" s="84">
-        <v>327212</v>
+        <v>378223</v>
       </c>
       <c r="F16" s="84">
-        <v>2266</v>
+        <v>3032</v>
       </c>
       <c r="G16" s="84">
-        <v>46617</v>
+        <v>39956</v>
       </c>
       <c r="H16" s="84">
-        <v>1250</v>
+        <v>470</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="84">
-        <v>92</v>
+        <v>59</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>169</v>
+        <v>151</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="84">
-        <v>6818</v>
+        <v>8377</v>
       </c>
       <c r="C18" s="84">
-        <v>6818</v>
+        <v>8377</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>1260</v>
+        <v>1397</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>5558</v>
+        <v>6980</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -4631,206 +4631,206 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="84">
-        <v>108</v>
+        <v>655</v>
       </c>
       <c r="C20" s="84">
-        <v>108</v>
+        <v>655</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>108</v>
+        <v>654</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
-      <c r="I20" s="86">
+      <c r="I20" s="84">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="84">
-        <v>81578</v>
+        <v>77013</v>
       </c>
       <c r="C22" s="84">
-        <v>80420</v>
+        <v>75709</v>
       </c>
       <c r="D22" s="84">
-        <v>1158</v>
+        <v>1304</v>
       </c>
       <c r="E22" s="84">
-        <v>37734</v>
+        <v>42155</v>
       </c>
       <c r="F22" s="84">
-        <v>1158</v>
+        <v>1304</v>
       </c>
       <c r="G22" s="84">
-        <v>42680</v>
+        <v>33539</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="84">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C24" s="84">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -4841,66 +4841,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="84">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="C26" s="84">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -4911,66 +4911,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="84">
-        <v>12179</v>
+        <v>11172</v>
       </c>
       <c r="C28" s="84">
-        <v>12179</v>
+        <v>11172</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>8545</v>
+        <v>8395</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>3634</v>
+        <v>2777</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -4981,66 +4981,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="84">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="C30" s="84">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="86">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>29</v>
+        <v>107</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -5051,66 +5051,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="84">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="C32" s="84">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -5121,66 +5121,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="84">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="C34" s="84">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -5191,66 +5191,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="84">
-        <v>2813</v>
+        <v>2381</v>
       </c>
       <c r="C36" s="84">
-        <v>2813</v>
+        <v>2381</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
-      <c r="E36" s="86">
-        <v>0</v>
+      <c r="E36" s="84">
+        <v>19</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2813</v>
+        <v>2362</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -5261,87 +5261,87 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="90">
-        <v>30455</v>
+        <v>29266</v>
       </c>
       <c r="C38" s="90">
-        <v>28238</v>
+        <v>26840</v>
       </c>
       <c r="D38" s="90">
-        <v>2217</v>
+        <v>2426</v>
       </c>
       <c r="E38" s="90">
-        <v>13603</v>
+        <v>12658</v>
       </c>
       <c r="F38" s="90">
-        <v>1431</v>
+        <v>1584</v>
       </c>
       <c r="G38" s="90">
-        <v>14633</v>
+        <v>14180</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="90">
-        <v>786</v>
+        <v>842</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
       <c r="F39" s="58"/>
       <c r="G39" s="58"/>
       <c r="H39" s="58"/>
       <c r="I39" s="58"/>
       <c r="J39" s="58"/>
       <c r="K39" s="58"/>
       <c r="L39" s="58"/>
       <c r="M39" s="58"/>
       <c r="N39" s="58"/>
@@ -5711,58 +5711,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -6004,568 +6004,568 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="72">
-        <v>15945</v>
+        <v>15921</v>
       </c>
       <c r="C12" s="72">
-        <v>15945</v>
+        <v>15921</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>5508</v>
+        <v>5678</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>10410</v>
+        <v>9953</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="72">
-        <v>27</v>
+        <v>290</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="75">
         <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>102</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B14" s="84">
-        <v>155105</v>
+        <v>117321</v>
       </c>
       <c r="C14" s="84">
-        <v>155105</v>
+        <v>117321</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>25319</v>
+        <v>30842</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>129654</v>
+        <v>86010</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="84">
-        <v>132</v>
+        <v>468</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
       <c r="P14" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="84">
-        <v>110433</v>
+        <v>118157</v>
       </c>
       <c r="C16" s="84">
-        <v>109862</v>
+        <v>117240</v>
       </c>
       <c r="D16" s="84">
-        <v>571</v>
+        <v>917</v>
       </c>
       <c r="E16" s="84">
-        <v>36397</v>
+        <v>45248</v>
       </c>
       <c r="F16" s="84">
-        <v>571</v>
+        <v>917</v>
       </c>
       <c r="G16" s="84">
-        <v>73383</v>
+        <v>71916</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="84">
         <v>8</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="84">
-        <v>65313</v>
+        <v>59709</v>
       </c>
       <c r="C18" s="84">
-        <v>64355</v>
+        <v>58812</v>
       </c>
       <c r="D18" s="84">
-        <v>958</v>
+        <v>898</v>
       </c>
       <c r="E18" s="84">
-        <v>17996</v>
+        <v>18956</v>
       </c>
       <c r="F18" s="84">
-        <v>958</v>
+        <v>898</v>
       </c>
       <c r="G18" s="84">
-        <v>46348</v>
+        <v>39852</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="84">
         <v>2</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="84">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
       <c r="P18" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="84">
-        <v>37597</v>
+        <v>36532</v>
       </c>
       <c r="C20" s="84">
-        <v>33133</v>
+        <v>32967</v>
       </c>
       <c r="D20" s="84">
-        <v>4464</v>
+        <v>3565</v>
       </c>
       <c r="E20" s="84">
-        <v>13513</v>
+        <v>13823</v>
       </c>
       <c r="F20" s="84">
-        <v>589</v>
+        <v>1055</v>
       </c>
       <c r="G20" s="84">
-        <v>19533</v>
+        <v>19018</v>
       </c>
       <c r="H20" s="84">
-        <v>3875</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>2510</v>
+      </c>
+      <c r="I20" s="86">
+        <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="84">
-        <v>83</v>
+        <v>126</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="84">
-        <v>116343</v>
+        <v>114695</v>
       </c>
       <c r="C22" s="84">
-        <v>116343</v>
+        <v>114695</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>37936</v>
+        <v>35870</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>78297</v>
+        <v>78361</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="84">
-        <v>108</v>
+        <v>456</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="84">
-        <v>3702</v>
+        <v>3684</v>
       </c>
       <c r="C24" s="84">
-        <v>3702</v>
+        <v>3684</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>2631</v>
+        <v>2694</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>1039</v>
+        <v>950</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="84">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="84">
-        <v>365113</v>
+        <v>346957</v>
       </c>
       <c r="C26" s="84">
-        <v>364279</v>
+        <v>346103</v>
       </c>
       <c r="D26" s="84">
-        <v>834</v>
+        <v>855</v>
       </c>
       <c r="E26" s="84">
-        <v>165979</v>
+        <v>153650</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>197830</v>
+        <v>191864</v>
       </c>
       <c r="H26" s="84">
-        <v>834</v>
+        <v>855</v>
       </c>
       <c r="I26" s="84">
-        <v>189</v>
+        <v>390</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="84">
-        <v>280</v>
+        <v>198</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>116</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
@@ -6704,60 +6704,60 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="84">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="C32" s="84">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="86">
         <v>0</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
@@ -7222,58 +7222,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -7515,136 +7515,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="99">
-        <v>1067762</v>
+        <v>1088514</v>
       </c>
       <c r="C12" s="99">
-        <v>1066737</v>
+        <v>1087499</v>
       </c>
       <c r="D12" s="73">
-        <v>1026</v>
+        <v>1015</v>
       </c>
       <c r="E12" s="73">
-        <v>713333</v>
+        <v>768401</v>
       </c>
       <c r="F12" s="73">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="G12" s="73">
-        <v>353331</v>
+        <v>319020</v>
       </c>
       <c r="H12" s="73">
-        <v>910</v>
+        <v>875</v>
       </c>
       <c r="I12" s="73">
         <v>10</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
         <v>61</v>
       </c>
       <c r="N12" s="76">
         <v>0</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="66"/>
       <c r="C13" s="66"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="84">
-        <v>20930</v>
+        <v>27321</v>
       </c>
       <c r="C14" s="84">
-        <v>20930</v>
+        <v>27321</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>2406</v>
+        <v>2233</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>18524</v>
+        <v>25088</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -7655,66 +7655,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="84">
-        <v>32385</v>
+        <v>38891</v>
       </c>
       <c r="C16" s="84">
-        <v>32385</v>
+        <v>38891</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>27588</v>
+        <v>30336</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>4797</v>
+        <v>8555</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -7725,66 +7725,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="84">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="C18" s="84">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>365</v>
+        <v>333</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -7795,66 +7795,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="84">
-        <v>91</v>
+        <v>153</v>
       </c>
       <c r="C20" s="84">
-        <v>91</v>
+        <v>153</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>91</v>
+        <v>153</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -7865,66 +7865,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="84">
-        <v>11917</v>
+        <v>8279</v>
       </c>
       <c r="C22" s="84">
-        <v>11917</v>
+        <v>8279</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="86">
         <v>0</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>11917</v>
+        <v>8279</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -7935,66 +7935,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="84">
-        <v>27130</v>
+        <v>25835</v>
       </c>
       <c r="C24" s="84">
-        <v>27130</v>
+        <v>25835</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>26778</v>
+        <v>25492</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -8005,66 +8005,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="84">
-        <v>23575</v>
+        <v>21895</v>
       </c>
       <c r="C26" s="84">
-        <v>23575</v>
+        <v>21895</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>23575</v>
+        <v>21895</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -8075,66 +8075,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="84">
-        <v>61869</v>
+        <v>67352</v>
       </c>
       <c r="C28" s="84">
-        <v>61869</v>
+        <v>67352</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>47137</v>
+        <v>59172</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>14732</v>
+        <v>8181</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -8145,66 +8145,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="84">
-        <v>83187</v>
+        <v>83011</v>
       </c>
       <c r="C30" s="84">
-        <v>83187</v>
+        <v>83011</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>70086</v>
+        <v>70145</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>13085</v>
+        <v>12849</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="84">
         <v>16</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -8215,66 +8215,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="84">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="C32" s="84">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>307</v>
+        <v>285</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -8285,66 +8285,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="84">
-        <v>109963</v>
+        <v>112525</v>
       </c>
       <c r="C34" s="84">
-        <v>109963</v>
+        <v>112525</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>73717</v>
+        <v>78403</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>36246</v>
+        <v>34123</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -8355,69 +8355,69 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="84">
-        <v>45589</v>
+        <v>41493</v>
       </c>
       <c r="C36" s="84">
-        <v>44679</v>
+        <v>40618</v>
       </c>
       <c r="D36" s="84">
-        <v>910</v>
+        <v>875</v>
       </c>
       <c r="E36" s="84">
-        <v>28614</v>
+        <v>24474</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>16063</v>
+        <v>16142</v>
       </c>
       <c r="H36" s="84">
-        <v>910</v>
+        <v>875</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="84">
         <v>1</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
@@ -8425,78 +8425,78 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="90">
-        <v>379320</v>
+        <v>418443</v>
       </c>
       <c r="C38" s="90">
-        <v>379320</v>
+        <v>418443</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>328514</v>
+        <v>377027</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>50796</v>
+        <v>41401</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
         <v>10</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
-      <c r="K38" s="92">
-        <v>0</v>
+      <c r="K38" s="90">
+        <v>6</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
@@ -8875,58 +8875,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -9238,66 +9238,66 @@
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="84">
-        <v>18030</v>
+        <v>18047</v>
       </c>
       <c r="C14" s="84">
-        <v>17914</v>
+        <v>17906</v>
       </c>
       <c r="D14" s="84">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="E14" s="84">
-        <v>3304</v>
+        <v>3472</v>
       </c>
       <c r="F14" s="84">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="G14" s="84">
-        <v>14566</v>
+        <v>14390</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="84">
         <v>45</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -9308,66 +9308,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="84">
-        <v>32575</v>
+        <v>28831</v>
       </c>
       <c r="C16" s="84">
-        <v>32575</v>
+        <v>28831</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>9165</v>
+        <v>8413</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>23410</v>
+        <v>20419</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -9378,66 +9378,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="84">
-        <v>10798</v>
+        <v>8946</v>
       </c>
       <c r="C18" s="84">
-        <v>10798</v>
+        <v>8946</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="86">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>10798</v>
+        <v>8946</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -9448,66 +9448,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="84">
-        <v>49777</v>
+        <v>45613</v>
       </c>
       <c r="C20" s="84">
-        <v>49777</v>
+        <v>45613</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>38023</v>
+        <v>37412</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>11754</v>
+        <v>8201</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -9588,66 +9588,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>160</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="84">
-        <v>28185</v>
+        <v>27118</v>
       </c>
       <c r="C24" s="84">
-        <v>28185</v>
+        <v>27118</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>12343</v>
+        <v>12823</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>15842</v>
+        <v>14295</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -9658,66 +9658,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>162</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B26" s="84">
-        <v>20527</v>
+        <v>17159</v>
       </c>
       <c r="C26" s="84">
-        <v>20527</v>
+        <v>17159</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="84">
-        <v>5440</v>
+        <v>5516</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>15087</v>
+        <v>11643</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -9728,60 +9728,60 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="84">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="C28" s="84">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>164</v>
+        <v>96</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="86">
         <v>0</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
@@ -9868,66 +9868,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>168</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B32" s="84">
-        <v>1406</v>
+        <v>863</v>
       </c>
       <c r="C32" s="84">
-        <v>1406</v>
+        <v>863</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>1406</v>
+        <v>863</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -9938,66 +9938,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="84">
-        <v>105780</v>
+        <v>91951</v>
       </c>
       <c r="C34" s="84">
-        <v>105780</v>
+        <v>91951</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>64947</v>
+        <v>56624</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>40833</v>
+        <v>35328</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -10008,66 +10008,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>172</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="84">
-        <v>3891</v>
+        <v>4074</v>
       </c>
       <c r="C36" s="84">
-        <v>3891</v>
+        <v>4074</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>1531</v>
+        <v>1914</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2360</v>
+        <v>2160</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -10566,58 +10566,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>