--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -197,51 +197,51 @@
   <si>
     <t>Equity-linked</t>
   </si>
   <si>
     <t>Commodity</t>
   </si>
   <si>
     <t>交易</t>
   </si>
   <si>
     <t>目的</t>
   </si>
   <si>
     <t>非交易</t>
   </si>
   <si>
     <t>trading</t>
   </si>
   <si>
     <t>Non-</t>
   </si>
   <si>
     <t>匯率有關契約</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　衍生性金融商品名目本金餘額（交易目的別）</t>
     </r>
   </si>
   <si>
     <r>
       <t>3-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -612,51 +612,51 @@
   <si>
     <t>中國輸出入銀行</t>
   </si>
   <si>
     <t>The Export-Import Bank of The Republic of China</t>
   </si>
   <si>
     <t>高雄銀行</t>
   </si>
   <si>
     <t>Bank of Kaohsiung</t>
   </si>
   <si>
     <t>兆豐國際商業銀行　#</t>
   </si>
   <si>
     <t>Mega International Commercial Bank Co., Ltd.</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
@@ -2698,136 +2698,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="73">
-        <v>1947814</v>
+        <v>2089730</v>
       </c>
       <c r="C12" s="73">
-        <v>1925551</v>
+        <v>2066589</v>
       </c>
       <c r="D12" s="73">
-        <v>22263</v>
+        <v>23141</v>
       </c>
       <c r="E12" s="73">
-        <v>927331</v>
+        <v>988686</v>
       </c>
       <c r="F12" s="73">
-        <v>17587</v>
+        <v>19987</v>
       </c>
       <c r="G12" s="73">
-        <v>994296</v>
+        <v>1073633</v>
       </c>
       <c r="H12" s="73">
-        <v>3835</v>
+        <v>2229</v>
       </c>
       <c r="I12" s="73">
-        <v>3139</v>
+        <v>3688</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
-        <v>374</v>
+        <v>149</v>
       </c>
       <c r="N12" s="73">
-        <v>842</v>
+        <v>925</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="84">
-        <v>37809</v>
+        <v>36645</v>
       </c>
       <c r="C14" s="84">
-        <v>37809</v>
+        <v>36645</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>1799</v>
+        <v>2763</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>36010</v>
+        <v>33882</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -2838,66 +2838,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="84">
+        <v>5750</v>
+      </c>
+      <c r="C16" s="84">
+        <v>5750</v>
+      </c>
+      <c r="D16" s="86">
+        <v>0</v>
+      </c>
+      <c r="E16" s="84">
+        <v>560</v>
+      </c>
+      <c r="F16" s="86">
+        <v>0</v>
+      </c>
+      <c r="G16" s="84">
         <v>5190</v>
-      </c>
-[...13 lines deleted...]
-        <v>4653</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -2908,66 +2908,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>49</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="84">
-        <v>11271</v>
+        <v>11469</v>
       </c>
       <c r="C18" s="84">
-        <v>11271</v>
+        <v>11469</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>543</v>
+        <v>603</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>10729</v>
+        <v>10866</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -2978,66 +2978,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>51</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="84">
-        <v>47967</v>
+        <v>51675</v>
       </c>
       <c r="C20" s="84">
-        <v>47967</v>
+        <v>51675</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>16908</v>
+        <v>18195</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>31059</v>
+        <v>33480</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -3048,66 +3048,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="84">
-        <v>21727</v>
+        <v>24088</v>
       </c>
       <c r="C22" s="84">
-        <v>21727</v>
+        <v>24088</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>8010</v>
+        <v>8406</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>13716</v>
+        <v>15681</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -3118,346 +3118,346 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="84">
-        <v>15717</v>
+        <v>17679</v>
       </c>
       <c r="C24" s="84">
-        <v>15717</v>
+        <v>17679</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>4577</v>
+        <v>4593</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>11138</v>
+        <v>13084</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="84">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>57</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="84">
-        <v>5929</v>
+        <v>7889</v>
       </c>
       <c r="C26" s="84">
-        <v>5734</v>
+        <v>7694</v>
       </c>
       <c r="D26" s="84">
         <v>195</v>
       </c>
       <c r="E26" s="84">
-        <v>1305</v>
+        <v>1757</v>
       </c>
       <c r="F26" s="84">
         <v>195</v>
       </c>
       <c r="G26" s="84">
-        <v>4423</v>
+        <v>5927</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="84">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>60</v>
       </c>
       <c r="B28" s="84">
-        <v>173245</v>
+        <v>187090</v>
       </c>
       <c r="C28" s="84">
-        <v>165885</v>
+        <v>179481</v>
       </c>
       <c r="D28" s="84">
-        <v>7360</v>
+        <v>7608</v>
       </c>
       <c r="E28" s="84">
-        <v>68167</v>
+        <v>74536</v>
       </c>
       <c r="F28" s="84">
-        <v>7360</v>
+        <v>7608</v>
       </c>
       <c r="G28" s="84">
-        <v>97560</v>
+        <v>104827</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="84">
-        <v>157</v>
+        <v>116</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
-      <c r="K28" s="86">
-        <v>0</v>
+      <c r="K28" s="84">
+        <v>1</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
       <c r="P28" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B30" s="84">
-        <v>184623</v>
+        <v>165796</v>
       </c>
       <c r="C30" s="84">
-        <v>184623</v>
+        <v>165796</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>52837</v>
+        <v>50879</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>130466</v>
+        <v>113754</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="84">
-        <v>1317</v>
+        <v>1161</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="84">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
       <c r="P30" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>63</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="84">
-        <v>2087</v>
+        <v>2349</v>
       </c>
       <c r="C32" s="84">
-        <v>2087</v>
+        <v>2349</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>1937</v>
+        <v>2136</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>150</v>
+        <v>213</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -3468,66 +3468,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>65</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B34" s="84">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="C34" s="84">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -3538,136 +3538,136 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>67</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B36" s="84">
-        <v>32795</v>
+        <v>33604</v>
       </c>
       <c r="C36" s="84">
-        <v>32795</v>
+        <v>33604</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>4106</v>
+        <v>4262</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>28604</v>
+        <v>29203</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="84">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="84">
         <v>85</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>69</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>70</v>
       </c>
       <c r="B38" s="90">
-        <v>30410</v>
+        <v>29854</v>
       </c>
       <c r="C38" s="90">
-        <v>30410</v>
+        <v>29854</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>14848</v>
+        <v>16523</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>15563</v>
+        <v>13331</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="92">
         <v>0</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
@@ -3962,51 +3962,51 @@
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D7"/>
     <mergeCell ref="M6:N7"/>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="K10:K11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="49" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -4058,58 +4058,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -4351,136 +4351,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="72">
-        <v>6429</v>
+        <v>5956</v>
       </c>
       <c r="C12" s="72">
-        <v>6429</v>
+        <v>5956</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>1710</v>
+        <v>1862</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>4648</v>
+        <v>4094</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="75">
         <v>0</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
-      <c r="M12" s="72">
-        <v>70</v>
+      <c r="M12" s="75">
+        <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>75</v>
       </c>
       <c r="B14" s="84">
-        <v>8052</v>
+        <v>7964</v>
       </c>
       <c r="C14" s="84">
-        <v>6810</v>
+        <v>6723</v>
       </c>
       <c r="D14" s="84">
         <v>1241</v>
       </c>
       <c r="E14" s="84">
-        <v>26</v>
+        <v>49</v>
       </c>
       <c r="F14" s="84">
         <v>1241</v>
       </c>
       <c r="G14" s="84">
-        <v>6784</v>
+        <v>6673</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -4491,136 +4491,136 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>76</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="84">
-        <v>421890</v>
+        <v>477488</v>
       </c>
       <c r="C16" s="84">
-        <v>418389</v>
+        <v>472051</v>
       </c>
       <c r="D16" s="84">
-        <v>3502</v>
+        <v>5437</v>
       </c>
       <c r="E16" s="84">
-        <v>378223</v>
+        <v>424799</v>
       </c>
       <c r="F16" s="84">
-        <v>3032</v>
+        <v>4927</v>
       </c>
       <c r="G16" s="84">
-        <v>39956</v>
+        <v>47155</v>
       </c>
       <c r="H16" s="84">
-        <v>470</v>
+        <v>510</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="84">
-        <v>59</v>
+        <v>33</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="84">
-        <v>151</v>
+        <v>64</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>78</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>79</v>
       </c>
       <c r="B18" s="84">
-        <v>8377</v>
+        <v>8003</v>
       </c>
       <c r="C18" s="84">
-        <v>8377</v>
+        <v>8003</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
-        <v>1397</v>
+        <v>1557</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>6980</v>
+        <v>6446</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -4631,148 +4631,148 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>81</v>
       </c>
       <c r="B20" s="84">
-        <v>655</v>
+        <v>732</v>
       </c>
       <c r="C20" s="84">
-        <v>655</v>
+        <v>732</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>654</v>
+        <v>732</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
-      <c r="I20" s="84">
+      <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>82</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="84">
-        <v>77013</v>
+        <v>82492</v>
       </c>
       <c r="C22" s="84">
-        <v>75709</v>
+        <v>81191</v>
       </c>
       <c r="D22" s="84">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="E22" s="84">
-        <v>42155</v>
+        <v>51052</v>
       </c>
       <c r="F22" s="84">
-        <v>1304</v>
+        <v>1301</v>
       </c>
       <c r="G22" s="84">
-        <v>33539</v>
+        <v>30117</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>84</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
@@ -4780,57 +4780,57 @@
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>85</v>
       </c>
       <c r="B24" s="84">
         <v>41</v>
       </c>
       <c r="C24" s="84">
         <v>41</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -4841,66 +4841,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>86</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>87</v>
       </c>
       <c r="B26" s="84">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="C26" s="84">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -4911,66 +4911,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>88</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B28" s="84">
-        <v>11172</v>
+        <v>11322</v>
       </c>
       <c r="C28" s="84">
-        <v>11172</v>
+        <v>11322</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>8395</v>
+        <v>8696</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>2777</v>
+        <v>2626</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -4981,66 +4981,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>90</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="84">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="C30" s="84">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="86">
         <v>0</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="86">
         <v>0</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -5051,66 +5051,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>92</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="84">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="C32" s="84">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -5121,66 +5121,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="84">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="C34" s="84">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -5191,66 +5191,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B36" s="84">
-        <v>2381</v>
+        <v>2401</v>
       </c>
       <c r="C36" s="84">
-        <v>2381</v>
+        <v>2401</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
         <v>19</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2362</v>
+        <v>2382</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -5261,87 +5261,87 @@
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>98</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="90">
-        <v>29266</v>
+        <v>29590</v>
       </c>
       <c r="C38" s="90">
-        <v>26840</v>
+        <v>27109</v>
       </c>
       <c r="D38" s="90">
-        <v>2426</v>
+        <v>2482</v>
       </c>
       <c r="E38" s="90">
-        <v>12658</v>
+        <v>12849</v>
       </c>
       <c r="F38" s="90">
-        <v>1584</v>
+        <v>1557</v>
       </c>
       <c r="G38" s="90">
-        <v>14180</v>
+        <v>14255</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="92">
         <v>0</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="90">
-        <v>842</v>
+        <v>925</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
       <c r="F39" s="58"/>
       <c r="G39" s="58"/>
       <c r="H39" s="58"/>
       <c r="I39" s="58"/>
       <c r="J39" s="58"/>
       <c r="K39" s="58"/>
       <c r="L39" s="58"/>
       <c r="M39" s="58"/>
       <c r="N39" s="58"/>
@@ -5615,51 +5615,51 @@
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="50" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -5711,58 +5711,58 @@
       <c r="A3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
       <c r="L3" s="6"/>
       <c r="M3" s="6"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -6004,568 +6004,568 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="72">
-        <v>15921</v>
+        <v>17303</v>
       </c>
       <c r="C12" s="72">
-        <v>15921</v>
+        <v>17303</v>
       </c>
       <c r="D12" s="75">
         <v>0</v>
       </c>
       <c r="E12" s="72">
-        <v>5678</v>
+        <v>6528</v>
       </c>
       <c r="F12" s="75">
         <v>0</v>
       </c>
       <c r="G12" s="72">
-        <v>9953</v>
+        <v>10263</v>
       </c>
       <c r="H12" s="75">
         <v>0</v>
       </c>
       <c r="I12" s="72">
-        <v>290</v>
+        <v>512</v>
       </c>
       <c r="J12" s="75">
         <v>0</v>
       </c>
       <c r="K12" s="75">
         <v>0</v>
       </c>
       <c r="L12" s="75">
         <v>0</v>
       </c>
       <c r="M12" s="75">
         <v>0</v>
       </c>
       <c r="N12" s="75">
         <v>0</v>
       </c>
       <c r="O12" s="75">
         <v>0</v>
       </c>
       <c r="P12" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>102</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B14" s="84">
-        <v>117321</v>
+        <v>134633</v>
       </c>
       <c r="C14" s="84">
-        <v>117321</v>
+        <v>134633</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>30842</v>
+        <v>34324</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>86010</v>
+        <v>99699</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="84">
-        <v>468</v>
+        <v>610</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
       <c r="P14" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B16" s="84">
-        <v>118157</v>
+        <v>135689</v>
       </c>
       <c r="C16" s="84">
-        <v>117240</v>
+        <v>134492</v>
       </c>
       <c r="D16" s="84">
-        <v>917</v>
+        <v>1197</v>
       </c>
       <c r="E16" s="84">
-        <v>45248</v>
+        <v>55351</v>
       </c>
       <c r="F16" s="84">
-        <v>917</v>
+        <v>1197</v>
       </c>
       <c r="G16" s="84">
-        <v>71916</v>
+        <v>79132</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="84">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
-      <c r="M16" s="84">
-        <v>67</v>
+      <c r="M16" s="86">
+        <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
       <c r="P16" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B18" s="84">
-        <v>59709</v>
+        <v>65301</v>
       </c>
       <c r="C18" s="84">
-        <v>58812</v>
+        <v>64425</v>
       </c>
       <c r="D18" s="84">
-        <v>898</v>
+        <v>876</v>
       </c>
       <c r="E18" s="84">
-        <v>18956</v>
+        <v>20002</v>
       </c>
       <c r="F18" s="84">
-        <v>898</v>
+        <v>876</v>
       </c>
       <c r="G18" s="84">
-        <v>39852</v>
+        <v>44365</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="84">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="84">
-        <v>1</v>
+        <v>48</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
       <c r="P18" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>108</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B20" s="84">
-        <v>36532</v>
+        <v>25904</v>
       </c>
       <c r="C20" s="84">
-        <v>32967</v>
+        <v>23948</v>
       </c>
       <c r="D20" s="84">
-        <v>3565</v>
+        <v>1956</v>
       </c>
       <c r="E20" s="84">
-        <v>13823</v>
+        <v>7314</v>
       </c>
       <c r="F20" s="84">
-        <v>1055</v>
+        <v>1085</v>
       </c>
       <c r="G20" s="84">
-        <v>19018</v>
+        <v>16545</v>
       </c>
       <c r="H20" s="84">
-        <v>2510</v>
+        <v>871</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="84">
-        <v>126</v>
+        <v>89</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
       <c r="P20" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>110</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B22" s="84">
-        <v>114695</v>
+        <v>127111</v>
       </c>
       <c r="C22" s="84">
-        <v>114695</v>
+        <v>127111</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="84">
-        <v>35870</v>
+        <v>35973</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>78361</v>
+        <v>90542</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="84">
-        <v>456</v>
+        <v>579</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="84">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
       <c r="P22" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>112</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B24" s="84">
-        <v>3684</v>
+        <v>4045</v>
       </c>
       <c r="C24" s="84">
-        <v>3684</v>
+        <v>4045</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>2694</v>
+        <v>2965</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>950</v>
+        <v>1045</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="84">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
       <c r="P24" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>115</v>
       </c>
       <c r="B26" s="84">
-        <v>346957</v>
+        <v>379143</v>
       </c>
       <c r="C26" s="84">
-        <v>346103</v>
+        <v>378296</v>
       </c>
       <c r="D26" s="84">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E26" s="84">
-        <v>153650</v>
+        <v>139748</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>191864</v>
+        <v>237741</v>
       </c>
       <c r="H26" s="84">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="I26" s="84">
-        <v>390</v>
+        <v>586</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="84">
-        <v>198</v>
+        <v>221</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
       <c r="P26" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>116</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
@@ -6704,60 +6704,60 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>120</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B32" s="84">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="C32" s="84">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="84">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="86">
         <v>0</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
@@ -7126,51 +7126,51 @@
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="M5:N5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="M10:M11"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="E12:E13"/>
     <mergeCell ref="F12:F13"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="51" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P41"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -7222,58 +7222,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -7515,136 +7515,136 @@
       <c r="H11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="I11" s="11"/>
       <c r="J11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="11"/>
       <c r="L11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="M11" s="11"/>
       <c r="N11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="O11" s="11"/>
       <c r="P11" s="12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="11.65" customHeight="1">
       <c r="A12" s="70" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="99">
-        <v>1088514</v>
+        <v>1163237</v>
       </c>
       <c r="C12" s="99">
-        <v>1087499</v>
+        <v>1162409</v>
       </c>
       <c r="D12" s="73">
-        <v>1015</v>
+        <v>828</v>
       </c>
       <c r="E12" s="73">
-        <v>768401</v>
+        <v>838293</v>
       </c>
       <c r="F12" s="73">
-        <v>140</v>
+        <v>223</v>
       </c>
       <c r="G12" s="73">
-        <v>319020</v>
+        <v>324006</v>
       </c>
       <c r="H12" s="73">
-        <v>875</v>
+        <v>605</v>
       </c>
       <c r="I12" s="73">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J12" s="76">
         <v>0</v>
       </c>
       <c r="K12" s="73">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="L12" s="76">
         <v>0</v>
       </c>
       <c r="M12" s="73">
         <v>61</v>
       </c>
       <c r="N12" s="76">
         <v>0</v>
       </c>
       <c r="O12" s="76">
         <v>0</v>
       </c>
       <c r="P12" s="79">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="82" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="66"/>
       <c r="C13" s="66"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="84">
-        <v>27321</v>
+        <v>27983</v>
       </c>
       <c r="C14" s="84">
-        <v>27321</v>
+        <v>27983</v>
       </c>
       <c r="D14" s="86">
         <v>0</v>
       </c>
       <c r="E14" s="84">
-        <v>2233</v>
+        <v>2067</v>
       </c>
       <c r="F14" s="86">
         <v>0</v>
       </c>
       <c r="G14" s="84">
-        <v>25088</v>
+        <v>25915</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="86">
         <v>0</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -7655,66 +7655,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="84">
-        <v>38891</v>
+        <v>38466</v>
       </c>
       <c r="C16" s="84">
-        <v>38891</v>
+        <v>38466</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>30336</v>
+        <v>30523</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>8555</v>
+        <v>7943</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -7725,66 +7725,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="84">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="C18" s="84">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="84">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -7795,66 +7795,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="84">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="C20" s="84">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="86">
         <v>0</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>153</v>
+        <v>164</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -7865,66 +7865,66 @@
     <row r="21" spans="1:16" ht="11.1" customHeight="1">
       <c r="A21" s="81" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="52"/>
       <c r="C21" s="52"/>
       <c r="D21" s="52"/>
       <c r="E21" s="52"/>
       <c r="F21" s="52"/>
       <c r="G21" s="52"/>
       <c r="H21" s="52"/>
       <c r="I21" s="52"/>
       <c r="J21" s="52"/>
       <c r="K21" s="52"/>
       <c r="L21" s="52"/>
       <c r="M21" s="52"/>
       <c r="N21" s="52"/>
       <c r="O21" s="52"/>
       <c r="P21" s="55"/>
     </row>
     <row r="22" spans="1:16" ht="11.65" customHeight="1">
       <c r="A22" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="84">
-        <v>8279</v>
+        <v>8461</v>
       </c>
       <c r="C22" s="84">
-        <v>8279</v>
+        <v>8461</v>
       </c>
       <c r="D22" s="86">
         <v>0</v>
       </c>
       <c r="E22" s="86">
         <v>0</v>
       </c>
       <c r="F22" s="86">
         <v>0</v>
       </c>
       <c r="G22" s="84">
-        <v>8279</v>
+        <v>8461</v>
       </c>
       <c r="H22" s="86">
         <v>0</v>
       </c>
       <c r="I22" s="86">
         <v>0</v>
       </c>
       <c r="J22" s="86">
         <v>0</v>
       </c>
       <c r="K22" s="86">
         <v>0</v>
       </c>
       <c r="L22" s="86">
         <v>0</v>
       </c>
       <c r="M22" s="86">
         <v>0</v>
       </c>
       <c r="N22" s="86">
         <v>0</v>
       </c>
       <c r="O22" s="86">
         <v>0</v>
       </c>
@@ -7935,66 +7935,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="27" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="84">
-        <v>25835</v>
+        <v>24684</v>
       </c>
       <c r="C24" s="84">
-        <v>25835</v>
+        <v>24684</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>342</v>
+        <v>240</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>25492</v>
+        <v>24444</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -8005,66 +8005,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="27" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="84">
-        <v>21895</v>
+        <v>18624</v>
       </c>
       <c r="C26" s="84">
-        <v>21895</v>
+        <v>18624</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="86">
         <v>0</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>21895</v>
+        <v>18624</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -8075,66 +8075,66 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="84">
-        <v>67352</v>
+        <v>85029</v>
       </c>
       <c r="C28" s="84">
-        <v>67352</v>
+        <v>85029</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>59172</v>
+        <v>75992</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="84">
-        <v>8181</v>
+        <v>9037</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
       <c r="N28" s="86">
         <v>0</v>
       </c>
       <c r="O28" s="86">
         <v>0</v>
       </c>
@@ -8145,66 +8145,66 @@
     <row r="29" spans="1:16" ht="11.1" customHeight="1">
       <c r="A29" s="81" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="52"/>
       <c r="C29" s="52"/>
       <c r="D29" s="52"/>
       <c r="E29" s="52"/>
       <c r="F29" s="52"/>
       <c r="G29" s="52"/>
       <c r="H29" s="52"/>
       <c r="I29" s="52"/>
       <c r="J29" s="52"/>
       <c r="K29" s="52"/>
       <c r="L29" s="52"/>
       <c r="M29" s="52"/>
       <c r="N29" s="52"/>
       <c r="O29" s="52"/>
       <c r="P29" s="55"/>
     </row>
     <row r="30" spans="1:16" ht="11.65" customHeight="1">
       <c r="A30" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="84">
-        <v>83011</v>
+        <v>95580</v>
       </c>
       <c r="C30" s="84">
-        <v>83011</v>
+        <v>95580</v>
       </c>
       <c r="D30" s="86">
         <v>0</v>
       </c>
       <c r="E30" s="84">
-        <v>70145</v>
+        <v>83390</v>
       </c>
       <c r="F30" s="86">
         <v>0</v>
       </c>
       <c r="G30" s="84">
-        <v>12849</v>
+        <v>12174</v>
       </c>
       <c r="H30" s="86">
         <v>0</v>
       </c>
       <c r="I30" s="86">
         <v>0</v>
       </c>
       <c r="J30" s="86">
         <v>0</v>
       </c>
       <c r="K30" s="86">
         <v>0</v>
       </c>
       <c r="L30" s="86">
         <v>0</v>
       </c>
       <c r="M30" s="84">
         <v>16</v>
       </c>
       <c r="N30" s="86">
         <v>0</v>
       </c>
       <c r="O30" s="86">
         <v>0</v>
       </c>
@@ -8215,66 +8215,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>140</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B32" s="84">
-        <v>285</v>
+        <v>327</v>
       </c>
       <c r="C32" s="84">
-        <v>285</v>
+        <v>327</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>285</v>
+        <v>327</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -8285,66 +8285,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>142</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B34" s="84">
-        <v>112525</v>
+        <v>133449</v>
       </c>
       <c r="C34" s="84">
-        <v>112525</v>
+        <v>133449</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>78403</v>
+        <v>89639</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>34123</v>
+        <v>43810</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -8355,148 +8355,148 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>144</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="84">
-        <v>41493</v>
+        <v>40457</v>
       </c>
       <c r="C36" s="84">
-        <v>40618</v>
+        <v>39852</v>
       </c>
       <c r="D36" s="84">
-        <v>875</v>
+        <v>605</v>
       </c>
       <c r="E36" s="84">
-        <v>24474</v>
+        <v>25746</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>16142</v>
+        <v>14104</v>
       </c>
       <c r="H36" s="84">
-        <v>875</v>
+        <v>605</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="84">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
       <c r="P36" s="88">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="11.1" customHeight="1">
       <c r="A37" s="81" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="52"/>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="52"/>
       <c r="F37" s="52"/>
       <c r="G37" s="52"/>
       <c r="H37" s="52"/>
       <c r="I37" s="52"/>
       <c r="J37" s="52"/>
       <c r="K37" s="52"/>
       <c r="L37" s="52"/>
       <c r="M37" s="52"/>
       <c r="N37" s="52"/>
       <c r="O37" s="52"/>
       <c r="P37" s="55"/>
     </row>
     <row r="38" spans="1:16" ht="11.65" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>147</v>
       </c>
       <c r="B38" s="90">
-        <v>418443</v>
+        <v>441233</v>
       </c>
       <c r="C38" s="90">
-        <v>418443</v>
+        <v>441233</v>
       </c>
       <c r="D38" s="92">
         <v>0</v>
       </c>
       <c r="E38" s="90">
-        <v>377027</v>
+        <v>403151</v>
       </c>
       <c r="F38" s="92">
         <v>0</v>
       </c>
       <c r="G38" s="90">
-        <v>41401</v>
+        <v>38035</v>
       </c>
       <c r="H38" s="92">
         <v>0</v>
       </c>
       <c r="I38" s="90">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="J38" s="92">
         <v>0</v>
       </c>
       <c r="K38" s="90">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="L38" s="92">
         <v>0</v>
       </c>
       <c r="M38" s="92">
         <v>0</v>
       </c>
       <c r="N38" s="92">
         <v>0</v>
       </c>
       <c r="O38" s="92">
         <v>0</v>
       </c>
       <c r="P38" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:16" ht="11.1" customHeight="1" thickBot="1">
       <c r="A39" s="96" t="s">
         <v>148</v>
       </c>
       <c r="B39" s="58"/>
       <c r="C39" s="58"/>
       <c r="D39" s="58"/>
       <c r="E39" s="58"/>
@@ -8779,51 +8779,51 @@
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="F14:F15"/>
     <mergeCell ref="E14:E15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="K16:K17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="52" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -8875,58 +8875,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -9238,66 +9238,66 @@
     <row r="13" spans="1:16" ht="11.1" customHeight="1">
       <c r="A13" s="81" t="s">
         <v>150</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="52"/>
       <c r="E13" s="52"/>
       <c r="F13" s="52"/>
       <c r="G13" s="52"/>
       <c r="H13" s="52"/>
       <c r="I13" s="52"/>
       <c r="J13" s="52"/>
       <c r="K13" s="52"/>
       <c r="L13" s="52"/>
       <c r="M13" s="52"/>
       <c r="N13" s="52"/>
       <c r="O13" s="52"/>
       <c r="P13" s="55"/>
     </row>
     <row r="14" spans="1:16" ht="11.65" customHeight="1">
       <c r="A14" s="32" t="s">
         <v>151</v>
       </c>
       <c r="B14" s="84">
-        <v>18047</v>
+        <v>18750</v>
       </c>
       <c r="C14" s="84">
-        <v>17906</v>
+        <v>18527</v>
       </c>
       <c r="D14" s="84">
-        <v>140</v>
+        <v>223</v>
       </c>
       <c r="E14" s="84">
-        <v>3472</v>
+        <v>5109</v>
       </c>
       <c r="F14" s="84">
-        <v>140</v>
+        <v>223</v>
       </c>
       <c r="G14" s="84">
-        <v>14390</v>
+        <v>13373</v>
       </c>
       <c r="H14" s="86">
         <v>0</v>
       </c>
       <c r="I14" s="86">
         <v>0</v>
       </c>
       <c r="J14" s="86">
         <v>0</v>
       </c>
       <c r="K14" s="86">
         <v>0</v>
       </c>
       <c r="L14" s="86">
         <v>0</v>
       </c>
       <c r="M14" s="84">
         <v>45</v>
       </c>
       <c r="N14" s="86">
         <v>0</v>
       </c>
       <c r="O14" s="86">
         <v>0</v>
       </c>
@@ -9308,66 +9308,66 @@
     <row r="15" spans="1:16" ht="11.1" customHeight="1">
       <c r="A15" s="81" t="s">
         <v>152</v>
       </c>
       <c r="B15" s="52"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="52"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="52"/>
       <c r="I15" s="52"/>
       <c r="J15" s="52"/>
       <c r="K15" s="52"/>
       <c r="L15" s="52"/>
       <c r="M15" s="52"/>
       <c r="N15" s="52"/>
       <c r="O15" s="52"/>
       <c r="P15" s="55"/>
     </row>
     <row r="16" spans="1:16" ht="11.65" customHeight="1">
       <c r="A16" s="32" t="s">
         <v>153</v>
       </c>
       <c r="B16" s="84">
-        <v>28831</v>
+        <v>27838</v>
       </c>
       <c r="C16" s="84">
-        <v>28831</v>
+        <v>27838</v>
       </c>
       <c r="D16" s="86">
         <v>0</v>
       </c>
       <c r="E16" s="84">
-        <v>8413</v>
+        <v>7891</v>
       </c>
       <c r="F16" s="86">
         <v>0</v>
       </c>
       <c r="G16" s="84">
-        <v>20419</v>
+        <v>19946</v>
       </c>
       <c r="H16" s="86">
         <v>0</v>
       </c>
       <c r="I16" s="86">
         <v>0</v>
       </c>
       <c r="J16" s="86">
         <v>0</v>
       </c>
       <c r="K16" s="86">
         <v>0</v>
       </c>
       <c r="L16" s="86">
         <v>0</v>
       </c>
       <c r="M16" s="86">
         <v>0</v>
       </c>
       <c r="N16" s="86">
         <v>0</v>
       </c>
       <c r="O16" s="86">
         <v>0</v>
       </c>
@@ -9378,66 +9378,66 @@
     <row r="17" spans="1:16" ht="11.1" customHeight="1">
       <c r="A17" s="81" t="s">
         <v>154</v>
       </c>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="52"/>
       <c r="E17" s="52"/>
       <c r="F17" s="52"/>
       <c r="G17" s="52"/>
       <c r="H17" s="52"/>
       <c r="I17" s="52"/>
       <c r="J17" s="52"/>
       <c r="K17" s="52"/>
       <c r="L17" s="52"/>
       <c r="M17" s="52"/>
       <c r="N17" s="52"/>
       <c r="O17" s="52"/>
       <c r="P17" s="55"/>
     </row>
     <row r="18" spans="1:16" ht="11.65" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B18" s="84">
-        <v>8946</v>
+        <v>8834</v>
       </c>
       <c r="C18" s="84">
-        <v>8946</v>
+        <v>8834</v>
       </c>
       <c r="D18" s="86">
         <v>0</v>
       </c>
       <c r="E18" s="86">
         <v>0</v>
       </c>
       <c r="F18" s="86">
         <v>0</v>
       </c>
       <c r="G18" s="84">
-        <v>8946</v>
+        <v>8834</v>
       </c>
       <c r="H18" s="86">
         <v>0</v>
       </c>
       <c r="I18" s="86">
         <v>0</v>
       </c>
       <c r="J18" s="86">
         <v>0</v>
       </c>
       <c r="K18" s="86">
         <v>0</v>
       </c>
       <c r="L18" s="86">
         <v>0</v>
       </c>
       <c r="M18" s="86">
         <v>0</v>
       </c>
       <c r="N18" s="86">
         <v>0</v>
       </c>
       <c r="O18" s="86">
         <v>0</v>
       </c>
@@ -9448,66 +9448,66 @@
     <row r="19" spans="1:16" ht="11.1" customHeight="1">
       <c r="A19" s="81" t="s">
         <v>156</v>
       </c>
       <c r="B19" s="52"/>
       <c r="C19" s="52"/>
       <c r="D19" s="52"/>
       <c r="E19" s="52"/>
       <c r="F19" s="52"/>
       <c r="G19" s="52"/>
       <c r="H19" s="52"/>
       <c r="I19" s="52"/>
       <c r="J19" s="52"/>
       <c r="K19" s="52"/>
       <c r="L19" s="52"/>
       <c r="M19" s="52"/>
       <c r="N19" s="52"/>
       <c r="O19" s="52"/>
       <c r="P19" s="55"/>
     </row>
     <row r="20" spans="1:16" ht="11.65" customHeight="1">
       <c r="A20" s="32" t="s">
         <v>157</v>
       </c>
       <c r="B20" s="84">
-        <v>45613</v>
+        <v>45392</v>
       </c>
       <c r="C20" s="84">
-        <v>45613</v>
+        <v>45392</v>
       </c>
       <c r="D20" s="86">
         <v>0</v>
       </c>
       <c r="E20" s="84">
-        <v>37412</v>
+        <v>37807</v>
       </c>
       <c r="F20" s="86">
         <v>0</v>
       </c>
       <c r="G20" s="84">
-        <v>8201</v>
+        <v>7586</v>
       </c>
       <c r="H20" s="86">
         <v>0</v>
       </c>
       <c r="I20" s="86">
         <v>0</v>
       </c>
       <c r="J20" s="86">
         <v>0</v>
       </c>
       <c r="K20" s="86">
         <v>0</v>
       </c>
       <c r="L20" s="86">
         <v>0</v>
       </c>
       <c r="M20" s="86">
         <v>0</v>
       </c>
       <c r="N20" s="86">
         <v>0</v>
       </c>
       <c r="O20" s="86">
         <v>0</v>
       </c>
@@ -9588,66 +9588,66 @@
     <row r="23" spans="1:16" ht="11.1" customHeight="1">
       <c r="A23" s="81" t="s">
         <v>160</v>
       </c>
       <c r="B23" s="52"/>
       <c r="C23" s="52"/>
       <c r="D23" s="52"/>
       <c r="E23" s="52"/>
       <c r="F23" s="52"/>
       <c r="G23" s="52"/>
       <c r="H23" s="52"/>
       <c r="I23" s="52"/>
       <c r="J23" s="52"/>
       <c r="K23" s="52"/>
       <c r="L23" s="52"/>
       <c r="M23" s="52"/>
       <c r="N23" s="52"/>
       <c r="O23" s="52"/>
       <c r="P23" s="55"/>
     </row>
     <row r="24" spans="1:16" ht="11.65" customHeight="1">
       <c r="A24" s="32" t="s">
         <v>161</v>
       </c>
       <c r="B24" s="84">
-        <v>27118</v>
+        <v>31693</v>
       </c>
       <c r="C24" s="84">
-        <v>27118</v>
+        <v>31693</v>
       </c>
       <c r="D24" s="86">
         <v>0</v>
       </c>
       <c r="E24" s="84">
-        <v>12823</v>
+        <v>14183</v>
       </c>
       <c r="F24" s="86">
         <v>0</v>
       </c>
       <c r="G24" s="84">
-        <v>14295</v>
+        <v>17511</v>
       </c>
       <c r="H24" s="86">
         <v>0</v>
       </c>
       <c r="I24" s="86">
         <v>0</v>
       </c>
       <c r="J24" s="86">
         <v>0</v>
       </c>
       <c r="K24" s="86">
         <v>0</v>
       </c>
       <c r="L24" s="86">
         <v>0</v>
       </c>
       <c r="M24" s="86">
         <v>0</v>
       </c>
       <c r="N24" s="86">
         <v>0</v>
       </c>
       <c r="O24" s="86">
         <v>0</v>
       </c>
@@ -9658,66 +9658,66 @@
     <row r="25" spans="1:16" ht="11.1" customHeight="1">
       <c r="A25" s="81" t="s">
         <v>162</v>
       </c>
       <c r="B25" s="52"/>
       <c r="C25" s="52"/>
       <c r="D25" s="52"/>
       <c r="E25" s="52"/>
       <c r="F25" s="52"/>
       <c r="G25" s="52"/>
       <c r="H25" s="52"/>
       <c r="I25" s="52"/>
       <c r="J25" s="52"/>
       <c r="K25" s="52"/>
       <c r="L25" s="52"/>
       <c r="M25" s="52"/>
       <c r="N25" s="52"/>
       <c r="O25" s="52"/>
       <c r="P25" s="55"/>
     </row>
     <row r="26" spans="1:16" ht="11.65" customHeight="1">
       <c r="A26" s="32" t="s">
         <v>163</v>
       </c>
       <c r="B26" s="84">
-        <v>17159</v>
+        <v>18599</v>
       </c>
       <c r="C26" s="84">
-        <v>17159</v>
+        <v>18599</v>
       </c>
       <c r="D26" s="86">
         <v>0</v>
       </c>
       <c r="E26" s="84">
-        <v>5516</v>
+        <v>5977</v>
       </c>
       <c r="F26" s="86">
         <v>0</v>
       </c>
       <c r="G26" s="84">
-        <v>11643</v>
+        <v>12622</v>
       </c>
       <c r="H26" s="86">
         <v>0</v>
       </c>
       <c r="I26" s="86">
         <v>0</v>
       </c>
       <c r="J26" s="86">
         <v>0</v>
       </c>
       <c r="K26" s="86">
         <v>0</v>
       </c>
       <c r="L26" s="86">
         <v>0</v>
       </c>
       <c r="M26" s="86">
         <v>0</v>
       </c>
       <c r="N26" s="86">
         <v>0</v>
       </c>
       <c r="O26" s="86">
         <v>0</v>
       </c>
@@ -9728,60 +9728,60 @@
     <row r="27" spans="1:16" ht="11.1" customHeight="1">
       <c r="A27" s="81" t="s">
         <v>164</v>
       </c>
       <c r="B27" s="52"/>
       <c r="C27" s="52"/>
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="F27" s="52"/>
       <c r="G27" s="52"/>
       <c r="H27" s="52"/>
       <c r="I27" s="52"/>
       <c r="J27" s="52"/>
       <c r="K27" s="52"/>
       <c r="L27" s="52"/>
       <c r="M27" s="52"/>
       <c r="N27" s="52"/>
       <c r="O27" s="52"/>
       <c r="P27" s="55"/>
     </row>
     <row r="28" spans="1:16" ht="11.65" customHeight="1">
       <c r="A28" s="32" t="s">
         <v>165</v>
       </c>
       <c r="B28" s="84">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="C28" s="84">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="D28" s="86">
         <v>0</v>
       </c>
       <c r="E28" s="84">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="F28" s="86">
         <v>0</v>
       </c>
       <c r="G28" s="86">
         <v>0</v>
       </c>
       <c r="H28" s="86">
         <v>0</v>
       </c>
       <c r="I28" s="86">
         <v>0</v>
       </c>
       <c r="J28" s="86">
         <v>0</v>
       </c>
       <c r="K28" s="86">
         <v>0</v>
       </c>
       <c r="L28" s="86">
         <v>0</v>
       </c>
       <c r="M28" s="86">
         <v>0</v>
       </c>
@@ -9868,66 +9868,66 @@
     <row r="31" spans="1:16" ht="11.1" customHeight="1">
       <c r="A31" s="81" t="s">
         <v>168</v>
       </c>
       <c r="B31" s="52"/>
       <c r="C31" s="52"/>
       <c r="D31" s="52"/>
       <c r="E31" s="52"/>
       <c r="F31" s="52"/>
       <c r="G31" s="52"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="52"/>
       <c r="N31" s="52"/>
       <c r="O31" s="52"/>
       <c r="P31" s="55"/>
     </row>
     <row r="32" spans="1:16" ht="11.65" customHeight="1">
       <c r="A32" s="32" t="s">
         <v>169</v>
       </c>
       <c r="B32" s="84">
-        <v>863</v>
+        <v>1051</v>
       </c>
       <c r="C32" s="84">
-        <v>863</v>
+        <v>1051</v>
       </c>
       <c r="D32" s="86">
         <v>0</v>
       </c>
       <c r="E32" s="86">
         <v>0</v>
       </c>
       <c r="F32" s="86">
         <v>0</v>
       </c>
       <c r="G32" s="84">
-        <v>863</v>
+        <v>1051</v>
       </c>
       <c r="H32" s="86">
         <v>0</v>
       </c>
       <c r="I32" s="86">
         <v>0</v>
       </c>
       <c r="J32" s="86">
         <v>0</v>
       </c>
       <c r="K32" s="86">
         <v>0</v>
       </c>
       <c r="L32" s="86">
         <v>0</v>
       </c>
       <c r="M32" s="86">
         <v>0</v>
       </c>
       <c r="N32" s="86">
         <v>0</v>
       </c>
       <c r="O32" s="86">
         <v>0</v>
       </c>
@@ -9938,66 +9938,66 @@
     <row r="33" spans="1:16" ht="11.1" customHeight="1">
       <c r="A33" s="81" t="s">
         <v>170</v>
       </c>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="52"/>
       <c r="N33" s="52"/>
       <c r="O33" s="52"/>
       <c r="P33" s="55"/>
     </row>
     <row r="34" spans="1:16" ht="11.65" customHeight="1">
       <c r="A34" s="32" t="s">
         <v>171</v>
       </c>
       <c r="B34" s="84">
-        <v>91951</v>
+        <v>90686</v>
       </c>
       <c r="C34" s="84">
-        <v>91951</v>
+        <v>90686</v>
       </c>
       <c r="D34" s="86">
         <v>0</v>
       </c>
       <c r="E34" s="84">
-        <v>56624</v>
+        <v>54452</v>
       </c>
       <c r="F34" s="86">
         <v>0</v>
       </c>
       <c r="G34" s="84">
-        <v>35328</v>
+        <v>36235</v>
       </c>
       <c r="H34" s="86">
         <v>0</v>
       </c>
       <c r="I34" s="86">
         <v>0</v>
       </c>
       <c r="J34" s="86">
         <v>0</v>
       </c>
       <c r="K34" s="86">
         <v>0</v>
       </c>
       <c r="L34" s="86">
         <v>0</v>
       </c>
       <c r="M34" s="86">
         <v>0</v>
       </c>
       <c r="N34" s="86">
         <v>0</v>
       </c>
       <c r="O34" s="86">
         <v>0</v>
       </c>
@@ -10008,66 +10008,66 @@
     <row r="35" spans="1:16" ht="11.1" customHeight="1">
       <c r="A35" s="81" t="s">
         <v>172</v>
       </c>
       <c r="B35" s="52"/>
       <c r="C35" s="52"/>
       <c r="D35" s="52"/>
       <c r="E35" s="52"/>
       <c r="F35" s="52"/>
       <c r="G35" s="52"/>
       <c r="H35" s="52"/>
       <c r="I35" s="52"/>
       <c r="J35" s="52"/>
       <c r="K35" s="52"/>
       <c r="L35" s="52"/>
       <c r="M35" s="52"/>
       <c r="N35" s="52"/>
       <c r="O35" s="52"/>
       <c r="P35" s="55"/>
     </row>
     <row r="36" spans="1:16" ht="11.65" customHeight="1">
       <c r="A36" s="32" t="s">
         <v>173</v>
       </c>
       <c r="B36" s="84">
-        <v>4074</v>
+        <v>5538</v>
       </c>
       <c r="C36" s="84">
-        <v>4074</v>
+        <v>5538</v>
       </c>
       <c r="D36" s="86">
         <v>0</v>
       </c>
       <c r="E36" s="84">
-        <v>1914</v>
+        <v>2095</v>
       </c>
       <c r="F36" s="86">
         <v>0</v>
       </c>
       <c r="G36" s="84">
-        <v>2160</v>
+        <v>3443</v>
       </c>
       <c r="H36" s="86">
         <v>0</v>
       </c>
       <c r="I36" s="86">
         <v>0</v>
       </c>
       <c r="J36" s="86">
         <v>0</v>
       </c>
       <c r="K36" s="86">
         <v>0</v>
       </c>
       <c r="L36" s="86">
         <v>0</v>
       </c>
       <c r="M36" s="86">
         <v>0</v>
       </c>
       <c r="N36" s="86">
         <v>0</v>
       </c>
       <c r="O36" s="86">
         <v>0</v>
       </c>
@@ -10470,51 +10470,51 @@
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="L14:L15"/>
     <mergeCell ref="K14:K15"/>
     <mergeCell ref="O10:O11"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="H14:H15"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="L28:L29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="K10:K11"/>
     <mergeCell ref="N12:N13"/>
     <mergeCell ref="O12:O13"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="E10:E11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="53" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:P45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.375" customWidth="1"/>
     <col min="4" max="4" width="6.625" customWidth="1"/>
     <col min="5" max="5" width="6.875" customWidth="1"/>
     <col min="6" max="6" width="6.375" customWidth="1"/>
     <col min="7" max="7" width="7.125" customWidth="1"/>
     <col min="8" max="8" width="6.625" customWidth="1"/>
     <col min="9" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="6.875" customWidth="1"/>
     <col min="13" max="13" width="6.625" customWidth="1"/>
@@ -10566,58 +10566,58 @@
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="5"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
     </row>
     <row r="4" spans="1:16" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="64" t="str">
         <f>'3-1'!D4:G4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="64"/>
       <c r="H4" s="63" t="str">
         <f>'3-1'!H4:K4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="I4" s="63"/>
       <c r="J4" s="63"/>
       <c r="K4" s="63"/>
       <c r="L4" s="7"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:16" ht="14.1" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38"/>
       <c r="E5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="40" t="s">
         <v>28</v>
@@ -11715,51 +11715,51 @@
     <mergeCell ref="L36:L37"/>
     <mergeCell ref="M36:M37"/>
     <mergeCell ref="N36:N37"/>
     <mergeCell ref="O36:O37"/>
     <mergeCell ref="P36:P37"/>
     <mergeCell ref="B38:B39"/>
     <mergeCell ref="C38:C39"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="F38:F39"/>
     <mergeCell ref="G38:G39"/>
     <mergeCell ref="H38:H39"/>
     <mergeCell ref="I38:I39"/>
     <mergeCell ref="J38:J39"/>
     <mergeCell ref="K38:K39"/>
     <mergeCell ref="L38:L39"/>
     <mergeCell ref="M38:M39"/>
     <mergeCell ref="N38:N39"/>
     <mergeCell ref="O38:O39"/>
     <mergeCell ref="P38:P39"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="54" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>衍生性金融商品名目本金餘額（交易目的別）</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>