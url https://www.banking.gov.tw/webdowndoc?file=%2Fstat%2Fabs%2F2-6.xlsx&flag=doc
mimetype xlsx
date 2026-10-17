--- v6 (2026-09-01)
+++ v7 (2026-10-17)
@@ -66,51 +66,51 @@
   <si>
     <t>其　　　　他</t>
   </si>
   <si>
     <t>合　　　　計</t>
   </si>
   <si>
     <t>戶　數</t>
   </si>
   <si>
     <t>本　　　　月</t>
   </si>
   <si>
     <t>上　　　　月</t>
   </si>
   <si>
     <t>上　年　同　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月與上年同月比較增減％</t>
   </si>
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>銀 　　　行　　　別</t>
   </si>
   <si>
     <t>Accounts</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Others</t>
   </si>
@@ -149,51 +149,51 @@
   </si>
   <si>
     <r>
       <t>單位：戶,新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>說明：本表自96年9月起包含全國農業金庫資料。</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　支票存款</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
@@ -2441,114 +2441,114 @@
     </xf>
     <xf xxid="165" numFmtId="181" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="166" numFmtId="181" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="167" numFmtId="181" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="168" numFmtId="181" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="169" numFmtId="0" fontId="45" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="170" numFmtId="0" fontId="46" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="171" numFmtId="180" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="172" numFmtId="180" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="173" numFmtId="181" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="173" numFmtId="182" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="174" numFmtId="181" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="174" numFmtId="182" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="175" numFmtId="182" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="175" numFmtId="182" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="176" numFmtId="182" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="176" numFmtId="182" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="177" numFmtId="182" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="177" numFmtId="182" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="178" numFmtId="182" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="178" numFmtId="182" fontId="44" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="179" numFmtId="182" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="179" numFmtId="182" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="180" numFmtId="182" fontId="44" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="180" numFmtId="182" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="181" numFmtId="182" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="181" numFmtId="182" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="182" numFmtId="182" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="182" numFmtId="182" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="183" numFmtId="182" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="183" numFmtId="183" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="184" numFmtId="182" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="184" numFmtId="183" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="185" numFmtId="183" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="185" numFmtId="183" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="186" numFmtId="183" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="186" numFmtId="183" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="187" numFmtId="183" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="187" numFmtId="0" fontId="41" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="188" numFmtId="183" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="188" numFmtId="183" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="189" numFmtId="183" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="189" numFmtId="0" fontId="41" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="190" numFmtId="183" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="190" numFmtId="183" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="191" numFmtId="183" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="191" numFmtId="183" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="192" numFmtId="183" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="192" numFmtId="180" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="193" numFmtId="183" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="193" numFmtId="181" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="194" numFmtId="180" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="194" numFmtId="181" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="195" numFmtId="181" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="196" numFmtId="181" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="197" numFmtId="181" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="198" numFmtId="181" fontId="44" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="199" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf xxid="200" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf xxid="201" numFmtId="178" fontId="14" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="202" numFmtId="178" fontId="50" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
@@ -2894,606 +2894,606 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1306621</v>
+        <v>1305495</v>
       </c>
       <c r="C9" s="84">
-        <v>326258</v>
+        <v>314391</v>
       </c>
       <c r="D9" s="84">
-        <v>2676507</v>
+        <v>2670749</v>
       </c>
       <c r="E9" s="84">
-        <v>43381</v>
+        <v>42828</v>
       </c>
       <c r="F9" s="84">
-        <v>42362</v>
+        <v>42546</v>
       </c>
       <c r="G9" s="84">
-        <v>57577</v>
+        <v>64019</v>
       </c>
       <c r="H9" s="84">
-        <v>4025490</v>
+        <v>4018790</v>
       </c>
       <c r="I9" s="84">
-        <v>427216</v>
+        <v>421238</v>
       </c>
       <c r="J9" s="87">
         <v>-0.08</v>
       </c>
       <c r="K9" s="87">
-        <v>-3.75</v>
+        <v>0.54</v>
       </c>
       <c r="L9" s="87">
         <v>-0.96</v>
       </c>
       <c r="M9" s="90">
-        <v>4.16</v>
+        <v>-5.9</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="95">
-        <v>59651</v>
+        <v>59564</v>
       </c>
       <c r="C11" s="95">
-        <v>26247</v>
+        <v>26121</v>
       </c>
       <c r="D11" s="95">
-        <v>69003</v>
+        <v>68812</v>
       </c>
       <c r="E11" s="95">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="F11" s="95">
-        <v>1531</v>
+        <v>1524</v>
       </c>
       <c r="G11" s="95">
-        <v>9602</v>
+        <v>10341</v>
       </c>
       <c r="H11" s="95">
-        <v>130185</v>
+        <v>129900</v>
       </c>
       <c r="I11" s="95">
-        <v>37390</v>
+        <v>38006</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.1</v>
+        <v>-0.09</v>
       </c>
       <c r="K11" s="97">
-        <v>-7.52</v>
+        <v>0.17</v>
       </c>
       <c r="L11" s="97">
-        <v>-1.17</v>
+        <v>-1.2</v>
       </c>
       <c r="M11" s="99">
-        <v>2.59</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="95">
-        <v>48400</v>
+        <v>48394</v>
       </c>
       <c r="C13" s="95">
-        <v>13456</v>
+        <v>14572</v>
       </c>
       <c r="D13" s="95">
-        <v>141378</v>
+        <v>141075</v>
       </c>
       <c r="E13" s="95">
-        <v>2783</v>
+        <v>2704</v>
       </c>
       <c r="F13" s="95">
-        <v>5297</v>
+        <v>5292</v>
       </c>
       <c r="G13" s="95">
-        <v>4961</v>
+        <v>4753</v>
       </c>
       <c r="H13" s="95">
-        <v>195075</v>
+        <v>194761</v>
       </c>
       <c r="I13" s="95">
-        <v>21200</v>
+        <v>22028</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.1</v>
+        <v>-0.07</v>
       </c>
       <c r="K13" s="97">
-        <v>4.5</v>
+        <v>8.55</v>
       </c>
       <c r="L13" s="97">
         <v>-0.98</v>
       </c>
       <c r="M13" s="99">
-        <v>14.6</v>
+        <v>6.06</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="95">
-        <v>126669</v>
+        <v>126695</v>
       </c>
       <c r="C15" s="95">
-        <v>48977</v>
+        <v>43553</v>
       </c>
       <c r="D15" s="95">
-        <v>245584</v>
+        <v>245059</v>
       </c>
       <c r="E15" s="95">
-        <v>4679</v>
+        <v>4703</v>
       </c>
       <c r="F15" s="95">
-        <v>5105</v>
+        <v>5098</v>
       </c>
       <c r="G15" s="95">
-        <v>5360</v>
+        <v>5813</v>
       </c>
       <c r="H15" s="95">
-        <v>377358</v>
+        <v>376852</v>
       </c>
       <c r="I15" s="95">
-        <v>59016</v>
+        <v>54070</v>
       </c>
       <c r="J15" s="97">
         <v>-0.05</v>
       </c>
       <c r="K15" s="97">
-        <v>0.89</v>
+        <v>-0.93</v>
       </c>
       <c r="L15" s="97">
-        <v>-1.06</v>
+        <v>-1.01</v>
       </c>
       <c r="M15" s="99">
-        <v>9.28</v>
+        <v>-4.97</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="95">
-        <v>125423</v>
+        <v>125278</v>
       </c>
       <c r="C17" s="95">
-        <v>28277</v>
+        <v>30564</v>
       </c>
       <c r="D17" s="95">
-        <v>172447</v>
+        <v>171876</v>
       </c>
       <c r="E17" s="95">
-        <v>4606</v>
+        <v>4488</v>
       </c>
       <c r="F17" s="95">
-        <v>3430</v>
+        <v>3422</v>
       </c>
       <c r="G17" s="95">
-        <v>2139</v>
+        <v>4429</v>
       </c>
       <c r="H17" s="95">
-        <v>301300</v>
+        <v>300576</v>
       </c>
       <c r="I17" s="95">
-        <v>35022</v>
+        <v>39481</v>
       </c>
       <c r="J17" s="97">
         <v>-0.11</v>
       </c>
       <c r="K17" s="97">
-        <v>-26.22</v>
+        <v>-10.46</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.31</v>
+        <v>-1.34</v>
       </c>
       <c r="M17" s="99">
-        <v>-1.52</v>
+        <v>-2.61</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="95">
-        <v>145219</v>
+        <v>145170</v>
       </c>
       <c r="C19" s="95">
-        <v>40514</v>
+        <v>41710</v>
       </c>
       <c r="D19" s="95">
-        <v>253624</v>
+        <v>253201</v>
       </c>
       <c r="E19" s="95">
-        <v>4263</v>
+        <v>4079</v>
       </c>
       <c r="F19" s="95">
-        <v>1510</v>
+        <v>1508</v>
       </c>
       <c r="G19" s="95">
-        <v>1463</v>
+        <v>2112</v>
       </c>
       <c r="H19" s="95">
-        <v>400353</v>
+        <v>399879</v>
       </c>
       <c r="I19" s="95">
-        <v>46240</v>
+        <v>47901</v>
       </c>
       <c r="J19" s="97">
         <v>-0.06</v>
       </c>
       <c r="K19" s="97">
-        <v>1.86</v>
+        <v>9.26</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.66</v>
+        <v>-0.65</v>
       </c>
       <c r="M19" s="99">
-        <v>7.38</v>
+        <v>-0.82</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="95">
-        <v>83167</v>
+        <v>83119</v>
       </c>
       <c r="C21" s="95">
-        <v>25024</v>
+        <v>23509</v>
       </c>
       <c r="D21" s="95">
-        <v>165103</v>
+        <v>164681</v>
       </c>
       <c r="E21" s="95">
-        <v>6029</v>
+        <v>6019</v>
       </c>
       <c r="F21" s="95">
-        <v>13060</v>
+        <v>13053</v>
       </c>
       <c r="G21" s="95">
-        <v>2552</v>
+        <v>2328</v>
       </c>
       <c r="H21" s="95">
-        <v>261330</v>
+        <v>260853</v>
       </c>
       <c r="I21" s="95">
-        <v>33605</v>
+        <v>31856</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.06</v>
+        <v>-0.09</v>
       </c>
       <c r="K21" s="97">
-        <v>-4.64</v>
+        <v>1.47</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.89</v>
+        <v>-0.91</v>
       </c>
       <c r="M21" s="99">
-        <v>1.85</v>
+        <v>-11.19</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="95">
-        <v>28020</v>
+        <v>28010</v>
       </c>
       <c r="C23" s="95">
-        <v>7044</v>
+        <v>6800</v>
       </c>
       <c r="D23" s="95">
-        <v>40331</v>
+        <v>40232</v>
       </c>
       <c r="E23" s="95">
-        <v>704</v>
+        <v>645</v>
       </c>
       <c r="F23" s="95">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="G23" s="95">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="H23" s="95">
-        <v>69110</v>
+        <v>69003</v>
       </c>
       <c r="I23" s="95">
-        <v>7987</v>
+        <v>7733</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.09</v>
+        <v>-0.07</v>
       </c>
       <c r="K23" s="97">
-        <v>-9.36</v>
+        <v>1.97</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.99</v>
+        <v>-0.93</v>
       </c>
       <c r="M23" s="99">
-        <v>-5.88</v>
+        <v>-17.67</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="95">
-        <v>48983</v>
+        <v>48914</v>
       </c>
       <c r="C25" s="95">
-        <v>7676</v>
+        <v>7618</v>
       </c>
       <c r="D25" s="95">
-        <v>109515</v>
+        <v>109238</v>
       </c>
       <c r="E25" s="95">
-        <v>1089</v>
+        <v>1015</v>
       </c>
       <c r="F25" s="95">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="G25" s="95">
-        <v>4021</v>
+        <v>4193</v>
       </c>
       <c r="H25" s="95">
-        <v>159452</v>
+        <v>159103</v>
       </c>
       <c r="I25" s="95">
-        <v>12786</v>
+        <v>12827</v>
       </c>
       <c r="J25" s="97">
         <v>-0.09</v>
       </c>
       <c r="K25" s="97">
-        <v>-7.3</v>
+        <v>-20.52</v>
       </c>
       <c r="L25" s="97">
         <v>-1.16</v>
       </c>
       <c r="M25" s="99">
-        <v>9.98</v>
+        <v>21.75</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="95">
-        <v>69828</v>
+        <v>69819</v>
       </c>
       <c r="C27" s="95">
-        <v>12895</v>
+        <v>10032</v>
       </c>
       <c r="D27" s="95">
-        <v>155420</v>
+        <v>155243</v>
       </c>
       <c r="E27" s="95">
-        <v>1691</v>
+        <v>1632</v>
       </c>
       <c r="F27" s="95">
-        <v>1379</v>
+        <v>1374</v>
       </c>
       <c r="G27" s="95">
-        <v>2807</v>
+        <v>3028</v>
       </c>
       <c r="H27" s="95">
-        <v>226627</v>
+        <v>226436</v>
       </c>
       <c r="I27" s="95">
-        <v>17393</v>
+        <v>14692</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="K27" s="97">
-        <v>13.86</v>
+        <v>-2.75</v>
       </c>
       <c r="L27" s="97">
-        <v>-0.43</v>
+        <v>-0.44</v>
       </c>
       <c r="M27" s="99">
-        <v>29.96</v>
+        <v>-0.81</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
@@ -3532,200 +3532,200 @@
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="95">
-        <v>13387</v>
+        <v>13379</v>
       </c>
       <c r="C31" s="95">
-        <v>1070</v>
+        <v>976</v>
       </c>
       <c r="D31" s="95">
-        <v>25102</v>
+        <v>25052</v>
       </c>
       <c r="E31" s="95">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="F31" s="95">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="G31" s="95">
-        <v>201</v>
+        <v>233</v>
       </c>
       <c r="H31" s="95">
-        <v>38639</v>
+        <v>38579</v>
       </c>
       <c r="I31" s="95">
-        <v>1612</v>
+        <v>1567</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.09</v>
+        <v>-0.06</v>
       </c>
       <c r="K31" s="97">
-        <v>-24.38</v>
+        <v>-7.69</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.86</v>
+        <v>-0.94</v>
       </c>
       <c r="M31" s="99">
-        <v>3.34</v>
+        <v>-16.65</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="95">
-        <v>41199</v>
+        <v>41154</v>
       </c>
       <c r="C33" s="95">
-        <v>13769</v>
+        <v>17438</v>
       </c>
       <c r="D33" s="95">
-        <v>44843</v>
+        <v>44760</v>
       </c>
       <c r="E33" s="95">
-        <v>938</v>
+        <v>1038</v>
       </c>
       <c r="F33" s="95">
-        <v>1724</v>
+        <v>1723</v>
       </c>
       <c r="G33" s="95">
-        <v>12396</v>
+        <v>10011</v>
       </c>
       <c r="H33" s="95">
-        <v>87766</v>
+        <v>87637</v>
       </c>
       <c r="I33" s="95">
-        <v>27103</v>
+        <v>28487</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.06</v>
+        <v>-0.07</v>
       </c>
       <c r="K33" s="97">
-        <v>1.19</v>
+        <v>0.19</v>
       </c>
       <c r="L33" s="97">
-        <v>-0.89</v>
+        <v>-0.83</v>
       </c>
       <c r="M33" s="99">
-        <v>-26.39</v>
+        <v>7.23</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="95">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C35" s="95">
-        <v>9650</v>
+        <v>7543</v>
       </c>
       <c r="D35" s="95">
         <v>1</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="95">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G35" s="95">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="H35" s="95">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="I35" s="95">
-        <v>9971</v>
+        <v>7854</v>
       </c>
       <c r="J35" s="97">
-        <v>-0.79</v>
+        <v>-0.8</v>
       </c>
       <c r="K35" s="97">
-        <v>19.87</v>
+        <v>-18.15</v>
       </c>
       <c r="L35" s="97">
-        <v>-7.54</v>
+        <v>-7.93</v>
       </c>
       <c r="M35" s="99">
-        <v>-8.2</v>
+        <v>-22.55</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -4005,57 +4005,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -4163,838 +4163,838 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="83">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C9" s="83">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="83">
         <v>6</v>
       </c>
       <c r="G9" s="83">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="H9" s="83">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="I9" s="83">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>66</v>
+      </c>
+      <c r="J9" s="86">
+        <v>-1.37</v>
       </c>
       <c r="K9" s="86">
-        <v>94.03</v>
+        <v>-17.27</v>
       </c>
       <c r="L9" s="86">
-        <v>-0.68</v>
+        <v>-2.7</v>
       </c>
       <c r="M9" s="89">
-        <v>19.36</v>
+        <v>-25.83</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="95">
-        <v>99597</v>
+        <v>99593</v>
       </c>
       <c r="C11" s="95">
-        <v>16836</v>
+        <v>19003</v>
       </c>
       <c r="D11" s="95">
-        <v>119152</v>
+        <v>118850</v>
       </c>
       <c r="E11" s="95">
-        <v>2276</v>
+        <v>2242</v>
       </c>
       <c r="F11" s="95">
         <v>846</v>
       </c>
       <c r="G11" s="95">
-        <v>470</v>
+        <v>499</v>
       </c>
       <c r="H11" s="95">
-        <v>219595</v>
+        <v>219289</v>
       </c>
       <c r="I11" s="95">
-        <v>19582</v>
+        <v>21745</v>
       </c>
       <c r="J11" s="97">
         <v>-0.07</v>
       </c>
       <c r="K11" s="97">
-        <v>-13.7</v>
+        <v>12.94</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.93</v>
+        <v>-0.95</v>
       </c>
       <c r="M11" s="99">
-        <v>2.27</v>
+        <v>-5.84</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="95">
-        <v>13017</v>
+        <v>12968</v>
       </c>
       <c r="C13" s="95">
-        <v>1532</v>
+        <v>1849</v>
       </c>
       <c r="D13" s="95">
-        <v>55943</v>
+        <v>55732</v>
       </c>
       <c r="E13" s="95">
-        <v>278</v>
+        <v>243</v>
       </c>
       <c r="F13" s="95">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G13" s="95">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="H13" s="95">
-        <v>69075</v>
+        <v>68817</v>
       </c>
       <c r="I13" s="95">
-        <v>1880</v>
+        <v>2172</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.28</v>
+        <v>-0.14</v>
       </c>
       <c r="K13" s="97">
-        <v>-15.88</v>
+        <v>19.08</v>
       </c>
       <c r="L13" s="97">
-        <v>-2.61</v>
+        <v>-2.49</v>
       </c>
       <c r="M13" s="99">
-        <v>-6.79</v>
+        <v>-7.21</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="95">
-        <v>44703</v>
+        <v>44449</v>
       </c>
       <c r="C15" s="95">
-        <v>4422</v>
+        <v>4059</v>
       </c>
       <c r="D15" s="95">
-        <v>83210</v>
+        <v>83024</v>
       </c>
       <c r="E15" s="95">
-        <v>1646</v>
+        <v>1730</v>
       </c>
       <c r="F15" s="95">
-        <v>303</v>
+        <v>529</v>
       </c>
       <c r="G15" s="95">
-        <v>30</v>
+        <v>142</v>
       </c>
       <c r="H15" s="95">
-        <v>128216</v>
+        <v>128002</v>
       </c>
       <c r="I15" s="95">
-        <v>6099</v>
+        <v>5931</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.08</v>
+        <v>-0.06</v>
       </c>
       <c r="K15" s="97">
-        <v>-16.98</v>
+        <v>1.5</v>
       </c>
       <c r="L15" s="97">
-        <v>-0.86</v>
+        <v>-0.89</v>
       </c>
       <c r="M15" s="99">
-        <v>-2</v>
+        <v>-24.14</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="95">
-        <v>15758</v>
+        <v>15731</v>
       </c>
       <c r="C17" s="95">
-        <v>9510</v>
+        <v>881</v>
       </c>
       <c r="D17" s="95">
-        <v>43634</v>
+        <v>43497</v>
       </c>
       <c r="E17" s="95">
-        <v>487</v>
+        <v>478</v>
       </c>
       <c r="F17" s="95">
         <v>15</v>
       </c>
       <c r="G17" s="95">
         <v>11</v>
       </c>
       <c r="H17" s="95">
-        <v>59407</v>
+        <v>59243</v>
       </c>
       <c r="I17" s="95">
-        <v>10009</v>
+        <v>1370</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.1</v>
+        <v>-0.11</v>
       </c>
       <c r="K17" s="97">
-        <v>474.8</v>
+        <v>-1.45</v>
       </c>
       <c r="L17" s="97">
         <v>-1.66</v>
       </c>
       <c r="M17" s="99">
-        <v>579.86</v>
+        <v>-20.49</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="95">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="C19" s="95">
-        <v>16288</v>
+        <v>15566</v>
       </c>
       <c r="D19" s="95">
-        <v>15171</v>
+        <v>15122</v>
       </c>
       <c r="E19" s="95">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="F19" s="95">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G19" s="95">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="H19" s="95">
-        <v>15697</v>
+        <v>15646</v>
       </c>
       <c r="I19" s="95">
-        <v>16441</v>
+        <v>15710</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.1</v>
+        <v>-0.22</v>
       </c>
       <c r="K19" s="97">
-        <v>6.07</v>
+        <v>20.66</v>
       </c>
       <c r="L19" s="97">
-        <v>-1.21</v>
+        <v>-1.29</v>
       </c>
       <c r="M19" s="99">
-        <v>18.65</v>
+        <v>10.27</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="95">
-        <v>2915</v>
+        <v>2912</v>
       </c>
       <c r="C21" s="95">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="D21" s="95">
-        <v>14047</v>
+        <v>13981</v>
       </c>
       <c r="E21" s="95">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="F21" s="95">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="G21" s="95">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="H21" s="95">
-        <v>17547</v>
+        <v>17475</v>
       </c>
       <c r="I21" s="95">
-        <v>469</v>
+        <v>484</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.14</v>
+        <v>-0.21</v>
       </c>
       <c r="K21" s="97">
-        <v>-8.25</v>
+        <v>0.44</v>
       </c>
       <c r="L21" s="97">
-        <v>-1.33</v>
+        <v>-1.49</v>
       </c>
       <c r="M21" s="99">
-        <v>2.32</v>
+        <v>-9.77</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="95">
-        <v>7658</v>
+        <v>7639</v>
       </c>
       <c r="C23" s="95">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="D23" s="95">
-        <v>26568</v>
+        <v>26524</v>
       </c>
       <c r="E23" s="95">
-        <v>344</v>
+        <v>310</v>
       </c>
       <c r="F23" s="95">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="G23" s="95">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="H23" s="95">
-        <v>34292</v>
+        <v>34234</v>
       </c>
       <c r="I23" s="95">
-        <v>788</v>
+        <v>760</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.07</v>
+        <v>-0.1</v>
       </c>
       <c r="K23" s="97">
-        <v>-13.01</v>
+        <v>-2.46</v>
       </c>
       <c r="L23" s="97">
-        <v>-1.19</v>
+        <v>-1.13</v>
       </c>
       <c r="M23" s="99">
-        <v>2.24</v>
+        <v>-18.09</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="95">
-        <v>20863</v>
+        <v>20852</v>
       </c>
       <c r="C25" s="95">
-        <v>2887</v>
+        <v>2921</v>
       </c>
       <c r="D25" s="95">
-        <v>74418</v>
+        <v>74233</v>
       </c>
       <c r="E25" s="95">
-        <v>680</v>
+        <v>963</v>
       </c>
       <c r="F25" s="95">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="G25" s="95">
-        <v>1145</v>
+        <v>836</v>
       </c>
       <c r="H25" s="95">
-        <v>95588</v>
+        <v>95391</v>
       </c>
       <c r="I25" s="95">
-        <v>4711</v>
+        <v>4720</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.08</v>
+        <v>-0.11</v>
       </c>
       <c r="K25" s="97">
-        <v>-9.02</v>
+        <v>7.2</v>
       </c>
       <c r="L25" s="97">
-        <v>-1.15</v>
+        <v>-1.16</v>
       </c>
       <c r="M25" s="99">
-        <v>-7.86</v>
+        <v>-17.7</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="95">
-        <v>21547</v>
+        <v>21529</v>
       </c>
       <c r="C27" s="95">
-        <v>1748</v>
+        <v>1780</v>
       </c>
       <c r="D27" s="95">
-        <v>65295</v>
+        <v>65149</v>
       </c>
       <c r="E27" s="95">
-        <v>861</v>
+        <v>842</v>
       </c>
       <c r="F27" s="95">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="G27" s="95">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="H27" s="95">
-        <v>87270</v>
+        <v>87111</v>
       </c>
       <c r="I27" s="95">
-        <v>2656</v>
+        <v>2662</v>
       </c>
       <c r="J27" s="97">
         <v>-0.08</v>
       </c>
       <c r="K27" s="97">
-        <v>-15.13</v>
+        <v>-0.09</v>
       </c>
       <c r="L27" s="97">
-        <v>-1.21</v>
+        <v>-1.17</v>
       </c>
       <c r="M27" s="99">
-        <v>1.68</v>
+        <v>-13.1</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="95">
-        <v>11684</v>
+        <v>11661</v>
       </c>
       <c r="C29" s="95">
-        <v>919</v>
+        <v>858</v>
       </c>
       <c r="D29" s="95">
-        <v>35620</v>
+        <v>35529</v>
       </c>
       <c r="E29" s="95">
-        <v>496</v>
+        <v>476</v>
       </c>
       <c r="F29" s="95">
         <v>142</v>
       </c>
       <c r="G29" s="95">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="H29" s="95">
-        <v>47446</v>
+        <v>47332</v>
       </c>
       <c r="I29" s="95">
-        <v>1464</v>
+        <v>1390</v>
       </c>
       <c r="J29" s="97">
-        <v>-0.1</v>
+        <v>-0.11</v>
       </c>
       <c r="K29" s="97">
-        <v>-12.03</v>
+        <v>-5.1</v>
       </c>
       <c r="L29" s="97">
-        <v>-1.23</v>
+        <v>-1.22</v>
       </c>
       <c r="M29" s="99">
-        <v>-0.78</v>
+        <v>-22.51</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="95">
-        <v>10227</v>
+        <v>10231</v>
       </c>
       <c r="C31" s="95">
-        <v>1232</v>
+        <v>1258</v>
       </c>
       <c r="D31" s="95">
-        <v>32242</v>
+        <v>32167</v>
       </c>
       <c r="E31" s="95">
-        <v>678</v>
+        <v>635</v>
       </c>
       <c r="F31" s="95">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G31" s="95">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H31" s="95">
-        <v>42543</v>
+        <v>42471</v>
       </c>
       <c r="I31" s="95">
-        <v>1945</v>
+        <v>1929</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.05</v>
+        <v>-0.1</v>
       </c>
       <c r="K31" s="97">
-        <v>-13</v>
+        <v>3</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.86</v>
+        <v>-0.85</v>
       </c>
       <c r="M31" s="99">
-        <v>-3.57</v>
+        <v>-11.56</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="95">
-        <v>29227</v>
+        <v>29183</v>
       </c>
       <c r="C33" s="95">
-        <v>3172</v>
+        <v>3084</v>
       </c>
       <c r="D33" s="95">
-        <v>67175</v>
+        <v>67030</v>
       </c>
       <c r="E33" s="95">
-        <v>903</v>
+        <v>841</v>
       </c>
       <c r="F33" s="95">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="G33" s="95">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="H33" s="95">
-        <v>96723</v>
+        <v>96536</v>
       </c>
       <c r="I33" s="95">
-        <v>4193</v>
+        <v>4038</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.06</v>
+        <v>-0.09</v>
       </c>
       <c r="K33" s="97">
-        <v>-15.9</v>
+        <v>0.4</v>
       </c>
       <c r="L33" s="97">
-        <v>-0.94</v>
+        <v>-0.97</v>
       </c>
       <c r="M33" s="99">
-        <v>1.94</v>
+        <v>-16.32</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B35" s="95">
-        <v>6569</v>
+        <v>6560</v>
       </c>
       <c r="C35" s="95">
-        <v>2084</v>
+        <v>2716</v>
       </c>
       <c r="D35" s="95">
-        <v>21212</v>
+        <v>21191</v>
       </c>
       <c r="E35" s="95">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="F35" s="95">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="G35" s="95">
-        <v>590</v>
+        <v>656</v>
       </c>
       <c r="H35" s="95">
-        <v>28003</v>
+        <v>27971</v>
       </c>
       <c r="I35" s="95">
-        <v>2825</v>
+        <v>3529</v>
       </c>
       <c r="J35" s="97">
-        <v>-0.11</v>
+        <v>-0.09</v>
       </c>
       <c r="K35" s="97">
-        <v>-35.77</v>
+        <v>15.56</v>
       </c>
       <c r="L35" s="97">
-        <v>-0.77</v>
+        <v>-0.75</v>
       </c>
       <c r="M35" s="99">
-        <v>8.82</v>
+        <v>-4.86</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>114</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -5274,57 +5274,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -5432,490 +5432,490 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="83">
-        <v>37965</v>
+        <v>37958</v>
       </c>
       <c r="C9" s="83">
-        <v>4146</v>
+        <v>3932</v>
       </c>
       <c r="D9" s="83">
-        <v>117044</v>
+        <v>116931</v>
       </c>
       <c r="E9" s="83">
-        <v>605</v>
+        <v>548</v>
       </c>
       <c r="F9" s="83">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="G9" s="83">
-        <v>504</v>
+        <v>798</v>
       </c>
       <c r="H9" s="83">
-        <v>155696</v>
+        <v>155574</v>
       </c>
       <c r="I9" s="83">
-        <v>5256</v>
+        <v>5279</v>
       </c>
       <c r="J9" s="86">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="K9" s="86">
-        <v>27.77</v>
+        <v>-8.78</v>
       </c>
       <c r="L9" s="86">
-        <v>-0.41</v>
+        <v>-0.44</v>
       </c>
       <c r="M9" s="89">
-        <v>12.56</v>
+        <v>15.03</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B11" s="95">
-        <v>46553</v>
+        <v>46491</v>
       </c>
       <c r="C11" s="95">
-        <v>6763</v>
+        <v>7141</v>
       </c>
       <c r="D11" s="95">
-        <v>109468</v>
+        <v>109287</v>
       </c>
       <c r="E11" s="95">
-        <v>1277</v>
+        <v>1263</v>
       </c>
       <c r="F11" s="95">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="G11" s="95">
-        <v>1237</v>
+        <v>1012</v>
       </c>
       <c r="H11" s="95">
-        <v>157073</v>
+        <v>156831</v>
       </c>
       <c r="I11" s="95">
-        <v>9277</v>
+        <v>9415</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.06</v>
+        <v>-0.07</v>
       </c>
       <c r="K11" s="97">
-        <v>-3.1</v>
+        <v>5.27</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.86</v>
+        <v>-0.88</v>
       </c>
       <c r="M11" s="99">
-        <v>-7.25</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>118</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="95">
-        <v>53927</v>
+        <v>53925</v>
       </c>
       <c r="C13" s="95">
-        <v>8147</v>
+        <v>7129</v>
       </c>
       <c r="D13" s="95">
-        <v>80454</v>
+        <v>80320</v>
       </c>
       <c r="E13" s="95">
-        <v>1230</v>
+        <v>1150</v>
       </c>
       <c r="F13" s="95">
         <v>1061</v>
       </c>
       <c r="G13" s="95">
-        <v>1513</v>
+        <v>1690</v>
       </c>
       <c r="H13" s="95">
-        <v>135442</v>
+        <v>135306</v>
       </c>
       <c r="I13" s="95">
-        <v>10890</v>
+        <v>9968</v>
       </c>
       <c r="J13" s="97">
         <v>-0.03</v>
       </c>
       <c r="K13" s="97">
-        <v>-11.96</v>
+        <v>-8.61</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.59</v>
+        <v>-0.57</v>
       </c>
       <c r="M13" s="99">
-        <v>6.55</v>
+        <v>-13.45</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="95">
-        <v>9818</v>
+        <v>9809</v>
       </c>
       <c r="C15" s="95">
-        <v>517</v>
+        <v>455</v>
       </c>
       <c r="D15" s="95">
-        <v>22699</v>
+        <v>22646</v>
       </c>
       <c r="E15" s="95">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="F15" s="95">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="G15" s="95">
-        <v>2000</v>
+        <v>3351</v>
       </c>
       <c r="H15" s="95">
-        <v>32762</v>
+        <v>32698</v>
       </c>
       <c r="I15" s="95">
-        <v>2663</v>
+        <v>3938</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.09</v>
+        <v>-0.11</v>
       </c>
       <c r="K15" s="97">
-        <v>-21.59</v>
+        <v>-14.85</v>
       </c>
       <c r="L15" s="97">
-        <v>-1.28</v>
+        <v>-1.19</v>
       </c>
       <c r="M15" s="99">
-        <v>-12.09</v>
+        <v>-4.8</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="95">
-        <v>20480</v>
+        <v>20360</v>
       </c>
       <c r="C17" s="95">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D17" s="95">
-        <v>45002</v>
+        <v>44803</v>
       </c>
       <c r="E17" s="95">
-        <v>340</v>
+        <v>319</v>
       </c>
       <c r="F17" s="95">
         <v>3</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
-        <v>65485</v>
+        <v>65166</v>
       </c>
       <c r="I17" s="95">
-        <v>729</v>
+        <v>711</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.22</v>
+        <v>-0.25</v>
       </c>
       <c r="K17" s="97">
-        <v>-5.37</v>
+        <v>5.35</v>
       </c>
       <c r="L17" s="97">
-        <v>-2.38</v>
+        <v>-2.3</v>
       </c>
       <c r="M17" s="99">
-        <v>-0.68</v>
+        <v>-0.19</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="95">
-        <v>24649</v>
+        <v>24677</v>
       </c>
       <c r="C19" s="95">
-        <v>5099</v>
+        <v>5407</v>
       </c>
       <c r="D19" s="95">
-        <v>78905</v>
+        <v>78795</v>
       </c>
       <c r="E19" s="95">
-        <v>439</v>
+        <v>424</v>
       </c>
       <c r="F19" s="95">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="G19" s="95">
-        <v>811</v>
+        <v>3510</v>
       </c>
       <c r="H19" s="95">
-        <v>103770</v>
+        <v>103686</v>
       </c>
       <c r="I19" s="95">
-        <v>6349</v>
+        <v>9341</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="K19" s="97">
-        <v>-28.14</v>
+        <v>39.24</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.65</v>
+        <v>-0.64</v>
       </c>
       <c r="M19" s="99">
-        <v>12.37</v>
+        <v>-58.74</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="95">
-        <v>9250</v>
+        <v>9231</v>
       </c>
       <c r="C21" s="95">
-        <v>499</v>
+        <v>672</v>
       </c>
       <c r="D21" s="95">
-        <v>30216</v>
+        <v>30174</v>
       </c>
       <c r="E21" s="95">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="F21" s="95">
         <v>99</v>
       </c>
       <c r="G21" s="95">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="H21" s="95">
-        <v>39565</v>
+        <v>39504</v>
       </c>
       <c r="I21" s="95">
-        <v>754</v>
+        <v>919</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.08</v>
+        <v>-0.09</v>
       </c>
       <c r="K21" s="97">
-        <v>-20.23</v>
+        <v>16.98</v>
       </c>
       <c r="L21" s="97">
         <v>-0.94</v>
       </c>
       <c r="M21" s="99">
-        <v>-2.92</v>
+        <v>-15.66</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="95">
-        <v>29140</v>
+        <v>29120</v>
       </c>
       <c r="C23" s="95">
-        <v>4725</v>
+        <v>4128</v>
       </c>
       <c r="D23" s="95">
-        <v>116681</v>
+        <v>116534</v>
       </c>
       <c r="E23" s="95">
-        <v>1351</v>
+        <v>1324</v>
       </c>
       <c r="F23" s="95">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="G23" s="95">
-        <v>2748</v>
+        <v>3209</v>
       </c>
       <c r="H23" s="95">
-        <v>146451</v>
+        <v>146285</v>
       </c>
       <c r="I23" s="95">
-        <v>8824</v>
+        <v>8660</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.07</v>
+        <v>-0.06</v>
       </c>
       <c r="K23" s="97">
-        <v>-0.62</v>
+        <v>-10.51</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.59</v>
+        <v>-0.61</v>
       </c>
       <c r="M23" s="99">
-        <v>-10.3</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -6455,57 +6455,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -6613,838 +6613,838 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1231</v>
+        <v>1224</v>
       </c>
       <c r="C9" s="84">
-        <v>10755</v>
+        <v>6571</v>
       </c>
       <c r="D9" s="84">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="E9" s="84">
-        <v>179</v>
+        <v>53</v>
       </c>
       <c r="F9" s="84">
         <v>20</v>
       </c>
       <c r="G9" s="84">
-        <v>218</v>
+        <v>1229</v>
       </c>
       <c r="H9" s="84">
-        <v>1312</v>
+        <v>1304</v>
       </c>
       <c r="I9" s="84">
-        <v>11151</v>
-[...11 lines deleted...]
-        <v>-25.83</v>
+        <v>7853</v>
+      </c>
+      <c r="J9" s="112">
+        <v>-0.31</v>
+      </c>
+      <c r="K9" s="112">
+        <v>-7.78</v>
+      </c>
+      <c r="L9" s="112">
+        <v>-2.9</v>
+      </c>
+      <c r="M9" s="115">
+        <v>-1.33</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="95">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="C11" s="95">
-        <v>3239</v>
+        <v>1279</v>
       </c>
       <c r="D11" s="95">
         <v>16</v>
       </c>
       <c r="E11" s="95">
         <v>0</v>
       </c>
       <c r="F11" s="95">
         <v>4</v>
       </c>
       <c r="G11" s="95">
         <v>3</v>
       </c>
       <c r="H11" s="95">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="I11" s="95">
-        <v>3243</v>
-[...1 lines deleted...]
-      <c r="J11" s="119">
+        <v>1283</v>
+      </c>
+      <c r="J11" s="117">
         <v>-0.3</v>
       </c>
-      <c r="K11" s="119">
-[...6 lines deleted...]
-        <v>-35.81</v>
+      <c r="K11" s="117">
+        <v>-40.75</v>
+      </c>
+      <c r="L11" s="117">
+        <v>-2.37</v>
+      </c>
+      <c r="M11" s="119">
+        <v>-32.54</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B13" s="95">
         <v>89</v>
       </c>
       <c r="C13" s="95">
-        <v>2243</v>
+        <v>2135</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="95">
         <v>2</v>
       </c>
       <c r="G13" s="95">
-        <v>82</v>
+        <v>182</v>
       </c>
       <c r="H13" s="95">
         <v>91</v>
       </c>
       <c r="I13" s="95">
-        <v>2325</v>
-[...11 lines deleted...]
-        <v>26.44</v>
+        <v>2317</v>
+      </c>
+      <c r="J13" s="121">
+        <v>0</v>
+      </c>
+      <c r="K13" s="117">
+        <v>2.63</v>
+      </c>
+      <c r="L13" s="117">
+        <v>-1.09</v>
+      </c>
+      <c r="M13" s="119">
+        <v>2.14</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>140</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="95">
         <v>50</v>
       </c>
       <c r="C15" s="95">
-        <v>489</v>
+        <v>283</v>
       </c>
       <c r="D15" s="95">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E15" s="95">
         <v>4</v>
       </c>
       <c r="F15" s="95">
         <v>10</v>
       </c>
       <c r="G15" s="95">
-        <v>131</v>
+        <v>1040</v>
       </c>
       <c r="H15" s="95">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I15" s="95">
-        <v>624</v>
-[...11 lines deleted...]
-        <v>2.87</v>
+        <v>1327</v>
+      </c>
+      <c r="J15" s="117">
+        <v>-1.41</v>
+      </c>
+      <c r="K15" s="117">
+        <v>14.02</v>
+      </c>
+      <c r="L15" s="117">
+        <v>-2.78</v>
+      </c>
+      <c r="M15" s="119">
+        <v>244.44</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B17" s="95">
         <v>3</v>
       </c>
       <c r="C17" s="95">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="D17" s="95">
         <v>5</v>
       </c>
       <c r="E17" s="95">
         <v>2</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>8</v>
       </c>
       <c r="I17" s="95">
-        <v>60</v>
-[...11 lines deleted...]
-        <v>-2.08</v>
+        <v>73</v>
+      </c>
+      <c r="J17" s="121">
+        <v>0</v>
+      </c>
+      <c r="K17" s="117">
+        <v>8.35</v>
+      </c>
+      <c r="L17" s="121">
+        <v>0</v>
+      </c>
+      <c r="M17" s="119">
+        <v>-3.01</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>144</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B19" s="95">
         <v>4</v>
       </c>
       <c r="C19" s="95">
         <v>1</v>
       </c>
       <c r="D19" s="95">
         <v>1</v>
       </c>
       <c r="E19" s="95">
         <v>0</v>
       </c>
       <c r="F19" s="101">
         <v>0</v>
       </c>
       <c r="G19" s="101">
         <v>0</v>
       </c>
       <c r="H19" s="95">
         <v>5</v>
       </c>
       <c r="I19" s="95">
         <v>1</v>
       </c>
-      <c r="J19" s="123">
-[...8 lines deleted...]
-      <c r="M19" s="125">
+      <c r="J19" s="121">
+        <v>0</v>
+      </c>
+      <c r="K19" s="121">
+        <v>0</v>
+      </c>
+      <c r="L19" s="121">
+        <v>0</v>
+      </c>
+      <c r="M19" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>146</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B21" s="101">
         <v>0</v>
       </c>
       <c r="C21" s="101">
         <v>0</v>
       </c>
       <c r="D21" s="101">
         <v>0</v>
       </c>
       <c r="E21" s="101">
         <v>0</v>
       </c>
       <c r="F21" s="101">
         <v>0</v>
       </c>
       <c r="G21" s="101">
         <v>0</v>
       </c>
       <c r="H21" s="101">
         <v>0</v>
       </c>
       <c r="I21" s="101">
         <v>0</v>
       </c>
-      <c r="J21" s="123">
-[...8 lines deleted...]
-      <c r="M21" s="125">
+      <c r="J21" s="121">
+        <v>0</v>
+      </c>
+      <c r="K21" s="121">
+        <v>0</v>
+      </c>
+      <c r="L21" s="121">
+        <v>0</v>
+      </c>
+      <c r="M21" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>148</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B23" s="101">
         <v>0</v>
       </c>
       <c r="C23" s="101">
         <v>0</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="101">
         <v>0</v>
       </c>
       <c r="I23" s="101">
         <v>0</v>
       </c>
-      <c r="J23" s="123">
-[...8 lines deleted...]
-      <c r="M23" s="125">
+      <c r="J23" s="121">
+        <v>0</v>
+      </c>
+      <c r="K23" s="121">
+        <v>0</v>
+      </c>
+      <c r="L23" s="121">
+        <v>0</v>
+      </c>
+      <c r="M23" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>150</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
       </c>
       <c r="C25" s="101">
         <v>0</v>
       </c>
       <c r="D25" s="101">
         <v>0</v>
       </c>
       <c r="E25" s="101">
         <v>0</v>
       </c>
       <c r="F25" s="101">
         <v>0</v>
       </c>
       <c r="G25" s="101">
         <v>0</v>
       </c>
       <c r="H25" s="101">
         <v>0</v>
       </c>
       <c r="I25" s="101">
         <v>0</v>
       </c>
-      <c r="J25" s="123">
-[...8 lines deleted...]
-      <c r="M25" s="125">
+      <c r="J25" s="121">
+        <v>0</v>
+      </c>
+      <c r="K25" s="121">
+        <v>0</v>
+      </c>
+      <c r="L25" s="121">
+        <v>0</v>
+      </c>
+      <c r="M25" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>152</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B27" s="95">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C27" s="95">
-        <v>1586</v>
+        <v>1563</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="95">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I27" s="95">
-        <v>1586</v>
-[...11 lines deleted...]
-        <v>-10.51</v>
+        <v>1563</v>
+      </c>
+      <c r="J27" s="121">
+        <v>0</v>
+      </c>
+      <c r="K27" s="117">
+        <v>-10.19</v>
+      </c>
+      <c r="L27" s="117">
+        <v>-2.94</v>
+      </c>
+      <c r="M27" s="119">
+        <v>4.34</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B29" s="95">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C29" s="95">
         <v>11</v>
       </c>
       <c r="D29" s="95">
         <v>4</v>
       </c>
       <c r="E29" s="95">
-        <v>173</v>
+        <v>47</v>
       </c>
       <c r="F29" s="95">
         <v>1</v>
       </c>
       <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="95">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="I29" s="95">
-        <v>184</v>
-[...11 lines deleted...]
-        <v>21.03</v>
+        <v>58</v>
+      </c>
+      <c r="J29" s="121">
+        <v>0</v>
+      </c>
+      <c r="K29" s="117">
+        <v>-5.47</v>
+      </c>
+      <c r="L29" s="117">
+        <v>-5.71</v>
+      </c>
+      <c r="M29" s="119">
+        <v>-85.96</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B31" s="95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C31" s="95">
-        <v>954</v>
+        <v>871</v>
       </c>
       <c r="D31" s="101">
         <v>0</v>
       </c>
       <c r="E31" s="101">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I31" s="95">
-        <v>954</v>
-[...11 lines deleted...]
-        <v>8.82</v>
+        <v>871</v>
+      </c>
+      <c r="J31" s="117">
+        <v>4.17</v>
+      </c>
+      <c r="K31" s="117">
+        <v>8</v>
+      </c>
+      <c r="L31" s="121">
+        <v>0</v>
+      </c>
+      <c r="M31" s="119">
+        <v>-10.41</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>158</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
       </c>
       <c r="C33" s="101">
         <v>0</v>
       </c>
       <c r="D33" s="101">
         <v>0</v>
       </c>
       <c r="E33" s="101">
         <v>0</v>
       </c>
       <c r="F33" s="101">
         <v>0</v>
       </c>
       <c r="G33" s="101">
         <v>0</v>
       </c>
       <c r="H33" s="101">
         <v>0</v>
       </c>
       <c r="I33" s="101">
         <v>0</v>
       </c>
-      <c r="J33" s="123">
-[...8 lines deleted...]
-      <c r="M33" s="125">
+      <c r="J33" s="121">
+        <v>0</v>
+      </c>
+      <c r="K33" s="121">
+        <v>0</v>
+      </c>
+      <c r="L33" s="121">
+        <v>0</v>
+      </c>
+      <c r="M33" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B35" s="95">
         <v>24</v>
       </c>
       <c r="C35" s="95">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D35" s="95">
         <v>4</v>
       </c>
       <c r="E35" s="95">
         <v>0</v>
       </c>
       <c r="F35" s="95">
         <v>2</v>
       </c>
       <c r="G35" s="95">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H35" s="95">
         <v>30</v>
       </c>
       <c r="I35" s="95">
-        <v>66</v>
-[...11 lines deleted...]
-        <v>39.79</v>
+        <v>62</v>
+      </c>
+      <c r="J35" s="121">
+        <v>0</v>
+      </c>
+      <c r="K35" s="117">
+        <v>42.18</v>
+      </c>
+      <c r="L35" s="121">
+        <v>0</v>
+      </c>
+      <c r="M35" s="119">
+        <v>26.2</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>162</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
@@ -7780,57 +7780,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -7934,841 +7934,841 @@
         <v>15</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
-      <c r="A9" s="126" t="s">
+      <c r="A9" s="124" t="s">
         <v>163</v>
       </c>
       <c r="B9" s="109">
         <v>0</v>
       </c>
       <c r="C9" s="109">
         <v>0</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="109">
         <v>0</v>
       </c>
       <c r="G9" s="109">
         <v>0</v>
       </c>
       <c r="H9" s="109">
         <v>0</v>
       </c>
       <c r="I9" s="109">
         <v>0</v>
       </c>
-      <c r="J9" s="128">
-[...8 lines deleted...]
-      <c r="M9" s="130">
+      <c r="J9" s="126">
+        <v>0</v>
+      </c>
+      <c r="K9" s="126">
+        <v>0</v>
+      </c>
+      <c r="L9" s="126">
+        <v>0</v>
+      </c>
+      <c r="M9" s="128">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>164</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="35" t="s">
         <v>165</v>
       </c>
       <c r="B11" s="101">
         <v>0</v>
       </c>
       <c r="C11" s="101">
         <v>0</v>
       </c>
       <c r="D11" s="101">
         <v>0</v>
       </c>
       <c r="E11" s="101">
         <v>0</v>
       </c>
       <c r="F11" s="101">
         <v>0</v>
       </c>
       <c r="G11" s="101">
         <v>0</v>
       </c>
       <c r="H11" s="101">
         <v>0</v>
       </c>
       <c r="I11" s="101">
         <v>0</v>
       </c>
-      <c r="J11" s="123">
-[...8 lines deleted...]
-      <c r="M11" s="125">
+      <c r="J11" s="121">
+        <v>0</v>
+      </c>
+      <c r="K11" s="121">
+        <v>0</v>
+      </c>
+      <c r="L11" s="121">
+        <v>0</v>
+      </c>
+      <c r="M11" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>166</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>167</v>
       </c>
       <c r="B13" s="95">
         <v>2</v>
       </c>
       <c r="C13" s="95">
         <v>0</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="101">
         <v>0</v>
       </c>
       <c r="G13" s="101">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>2</v>
       </c>
       <c r="I13" s="95">
         <v>0</v>
       </c>
-      <c r="J13" s="123">
-[...9 lines deleted...]
-        <v>-99.93</v>
+      <c r="J13" s="121">
+        <v>0</v>
+      </c>
+      <c r="K13" s="121">
+        <v>0</v>
+      </c>
+      <c r="L13" s="121">
+        <v>0</v>
+      </c>
+      <c r="M13" s="123">
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="35" t="s">
         <v>169</v>
       </c>
       <c r="B15" s="101">
         <v>0</v>
       </c>
       <c r="C15" s="101">
         <v>0</v>
       </c>
       <c r="D15" s="101">
         <v>0</v>
       </c>
       <c r="E15" s="101">
         <v>0</v>
       </c>
       <c r="F15" s="101">
         <v>0</v>
       </c>
       <c r="G15" s="101">
         <v>0</v>
       </c>
       <c r="H15" s="101">
         <v>0</v>
       </c>
       <c r="I15" s="101">
         <v>0</v>
       </c>
-      <c r="J15" s="123">
-[...8 lines deleted...]
-      <c r="M15" s="125">
+      <c r="J15" s="121">
+        <v>0</v>
+      </c>
+      <c r="K15" s="121">
+        <v>0</v>
+      </c>
+      <c r="L15" s="121">
+        <v>0</v>
+      </c>
+      <c r="M15" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>170</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="35" t="s">
         <v>171</v>
       </c>
       <c r="B17" s="101">
         <v>0</v>
       </c>
       <c r="C17" s="101">
         <v>0</v>
       </c>
       <c r="D17" s="101">
         <v>0</v>
       </c>
       <c r="E17" s="101">
         <v>0</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="101">
         <v>0</v>
       </c>
       <c r="I17" s="101">
         <v>0</v>
       </c>
-      <c r="J17" s="123">
-[...8 lines deleted...]
-      <c r="M17" s="125">
+      <c r="J17" s="121">
+        <v>0</v>
+      </c>
+      <c r="K17" s="121">
+        <v>0</v>
+      </c>
+      <c r="L17" s="121">
+        <v>0</v>
+      </c>
+      <c r="M17" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>172</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="101">
         <v>0</v>
       </c>
       <c r="C19" s="101">
         <v>0</v>
       </c>
       <c r="D19" s="101">
         <v>0</v>
       </c>
       <c r="E19" s="101">
         <v>0</v>
       </c>
       <c r="F19" s="101">
         <v>0</v>
       </c>
       <c r="G19" s="101">
         <v>0</v>
       </c>
       <c r="H19" s="101">
         <v>0</v>
       </c>
       <c r="I19" s="101">
         <v>0</v>
       </c>
-      <c r="J19" s="123">
-[...8 lines deleted...]
-      <c r="M19" s="125">
+      <c r="J19" s="121">
+        <v>0</v>
+      </c>
+      <c r="K19" s="121">
+        <v>0</v>
+      </c>
+      <c r="L19" s="121">
+        <v>0</v>
+      </c>
+      <c r="M19" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="35" t="s">
         <v>175</v>
       </c>
       <c r="B21" s="95">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="C21" s="95">
-        <v>1138</v>
+        <v>101</v>
       </c>
       <c r="D21" s="95">
         <v>1</v>
       </c>
       <c r="E21" s="95">
         <v>0</v>
       </c>
       <c r="F21" s="95">
         <v>1</v>
       </c>
       <c r="G21" s="95">
         <v>0</v>
       </c>
       <c r="H21" s="95">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="I21" s="95">
-        <v>1138</v>
-[...11 lines deleted...]
-        <v>14.02</v>
+        <v>101</v>
+      </c>
+      <c r="J21" s="117">
+        <v>-1.06</v>
+      </c>
+      <c r="K21" s="117">
+        <v>27.41</v>
+      </c>
+      <c r="L21" s="117">
+        <v>-2.62</v>
+      </c>
+      <c r="M21" s="119">
+        <v>-33.6</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>176</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B23" s="95">
         <v>120</v>
       </c>
       <c r="C23" s="95">
-        <v>969</v>
+        <v>197</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="95">
         <v>120</v>
       </c>
       <c r="I23" s="95">
-        <v>969</v>
-[...11 lines deleted...]
-        <v>-69.01</v>
+        <v>197</v>
+      </c>
+      <c r="J23" s="121">
+        <v>0</v>
+      </c>
+      <c r="K23" s="117">
+        <v>51.96</v>
+      </c>
+      <c r="L23" s="117">
+        <v>-9.09</v>
+      </c>
+      <c r="M23" s="119">
+        <v>-18.54</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
       </c>
       <c r="C25" s="101">
         <v>0</v>
       </c>
       <c r="D25" s="101">
         <v>0</v>
       </c>
       <c r="E25" s="101">
         <v>0</v>
       </c>
       <c r="F25" s="101">
         <v>0</v>
       </c>
       <c r="G25" s="101">
         <v>0</v>
       </c>
       <c r="H25" s="101">
         <v>0</v>
       </c>
       <c r="I25" s="101">
         <v>0</v>
       </c>
-      <c r="J25" s="123">
-[...8 lines deleted...]
-      <c r="M25" s="125">
+      <c r="J25" s="121">
+        <v>0</v>
+      </c>
+      <c r="K25" s="121">
+        <v>0</v>
+      </c>
+      <c r="L25" s="121">
+        <v>0</v>
+      </c>
+      <c r="M25" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>180</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>181</v>
       </c>
       <c r="B27" s="101">
         <v>0</v>
       </c>
       <c r="C27" s="101">
         <v>0</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="101">
         <v>0</v>
       </c>
       <c r="I27" s="101">
         <v>0</v>
       </c>
-      <c r="J27" s="123">
-[...8 lines deleted...]
-      <c r="M27" s="125">
+      <c r="J27" s="121">
+        <v>0</v>
+      </c>
+      <c r="K27" s="121">
+        <v>0</v>
+      </c>
+      <c r="L27" s="121">
+        <v>0</v>
+      </c>
+      <c r="M27" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>182</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="35" t="s">
         <v>183</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
       </c>
       <c r="C29" s="101">
         <v>0</v>
       </c>
       <c r="D29" s="101">
         <v>0</v>
       </c>
       <c r="E29" s="101">
         <v>0</v>
       </c>
       <c r="F29" s="101">
         <v>0</v>
       </c>
       <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="101">
         <v>0</v>
       </c>
       <c r="I29" s="101">
         <v>0</v>
       </c>
-      <c r="J29" s="123">
-[...8 lines deleted...]
-      <c r="M29" s="125">
+      <c r="J29" s="121">
+        <v>0</v>
+      </c>
+      <c r="K29" s="121">
+        <v>0</v>
+      </c>
+      <c r="L29" s="121">
+        <v>0</v>
+      </c>
+      <c r="M29" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>184</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="35" t="s">
         <v>185</v>
       </c>
       <c r="B31" s="95">
         <v>24</v>
       </c>
       <c r="C31" s="95">
         <v>1</v>
       </c>
       <c r="D31" s="95">
         <v>19</v>
       </c>
       <c r="E31" s="95">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
         <v>43</v>
       </c>
       <c r="I31" s="95">
         <v>1</v>
       </c>
-      <c r="J31" s="123">
-[...8 lines deleted...]
-      <c r="M31" s="125">
+      <c r="J31" s="121">
+        <v>0</v>
+      </c>
+      <c r="K31" s="121">
+        <v>0</v>
+      </c>
+      <c r="L31" s="121">
+        <v>0</v>
+      </c>
+      <c r="M31" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>186</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="35" t="s">
         <v>187</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
       </c>
       <c r="C33" s="101">
         <v>0</v>
       </c>
       <c r="D33" s="101">
         <v>0</v>
       </c>
       <c r="E33" s="101">
         <v>0</v>
       </c>
       <c r="F33" s="101">
         <v>0</v>
       </c>
       <c r="G33" s="101">
         <v>0</v>
       </c>
       <c r="H33" s="101">
         <v>0</v>
       </c>
       <c r="I33" s="101">
         <v>0</v>
       </c>
-      <c r="J33" s="123">
-[...8 lines deleted...]
-      <c r="M33" s="125">
+      <c r="J33" s="121">
+        <v>0</v>
+      </c>
+      <c r="K33" s="121">
+        <v>0</v>
+      </c>
+      <c r="L33" s="121">
+        <v>0</v>
+      </c>
+      <c r="M33" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>188</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="35" t="s">
         <v>189</v>
       </c>
       <c r="B35" s="101">
         <v>0</v>
       </c>
       <c r="C35" s="101">
         <v>0</v>
       </c>
       <c r="D35" s="101">
         <v>0</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="101">
         <v>0</v>
       </c>
       <c r="G35" s="101">
         <v>0</v>
       </c>
       <c r="H35" s="101">
         <v>0</v>
       </c>
       <c r="I35" s="101">
         <v>0</v>
       </c>
-      <c r="J35" s="123">
-[...8 lines deleted...]
-      <c r="M35" s="125">
+      <c r="J35" s="121">
+        <v>0</v>
+      </c>
+      <c r="K35" s="121">
+        <v>0</v>
+      </c>
+      <c r="L35" s="121">
+        <v>0</v>
+      </c>
+      <c r="M35" s="123">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>190</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
@@ -9105,57 +9105,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -9259,87 +9259,87 @@
         <v>15</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
-      <c r="A9" s="126" t="s">
+      <c r="A9" s="124" t="s">
         <v>191</v>
       </c>
       <c r="B9" s="109">
         <v>0</v>
       </c>
       <c r="C9" s="109">
         <v>0</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="109">
         <v>0</v>
       </c>
       <c r="G9" s="109">
         <v>0</v>
       </c>
       <c r="H9" s="109">
         <v>0</v>
       </c>
       <c r="I9" s="109">
         <v>0</v>
       </c>
-      <c r="J9" s="128">
-[...8 lines deleted...]
-      <c r="M9" s="130">
+      <c r="J9" s="126">
+        <v>0</v>
+      </c>
+      <c r="K9" s="126">
+        <v>0</v>
+      </c>
+      <c r="L9" s="126">
+        <v>0</v>
+      </c>
+      <c r="M9" s="128">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="35"/>
       <c r="B11" s="54"/>
       <c r="C11" s="54"/>
       <c r="D11" s="54"/>
@@ -10066,57 +10066,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -10223,72 +10223,72 @@
         <v>22</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="131">
-[...20 lines deleted...]
-      <c r="I9" s="131">
+      <c r="B9" s="129">
+        <v>0</v>
+      </c>
+      <c r="C9" s="129">
+        <v>0</v>
+      </c>
+      <c r="D9" s="129">
+        <v>0</v>
+      </c>
+      <c r="E9" s="129">
+        <v>0</v>
+      </c>
+      <c r="F9" s="129">
+        <v>0</v>
+      </c>
+      <c r="G9" s="129">
+        <v>0</v>
+      </c>
+      <c r="H9" s="129">
+        <v>0</v>
+      </c>
+      <c r="I9" s="129">
         <v>0</v>
       </c>
       <c r="J9" s="132">
         <v>0</v>
       </c>
       <c r="K9" s="132">
         <v>0</v>
       </c>
       <c r="L9" s="132">
         <v>0</v>
       </c>
       <c r="M9" s="135">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
@@ -11120,57 +11120,57 @@
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1">
       <c r="A4" s="64" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="65"/>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="65"/>
       <c r="G4" s="65"/>
       <c r="H4" s="65"/>
       <c r="I4" s="65"/>
       <c r="J4" s="65"/>
       <c r="K4" s="65"/>
     </row>
     <row r="5" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A5" s="1"/>
       <c r="B5" s="23"/>
       <c r="C5" s="41" t="str">
         <f>'2-6'!D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="41"/>
       <c r="F5" s="44" t="str">
         <f>'2-6'!G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="G5" s="44"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="37"/>
       <c r="F6" s="36" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="36" t="s">
         <v>11</v>
@@ -11257,378 +11257,378 @@
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="22.5" customHeight="1">
       <c r="A10" s="137" t="s">
         <v>199</v>
       </c>
       <c r="B10" s="139">
-        <v>587740</v>
+        <v>586633</v>
       </c>
       <c r="C10" s="142">
-        <v>30184</v>
+        <v>30599</v>
       </c>
       <c r="D10" s="142">
-        <v>588227</v>
+        <v>587142</v>
       </c>
       <c r="E10" s="142">
-        <v>30552</v>
+        <v>27182</v>
       </c>
       <c r="F10" s="142">
-        <v>593769</v>
+        <v>592765</v>
       </c>
       <c r="G10" s="142">
-        <v>31965</v>
+        <v>30788</v>
       </c>
       <c r="H10" s="145">
-        <v>-0.08</v>
+        <v>-0.09</v>
       </c>
       <c r="I10" s="145">
-        <v>-1.2</v>
+        <v>12.57</v>
       </c>
       <c r="J10" s="145">
-        <v>-1.02</v>
+        <v>-1.03</v>
       </c>
       <c r="K10" s="148">
-        <v>-5.57</v>
+        <v>-0.61</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="22.5" customHeight="1">
       <c r="A11" s="149" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="77"/>
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="K11" s="73"/>
     </row>
     <row r="12" spans="1:11" ht="17.1" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="153">
-        <v>505694</v>
+        <v>504675</v>
       </c>
       <c r="C12" s="153">
-        <v>14432</v>
+        <v>13799</v>
       </c>
       <c r="D12" s="153">
-        <v>506141</v>
+        <v>505137</v>
       </c>
       <c r="E12" s="153">
-        <v>16322</v>
+        <v>13261</v>
       </c>
       <c r="F12" s="153">
-        <v>511179</v>
+        <v>510258</v>
       </c>
       <c r="G12" s="153">
-        <v>14354</v>
+        <v>16063</v>
       </c>
       <c r="H12" s="156">
         <v>-0.09</v>
       </c>
       <c r="I12" s="156">
-        <v>-11.58</v>
+        <v>4.06</v>
       </c>
       <c r="J12" s="156">
-        <v>-1.07</v>
+        <v>-1.09</v>
       </c>
       <c r="K12" s="159">
-        <v>0.55</v>
+        <v>-14.09</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="27.95" customHeight="1">
       <c r="A13" s="149" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="70"/>
       <c r="C13" s="70"/>
       <c r="D13" s="70"/>
       <c r="E13" s="70"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="70"/>
       <c r="I13" s="70"/>
       <c r="J13" s="70"/>
       <c r="K13" s="73"/>
     </row>
     <row r="14" spans="1:11" ht="22.5" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="152">
-        <v>201015</v>
+        <v>200527</v>
       </c>
       <c r="C14" s="152">
-        <v>5922</v>
+        <v>5776</v>
       </c>
       <c r="D14" s="152">
-        <v>201220</v>
+        <v>200735</v>
       </c>
       <c r="E14" s="152">
-        <v>6810</v>
+        <v>5631</v>
       </c>
       <c r="F14" s="152">
-        <v>203612</v>
+        <v>203195</v>
       </c>
       <c r="G14" s="152">
-        <v>5894</v>
+        <v>6723</v>
       </c>
       <c r="H14" s="155">
         <v>-0.1</v>
       </c>
       <c r="I14" s="155">
-        <v>-13.03</v>
+        <v>2.58</v>
       </c>
       <c r="J14" s="155">
-        <v>-1.28</v>
+        <v>-1.31</v>
       </c>
       <c r="K14" s="158">
-        <v>0.48</v>
+        <v>-14.09</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="22.5" customHeight="1">
       <c r="A15" s="160" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="70"/>
       <c r="C15" s="70"/>
       <c r="D15" s="70"/>
       <c r="E15" s="70"/>
       <c r="F15" s="70"/>
       <c r="G15" s="70"/>
       <c r="H15" s="70"/>
       <c r="I15" s="70"/>
       <c r="J15" s="70"/>
       <c r="K15" s="73"/>
     </row>
     <row r="16" spans="1:11" ht="17.1" customHeight="1">
       <c r="A16" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="152">
-        <v>295774</v>
+        <v>295247</v>
       </c>
       <c r="C16" s="152">
-        <v>8333</v>
+        <v>7821</v>
       </c>
       <c r="D16" s="152">
-        <v>296014</v>
+        <v>295501</v>
       </c>
       <c r="E16" s="152">
-        <v>9290</v>
+        <v>7476</v>
       </c>
       <c r="F16" s="152">
-        <v>298616</v>
+        <v>298123</v>
       </c>
       <c r="G16" s="152">
-        <v>8248</v>
+        <v>9106</v>
       </c>
       <c r="H16" s="155">
-        <v>-0.08</v>
+        <v>-0.09</v>
       </c>
       <c r="I16" s="155">
-        <v>-10.3</v>
+        <v>4.61</v>
       </c>
       <c r="J16" s="155">
-        <v>-0.95</v>
+        <v>-0.96</v>
       </c>
       <c r="K16" s="158">
-        <v>1.03</v>
+        <v>-14.11</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="27.95" customHeight="1">
       <c r="A17" s="160" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="70"/>
       <c r="C17" s="70"/>
       <c r="D17" s="70"/>
       <c r="E17" s="70"/>
       <c r="F17" s="70"/>
       <c r="G17" s="70"/>
       <c r="H17" s="70"/>
       <c r="I17" s="70"/>
       <c r="J17" s="70"/>
       <c r="K17" s="73"/>
     </row>
     <row r="18" spans="1:11" ht="17.1" customHeight="1">
       <c r="A18" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="152">
-        <v>8905</v>
+        <v>8901</v>
       </c>
       <c r="C18" s="152">
-        <v>177</v>
+        <v>202</v>
       </c>
       <c r="D18" s="152">
-        <v>8907</v>
+        <v>8901</v>
       </c>
       <c r="E18" s="152">
-        <v>222</v>
+        <v>154</v>
       </c>
       <c r="F18" s="152">
-        <v>8951</v>
+        <v>8940</v>
       </c>
       <c r="G18" s="152">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>-0.02</v>
+        <v>234</v>
+      </c>
+      <c r="H18" s="162">
+        <v>0</v>
       </c>
       <c r="I18" s="155">
-        <v>-20.26</v>
+        <v>31.17</v>
       </c>
       <c r="J18" s="155">
-        <v>-0.51</v>
+        <v>-0.44</v>
       </c>
       <c r="K18" s="158">
-        <v>-16.49</v>
+        <v>-13.68</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="27.95" customHeight="1">
       <c r="A19" s="160" t="s">
         <v>207</v>
       </c>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
       <c r="E19" s="70"/>
       <c r="F19" s="70"/>
       <c r="G19" s="70"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
       <c r="J19" s="70"/>
       <c r="K19" s="73"/>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1">
       <c r="A20" s="150" t="s">
         <v>208</v>
       </c>
       <c r="B20" s="153">
-        <v>81930</v>
+        <v>81839</v>
       </c>
       <c r="C20" s="153">
-        <v>15659</v>
+        <v>16318</v>
       </c>
       <c r="D20" s="153">
-        <v>81970</v>
+        <v>81888</v>
       </c>
       <c r="E20" s="153">
-        <v>14010</v>
+        <v>13748</v>
       </c>
       <c r="F20" s="153">
-        <v>82472</v>
+        <v>82388</v>
       </c>
       <c r="G20" s="153">
-        <v>17448</v>
+        <v>14448</v>
       </c>
       <c r="H20" s="156">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="I20" s="156">
-        <v>11.77</v>
+        <v>18.69</v>
       </c>
       <c r="J20" s="156">
-        <v>-0.66</v>
+        <v>-0.67</v>
       </c>
       <c r="K20" s="159">
-        <v>-10.26</v>
+        <v>12.94</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1">
       <c r="A21" s="149" t="s">
         <v>209</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="70"/>
       <c r="D21" s="70"/>
       <c r="E21" s="70"/>
       <c r="F21" s="70"/>
       <c r="G21" s="70"/>
       <c r="H21" s="70"/>
       <c r="I21" s="70"/>
       <c r="J21" s="70"/>
       <c r="K21" s="73"/>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1">
       <c r="A22" s="150" t="s">
         <v>210</v>
       </c>
       <c r="B22" s="153">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C22" s="153">
-        <v>93</v>
+        <v>482</v>
       </c>
       <c r="D22" s="153">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E22" s="153">
-        <v>220</v>
+        <v>173</v>
       </c>
       <c r="F22" s="153">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G22" s="153">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>277</v>
+      </c>
+      <c r="H22" s="156">
+        <v>1.71</v>
       </c>
       <c r="I22" s="156">
-        <v>-57.73</v>
-[...2 lines deleted...]
-        <v>-1.69</v>
+        <v>178.61</v>
+      </c>
+      <c r="J22" s="163">
+        <v>0</v>
       </c>
       <c r="K22" s="159">
-        <v>-42.94</v>
+        <v>74.01</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
       <c r="A23" s="164" t="s">
         <v>211</v>
       </c>
       <c r="B23" s="69"/>
       <c r="C23" s="69"/>
       <c r="D23" s="69"/>
       <c r="E23" s="69"/>
       <c r="F23" s="69"/>
       <c r="G23" s="69"/>
       <c r="H23" s="67"/>
       <c r="I23" s="67"/>
       <c r="J23" s="67"/>
       <c r="K23" s="72"/>
     </row>
     <row r="24" spans="1:11" ht="13.5" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>