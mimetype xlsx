--- v2 (2026-02-18)
+++ v3 (2026-04-14)
@@ -66,51 +66,51 @@
   <si>
     <t>其　　　　他</t>
   </si>
   <si>
     <t>合　　　　計</t>
   </si>
   <si>
     <t>戶　數</t>
   </si>
   <si>
     <t>本　　　　月</t>
   </si>
   <si>
     <t>上　　　　月</t>
   </si>
   <si>
     <t>上　年　同　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月與上年同月比較增減％</t>
   </si>
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>銀 　　　行　　　別</t>
   </si>
   <si>
     <t>Accounts</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Others</t>
   </si>
@@ -149,51 +149,51 @@
   </si>
   <si>
     <r>
       <t>單位：戶,新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>說明：本表自96年9月起包含全國農業金庫資料。</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　支票存款</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
@@ -2441,114 +2441,114 @@
     </xf>
     <xf xxid="165" numFmtId="181" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="166" numFmtId="181" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="167" numFmtId="181" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="168" numFmtId="181" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="169" numFmtId="0" fontId="45" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="170" numFmtId="0" fontId="46" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="171" numFmtId="180" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="172" numFmtId="180" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="173" numFmtId="182" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="173" numFmtId="181" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="174" numFmtId="182" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="174" numFmtId="181" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="175" numFmtId="182" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="175" numFmtId="182" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="176" numFmtId="182" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="176" numFmtId="182" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="177" numFmtId="182" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="177" numFmtId="182" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="178" numFmtId="182" fontId="44" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="178" numFmtId="182" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="179" numFmtId="182" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="179" numFmtId="182" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="180" numFmtId="182" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="180" numFmtId="182" fontId="44" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="181" numFmtId="182" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="181" numFmtId="182" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="182" numFmtId="182" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="182" numFmtId="182" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="183" numFmtId="183" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="183" numFmtId="182" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="184" numFmtId="183" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="184" numFmtId="182" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="185" numFmtId="183" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="185" numFmtId="183" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="186" numFmtId="183" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="186" numFmtId="183" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="187" numFmtId="0" fontId="41" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="187" numFmtId="183" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="188" numFmtId="183" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="189" numFmtId="0" fontId="41" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="188" numFmtId="183" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="190" numFmtId="183" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="189" numFmtId="183" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="191" numFmtId="183" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="190" numFmtId="183" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="192" numFmtId="183" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="191" numFmtId="183" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="193" numFmtId="183" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="192" numFmtId="180" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="194" numFmtId="181" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="194" numFmtId="180" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="195" numFmtId="181" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="196" numFmtId="181" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="197" numFmtId="181" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="198" numFmtId="181" fontId="44" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="199" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf xxid="200" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf xxid="201" numFmtId="178" fontId="14" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="202" numFmtId="178" fontId="50" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
@@ -2594,60 +2594,51 @@
     </xf>
     <xf xxid="216" numFmtId="178" fontId="52" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="217" numFmtId="179" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="218" numFmtId="179" fontId="51" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="179" fontId="52" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="179" fontId="9" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="221" numFmtId="179" fontId="51" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="222" numFmtId="179" fontId="52" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="223" numFmtId="0" fontId="55" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf xxid="224" numFmtId="181" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf xxid="227" numFmtId="0" fontId="53" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="0" fontId="53" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2894,606 +2885,606 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1310406</v>
+        <v>1309821</v>
       </c>
       <c r="C9" s="84">
-        <v>317362</v>
+        <v>336862</v>
       </c>
       <c r="D9" s="84">
-        <v>2692532</v>
+        <v>2689723</v>
       </c>
       <c r="E9" s="84">
-        <v>46411</v>
+        <v>49683</v>
       </c>
       <c r="F9" s="84">
-        <v>41910</v>
+        <v>41835</v>
       </c>
       <c r="G9" s="84">
-        <v>60916</v>
+        <v>59583</v>
       </c>
       <c r="H9" s="84">
-        <v>4044848</v>
+        <v>4041379</v>
       </c>
       <c r="I9" s="84">
-        <v>424689</v>
+        <v>446127</v>
       </c>
       <c r="J9" s="87">
-        <v>-0.13</v>
+        <v>-0.09</v>
       </c>
       <c r="K9" s="87">
-        <v>-5.64</v>
+        <v>5.05</v>
       </c>
       <c r="L9" s="87">
-        <v>-0.87</v>
+        <v>-0.9</v>
       </c>
       <c r="M9" s="90">
-        <v>-0.56</v>
+        <v>-2.17</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="95">
-        <v>59926</v>
+        <v>59871</v>
       </c>
       <c r="C11" s="95">
-        <v>28477</v>
+        <v>30177</v>
       </c>
       <c r="D11" s="95">
-        <v>69495</v>
+        <v>69400</v>
       </c>
       <c r="E11" s="95">
-        <v>1573</v>
+        <v>1672</v>
       </c>
       <c r="F11" s="95">
-        <v>1533</v>
+        <v>1524</v>
       </c>
       <c r="G11" s="95">
-        <v>6537</v>
+        <v>7998</v>
       </c>
       <c r="H11" s="95">
-        <v>130954</v>
+        <v>130795</v>
       </c>
       <c r="I11" s="95">
-        <v>36586</v>
+        <v>39847</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="K11" s="97">
-        <v>-9.65</v>
+        <v>8.91</v>
       </c>
       <c r="L11" s="97">
-        <v>-1.07</v>
+        <v>-1.12</v>
       </c>
       <c r="M11" s="99">
-        <v>6.15</v>
+        <v>10.78</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="95">
-        <v>48545</v>
+        <v>48550</v>
       </c>
       <c r="C13" s="95">
-        <v>12763</v>
+        <v>14414</v>
       </c>
       <c r="D13" s="95">
-        <v>142336</v>
+        <v>142171</v>
       </c>
       <c r="E13" s="95">
-        <v>2878</v>
+        <v>3351</v>
       </c>
       <c r="F13" s="95">
-        <v>5291</v>
+        <v>5274</v>
       </c>
       <c r="G13" s="95">
-        <v>7546</v>
+        <v>6701</v>
       </c>
       <c r="H13" s="95">
-        <v>196172</v>
+        <v>195995</v>
       </c>
       <c r="I13" s="95">
-        <v>23188</v>
+        <v>24466</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.07</v>
+        <v>-0.09</v>
       </c>
       <c r="K13" s="97">
-        <v>11.31</v>
+        <v>5.52</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.75</v>
+        <v>-0.81</v>
       </c>
       <c r="M13" s="99">
-        <v>-2.46</v>
+        <v>13.65</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="95">
         <v>126922</v>
       </c>
       <c r="C15" s="95">
-        <v>47799</v>
+        <v>47002</v>
       </c>
       <c r="D15" s="95">
-        <v>247511</v>
+        <v>247235</v>
       </c>
       <c r="E15" s="95">
-        <v>5006</v>
+        <v>5442</v>
       </c>
       <c r="F15" s="95">
-        <v>5134</v>
+        <v>5127</v>
       </c>
       <c r="G15" s="95">
-        <v>6030</v>
+        <v>5776</v>
       </c>
       <c r="H15" s="95">
-        <v>379567</v>
+        <v>379284</v>
       </c>
       <c r="I15" s="95">
-        <v>58835</v>
+        <v>58221</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.51</v>
+        <v>-0.07</v>
       </c>
       <c r="K15" s="97">
-        <v>-8.27</v>
+        <v>-1.04</v>
       </c>
       <c r="L15" s="97">
         <v>-1.04</v>
       </c>
       <c r="M15" s="99">
-        <v>2.52</v>
+        <v>-10.02</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="95">
-        <v>125721</v>
+        <v>125657</v>
       </c>
       <c r="C17" s="95">
-        <v>29382</v>
+        <v>31333</v>
       </c>
       <c r="D17" s="95">
-        <v>174061</v>
+        <v>173766</v>
       </c>
       <c r="E17" s="95">
-        <v>5141</v>
+        <v>5368</v>
       </c>
       <c r="F17" s="95">
-        <v>3446</v>
+        <v>3443</v>
       </c>
       <c r="G17" s="95">
-        <v>2469</v>
+        <v>2387</v>
       </c>
       <c r="H17" s="95">
-        <v>303228</v>
+        <v>302866</v>
       </c>
       <c r="I17" s="95">
-        <v>36992</v>
+        <v>39088</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.14</v>
+        <v>-0.12</v>
       </c>
       <c r="K17" s="97">
-        <v>-9.35</v>
+        <v>5.67</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.08</v>
+        <v>-1.16</v>
       </c>
       <c r="M17" s="99">
-        <v>0.7</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="95">
-        <v>145294</v>
+        <v>145267</v>
       </c>
       <c r="C19" s="95">
-        <v>37461</v>
+        <v>40331</v>
       </c>
       <c r="D19" s="95">
-        <v>254717</v>
+        <v>254470</v>
       </c>
       <c r="E19" s="95">
-        <v>4979</v>
+        <v>5298</v>
       </c>
       <c r="F19" s="95">
-        <v>1529</v>
+        <v>1526</v>
       </c>
       <c r="G19" s="95">
-        <v>1264</v>
+        <v>1336</v>
       </c>
       <c r="H19" s="95">
-        <v>401540</v>
+        <v>401263</v>
       </c>
       <c r="I19" s="95">
-        <v>43704</v>
+        <v>46965</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.08</v>
+        <v>-0.07</v>
       </c>
       <c r="K19" s="97">
-        <v>-7.1</v>
+        <v>7.46</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.63</v>
+        <v>-0.67</v>
       </c>
       <c r="M19" s="99">
-        <v>-7.42</v>
+        <v>-5.08</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="95">
-        <v>83268</v>
+        <v>83238</v>
       </c>
       <c r="C21" s="95">
-        <v>27666</v>
+        <v>27701</v>
       </c>
       <c r="D21" s="95">
-        <v>166031</v>
+        <v>165844</v>
       </c>
       <c r="E21" s="95">
-        <v>6387</v>
+        <v>6616</v>
       </c>
       <c r="F21" s="95">
-        <v>13041</v>
+        <v>13039</v>
       </c>
       <c r="G21" s="95">
-        <v>2842</v>
+        <v>2967</v>
       </c>
       <c r="H21" s="95">
-        <v>262340</v>
+        <v>262121</v>
       </c>
       <c r="I21" s="95">
-        <v>36895</v>
+        <v>37284</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.1</v>
+        <v>-0.08</v>
       </c>
       <c r="K21" s="97">
-        <v>4.14</v>
+        <v>1.05</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.86</v>
+        <v>-0.92</v>
       </c>
       <c r="M21" s="99">
-        <v>1.18</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="95">
-        <v>28096</v>
+        <v>28091</v>
       </c>
       <c r="C23" s="95">
-        <v>6948</v>
+        <v>7618</v>
       </c>
       <c r="D23" s="95">
-        <v>40581</v>
+        <v>40524</v>
       </c>
       <c r="E23" s="95">
-        <v>728</v>
+        <v>743</v>
       </c>
       <c r="F23" s="95">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="G23" s="95">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="H23" s="95">
-        <v>69438</v>
+        <v>69378</v>
       </c>
       <c r="I23" s="95">
-        <v>7878</v>
+        <v>8572</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.08</v>
+        <v>-0.09</v>
       </c>
       <c r="K23" s="97">
-        <v>-18.74</v>
+        <v>8.81</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.88</v>
+        <v>-0.91</v>
       </c>
       <c r="M23" s="99">
-        <v>-10.18</v>
+        <v>-9.74</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="95">
-        <v>49223</v>
+        <v>49192</v>
       </c>
       <c r="C25" s="95">
-        <v>7204</v>
+        <v>8017</v>
       </c>
       <c r="D25" s="95">
-        <v>110215</v>
+        <v>110081</v>
       </c>
       <c r="E25" s="95">
-        <v>1075</v>
+        <v>1172</v>
       </c>
       <c r="F25" s="95">
         <v>906</v>
       </c>
       <c r="G25" s="95">
-        <v>5920</v>
+        <v>5568</v>
       </c>
       <c r="H25" s="95">
-        <v>160344</v>
+        <v>160179</v>
       </c>
       <c r="I25" s="95">
-        <v>14200</v>
+        <v>14757</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.13</v>
+        <v>-0.1</v>
       </c>
       <c r="K25" s="97">
-        <v>8.28</v>
+        <v>3.93</v>
       </c>
       <c r="L25" s="97">
-        <v>-1.16</v>
+        <v>-1.19</v>
       </c>
       <c r="M25" s="99">
-        <v>23.3</v>
+        <v>12.85</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="95">
-        <v>70016</v>
+        <v>69980</v>
       </c>
       <c r="C27" s="95">
-        <v>9126</v>
+        <v>10586</v>
       </c>
       <c r="D27" s="95">
-        <v>155843</v>
+        <v>155748</v>
       </c>
       <c r="E27" s="95">
-        <v>1917</v>
+        <v>1939</v>
       </c>
       <c r="F27" s="95">
-        <v>1216</v>
+        <v>1214</v>
       </c>
       <c r="G27" s="95">
-        <v>2763</v>
+        <v>3685</v>
       </c>
       <c r="H27" s="95">
-        <v>227075</v>
+        <v>226942</v>
       </c>
       <c r="I27" s="95">
-        <v>13807</v>
+        <v>16210</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.02</v>
+        <v>-0.06</v>
       </c>
       <c r="K27" s="97">
-        <v>-4.69</v>
+        <v>17.41</v>
       </c>
       <c r="L27" s="97">
-        <v>-0.41</v>
+        <v>-0.45</v>
       </c>
       <c r="M27" s="99">
-        <v>-2</v>
+        <v>17.51</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
@@ -3532,200 +3523,200 @@
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="95">
-        <v>13381</v>
+        <v>13374</v>
       </c>
       <c r="C31" s="95">
-        <v>1039</v>
+        <v>1372</v>
       </c>
       <c r="D31" s="95">
-        <v>25342</v>
+        <v>25314</v>
       </c>
       <c r="E31" s="95">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="F31" s="95">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="G31" s="95">
-        <v>520</v>
+        <v>234</v>
       </c>
       <c r="H31" s="95">
-        <v>38873</v>
+        <v>38837</v>
       </c>
       <c r="I31" s="95">
-        <v>1919</v>
+        <v>1960</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.04</v>
+        <v>-0.09</v>
       </c>
       <c r="K31" s="97">
-        <v>-11.61</v>
+        <v>2.17</v>
       </c>
       <c r="L31" s="97">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="M31" s="99">
-        <v>-5.66</v>
+        <v>-9.95</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="95">
-        <v>41279</v>
+        <v>41257</v>
       </c>
       <c r="C33" s="95">
-        <v>15133</v>
+        <v>15985</v>
       </c>
       <c r="D33" s="95">
-        <v>45107</v>
+        <v>45046</v>
       </c>
       <c r="E33" s="95">
-        <v>1324</v>
+        <v>1128</v>
       </c>
       <c r="F33" s="95">
         <v>1722</v>
       </c>
       <c r="G33" s="95">
-        <v>11831</v>
+        <v>10610</v>
       </c>
       <c r="H33" s="95">
-        <v>88108</v>
+        <v>88025</v>
       </c>
       <c r="I33" s="95">
-        <v>28287</v>
+        <v>27722</v>
       </c>
       <c r="J33" s="97">
         <v>-0.09</v>
       </c>
       <c r="K33" s="97">
-        <v>5.68</v>
+        <v>-1.99</v>
       </c>
       <c r="L33" s="97">
-        <v>-0.9</v>
+        <v>-0.96</v>
       </c>
       <c r="M33" s="99">
-        <v>-20.25</v>
+        <v>-24.66</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="95">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="C35" s="95">
-        <v>11410</v>
+        <v>9766</v>
       </c>
       <c r="D35" s="95">
         <v>1</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="95">
         <v>30</v>
       </c>
       <c r="G35" s="95">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="H35" s="95">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="I35" s="95">
-        <v>11606</v>
+        <v>9951</v>
       </c>
       <c r="J35" s="97">
-        <v>-2.06</v>
+        <v>1.72</v>
       </c>
       <c r="K35" s="97">
-        <v>16.88</v>
+        <v>-14.26</v>
       </c>
       <c r="L35" s="97">
-        <v>-4.38</v>
+        <v>-3.79</v>
       </c>
       <c r="M35" s="99">
-        <v>-8.99</v>
+        <v>-14.47</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -4005,57 +3996,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -4166,835 +4157,835 @@
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="83">
         <v>143</v>
       </c>
       <c r="C9" s="83">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="83">
         <v>6</v>
       </c>
       <c r="G9" s="83">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H9" s="83">
         <v>149</v>
       </c>
       <c r="I9" s="83">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>-0.67</v>
+        <v>102</v>
+      </c>
+      <c r="J9" s="111">
+        <v>0</v>
       </c>
       <c r="K9" s="86">
-        <v>-29.26</v>
+        <v>2.96</v>
       </c>
       <c r="L9" s="86">
         <v>-1.97</v>
       </c>
       <c r="M9" s="89">
-        <v>-43.66</v>
+        <v>20.26</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="95">
-        <v>99954</v>
+        <v>99763</v>
       </c>
       <c r="C11" s="95">
-        <v>17132</v>
+        <v>19424</v>
       </c>
       <c r="D11" s="95">
-        <v>119883</v>
+        <v>119759</v>
       </c>
       <c r="E11" s="95">
-        <v>2523</v>
+        <v>2611</v>
       </c>
       <c r="F11" s="95">
-        <v>853</v>
+        <v>848</v>
       </c>
       <c r="G11" s="95">
-        <v>490</v>
+        <v>465</v>
       </c>
       <c r="H11" s="95">
-        <v>220690</v>
+        <v>220370</v>
       </c>
       <c r="I11" s="95">
-        <v>20145</v>
+        <v>22500</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.09</v>
+        <v>-0.14</v>
       </c>
       <c r="K11" s="97">
-        <v>-10.92</v>
+        <v>11.69</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.7</v>
+        <v>-0.83</v>
       </c>
       <c r="M11" s="99">
-        <v>-2.08</v>
+        <v>-12.35</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="95">
-        <v>13497</v>
+        <v>13471</v>
       </c>
       <c r="C13" s="95">
-        <v>1503</v>
+        <v>1869</v>
       </c>
       <c r="D13" s="95">
-        <v>56467</v>
+        <v>56384</v>
       </c>
       <c r="E13" s="95">
-        <v>212</v>
+        <v>270</v>
       </c>
       <c r="F13" s="95">
         <v>69</v>
       </c>
       <c r="G13" s="95">
-        <v>47</v>
+        <v>243</v>
       </c>
       <c r="H13" s="95">
-        <v>70033</v>
+        <v>69924</v>
       </c>
       <c r="I13" s="95">
-        <v>1762</v>
+        <v>2382</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.17</v>
+        <v>-0.16</v>
       </c>
       <c r="K13" s="97">
-        <v>-13.76</v>
+        <v>35.25</v>
       </c>
       <c r="L13" s="97">
-        <v>-2.2</v>
+        <v>-2.22</v>
       </c>
       <c r="M13" s="99">
-        <v>3.04</v>
+        <v>-2.74</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="95">
-        <v>44769</v>
+        <v>44767</v>
       </c>
       <c r="C15" s="95">
-        <v>4686</v>
+        <v>5694</v>
       </c>
       <c r="D15" s="95">
-        <v>83732</v>
+        <v>83641</v>
       </c>
       <c r="E15" s="95">
-        <v>1860</v>
+        <v>1966</v>
       </c>
       <c r="F15" s="95">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="G15" s="95">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="H15" s="95">
-        <v>128804</v>
+        <v>128708</v>
       </c>
       <c r="I15" s="95">
-        <v>6606</v>
+        <v>7704</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.1</v>
+        <v>-0.07</v>
       </c>
       <c r="K15" s="97">
-        <v>-13.97</v>
+        <v>16.63</v>
       </c>
       <c r="L15" s="97">
-        <v>-0.67</v>
+        <v>-0.72</v>
       </c>
       <c r="M15" s="99">
-        <v>-2.62</v>
+        <v>-7.8</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="95">
         <v>15827</v>
       </c>
       <c r="C17" s="95">
         <v>950</v>
       </c>
       <c r="D17" s="95">
         <v>44055</v>
       </c>
       <c r="E17" s="95">
         <v>500</v>
       </c>
       <c r="F17" s="95">
         <v>15</v>
       </c>
       <c r="G17" s="95">
         <v>10</v>
       </c>
       <c r="H17" s="95">
         <v>59897</v>
       </c>
       <c r="I17" s="95">
         <v>1460</v>
       </c>
-      <c r="J17" s="97">
-[...3 lines deleted...]
-        <v>-19.67</v>
+      <c r="J17" s="103">
+        <v>0</v>
+      </c>
+      <c r="K17" s="103">
+        <v>0</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.6</v>
+        <v>-1.55</v>
       </c>
       <c r="M17" s="99">
-        <v>0.71</v>
+        <v>-22.87</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="95">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="C19" s="95">
-        <v>13447</v>
+        <v>15791</v>
       </c>
       <c r="D19" s="95">
-        <v>15251</v>
+        <v>15232</v>
       </c>
       <c r="E19" s="95">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F19" s="95">
         <v>10</v>
       </c>
       <c r="G19" s="95">
-        <v>226</v>
+        <v>189</v>
       </c>
       <c r="H19" s="95">
-        <v>15791</v>
+        <v>15769</v>
       </c>
       <c r="I19" s="95">
-        <v>13747</v>
+        <v>16055</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.08</v>
+        <v>-0.14</v>
       </c>
       <c r="K19" s="97">
-        <v>-12.65</v>
+        <v>16.79</v>
       </c>
       <c r="L19" s="97">
-        <v>-1.12</v>
+        <v>-1.17</v>
       </c>
       <c r="M19" s="99">
-        <v>6.19</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="95">
-        <v>2918</v>
+        <v>2914</v>
       </c>
       <c r="C21" s="95">
-        <v>270</v>
+        <v>352</v>
       </c>
       <c r="D21" s="95">
-        <v>14157</v>
+        <v>14134</v>
       </c>
       <c r="E21" s="95">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F21" s="95">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="G21" s="95">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="H21" s="95">
-        <v>17664</v>
+        <v>17636</v>
       </c>
       <c r="I21" s="95">
-        <v>524</v>
+        <v>605</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.13</v>
+        <v>-0.16</v>
       </c>
       <c r="K21" s="97">
-        <v>0.44</v>
+        <v>15.59</v>
       </c>
       <c r="L21" s="97">
-        <v>-1.24</v>
+        <v>-1.33</v>
       </c>
       <c r="M21" s="99">
-        <v>-8.1</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="95">
-        <v>7693</v>
+        <v>7688</v>
       </c>
       <c r="C23" s="95">
-        <v>423</v>
+        <v>470</v>
       </c>
       <c r="D23" s="95">
-        <v>26724</v>
+        <v>26690</v>
       </c>
       <c r="E23" s="95">
-        <v>385</v>
+        <v>425</v>
       </c>
       <c r="F23" s="95">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G23" s="95">
         <v>17</v>
       </c>
       <c r="H23" s="95">
-        <v>34484</v>
+        <v>34444</v>
       </c>
       <c r="I23" s="95">
-        <v>825</v>
+        <v>912</v>
       </c>
       <c r="J23" s="97">
         <v>-0.12</v>
       </c>
       <c r="K23" s="97">
-        <v>-7.72</v>
+        <v>10.54</v>
       </c>
       <c r="L23" s="97">
-        <v>-1.15</v>
+        <v>-1.2</v>
       </c>
       <c r="M23" s="99">
-        <v>-6.25</v>
+        <v>-18.54</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="95">
-        <v>20966</v>
+        <v>20947</v>
       </c>
       <c r="C25" s="95">
-        <v>3226</v>
+        <v>3645</v>
       </c>
       <c r="D25" s="95">
-        <v>74836</v>
+        <v>74773</v>
       </c>
       <c r="E25" s="95">
-        <v>67</v>
+        <v>641</v>
       </c>
       <c r="F25" s="95">
         <v>310</v>
       </c>
       <c r="G25" s="95">
-        <v>1607</v>
+        <v>1126</v>
       </c>
       <c r="H25" s="95">
-        <v>96112</v>
+        <v>96030</v>
       </c>
       <c r="I25" s="95">
-        <v>4900</v>
+        <v>5412</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.1</v>
+        <v>-0.09</v>
       </c>
       <c r="K25" s="97">
-        <v>-4.06</v>
+        <v>10.45</v>
       </c>
       <c r="L25" s="97">
-        <v>-0.33</v>
+        <v>-0.35</v>
       </c>
       <c r="M25" s="99">
-        <v>-5.12</v>
+        <v>-6.02</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="95">
-        <v>21809</v>
+        <v>21800</v>
       </c>
       <c r="C27" s="95">
-        <v>1808</v>
+        <v>2285</v>
       </c>
       <c r="D27" s="95">
-        <v>65759</v>
+        <v>65682</v>
       </c>
       <c r="E27" s="95">
-        <v>945</v>
+        <v>1035</v>
       </c>
       <c r="F27" s="95">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="G27" s="95">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H27" s="95">
-        <v>87784</v>
+        <v>87696</v>
       </c>
       <c r="I27" s="95">
-        <v>2774</v>
+        <v>3340</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.11</v>
+        <v>-0.1</v>
       </c>
       <c r="K27" s="97">
-        <v>-13</v>
+        <v>20.42</v>
       </c>
       <c r="L27" s="97">
-        <v>-1.18</v>
+        <v>-1.2</v>
       </c>
       <c r="M27" s="99">
-        <v>-1.04</v>
+        <v>-0.39</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="95">
-        <v>11697</v>
+        <v>11704</v>
       </c>
       <c r="C29" s="95">
-        <v>1016</v>
+        <v>1147</v>
       </c>
       <c r="D29" s="95">
-        <v>35903</v>
+        <v>35862</v>
       </c>
       <c r="E29" s="95">
-        <v>551</v>
+        <v>577</v>
       </c>
       <c r="F29" s="95">
         <v>141</v>
       </c>
       <c r="G29" s="95">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="H29" s="95">
-        <v>47741</v>
+        <v>47707</v>
       </c>
       <c r="I29" s="95">
-        <v>1624</v>
+        <v>1777</v>
       </c>
       <c r="J29" s="97">
-        <v>-0.08</v>
+        <v>-0.07</v>
       </c>
       <c r="K29" s="97">
-        <v>-7.83</v>
+        <v>9.44</v>
       </c>
       <c r="L29" s="97">
-        <v>-1.22</v>
+        <v>-1.19</v>
       </c>
       <c r="M29" s="99">
-        <v>3.6</v>
+        <v>-12.74</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="95">
-        <v>10221</v>
+        <v>10227</v>
       </c>
       <c r="C31" s="95">
-        <v>1322</v>
+        <v>1428</v>
       </c>
       <c r="D31" s="95">
-        <v>32389</v>
+        <v>32360</v>
       </c>
       <c r="E31" s="95">
-        <v>696</v>
+        <v>717</v>
       </c>
       <c r="F31" s="95">
         <v>72</v>
       </c>
       <c r="G31" s="95">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="H31" s="95">
-        <v>42682</v>
+        <v>42659</v>
       </c>
       <c r="I31" s="95">
-        <v>2037</v>
+        <v>2162</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.12</v>
+        <v>-0.05</v>
       </c>
       <c r="K31" s="97">
-        <v>-8.42</v>
+        <v>6.12</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.77</v>
+        <v>-0.76</v>
       </c>
       <c r="M31" s="99">
-        <v>-1.19</v>
+        <v>-1.57</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="95">
-        <v>29337</v>
+        <v>29328</v>
       </c>
       <c r="C33" s="95">
-        <v>3383</v>
+        <v>3755</v>
       </c>
       <c r="D33" s="95">
-        <v>67539</v>
+        <v>67475</v>
       </c>
       <c r="E33" s="95">
-        <v>883</v>
+        <v>916</v>
       </c>
       <c r="F33" s="95">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="G33" s="95">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="H33" s="95">
-        <v>97209</v>
+        <v>97134</v>
       </c>
       <c r="I33" s="95">
-        <v>4370</v>
+        <v>4784</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="K33" s="97">
-        <v>-10.83</v>
+        <v>9.49</v>
       </c>
       <c r="L33" s="97">
-        <v>-0.98</v>
+        <v>-1</v>
       </c>
       <c r="M33" s="99">
-        <v>1.22</v>
+        <v>-11.61</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B35" s="95">
-        <v>6591</v>
+        <v>6588</v>
       </c>
       <c r="C35" s="95">
-        <v>2078</v>
+        <v>2169</v>
       </c>
       <c r="D35" s="95">
-        <v>21288</v>
+        <v>21285</v>
       </c>
       <c r="E35" s="95">
-        <v>167</v>
+        <v>183</v>
       </c>
       <c r="F35" s="95">
         <v>223</v>
       </c>
       <c r="G35" s="95">
-        <v>858</v>
+        <v>600</v>
       </c>
       <c r="H35" s="95">
-        <v>28102</v>
+        <v>28096</v>
       </c>
       <c r="I35" s="95">
-        <v>3103</v>
+        <v>2952</v>
       </c>
       <c r="J35" s="97">
-        <v>-0.06</v>
+        <v>-0.02</v>
       </c>
       <c r="K35" s="97">
-        <v>-38.37</v>
+        <v>-4.86</v>
       </c>
       <c r="L35" s="97">
-        <v>-0.87</v>
+        <v>-0.82</v>
       </c>
       <c r="M35" s="99">
-        <v>-7.24</v>
+        <v>-41.7</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>114</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -5274,57 +5265,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -5432,490 +5423,490 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="83">
-        <v>38041</v>
+        <v>38044</v>
       </c>
       <c r="C9" s="83">
-        <v>4224</v>
+        <v>5049</v>
       </c>
       <c r="D9" s="83">
-        <v>117397</v>
+        <v>117335</v>
       </c>
       <c r="E9" s="83">
-        <v>692</v>
+        <v>705</v>
       </c>
       <c r="F9" s="83">
         <v>596</v>
       </c>
       <c r="G9" s="83">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="H9" s="83">
-        <v>156034</v>
+        <v>155975</v>
       </c>
       <c r="I9" s="83">
-        <v>5357</v>
+        <v>6192</v>
       </c>
       <c r="J9" s="86">
         <v>-0.04</v>
       </c>
       <c r="K9" s="86">
-        <v>33.27</v>
+        <v>15.6</v>
       </c>
       <c r="L9" s="86">
-        <v>-0.35</v>
+        <v>-0.37</v>
       </c>
       <c r="M9" s="89">
-        <v>43.02</v>
+        <v>62.79</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B11" s="95">
-        <v>46693</v>
+        <v>46668</v>
       </c>
       <c r="C11" s="95">
-        <v>6609</v>
+        <v>7679</v>
       </c>
       <c r="D11" s="95">
-        <v>109978</v>
+        <v>109893</v>
       </c>
       <c r="E11" s="95">
-        <v>1375</v>
+        <v>1379</v>
       </c>
       <c r="F11" s="95">
-        <v>1066</v>
+        <v>1059</v>
       </c>
       <c r="G11" s="95">
-        <v>1140</v>
+        <v>1334</v>
       </c>
       <c r="H11" s="95">
-        <v>157737</v>
+        <v>157620</v>
       </c>
       <c r="I11" s="95">
-        <v>9123</v>
+        <v>10391</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.08</v>
+        <v>-0.07</v>
       </c>
       <c r="K11" s="97">
-        <v>-22.77</v>
+        <v>13.9</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.82</v>
+        <v>-0.85</v>
       </c>
       <c r="M11" s="99">
-        <v>-0.42</v>
+        <v>18.01</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>118</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="95">
-        <v>53919</v>
+        <v>53885</v>
       </c>
       <c r="C13" s="95">
-        <v>8737</v>
+        <v>8782</v>
       </c>
       <c r="D13" s="95">
-        <v>80808</v>
+        <v>80732</v>
       </c>
       <c r="E13" s="95">
-        <v>1297</v>
+        <v>1418</v>
       </c>
       <c r="F13" s="95">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="G13" s="95">
-        <v>1626</v>
+        <v>1373</v>
       </c>
       <c r="H13" s="95">
-        <v>135799</v>
+        <v>135687</v>
       </c>
       <c r="I13" s="95">
-        <v>11659</v>
+        <v>11573</v>
       </c>
       <c r="J13" s="97">
         <v>-0.08</v>
       </c>
       <c r="K13" s="97">
-        <v>-0.09</v>
+        <v>-0.74</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.63</v>
+        <v>-0.66</v>
       </c>
       <c r="M13" s="99">
-        <v>6.52</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="95">
-        <v>9884</v>
+        <v>9865</v>
       </c>
       <c r="C15" s="95">
-        <v>523</v>
+        <v>749</v>
       </c>
       <c r="D15" s="95">
-        <v>22827</v>
+        <v>22806</v>
       </c>
       <c r="E15" s="95">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F15" s="95">
         <v>246</v>
       </c>
       <c r="G15" s="95">
-        <v>2626</v>
+        <v>2586</v>
       </c>
       <c r="H15" s="95">
-        <v>32957</v>
+        <v>32917</v>
       </c>
       <c r="I15" s="95">
-        <v>3287</v>
+        <v>3471</v>
       </c>
       <c r="J15" s="97">
         <v>-0.12</v>
       </c>
       <c r="K15" s="97">
-        <v>-10.4</v>
+        <v>5.63</v>
       </c>
       <c r="L15" s="97">
-        <v>-1.29</v>
+        <v>-1.34</v>
       </c>
       <c r="M15" s="99">
-        <v>16.17</v>
+        <v>17.34</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="95">
-        <v>20686</v>
+        <v>20665</v>
       </c>
       <c r="C17" s="95">
-        <v>386</v>
+        <v>361</v>
       </c>
       <c r="D17" s="95">
-        <v>45527</v>
+        <v>45439</v>
       </c>
       <c r="E17" s="95">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="F17" s="95">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
-        <v>66218</v>
+        <v>66108</v>
       </c>
       <c r="I17" s="95">
-        <v>753</v>
+        <v>722</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.18</v>
+        <v>-0.17</v>
       </c>
       <c r="K17" s="97">
-        <v>-1.03</v>
+        <v>-4.16</v>
       </c>
       <c r="L17" s="97">
-        <v>-3.37</v>
+        <v>-2.67</v>
       </c>
       <c r="M17" s="99">
-        <v>-8</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="95">
-        <v>24620</v>
+        <v>24636</v>
       </c>
       <c r="C19" s="95">
-        <v>6216</v>
+        <v>4997</v>
       </c>
       <c r="D19" s="95">
-        <v>79295</v>
+        <v>79213</v>
       </c>
       <c r="E19" s="95">
-        <v>427</v>
+        <v>548</v>
       </c>
       <c r="F19" s="95">
         <v>216</v>
       </c>
       <c r="G19" s="95">
-        <v>625</v>
+        <v>379</v>
       </c>
       <c r="H19" s="95">
-        <v>104131</v>
+        <v>104065</v>
       </c>
       <c r="I19" s="95">
-        <v>7268</v>
+        <v>5923</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="K19" s="97">
-        <v>-23.65</v>
+        <v>-18.5</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.38</v>
+        <v>-0.44</v>
       </c>
       <c r="M19" s="99">
-        <v>84.92</v>
+        <v>32.88</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="95">
-        <v>9307</v>
+        <v>9305</v>
       </c>
       <c r="C21" s="95">
-        <v>530</v>
+        <v>633</v>
       </c>
       <c r="D21" s="95">
-        <v>30358</v>
+        <v>30337</v>
       </c>
       <c r="E21" s="95">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="F21" s="95">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="G21" s="95">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H21" s="95">
-        <v>39769</v>
+        <v>39741</v>
       </c>
       <c r="I21" s="95">
-        <v>794</v>
+        <v>947</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.04</v>
+        <v>-0.07</v>
       </c>
       <c r="K21" s="97">
-        <v>-9.12</v>
+        <v>19.2</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.84</v>
+        <v>-0.86</v>
       </c>
       <c r="M21" s="99">
-        <v>-3.63</v>
+        <v>8.65</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="95">
-        <v>29140</v>
+        <v>29158</v>
       </c>
       <c r="C23" s="95">
-        <v>4407</v>
+        <v>5243</v>
       </c>
       <c r="D23" s="95">
-        <v>117119</v>
+        <v>117036</v>
       </c>
       <c r="E23" s="95">
-        <v>1391</v>
+        <v>1594</v>
       </c>
       <c r="F23" s="95">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="G23" s="95">
-        <v>2781</v>
+        <v>2878</v>
       </c>
       <c r="H23" s="95">
-        <v>146898</v>
+        <v>146829</v>
       </c>
       <c r="I23" s="95">
-        <v>8579</v>
+        <v>9715</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="K23" s="97">
-        <v>-6.61</v>
+        <v>13.24</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.51</v>
+        <v>-0.54</v>
       </c>
       <c r="M23" s="99">
-        <v>-12.6</v>
+        <v>-7.38</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -6455,57 +6446,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -6613,838 +6604,838 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1249</v>
+        <v>1246</v>
       </c>
       <c r="C9" s="84">
-        <v>11606</v>
+        <v>8241</v>
       </c>
       <c r="D9" s="84">
         <v>61</v>
       </c>
       <c r="E9" s="84">
-        <v>441</v>
+        <v>57</v>
       </c>
       <c r="F9" s="84">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G9" s="84">
-        <v>401</v>
+        <v>246</v>
       </c>
       <c r="H9" s="84">
-        <v>1331</v>
+        <v>1327</v>
       </c>
       <c r="I9" s="84">
-        <v>12448</v>
-[...1 lines deleted...]
-      <c r="J9" s="112">
+        <v>8544</v>
+      </c>
+      <c r="J9" s="114">
         <v>-0.3</v>
       </c>
-      <c r="K9" s="112">
-[...6 lines deleted...]
-        <v>-22.94</v>
+      <c r="K9" s="114">
+        <v>-31.36</v>
+      </c>
+      <c r="L9" s="114">
+        <v>-2.71</v>
+      </c>
+      <c r="M9" s="117">
+        <v>-5.41</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="95">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="C11" s="95">
-        <v>3446</v>
+        <v>2002</v>
       </c>
       <c r="D11" s="95">
         <v>16</v>
       </c>
       <c r="E11" s="95">
         <v>0</v>
       </c>
       <c r="F11" s="95">
         <v>4</v>
       </c>
       <c r="G11" s="95">
         <v>3</v>
       </c>
       <c r="H11" s="95">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="I11" s="95">
-        <v>3449</v>
-[...11 lines deleted...]
-        <v>-7.27</v>
+        <v>2005</v>
+      </c>
+      <c r="J11" s="119">
+        <v>-0.3</v>
+      </c>
+      <c r="K11" s="119">
+        <v>-41.87</v>
+      </c>
+      <c r="L11" s="119">
+        <v>-1.76</v>
+      </c>
+      <c r="M11" s="121">
+        <v>7.22</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B13" s="95">
         <v>90</v>
       </c>
       <c r="C13" s="95">
-        <v>2643</v>
+        <v>2664</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="95">
         <v>2</v>
       </c>
       <c r="G13" s="95">
-        <v>209</v>
+        <v>85</v>
       </c>
       <c r="H13" s="95">
         <v>92</v>
       </c>
       <c r="I13" s="95">
-        <v>2851</v>
-[...7 lines deleted...]
-      <c r="L13" s="117">
+        <v>2750</v>
+      </c>
+      <c r="J13" s="123">
+        <v>0</v>
+      </c>
+      <c r="K13" s="119">
+        <v>-3.57</v>
+      </c>
+      <c r="L13" s="119">
         <v>3.37</v>
       </c>
-      <c r="M13" s="119">
-        <v>23.45</v>
+      <c r="M13" s="121">
+        <v>22.41</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>140</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="95">
         <v>51</v>
       </c>
       <c r="C15" s="95">
-        <v>380</v>
+        <v>100</v>
       </c>
       <c r="D15" s="95">
         <v>11</v>
       </c>
       <c r="E15" s="95">
         <v>4</v>
       </c>
       <c r="F15" s="95">
         <v>10</v>
       </c>
       <c r="G15" s="95">
-        <v>183</v>
+        <v>151</v>
       </c>
       <c r="H15" s="95">
         <v>72</v>
       </c>
       <c r="I15" s="95">
-        <v>566</v>
-[...7 lines deleted...]
-      <c r="L15" s="117">
+        <v>255</v>
+      </c>
+      <c r="J15" s="123">
+        <v>0</v>
+      </c>
+      <c r="K15" s="119">
+        <v>-54.92</v>
+      </c>
+      <c r="L15" s="119">
         <v>-4</v>
       </c>
-      <c r="M15" s="119">
-        <v>-62.55</v>
+      <c r="M15" s="121">
+        <v>-73.72</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B17" s="95">
         <v>3</v>
       </c>
       <c r="C17" s="95">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D17" s="95">
         <v>5</v>
       </c>
       <c r="E17" s="95">
         <v>2</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>8</v>
       </c>
       <c r="I17" s="95">
-        <v>101</v>
-[...11 lines deleted...]
-        <v>-36.07</v>
+        <v>107</v>
+      </c>
+      <c r="J17" s="123">
+        <v>0</v>
+      </c>
+      <c r="K17" s="119">
+        <v>5.88</v>
+      </c>
+      <c r="L17" s="123">
+        <v>0</v>
+      </c>
+      <c r="M17" s="121">
+        <v>-31.52</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>144</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B19" s="95">
         <v>4</v>
       </c>
       <c r="C19" s="95">
         <v>1</v>
       </c>
       <c r="D19" s="95">
         <v>1</v>
       </c>
       <c r="E19" s="95">
         <v>0</v>
       </c>
       <c r="F19" s="101">
         <v>0</v>
       </c>
       <c r="G19" s="101">
         <v>0</v>
       </c>
       <c r="H19" s="95">
         <v>5</v>
       </c>
       <c r="I19" s="95">
         <v>1</v>
       </c>
-      <c r="J19" s="121">
-[...8 lines deleted...]
-      <c r="M19" s="123">
+      <c r="J19" s="123">
+        <v>0</v>
+      </c>
+      <c r="K19" s="123">
+        <v>0</v>
+      </c>
+      <c r="L19" s="123">
+        <v>0</v>
+      </c>
+      <c r="M19" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>146</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B21" s="101">
         <v>0</v>
       </c>
       <c r="C21" s="101">
         <v>0</v>
       </c>
       <c r="D21" s="101">
         <v>0</v>
       </c>
       <c r="E21" s="101">
         <v>0</v>
       </c>
       <c r="F21" s="101">
         <v>0</v>
       </c>
       <c r="G21" s="101">
         <v>0</v>
       </c>
       <c r="H21" s="101">
         <v>0</v>
       </c>
       <c r="I21" s="101">
         <v>0</v>
       </c>
-      <c r="J21" s="121">
-[...5 lines deleted...]
-      <c r="L21" s="117">
+      <c r="J21" s="123">
+        <v>0</v>
+      </c>
+      <c r="K21" s="123">
+        <v>0</v>
+      </c>
+      <c r="L21" s="119">
         <v>-100</v>
       </c>
-      <c r="M21" s="123">
+      <c r="M21" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>148</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B23" s="101">
         <v>0</v>
       </c>
       <c r="C23" s="101">
         <v>0</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="101">
         <v>0</v>
       </c>
       <c r="I23" s="101">
         <v>0</v>
       </c>
-      <c r="J23" s="121">
-[...8 lines deleted...]
-      <c r="M23" s="123">
+      <c r="J23" s="123">
+        <v>0</v>
+      </c>
+      <c r="K23" s="123">
+        <v>0</v>
+      </c>
+      <c r="L23" s="123">
+        <v>0</v>
+      </c>
+      <c r="M23" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>150</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
       </c>
       <c r="C25" s="101">
         <v>0</v>
       </c>
       <c r="D25" s="101">
         <v>0</v>
       </c>
       <c r="E25" s="101">
         <v>0</v>
       </c>
       <c r="F25" s="101">
         <v>0</v>
       </c>
       <c r="G25" s="101">
         <v>0</v>
       </c>
       <c r="H25" s="101">
         <v>0</v>
       </c>
       <c r="I25" s="101">
         <v>0</v>
       </c>
-      <c r="J25" s="121">
-[...5 lines deleted...]
-      <c r="L25" s="117">
+      <c r="J25" s="123">
+        <v>0</v>
+      </c>
+      <c r="K25" s="123">
+        <v>0</v>
+      </c>
+      <c r="L25" s="119">
         <v>-100</v>
       </c>
-      <c r="M25" s="119">
+      <c r="M25" s="121">
         <v>-100</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>152</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B27" s="95">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C27" s="95">
-        <v>1818</v>
+        <v>2264</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="95">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I27" s="95">
-        <v>1818</v>
-[...11 lines deleted...]
-        <v>9.07</v>
+        <v>2264</v>
+      </c>
+      <c r="J27" s="119">
+        <v>-2.86</v>
+      </c>
+      <c r="K27" s="119">
+        <v>24.5</v>
+      </c>
+      <c r="L27" s="123">
+        <v>0</v>
+      </c>
+      <c r="M27" s="121">
+        <v>1.29</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B29" s="95">
         <v>29</v>
       </c>
       <c r="C29" s="95">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D29" s="95">
         <v>4</v>
       </c>
       <c r="E29" s="95">
-        <v>434</v>
+        <v>51</v>
       </c>
       <c r="F29" s="95">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G29" s="95">
+        <v>1</v>
+      </c>
+      <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="95">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I29" s="95">
-        <v>492</v>
-[...11 lines deleted...]
-        <v>30.21</v>
+        <v>75</v>
+      </c>
+      <c r="J29" s="119">
+        <v>-2.86</v>
+      </c>
+      <c r="K29" s="119">
+        <v>-84.74</v>
+      </c>
+      <c r="L29" s="119">
+        <v>-2.86</v>
+      </c>
+      <c r="M29" s="121">
+        <v>-19.72</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B31" s="95">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C31" s="95">
-        <v>767</v>
+        <v>572</v>
       </c>
       <c r="D31" s="101">
         <v>0</v>
       </c>
       <c r="E31" s="101">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I31" s="95">
-        <v>767</v>
-[...11 lines deleted...]
-        <v>-13.25</v>
+        <v>572</v>
+      </c>
+      <c r="J31" s="119">
+        <v>8.33</v>
+      </c>
+      <c r="K31" s="119">
+        <v>-25.44</v>
+      </c>
+      <c r="L31" s="119">
+        <v>-3.7</v>
+      </c>
+      <c r="M31" s="121">
+        <v>-38.79</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>158</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
       </c>
       <c r="C33" s="101">
         <v>0</v>
       </c>
       <c r="D33" s="101">
         <v>0</v>
       </c>
       <c r="E33" s="101">
         <v>0</v>
       </c>
       <c r="F33" s="101">
         <v>0</v>
       </c>
       <c r="G33" s="101">
         <v>0</v>
       </c>
       <c r="H33" s="101">
         <v>0</v>
       </c>
       <c r="I33" s="101">
         <v>0</v>
       </c>
-      <c r="J33" s="121">
-[...8 lines deleted...]
-      <c r="M33" s="123">
+      <c r="J33" s="123">
+        <v>0</v>
+      </c>
+      <c r="K33" s="123">
+        <v>0</v>
+      </c>
+      <c r="L33" s="123">
+        <v>0</v>
+      </c>
+      <c r="M33" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B35" s="95">
         <v>23</v>
       </c>
       <c r="C35" s="95">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="D35" s="95">
         <v>4</v>
       </c>
       <c r="E35" s="95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F35" s="95">
         <v>2</v>
       </c>
       <c r="G35" s="95">
         <v>5</v>
       </c>
       <c r="H35" s="95">
         <v>29</v>
       </c>
       <c r="I35" s="95">
-        <v>100</v>
-[...11 lines deleted...]
-        <v>17.29</v>
+        <v>98</v>
+      </c>
+      <c r="J35" s="123">
+        <v>0</v>
+      </c>
+      <c r="K35" s="119">
+        <v>-2.59</v>
+      </c>
+      <c r="L35" s="119">
+        <v>-9.38</v>
+      </c>
+      <c r="M35" s="121">
+        <v>16.74</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>162</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
@@ -7780,57 +7771,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -7934,841 +7925,841 @@
         <v>15</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
-      <c r="A9" s="124" t="s">
+      <c r="A9" s="126" t="s">
         <v>163</v>
       </c>
       <c r="B9" s="109">
         <v>0</v>
       </c>
       <c r="C9" s="109">
         <v>0</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="109">
         <v>0</v>
       </c>
       <c r="G9" s="109">
         <v>0</v>
       </c>
       <c r="H9" s="109">
         <v>0</v>
       </c>
       <c r="I9" s="109">
         <v>0</v>
       </c>
-      <c r="J9" s="126">
-[...8 lines deleted...]
-      <c r="M9" s="128">
+      <c r="J9" s="128">
+        <v>0</v>
+      </c>
+      <c r="K9" s="128">
+        <v>0</v>
+      </c>
+      <c r="L9" s="128">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>164</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="35" t="s">
         <v>165</v>
       </c>
       <c r="B11" s="101">
         <v>0</v>
       </c>
       <c r="C11" s="101">
         <v>0</v>
       </c>
       <c r="D11" s="101">
         <v>0</v>
       </c>
       <c r="E11" s="101">
         <v>0</v>
       </c>
       <c r="F11" s="101">
         <v>0</v>
       </c>
       <c r="G11" s="101">
         <v>0</v>
       </c>
       <c r="H11" s="101">
         <v>0</v>
       </c>
       <c r="I11" s="101">
         <v>0</v>
       </c>
-      <c r="J11" s="121">
-[...8 lines deleted...]
-      <c r="M11" s="123">
+      <c r="J11" s="123">
+        <v>0</v>
+      </c>
+      <c r="K11" s="123">
+        <v>0</v>
+      </c>
+      <c r="L11" s="123">
+        <v>0</v>
+      </c>
+      <c r="M11" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>166</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>167</v>
       </c>
       <c r="B13" s="95">
         <v>2</v>
       </c>
       <c r="C13" s="95">
         <v>0</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="101">
         <v>0</v>
       </c>
       <c r="G13" s="101">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>2</v>
       </c>
       <c r="I13" s="95">
         <v>0</v>
       </c>
-      <c r="J13" s="121">
-[...8 lines deleted...]
-      <c r="M13" s="123">
+      <c r="J13" s="123">
+        <v>0</v>
+      </c>
+      <c r="K13" s="123">
+        <v>0</v>
+      </c>
+      <c r="L13" s="123">
+        <v>0</v>
+      </c>
+      <c r="M13" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="35" t="s">
         <v>169</v>
       </c>
       <c r="B15" s="101">
         <v>0</v>
       </c>
       <c r="C15" s="101">
         <v>0</v>
       </c>
       <c r="D15" s="101">
         <v>0</v>
       </c>
       <c r="E15" s="101">
         <v>0</v>
       </c>
       <c r="F15" s="101">
         <v>0</v>
       </c>
       <c r="G15" s="101">
         <v>0</v>
       </c>
       <c r="H15" s="101">
         <v>0</v>
       </c>
       <c r="I15" s="101">
         <v>0</v>
       </c>
-      <c r="J15" s="121">
-[...8 lines deleted...]
-      <c r="M15" s="123">
+      <c r="J15" s="123">
+        <v>0</v>
+      </c>
+      <c r="K15" s="123">
+        <v>0</v>
+      </c>
+      <c r="L15" s="123">
+        <v>0</v>
+      </c>
+      <c r="M15" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>170</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="35" t="s">
         <v>171</v>
       </c>
       <c r="B17" s="101">
         <v>0</v>
       </c>
       <c r="C17" s="101">
         <v>0</v>
       </c>
       <c r="D17" s="101">
         <v>0</v>
       </c>
       <c r="E17" s="101">
         <v>0</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="101">
         <v>0</v>
       </c>
       <c r="I17" s="101">
         <v>0</v>
       </c>
-      <c r="J17" s="121">
-[...8 lines deleted...]
-      <c r="M17" s="123">
+      <c r="J17" s="123">
+        <v>0</v>
+      </c>
+      <c r="K17" s="123">
+        <v>0</v>
+      </c>
+      <c r="L17" s="123">
+        <v>0</v>
+      </c>
+      <c r="M17" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>172</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="101">
         <v>0</v>
       </c>
       <c r="C19" s="101">
         <v>0</v>
       </c>
       <c r="D19" s="101">
         <v>0</v>
       </c>
       <c r="E19" s="101">
         <v>0</v>
       </c>
       <c r="F19" s="101">
         <v>0</v>
       </c>
       <c r="G19" s="101">
         <v>0</v>
       </c>
       <c r="H19" s="101">
         <v>0</v>
       </c>
       <c r="I19" s="101">
         <v>0</v>
       </c>
-      <c r="J19" s="121">
-[...8 lines deleted...]
-      <c r="M19" s="123">
+      <c r="J19" s="123">
+        <v>0</v>
+      </c>
+      <c r="K19" s="123">
+        <v>0</v>
+      </c>
+      <c r="L19" s="123">
+        <v>0</v>
+      </c>
+      <c r="M19" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="35" t="s">
         <v>175</v>
       </c>
       <c r="B21" s="95">
         <v>188</v>
       </c>
       <c r="C21" s="95">
-        <v>710</v>
+        <v>155</v>
       </c>
       <c r="D21" s="95">
         <v>1</v>
       </c>
       <c r="E21" s="95">
         <v>0</v>
       </c>
       <c r="F21" s="95">
         <v>1</v>
       </c>
       <c r="G21" s="95">
         <v>1</v>
       </c>
       <c r="H21" s="95">
         <v>190</v>
       </c>
       <c r="I21" s="95">
-        <v>711</v>
-[...7 lines deleted...]
-      <c r="L21" s="117">
+        <v>156</v>
+      </c>
+      <c r="J21" s="123">
+        <v>0</v>
+      </c>
+      <c r="K21" s="119">
+        <v>-78.11</v>
+      </c>
+      <c r="L21" s="119">
         <v>-3.06</v>
       </c>
-      <c r="M21" s="119">
-        <v>-41.75</v>
+      <c r="M21" s="121">
+        <v>-22.97</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>176</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B23" s="95">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="C23" s="95">
-        <v>1589</v>
+        <v>261</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="95">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="I23" s="95">
-        <v>1589</v>
-[...11 lines deleted...]
-        <v>-62.32</v>
+        <v>261</v>
+      </c>
+      <c r="J23" s="119">
+        <v>-1.59</v>
+      </c>
+      <c r="K23" s="119">
+        <v>-83.57</v>
+      </c>
+      <c r="L23" s="119">
+        <v>-8.15</v>
+      </c>
+      <c r="M23" s="121">
+        <v>9.61</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
       </c>
       <c r="C25" s="101">
         <v>0</v>
       </c>
       <c r="D25" s="101">
         <v>0</v>
       </c>
       <c r="E25" s="101">
         <v>0</v>
       </c>
       <c r="F25" s="101">
         <v>0</v>
       </c>
       <c r="G25" s="101">
         <v>0</v>
       </c>
       <c r="H25" s="101">
         <v>0</v>
       </c>
       <c r="I25" s="101">
         <v>0</v>
       </c>
-      <c r="J25" s="121">
-[...8 lines deleted...]
-      <c r="M25" s="123">
+      <c r="J25" s="123">
+        <v>0</v>
+      </c>
+      <c r="K25" s="123">
+        <v>0</v>
+      </c>
+      <c r="L25" s="123">
+        <v>0</v>
+      </c>
+      <c r="M25" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>180</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>181</v>
       </c>
       <c r="B27" s="101">
         <v>0</v>
       </c>
       <c r="C27" s="101">
         <v>0</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="101">
         <v>0</v>
       </c>
       <c r="I27" s="101">
         <v>0</v>
       </c>
-      <c r="J27" s="121">
-[...8 lines deleted...]
-      <c r="M27" s="123">
+      <c r="J27" s="123">
+        <v>0</v>
+      </c>
+      <c r="K27" s="123">
+        <v>0</v>
+      </c>
+      <c r="L27" s="123">
+        <v>0</v>
+      </c>
+      <c r="M27" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>182</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="35" t="s">
         <v>183</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
       </c>
       <c r="C29" s="101">
         <v>0</v>
       </c>
       <c r="D29" s="101">
         <v>0</v>
       </c>
       <c r="E29" s="101">
         <v>0</v>
       </c>
       <c r="F29" s="101">
         <v>0</v>
       </c>
       <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="101">
         <v>0</v>
       </c>
       <c r="I29" s="101">
         <v>0</v>
       </c>
-      <c r="J29" s="121">
-[...8 lines deleted...]
-      <c r="M29" s="123">
+      <c r="J29" s="123">
+        <v>0</v>
+      </c>
+      <c r="K29" s="123">
+        <v>0</v>
+      </c>
+      <c r="L29" s="123">
+        <v>0</v>
+      </c>
+      <c r="M29" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>184</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="35" t="s">
         <v>185</v>
       </c>
       <c r="B31" s="95">
         <v>24</v>
       </c>
       <c r="C31" s="95">
         <v>1</v>
       </c>
       <c r="D31" s="95">
         <v>19</v>
       </c>
       <c r="E31" s="95">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
         <v>43</v>
       </c>
       <c r="I31" s="95">
         <v>1</v>
       </c>
-      <c r="J31" s="121">
-[...9 lines deleted...]
-        <v>-0.14</v>
+      <c r="J31" s="123">
+        <v>0</v>
+      </c>
+      <c r="K31" s="123">
+        <v>0</v>
+      </c>
+      <c r="L31" s="123">
+        <v>0</v>
+      </c>
+      <c r="M31" s="125">
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>186</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="35" t="s">
         <v>187</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
       </c>
       <c r="C33" s="101">
         <v>0</v>
       </c>
       <c r="D33" s="101">
         <v>0</v>
       </c>
       <c r="E33" s="101">
         <v>0</v>
       </c>
       <c r="F33" s="101">
         <v>0</v>
       </c>
       <c r="G33" s="101">
         <v>0</v>
       </c>
       <c r="H33" s="101">
         <v>0</v>
       </c>
       <c r="I33" s="101">
         <v>0</v>
       </c>
-      <c r="J33" s="121">
-[...8 lines deleted...]
-      <c r="M33" s="123">
+      <c r="J33" s="123">
+        <v>0</v>
+      </c>
+      <c r="K33" s="123">
+        <v>0</v>
+      </c>
+      <c r="L33" s="123">
+        <v>0</v>
+      </c>
+      <c r="M33" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>188</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="35" t="s">
         <v>189</v>
       </c>
       <c r="B35" s="101">
         <v>0</v>
       </c>
       <c r="C35" s="101">
         <v>0</v>
       </c>
       <c r="D35" s="101">
         <v>0</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="101">
         <v>0</v>
       </c>
       <c r="G35" s="101">
         <v>0</v>
       </c>
       <c r="H35" s="101">
         <v>0</v>
       </c>
       <c r="I35" s="101">
         <v>0</v>
       </c>
-      <c r="J35" s="121">
-[...8 lines deleted...]
-      <c r="M35" s="123">
+      <c r="J35" s="123">
+        <v>0</v>
+      </c>
+      <c r="K35" s="123">
+        <v>0</v>
+      </c>
+      <c r="L35" s="123">
+        <v>0</v>
+      </c>
+      <c r="M35" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>190</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
@@ -9105,57 +9096,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -9259,87 +9250,87 @@
         <v>15</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
-      <c r="A9" s="124" t="s">
+      <c r="A9" s="126" t="s">
         <v>191</v>
       </c>
       <c r="B9" s="109">
         <v>0</v>
       </c>
       <c r="C9" s="109">
         <v>0</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="109">
         <v>0</v>
       </c>
       <c r="G9" s="109">
         <v>0</v>
       </c>
       <c r="H9" s="109">
         <v>0</v>
       </c>
       <c r="I9" s="109">
         <v>0</v>
       </c>
-      <c r="J9" s="126">
-[...8 lines deleted...]
-      <c r="M9" s="128">
+      <c r="J9" s="128">
+        <v>0</v>
+      </c>
+      <c r="K9" s="128">
+        <v>0</v>
+      </c>
+      <c r="L9" s="128">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="35"/>
       <c r="B11" s="54"/>
       <c r="C11" s="54"/>
       <c r="D11" s="54"/>
@@ -10066,57 +10057,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -10223,72 +10214,72 @@
         <v>22</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="129">
-[...20 lines deleted...]
-      <c r="I9" s="129">
+      <c r="B9" s="131">
+        <v>0</v>
+      </c>
+      <c r="C9" s="131">
+        <v>0</v>
+      </c>
+      <c r="D9" s="131">
+        <v>0</v>
+      </c>
+      <c r="E9" s="131">
+        <v>0</v>
+      </c>
+      <c r="F9" s="131">
+        <v>0</v>
+      </c>
+      <c r="G9" s="131">
+        <v>0</v>
+      </c>
+      <c r="H9" s="131">
+        <v>0</v>
+      </c>
+      <c r="I9" s="131">
         <v>0</v>
       </c>
       <c r="J9" s="132">
         <v>0</v>
       </c>
       <c r="K9" s="132">
         <v>0</v>
       </c>
       <c r="L9" s="132">
         <v>0</v>
       </c>
       <c r="M9" s="135">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
@@ -11120,57 +11111,57 @@
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1">
       <c r="A4" s="64" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="65"/>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="65"/>
       <c r="G4" s="65"/>
       <c r="H4" s="65"/>
       <c r="I4" s="65"/>
       <c r="J4" s="65"/>
       <c r="K4" s="65"/>
     </row>
     <row r="5" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A5" s="1"/>
       <c r="B5" s="23"/>
       <c r="C5" s="41" t="str">
         <f>'2-6'!D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="41"/>
       <c r="F5" s="44" t="str">
         <f>'2-6'!G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="G5" s="44"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="37"/>
       <c r="F6" s="36" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="36" t="s">
         <v>11</v>
@@ -11257,382 +11248,382 @@
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="22.5" customHeight="1">
       <c r="A10" s="137" t="s">
         <v>199</v>
       </c>
       <c r="B10" s="139">
+        <v>590069</v>
+      </c>
+      <c r="C10" s="142">
+        <v>31005</v>
+      </c>
+      <c r="D10" s="142">
         <v>590609</v>
       </c>
-      <c r="C10" s="142">
+      <c r="E10" s="142">
         <v>29827</v>
       </c>
-      <c r="D10" s="142">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="142">
-        <v>598525</v>
+        <v>596052</v>
       </c>
       <c r="G10" s="142">
-        <v>31779</v>
+        <v>31645</v>
       </c>
       <c r="H10" s="145">
-        <v>-0.11</v>
+        <v>-0.09</v>
       </c>
       <c r="I10" s="145">
-        <v>-2.63</v>
+        <v>3.95</v>
       </c>
       <c r="J10" s="145">
-        <v>-1.32</v>
+        <v>-1</v>
       </c>
       <c r="K10" s="148">
-        <v>-6.14</v>
+        <v>-2.02</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="22.5" customHeight="1">
       <c r="A11" s="149" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="77"/>
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="K11" s="73"/>
     </row>
     <row r="12" spans="1:11" ht="17.1" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="153">
+        <v>507812</v>
+      </c>
+      <c r="C12" s="153">
+        <v>16807</v>
+      </c>
+      <c r="D12" s="153">
         <v>508295</v>
       </c>
-      <c r="C12" s="153">
+      <c r="E12" s="153">
         <v>14823</v>
       </c>
-      <c r="D12" s="153">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="153">
-        <v>515708</v>
+        <v>513264</v>
       </c>
       <c r="G12" s="153">
-        <v>15541</v>
+        <v>16956</v>
       </c>
       <c r="H12" s="156">
-        <v>-0.12</v>
+        <v>-0.1</v>
       </c>
       <c r="I12" s="156">
-        <v>-8.89</v>
+        <v>13.39</v>
       </c>
       <c r="J12" s="156">
-        <v>-1.44</v>
+        <v>-1.06</v>
       </c>
       <c r="K12" s="159">
-        <v>-4.62</v>
+        <v>-0.88</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="27.95" customHeight="1">
       <c r="A13" s="149" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="70"/>
       <c r="C13" s="70"/>
       <c r="D13" s="70"/>
       <c r="E13" s="70"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="70"/>
       <c r="I13" s="70"/>
       <c r="J13" s="70"/>
       <c r="K13" s="73"/>
     </row>
     <row r="14" spans="1:11" ht="22.5" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="152">
+        <v>202033</v>
+      </c>
+      <c r="C14" s="152">
+        <v>7205</v>
+      </c>
+      <c r="D14" s="152">
         <v>202272</v>
       </c>
-      <c r="C14" s="152">
+      <c r="E14" s="152">
         <v>6369</v>
       </c>
-      <c r="D14" s="152">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="152">
-        <v>206772</v>
+        <v>204511</v>
       </c>
       <c r="G14" s="152">
-        <v>6918</v>
+        <v>7238</v>
       </c>
       <c r="H14" s="155">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="I14" s="155">
-        <v>-5.38</v>
+        <v>13.12</v>
       </c>
       <c r="J14" s="155">
-        <v>-2.18</v>
+        <v>-1.21</v>
       </c>
       <c r="K14" s="158">
-        <v>-7.93</v>
+        <v>-0.46</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="22.5" customHeight="1">
       <c r="A15" s="160" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="70"/>
       <c r="C15" s="70"/>
       <c r="D15" s="70"/>
       <c r="E15" s="70"/>
       <c r="F15" s="70"/>
       <c r="G15" s="70"/>
       <c r="H15" s="70"/>
       <c r="I15" s="70"/>
       <c r="J15" s="70"/>
       <c r="K15" s="73"/>
     </row>
     <row r="16" spans="1:11" ht="17.1" customHeight="1">
       <c r="A16" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="152">
+        <v>296863</v>
+      </c>
+      <c r="C16" s="152">
+        <v>9389</v>
+      </c>
+      <c r="D16" s="152">
         <v>297102</v>
       </c>
-      <c r="C16" s="152">
+      <c r="E16" s="152">
         <v>8263</v>
       </c>
-      <c r="D16" s="152">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="152">
-        <v>299988</v>
+        <v>299808</v>
       </c>
       <c r="G16" s="152">
-        <v>8438</v>
+        <v>9526</v>
       </c>
       <c r="H16" s="155">
-        <v>-0.11</v>
+        <v>-0.08</v>
       </c>
       <c r="I16" s="155">
-        <v>-11.06</v>
+        <v>13.62</v>
       </c>
       <c r="J16" s="155">
-        <v>-0.96</v>
+        <v>-0.98</v>
       </c>
       <c r="K16" s="158">
-        <v>-2.07</v>
+        <v>-1.44</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="27.95" customHeight="1">
       <c r="A17" s="160" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="70"/>
       <c r="C17" s="70"/>
       <c r="D17" s="70"/>
       <c r="E17" s="70"/>
       <c r="F17" s="70"/>
       <c r="G17" s="70"/>
       <c r="H17" s="70"/>
       <c r="I17" s="70"/>
       <c r="J17" s="70"/>
       <c r="K17" s="73"/>
     </row>
     <row r="18" spans="1:11" ht="17.1" customHeight="1">
       <c r="A18" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="152">
+        <v>8916</v>
+      </c>
+      <c r="C18" s="152">
+        <v>213</v>
+      </c>
+      <c r="D18" s="152">
         <v>8921</v>
       </c>
-      <c r="C18" s="152">
+      <c r="E18" s="152">
         <v>190</v>
       </c>
-      <c r="D18" s="152">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="152">
-        <v>8948</v>
+        <v>8945</v>
       </c>
       <c r="G18" s="152">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="H18" s="155">
         <v>-0.06</v>
       </c>
       <c r="I18" s="155">
-        <v>-22.96</v>
+        <v>11.93</v>
       </c>
       <c r="J18" s="155">
-        <v>-0.3</v>
+        <v>-0.32</v>
       </c>
       <c r="K18" s="158">
-        <v>2.86</v>
+        <v>10.94</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="27.95" customHeight="1">
       <c r="A19" s="160" t="s">
         <v>207</v>
       </c>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
       <c r="E19" s="70"/>
       <c r="F19" s="70"/>
       <c r="G19" s="70"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
       <c r="J19" s="70"/>
       <c r="K19" s="73"/>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1">
       <c r="A20" s="150" t="s">
         <v>208</v>
       </c>
       <c r="B20" s="153">
+        <v>82140</v>
+      </c>
+      <c r="C20" s="153">
+        <v>14020</v>
+      </c>
+      <c r="D20" s="153">
         <v>82198</v>
       </c>
-      <c r="C20" s="153">
+      <c r="E20" s="153">
         <v>14964</v>
       </c>
-      <c r="D20" s="153">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="153">
-        <v>82703</v>
+        <v>82674</v>
       </c>
       <c r="G20" s="153">
-        <v>16143</v>
+        <v>14582</v>
       </c>
       <c r="H20" s="156">
         <v>-0.07</v>
       </c>
       <c r="I20" s="156">
-        <v>4.78</v>
+        <v>-6.31</v>
       </c>
       <c r="J20" s="156">
-        <v>-0.61</v>
+        <v>-0.65</v>
       </c>
       <c r="K20" s="159">
-        <v>-7.3</v>
+        <v>-3.85</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1">
       <c r="A21" s="149" t="s">
         <v>209</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="70"/>
       <c r="D21" s="70"/>
       <c r="E21" s="70"/>
       <c r="F21" s="70"/>
       <c r="G21" s="70"/>
       <c r="H21" s="70"/>
       <c r="I21" s="70"/>
       <c r="J21" s="70"/>
       <c r="K21" s="73"/>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1">
       <c r="A22" s="150" t="s">
         <v>210</v>
       </c>
       <c r="B22" s="153">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C22" s="153">
-        <v>40</v>
+        <v>178</v>
       </c>
       <c r="D22" s="153">
         <v>116</v>
       </c>
       <c r="E22" s="153">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="F22" s="153">
         <v>114</v>
       </c>
       <c r="G22" s="153">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>107</v>
+      </c>
+      <c r="H22" s="156">
+        <v>0.86</v>
       </c>
       <c r="I22" s="156">
-        <v>-51.81</v>
+        <v>345</v>
       </c>
       <c r="J22" s="156">
-        <v>1.75</v>
+        <v>2.63</v>
       </c>
       <c r="K22" s="159">
-        <v>-57.89</v>
+        <v>66.36</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A23" s="164" t="s">
+      <c r="A23" s="161" t="s">
         <v>211</v>
       </c>
       <c r="B23" s="69"/>
       <c r="C23" s="69"/>
       <c r="D23" s="69"/>
       <c r="E23" s="69"/>
       <c r="F23" s="69"/>
       <c r="G23" s="69"/>
       <c r="H23" s="67"/>
       <c r="I23" s="67"/>
       <c r="J23" s="67"/>
       <c r="K23" s="72"/>
     </row>
     <row r="24" spans="1:11" ht="13.5" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>