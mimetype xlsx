--- v3 (2026-04-14)
+++ v4 (2026-05-29)
@@ -66,51 +66,51 @@
   <si>
     <t>其　　　　他</t>
   </si>
   <si>
     <t>合　　　　計</t>
   </si>
   <si>
     <t>戶　數</t>
   </si>
   <si>
     <t>本　　　　月</t>
   </si>
   <si>
     <t>上　　　　月</t>
   </si>
   <si>
     <t>上　年　同　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月與上年同月比較增減％</t>
   </si>
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>銀 　　　行　　　別</t>
   </si>
   <si>
     <t>Accounts</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Others</t>
   </si>
@@ -149,51 +149,51 @@
   </si>
   <si>
     <r>
       <t>單位：戶,新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>說明：本表自96年9月起包含全國農業金庫資料。</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　支票存款</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
@@ -2885,606 +2885,606 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1309821</v>
+        <v>1308694</v>
       </c>
       <c r="C9" s="84">
-        <v>336862</v>
+        <v>310282</v>
       </c>
       <c r="D9" s="84">
-        <v>2689723</v>
+        <v>2684542</v>
       </c>
       <c r="E9" s="84">
-        <v>49683</v>
+        <v>44208</v>
       </c>
       <c r="F9" s="84">
-        <v>41835</v>
+        <v>41774</v>
       </c>
       <c r="G9" s="84">
-        <v>59583</v>
+        <v>62640</v>
       </c>
       <c r="H9" s="84">
-        <v>4041379</v>
+        <v>4035010</v>
       </c>
       <c r="I9" s="84">
-        <v>446127</v>
+        <v>417130</v>
       </c>
       <c r="J9" s="87">
         <v>-0.09</v>
       </c>
       <c r="K9" s="87">
-        <v>5.05</v>
+        <v>-8.53</v>
       </c>
       <c r="L9" s="87">
-        <v>-0.9</v>
+        <v>-1.18</v>
       </c>
       <c r="M9" s="90">
-        <v>-2.17</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="95">
-        <v>59871</v>
+        <v>59815</v>
       </c>
       <c r="C11" s="95">
-        <v>30177</v>
+        <v>33005</v>
       </c>
       <c r="D11" s="95">
-        <v>69400</v>
+        <v>69267</v>
       </c>
       <c r="E11" s="95">
-        <v>1672</v>
+        <v>1454</v>
       </c>
       <c r="F11" s="95">
-        <v>1524</v>
+        <v>1509</v>
       </c>
       <c r="G11" s="95">
-        <v>7998</v>
+        <v>8744</v>
       </c>
       <c r="H11" s="95">
-        <v>130795</v>
+        <v>130591</v>
       </c>
       <c r="I11" s="95">
-        <v>39847</v>
+        <v>43203</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.12</v>
+        <v>-0.1</v>
       </c>
       <c r="K11" s="97">
-        <v>8.91</v>
+        <v>-2.47</v>
       </c>
       <c r="L11" s="97">
-        <v>-1.12</v>
+        <v>-1.09</v>
       </c>
       <c r="M11" s="99">
-        <v>10.78</v>
+        <v>16.26</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="95">
-        <v>48550</v>
+        <v>48518</v>
       </c>
       <c r="C13" s="95">
-        <v>14414</v>
+        <v>12221</v>
       </c>
       <c r="D13" s="95">
-        <v>142171</v>
+        <v>141883</v>
       </c>
       <c r="E13" s="95">
-        <v>3351</v>
+        <v>2760</v>
       </c>
       <c r="F13" s="95">
-        <v>5274</v>
+        <v>5251</v>
       </c>
       <c r="G13" s="95">
-        <v>6701</v>
+        <v>4932</v>
       </c>
       <c r="H13" s="95">
-        <v>195995</v>
+        <v>195652</v>
       </c>
       <c r="I13" s="95">
-        <v>24466</v>
+        <v>19912</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.09</v>
+        <v>-0.12</v>
       </c>
       <c r="K13" s="97">
-        <v>5.52</v>
+        <v>-4.43</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.81</v>
+        <v>-0.89</v>
       </c>
       <c r="M13" s="99">
-        <v>13.65</v>
+        <v>-5.12</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="95">
-        <v>126922</v>
+        <v>126521</v>
       </c>
       <c r="C15" s="95">
-        <v>47002</v>
+        <v>45389</v>
       </c>
       <c r="D15" s="95">
-        <v>247235</v>
+        <v>246328</v>
       </c>
       <c r="E15" s="95">
-        <v>5442</v>
+        <v>4641</v>
       </c>
       <c r="F15" s="95">
-        <v>5127</v>
+        <v>5125</v>
       </c>
       <c r="G15" s="95">
-        <v>5776</v>
+        <v>5137</v>
       </c>
       <c r="H15" s="95">
-        <v>379284</v>
+        <v>377974</v>
       </c>
       <c r="I15" s="95">
-        <v>58221</v>
+        <v>55167</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.07</v>
+        <v>-0.03</v>
       </c>
       <c r="K15" s="97">
-        <v>-1.04</v>
+        <v>-4.39</v>
       </c>
       <c r="L15" s="97">
-        <v>-1.04</v>
+        <v>-3.75</v>
       </c>
       <c r="M15" s="99">
-        <v>-10.02</v>
+        <v>6.12</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="95">
-        <v>125657</v>
+        <v>125562</v>
       </c>
       <c r="C17" s="95">
-        <v>31333</v>
+        <v>28133</v>
       </c>
       <c r="D17" s="95">
-        <v>173766</v>
+        <v>173244</v>
       </c>
       <c r="E17" s="95">
-        <v>5368</v>
+        <v>4947</v>
       </c>
       <c r="F17" s="95">
-        <v>3443</v>
+        <v>3437</v>
       </c>
       <c r="G17" s="95">
-        <v>2387</v>
+        <v>2147</v>
       </c>
       <c r="H17" s="95">
-        <v>302866</v>
+        <v>302243</v>
       </c>
       <c r="I17" s="95">
-        <v>39088</v>
+        <v>35226</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.12</v>
+        <v>-0.13</v>
       </c>
       <c r="K17" s="97">
-        <v>5.67</v>
+        <v>-14.6</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.16</v>
+        <v>-1.26</v>
       </c>
       <c r="M17" s="99">
-        <v>3.69</v>
+        <v>-2.98</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="95">
-        <v>145267</v>
+        <v>145285</v>
       </c>
       <c r="C19" s="95">
-        <v>40331</v>
+        <v>35205</v>
       </c>
       <c r="D19" s="95">
-        <v>254470</v>
+        <v>254180</v>
       </c>
       <c r="E19" s="95">
-        <v>5298</v>
+        <v>4638</v>
       </c>
       <c r="F19" s="95">
-        <v>1526</v>
+        <v>1524</v>
       </c>
       <c r="G19" s="95">
-        <v>1336</v>
+        <v>1461</v>
       </c>
       <c r="H19" s="95">
-        <v>401263</v>
+        <v>400989</v>
       </c>
       <c r="I19" s="95">
-        <v>46965</v>
+        <v>41304</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.07</v>
+        <v>-0.05</v>
       </c>
       <c r="K19" s="97">
-        <v>7.46</v>
+        <v>-10.37</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.67</v>
+        <v>-0.64</v>
       </c>
       <c r="M19" s="99">
-        <v>-5.08</v>
+        <v>-5.15</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="95">
-        <v>83238</v>
+        <v>83210</v>
       </c>
       <c r="C21" s="95">
-        <v>27701</v>
+        <v>24207</v>
       </c>
       <c r="D21" s="95">
-        <v>165844</v>
+        <v>165574</v>
       </c>
       <c r="E21" s="95">
-        <v>6616</v>
+        <v>6109</v>
       </c>
       <c r="F21" s="95">
-        <v>13039</v>
+        <v>13052</v>
       </c>
       <c r="G21" s="95">
-        <v>2967</v>
+        <v>2487</v>
       </c>
       <c r="H21" s="95">
-        <v>262121</v>
+        <v>261836</v>
       </c>
       <c r="I21" s="95">
-        <v>37284</v>
+        <v>32803</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.08</v>
+        <v>-0.1</v>
       </c>
       <c r="K21" s="97">
-        <v>1.05</v>
+        <v>-8.65</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.92</v>
+        <v>-0.88</v>
       </c>
       <c r="M21" s="99">
-        <v>3.33</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="95">
-        <v>28091</v>
+        <v>28067</v>
       </c>
       <c r="C23" s="95">
-        <v>7618</v>
+        <v>6936</v>
       </c>
       <c r="D23" s="95">
-        <v>40524</v>
+        <v>40454</v>
       </c>
       <c r="E23" s="95">
-        <v>743</v>
+        <v>701</v>
       </c>
       <c r="F23" s="95">
         <v>763</v>
       </c>
       <c r="G23" s="95">
-        <v>212</v>
+        <v>244</v>
       </c>
       <c r="H23" s="95">
-        <v>69378</v>
+        <v>69284</v>
       </c>
       <c r="I23" s="95">
-        <v>8572</v>
+        <v>7881</v>
       </c>
       <c r="J23" s="97">
         <v>-0.09</v>
       </c>
       <c r="K23" s="97">
-        <v>8.81</v>
+        <v>-7.49</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.91</v>
+        <v>-0.95</v>
       </c>
       <c r="M23" s="99">
-        <v>-9.74</v>
+        <v>-8.56</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="95">
-        <v>49192</v>
+        <v>49151</v>
       </c>
       <c r="C25" s="95">
-        <v>8017</v>
+        <v>7514</v>
       </c>
       <c r="D25" s="95">
-        <v>110081</v>
+        <v>109875</v>
       </c>
       <c r="E25" s="95">
-        <v>1172</v>
+        <v>1093</v>
       </c>
       <c r="F25" s="95">
-        <v>906</v>
+        <v>901</v>
       </c>
       <c r="G25" s="95">
-        <v>5568</v>
+        <v>5680</v>
       </c>
       <c r="H25" s="95">
-        <v>160179</v>
+        <v>159927</v>
       </c>
       <c r="I25" s="95">
-        <v>14757</v>
+        <v>14287</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.1</v>
+        <v>-0.09</v>
       </c>
       <c r="K25" s="97">
-        <v>3.93</v>
+        <v>0.41</v>
       </c>
       <c r="L25" s="97">
-        <v>-1.19</v>
+        <v>-1.14</v>
       </c>
       <c r="M25" s="99">
-        <v>12.85</v>
+        <v>16.71</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="95">
-        <v>69980</v>
+        <v>69979</v>
       </c>
       <c r="C27" s="95">
-        <v>10586</v>
+        <v>11594</v>
       </c>
       <c r="D27" s="95">
-        <v>155748</v>
+        <v>155632</v>
       </c>
       <c r="E27" s="95">
-        <v>1939</v>
+        <v>1679</v>
       </c>
       <c r="F27" s="95">
-        <v>1214</v>
+        <v>1207</v>
       </c>
       <c r="G27" s="95">
-        <v>3685</v>
+        <v>2866</v>
       </c>
       <c r="H27" s="95">
-        <v>226942</v>
+        <v>226818</v>
       </c>
       <c r="I27" s="95">
-        <v>16210</v>
+        <v>16140</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.06</v>
+        <v>-0.04</v>
       </c>
       <c r="K27" s="97">
-        <v>17.41</v>
+        <v>13.95</v>
       </c>
       <c r="L27" s="97">
         <v>-0.45</v>
       </c>
       <c r="M27" s="99">
-        <v>17.51</v>
+        <v>24.93</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
@@ -3523,200 +3523,200 @@
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="95">
-        <v>13374</v>
+        <v>13377</v>
       </c>
       <c r="C31" s="95">
-        <v>1372</v>
+        <v>1073</v>
       </c>
       <c r="D31" s="95">
-        <v>25314</v>
+        <v>25240</v>
       </c>
       <c r="E31" s="95">
-        <v>354</v>
+        <v>284</v>
       </c>
       <c r="F31" s="95">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G31" s="95">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="H31" s="95">
-        <v>38837</v>
+        <v>38767</v>
       </c>
       <c r="I31" s="95">
-        <v>1960</v>
+        <v>1607</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.09</v>
+        <v>-0.1</v>
       </c>
       <c r="K31" s="97">
-        <v>2.17</v>
+        <v>-14.41</v>
       </c>
       <c r="L31" s="97">
-        <v>0.04</v>
+        <v>-0.41</v>
       </c>
       <c r="M31" s="99">
-        <v>-9.95</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="95">
-        <v>41257</v>
+        <v>41258</v>
       </c>
       <c r="C33" s="95">
-        <v>15985</v>
+        <v>12586</v>
       </c>
       <c r="D33" s="95">
-        <v>45046</v>
+        <v>44954</v>
       </c>
       <c r="E33" s="95">
-        <v>1128</v>
+        <v>1008</v>
       </c>
       <c r="F33" s="95">
         <v>1722</v>
       </c>
       <c r="G33" s="95">
-        <v>10610</v>
+        <v>17054</v>
       </c>
       <c r="H33" s="95">
-        <v>88025</v>
+        <v>87934</v>
       </c>
       <c r="I33" s="95">
-        <v>27722</v>
+        <v>30647</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.09</v>
+        <v>-0.06</v>
       </c>
       <c r="K33" s="97">
-        <v>-1.99</v>
+        <v>1.54</v>
       </c>
       <c r="L33" s="97">
-        <v>-0.96</v>
+        <v>-0.93</v>
       </c>
       <c r="M33" s="99">
-        <v>-24.66</v>
+        <v>-9.52</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="95">
-        <v>502</v>
+        <v>489</v>
       </c>
       <c r="C35" s="95">
-        <v>9766</v>
+        <v>10700</v>
       </c>
       <c r="D35" s="95">
         <v>1</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="95">
         <v>30</v>
       </c>
       <c r="G35" s="95">
-        <v>185</v>
+        <v>282</v>
       </c>
       <c r="H35" s="95">
-        <v>533</v>
+        <v>520</v>
       </c>
       <c r="I35" s="95">
-        <v>9951</v>
+        <v>10982</v>
       </c>
       <c r="J35" s="97">
-        <v>1.72</v>
+        <v>-2.44</v>
       </c>
       <c r="K35" s="97">
-        <v>-14.26</v>
+        <v>11.51</v>
       </c>
       <c r="L35" s="97">
-        <v>-3.79</v>
+        <v>-4.06</v>
       </c>
       <c r="M35" s="99">
-        <v>-14.47</v>
+        <v>-5.71</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -3918,51 +3918,51 @@
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="41" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="59"/>
@@ -3996,57 +3996,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -4154,838 +4154,838 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="83">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="C9" s="83">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="83">
         <v>6</v>
       </c>
       <c r="G9" s="83">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H9" s="83">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="I9" s="83">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>54</v>
+      </c>
+      <c r="J9" s="86">
+        <v>-1.34</v>
       </c>
       <c r="K9" s="86">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>-1.97</v>
+        <v>-2.94</v>
+      </c>
+      <c r="L9" s="111">
+        <v>0</v>
       </c>
       <c r="M9" s="89">
-        <v>20.26</v>
+        <v>-79.04</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="95">
-        <v>99763</v>
+        <v>99704</v>
       </c>
       <c r="C11" s="95">
-        <v>19424</v>
+        <v>15713</v>
       </c>
       <c r="D11" s="95">
-        <v>119759</v>
+        <v>119513</v>
       </c>
       <c r="E11" s="95">
-        <v>2611</v>
+        <v>2267</v>
       </c>
       <c r="F11" s="95">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="G11" s="95">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="H11" s="95">
-        <v>220370</v>
+        <v>220066</v>
       </c>
       <c r="I11" s="95">
-        <v>22500</v>
+        <v>18432</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.14</v>
+        <v>-0.1</v>
       </c>
       <c r="K11" s="97">
-        <v>11.69</v>
+        <v>-20.99</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.83</v>
+        <v>-0.87</v>
       </c>
       <c r="M11" s="99">
-        <v>-12.35</v>
+        <v>-3.88</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="95">
-        <v>13471</v>
+        <v>13272</v>
       </c>
       <c r="C13" s="95">
-        <v>1869</v>
+        <v>1728</v>
       </c>
       <c r="D13" s="95">
-        <v>56384</v>
+        <v>56217</v>
       </c>
       <c r="E13" s="95">
-        <v>270</v>
+        <v>228</v>
       </c>
       <c r="F13" s="95">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="G13" s="95">
-        <v>243</v>
+        <v>152</v>
       </c>
       <c r="H13" s="95">
-        <v>69924</v>
+        <v>69554</v>
       </c>
       <c r="I13" s="95">
-        <v>2382</v>
+        <v>2108</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.16</v>
+        <v>-0.41</v>
       </c>
       <c r="K13" s="97">
-        <v>35.25</v>
+        <v>-7.28</v>
       </c>
       <c r="L13" s="97">
-        <v>-2.22</v>
+        <v>-2.44</v>
       </c>
       <c r="M13" s="99">
-        <v>-2.74</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="95">
-        <v>44767</v>
+        <v>44770</v>
       </c>
       <c r="C15" s="95">
-        <v>5694</v>
+        <v>3984</v>
       </c>
       <c r="D15" s="95">
-        <v>83641</v>
+        <v>83493</v>
       </c>
       <c r="E15" s="95">
-        <v>1966</v>
+        <v>1606</v>
       </c>
       <c r="F15" s="95">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="G15" s="95">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="H15" s="95">
-        <v>128708</v>
+        <v>128562</v>
       </c>
       <c r="I15" s="95">
-        <v>7704</v>
+        <v>5646</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.07</v>
+        <v>-0.09</v>
       </c>
       <c r="K15" s="97">
-        <v>16.63</v>
+        <v>-23.84</v>
       </c>
       <c r="L15" s="97">
-        <v>-0.72</v>
+        <v>-0.76</v>
       </c>
       <c r="M15" s="99">
-        <v>-7.8</v>
+        <v>-7.15</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="95">
-        <v>15827</v>
+        <v>15799</v>
       </c>
       <c r="C17" s="95">
-        <v>950</v>
+        <v>879</v>
       </c>
       <c r="D17" s="95">
-        <v>44055</v>
+        <v>43868</v>
       </c>
       <c r="E17" s="95">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="F17" s="95">
         <v>15</v>
       </c>
       <c r="G17" s="95">
         <v>10</v>
       </c>
       <c r="H17" s="95">
-        <v>59897</v>
+        <v>59682</v>
       </c>
       <c r="I17" s="95">
-        <v>1460</v>
-[...5 lines deleted...]
-        <v>0</v>
+        <v>1386</v>
+      </c>
+      <c r="J17" s="97">
+        <v>-0.16</v>
+      </c>
+      <c r="K17" s="97">
+        <v>-14.45</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.55</v>
+        <v>-1.58</v>
       </c>
       <c r="M17" s="99">
-        <v>-22.87</v>
+        <v>-1.19</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="95">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="C19" s="95">
-        <v>15791</v>
+        <v>16035</v>
       </c>
       <c r="D19" s="95">
-        <v>15232</v>
+        <v>15210</v>
       </c>
       <c r="E19" s="95">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="F19" s="95">
         <v>10</v>
       </c>
       <c r="G19" s="95">
-        <v>189</v>
+        <v>112</v>
       </c>
       <c r="H19" s="95">
-        <v>15769</v>
+        <v>15739</v>
       </c>
       <c r="I19" s="95">
-        <v>16055</v>
+        <v>16221</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.14</v>
+        <v>-0.09</v>
       </c>
       <c r="K19" s="97">
-        <v>16.79</v>
+        <v>-2.35</v>
       </c>
       <c r="L19" s="97">
         <v>-1.17</v>
       </c>
       <c r="M19" s="99">
-        <v>0.14</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="95">
-        <v>2914</v>
+        <v>2912</v>
       </c>
       <c r="C21" s="95">
-        <v>352</v>
+        <v>251</v>
       </c>
       <c r="D21" s="95">
-        <v>14134</v>
+        <v>14100</v>
       </c>
       <c r="E21" s="95">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="F21" s="95">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="G21" s="95">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="H21" s="95">
-        <v>17636</v>
+        <v>17599</v>
       </c>
       <c r="I21" s="95">
-        <v>605</v>
+        <v>506</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.16</v>
+        <v>-0.07</v>
       </c>
       <c r="K21" s="97">
-        <v>15.59</v>
+        <v>2.78</v>
       </c>
       <c r="L21" s="97">
-        <v>-1.33</v>
+        <v>-1.37</v>
       </c>
       <c r="M21" s="99">
-        <v>1.1</v>
+        <v>-0.78</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="95">
-        <v>7688</v>
+        <v>7677</v>
       </c>
       <c r="C23" s="95">
-        <v>470</v>
+        <v>384</v>
       </c>
       <c r="D23" s="95">
-        <v>26690</v>
+        <v>26638</v>
       </c>
       <c r="E23" s="95">
-        <v>425</v>
+        <v>382</v>
       </c>
       <c r="F23" s="95">
         <v>66</v>
       </c>
       <c r="G23" s="95">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="H23" s="95">
-        <v>34444</v>
+        <v>34381</v>
       </c>
       <c r="I23" s="95">
-        <v>912</v>
+        <v>786</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.12</v>
+        <v>-0.13</v>
       </c>
       <c r="K23" s="97">
-        <v>10.54</v>
+        <v>-15.22</v>
       </c>
       <c r="L23" s="97">
         <v>-1.2</v>
       </c>
       <c r="M23" s="99">
-        <v>-18.54</v>
+        <v>-10.26</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="95">
-        <v>20947</v>
+        <v>20926</v>
       </c>
       <c r="C25" s="95">
-        <v>3645</v>
+        <v>2987</v>
       </c>
       <c r="D25" s="95">
-        <v>74773</v>
+        <v>74625</v>
       </c>
       <c r="E25" s="95">
-        <v>641</v>
+        <v>942</v>
       </c>
       <c r="F25" s="95">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="G25" s="95">
-        <v>1126</v>
+        <v>815</v>
       </c>
       <c r="H25" s="95">
-        <v>96030</v>
+        <v>95859</v>
       </c>
       <c r="I25" s="95">
-        <v>5412</v>
+        <v>4743</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.09</v>
+        <v>-0.13</v>
       </c>
       <c r="K25" s="97">
-        <v>10.45</v>
+        <v>-15.92</v>
       </c>
       <c r="L25" s="97">
-        <v>-0.35</v>
+        <v>-0.8</v>
       </c>
       <c r="M25" s="99">
-        <v>-6.02</v>
+        <v>-5.06</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="95">
-        <v>21800</v>
+        <v>21825</v>
       </c>
       <c r="C27" s="95">
-        <v>2285</v>
+        <v>1737</v>
       </c>
       <c r="D27" s="95">
-        <v>65682</v>
+        <v>65525</v>
       </c>
       <c r="E27" s="95">
-        <v>1035</v>
+        <v>871</v>
       </c>
       <c r="F27" s="95">
         <v>214</v>
       </c>
       <c r="G27" s="95">
         <v>20</v>
       </c>
       <c r="H27" s="95">
-        <v>87696</v>
+        <v>87564</v>
       </c>
       <c r="I27" s="95">
-        <v>3340</v>
+        <v>2628</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.1</v>
+        <v>-0.13</v>
       </c>
       <c r="K27" s="97">
-        <v>20.42</v>
+        <v>-16.27</v>
       </c>
       <c r="L27" s="97">
-        <v>-1.2</v>
+        <v>-1.18</v>
       </c>
       <c r="M27" s="99">
-        <v>-0.39</v>
+        <v>-1.71</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="95">
-        <v>11704</v>
+        <v>11699</v>
       </c>
       <c r="C29" s="95">
-        <v>1147</v>
+        <v>856</v>
       </c>
       <c r="D29" s="95">
-        <v>35862</v>
+        <v>35767</v>
       </c>
       <c r="E29" s="95">
-        <v>577</v>
+        <v>498</v>
       </c>
       <c r="F29" s="95">
         <v>141</v>
       </c>
       <c r="G29" s="95">
         <v>52</v>
       </c>
       <c r="H29" s="95">
-        <v>47707</v>
+        <v>47607</v>
       </c>
       <c r="I29" s="95">
-        <v>1777</v>
+        <v>1406</v>
       </c>
       <c r="J29" s="97">
-        <v>-0.07</v>
+        <v>-0.13</v>
       </c>
       <c r="K29" s="97">
-        <v>9.44</v>
+        <v>-18.09</v>
       </c>
       <c r="L29" s="97">
-        <v>-1.19</v>
+        <v>-1.21</v>
       </c>
       <c r="M29" s="99">
-        <v>-12.74</v>
+        <v>-3.36</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="95">
-        <v>10227</v>
+        <v>10229</v>
       </c>
       <c r="C31" s="95">
-        <v>1428</v>
+        <v>1269</v>
       </c>
       <c r="D31" s="95">
-        <v>32360</v>
+        <v>32310</v>
       </c>
       <c r="E31" s="95">
-        <v>717</v>
+        <v>653</v>
       </c>
       <c r="F31" s="95">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G31" s="95">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="H31" s="95">
-        <v>42659</v>
+        <v>42612</v>
       </c>
       <c r="I31" s="95">
-        <v>2162</v>
+        <v>1958</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.05</v>
+        <v>-0.1</v>
       </c>
       <c r="K31" s="97">
-        <v>6.12</v>
+        <v>-6.9</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.76</v>
+        <v>-0.8</v>
       </c>
       <c r="M31" s="99">
-        <v>-1.57</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="95">
-        <v>29328</v>
+        <v>29282</v>
       </c>
       <c r="C33" s="95">
-        <v>3755</v>
+        <v>3165</v>
       </c>
       <c r="D33" s="95">
-        <v>67475</v>
+        <v>67356</v>
       </c>
       <c r="E33" s="95">
-        <v>916</v>
+        <v>897</v>
       </c>
       <c r="F33" s="95">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="G33" s="95">
-        <v>113</v>
+        <v>102</v>
       </c>
       <c r="H33" s="95">
-        <v>97134</v>
+        <v>96966</v>
       </c>
       <c r="I33" s="95">
-        <v>4784</v>
+        <v>4164</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.08</v>
+        <v>-0.1</v>
       </c>
       <c r="K33" s="97">
-        <v>9.49</v>
+        <v>-12.23</v>
       </c>
       <c r="L33" s="97">
-        <v>-1</v>
+        <v>-1.05</v>
       </c>
       <c r="M33" s="99">
-        <v>-11.61</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B35" s="95">
-        <v>6588</v>
+        <v>6584</v>
       </c>
       <c r="C35" s="95">
-        <v>2169</v>
+        <v>2342</v>
       </c>
       <c r="D35" s="95">
-        <v>21285</v>
+        <v>21258</v>
       </c>
       <c r="E35" s="95">
-        <v>183</v>
+        <v>162</v>
       </c>
       <c r="F35" s="95">
         <v>223</v>
       </c>
       <c r="G35" s="95">
-        <v>600</v>
+        <v>547</v>
       </c>
       <c r="H35" s="95">
-        <v>28096</v>
+        <v>28065</v>
       </c>
       <c r="I35" s="95">
-        <v>2952</v>
+        <v>3051</v>
       </c>
       <c r="J35" s="97">
-        <v>-0.02</v>
+        <v>-0.06</v>
       </c>
       <c r="K35" s="97">
-        <v>-4.86</v>
+        <v>-31.24</v>
       </c>
       <c r="L35" s="97">
         <v>-0.82</v>
       </c>
       <c r="M35" s="99">
-        <v>-41.7</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>114</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -5187,51 +5187,51 @@
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="42" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="59"/>
@@ -5265,57 +5265,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -5423,490 +5423,490 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="83">
-        <v>38044</v>
+        <v>38043</v>
       </c>
       <c r="C9" s="83">
-        <v>5049</v>
+        <v>4472</v>
       </c>
       <c r="D9" s="83">
-        <v>117335</v>
+        <v>117217</v>
       </c>
       <c r="E9" s="83">
-        <v>705</v>
+        <v>613</v>
       </c>
       <c r="F9" s="83">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="G9" s="83">
-        <v>438</v>
+        <v>495</v>
       </c>
       <c r="H9" s="83">
-        <v>155975</v>
+        <v>155860</v>
       </c>
       <c r="I9" s="83">
-        <v>6192</v>
+        <v>5580</v>
       </c>
       <c r="J9" s="86">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="K9" s="86">
-        <v>15.6</v>
+        <v>-10.92</v>
       </c>
       <c r="L9" s="86">
-        <v>-0.37</v>
+        <v>-0.41</v>
       </c>
       <c r="M9" s="89">
-        <v>62.79</v>
+        <v>34.49</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B11" s="95">
-        <v>46668</v>
+        <v>46630</v>
       </c>
       <c r="C11" s="95">
-        <v>7679</v>
+        <v>7863</v>
       </c>
       <c r="D11" s="95">
-        <v>109893</v>
+        <v>109739</v>
       </c>
       <c r="E11" s="95">
-        <v>1379</v>
+        <v>1250</v>
       </c>
       <c r="F11" s="95">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="G11" s="95">
-        <v>1334</v>
+        <v>1009</v>
       </c>
       <c r="H11" s="95">
-        <v>157620</v>
+        <v>157426</v>
       </c>
       <c r="I11" s="95">
-        <v>10391</v>
+        <v>10122</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.07</v>
+        <v>-0.08</v>
       </c>
       <c r="K11" s="97">
-        <v>13.9</v>
+        <v>8.44</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.85</v>
+        <v>-0.84</v>
       </c>
       <c r="M11" s="99">
-        <v>18.01</v>
+        <v>7.23</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>118</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="95">
-        <v>53885</v>
+        <v>53886</v>
       </c>
       <c r="C13" s="95">
-        <v>8782</v>
+        <v>7695</v>
       </c>
       <c r="D13" s="95">
-        <v>80732</v>
+        <v>80630</v>
       </c>
       <c r="E13" s="95">
-        <v>1418</v>
+        <v>1175</v>
       </c>
       <c r="F13" s="95">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="G13" s="95">
-        <v>1373</v>
+        <v>1362</v>
       </c>
       <c r="H13" s="95">
-        <v>135687</v>
+        <v>135581</v>
       </c>
       <c r="I13" s="95">
-        <v>11573</v>
+        <v>10232</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.08</v>
+        <v>-0.05</v>
       </c>
       <c r="K13" s="97">
-        <v>-0.74</v>
+        <v>-12.9</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.66</v>
+        <v>-0.62</v>
       </c>
       <c r="M13" s="99">
-        <v>0.98</v>
+        <v>-2.07</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="95">
-        <v>9865</v>
+        <v>9849</v>
       </c>
       <c r="C15" s="95">
-        <v>749</v>
+        <v>581</v>
       </c>
       <c r="D15" s="95">
-        <v>22806</v>
+        <v>22763</v>
       </c>
       <c r="E15" s="95">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="F15" s="95">
         <v>246</v>
       </c>
       <c r="G15" s="95">
-        <v>2586</v>
+        <v>2121</v>
       </c>
       <c r="H15" s="95">
-        <v>32917</v>
+        <v>32858</v>
       </c>
       <c r="I15" s="95">
-        <v>3471</v>
+        <v>2833</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.12</v>
+        <v>-0.14</v>
       </c>
       <c r="K15" s="97">
-        <v>5.63</v>
+        <v>-25.56</v>
       </c>
       <c r="L15" s="97">
-        <v>-1.34</v>
+        <v>-1.26</v>
       </c>
       <c r="M15" s="99">
-        <v>17.34</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="95">
-        <v>20665</v>
+        <v>20624</v>
       </c>
       <c r="C17" s="95">
-        <v>361</v>
+        <v>486</v>
       </c>
       <c r="D17" s="95">
-        <v>45439</v>
+        <v>45353</v>
       </c>
       <c r="E17" s="95">
-        <v>360</v>
+        <v>324</v>
       </c>
       <c r="F17" s="95">
         <v>4</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
-        <v>66108</v>
+        <v>65981</v>
       </c>
       <c r="I17" s="95">
-        <v>722</v>
+        <v>811</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.17</v>
+        <v>-0.02</v>
       </c>
       <c r="K17" s="97">
-        <v>-4.16</v>
+        <v>8.97</v>
       </c>
       <c r="L17" s="97">
-        <v>-2.67</v>
+        <v>-2.49</v>
       </c>
       <c r="M17" s="99">
-        <v>-0.01</v>
+        <v>5.47</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="95">
-        <v>24636</v>
+        <v>24647</v>
       </c>
       <c r="C19" s="95">
-        <v>4997</v>
+        <v>4130</v>
       </c>
       <c r="D19" s="95">
-        <v>79213</v>
+        <v>79102</v>
       </c>
       <c r="E19" s="95">
-        <v>548</v>
+        <v>439</v>
       </c>
       <c r="F19" s="95">
         <v>216</v>
       </c>
       <c r="G19" s="95">
-        <v>379</v>
+        <v>664</v>
       </c>
       <c r="H19" s="95">
-        <v>104065</v>
+        <v>103965</v>
       </c>
       <c r="I19" s="95">
-        <v>5923</v>
+        <v>5233</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.06</v>
+        <v>-0.07</v>
       </c>
       <c r="K19" s="97">
-        <v>-18.5</v>
+        <v>-37.77</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.44</v>
+        <v>-0.53</v>
       </c>
       <c r="M19" s="99">
-        <v>32.88</v>
+        <v>16.09</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="95">
-        <v>9305</v>
+        <v>9278</v>
       </c>
       <c r="C21" s="95">
-        <v>633</v>
+        <v>556</v>
       </c>
       <c r="D21" s="95">
-        <v>30337</v>
+        <v>30294</v>
       </c>
       <c r="E21" s="95">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="F21" s="95">
         <v>99</v>
       </c>
       <c r="G21" s="95">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="H21" s="95">
-        <v>39741</v>
+        <v>39671</v>
       </c>
       <c r="I21" s="95">
-        <v>947</v>
+        <v>820</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.07</v>
+        <v>-0.12</v>
       </c>
       <c r="K21" s="97">
-        <v>19.2</v>
+        <v>-19.76</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.86</v>
+        <v>-0.88</v>
       </c>
       <c r="M21" s="99">
-        <v>8.65</v>
+        <v>4.76</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="95">
-        <v>29158</v>
+        <v>29166</v>
       </c>
       <c r="C23" s="95">
-        <v>5243</v>
+        <v>4561</v>
       </c>
       <c r="D23" s="95">
-        <v>117036</v>
+        <v>116932</v>
       </c>
       <c r="E23" s="95">
-        <v>1594</v>
+        <v>1391</v>
       </c>
       <c r="F23" s="95">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="G23" s="95">
-        <v>2878</v>
+        <v>3297</v>
       </c>
       <c r="H23" s="95">
-        <v>146829</v>
+        <v>146730</v>
       </c>
       <c r="I23" s="95">
-        <v>9715</v>
+        <v>9250</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="K23" s="97">
-        <v>13.24</v>
+        <v>-39.61</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.54</v>
+        <v>-0.52</v>
       </c>
       <c r="M23" s="99">
-        <v>-7.38</v>
+        <v>-12.48</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -6368,51 +6368,51 @@
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D13:D14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="43" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="59"/>
@@ -6446,57 +6446,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -6604,316 +6604,316 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1246</v>
+        <v>1240</v>
       </c>
       <c r="C9" s="84">
-        <v>8241</v>
+        <v>13599</v>
       </c>
       <c r="D9" s="84">
         <v>61</v>
       </c>
       <c r="E9" s="84">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="F9" s="84">
         <v>20</v>
       </c>
       <c r="G9" s="84">
-        <v>246</v>
+        <v>197</v>
       </c>
       <c r="H9" s="84">
-        <v>1327</v>
+        <v>1321</v>
       </c>
       <c r="I9" s="84">
-        <v>8544</v>
+        <v>13866</v>
       </c>
       <c r="J9" s="114">
-        <v>-0.3</v>
+        <v>-0.08</v>
       </c>
       <c r="K9" s="114">
-        <v>-31.36</v>
+        <v>47.95</v>
       </c>
       <c r="L9" s="114">
-        <v>-2.71</v>
+        <v>-2.44</v>
       </c>
       <c r="M9" s="117">
-        <v>-5.41</v>
+        <v>-20.7</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="95">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="C11" s="95">
-        <v>2002</v>
+        <v>2812</v>
       </c>
       <c r="D11" s="95">
         <v>16</v>
       </c>
       <c r="E11" s="95">
         <v>0</v>
       </c>
       <c r="F11" s="95">
         <v>4</v>
       </c>
       <c r="G11" s="95">
         <v>3</v>
       </c>
       <c r="H11" s="95">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="I11" s="95">
-        <v>2005</v>
+        <v>2815</v>
       </c>
       <c r="J11" s="119">
-        <v>-0.3</v>
+        <v>-0.15</v>
       </c>
       <c r="K11" s="119">
-        <v>-41.87</v>
+        <v>47.54</v>
       </c>
       <c r="L11" s="119">
-        <v>-1.76</v>
+        <v>-1.77</v>
       </c>
       <c r="M11" s="121">
-        <v>7.22</v>
+        <v>-50.91</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B13" s="95">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C13" s="95">
-        <v>2664</v>
+        <v>2706</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="95">
         <v>2</v>
       </c>
       <c r="G13" s="95">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="H13" s="95">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I13" s="95">
-        <v>2750</v>
+        <v>2762</v>
       </c>
       <c r="J13" s="123">
         <v>0</v>
       </c>
       <c r="K13" s="119">
-        <v>-3.57</v>
-[...2 lines deleted...]
-        <v>3.37</v>
+        <v>-8.09</v>
+      </c>
+      <c r="L13" s="123">
+        <v>0</v>
       </c>
       <c r="M13" s="121">
-        <v>22.41</v>
+        <v>18.22</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>140</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="95">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C15" s="95">
-        <v>100</v>
+        <v>489</v>
       </c>
       <c r="D15" s="95">
         <v>11</v>
       </c>
       <c r="E15" s="95">
         <v>4</v>
       </c>
       <c r="F15" s="95">
         <v>10</v>
       </c>
       <c r="G15" s="95">
-        <v>151</v>
+        <v>133</v>
       </c>
       <c r="H15" s="95">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I15" s="95">
-        <v>255</v>
+        <v>626</v>
       </c>
       <c r="J15" s="123">
         <v>0</v>
       </c>
       <c r="K15" s="119">
-        <v>-54.92</v>
+        <v>145.71</v>
       </c>
       <c r="L15" s="119">
-        <v>-4</v>
+        <v>-2.74</v>
       </c>
       <c r="M15" s="121">
-        <v>-73.72</v>
+        <v>-49.5</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B17" s="95">
         <v>3</v>
       </c>
       <c r="C17" s="95">
-        <v>105</v>
+        <v>36</v>
       </c>
       <c r="D17" s="95">
         <v>5</v>
       </c>
       <c r="E17" s="95">
         <v>2</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>8</v>
       </c>
       <c r="I17" s="95">
-        <v>107</v>
+        <v>39</v>
       </c>
       <c r="J17" s="123">
         <v>0</v>
       </c>
       <c r="K17" s="119">
-        <v>5.88</v>
+        <v>-65.42</v>
       </c>
       <c r="L17" s="123">
         <v>0</v>
       </c>
       <c r="M17" s="121">
-        <v>-31.52</v>
+        <v>-78.31</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>144</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B19" s="95">
         <v>4</v>
@@ -6981,52 +6981,52 @@
       </c>
       <c r="D21" s="101">
         <v>0</v>
       </c>
       <c r="E21" s="101">
         <v>0</v>
       </c>
       <c r="F21" s="101">
         <v>0</v>
       </c>
       <c r="G21" s="101">
         <v>0</v>
       </c>
       <c r="H21" s="101">
         <v>0</v>
       </c>
       <c r="I21" s="101">
         <v>0</v>
       </c>
       <c r="J21" s="123">
         <v>0</v>
       </c>
       <c r="K21" s="123">
         <v>0</v>
       </c>
-      <c r="L21" s="119">
-        <v>-100</v>
+      <c r="L21" s="123">
+        <v>0</v>
       </c>
       <c r="M21" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>148</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>149</v>
@@ -7097,229 +7097,229 @@
       </c>
       <c r="D25" s="101">
         <v>0</v>
       </c>
       <c r="E25" s="101">
         <v>0</v>
       </c>
       <c r="F25" s="101">
         <v>0</v>
       </c>
       <c r="G25" s="101">
         <v>0</v>
       </c>
       <c r="H25" s="101">
         <v>0</v>
       </c>
       <c r="I25" s="101">
         <v>0</v>
       </c>
       <c r="J25" s="123">
         <v>0</v>
       </c>
       <c r="K25" s="123">
         <v>0</v>
       </c>
-      <c r="L25" s="119">
-[...3 lines deleted...]
-        <v>-100</v>
+      <c r="L25" s="123">
+        <v>0</v>
+      </c>
+      <c r="M25" s="125">
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>152</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B27" s="95">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C27" s="95">
-        <v>2264</v>
+        <v>2426</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="95">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I27" s="95">
-        <v>2264</v>
+        <v>2426</v>
       </c>
       <c r="J27" s="119">
-        <v>-2.86</v>
+        <v>2.94</v>
       </c>
       <c r="K27" s="119">
-        <v>24.5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-19.94</v>
+      </c>
+      <c r="L27" s="119">
+        <v>-2.78</v>
       </c>
       <c r="M27" s="121">
-        <v>1.29</v>
+        <v>98.36</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B29" s="95">
         <v>29</v>
       </c>
       <c r="C29" s="95">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D29" s="95">
         <v>4</v>
       </c>
       <c r="E29" s="95">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="F29" s="95">
         <v>1</v>
       </c>
       <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="95">
         <v>34</v>
       </c>
       <c r="I29" s="95">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>-2.86</v>
+        <v>98</v>
+      </c>
+      <c r="J29" s="123">
+        <v>0</v>
       </c>
       <c r="K29" s="119">
-        <v>-84.74</v>
+        <v>149.77</v>
       </c>
       <c r="L29" s="119">
         <v>-2.86</v>
       </c>
       <c r="M29" s="121">
-        <v>-19.72</v>
+        <v>-11.26</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B31" s="95">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C31" s="95">
-        <v>572</v>
+        <v>502</v>
       </c>
       <c r="D31" s="101">
         <v>0</v>
       </c>
       <c r="E31" s="101">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="I31" s="95">
-        <v>572</v>
+        <v>502</v>
       </c>
       <c r="J31" s="119">
-        <v>8.33</v>
+        <v>4.17</v>
       </c>
       <c r="K31" s="119">
-        <v>-25.44</v>
-[...2 lines deleted...]
-        <v>-3.7</v>
+        <v>9.04</v>
+      </c>
+      <c r="L31" s="123">
+        <v>0</v>
       </c>
       <c r="M31" s="121">
-        <v>-38.79</v>
+        <v>-50.11</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>158</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
@@ -7361,81 +7361,81 @@
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B35" s="95">
         <v>23</v>
       </c>
       <c r="C35" s="95">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="D35" s="95">
         <v>4</v>
       </c>
       <c r="E35" s="95">
         <v>1</v>
       </c>
       <c r="F35" s="95">
         <v>2</v>
       </c>
       <c r="G35" s="95">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="H35" s="95">
         <v>29</v>
       </c>
       <c r="I35" s="95">
-        <v>98</v>
+        <v>85</v>
       </c>
       <c r="J35" s="123">
         <v>0</v>
       </c>
       <c r="K35" s="119">
-        <v>-2.59</v>
+        <v>18.53</v>
       </c>
       <c r="L35" s="119">
         <v>-9.38</v>
       </c>
       <c r="M35" s="121">
-        <v>16.74</v>
+        <v>25.17</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>162</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
@@ -7693,51 +7693,51 @@
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="M9:M10"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="K9:K10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="44" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="59"/>
@@ -7771,57 +7771,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -8048,81 +8048,81 @@
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>166</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>167</v>
       </c>
       <c r="B13" s="95">
         <v>2</v>
       </c>
       <c r="C13" s="95">
-        <v>0</v>
+        <v>350</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="101">
         <v>0</v>
       </c>
       <c r="G13" s="101">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>2</v>
       </c>
       <c r="I13" s="95">
-        <v>0</v>
+        <v>350</v>
       </c>
       <c r="J13" s="123">
         <v>0</v>
       </c>
-      <c r="K13" s="123">
-        <v>0</v>
+      <c r="K13" s="119">
+        <v>98241.48</v>
       </c>
       <c r="L13" s="123">
         <v>0</v>
       </c>
-      <c r="M13" s="125">
-        <v>0</v>
+      <c r="M13" s="121">
+        <v>-56.22</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="35" t="s">
         <v>169</v>
       </c>
       <c r="B15" s="101">
         <v>0</v>
@@ -8277,142 +8277,142 @@
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="35" t="s">
         <v>175</v>
       </c>
       <c r="B21" s="95">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="C21" s="95">
-        <v>155</v>
+        <v>713</v>
       </c>
       <c r="D21" s="95">
         <v>1</v>
       </c>
       <c r="E21" s="95">
         <v>0</v>
       </c>
       <c r="F21" s="95">
         <v>1</v>
       </c>
       <c r="G21" s="95">
         <v>1</v>
       </c>
       <c r="H21" s="95">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="I21" s="95">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>714</v>
+      </c>
+      <c r="J21" s="119">
+        <v>-0.53</v>
       </c>
       <c r="K21" s="119">
-        <v>-78.11</v>
+        <v>258.81</v>
       </c>
       <c r="L21" s="119">
-        <v>-3.06</v>
+        <v>-2.07</v>
       </c>
       <c r="M21" s="121">
-        <v>-22.97</v>
+        <v>23.23</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>176</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B23" s="95">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C23" s="95">
-        <v>261</v>
+        <v>3447</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="95">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I23" s="95">
-        <v>261</v>
+        <v>3447</v>
       </c>
       <c r="J23" s="119">
-        <v>-1.59</v>
+        <v>-0.81</v>
       </c>
       <c r="K23" s="119">
-        <v>-83.57</v>
+        <v>1090.1</v>
       </c>
       <c r="L23" s="119">
-        <v>-8.15</v>
+        <v>-7.52</v>
       </c>
       <c r="M23" s="121">
-        <v>9.61</v>
+        <v>-18.09</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -9018,51 +9018,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="45" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="59"/>
@@ -9096,57 +9096,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -9979,51 +9979,51 @@
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="46" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="59"/>
@@ -10057,57 +10057,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -11026,51 +11026,51 @@
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="47" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
@@ -11111,57 +11111,57 @@
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1">
       <c r="A4" s="64" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="65"/>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="65"/>
       <c r="G4" s="65"/>
       <c r="H4" s="65"/>
       <c r="I4" s="65"/>
       <c r="J4" s="65"/>
       <c r="K4" s="65"/>
     </row>
     <row r="5" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A5" s="1"/>
       <c r="B5" s="23"/>
       <c r="C5" s="41" t="str">
         <f>'2-6'!D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="41"/>
       <c r="F5" s="44" t="str">
         <f>'2-6'!G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="G5" s="44"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="37"/>
       <c r="F6" s="36" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="36" t="s">
         <v>11</v>
@@ -11248,378 +11248,378 @@
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="22.5" customHeight="1">
       <c r="A10" s="137" t="s">
         <v>199</v>
       </c>
       <c r="B10" s="139">
-        <v>590069</v>
+        <v>589150</v>
       </c>
       <c r="C10" s="142">
-        <v>31005</v>
+        <v>28711</v>
       </c>
       <c r="D10" s="142">
-        <v>590609</v>
+        <v>589720</v>
       </c>
       <c r="E10" s="142">
-        <v>29827</v>
+        <v>34629</v>
       </c>
       <c r="F10" s="142">
-        <v>596052</v>
+        <v>595151</v>
       </c>
       <c r="G10" s="142">
-        <v>31645</v>
+        <v>29872</v>
       </c>
       <c r="H10" s="145">
-        <v>-0.09</v>
+        <v>-0.1</v>
       </c>
       <c r="I10" s="145">
-        <v>3.95</v>
+        <v>-17.09</v>
       </c>
       <c r="J10" s="145">
-        <v>-1</v>
+        <v>-1.01</v>
       </c>
       <c r="K10" s="148">
-        <v>-2.02</v>
+        <v>-3.89</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="22.5" customHeight="1">
       <c r="A11" s="149" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="77"/>
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="K11" s="73"/>
     </row>
     <row r="12" spans="1:11" ht="17.1" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="153">
-        <v>507812</v>
+        <v>506983</v>
       </c>
       <c r="C12" s="153">
-        <v>16807</v>
+        <v>13896</v>
       </c>
       <c r="D12" s="153">
-        <v>508295</v>
+        <v>507492</v>
       </c>
       <c r="E12" s="153">
-        <v>14823</v>
+        <v>16125</v>
       </c>
       <c r="F12" s="153">
-        <v>513264</v>
+        <v>512439</v>
       </c>
       <c r="G12" s="153">
-        <v>16956</v>
+        <v>13897</v>
       </c>
       <c r="H12" s="156">
         <v>-0.1</v>
       </c>
       <c r="I12" s="156">
-        <v>13.39</v>
+        <v>-13.82</v>
       </c>
       <c r="J12" s="156">
         <v>-1.06</v>
       </c>
       <c r="K12" s="159">
-        <v>-0.88</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="27.95" customHeight="1">
       <c r="A13" s="149" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="70"/>
       <c r="C13" s="70"/>
       <c r="D13" s="70"/>
       <c r="E13" s="70"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="70"/>
       <c r="I13" s="70"/>
       <c r="J13" s="70"/>
       <c r="K13" s="73"/>
     </row>
     <row r="14" spans="1:11" ht="22.5" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="152">
-        <v>202033</v>
+        <v>201620</v>
       </c>
       <c r="C14" s="152">
-        <v>7205</v>
+        <v>5868</v>
       </c>
       <c r="D14" s="152">
-        <v>202272</v>
+        <v>201869</v>
       </c>
       <c r="E14" s="152">
-        <v>6369</v>
+        <v>6829</v>
       </c>
       <c r="F14" s="152">
-        <v>204511</v>
+        <v>204161</v>
       </c>
       <c r="G14" s="152">
-        <v>7238</v>
+        <v>5954</v>
       </c>
       <c r="H14" s="155">
         <v>-0.12</v>
       </c>
       <c r="I14" s="155">
-        <v>13.12</v>
+        <v>-14.07</v>
       </c>
       <c r="J14" s="155">
-        <v>-1.21</v>
+        <v>-1.24</v>
       </c>
       <c r="K14" s="158">
-        <v>-0.46</v>
+        <v>-1.45</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="22.5" customHeight="1">
       <c r="A15" s="160" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="70"/>
       <c r="C15" s="70"/>
       <c r="D15" s="70"/>
       <c r="E15" s="70"/>
       <c r="F15" s="70"/>
       <c r="G15" s="70"/>
       <c r="H15" s="70"/>
       <c r="I15" s="70"/>
       <c r="J15" s="70"/>
       <c r="K15" s="73"/>
     </row>
     <row r="16" spans="1:11" ht="17.1" customHeight="1">
       <c r="A16" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="152">
-        <v>296863</v>
+        <v>296453</v>
       </c>
       <c r="C16" s="152">
-        <v>9389</v>
+        <v>7837</v>
       </c>
       <c r="D16" s="152">
-        <v>297102</v>
+        <v>296709</v>
       </c>
       <c r="E16" s="152">
-        <v>8263</v>
+        <v>9091</v>
       </c>
       <c r="F16" s="152">
-        <v>299808</v>
+        <v>299338</v>
       </c>
       <c r="G16" s="152">
-        <v>9526</v>
+        <v>7797</v>
       </c>
       <c r="H16" s="155">
-        <v>-0.08</v>
+        <v>-0.09</v>
       </c>
       <c r="I16" s="155">
-        <v>13.62</v>
+        <v>-13.79</v>
       </c>
       <c r="J16" s="155">
-        <v>-0.98</v>
+        <v>-0.96</v>
       </c>
       <c r="K16" s="158">
-        <v>-1.44</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="27.95" customHeight="1">
       <c r="A17" s="160" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="70"/>
       <c r="C17" s="70"/>
       <c r="D17" s="70"/>
       <c r="E17" s="70"/>
       <c r="F17" s="70"/>
       <c r="G17" s="70"/>
       <c r="H17" s="70"/>
       <c r="I17" s="70"/>
       <c r="J17" s="70"/>
       <c r="K17" s="73"/>
     </row>
     <row r="18" spans="1:11" ht="17.1" customHeight="1">
       <c r="A18" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="152">
-        <v>8916</v>
+        <v>8910</v>
       </c>
       <c r="C18" s="152">
-        <v>213</v>
+        <v>191</v>
       </c>
       <c r="D18" s="152">
-        <v>8921</v>
+        <v>8914</v>
       </c>
       <c r="E18" s="152">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="F18" s="152">
-        <v>8945</v>
+        <v>8940</v>
       </c>
       <c r="G18" s="152">
-        <v>192</v>
+        <v>146</v>
       </c>
       <c r="H18" s="155">
-        <v>-0.06</v>
+        <v>-0.04</v>
       </c>
       <c r="I18" s="155">
-        <v>11.93</v>
+        <v>-6.83</v>
       </c>
       <c r="J18" s="155">
-        <v>-0.32</v>
+        <v>-0.34</v>
       </c>
       <c r="K18" s="158">
-        <v>10.94</v>
+        <v>30.93</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="27.95" customHeight="1">
       <c r="A19" s="160" t="s">
         <v>207</v>
       </c>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
       <c r="E19" s="70"/>
       <c r="F19" s="70"/>
       <c r="G19" s="70"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
       <c r="J19" s="70"/>
       <c r="K19" s="73"/>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1">
       <c r="A20" s="150" t="s">
         <v>208</v>
       </c>
       <c r="B20" s="153">
-        <v>82140</v>
+        <v>82052</v>
       </c>
       <c r="C20" s="153">
-        <v>14020</v>
+        <v>14714</v>
       </c>
       <c r="D20" s="153">
-        <v>82198</v>
+        <v>82112</v>
       </c>
       <c r="E20" s="153">
-        <v>14964</v>
+        <v>17926</v>
       </c>
       <c r="F20" s="153">
-        <v>82674</v>
+        <v>82595</v>
       </c>
       <c r="G20" s="153">
-        <v>14582</v>
+        <v>15878</v>
       </c>
       <c r="H20" s="156">
         <v>-0.07</v>
       </c>
       <c r="I20" s="156">
-        <v>-6.31</v>
+        <v>-17.92</v>
       </c>
       <c r="J20" s="156">
-        <v>-0.65</v>
+        <v>-0.66</v>
       </c>
       <c r="K20" s="159">
-        <v>-3.85</v>
+        <v>-7.33</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1">
       <c r="A21" s="149" t="s">
         <v>209</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="70"/>
       <c r="D21" s="70"/>
       <c r="E21" s="70"/>
       <c r="F21" s="70"/>
       <c r="G21" s="70"/>
       <c r="H21" s="70"/>
       <c r="I21" s="70"/>
       <c r="J21" s="70"/>
       <c r="K21" s="73"/>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1">
       <c r="A22" s="150" t="s">
         <v>210</v>
       </c>
       <c r="B22" s="153">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C22" s="153">
-        <v>178</v>
+        <v>101</v>
       </c>
       <c r="D22" s="153">
         <v>116</v>
       </c>
       <c r="E22" s="153">
-        <v>40</v>
+        <v>578</v>
       </c>
       <c r="F22" s="153">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="G22" s="153">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H22" s="156">
-        <v>0.86</v>
+        <v>-0.86</v>
       </c>
       <c r="I22" s="156">
-        <v>345</v>
+        <v>-82.53</v>
       </c>
       <c r="J22" s="156">
-        <v>2.63</v>
+        <v>-1.71</v>
       </c>
       <c r="K22" s="159">
-        <v>66.36</v>
+        <v>5.21</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
       <c r="A23" s="161" t="s">
         <v>211</v>
       </c>
       <c r="B23" s="69"/>
       <c r="C23" s="69"/>
       <c r="D23" s="69"/>
       <c r="E23" s="69"/>
       <c r="F23" s="69"/>
       <c r="G23" s="69"/>
       <c r="H23" s="67"/>
       <c r="I23" s="67"/>
       <c r="J23" s="67"/>
       <c r="K23" s="72"/>
     </row>
     <row r="24" spans="1:11" ht="13.5" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
@@ -11785,51 +11785,51 @@
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="48" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>支票存款</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>