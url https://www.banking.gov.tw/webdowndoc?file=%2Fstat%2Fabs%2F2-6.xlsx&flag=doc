--- v4 (2026-05-29)
+++ v5 (2026-07-14)
@@ -66,51 +66,51 @@
   <si>
     <t>其　　　　他</t>
   </si>
   <si>
     <t>合　　　　計</t>
   </si>
   <si>
     <t>戶　數</t>
   </si>
   <si>
     <t>本　　　　月</t>
   </si>
   <si>
     <t>上　　　　月</t>
   </si>
   <si>
     <t>上　年　同　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月與上年同月比較增減％</t>
   </si>
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>銀 　　　行　　　別</t>
   </si>
   <si>
     <t>Accounts</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Others</t>
   </si>
@@ -149,51 +149,51 @@
   </si>
   <si>
     <r>
       <t>單位：戶,新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>說明：本表自96年9月起包含全國農業金庫資料。</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　支票存款</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
@@ -2885,606 +2885,606 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1308694</v>
+        <v>1307473</v>
       </c>
       <c r="C9" s="84">
-        <v>310282</v>
+        <v>304787</v>
       </c>
       <c r="D9" s="84">
-        <v>2684542</v>
+        <v>2681786</v>
       </c>
       <c r="E9" s="84">
-        <v>44208</v>
+        <v>44285</v>
       </c>
       <c r="F9" s="84">
-        <v>41774</v>
+        <v>42507</v>
       </c>
       <c r="G9" s="84">
-        <v>62640</v>
+        <v>59784</v>
       </c>
       <c r="H9" s="84">
-        <v>4035010</v>
+        <v>4031766</v>
       </c>
       <c r="I9" s="84">
-        <v>417130</v>
+        <v>408856</v>
       </c>
       <c r="J9" s="87">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="K9" s="87">
-        <v>-8.53</v>
+        <v>-1.98</v>
       </c>
       <c r="L9" s="87">
-        <v>-1.18</v>
+        <v>-1.22</v>
       </c>
       <c r="M9" s="90">
-        <v>1.74</v>
+        <v>-0.13</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="95">
-        <v>59815</v>
+        <v>59723</v>
       </c>
       <c r="C11" s="95">
-        <v>33005</v>
+        <v>24891</v>
       </c>
       <c r="D11" s="95">
-        <v>69267</v>
+        <v>69178</v>
       </c>
       <c r="E11" s="95">
-        <v>1454</v>
+        <v>1472</v>
       </c>
       <c r="F11" s="95">
-        <v>1509</v>
+        <v>1546</v>
       </c>
       <c r="G11" s="95">
-        <v>8744</v>
+        <v>9354</v>
       </c>
       <c r="H11" s="95">
-        <v>130591</v>
+        <v>130447</v>
       </c>
       <c r="I11" s="95">
-        <v>43203</v>
+        <v>35717</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.1</v>
+        <v>-0.11</v>
       </c>
       <c r="K11" s="97">
-        <v>-2.47</v>
+        <v>-17.33</v>
       </c>
       <c r="L11" s="97">
-        <v>-1.09</v>
+        <v>-1.13</v>
       </c>
       <c r="M11" s="99">
-        <v>16.26</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="95">
-        <v>48518</v>
+        <v>48425</v>
       </c>
       <c r="C13" s="95">
-        <v>12221</v>
+        <v>12404</v>
       </c>
       <c r="D13" s="95">
-        <v>141883</v>
+        <v>141723</v>
       </c>
       <c r="E13" s="95">
-        <v>2760</v>
+        <v>2804</v>
       </c>
       <c r="F13" s="95">
-        <v>5251</v>
+        <v>5312</v>
       </c>
       <c r="G13" s="95">
-        <v>4932</v>
+        <v>4645</v>
       </c>
       <c r="H13" s="95">
-        <v>195652</v>
+        <v>195460</v>
       </c>
       <c r="I13" s="95">
-        <v>19912</v>
+        <v>19853</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.12</v>
+        <v>-0.1</v>
       </c>
       <c r="K13" s="97">
-        <v>-4.43</v>
+        <v>-0.3</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.89</v>
+        <v>-0.91</v>
       </c>
       <c r="M13" s="99">
-        <v>-5.12</v>
+        <v>-7.63</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="95">
-        <v>126521</v>
+        <v>126625</v>
       </c>
       <c r="C15" s="95">
-        <v>45389</v>
+        <v>46338</v>
       </c>
       <c r="D15" s="95">
-        <v>246328</v>
+        <v>246050</v>
       </c>
       <c r="E15" s="95">
-        <v>4641</v>
+        <v>4729</v>
       </c>
       <c r="F15" s="95">
-        <v>5125</v>
+        <v>5120</v>
       </c>
       <c r="G15" s="95">
-        <v>5137</v>
+        <v>5040</v>
       </c>
       <c r="H15" s="95">
-        <v>377974</v>
+        <v>377795</v>
       </c>
       <c r="I15" s="95">
-        <v>55167</v>
+        <v>56107</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.03</v>
+        <v>-0.05</v>
       </c>
       <c r="K15" s="97">
-        <v>-4.39</v>
+        <v>1.7</v>
       </c>
       <c r="L15" s="97">
-        <v>-3.75</v>
+        <v>-3.95</v>
       </c>
       <c r="M15" s="99">
-        <v>6.12</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="95">
-        <v>125562</v>
+        <v>125526</v>
       </c>
       <c r="C17" s="95">
-        <v>28133</v>
+        <v>29114</v>
       </c>
       <c r="D17" s="95">
-        <v>173244</v>
+        <v>172981</v>
       </c>
       <c r="E17" s="95">
-        <v>4947</v>
+        <v>5007</v>
       </c>
       <c r="F17" s="95">
-        <v>3437</v>
+        <v>3431</v>
       </c>
       <c r="G17" s="95">
-        <v>2147</v>
+        <v>1954</v>
       </c>
       <c r="H17" s="95">
-        <v>302243</v>
+        <v>301938</v>
       </c>
       <c r="I17" s="95">
-        <v>35226</v>
+        <v>36075</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.13</v>
+        <v>-0.1</v>
       </c>
       <c r="K17" s="97">
-        <v>-14.6</v>
+        <v>2.41</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.26</v>
+        <v>-1.28</v>
       </c>
       <c r="M17" s="99">
-        <v>-2.98</v>
+        <v>5.29</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="95">
-        <v>145285</v>
+        <v>145264</v>
       </c>
       <c r="C19" s="95">
-        <v>35205</v>
+        <v>37337</v>
       </c>
       <c r="D19" s="95">
-        <v>254180</v>
+        <v>254013</v>
       </c>
       <c r="E19" s="95">
         <v>4638</v>
       </c>
       <c r="F19" s="95">
-        <v>1524</v>
+        <v>1518</v>
       </c>
       <c r="G19" s="95">
-        <v>1461</v>
+        <v>1335</v>
       </c>
       <c r="H19" s="95">
-        <v>400989</v>
+        <v>400795</v>
       </c>
       <c r="I19" s="95">
-        <v>41304</v>
+        <v>43311</v>
       </c>
       <c r="J19" s="97">
         <v>-0.05</v>
       </c>
       <c r="K19" s="97">
-        <v>-10.37</v>
+        <v>4.86</v>
       </c>
       <c r="L19" s="97">
         <v>-0.64</v>
       </c>
       <c r="M19" s="99">
-        <v>-5.15</v>
+        <v>-3.72</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="95">
-        <v>83210</v>
+        <v>83184</v>
       </c>
       <c r="C21" s="95">
-        <v>24207</v>
+        <v>26406</v>
       </c>
       <c r="D21" s="95">
-        <v>165574</v>
+        <v>165422</v>
       </c>
       <c r="E21" s="95">
-        <v>6109</v>
+        <v>6142</v>
       </c>
       <c r="F21" s="95">
-        <v>13052</v>
+        <v>13056</v>
       </c>
       <c r="G21" s="95">
-        <v>2487</v>
+        <v>2607</v>
       </c>
       <c r="H21" s="95">
-        <v>261836</v>
+        <v>261662</v>
       </c>
       <c r="I21" s="95">
-        <v>32803</v>
+        <v>35155</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.1</v>
+        <v>-0.07</v>
       </c>
       <c r="K21" s="97">
-        <v>-8.65</v>
+        <v>7.17</v>
       </c>
       <c r="L21" s="97">
         <v>-0.88</v>
       </c>
       <c r="M21" s="99">
-        <v>1.13</v>
+        <v>6.46</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="95">
-        <v>28067</v>
+        <v>28041</v>
       </c>
       <c r="C23" s="95">
-        <v>6936</v>
+        <v>6767</v>
       </c>
       <c r="D23" s="95">
-        <v>40454</v>
+        <v>40414</v>
       </c>
       <c r="E23" s="95">
-        <v>701</v>
+        <v>692</v>
       </c>
       <c r="F23" s="95">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="G23" s="95">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="H23" s="95">
-        <v>69284</v>
+        <v>69221</v>
       </c>
       <c r="I23" s="95">
-        <v>7881</v>
+        <v>7710</v>
       </c>
       <c r="J23" s="97">
         <v>-0.09</v>
       </c>
       <c r="K23" s="97">
-        <v>-7.49</v>
+        <v>-2.17</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.95</v>
+        <v>-0.98</v>
       </c>
       <c r="M23" s="99">
-        <v>-8.56</v>
+        <v>-10.33</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="95">
-        <v>49151</v>
+        <v>49113</v>
       </c>
       <c r="C25" s="95">
-        <v>7514</v>
+        <v>7227</v>
       </c>
       <c r="D25" s="95">
-        <v>109875</v>
+        <v>109769</v>
       </c>
       <c r="E25" s="95">
-        <v>1093</v>
+        <v>1001</v>
       </c>
       <c r="F25" s="95">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="G25" s="95">
-        <v>5680</v>
+        <v>6348</v>
       </c>
       <c r="H25" s="95">
-        <v>159927</v>
+        <v>159779</v>
       </c>
       <c r="I25" s="95">
-        <v>14287</v>
+        <v>14576</v>
       </c>
       <c r="J25" s="97">
         <v>-0.09</v>
       </c>
       <c r="K25" s="97">
-        <v>0.41</v>
+        <v>2.02</v>
       </c>
       <c r="L25" s="97">
         <v>-1.14</v>
       </c>
       <c r="M25" s="99">
-        <v>16.71</v>
+        <v>19.01</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="95">
-        <v>69979</v>
+        <v>69769</v>
       </c>
       <c r="C27" s="95">
-        <v>11594</v>
+        <v>9720</v>
       </c>
       <c r="D27" s="95">
-        <v>155632</v>
+        <v>155555</v>
       </c>
       <c r="E27" s="95">
-        <v>1679</v>
+        <v>1823</v>
       </c>
       <c r="F27" s="95">
-        <v>1207</v>
+        <v>1421</v>
       </c>
       <c r="G27" s="95">
-        <v>2866</v>
+        <v>2790</v>
       </c>
       <c r="H27" s="95">
-        <v>226818</v>
+        <v>226745</v>
       </c>
       <c r="I27" s="95">
-        <v>16140</v>
+        <v>14333</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="K27" s="97">
-        <v>13.95</v>
+        <v>-11.2</v>
       </c>
       <c r="L27" s="97">
         <v>-0.45</v>
       </c>
       <c r="M27" s="99">
-        <v>24.93</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
@@ -3523,200 +3523,200 @@
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="95">
-        <v>13377</v>
+        <v>13378</v>
       </c>
       <c r="C31" s="95">
-        <v>1073</v>
+        <v>1010</v>
       </c>
       <c r="D31" s="95">
-        <v>25240</v>
+        <v>25200</v>
       </c>
       <c r="E31" s="95">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="F31" s="95">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G31" s="95">
-        <v>250</v>
+        <v>310</v>
       </c>
       <c r="H31" s="95">
-        <v>38767</v>
+        <v>38729</v>
       </c>
       <c r="I31" s="95">
-        <v>1607</v>
+        <v>1613</v>
       </c>
       <c r="J31" s="97">
         <v>-0.1</v>
       </c>
       <c r="K31" s="97">
-        <v>-14.41</v>
+        <v>0.35</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.41</v>
+        <v>-0.58</v>
       </c>
       <c r="M31" s="99">
-        <v>2.93</v>
+        <v>-7.72</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="95">
-        <v>41258</v>
+        <v>41244</v>
       </c>
       <c r="C33" s="95">
-        <v>12586</v>
+        <v>13710</v>
       </c>
       <c r="D33" s="95">
-        <v>44954</v>
+        <v>44918</v>
       </c>
       <c r="E33" s="95">
-        <v>1008</v>
+        <v>948</v>
       </c>
       <c r="F33" s="95">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="G33" s="95">
-        <v>17054</v>
+        <v>13119</v>
       </c>
       <c r="H33" s="95">
-        <v>87934</v>
+        <v>87887</v>
       </c>
       <c r="I33" s="95">
-        <v>30647</v>
+        <v>27778</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="K33" s="97">
-        <v>1.54</v>
+        <v>-9.36</v>
       </c>
       <c r="L33" s="97">
-        <v>-0.93</v>
+        <v>-0.89</v>
       </c>
       <c r="M33" s="99">
-        <v>-9.52</v>
+        <v>-21.61</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="95">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="C35" s="95">
-        <v>10700</v>
+        <v>9501</v>
       </c>
       <c r="D35" s="95">
         <v>1</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="95">
         <v>30</v>
       </c>
       <c r="G35" s="95">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="H35" s="95">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="I35" s="95">
-        <v>10982</v>
+        <v>9792</v>
       </c>
       <c r="J35" s="97">
-        <v>-2.44</v>
+        <v>-0.96</v>
       </c>
       <c r="K35" s="97">
-        <v>11.51</v>
+        <v>-10.84</v>
       </c>
       <c r="L35" s="97">
-        <v>-4.06</v>
+        <v>-4.1</v>
       </c>
       <c r="M35" s="99">
-        <v>-5.71</v>
+        <v>-7.86</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -3996,57 +3996,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -4157,835 +4157,835 @@
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="83">
         <v>141</v>
       </c>
       <c r="C9" s="83">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="83">
         <v>6</v>
       </c>
       <c r="G9" s="83">
         <v>10</v>
       </c>
       <c r="H9" s="83">
         <v>147</v>
       </c>
       <c r="I9" s="83">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>-1.34</v>
+        <v>76</v>
+      </c>
+      <c r="J9" s="111">
+        <v>0</v>
       </c>
       <c r="K9" s="86">
-        <v>-2.94</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>42.28</v>
+      </c>
+      <c r="L9" s="86">
+        <v>0.68</v>
       </c>
       <c r="M9" s="89">
-        <v>-79.04</v>
+        <v>-40.44</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="95">
-        <v>99704</v>
+        <v>99665</v>
       </c>
       <c r="C11" s="95">
-        <v>15713</v>
+        <v>17157</v>
       </c>
       <c r="D11" s="95">
-        <v>119513</v>
+        <v>119397</v>
       </c>
       <c r="E11" s="95">
-        <v>2267</v>
+        <v>2330</v>
       </c>
       <c r="F11" s="95">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="G11" s="95">
-        <v>452</v>
+        <v>480</v>
       </c>
       <c r="H11" s="95">
-        <v>220066</v>
+        <v>219912</v>
       </c>
       <c r="I11" s="95">
-        <v>18432</v>
+        <v>19966</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.1</v>
+        <v>-0.07</v>
       </c>
       <c r="K11" s="97">
-        <v>-20.99</v>
+        <v>8.33</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.87</v>
+        <v>-0.89</v>
       </c>
       <c r="M11" s="99">
-        <v>-3.88</v>
+        <v>-1.8</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="95">
-        <v>13272</v>
+        <v>13068</v>
       </c>
       <c r="C13" s="95">
-        <v>1728</v>
+        <v>1361</v>
       </c>
       <c r="D13" s="95">
-        <v>56217</v>
+        <v>56119</v>
       </c>
       <c r="E13" s="95">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="F13" s="95">
-        <v>65</v>
+        <v>192</v>
       </c>
       <c r="G13" s="95">
-        <v>152</v>
+        <v>389</v>
       </c>
       <c r="H13" s="95">
-        <v>69554</v>
+        <v>69379</v>
       </c>
       <c r="I13" s="95">
-        <v>2108</v>
+        <v>1994</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.41</v>
+        <v>-0.25</v>
       </c>
       <c r="K13" s="97">
-        <v>-7.28</v>
+        <v>-5.41</v>
       </c>
       <c r="L13" s="97">
-        <v>-2.44</v>
+        <v>-2.53</v>
       </c>
       <c r="M13" s="99">
-        <v>11.99</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="95">
-        <v>44770</v>
+        <v>44747</v>
       </c>
       <c r="C15" s="95">
-        <v>3984</v>
+        <v>4160</v>
       </c>
       <c r="D15" s="95">
-        <v>83493</v>
+        <v>83394</v>
       </c>
       <c r="E15" s="95">
-        <v>1606</v>
+        <v>1660</v>
       </c>
       <c r="F15" s="95">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="G15" s="95">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="H15" s="95">
-        <v>128562</v>
+        <v>128443</v>
       </c>
       <c r="I15" s="95">
-        <v>5646</v>
+        <v>5864</v>
       </c>
       <c r="J15" s="97">
         <v>-0.09</v>
       </c>
       <c r="K15" s="97">
-        <v>-23.84</v>
+        <v>3.85</v>
       </c>
       <c r="L15" s="97">
-        <v>-0.76</v>
+        <v>-0.8</v>
       </c>
       <c r="M15" s="99">
-        <v>-7.15</v>
+        <v>-4.88</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="95">
-        <v>15799</v>
+        <v>15787</v>
       </c>
       <c r="C17" s="95">
-        <v>879</v>
+        <v>963</v>
       </c>
       <c r="D17" s="95">
-        <v>43868</v>
+        <v>43779</v>
       </c>
       <c r="E17" s="95">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="F17" s="95">
         <v>15</v>
       </c>
       <c r="G17" s="95">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H17" s="95">
-        <v>59682</v>
+        <v>59581</v>
       </c>
       <c r="I17" s="95">
-        <v>1386</v>
+        <v>1464</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.16</v>
+        <v>-0.17</v>
       </c>
       <c r="K17" s="97">
-        <v>-14.45</v>
+        <v>5.6</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.58</v>
+        <v>-1.63</v>
       </c>
       <c r="M17" s="99">
-        <v>-1.19</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="95">
         <v>519</v>
       </c>
       <c r="C19" s="95">
-        <v>16035</v>
+        <v>17360</v>
       </c>
       <c r="D19" s="95">
-        <v>15210</v>
+        <v>15195</v>
       </c>
       <c r="E19" s="95">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="F19" s="95">
         <v>10</v>
       </c>
       <c r="G19" s="95">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="H19" s="95">
-        <v>15739</v>
+        <v>15724</v>
       </c>
       <c r="I19" s="95">
-        <v>16221</v>
+        <v>17521</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.09</v>
+        <v>-0.1</v>
       </c>
       <c r="K19" s="97">
-        <v>-2.35</v>
+        <v>8.02</v>
       </c>
       <c r="L19" s="97">
-        <v>-1.17</v>
+        <v>-1.16</v>
       </c>
       <c r="M19" s="99">
-        <v>8.92</v>
+        <v>9.87</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="95">
-        <v>2912</v>
+        <v>2915</v>
       </c>
       <c r="C21" s="95">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="D21" s="95">
-        <v>14100</v>
+        <v>14087</v>
       </c>
       <c r="E21" s="95">
-        <v>233</v>
+        <v>219</v>
       </c>
       <c r="F21" s="95">
         <v>587</v>
       </c>
       <c r="G21" s="95">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H21" s="95">
-        <v>17599</v>
+        <v>17589</v>
       </c>
       <c r="I21" s="95">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.07</v>
+        <v>-0.06</v>
       </c>
       <c r="K21" s="97">
-        <v>2.78</v>
+        <v>-0.82</v>
       </c>
       <c r="L21" s="97">
-        <v>-1.37</v>
+        <v>-1.35</v>
       </c>
       <c r="M21" s="99">
-        <v>-0.78</v>
+        <v>-6.4</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="95">
-        <v>7677</v>
+        <v>7663</v>
       </c>
       <c r="C23" s="95">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="D23" s="95">
-        <v>26638</v>
+        <v>26612</v>
       </c>
       <c r="E23" s="95">
-        <v>382</v>
+        <v>361</v>
       </c>
       <c r="F23" s="95">
         <v>66</v>
       </c>
       <c r="G23" s="95">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="H23" s="95">
-        <v>34381</v>
+        <v>34341</v>
       </c>
       <c r="I23" s="95">
-        <v>786</v>
+        <v>773</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.13</v>
+        <v>-0.12</v>
       </c>
       <c r="K23" s="97">
-        <v>-15.22</v>
+        <v>-1.62</v>
       </c>
       <c r="L23" s="97">
-        <v>-1.2</v>
+        <v>-1.26</v>
       </c>
       <c r="M23" s="99">
-        <v>-10.26</v>
+        <v>-3.26</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="95">
-        <v>20926</v>
+        <v>20907</v>
       </c>
       <c r="C25" s="95">
-        <v>2987</v>
+        <v>3043</v>
       </c>
       <c r="D25" s="95">
-        <v>74625</v>
+        <v>74559</v>
       </c>
       <c r="E25" s="95">
-        <v>942</v>
+        <v>664</v>
       </c>
       <c r="F25" s="95">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="G25" s="95">
-        <v>815</v>
+        <v>1254</v>
       </c>
       <c r="H25" s="95">
-        <v>95859</v>
+        <v>95773</v>
       </c>
       <c r="I25" s="95">
-        <v>4743</v>
+        <v>4961</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.13</v>
+        <v>-0.09</v>
       </c>
       <c r="K25" s="97">
-        <v>-15.92</v>
+        <v>4.59</v>
       </c>
       <c r="L25" s="97">
-        <v>-0.8</v>
+        <v>-1.09</v>
       </c>
       <c r="M25" s="99">
-        <v>-5.06</v>
+        <v>-15.19</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="95">
-        <v>21825</v>
+        <v>21552</v>
       </c>
       <c r="C27" s="95">
-        <v>1737</v>
+        <v>1599</v>
       </c>
       <c r="D27" s="95">
-        <v>65525</v>
+        <v>65465</v>
       </c>
       <c r="E27" s="95">
-        <v>871</v>
+        <v>889</v>
       </c>
       <c r="F27" s="95">
-        <v>214</v>
+        <v>433</v>
       </c>
       <c r="G27" s="95">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="H27" s="95">
-        <v>87564</v>
+        <v>87450</v>
       </c>
       <c r="I27" s="95">
-        <v>2628</v>
+        <v>2539</v>
       </c>
       <c r="J27" s="97">
         <v>-0.13</v>
       </c>
       <c r="K27" s="97">
-        <v>-16.27</v>
+        <v>-3.39</v>
       </c>
       <c r="L27" s="97">
-        <v>-1.18</v>
+        <v>-1.2</v>
       </c>
       <c r="M27" s="99">
-        <v>-1.71</v>
+        <v>-5.12</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="95">
-        <v>11699</v>
+        <v>11698</v>
       </c>
       <c r="C29" s="95">
-        <v>856</v>
+        <v>904</v>
       </c>
       <c r="D29" s="95">
-        <v>35767</v>
+        <v>35708</v>
       </c>
       <c r="E29" s="95">
-        <v>498</v>
+        <v>511</v>
       </c>
       <c r="F29" s="95">
         <v>141</v>
       </c>
       <c r="G29" s="95">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="H29" s="95">
-        <v>47607</v>
+        <v>47547</v>
       </c>
       <c r="I29" s="95">
-        <v>1406</v>
+        <v>1463</v>
       </c>
       <c r="J29" s="97">
         <v>-0.13</v>
       </c>
       <c r="K29" s="97">
-        <v>-18.09</v>
+        <v>4.09</v>
       </c>
       <c r="L29" s="97">
-        <v>-1.21</v>
+        <v>-1.23</v>
       </c>
       <c r="M29" s="99">
-        <v>-3.36</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="95">
-        <v>10229</v>
+        <v>10231</v>
       </c>
       <c r="C31" s="95">
-        <v>1269</v>
+        <v>1207</v>
       </c>
       <c r="D31" s="95">
-        <v>32310</v>
+        <v>32286</v>
       </c>
       <c r="E31" s="95">
-        <v>653</v>
+        <v>681</v>
       </c>
       <c r="F31" s="95">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G31" s="95">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H31" s="95">
-        <v>42612</v>
+        <v>42591</v>
       </c>
       <c r="I31" s="95">
-        <v>1958</v>
+        <v>1928</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.1</v>
+        <v>-0.05</v>
       </c>
       <c r="K31" s="97">
-        <v>-6.9</v>
+        <v>-1.56</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.8</v>
+        <v>-0.83</v>
       </c>
       <c r="M31" s="99">
-        <v>3.18</v>
+        <v>-1.2</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="95">
-        <v>29282</v>
+        <v>29254</v>
       </c>
       <c r="C33" s="95">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="D33" s="95">
-        <v>67356</v>
+        <v>67291</v>
       </c>
       <c r="E33" s="95">
-        <v>897</v>
+        <v>905</v>
       </c>
       <c r="F33" s="95">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="G33" s="95">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="H33" s="95">
-        <v>96966</v>
+        <v>96869</v>
       </c>
       <c r="I33" s="95">
-        <v>4164</v>
+        <v>4189</v>
       </c>
       <c r="J33" s="97">
         <v>-0.1</v>
       </c>
       <c r="K33" s="97">
-        <v>-12.23</v>
+        <v>0.61</v>
       </c>
       <c r="L33" s="97">
-        <v>-1.05</v>
+        <v>-1.11</v>
       </c>
       <c r="M33" s="99">
-        <v>0.92</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B35" s="95">
-        <v>6584</v>
+        <v>6585</v>
       </c>
       <c r="C35" s="95">
-        <v>2342</v>
+        <v>2122</v>
       </c>
       <c r="D35" s="95">
-        <v>21258</v>
+        <v>21244</v>
       </c>
       <c r="E35" s="95">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F35" s="95">
         <v>223</v>
       </c>
       <c r="G35" s="95">
-        <v>547</v>
+        <v>640</v>
       </c>
       <c r="H35" s="95">
-        <v>28065</v>
+        <v>28052</v>
       </c>
       <c r="I35" s="95">
-        <v>3051</v>
+        <v>2925</v>
       </c>
       <c r="J35" s="97">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="K35" s="97">
-        <v>-31.24</v>
+        <v>-4.13</v>
       </c>
       <c r="L35" s="97">
-        <v>-0.82</v>
+        <v>-0.8</v>
       </c>
       <c r="M35" s="99">
-        <v>0.48</v>
+        <v>-14.06</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>114</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -5265,57 +5265,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -5423,490 +5423,490 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="83">
-        <v>38043</v>
+        <v>37965</v>
       </c>
       <c r="C9" s="83">
-        <v>4472</v>
+        <v>3016</v>
       </c>
       <c r="D9" s="83">
-        <v>117217</v>
+        <v>117152</v>
       </c>
       <c r="E9" s="83">
-        <v>613</v>
+        <v>551</v>
       </c>
       <c r="F9" s="83">
-        <v>600</v>
+        <v>686</v>
       </c>
       <c r="G9" s="83">
-        <v>495</v>
+        <v>418</v>
       </c>
       <c r="H9" s="83">
-        <v>155860</v>
+        <v>155803</v>
       </c>
       <c r="I9" s="83">
-        <v>5580</v>
+        <v>3984</v>
       </c>
       <c r="J9" s="86">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="K9" s="86">
-        <v>-10.92</v>
+        <v>-28.6</v>
       </c>
       <c r="L9" s="86">
         <v>-0.41</v>
       </c>
       <c r="M9" s="89">
-        <v>34.49</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B11" s="95">
-        <v>46630</v>
+        <v>46607</v>
       </c>
       <c r="C11" s="95">
-        <v>7863</v>
+        <v>7244</v>
       </c>
       <c r="D11" s="95">
-        <v>109739</v>
+        <v>109636</v>
       </c>
       <c r="E11" s="95">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="F11" s="95">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="G11" s="95">
-        <v>1009</v>
+        <v>1284</v>
       </c>
       <c r="H11" s="95">
-        <v>157426</v>
+        <v>157298</v>
       </c>
       <c r="I11" s="95">
-        <v>10122</v>
+        <v>9779</v>
       </c>
       <c r="J11" s="97">
         <v>-0.08</v>
       </c>
       <c r="K11" s="97">
-        <v>8.44</v>
+        <v>-3.38</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.84</v>
+        <v>-0.86</v>
       </c>
       <c r="M11" s="99">
-        <v>7.23</v>
+        <v>21.69</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>118</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="95">
-        <v>53886</v>
+        <v>53881</v>
       </c>
       <c r="C13" s="95">
-        <v>7695</v>
+        <v>7320</v>
       </c>
       <c r="D13" s="95">
-        <v>80630</v>
+        <v>80572</v>
       </c>
       <c r="E13" s="95">
-        <v>1175</v>
+        <v>1151</v>
       </c>
       <c r="F13" s="95">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="G13" s="95">
-        <v>1362</v>
+        <v>1329</v>
       </c>
       <c r="H13" s="95">
-        <v>135581</v>
+        <v>135519</v>
       </c>
       <c r="I13" s="95">
-        <v>10232</v>
+        <v>9801</v>
       </c>
       <c r="J13" s="97">
         <v>-0.05</v>
       </c>
       <c r="K13" s="97">
-        <v>-12.9</v>
+        <v>-4.21</v>
       </c>
       <c r="L13" s="97">
         <v>-0.62</v>
       </c>
       <c r="M13" s="99">
-        <v>-2.07</v>
+        <v>-4.57</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="95">
-        <v>9849</v>
+        <v>9838</v>
       </c>
       <c r="C15" s="95">
-        <v>581</v>
+        <v>590</v>
       </c>
       <c r="D15" s="95">
-        <v>22763</v>
+        <v>22738</v>
       </c>
       <c r="E15" s="95">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="F15" s="95">
         <v>246</v>
       </c>
       <c r="G15" s="95">
-        <v>2121</v>
+        <v>2147</v>
       </c>
       <c r="H15" s="95">
-        <v>32858</v>
+        <v>32822</v>
       </c>
       <c r="I15" s="95">
-        <v>2833</v>
+        <v>2865</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.14</v>
+        <v>-0.11</v>
       </c>
       <c r="K15" s="97">
-        <v>-25.56</v>
+        <v>1.14</v>
       </c>
       <c r="L15" s="97">
-        <v>-1.26</v>
+        <v>-1.29</v>
       </c>
       <c r="M15" s="99">
-        <v>1.11</v>
+        <v>4.92</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="95">
-        <v>20624</v>
+        <v>20600</v>
       </c>
       <c r="C17" s="95">
-        <v>486</v>
+        <v>366</v>
       </c>
       <c r="D17" s="95">
-        <v>45353</v>
+        <v>45194</v>
       </c>
       <c r="E17" s="95">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="F17" s="95">
         <v>4</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
-        <v>65981</v>
+        <v>65798</v>
       </c>
       <c r="I17" s="95">
-        <v>811</v>
+        <v>695</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.02</v>
+        <v>-0.28</v>
       </c>
       <c r="K17" s="97">
-        <v>8.97</v>
+        <v>-14.31</v>
       </c>
       <c r="L17" s="97">
-        <v>-2.49</v>
+        <v>-2.31</v>
       </c>
       <c r="M17" s="99">
-        <v>5.47</v>
+        <v>-4.48</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="95">
         <v>24647</v>
       </c>
       <c r="C19" s="95">
-        <v>4130</v>
+        <v>3751</v>
       </c>
       <c r="D19" s="95">
-        <v>79102</v>
+        <v>79033</v>
       </c>
       <c r="E19" s="95">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="F19" s="95">
         <v>216</v>
       </c>
       <c r="G19" s="95">
-        <v>664</v>
+        <v>334</v>
       </c>
       <c r="H19" s="95">
-        <v>103965</v>
+        <v>103896</v>
       </c>
       <c r="I19" s="95">
-        <v>5233</v>
+        <v>4511</v>
       </c>
       <c r="J19" s="97">
         <v>-0.07</v>
       </c>
       <c r="K19" s="97">
-        <v>-37.77</v>
+        <v>-13.81</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.53</v>
+        <v>-0.58</v>
       </c>
       <c r="M19" s="99">
-        <v>16.09</v>
+        <v>-2.54</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="95">
-        <v>9278</v>
+        <v>9268</v>
       </c>
       <c r="C21" s="95">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="D21" s="95">
-        <v>30294</v>
+        <v>30270</v>
       </c>
       <c r="E21" s="95">
-        <v>260</v>
+        <v>225</v>
       </c>
       <c r="F21" s="95">
         <v>99</v>
       </c>
       <c r="G21" s="95">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H21" s="95">
-        <v>39671</v>
+        <v>39637</v>
       </c>
       <c r="I21" s="95">
-        <v>820</v>
+        <v>781</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.12</v>
+        <v>-0.09</v>
       </c>
       <c r="K21" s="97">
-        <v>-19.76</v>
+        <v>-4.77</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.88</v>
+        <v>-0.9</v>
       </c>
       <c r="M21" s="99">
-        <v>4.76</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="95">
-        <v>29166</v>
+        <v>29159</v>
       </c>
       <c r="C23" s="95">
-        <v>4561</v>
+        <v>3755</v>
       </c>
       <c r="D23" s="95">
-        <v>116932</v>
+        <v>116831</v>
       </c>
       <c r="E23" s="95">
-        <v>1391</v>
+        <v>1490</v>
       </c>
       <c r="F23" s="95">
         <v>632</v>
       </c>
       <c r="G23" s="95">
-        <v>3297</v>
+        <v>3011</v>
       </c>
       <c r="H23" s="95">
-        <v>146730</v>
+        <v>146622</v>
       </c>
       <c r="I23" s="95">
-        <v>9250</v>
+        <v>8256</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.04</v>
+        <v>-0.07</v>
       </c>
       <c r="K23" s="97">
-        <v>-39.61</v>
+        <v>-10.75</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.52</v>
+        <v>-0.54</v>
       </c>
       <c r="M23" s="99">
-        <v>-12.48</v>
+        <v>-12.67</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -6446,57 +6446,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -6604,316 +6604,316 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1240</v>
+        <v>1235</v>
       </c>
       <c r="C9" s="84">
-        <v>13599</v>
+        <v>5911</v>
       </c>
       <c r="D9" s="84">
         <v>61</v>
       </c>
       <c r="E9" s="84">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="F9" s="84">
         <v>20</v>
       </c>
       <c r="G9" s="84">
-        <v>197</v>
+        <v>270</v>
       </c>
       <c r="H9" s="84">
-        <v>1321</v>
+        <v>1316</v>
       </c>
       <c r="I9" s="84">
-        <v>13866</v>
+        <v>6246</v>
       </c>
       <c r="J9" s="114">
-        <v>-0.08</v>
+        <v>-0.38</v>
       </c>
       <c r="K9" s="114">
-        <v>47.95</v>
+        <v>-54.96</v>
       </c>
       <c r="L9" s="114">
-        <v>-2.44</v>
+        <v>-2.66</v>
       </c>
       <c r="M9" s="117">
-        <v>-20.7</v>
+        <v>-27.19</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="95">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="C11" s="95">
-        <v>2812</v>
+        <v>1152</v>
       </c>
       <c r="D11" s="95">
         <v>16</v>
       </c>
       <c r="E11" s="95">
         <v>0</v>
       </c>
       <c r="F11" s="95">
         <v>4</v>
       </c>
       <c r="G11" s="95">
         <v>3</v>
       </c>
       <c r="H11" s="95">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="I11" s="95">
-        <v>2815</v>
+        <v>1156</v>
       </c>
       <c r="J11" s="119">
         <v>-0.15</v>
       </c>
       <c r="K11" s="119">
-        <v>47.54</v>
+        <v>-58.94</v>
       </c>
       <c r="L11" s="119">
         <v>-1.77</v>
       </c>
       <c r="M11" s="121">
-        <v>-50.91</v>
+        <v>-42.26</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B13" s="95">
         <v>89</v>
       </c>
       <c r="C13" s="95">
-        <v>2706</v>
+        <v>2274</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="95">
         <v>2</v>
       </c>
       <c r="G13" s="95">
-        <v>57</v>
+        <v>124</v>
       </c>
       <c r="H13" s="95">
         <v>91</v>
       </c>
       <c r="I13" s="95">
-        <v>2762</v>
+        <v>2398</v>
       </c>
       <c r="J13" s="123">
         <v>0</v>
       </c>
       <c r="K13" s="119">
-        <v>-8.09</v>
+        <v>-13.18</v>
       </c>
       <c r="L13" s="123">
         <v>0</v>
       </c>
       <c r="M13" s="121">
-        <v>18.22</v>
+        <v>-8.39</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>140</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="95">
         <v>50</v>
       </c>
       <c r="C15" s="95">
-        <v>489</v>
+        <v>174</v>
       </c>
       <c r="D15" s="95">
         <v>11</v>
       </c>
       <c r="E15" s="95">
         <v>4</v>
       </c>
       <c r="F15" s="95">
         <v>10</v>
       </c>
       <c r="G15" s="95">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="H15" s="95">
         <v>71</v>
       </c>
       <c r="I15" s="95">
-        <v>626</v>
+        <v>315</v>
       </c>
       <c r="J15" s="123">
         <v>0</v>
       </c>
       <c r="K15" s="119">
-        <v>145.71</v>
+        <v>-49.65</v>
       </c>
       <c r="L15" s="119">
         <v>-2.74</v>
       </c>
       <c r="M15" s="121">
-        <v>-49.5</v>
+        <v>-68.15</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B17" s="95">
         <v>3</v>
       </c>
       <c r="C17" s="95">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D17" s="95">
         <v>5</v>
       </c>
       <c r="E17" s="95">
         <v>2</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>8</v>
       </c>
       <c r="I17" s="95">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="J17" s="123">
         <v>0</v>
       </c>
       <c r="K17" s="119">
-        <v>-65.42</v>
+        <v>13.46</v>
       </c>
       <c r="L17" s="123">
         <v>0</v>
       </c>
       <c r="M17" s="121">
-        <v>-78.31</v>
+        <v>-76.62</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>144</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B19" s="95">
         <v>4</v>
@@ -7126,200 +7126,200 @@
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>152</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B27" s="95">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C27" s="95">
-        <v>2426</v>
+        <v>1340</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="95">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="I27" s="95">
-        <v>2426</v>
+        <v>1340</v>
       </c>
       <c r="J27" s="119">
-        <v>2.94</v>
+        <v>-5.71</v>
       </c>
       <c r="K27" s="119">
-        <v>-19.94</v>
+        <v>-44.78</v>
       </c>
       <c r="L27" s="119">
-        <v>-2.78</v>
+        <v>-8.33</v>
       </c>
       <c r="M27" s="121">
-        <v>98.36</v>
+        <v>-0.78</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B29" s="95">
         <v>29</v>
       </c>
       <c r="C29" s="95">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="D29" s="95">
         <v>4</v>
       </c>
       <c r="E29" s="95">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="F29" s="95">
         <v>1</v>
       </c>
       <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="95">
         <v>34</v>
       </c>
       <c r="I29" s="95">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="J29" s="123">
         <v>0</v>
       </c>
       <c r="K29" s="119">
-        <v>149.77</v>
+        <v>-35.85</v>
       </c>
       <c r="L29" s="119">
         <v>-2.86</v>
       </c>
       <c r="M29" s="121">
-        <v>-11.26</v>
+        <v>-28.12</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B31" s="95">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C31" s="95">
-        <v>502</v>
+        <v>396</v>
       </c>
       <c r="D31" s="101">
         <v>0</v>
       </c>
       <c r="E31" s="101">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="I31" s="95">
-        <v>502</v>
+        <v>396</v>
       </c>
       <c r="J31" s="119">
-        <v>4.17</v>
+        <v>-4</v>
       </c>
       <c r="K31" s="119">
-        <v>9.04</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-21.15</v>
+      </c>
+      <c r="L31" s="119">
+        <v>-4</v>
       </c>
       <c r="M31" s="121">
-        <v>-50.11</v>
+        <v>-56.26</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>158</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
@@ -7361,81 +7361,81 @@
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B35" s="95">
         <v>23</v>
       </c>
       <c r="C35" s="95">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="D35" s="95">
         <v>4</v>
       </c>
       <c r="E35" s="95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35" s="95">
         <v>2</v>
       </c>
       <c r="G35" s="95">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="H35" s="95">
         <v>29</v>
       </c>
       <c r="I35" s="95">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="J35" s="123">
         <v>0</v>
       </c>
       <c r="K35" s="119">
-        <v>18.53</v>
+        <v>-37.69</v>
       </c>
       <c r="L35" s="119">
         <v>-9.38</v>
       </c>
       <c r="M35" s="121">
-        <v>25.17</v>
+        <v>35.27</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>162</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
@@ -7771,57 +7771,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -8048,81 +8048,81 @@
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>166</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>167</v>
       </c>
       <c r="B13" s="95">
         <v>2</v>
       </c>
       <c r="C13" s="95">
-        <v>350</v>
+        <v>0</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="101">
         <v>0</v>
       </c>
       <c r="G13" s="101">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>2</v>
       </c>
       <c r="I13" s="95">
-        <v>350</v>
+        <v>0</v>
       </c>
       <c r="J13" s="123">
         <v>0</v>
       </c>
       <c r="K13" s="119">
-        <v>98241.48</v>
+        <v>-99.9</v>
       </c>
       <c r="L13" s="123">
         <v>0</v>
       </c>
-      <c r="M13" s="121">
-        <v>-56.22</v>
+      <c r="M13" s="125">
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="35" t="s">
         <v>169</v>
       </c>
       <c r="B15" s="101">
         <v>0</v>
@@ -8280,139 +8280,139 @@
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="35" t="s">
         <v>175</v>
       </c>
       <c r="B21" s="95">
         <v>187</v>
       </c>
       <c r="C21" s="95">
-        <v>713</v>
+        <v>206</v>
       </c>
       <c r="D21" s="95">
         <v>1</v>
       </c>
       <c r="E21" s="95">
         <v>0</v>
       </c>
       <c r="F21" s="95">
         <v>1</v>
       </c>
       <c r="G21" s="95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="95">
         <v>189</v>
       </c>
       <c r="I21" s="95">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>-0.53</v>
+        <v>206</v>
+      </c>
+      <c r="J21" s="123">
+        <v>0</v>
       </c>
       <c r="K21" s="119">
-        <v>258.81</v>
+        <v>-71.15</v>
       </c>
       <c r="L21" s="119">
-        <v>-2.07</v>
+        <v>-1.56</v>
       </c>
       <c r="M21" s="121">
-        <v>23.23</v>
+        <v>10.76</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>176</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B23" s="95">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C23" s="95">
-        <v>3447</v>
+        <v>274</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="95">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="I23" s="95">
-        <v>3447</v>
+        <v>274</v>
       </c>
       <c r="J23" s="119">
         <v>-0.81</v>
       </c>
       <c r="K23" s="119">
-        <v>1090.1</v>
+        <v>-92.06</v>
       </c>
       <c r="L23" s="119">
-        <v>-7.52</v>
+        <v>-8.27</v>
       </c>
       <c r="M23" s="121">
-        <v>-18.09</v>
+        <v>28.48</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -9096,57 +9096,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -10057,57 +10057,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -11111,57 +11111,57 @@
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1">
       <c r="A4" s="64" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="65"/>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="65"/>
       <c r="G4" s="65"/>
       <c r="H4" s="65"/>
       <c r="I4" s="65"/>
       <c r="J4" s="65"/>
       <c r="K4" s="65"/>
     </row>
     <row r="5" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A5" s="1"/>
       <c r="B5" s="23"/>
       <c r="C5" s="41" t="str">
         <f>'2-6'!D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="41"/>
       <c r="F5" s="44" t="str">
         <f>'2-6'!G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="G5" s="44"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="37"/>
       <c r="F6" s="36" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="36" t="s">
         <v>11</v>
@@ -11248,378 +11248,378 @@
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="22.5" customHeight="1">
       <c r="A10" s="137" t="s">
         <v>199</v>
       </c>
       <c r="B10" s="139">
+        <v>588679</v>
+      </c>
+      <c r="C10" s="142">
+        <v>28778</v>
+      </c>
+      <c r="D10" s="142">
         <v>589150</v>
       </c>
-      <c r="C10" s="142">
+      <c r="E10" s="142">
         <v>28711</v>
       </c>
-      <c r="D10" s="142">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="142">
-        <v>595151</v>
+        <v>594724</v>
       </c>
       <c r="G10" s="142">
-        <v>29872</v>
+        <v>28659</v>
       </c>
       <c r="H10" s="145">
-        <v>-0.1</v>
+        <v>-0.08</v>
       </c>
       <c r="I10" s="145">
-        <v>-17.09</v>
+        <v>0.23</v>
       </c>
       <c r="J10" s="145">
-        <v>-1.01</v>
+        <v>-1.02</v>
       </c>
       <c r="K10" s="148">
-        <v>-3.89</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="22.5" customHeight="1">
       <c r="A11" s="149" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="77"/>
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="K11" s="73"/>
     </row>
     <row r="12" spans="1:11" ht="17.1" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="153">
+        <v>506561</v>
+      </c>
+      <c r="C12" s="153">
+        <v>13982</v>
+      </c>
+      <c r="D12" s="153">
         <v>506983</v>
       </c>
-      <c r="C12" s="153">
+      <c r="E12" s="153">
         <v>13896</v>
       </c>
-      <c r="D12" s="153">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="153">
-        <v>512439</v>
+        <v>512051</v>
       </c>
       <c r="G12" s="153">
-        <v>13897</v>
+        <v>14086</v>
       </c>
       <c r="H12" s="156">
-        <v>-0.1</v>
+        <v>-0.08</v>
       </c>
       <c r="I12" s="156">
-        <v>-13.82</v>
+        <v>0.62</v>
       </c>
       <c r="J12" s="156">
-        <v>-1.06</v>
+        <v>-1.07</v>
       </c>
       <c r="K12" s="159">
-        <v>-0.01</v>
+        <v>-0.74</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="27.95" customHeight="1">
       <c r="A13" s="149" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="70"/>
       <c r="C13" s="70"/>
       <c r="D13" s="70"/>
       <c r="E13" s="70"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="70"/>
       <c r="I13" s="70"/>
       <c r="J13" s="70"/>
       <c r="K13" s="73"/>
     </row>
     <row r="14" spans="1:11" ht="22.5" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="152">
+        <v>201405</v>
+      </c>
+      <c r="C14" s="152">
+        <v>5951</v>
+      </c>
+      <c r="D14" s="152">
         <v>201620</v>
       </c>
-      <c r="C14" s="152">
+      <c r="E14" s="152">
         <v>5868</v>
       </c>
-      <c r="D14" s="152">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="152">
-        <v>204161</v>
+        <v>204004</v>
       </c>
       <c r="G14" s="152">
-        <v>5954</v>
+        <v>6038</v>
       </c>
       <c r="H14" s="155">
-        <v>-0.12</v>
+        <v>-0.11</v>
       </c>
       <c r="I14" s="155">
-        <v>-14.07</v>
+        <v>1.41</v>
       </c>
       <c r="J14" s="155">
-        <v>-1.24</v>
+        <v>-1.27</v>
       </c>
       <c r="K14" s="158">
-        <v>-1.45</v>
+        <v>-1.43</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="22.5" customHeight="1">
       <c r="A15" s="160" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="70"/>
       <c r="C15" s="70"/>
       <c r="D15" s="70"/>
       <c r="E15" s="70"/>
       <c r="F15" s="70"/>
       <c r="G15" s="70"/>
       <c r="H15" s="70"/>
       <c r="I15" s="70"/>
       <c r="J15" s="70"/>
       <c r="K15" s="73"/>
     </row>
     <row r="16" spans="1:11" ht="17.1" customHeight="1">
       <c r="A16" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="152">
+        <v>296247</v>
+      </c>
+      <c r="C16" s="152">
+        <v>7857</v>
+      </c>
+      <c r="D16" s="152">
         <v>296453</v>
       </c>
-      <c r="C16" s="152">
+      <c r="E16" s="152">
         <v>7837</v>
       </c>
-      <c r="D16" s="152">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="152">
-        <v>299338</v>
+        <v>299113</v>
       </c>
       <c r="G16" s="152">
-        <v>7797</v>
+        <v>7889</v>
       </c>
       <c r="H16" s="155">
-        <v>-0.09</v>
+        <v>-0.07</v>
       </c>
       <c r="I16" s="155">
-        <v>-13.79</v>
+        <v>0.26</v>
       </c>
       <c r="J16" s="155">
         <v>-0.96</v>
       </c>
       <c r="K16" s="158">
-        <v>0.51</v>
+        <v>-0.4</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="27.95" customHeight="1">
       <c r="A17" s="160" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="70"/>
       <c r="C17" s="70"/>
       <c r="D17" s="70"/>
       <c r="E17" s="70"/>
       <c r="F17" s="70"/>
       <c r="G17" s="70"/>
       <c r="H17" s="70"/>
       <c r="I17" s="70"/>
       <c r="J17" s="70"/>
       <c r="K17" s="73"/>
     </row>
     <row r="18" spans="1:11" ht="17.1" customHeight="1">
       <c r="A18" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="152">
+        <v>8909</v>
+      </c>
+      <c r="C18" s="152">
+        <v>174</v>
+      </c>
+      <c r="D18" s="152">
         <v>8910</v>
       </c>
-      <c r="C18" s="152">
+      <c r="E18" s="152">
         <v>191</v>
       </c>
-      <c r="D18" s="152">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="152">
-        <v>8940</v>
+        <v>8934</v>
       </c>
       <c r="G18" s="152">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="H18" s="155">
-        <v>-0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="I18" s="155">
-        <v>-6.83</v>
+        <v>-8.9</v>
       </c>
       <c r="J18" s="155">
-        <v>-0.34</v>
+        <v>-0.28</v>
       </c>
       <c r="K18" s="158">
-        <v>30.93</v>
+        <v>9.33</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="27.95" customHeight="1">
       <c r="A19" s="160" t="s">
         <v>207</v>
       </c>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
       <c r="E19" s="70"/>
       <c r="F19" s="70"/>
       <c r="G19" s="70"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
       <c r="J19" s="70"/>
       <c r="K19" s="73"/>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1">
       <c r="A20" s="150" t="s">
         <v>208</v>
       </c>
       <c r="B20" s="153">
+        <v>82002</v>
+      </c>
+      <c r="C20" s="153">
+        <v>14746</v>
+      </c>
+      <c r="D20" s="153">
         <v>82052</v>
       </c>
-      <c r="C20" s="153">
+      <c r="E20" s="153">
         <v>14714</v>
       </c>
-      <c r="D20" s="153">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="153">
-        <v>82595</v>
+        <v>82556</v>
       </c>
       <c r="G20" s="153">
-        <v>15878</v>
+        <v>14483</v>
       </c>
       <c r="H20" s="156">
-        <v>-0.07</v>
+        <v>-0.06</v>
       </c>
       <c r="I20" s="156">
-        <v>-17.92</v>
+        <v>0.22</v>
       </c>
       <c r="J20" s="156">
-        <v>-0.66</v>
+        <v>-0.67</v>
       </c>
       <c r="K20" s="159">
-        <v>-7.33</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1">
       <c r="A21" s="149" t="s">
         <v>209</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="70"/>
       <c r="D21" s="70"/>
       <c r="E21" s="70"/>
       <c r="F21" s="70"/>
       <c r="G21" s="70"/>
       <c r="H21" s="70"/>
       <c r="I21" s="70"/>
       <c r="J21" s="70"/>
       <c r="K21" s="73"/>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1">
       <c r="A22" s="150" t="s">
         <v>210</v>
       </c>
       <c r="B22" s="153">
+        <v>116</v>
+      </c>
+      <c r="C22" s="153">
+        <v>50</v>
+      </c>
+      <c r="D22" s="153">
         <v>115</v>
       </c>
-      <c r="C22" s="153">
+      <c r="E22" s="153">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>578</v>
       </c>
       <c r="F22" s="153">
         <v>117</v>
       </c>
       <c r="G22" s="153">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="H22" s="156">
-        <v>-0.86</v>
+        <v>0.87</v>
       </c>
       <c r="I22" s="156">
-        <v>-82.53</v>
+        <v>-50.5</v>
       </c>
       <c r="J22" s="156">
-        <v>-1.71</v>
+        <v>-0.85</v>
       </c>
       <c r="K22" s="159">
-        <v>5.21</v>
+        <v>-44.44</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
       <c r="A23" s="161" t="s">
         <v>211</v>
       </c>
       <c r="B23" s="69"/>
       <c r="C23" s="69"/>
       <c r="D23" s="69"/>
       <c r="E23" s="69"/>
       <c r="F23" s="69"/>
       <c r="G23" s="69"/>
       <c r="H23" s="67"/>
       <c r="I23" s="67"/>
       <c r="J23" s="67"/>
       <c r="K23" s="72"/>
     </row>
     <row r="24" spans="1:11" ht="13.5" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>