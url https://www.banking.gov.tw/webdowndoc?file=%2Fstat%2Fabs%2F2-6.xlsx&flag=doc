--- v5 (2026-07-14)
+++ v6 (2026-09-01)
@@ -66,51 +66,51 @@
   <si>
     <t>其　　　　他</t>
   </si>
   <si>
     <t>合　　　　計</t>
   </si>
   <si>
     <t>戶　數</t>
   </si>
   <si>
     <t>本　　　　月</t>
   </si>
   <si>
     <t>上　　　　月</t>
   </si>
   <si>
     <t>上　年　同　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月與上年同月比較增減％</t>
   </si>
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>銀 　　　行　　　別</t>
   </si>
   <si>
     <t>Accounts</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Others</t>
   </si>
@@ -149,51 +149,51 @@
   </si>
   <si>
     <r>
       <t>單位：戶,新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>說明：本表自96年9月起包含全國農業金庫資料。</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　支票存款</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
@@ -2594,51 +2594,60 @@
     </xf>
     <xf xxid="216" numFmtId="178" fontId="52" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="217" numFmtId="179" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="218" numFmtId="179" fontId="51" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="179" fontId="52" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="179" fontId="9" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="221" numFmtId="179" fontId="51" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="222" numFmtId="179" fontId="52" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="223" numFmtId="0" fontId="55" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf xxid="224" numFmtId="0" fontId="53" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="181" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="225" numFmtId="181" fontId="51" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="226" numFmtId="181" fontId="52" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="227" numFmtId="0" fontId="53" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2885,606 +2894,606 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1307473</v>
+        <v>1306621</v>
       </c>
       <c r="C9" s="84">
-        <v>304787</v>
+        <v>326258</v>
       </c>
       <c r="D9" s="84">
-        <v>2681786</v>
+        <v>2676507</v>
       </c>
       <c r="E9" s="84">
-        <v>44285</v>
+        <v>43381</v>
       </c>
       <c r="F9" s="84">
-        <v>42507</v>
+        <v>42362</v>
       </c>
       <c r="G9" s="84">
-        <v>59784</v>
+        <v>57577</v>
       </c>
       <c r="H9" s="84">
-        <v>4031766</v>
+        <v>4025490</v>
       </c>
       <c r="I9" s="84">
-        <v>408856</v>
+        <v>427216</v>
       </c>
       <c r="J9" s="87">
         <v>-0.08</v>
       </c>
       <c r="K9" s="87">
-        <v>-1.98</v>
+        <v>-3.75</v>
       </c>
       <c r="L9" s="87">
-        <v>-1.22</v>
+        <v>-0.96</v>
       </c>
       <c r="M9" s="90">
-        <v>-0.13</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="95">
-        <v>59723</v>
+        <v>59651</v>
       </c>
       <c r="C11" s="95">
-        <v>24891</v>
+        <v>26247</v>
       </c>
       <c r="D11" s="95">
-        <v>69178</v>
+        <v>69003</v>
       </c>
       <c r="E11" s="95">
-        <v>1472</v>
+        <v>1541</v>
       </c>
       <c r="F11" s="95">
-        <v>1546</v>
+        <v>1531</v>
       </c>
       <c r="G11" s="95">
-        <v>9354</v>
+        <v>9602</v>
       </c>
       <c r="H11" s="95">
-        <v>130447</v>
+        <v>130185</v>
       </c>
       <c r="I11" s="95">
-        <v>35717</v>
+        <v>37390</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.11</v>
+        <v>-0.1</v>
       </c>
       <c r="K11" s="97">
-        <v>-17.33</v>
+        <v>-7.52</v>
       </c>
       <c r="L11" s="97">
-        <v>-1.13</v>
+        <v>-1.17</v>
       </c>
       <c r="M11" s="99">
-        <v>4.47</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="95">
-        <v>48425</v>
+        <v>48400</v>
       </c>
       <c r="C13" s="95">
-        <v>12404</v>
+        <v>13456</v>
       </c>
       <c r="D13" s="95">
-        <v>141723</v>
+        <v>141378</v>
       </c>
       <c r="E13" s="95">
-        <v>2804</v>
+        <v>2783</v>
       </c>
       <c r="F13" s="95">
-        <v>5312</v>
+        <v>5297</v>
       </c>
       <c r="G13" s="95">
-        <v>4645</v>
+        <v>4961</v>
       </c>
       <c r="H13" s="95">
-        <v>195460</v>
+        <v>195075</v>
       </c>
       <c r="I13" s="95">
-        <v>19853</v>
+        <v>21200</v>
       </c>
       <c r="J13" s="97">
         <v>-0.1</v>
       </c>
       <c r="K13" s="97">
-        <v>-0.3</v>
+        <v>4.5</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.91</v>
+        <v>-0.98</v>
       </c>
       <c r="M13" s="99">
-        <v>-7.63</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="95">
-        <v>126625</v>
+        <v>126669</v>
       </c>
       <c r="C15" s="95">
-        <v>46338</v>
+        <v>48977</v>
       </c>
       <c r="D15" s="95">
-        <v>246050</v>
+        <v>245584</v>
       </c>
       <c r="E15" s="95">
-        <v>4729</v>
+        <v>4679</v>
       </c>
       <c r="F15" s="95">
-        <v>5120</v>
+        <v>5105</v>
       </c>
       <c r="G15" s="95">
-        <v>5040</v>
+        <v>5360</v>
       </c>
       <c r="H15" s="95">
-        <v>377795</v>
+        <v>377358</v>
       </c>
       <c r="I15" s="95">
-        <v>56107</v>
+        <v>59016</v>
       </c>
       <c r="J15" s="97">
         <v>-0.05</v>
       </c>
       <c r="K15" s="97">
-        <v>1.7</v>
+        <v>0.89</v>
       </c>
       <c r="L15" s="97">
-        <v>-3.95</v>
+        <v>-1.06</v>
       </c>
       <c r="M15" s="99">
-        <v>8.9</v>
+        <v>9.28</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="95">
-        <v>125526</v>
+        <v>125423</v>
       </c>
       <c r="C17" s="95">
-        <v>29114</v>
+        <v>28277</v>
       </c>
       <c r="D17" s="95">
-        <v>172981</v>
+        <v>172447</v>
       </c>
       <c r="E17" s="95">
-        <v>5007</v>
+        <v>4606</v>
       </c>
       <c r="F17" s="95">
-        <v>3431</v>
+        <v>3430</v>
       </c>
       <c r="G17" s="95">
-        <v>1954</v>
+        <v>2139</v>
       </c>
       <c r="H17" s="95">
-        <v>301938</v>
+        <v>301300</v>
       </c>
       <c r="I17" s="95">
-        <v>36075</v>
+        <v>35022</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.1</v>
+        <v>-0.11</v>
       </c>
       <c r="K17" s="97">
-        <v>2.41</v>
+        <v>-26.22</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.28</v>
+        <v>-1.31</v>
       </c>
       <c r="M17" s="99">
-        <v>5.29</v>
+        <v>-1.52</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="95">
-        <v>145264</v>
+        <v>145219</v>
       </c>
       <c r="C19" s="95">
-        <v>37337</v>
+        <v>40514</v>
       </c>
       <c r="D19" s="95">
-        <v>254013</v>
+        <v>253624</v>
       </c>
       <c r="E19" s="95">
-        <v>4638</v>
+        <v>4263</v>
       </c>
       <c r="F19" s="95">
-        <v>1518</v>
+        <v>1510</v>
       </c>
       <c r="G19" s="95">
-        <v>1335</v>
+        <v>1463</v>
       </c>
       <c r="H19" s="95">
-        <v>400795</v>
+        <v>400353</v>
       </c>
       <c r="I19" s="95">
-        <v>43311</v>
+        <v>46240</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="K19" s="97">
-        <v>4.86</v>
+        <v>1.86</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.64</v>
+        <v>-0.66</v>
       </c>
       <c r="M19" s="99">
-        <v>-3.72</v>
+        <v>7.38</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="95">
-        <v>83184</v>
+        <v>83167</v>
       </c>
       <c r="C21" s="95">
-        <v>26406</v>
+        <v>25024</v>
       </c>
       <c r="D21" s="95">
-        <v>165422</v>
+        <v>165103</v>
       </c>
       <c r="E21" s="95">
-        <v>6142</v>
+        <v>6029</v>
       </c>
       <c r="F21" s="95">
-        <v>13056</v>
+        <v>13060</v>
       </c>
       <c r="G21" s="95">
-        <v>2607</v>
+        <v>2552</v>
       </c>
       <c r="H21" s="95">
-        <v>261662</v>
+        <v>261330</v>
       </c>
       <c r="I21" s="95">
-        <v>35155</v>
+        <v>33605</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.07</v>
+        <v>-0.06</v>
       </c>
       <c r="K21" s="97">
-        <v>7.17</v>
+        <v>-4.64</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.88</v>
+        <v>-0.89</v>
       </c>
       <c r="M21" s="99">
-        <v>6.46</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="95">
-        <v>28041</v>
+        <v>28020</v>
       </c>
       <c r="C23" s="95">
-        <v>6767</v>
+        <v>7044</v>
       </c>
       <c r="D23" s="95">
-        <v>40414</v>
+        <v>40331</v>
       </c>
       <c r="E23" s="95">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="F23" s="95">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="G23" s="95">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="H23" s="95">
-        <v>69221</v>
+        <v>69110</v>
       </c>
       <c r="I23" s="95">
-        <v>7710</v>
+        <v>7987</v>
       </c>
       <c r="J23" s="97">
         <v>-0.09</v>
       </c>
       <c r="K23" s="97">
-        <v>-2.17</v>
+        <v>-9.36</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.98</v>
+        <v>-0.99</v>
       </c>
       <c r="M23" s="99">
-        <v>-10.33</v>
+        <v>-5.88</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="95">
-        <v>49113</v>
+        <v>48983</v>
       </c>
       <c r="C25" s="95">
-        <v>7227</v>
+        <v>7676</v>
       </c>
       <c r="D25" s="95">
-        <v>109769</v>
+        <v>109515</v>
       </c>
       <c r="E25" s="95">
-        <v>1001</v>
+        <v>1089</v>
       </c>
       <c r="F25" s="95">
-        <v>897</v>
+        <v>954</v>
       </c>
       <c r="G25" s="95">
-        <v>6348</v>
+        <v>4021</v>
       </c>
       <c r="H25" s="95">
-        <v>159779</v>
+        <v>159452</v>
       </c>
       <c r="I25" s="95">
-        <v>14576</v>
+        <v>12786</v>
       </c>
       <c r="J25" s="97">
         <v>-0.09</v>
       </c>
       <c r="K25" s="97">
-        <v>2.02</v>
+        <v>-7.3</v>
       </c>
       <c r="L25" s="97">
-        <v>-1.14</v>
+        <v>-1.16</v>
       </c>
       <c r="M25" s="99">
-        <v>19.01</v>
+        <v>9.98</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="95">
-        <v>69769</v>
+        <v>69828</v>
       </c>
       <c r="C27" s="95">
-        <v>9720</v>
+        <v>12895</v>
       </c>
       <c r="D27" s="95">
-        <v>155555</v>
+        <v>155420</v>
       </c>
       <c r="E27" s="95">
-        <v>1823</v>
+        <v>1691</v>
       </c>
       <c r="F27" s="95">
-        <v>1421</v>
+        <v>1379</v>
       </c>
       <c r="G27" s="95">
-        <v>2790</v>
+        <v>2807</v>
       </c>
       <c r="H27" s="95">
-        <v>226745</v>
+        <v>226627</v>
       </c>
       <c r="I27" s="95">
-        <v>14333</v>
+        <v>17393</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="K27" s="97">
-        <v>-11.2</v>
+        <v>13.86</v>
       </c>
       <c r="L27" s="97">
-        <v>-0.45</v>
+        <v>-0.43</v>
       </c>
       <c r="M27" s="99">
-        <v>0.29</v>
+        <v>29.96</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
@@ -3523,200 +3532,200 @@
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="95">
-        <v>13378</v>
+        <v>13387</v>
       </c>
       <c r="C31" s="95">
-        <v>1010</v>
+        <v>1070</v>
       </c>
       <c r="D31" s="95">
-        <v>25200</v>
+        <v>25102</v>
       </c>
       <c r="E31" s="95">
-        <v>293</v>
+        <v>341</v>
       </c>
       <c r="F31" s="95">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="G31" s="95">
-        <v>310</v>
+        <v>201</v>
       </c>
       <c r="H31" s="95">
-        <v>38729</v>
+        <v>38639</v>
       </c>
       <c r="I31" s="95">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.1</v>
+        <v>-0.09</v>
       </c>
       <c r="K31" s="97">
-        <v>0.35</v>
+        <v>-24.38</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.58</v>
+        <v>-0.86</v>
       </c>
       <c r="M31" s="99">
-        <v>-7.72</v>
+        <v>3.34</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="95">
-        <v>41244</v>
+        <v>41199</v>
       </c>
       <c r="C33" s="95">
-        <v>13710</v>
+        <v>13769</v>
       </c>
       <c r="D33" s="95">
-        <v>44918</v>
+        <v>44843</v>
       </c>
       <c r="E33" s="95">
-        <v>948</v>
+        <v>938</v>
       </c>
       <c r="F33" s="95">
-        <v>1725</v>
+        <v>1724</v>
       </c>
       <c r="G33" s="95">
-        <v>13119</v>
+        <v>12396</v>
       </c>
       <c r="H33" s="95">
-        <v>87887</v>
+        <v>87766</v>
       </c>
       <c r="I33" s="95">
-        <v>27778</v>
+        <v>27103</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="K33" s="97">
-        <v>-9.36</v>
+        <v>1.19</v>
       </c>
       <c r="L33" s="97">
         <v>-0.89</v>
       </c>
       <c r="M33" s="99">
-        <v>-21.61</v>
+        <v>-26.39</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="95">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="C35" s="95">
-        <v>9501</v>
+        <v>9650</v>
       </c>
       <c r="D35" s="95">
         <v>1</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="95">
         <v>30</v>
       </c>
       <c r="G35" s="95">
-        <v>291</v>
+        <v>321</v>
       </c>
       <c r="H35" s="95">
-        <v>515</v>
+        <v>503</v>
       </c>
       <c r="I35" s="95">
-        <v>9792</v>
+        <v>9971</v>
       </c>
       <c r="J35" s="97">
-        <v>-0.96</v>
+        <v>-0.79</v>
       </c>
       <c r="K35" s="97">
-        <v>-10.84</v>
+        <v>19.87</v>
       </c>
       <c r="L35" s="97">
-        <v>-4.1</v>
+        <v>-7.54</v>
       </c>
       <c r="M35" s="99">
-        <v>-7.86</v>
+        <v>-8.2</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -3996,57 +4005,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -4154,838 +4163,838 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="83">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C9" s="83">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="83">
         <v>6</v>
       </c>
       <c r="G9" s="83">
         <v>10</v>
       </c>
       <c r="H9" s="83">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="I9" s="83">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="J9" s="111">
         <v>0</v>
       </c>
       <c r="K9" s="86">
-        <v>42.28</v>
+        <v>94.03</v>
       </c>
       <c r="L9" s="86">
-        <v>0.68</v>
+        <v>-0.68</v>
       </c>
       <c r="M9" s="89">
-        <v>-40.44</v>
+        <v>19.36</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="95">
-        <v>99665</v>
+        <v>99597</v>
       </c>
       <c r="C11" s="95">
-        <v>17157</v>
+        <v>16836</v>
       </c>
       <c r="D11" s="95">
-        <v>119397</v>
+        <v>119152</v>
       </c>
       <c r="E11" s="95">
-        <v>2330</v>
+        <v>2276</v>
       </c>
       <c r="F11" s="95">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="G11" s="95">
-        <v>480</v>
+        <v>470</v>
       </c>
       <c r="H11" s="95">
-        <v>219912</v>
+        <v>219595</v>
       </c>
       <c r="I11" s="95">
-        <v>19966</v>
+        <v>19582</v>
       </c>
       <c r="J11" s="97">
         <v>-0.07</v>
       </c>
       <c r="K11" s="97">
-        <v>8.33</v>
+        <v>-13.7</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.89</v>
+        <v>-0.93</v>
       </c>
       <c r="M11" s="99">
-        <v>-1.8</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="95">
-        <v>13068</v>
+        <v>13017</v>
       </c>
       <c r="C13" s="95">
-        <v>1361</v>
+        <v>1532</v>
       </c>
       <c r="D13" s="95">
-        <v>56119</v>
+        <v>55943</v>
       </c>
       <c r="E13" s="95">
-        <v>244</v>
+        <v>278</v>
       </c>
       <c r="F13" s="95">
-        <v>192</v>
+        <v>115</v>
       </c>
       <c r="G13" s="95">
-        <v>389</v>
+        <v>70</v>
       </c>
       <c r="H13" s="95">
-        <v>69379</v>
+        <v>69075</v>
       </c>
       <c r="I13" s="95">
-        <v>1994</v>
+        <v>1880</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.25</v>
+        <v>-0.28</v>
       </c>
       <c r="K13" s="97">
-        <v>-5.41</v>
+        <v>-15.88</v>
       </c>
       <c r="L13" s="97">
-        <v>-2.53</v>
+        <v>-2.61</v>
       </c>
       <c r="M13" s="99">
-        <v>9.49</v>
+        <v>-6.79</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="95">
-        <v>44747</v>
+        <v>44703</v>
       </c>
       <c r="C15" s="95">
-        <v>4160</v>
+        <v>4422</v>
       </c>
       <c r="D15" s="95">
-        <v>83394</v>
+        <v>83210</v>
       </c>
       <c r="E15" s="95">
-        <v>1660</v>
+        <v>1646</v>
       </c>
       <c r="F15" s="95">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G15" s="95">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="H15" s="95">
-        <v>128443</v>
+        <v>128216</v>
       </c>
       <c r="I15" s="95">
-        <v>5864</v>
+        <v>6099</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="K15" s="97">
-        <v>3.85</v>
+        <v>-16.98</v>
       </c>
       <c r="L15" s="97">
-        <v>-0.8</v>
+        <v>-0.86</v>
       </c>
       <c r="M15" s="99">
-        <v>-4.88</v>
+        <v>-2</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="95">
-        <v>15787</v>
+        <v>15758</v>
       </c>
       <c r="C17" s="95">
-        <v>963</v>
+        <v>9510</v>
       </c>
       <c r="D17" s="95">
-        <v>43779</v>
+        <v>43634</v>
       </c>
       <c r="E17" s="95">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="F17" s="95">
         <v>15</v>
       </c>
       <c r="G17" s="95">
         <v>11</v>
       </c>
       <c r="H17" s="95">
-        <v>59581</v>
+        <v>59407</v>
       </c>
       <c r="I17" s="95">
-        <v>1464</v>
+        <v>10009</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.17</v>
+        <v>-0.1</v>
       </c>
       <c r="K17" s="97">
-        <v>5.6</v>
+        <v>474.8</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.63</v>
+        <v>-1.66</v>
       </c>
       <c r="M17" s="99">
-        <v>5.31</v>
+        <v>579.86</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="95">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="C19" s="95">
-        <v>17360</v>
+        <v>16288</v>
       </c>
       <c r="D19" s="95">
-        <v>15195</v>
+        <v>15171</v>
       </c>
       <c r="E19" s="95">
         <v>70</v>
       </c>
       <c r="F19" s="95">
         <v>10</v>
       </c>
       <c r="G19" s="95">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="H19" s="95">
-        <v>15724</v>
+        <v>15697</v>
       </c>
       <c r="I19" s="95">
-        <v>17521</v>
+        <v>16441</v>
       </c>
       <c r="J19" s="97">
         <v>-0.1</v>
       </c>
       <c r="K19" s="97">
-        <v>8.02</v>
+        <v>6.07</v>
       </c>
       <c r="L19" s="97">
-        <v>-1.16</v>
+        <v>-1.21</v>
       </c>
       <c r="M19" s="99">
-        <v>9.87</v>
+        <v>18.65</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="95">
         <v>2915</v>
       </c>
       <c r="C21" s="95">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="D21" s="95">
-        <v>14087</v>
+        <v>14047</v>
       </c>
       <c r="E21" s="95">
-        <v>219</v>
+        <v>209</v>
       </c>
       <c r="F21" s="95">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="G21" s="95">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H21" s="95">
-        <v>17589</v>
+        <v>17547</v>
       </c>
       <c r="I21" s="95">
-        <v>502</v>
+        <v>469</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.06</v>
+        <v>-0.14</v>
       </c>
       <c r="K21" s="97">
-        <v>-0.82</v>
+        <v>-8.25</v>
       </c>
       <c r="L21" s="97">
-        <v>-1.35</v>
+        <v>-1.33</v>
       </c>
       <c r="M21" s="99">
-        <v>-6.4</v>
+        <v>2.32</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="95">
-        <v>7663</v>
+        <v>7658</v>
       </c>
       <c r="C23" s="95">
-        <v>396</v>
+        <v>425</v>
       </c>
       <c r="D23" s="95">
-        <v>26612</v>
+        <v>26568</v>
       </c>
       <c r="E23" s="95">
-        <v>361</v>
+        <v>344</v>
       </c>
       <c r="F23" s="95">
         <v>66</v>
       </c>
       <c r="G23" s="95">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="H23" s="95">
-        <v>34341</v>
+        <v>34292</v>
       </c>
       <c r="I23" s="95">
-        <v>773</v>
+        <v>788</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.12</v>
+        <v>-0.07</v>
       </c>
       <c r="K23" s="97">
-        <v>-1.62</v>
+        <v>-13.01</v>
       </c>
       <c r="L23" s="97">
-        <v>-1.26</v>
+        <v>-1.19</v>
       </c>
       <c r="M23" s="99">
-        <v>-3.26</v>
+        <v>2.24</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="95">
-        <v>20907</v>
+        <v>20863</v>
       </c>
       <c r="C25" s="95">
-        <v>3043</v>
+        <v>2887</v>
       </c>
       <c r="D25" s="95">
-        <v>74559</v>
+        <v>74418</v>
       </c>
       <c r="E25" s="95">
-        <v>664</v>
+        <v>680</v>
       </c>
       <c r="F25" s="95">
         <v>307</v>
       </c>
       <c r="G25" s="95">
-        <v>1254</v>
+        <v>1145</v>
       </c>
       <c r="H25" s="95">
-        <v>95773</v>
+        <v>95588</v>
       </c>
       <c r="I25" s="95">
-        <v>4961</v>
+        <v>4711</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="K25" s="97">
-        <v>4.59</v>
+        <v>-9.02</v>
       </c>
       <c r="L25" s="97">
-        <v>-1.09</v>
+        <v>-1.15</v>
       </c>
       <c r="M25" s="99">
-        <v>-15.19</v>
+        <v>-7.86</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="95">
-        <v>21552</v>
+        <v>21547</v>
       </c>
       <c r="C27" s="95">
-        <v>1599</v>
+        <v>1748</v>
       </c>
       <c r="D27" s="95">
-        <v>65465</v>
+        <v>65295</v>
       </c>
       <c r="E27" s="95">
-        <v>889</v>
+        <v>861</v>
       </c>
       <c r="F27" s="95">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="G27" s="95">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="H27" s="95">
-        <v>87450</v>
+        <v>87270</v>
       </c>
       <c r="I27" s="95">
-        <v>2539</v>
+        <v>2656</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.13</v>
+        <v>-0.08</v>
       </c>
       <c r="K27" s="97">
-        <v>-3.39</v>
+        <v>-15.13</v>
       </c>
       <c r="L27" s="97">
-        <v>-1.2</v>
+        <v>-1.21</v>
       </c>
       <c r="M27" s="99">
-        <v>-5.12</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="95">
-        <v>11698</v>
+        <v>11684</v>
       </c>
       <c r="C29" s="95">
-        <v>904</v>
+        <v>919</v>
       </c>
       <c r="D29" s="95">
-        <v>35708</v>
+        <v>35620</v>
       </c>
       <c r="E29" s="95">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="F29" s="95">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G29" s="95">
         <v>48</v>
       </c>
       <c r="H29" s="95">
-        <v>47547</v>
+        <v>47446</v>
       </c>
       <c r="I29" s="95">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="J29" s="97">
-        <v>-0.13</v>
+        <v>-0.1</v>
       </c>
       <c r="K29" s="97">
-        <v>4.09</v>
+        <v>-12.03</v>
       </c>
       <c r="L29" s="97">
         <v>-1.23</v>
       </c>
       <c r="M29" s="99">
-        <v>2.12</v>
+        <v>-0.78</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="95">
-        <v>10231</v>
+        <v>10227</v>
       </c>
       <c r="C31" s="95">
-        <v>1207</v>
+        <v>1232</v>
       </c>
       <c r="D31" s="95">
-        <v>32286</v>
+        <v>32242</v>
       </c>
       <c r="E31" s="95">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F31" s="95">
         <v>74</v>
       </c>
       <c r="G31" s="95">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H31" s="95">
-        <v>42591</v>
+        <v>42543</v>
       </c>
       <c r="I31" s="95">
-        <v>1928</v>
+        <v>1945</v>
       </c>
       <c r="J31" s="97">
         <v>-0.05</v>
       </c>
       <c r="K31" s="97">
-        <v>-1.56</v>
+        <v>-13</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.83</v>
+        <v>-0.86</v>
       </c>
       <c r="M31" s="99">
-        <v>-1.2</v>
+        <v>-3.57</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="95">
-        <v>29254</v>
+        <v>29227</v>
       </c>
       <c r="C33" s="95">
-        <v>3166</v>
+        <v>3172</v>
       </c>
       <c r="D33" s="95">
-        <v>67291</v>
+        <v>67175</v>
       </c>
       <c r="E33" s="95">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="F33" s="95">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="G33" s="95">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="H33" s="95">
-        <v>96869</v>
+        <v>96723</v>
       </c>
       <c r="I33" s="95">
-        <v>4189</v>
+        <v>4193</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.1</v>
+        <v>-0.06</v>
       </c>
       <c r="K33" s="97">
-        <v>0.61</v>
+        <v>-15.9</v>
       </c>
       <c r="L33" s="97">
-        <v>-1.11</v>
+        <v>-0.94</v>
       </c>
       <c r="M33" s="99">
-        <v>-0.58</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B35" s="95">
-        <v>6585</v>
+        <v>6569</v>
       </c>
       <c r="C35" s="95">
-        <v>2122</v>
+        <v>2084</v>
       </c>
       <c r="D35" s="95">
-        <v>21244</v>
+        <v>21212</v>
       </c>
       <c r="E35" s="95">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="F35" s="95">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G35" s="95">
-        <v>640</v>
+        <v>590</v>
       </c>
       <c r="H35" s="95">
-        <v>28052</v>
+        <v>28003</v>
       </c>
       <c r="I35" s="95">
-        <v>2925</v>
+        <v>2825</v>
       </c>
       <c r="J35" s="97">
-        <v>-0.05</v>
+        <v>-0.11</v>
       </c>
       <c r="K35" s="97">
-        <v>-4.13</v>
+        <v>-35.77</v>
       </c>
       <c r="L35" s="97">
-        <v>-0.8</v>
+        <v>-0.77</v>
       </c>
       <c r="M35" s="99">
-        <v>-14.06</v>
+        <v>8.82</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>114</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -5265,57 +5274,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -5426,487 +5435,487 @@
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="83">
         <v>37965</v>
       </c>
       <c r="C9" s="83">
-        <v>3016</v>
+        <v>4146</v>
       </c>
       <c r="D9" s="83">
-        <v>117152</v>
+        <v>117044</v>
       </c>
       <c r="E9" s="83">
-        <v>551</v>
+        <v>605</v>
       </c>
       <c r="F9" s="83">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="G9" s="83">
-        <v>418</v>
+        <v>504</v>
       </c>
       <c r="H9" s="83">
-        <v>155803</v>
+        <v>155696</v>
       </c>
       <c r="I9" s="83">
-        <v>3984</v>
+        <v>5256</v>
       </c>
       <c r="J9" s="86">
-        <v>-0.04</v>
+        <v>-0.03</v>
       </c>
       <c r="K9" s="86">
-        <v>-28.6</v>
+        <v>27.77</v>
       </c>
       <c r="L9" s="86">
         <v>-0.41</v>
       </c>
       <c r="M9" s="89">
-        <v>7.1</v>
+        <v>12.56</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B11" s="95">
-        <v>46607</v>
+        <v>46553</v>
       </c>
       <c r="C11" s="95">
-        <v>7244</v>
+        <v>6763</v>
       </c>
       <c r="D11" s="95">
-        <v>109636</v>
+        <v>109468</v>
       </c>
       <c r="E11" s="95">
-        <v>1251</v>
+        <v>1277</v>
       </c>
       <c r="F11" s="95">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="G11" s="95">
-        <v>1284</v>
+        <v>1237</v>
       </c>
       <c r="H11" s="95">
-        <v>157298</v>
+        <v>157073</v>
       </c>
       <c r="I11" s="95">
-        <v>9779</v>
+        <v>9277</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.08</v>
+        <v>-0.06</v>
       </c>
       <c r="K11" s="97">
-        <v>-3.38</v>
+        <v>-3.1</v>
       </c>
       <c r="L11" s="97">
         <v>-0.86</v>
       </c>
       <c r="M11" s="99">
-        <v>21.69</v>
+        <v>-7.25</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>118</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="95">
-        <v>53881</v>
+        <v>53927</v>
       </c>
       <c r="C13" s="95">
-        <v>7320</v>
+        <v>8147</v>
       </c>
       <c r="D13" s="95">
-        <v>80572</v>
+        <v>80454</v>
       </c>
       <c r="E13" s="95">
-        <v>1151</v>
+        <v>1230</v>
       </c>
       <c r="F13" s="95">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="G13" s="95">
-        <v>1329</v>
+        <v>1513</v>
       </c>
       <c r="H13" s="95">
-        <v>135519</v>
+        <v>135442</v>
       </c>
       <c r="I13" s="95">
-        <v>9801</v>
+        <v>10890</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.05</v>
+        <v>-0.03</v>
       </c>
       <c r="K13" s="97">
-        <v>-4.21</v>
+        <v>-11.96</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.62</v>
+        <v>-0.59</v>
       </c>
       <c r="M13" s="99">
-        <v>-4.57</v>
+        <v>6.55</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="95">
-        <v>9838</v>
+        <v>9818</v>
       </c>
       <c r="C15" s="95">
-        <v>590</v>
+        <v>517</v>
       </c>
       <c r="D15" s="95">
-        <v>22738</v>
+        <v>22699</v>
       </c>
       <c r="E15" s="95">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="F15" s="95">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="G15" s="95">
-        <v>2147</v>
+        <v>2000</v>
       </c>
       <c r="H15" s="95">
-        <v>32822</v>
+        <v>32762</v>
       </c>
       <c r="I15" s="95">
-        <v>2865</v>
+        <v>2663</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.11</v>
+        <v>-0.09</v>
       </c>
       <c r="K15" s="97">
-        <v>1.14</v>
+        <v>-21.59</v>
       </c>
       <c r="L15" s="97">
-        <v>-1.29</v>
+        <v>-1.28</v>
       </c>
       <c r="M15" s="99">
-        <v>4.92</v>
+        <v>-12.09</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="95">
-        <v>20600</v>
+        <v>20480</v>
       </c>
       <c r="C17" s="95">
-        <v>366</v>
+        <v>389</v>
       </c>
       <c r="D17" s="95">
-        <v>45194</v>
+        <v>45002</v>
       </c>
       <c r="E17" s="95">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="F17" s="95">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
-        <v>65798</v>
+        <v>65485</v>
       </c>
       <c r="I17" s="95">
-        <v>695</v>
+        <v>729</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.28</v>
+        <v>-0.22</v>
       </c>
       <c r="K17" s="97">
-        <v>-14.31</v>
+        <v>-5.37</v>
       </c>
       <c r="L17" s="97">
-        <v>-2.31</v>
+        <v>-2.38</v>
       </c>
       <c r="M17" s="99">
-        <v>-4.48</v>
+        <v>-0.68</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="95">
-        <v>24647</v>
+        <v>24649</v>
       </c>
       <c r="C19" s="95">
-        <v>3751</v>
+        <v>5099</v>
       </c>
       <c r="D19" s="95">
-        <v>79033</v>
+        <v>78905</v>
       </c>
       <c r="E19" s="95">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="F19" s="95">
         <v>216</v>
       </c>
       <c r="G19" s="95">
-        <v>334</v>
+        <v>811</v>
       </c>
       <c r="H19" s="95">
-        <v>103896</v>
+        <v>103770</v>
       </c>
       <c r="I19" s="95">
-        <v>4511</v>
+        <v>6349</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.07</v>
+        <v>-0.06</v>
       </c>
       <c r="K19" s="97">
-        <v>-13.81</v>
+        <v>-28.14</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.58</v>
+        <v>-0.65</v>
       </c>
       <c r="M19" s="99">
-        <v>-2.54</v>
+        <v>12.37</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="95">
-        <v>9268</v>
+        <v>9250</v>
       </c>
       <c r="C21" s="95">
-        <v>550</v>
+        <v>499</v>
       </c>
       <c r="D21" s="95">
-        <v>30270</v>
+        <v>30216</v>
       </c>
       <c r="E21" s="95">
-        <v>225</v>
+        <v>249</v>
       </c>
       <c r="F21" s="95">
         <v>99</v>
       </c>
       <c r="G21" s="95">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H21" s="95">
-        <v>39637</v>
+        <v>39565</v>
       </c>
       <c r="I21" s="95">
-        <v>781</v>
+        <v>754</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.09</v>
+        <v>-0.08</v>
       </c>
       <c r="K21" s="97">
-        <v>-4.77</v>
+        <v>-20.23</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.9</v>
+        <v>-0.94</v>
       </c>
       <c r="M21" s="99">
-        <v>4.9</v>
+        <v>-2.92</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="95">
-        <v>29159</v>
+        <v>29140</v>
       </c>
       <c r="C23" s="95">
-        <v>3755</v>
+        <v>4725</v>
       </c>
       <c r="D23" s="95">
-        <v>116831</v>
+        <v>116681</v>
       </c>
       <c r="E23" s="95">
-        <v>1490</v>
+        <v>1351</v>
       </c>
       <c r="F23" s="95">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="G23" s="95">
-        <v>3011</v>
+        <v>2748</v>
       </c>
       <c r="H23" s="95">
-        <v>146622</v>
+        <v>146451</v>
       </c>
       <c r="I23" s="95">
-        <v>8256</v>
+        <v>8824</v>
       </c>
       <c r="J23" s="97">
         <v>-0.07</v>
       </c>
       <c r="K23" s="97">
-        <v>-10.75</v>
+        <v>-0.62</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.54</v>
+        <v>-0.59</v>
       </c>
       <c r="M23" s="99">
-        <v>-12.67</v>
+        <v>-10.3</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -6446,57 +6455,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -6604,316 +6613,316 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1235</v>
+        <v>1231</v>
       </c>
       <c r="C9" s="84">
-        <v>5911</v>
+        <v>10755</v>
       </c>
       <c r="D9" s="84">
         <v>61</v>
       </c>
       <c r="E9" s="84">
-        <v>64</v>
+        <v>179</v>
       </c>
       <c r="F9" s="84">
         <v>20</v>
       </c>
       <c r="G9" s="84">
-        <v>270</v>
+        <v>218</v>
       </c>
       <c r="H9" s="84">
-        <v>1316</v>
+        <v>1312</v>
       </c>
       <c r="I9" s="84">
-        <v>6246</v>
+        <v>11151</v>
       </c>
       <c r="J9" s="114">
         <v>-0.38</v>
       </c>
       <c r="K9" s="114">
-        <v>-54.96</v>
+        <v>54.1</v>
       </c>
       <c r="L9" s="114">
-        <v>-2.66</v>
+        <v>-2.53</v>
       </c>
       <c r="M9" s="117">
-        <v>-27.19</v>
+        <v>-25.83</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="95">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="C11" s="95">
-        <v>1152</v>
+        <v>3239</v>
       </c>
       <c r="D11" s="95">
         <v>16</v>
       </c>
       <c r="E11" s="95">
         <v>0</v>
       </c>
       <c r="F11" s="95">
         <v>4</v>
       </c>
       <c r="G11" s="95">
         <v>3</v>
       </c>
       <c r="H11" s="95">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="I11" s="95">
-        <v>1156</v>
+        <v>3243</v>
       </c>
       <c r="J11" s="119">
-        <v>-0.15</v>
+        <v>-0.3</v>
       </c>
       <c r="K11" s="119">
-        <v>-58.94</v>
+        <v>69.54</v>
       </c>
       <c r="L11" s="119">
-        <v>-1.77</v>
+        <v>-2.07</v>
       </c>
       <c r="M11" s="121">
-        <v>-42.26</v>
+        <v>-35.81</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B13" s="95">
         <v>89</v>
       </c>
       <c r="C13" s="95">
-        <v>2274</v>
+        <v>2243</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="95">
         <v>2</v>
       </c>
       <c r="G13" s="95">
-        <v>124</v>
+        <v>82</v>
       </c>
       <c r="H13" s="95">
         <v>91</v>
       </c>
       <c r="I13" s="95">
-        <v>2398</v>
+        <v>2325</v>
       </c>
       <c r="J13" s="123">
         <v>0</v>
       </c>
       <c r="K13" s="119">
-        <v>-13.18</v>
+        <v>1.22</v>
       </c>
       <c r="L13" s="123">
         <v>0</v>
       </c>
       <c r="M13" s="121">
-        <v>-8.39</v>
+        <v>26.44</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>140</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="95">
         <v>50</v>
       </c>
       <c r="C15" s="95">
-        <v>174</v>
+        <v>489</v>
       </c>
       <c r="D15" s="95">
         <v>11</v>
       </c>
       <c r="E15" s="95">
         <v>4</v>
       </c>
       <c r="F15" s="95">
         <v>10</v>
       </c>
       <c r="G15" s="95">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="H15" s="95">
         <v>71</v>
       </c>
       <c r="I15" s="95">
-        <v>315</v>
+        <v>624</v>
       </c>
       <c r="J15" s="123">
         <v>0</v>
       </c>
       <c r="K15" s="119">
-        <v>-49.65</v>
+        <v>131.81</v>
       </c>
       <c r="L15" s="119">
-        <v>-2.74</v>
+        <v>-1.39</v>
       </c>
       <c r="M15" s="121">
-        <v>-68.15</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B17" s="95">
         <v>3</v>
       </c>
       <c r="C17" s="95">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="D17" s="95">
         <v>5</v>
       </c>
       <c r="E17" s="95">
         <v>2</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>8</v>
       </c>
       <c r="I17" s="95">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="J17" s="123">
         <v>0</v>
       </c>
       <c r="K17" s="119">
-        <v>13.46</v>
+        <v>17</v>
       </c>
       <c r="L17" s="123">
         <v>0</v>
       </c>
       <c r="M17" s="121">
-        <v>-76.62</v>
+        <v>-2.08</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>144</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B19" s="95">
         <v>4</v>
@@ -7126,200 +7135,200 @@
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>152</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B27" s="95">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C27" s="95">
-        <v>1340</v>
+        <v>1586</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="95">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I27" s="95">
-        <v>1340</v>
+        <v>1586</v>
       </c>
       <c r="J27" s="119">
-        <v>-5.71</v>
+        <v>-2.86</v>
       </c>
       <c r="K27" s="119">
-        <v>-44.78</v>
-[...2 lines deleted...]
-        <v>-8.33</v>
+        <v>20.72</v>
+      </c>
+      <c r="L27" s="123">
+        <v>0</v>
       </c>
       <c r="M27" s="121">
-        <v>-0.78</v>
+        <v>-10.51</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B29" s="95">
         <v>29</v>
       </c>
       <c r="C29" s="95">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="D29" s="95">
         <v>4</v>
       </c>
       <c r="E29" s="95">
-        <v>58</v>
+        <v>173</v>
       </c>
       <c r="F29" s="95">
         <v>1</v>
       </c>
       <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="95">
         <v>34</v>
       </c>
       <c r="I29" s="95">
-        <v>63</v>
+        <v>184</v>
       </c>
       <c r="J29" s="123">
         <v>0</v>
       </c>
       <c r="K29" s="119">
-        <v>-35.85</v>
+        <v>-11.52</v>
       </c>
       <c r="L29" s="119">
         <v>-2.86</v>
       </c>
       <c r="M29" s="121">
-        <v>-28.12</v>
+        <v>21.03</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B31" s="95">
         <v>24</v>
       </c>
       <c r="C31" s="95">
-        <v>396</v>
+        <v>954</v>
       </c>
       <c r="D31" s="101">
         <v>0</v>
       </c>
       <c r="E31" s="101">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
         <v>24</v>
       </c>
       <c r="I31" s="95">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>-4</v>
+        <v>954</v>
+      </c>
+      <c r="J31" s="123">
+        <v>0</v>
       </c>
       <c r="K31" s="119">
-        <v>-21.15</v>
+        <v>58.43</v>
       </c>
       <c r="L31" s="119">
         <v>-4</v>
       </c>
       <c r="M31" s="121">
-        <v>-56.26</v>
+        <v>8.82</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>158</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
@@ -7358,84 +7367,84 @@
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B35" s="95">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C35" s="95">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="D35" s="95">
         <v>4</v>
       </c>
       <c r="E35" s="95">
         <v>0</v>
       </c>
       <c r="F35" s="95">
         <v>2</v>
       </c>
       <c r="G35" s="95">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="H35" s="95">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I35" s="95">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>66</v>
+      </c>
+      <c r="J35" s="119">
+        <v>3.45</v>
       </c>
       <c r="K35" s="119">
-        <v>-37.69</v>
-[...2 lines deleted...]
-        <v>-9.38</v>
+        <v>5.76</v>
+      </c>
+      <c r="L35" s="123">
+        <v>0</v>
       </c>
       <c r="M35" s="121">
-        <v>35.27</v>
+        <v>39.79</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>162</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
@@ -7771,57 +7780,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -8071,58 +8080,58 @@
       </c>
       <c r="C13" s="95">
         <v>0</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="101">
         <v>0</v>
       </c>
       <c r="G13" s="101">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>2</v>
       </c>
       <c r="I13" s="95">
         <v>0</v>
       </c>
       <c r="J13" s="123">
         <v>0</v>
       </c>
-      <c r="K13" s="119">
-        <v>-99.9</v>
+      <c r="K13" s="123">
+        <v>0</v>
       </c>
       <c r="L13" s="123">
         <v>0</v>
       </c>
-      <c r="M13" s="125">
-        <v>0</v>
+      <c r="M13" s="121">
+        <v>-99.93</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="35" t="s">
         <v>169</v>
       </c>
       <c r="B15" s="101">
         <v>0</v>
@@ -8277,142 +8286,142 @@
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="35" t="s">
         <v>175</v>
       </c>
       <c r="B21" s="95">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C21" s="95">
-        <v>206</v>
+        <v>1138</v>
       </c>
       <c r="D21" s="95">
         <v>1</v>
       </c>
       <c r="E21" s="95">
         <v>0</v>
       </c>
       <c r="F21" s="95">
         <v>1</v>
       </c>
       <c r="G21" s="95">
         <v>0</v>
       </c>
       <c r="H21" s="95">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="I21" s="95">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1138</v>
+      </c>
+      <c r="J21" s="119">
+        <v>-1.05</v>
       </c>
       <c r="K21" s="119">
-        <v>-71.15</v>
+        <v>484.73</v>
       </c>
       <c r="L21" s="119">
-        <v>-1.56</v>
+        <v>-2.08</v>
       </c>
       <c r="M21" s="121">
-        <v>10.76</v>
+        <v>14.02</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>176</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B23" s="95">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C23" s="95">
-        <v>274</v>
+        <v>969</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="95">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="I23" s="95">
-        <v>274</v>
+        <v>969</v>
       </c>
       <c r="J23" s="119">
-        <v>-0.81</v>
+        <v>-0.83</v>
       </c>
       <c r="K23" s="119">
-        <v>-92.06</v>
+        <v>200.08</v>
       </c>
       <c r="L23" s="119">
-        <v>-8.27</v>
+        <v>-9.77</v>
       </c>
       <c r="M23" s="121">
-        <v>28.48</v>
+        <v>-69.01</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -9096,57 +9105,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -10057,57 +10066,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -11111,57 +11120,57 @@
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1">
       <c r="A4" s="64" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="65"/>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="65"/>
       <c r="G4" s="65"/>
       <c r="H4" s="65"/>
       <c r="I4" s="65"/>
       <c r="J4" s="65"/>
       <c r="K4" s="65"/>
     </row>
     <row r="5" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A5" s="1"/>
       <c r="B5" s="23"/>
       <c r="C5" s="41" t="str">
         <f>'2-6'!D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="41"/>
       <c r="F5" s="44" t="str">
         <f>'2-6'!G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="G5" s="44"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="37"/>
       <c r="F6" s="36" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="36" t="s">
         <v>11</v>
@@ -11248,382 +11257,382 @@
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="22.5" customHeight="1">
       <c r="A10" s="137" t="s">
         <v>199</v>
       </c>
       <c r="B10" s="139">
-        <v>588679</v>
+        <v>587740</v>
       </c>
       <c r="C10" s="142">
-        <v>28778</v>
+        <v>30184</v>
       </c>
       <c r="D10" s="142">
-        <v>589150</v>
+        <v>588227</v>
       </c>
       <c r="E10" s="142">
-        <v>28711</v>
+        <v>30552</v>
       </c>
       <c r="F10" s="142">
-        <v>594724</v>
+        <v>593769</v>
       </c>
       <c r="G10" s="142">
-        <v>28659</v>
+        <v>31965</v>
       </c>
       <c r="H10" s="145">
         <v>-0.08</v>
       </c>
       <c r="I10" s="145">
-        <v>0.23</v>
+        <v>-1.2</v>
       </c>
       <c r="J10" s="145">
         <v>-1.02</v>
       </c>
       <c r="K10" s="148">
-        <v>0.42</v>
+        <v>-5.57</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="22.5" customHeight="1">
       <c r="A11" s="149" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="77"/>
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="K11" s="73"/>
     </row>
     <row r="12" spans="1:11" ht="17.1" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="153">
-        <v>506561</v>
+        <v>505694</v>
       </c>
       <c r="C12" s="153">
-        <v>13982</v>
+        <v>14432</v>
       </c>
       <c r="D12" s="153">
-        <v>506983</v>
+        <v>506141</v>
       </c>
       <c r="E12" s="153">
-        <v>13896</v>
+        <v>16322</v>
       </c>
       <c r="F12" s="153">
-        <v>512051</v>
+        <v>511179</v>
       </c>
       <c r="G12" s="153">
-        <v>14086</v>
+        <v>14354</v>
       </c>
       <c r="H12" s="156">
-        <v>-0.08</v>
+        <v>-0.09</v>
       </c>
       <c r="I12" s="156">
-        <v>0.62</v>
+        <v>-11.58</v>
       </c>
       <c r="J12" s="156">
         <v>-1.07</v>
       </c>
       <c r="K12" s="159">
-        <v>-0.74</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="27.95" customHeight="1">
       <c r="A13" s="149" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="70"/>
       <c r="C13" s="70"/>
       <c r="D13" s="70"/>
       <c r="E13" s="70"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="70"/>
       <c r="I13" s="70"/>
       <c r="J13" s="70"/>
       <c r="K13" s="73"/>
     </row>
     <row r="14" spans="1:11" ht="22.5" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="152">
-        <v>201405</v>
+        <v>201015</v>
       </c>
       <c r="C14" s="152">
-        <v>5951</v>
+        <v>5922</v>
       </c>
       <c r="D14" s="152">
-        <v>201620</v>
+        <v>201220</v>
       </c>
       <c r="E14" s="152">
-        <v>5868</v>
+        <v>6810</v>
       </c>
       <c r="F14" s="152">
-        <v>204004</v>
+        <v>203612</v>
       </c>
       <c r="G14" s="152">
-        <v>6038</v>
+        <v>5894</v>
       </c>
       <c r="H14" s="155">
-        <v>-0.11</v>
+        <v>-0.1</v>
       </c>
       <c r="I14" s="155">
-        <v>1.41</v>
+        <v>-13.03</v>
       </c>
       <c r="J14" s="155">
-        <v>-1.27</v>
+        <v>-1.28</v>
       </c>
       <c r="K14" s="158">
-        <v>-1.43</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="22.5" customHeight="1">
       <c r="A15" s="160" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="70"/>
       <c r="C15" s="70"/>
       <c r="D15" s="70"/>
       <c r="E15" s="70"/>
       <c r="F15" s="70"/>
       <c r="G15" s="70"/>
       <c r="H15" s="70"/>
       <c r="I15" s="70"/>
       <c r="J15" s="70"/>
       <c r="K15" s="73"/>
     </row>
     <row r="16" spans="1:11" ht="17.1" customHeight="1">
       <c r="A16" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="152">
-        <v>296247</v>
+        <v>295774</v>
       </c>
       <c r="C16" s="152">
-        <v>7857</v>
+        <v>8333</v>
       </c>
       <c r="D16" s="152">
-        <v>296453</v>
+        <v>296014</v>
       </c>
       <c r="E16" s="152">
-        <v>7837</v>
+        <v>9290</v>
       </c>
       <c r="F16" s="152">
-        <v>299113</v>
+        <v>298616</v>
       </c>
       <c r="G16" s="152">
-        <v>7889</v>
+        <v>8248</v>
       </c>
       <c r="H16" s="155">
-        <v>-0.07</v>
+        <v>-0.08</v>
       </c>
       <c r="I16" s="155">
-        <v>0.26</v>
+        <v>-10.3</v>
       </c>
       <c r="J16" s="155">
-        <v>-0.96</v>
+        <v>-0.95</v>
       </c>
       <c r="K16" s="158">
-        <v>-0.4</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="27.95" customHeight="1">
       <c r="A17" s="160" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="70"/>
       <c r="C17" s="70"/>
       <c r="D17" s="70"/>
       <c r="E17" s="70"/>
       <c r="F17" s="70"/>
       <c r="G17" s="70"/>
       <c r="H17" s="70"/>
       <c r="I17" s="70"/>
       <c r="J17" s="70"/>
       <c r="K17" s="73"/>
     </row>
     <row r="18" spans="1:11" ht="17.1" customHeight="1">
       <c r="A18" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="152">
-        <v>8909</v>
+        <v>8905</v>
       </c>
       <c r="C18" s="152">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="D18" s="152">
-        <v>8910</v>
+        <v>8907</v>
       </c>
       <c r="E18" s="152">
-        <v>191</v>
+        <v>222</v>
       </c>
       <c r="F18" s="152">
-        <v>8934</v>
+        <v>8951</v>
       </c>
       <c r="G18" s="152">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="H18" s="155">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="I18" s="155">
-        <v>-8.9</v>
+        <v>-20.26</v>
       </c>
       <c r="J18" s="155">
-        <v>-0.28</v>
+        <v>-0.51</v>
       </c>
       <c r="K18" s="158">
-        <v>9.33</v>
+        <v>-16.49</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="27.95" customHeight="1">
       <c r="A19" s="160" t="s">
         <v>207</v>
       </c>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
       <c r="E19" s="70"/>
       <c r="F19" s="70"/>
       <c r="G19" s="70"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
       <c r="J19" s="70"/>
       <c r="K19" s="73"/>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1">
       <c r="A20" s="150" t="s">
         <v>208</v>
       </c>
       <c r="B20" s="153">
-        <v>82002</v>
+        <v>81930</v>
       </c>
       <c r="C20" s="153">
-        <v>14746</v>
+        <v>15659</v>
       </c>
       <c r="D20" s="153">
-        <v>82052</v>
+        <v>81970</v>
       </c>
       <c r="E20" s="153">
-        <v>14714</v>
+        <v>14010</v>
       </c>
       <c r="F20" s="153">
-        <v>82556</v>
+        <v>82472</v>
       </c>
       <c r="G20" s="153">
-        <v>14483</v>
+        <v>17448</v>
       </c>
       <c r="H20" s="156">
-        <v>-0.06</v>
+        <v>-0.05</v>
       </c>
       <c r="I20" s="156">
-        <v>0.22</v>
+        <v>11.77</v>
       </c>
       <c r="J20" s="156">
-        <v>-0.67</v>
+        <v>-0.66</v>
       </c>
       <c r="K20" s="159">
-        <v>1.82</v>
+        <v>-10.26</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1">
       <c r="A21" s="149" t="s">
         <v>209</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="70"/>
       <c r="D21" s="70"/>
       <c r="E21" s="70"/>
       <c r="F21" s="70"/>
       <c r="G21" s="70"/>
       <c r="H21" s="70"/>
       <c r="I21" s="70"/>
       <c r="J21" s="70"/>
       <c r="K21" s="73"/>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1">
       <c r="A22" s="150" t="s">
         <v>210</v>
       </c>
       <c r="B22" s="153">
         <v>116</v>
       </c>
       <c r="C22" s="153">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="D22" s="153">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E22" s="153">
-        <v>101</v>
+        <v>220</v>
       </c>
       <c r="F22" s="153">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G22" s="153">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>0.87</v>
+        <v>163</v>
+      </c>
+      <c r="H22" s="163">
+        <v>0</v>
       </c>
       <c r="I22" s="156">
-        <v>-50.5</v>
+        <v>-57.73</v>
       </c>
       <c r="J22" s="156">
-        <v>-0.85</v>
+        <v>-1.69</v>
       </c>
       <c r="K22" s="159">
-        <v>-44.44</v>
+        <v>-42.94</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A23" s="161" t="s">
+      <c r="A23" s="164" t="s">
         <v>211</v>
       </c>
       <c r="B23" s="69"/>
       <c r="C23" s="69"/>
       <c r="D23" s="69"/>
       <c r="E23" s="69"/>
       <c r="F23" s="69"/>
       <c r="G23" s="69"/>
       <c r="H23" s="67"/>
       <c r="I23" s="67"/>
       <c r="J23" s="67"/>
       <c r="K23" s="72"/>
     </row>
     <row r="24" spans="1:11" ht="13.5" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>