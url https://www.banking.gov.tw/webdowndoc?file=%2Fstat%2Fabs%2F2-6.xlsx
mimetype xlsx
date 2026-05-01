--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
   <si>
     <t>其　　　　他</t>
   </si>
   <si>
     <t>合　　　　計</t>
   </si>
   <si>
     <t>戶　數</t>
   </si>
   <si>
     <t>本　　　　月</t>
   </si>
   <si>
     <t>上　　　　月</t>
   </si>
   <si>
     <t>上　年　同　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月與上年同月比較增減％</t>
   </si>
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>銀 　　　行　　　別</t>
   </si>
   <si>
     <t>Accounts</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Others</t>
   </si>
@@ -149,51 +149,51 @@
   </si>
   <si>
     <r>
       <t>單位：戶,新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <t>說明：本表自96年9月起包含全國農業金庫資料。</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　支票存款</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
@@ -729,51 +729,51 @@
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2441,114 +2441,114 @@
     </xf>
     <xf xxid="165" numFmtId="181" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="166" numFmtId="181" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="167" numFmtId="181" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="168" numFmtId="181" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="169" numFmtId="0" fontId="45" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="170" numFmtId="0" fontId="46" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="171" numFmtId="180" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="172" numFmtId="180" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="173" numFmtId="182" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="173" numFmtId="181" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="174" numFmtId="182" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="174" numFmtId="181" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="175" numFmtId="182" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="175" numFmtId="182" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="176" numFmtId="182" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="176" numFmtId="182" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="177" numFmtId="182" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="177" numFmtId="182" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="178" numFmtId="182" fontId="44" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="178" numFmtId="182" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="179" numFmtId="183" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="179" numFmtId="182" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="180" numFmtId="183" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="180" numFmtId="182" fontId="44" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="181" numFmtId="182" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="182" numFmtId="182" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="183" numFmtId="182" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="184" numFmtId="182" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="185" numFmtId="183" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="185" numFmtId="183" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="186" numFmtId="183" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="186" numFmtId="183" fontId="43" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="187" numFmtId="0" fontId="41" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="187" numFmtId="183" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="188" numFmtId="183" fontId="43" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="189" numFmtId="0" fontId="41" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="188" numFmtId="183" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="190" numFmtId="183" fontId="6" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="189" numFmtId="183" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="191" numFmtId="183" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="190" numFmtId="183" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="192" numFmtId="183" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="191" numFmtId="183" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="193" numFmtId="183" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="192" numFmtId="180" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="194" numFmtId="181" fontId="43" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="194" numFmtId="180" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="195" numFmtId="181" fontId="44" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="196" numFmtId="181" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="197" numFmtId="181" fontId="43" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="198" numFmtId="181" fontId="44" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="199" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf xxid="200" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf xxid="201" numFmtId="178" fontId="14" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="202" numFmtId="178" fontId="50" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
@@ -2885,606 +2885,606 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1311472</v>
+        <v>1309357</v>
       </c>
       <c r="C9" s="84">
-        <v>304984</v>
+        <v>345270</v>
       </c>
       <c r="D9" s="84">
-        <v>2701247</v>
+        <v>2687348</v>
       </c>
       <c r="E9" s="84">
-        <v>46585</v>
+        <v>47421</v>
       </c>
       <c r="F9" s="84">
-        <v>42035</v>
+        <v>41821</v>
       </c>
       <c r="G9" s="84">
-        <v>53400</v>
+        <v>63351</v>
       </c>
       <c r="H9" s="84">
-        <v>4054754</v>
+        <v>4038526</v>
       </c>
       <c r="I9" s="84">
-        <v>404969</v>
+        <v>456042</v>
       </c>
       <c r="J9" s="87">
         <v>-0.07</v>
       </c>
       <c r="K9" s="87">
-        <v>-9.54</v>
+        <v>2.22</v>
       </c>
       <c r="L9" s="87">
-        <v>-0.8</v>
+        <v>-0.88</v>
       </c>
       <c r="M9" s="90">
-        <v>-2.65</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="95">
-        <v>60055</v>
+        <v>59862</v>
       </c>
       <c r="C11" s="95">
-        <v>27701</v>
+        <v>34736</v>
       </c>
       <c r="D11" s="95">
-        <v>69757</v>
+        <v>69352</v>
       </c>
       <c r="E11" s="95">
-        <v>1585</v>
+        <v>1581</v>
       </c>
       <c r="F11" s="95">
-        <v>1540</v>
+        <v>1514</v>
       </c>
       <c r="G11" s="95">
-        <v>7463</v>
+        <v>7980</v>
       </c>
       <c r="H11" s="95">
-        <v>131352</v>
+        <v>130728</v>
       </c>
       <c r="I11" s="95">
-        <v>36749</v>
+        <v>44298</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.1</v>
+        <v>-0.05</v>
       </c>
       <c r="K11" s="97">
-        <v>-1.55</v>
+        <v>11.17</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.99</v>
+        <v>-1.09</v>
       </c>
       <c r="M11" s="99">
-        <v>8.89</v>
+        <v>21.33</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="95">
-        <v>48543</v>
+        <v>48552</v>
       </c>
       <c r="C13" s="95">
-        <v>11945</v>
+        <v>12979</v>
       </c>
       <c r="D13" s="95">
-        <v>142744</v>
+        <v>142070</v>
       </c>
       <c r="E13" s="95">
-        <v>2959</v>
+        <v>3173</v>
       </c>
       <c r="F13" s="95">
-        <v>5283</v>
+        <v>5263</v>
       </c>
       <c r="G13" s="95">
-        <v>4846</v>
+        <v>4685</v>
       </c>
       <c r="H13" s="95">
-        <v>196570</v>
+        <v>195885</v>
       </c>
       <c r="I13" s="95">
-        <v>19749</v>
+        <v>20836</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.07</v>
+        <v>-0.06</v>
       </c>
       <c r="K13" s="97">
-        <v>-4.91</v>
+        <v>-14.84</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.52</v>
+        <v>-0.83</v>
       </c>
       <c r="M13" s="99">
-        <v>0.38</v>
+        <v>-4.57</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="95">
-        <v>126871</v>
+        <v>126499</v>
       </c>
       <c r="C15" s="95">
-        <v>44981</v>
+        <v>48559</v>
       </c>
       <c r="D15" s="95">
-        <v>248406</v>
+        <v>246480</v>
       </c>
       <c r="E15" s="95">
-        <v>5240</v>
+        <v>5012</v>
       </c>
       <c r="F15" s="95">
-        <v>5151</v>
+        <v>5122</v>
       </c>
       <c r="G15" s="95">
-        <v>4987</v>
+        <v>4130</v>
       </c>
       <c r="H15" s="95">
-        <v>380428</v>
+        <v>378101</v>
       </c>
       <c r="I15" s="95">
-        <v>55208</v>
+        <v>57701</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.07</v>
+        <v>-0.31</v>
       </c>
       <c r="K15" s="97">
-        <v>-2.97</v>
+        <v>-0.89</v>
       </c>
       <c r="L15" s="97">
-        <v>-0.92</v>
+        <v>-1</v>
       </c>
       <c r="M15" s="99">
-        <v>2.71</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="95">
-        <v>125850</v>
+        <v>125631</v>
       </c>
       <c r="C17" s="95">
-        <v>28166</v>
+        <v>34035</v>
       </c>
       <c r="D17" s="95">
-        <v>175003</v>
+        <v>173567</v>
       </c>
       <c r="E17" s="95">
-        <v>4790</v>
+        <v>5130</v>
       </c>
       <c r="F17" s="95">
-        <v>3457</v>
+        <v>3438</v>
       </c>
       <c r="G17" s="95">
-        <v>2982</v>
+        <v>2082</v>
       </c>
       <c r="H17" s="95">
-        <v>304310</v>
+        <v>302636</v>
       </c>
       <c r="I17" s="95">
-        <v>35938</v>
+        <v>41247</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.12</v>
+        <v>-0.08</v>
       </c>
       <c r="K17" s="97">
-        <v>-11.35</v>
+        <v>5.52</v>
       </c>
       <c r="L17" s="97">
-        <v>-0.91</v>
+        <v>-1.18</v>
       </c>
       <c r="M17" s="99">
-        <v>-0.69</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="95">
-        <v>145293</v>
+        <v>145290</v>
       </c>
       <c r="C19" s="95">
-        <v>38290</v>
+        <v>39756</v>
       </c>
       <c r="D19" s="95">
-        <v>255409</v>
+        <v>254371</v>
       </c>
       <c r="E19" s="95">
-        <v>4827</v>
+        <v>4890</v>
       </c>
       <c r="F19" s="95">
-        <v>1538</v>
+        <v>1525</v>
       </c>
       <c r="G19" s="95">
-        <v>1944</v>
+        <v>1439</v>
       </c>
       <c r="H19" s="95">
-        <v>402240</v>
+        <v>401186</v>
       </c>
       <c r="I19" s="95">
-        <v>45061</v>
+        <v>46085</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.06</v>
+        <v>-0.02</v>
       </c>
       <c r="K19" s="97">
-        <v>-6.7</v>
+        <v>-1.87</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.62</v>
+        <v>-0.66</v>
       </c>
       <c r="M19" s="99">
-        <v>1.8</v>
+        <v>-4.51</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="95">
-        <v>83361</v>
+        <v>83277</v>
       </c>
       <c r="C21" s="95">
-        <v>24509</v>
+        <v>26820</v>
       </c>
       <c r="D21" s="95">
-        <v>166615</v>
+        <v>165751</v>
       </c>
       <c r="E21" s="95">
-        <v>6108</v>
+        <v>6376</v>
       </c>
       <c r="F21" s="95">
-        <v>13067</v>
+        <v>13059</v>
       </c>
       <c r="G21" s="95">
-        <v>2078</v>
+        <v>2714</v>
       </c>
       <c r="H21" s="95">
-        <v>263043</v>
+        <v>262087</v>
       </c>
       <c r="I21" s="95">
-        <v>32696</v>
+        <v>35910</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.08</v>
+        <v>-0.01</v>
       </c>
       <c r="K21" s="97">
-        <v>-8.85</v>
+        <v>-3.69</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.77</v>
+        <v>-0.86</v>
       </c>
       <c r="M21" s="99">
-        <v>-3.13</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="95">
-        <v>28131</v>
+        <v>28082</v>
       </c>
       <c r="C23" s="95">
-        <v>7715</v>
+        <v>7537</v>
       </c>
       <c r="D23" s="95">
-        <v>40694</v>
+        <v>40501</v>
       </c>
       <c r="E23" s="95">
-        <v>1008</v>
+        <v>706</v>
       </c>
       <c r="F23" s="95">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="G23" s="95">
-        <v>230</v>
+        <v>276</v>
       </c>
       <c r="H23" s="95">
-        <v>69596</v>
+        <v>69348</v>
       </c>
       <c r="I23" s="95">
-        <v>8953</v>
+        <v>8519</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.08</v>
+        <v>-0.04</v>
       </c>
       <c r="K23" s="97">
-        <v>-4.68</v>
+        <v>-0.61</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.82</v>
+        <v>-0.89</v>
       </c>
       <c r="M23" s="99">
-        <v>5.83</v>
+        <v>-10.07</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="95">
-        <v>49308</v>
+        <v>49175</v>
       </c>
       <c r="C25" s="95">
-        <v>7317</v>
+        <v>7795</v>
       </c>
       <c r="D25" s="95">
-        <v>110612</v>
+        <v>109997</v>
       </c>
       <c r="E25" s="95">
-        <v>1064</v>
+        <v>1116</v>
       </c>
       <c r="F25" s="95">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="G25" s="95">
-        <v>2715</v>
+        <v>5317</v>
       </c>
       <c r="H25" s="95">
-        <v>160827</v>
+        <v>160075</v>
       </c>
       <c r="I25" s="95">
-        <v>11096</v>
+        <v>14228</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.09</v>
+        <v>-0.06</v>
       </c>
       <c r="K25" s="97">
-        <v>5.33</v>
+        <v>-3.59</v>
       </c>
       <c r="L25" s="97">
-        <v>-1.14</v>
+        <v>-1.16</v>
       </c>
       <c r="M25" s="99">
-        <v>-7.42</v>
+        <v>21.68</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="95">
-        <v>70045</v>
+        <v>69979</v>
       </c>
       <c r="C27" s="95">
-        <v>8993</v>
+        <v>9535</v>
       </c>
       <c r="D27" s="95">
-        <v>156086</v>
+        <v>155709</v>
       </c>
       <c r="E27" s="95">
-        <v>1770</v>
+        <v>1842</v>
       </c>
       <c r="F27" s="95">
         <v>1213</v>
       </c>
       <c r="G27" s="95">
-        <v>2498</v>
+        <v>2788</v>
       </c>
       <c r="H27" s="95">
-        <v>227344</v>
+        <v>226901</v>
       </c>
       <c r="I27" s="95">
-        <v>13261</v>
+        <v>14165</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="K27" s="97">
-        <v>-10.47</v>
+        <v>-12.62</v>
       </c>
       <c r="L27" s="97">
-        <v>-0.36</v>
+        <v>-0.44</v>
       </c>
       <c r="M27" s="99">
-        <v>-4.13</v>
+        <v>-1.9</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
@@ -3523,200 +3523,200 @@
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="95">
-        <v>13386</v>
+        <v>13376</v>
       </c>
       <c r="C31" s="95">
-        <v>1140</v>
+        <v>1201</v>
       </c>
       <c r="D31" s="95">
-        <v>25401</v>
+        <v>25279</v>
       </c>
       <c r="E31" s="95">
-        <v>272</v>
+        <v>388</v>
       </c>
       <c r="F31" s="95">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="G31" s="95">
-        <v>176</v>
+        <v>288</v>
       </c>
       <c r="H31" s="95">
-        <v>38935</v>
+        <v>38805</v>
       </c>
       <c r="I31" s="95">
-        <v>1588</v>
+        <v>1877</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.03</v>
+        <v>-0.08</v>
       </c>
       <c r="K31" s="97">
-        <v>-15.54</v>
+        <v>-4.22</v>
       </c>
       <c r="L31" s="97">
-        <v>1.57</v>
+        <v>-0.2</v>
       </c>
       <c r="M31" s="99">
-        <v>-1.69</v>
+        <v>-9.58</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="95">
-        <v>41324</v>
+        <v>41252</v>
       </c>
       <c r="C33" s="95">
-        <v>13316</v>
+        <v>14009</v>
       </c>
       <c r="D33" s="95">
-        <v>45252</v>
+        <v>45014</v>
       </c>
       <c r="E33" s="95">
-        <v>1260</v>
+        <v>999</v>
       </c>
       <c r="F33" s="95">
-        <v>1740</v>
+        <v>1720</v>
       </c>
       <c r="G33" s="95">
-        <v>11164</v>
+        <v>15175</v>
       </c>
       <c r="H33" s="95">
-        <v>88316</v>
+        <v>87986</v>
       </c>
       <c r="I33" s="95">
-        <v>25741</v>
+        <v>30183</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.06</v>
+        <v>-0.04</v>
       </c>
       <c r="K33" s="97">
-        <v>-3.11</v>
+        <v>8.88</v>
       </c>
       <c r="L33" s="97">
-        <v>-0.81</v>
+        <v>-0.95</v>
       </c>
       <c r="M33" s="99">
-        <v>-34.98</v>
+        <v>-15.96</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="95">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C35" s="95">
-        <v>11400</v>
+        <v>9411</v>
       </c>
       <c r="D35" s="95">
         <v>1</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="95">
         <v>30</v>
       </c>
       <c r="G35" s="95">
-        <v>307</v>
+        <v>437</v>
       </c>
       <c r="H35" s="95">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="I35" s="95">
-        <v>11707</v>
-[...2 lines deleted...]
-        <v>-2.21</v>
+        <v>9849</v>
+      </c>
+      <c r="J35" s="103">
+        <v>0</v>
       </c>
       <c r="K35" s="97">
-        <v>15.44</v>
+        <v>-1.03</v>
       </c>
       <c r="L35" s="97">
-        <v>-4.5</v>
+        <v>-3.96</v>
       </c>
       <c r="M35" s="99">
-        <v>-14.82</v>
+        <v>-4.66</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -3996,57 +3996,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -4154,838 +4154,838 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="83">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C9" s="83">
-        <v>82</v>
+        <v>44</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="83">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G9" s="83">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="H9" s="83">
         <v>149</v>
       </c>
       <c r="I9" s="83">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>0.68</v>
+        <v>55</v>
+      </c>
+      <c r="J9" s="111">
+        <v>0</v>
       </c>
       <c r="K9" s="86">
-        <v>14.46</v>
+        <v>-45.76</v>
       </c>
       <c r="L9" s="86">
-        <v>-3.25</v>
+        <v>2.05</v>
       </c>
       <c r="M9" s="89">
-        <v>-9.68</v>
+        <v>-75.33</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="95">
-        <v>100077</v>
+        <v>99767</v>
       </c>
       <c r="C11" s="95">
-        <v>17343</v>
+        <v>20250</v>
       </c>
       <c r="D11" s="95">
-        <v>120340</v>
+        <v>119674</v>
       </c>
       <c r="E11" s="95">
-        <v>2344</v>
+        <v>2577</v>
       </c>
       <c r="F11" s="95">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="G11" s="95">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="H11" s="95">
-        <v>221271</v>
+        <v>220291</v>
       </c>
       <c r="I11" s="95">
-        <v>20180</v>
+        <v>23327</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="K11" s="97">
-        <v>-12.61</v>
+        <v>3.68</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.58</v>
+        <v>-0.82</v>
       </c>
       <c r="M11" s="99">
-        <v>-1.5</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="95">
-        <v>13619</v>
+        <v>13454</v>
       </c>
       <c r="C13" s="95">
-        <v>1854</v>
+        <v>1759</v>
       </c>
       <c r="D13" s="95">
-        <v>56765</v>
+        <v>56317</v>
       </c>
       <c r="E13" s="95">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="F13" s="95">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="G13" s="95">
-        <v>139</v>
+        <v>262</v>
       </c>
       <c r="H13" s="95">
-        <v>70455</v>
+        <v>69839</v>
       </c>
       <c r="I13" s="95">
-        <v>2239</v>
+        <v>2273</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.17</v>
+        <v>-0.12</v>
       </c>
       <c r="K13" s="97">
-        <v>-4.32</v>
+        <v>-4.58</v>
       </c>
       <c r="L13" s="97">
-        <v>-2.12</v>
+        <v>-2.2</v>
       </c>
       <c r="M13" s="99">
-        <v>36.74</v>
+        <v>-9.43</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="95">
-        <v>44775</v>
+        <v>44791</v>
       </c>
       <c r="C15" s="95">
-        <v>4416</v>
+        <v>5452</v>
       </c>
       <c r="D15" s="95">
-        <v>83985</v>
+        <v>83588</v>
       </c>
       <c r="E15" s="95">
-        <v>1768</v>
+        <v>1905</v>
       </c>
       <c r="F15" s="95">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="G15" s="95">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="H15" s="95">
-        <v>129063</v>
+        <v>128681</v>
       </c>
       <c r="I15" s="95">
-        <v>6247</v>
+        <v>7413</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.07</v>
+        <v>-0.02</v>
       </c>
       <c r="K15" s="97">
-        <v>-20.09</v>
+        <v>-3.78</v>
       </c>
       <c r="L15" s="97">
-        <v>-0.58</v>
+        <v>-0.71</v>
       </c>
       <c r="M15" s="99">
-        <v>-2.66</v>
+        <v>-9.81</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="95">
-        <v>15855</v>
+        <v>15823</v>
       </c>
       <c r="C17" s="95">
-        <v>962</v>
+        <v>1083</v>
       </c>
       <c r="D17" s="95">
-        <v>44284</v>
+        <v>43941</v>
       </c>
       <c r="E17" s="95">
-        <v>502</v>
+        <v>527</v>
       </c>
       <c r="F17" s="95">
         <v>15</v>
       </c>
       <c r="G17" s="95">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H17" s="95">
-        <v>60154</v>
+        <v>59779</v>
       </c>
       <c r="I17" s="95">
-        <v>1474</v>
+        <v>1621</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.14</v>
+        <v>-0.2</v>
       </c>
       <c r="K17" s="97">
-        <v>-14.46</v>
+        <v>10.98</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.39</v>
+        <v>-1.58</v>
       </c>
       <c r="M17" s="99">
-        <v>1.25</v>
+        <v>-11.72</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="95">
-        <v>537</v>
+        <v>524</v>
       </c>
       <c r="C19" s="95">
-        <v>11588</v>
+        <v>16360</v>
       </c>
       <c r="D19" s="95">
-        <v>15290</v>
+        <v>15219</v>
       </c>
       <c r="E19" s="95">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="F19" s="95">
         <v>10</v>
       </c>
       <c r="G19" s="95">
-        <v>152</v>
+        <v>182</v>
       </c>
       <c r="H19" s="95">
-        <v>15837</v>
+        <v>15753</v>
       </c>
       <c r="I19" s="95">
-        <v>11819</v>
+        <v>16612</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.09</v>
+        <v>-0.1</v>
       </c>
       <c r="K19" s="97">
-        <v>-17.04</v>
+        <v>3.47</v>
       </c>
       <c r="L19" s="97">
-        <v>-1.13</v>
+        <v>-1.19</v>
       </c>
       <c r="M19" s="99">
-        <v>-0.3</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="95">
-        <v>2915</v>
+        <v>2912</v>
       </c>
       <c r="C21" s="95">
-        <v>265</v>
+        <v>249</v>
       </c>
       <c r="D21" s="95">
-        <v>14220</v>
+        <v>14112</v>
       </c>
       <c r="E21" s="95">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="F21" s="95">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="G21" s="95">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H21" s="95">
-        <v>17724</v>
+        <v>17612</v>
       </c>
       <c r="I21" s="95">
-        <v>512</v>
+        <v>492</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.08</v>
+        <v>-0.14</v>
       </c>
       <c r="K21" s="97">
-        <v>-4.44</v>
+        <v>-18.69</v>
       </c>
       <c r="L21" s="97">
-        <v>-1.18</v>
+        <v>-1.35</v>
       </c>
       <c r="M21" s="99">
-        <v>-11.62</v>
+        <v>-13.56</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="95">
-        <v>7709</v>
+        <v>7684</v>
       </c>
       <c r="C23" s="95">
-        <v>431</v>
+        <v>453</v>
       </c>
       <c r="D23" s="95">
-        <v>26821</v>
+        <v>26677</v>
       </c>
       <c r="E23" s="95">
-        <v>408</v>
+        <v>457</v>
       </c>
       <c r="F23" s="95">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G23" s="95">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="H23" s="95">
-        <v>34597</v>
+        <v>34427</v>
       </c>
       <c r="I23" s="95">
-        <v>876</v>
+        <v>927</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.08</v>
+        <v>-0.05</v>
       </c>
       <c r="K23" s="97">
-        <v>-5.52</v>
+        <v>1.63</v>
       </c>
       <c r="L23" s="97">
-        <v>-1.12</v>
+        <v>-1.18</v>
       </c>
       <c r="M23" s="99">
-        <v>2.44</v>
+        <v>-14.8</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="95">
-        <v>20984</v>
+        <v>20950</v>
       </c>
       <c r="C25" s="95">
-        <v>3369</v>
+        <v>3433</v>
       </c>
       <c r="D25" s="95">
-        <v>75110</v>
+        <v>74722</v>
       </c>
       <c r="E25" s="95">
-        <v>943</v>
+        <v>895</v>
       </c>
       <c r="F25" s="95">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="G25" s="95">
-        <v>705</v>
+        <v>1313</v>
       </c>
       <c r="H25" s="95">
-        <v>96405</v>
+        <v>95980</v>
       </c>
       <c r="I25" s="95">
-        <v>5016</v>
+        <v>5642</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.11</v>
+        <v>-0.05</v>
       </c>
       <c r="K25" s="97">
-        <v>-12.53</v>
+        <v>4.24</v>
       </c>
       <c r="L25" s="97">
-        <v>-0.21</v>
+        <v>-0.31</v>
       </c>
       <c r="M25" s="99">
-        <v>-4.42</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="95">
-        <v>21813</v>
+        <v>21809</v>
       </c>
       <c r="C27" s="95">
-        <v>1711</v>
+        <v>2147</v>
       </c>
       <c r="D27" s="95">
-        <v>66025</v>
+        <v>65656</v>
       </c>
       <c r="E27" s="95">
-        <v>910</v>
+        <v>969</v>
       </c>
       <c r="F27" s="95">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="G27" s="95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H27" s="95">
-        <v>88055</v>
+        <v>87680</v>
       </c>
       <c r="I27" s="95">
-        <v>2644</v>
+        <v>3138</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.1</v>
+        <v>-0.02</v>
       </c>
       <c r="K27" s="97">
-        <v>-13.69</v>
+        <v>-6.04</v>
       </c>
       <c r="L27" s="97">
-        <v>-1.06</v>
+        <v>-1.13</v>
       </c>
       <c r="M27" s="99">
-        <v>-9.18</v>
+        <v>-4.99</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="95">
-        <v>11696</v>
+        <v>11701</v>
       </c>
       <c r="C29" s="95">
-        <v>970</v>
+        <v>1121</v>
       </c>
       <c r="D29" s="95">
-        <v>36035</v>
+        <v>35829</v>
       </c>
       <c r="E29" s="95">
         <v>548</v>
       </c>
       <c r="F29" s="95">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G29" s="95">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H29" s="95">
-        <v>47871</v>
+        <v>47671</v>
       </c>
       <c r="I29" s="95">
-        <v>1562</v>
+        <v>1716</v>
       </c>
       <c r="J29" s="97">
-        <v>-0.1</v>
+        <v>-0.08</v>
       </c>
       <c r="K29" s="97">
-        <v>-12.91</v>
+        <v>-3.43</v>
       </c>
       <c r="L29" s="97">
-        <v>-1.19</v>
+        <v>-1.18</v>
       </c>
       <c r="M29" s="99">
-        <v>1.59</v>
+        <v>-2.46</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="95">
-        <v>10252</v>
+        <v>10237</v>
       </c>
       <c r="C31" s="95">
-        <v>1267</v>
+        <v>1404</v>
       </c>
       <c r="D31" s="95">
-        <v>32492</v>
+        <v>32346</v>
       </c>
       <c r="E31" s="95">
-        <v>663</v>
+        <v>682</v>
       </c>
       <c r="F31" s="95">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="G31" s="95">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="H31" s="95">
-        <v>42810</v>
+        <v>42655</v>
       </c>
       <c r="I31" s="95">
-        <v>1943</v>
+        <v>2103</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="K31" s="97">
-        <v>-10.92</v>
+        <v>-2.73</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.6</v>
+        <v>-0.73</v>
       </c>
       <c r="M31" s="99">
-        <v>-1.81</v>
+        <v>-3.35</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="95">
-        <v>29357</v>
+        <v>29299</v>
       </c>
       <c r="C33" s="95">
-        <v>3319</v>
+        <v>3764</v>
       </c>
       <c r="D33" s="95">
-        <v>67724</v>
+        <v>67436</v>
       </c>
       <c r="E33" s="95">
-        <v>911</v>
+        <v>864</v>
       </c>
       <c r="F33" s="95">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="G33" s="95">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="H33" s="95">
-        <v>97414</v>
+        <v>97066</v>
       </c>
       <c r="I33" s="95">
-        <v>4320</v>
+        <v>4744</v>
       </c>
       <c r="J33" s="97">
         <v>-0.07</v>
       </c>
       <c r="K33" s="97">
-        <v>-10.48</v>
+        <v>-0.85</v>
       </c>
       <c r="L33" s="97">
-        <v>-0.89</v>
+        <v>-1.01</v>
       </c>
       <c r="M33" s="99">
-        <v>1.61</v>
+        <v>-8.35</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B35" s="95">
-        <v>6603</v>
+        <v>6586</v>
       </c>
       <c r="C35" s="95">
-        <v>2384</v>
+        <v>3655</v>
       </c>
       <c r="D35" s="95">
-        <v>21329</v>
+        <v>21274</v>
       </c>
       <c r="E35" s="95">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="F35" s="95">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="G35" s="95">
-        <v>592</v>
+        <v>613</v>
       </c>
       <c r="H35" s="95">
-        <v>28160</v>
+        <v>28083</v>
       </c>
       <c r="I35" s="95">
-        <v>3134</v>
+        <v>4438</v>
       </c>
       <c r="J35" s="97">
-        <v>-0.08</v>
+        <v>-0.05</v>
       </c>
       <c r="K35" s="97">
-        <v>-15.51</v>
+        <v>50.31</v>
       </c>
       <c r="L35" s="97">
-        <v>-0.87</v>
+        <v>-0.81</v>
       </c>
       <c r="M35" s="99">
-        <v>4.59</v>
+        <v>-12.14</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>114</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -5265,57 +5265,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -5423,490 +5423,490 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="83">
-        <v>38030</v>
+        <v>38046</v>
       </c>
       <c r="C9" s="83">
-        <v>3244</v>
+        <v>5054</v>
       </c>
       <c r="D9" s="83">
-        <v>117578</v>
+        <v>117297</v>
       </c>
       <c r="E9" s="83">
-        <v>637</v>
+        <v>696</v>
       </c>
       <c r="F9" s="83">
         <v>599</v>
       </c>
       <c r="G9" s="83">
-        <v>532</v>
+        <v>514</v>
       </c>
       <c r="H9" s="83">
-        <v>156207</v>
+        <v>155942</v>
       </c>
       <c r="I9" s="83">
-        <v>4413</v>
+        <v>6264</v>
       </c>
       <c r="J9" s="86">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="K9" s="86">
-        <v>-3.84</v>
+        <v>1.17</v>
       </c>
       <c r="L9" s="86">
-        <v>-0.32</v>
+        <v>-0.38</v>
       </c>
       <c r="M9" s="89">
-        <v>2.79</v>
+        <v>60.26</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B11" s="95">
-        <v>46752</v>
+        <v>46655</v>
       </c>
       <c r="C11" s="95">
-        <v>8403</v>
+        <v>6918</v>
       </c>
       <c r="D11" s="95">
-        <v>110267</v>
+        <v>109835</v>
       </c>
       <c r="E11" s="95">
-        <v>1425</v>
+        <v>1304</v>
       </c>
       <c r="F11" s="95">
-        <v>1072</v>
+        <v>1058</v>
       </c>
       <c r="G11" s="95">
-        <v>1060</v>
+        <v>1113</v>
       </c>
       <c r="H11" s="95">
-        <v>158091</v>
+        <v>157548</v>
       </c>
       <c r="I11" s="95">
-        <v>10888</v>
+        <v>9334</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.08</v>
+        <v>-0.05</v>
       </c>
       <c r="K11" s="97">
-        <v>16.99</v>
+        <v>-10.17</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.77</v>
+        <v>-0.84</v>
       </c>
       <c r="M11" s="99">
-        <v>4.71</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>118</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="95">
-        <v>53946</v>
+        <v>53896</v>
       </c>
       <c r="C13" s="95">
-        <v>7901</v>
+        <v>8986</v>
       </c>
       <c r="D13" s="95">
-        <v>81008</v>
+        <v>80689</v>
       </c>
       <c r="E13" s="95">
-        <v>1265</v>
+        <v>1326</v>
       </c>
       <c r="F13" s="95">
-        <v>1089</v>
+        <v>1067</v>
       </c>
       <c r="G13" s="95">
-        <v>1422</v>
+        <v>1435</v>
       </c>
       <c r="H13" s="95">
-        <v>136043</v>
+        <v>135652</v>
       </c>
       <c r="I13" s="95">
-        <v>10589</v>
+        <v>11747</v>
       </c>
       <c r="J13" s="97">
         <v>-0.03</v>
       </c>
       <c r="K13" s="97">
-        <v>-8.06</v>
+        <v>1.5</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.59</v>
+        <v>-0.62</v>
       </c>
       <c r="M13" s="99">
-        <v>-7.48</v>
+        <v>-1.17</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="95">
-        <v>9911</v>
+        <v>9863</v>
       </c>
       <c r="C15" s="95">
-        <v>503</v>
+        <v>816</v>
       </c>
       <c r="D15" s="95">
-        <v>22893</v>
+        <v>22795</v>
       </c>
       <c r="E15" s="95">
         <v>136</v>
       </c>
       <c r="F15" s="95">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="G15" s="95">
-        <v>2823</v>
+        <v>2853</v>
       </c>
       <c r="H15" s="95">
-        <v>33052</v>
+        <v>32904</v>
       </c>
       <c r="I15" s="95">
-        <v>3462</v>
+        <v>3805</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.12</v>
+        <v>-0.04</v>
       </c>
       <c r="K15" s="97">
-        <v>-16.28</v>
+        <v>9.62</v>
       </c>
       <c r="L15" s="97">
-        <v>-1.25</v>
+        <v>-1.27</v>
       </c>
       <c r="M15" s="99">
-        <v>18.09</v>
+        <v>36.43</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="95">
-        <v>20797</v>
+        <v>20637</v>
       </c>
       <c r="C17" s="95">
-        <v>396</v>
+        <v>387</v>
       </c>
       <c r="D17" s="95">
-        <v>45839</v>
+        <v>45350</v>
       </c>
       <c r="E17" s="95">
-        <v>384</v>
+        <v>357</v>
       </c>
       <c r="F17" s="95">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G17" s="95">
         <v>0</v>
       </c>
       <c r="H17" s="95">
-        <v>66641</v>
+        <v>65991</v>
       </c>
       <c r="I17" s="95">
-        <v>781</v>
+        <v>744</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.09</v>
+        <v>-0.18</v>
       </c>
       <c r="K17" s="97">
-        <v>9.62</v>
+        <v>3.09</v>
       </c>
       <c r="L17" s="97">
-        <v>-5.35</v>
+        <v>-2.61</v>
       </c>
       <c r="M17" s="99">
-        <v>1.81</v>
+        <v>-12.79</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="95">
-        <v>24564</v>
+        <v>24644</v>
       </c>
       <c r="C19" s="95">
-        <v>4709</v>
+        <v>4450</v>
       </c>
       <c r="D19" s="95">
-        <v>79523</v>
+        <v>79180</v>
       </c>
       <c r="E19" s="95">
-        <v>461</v>
+        <v>440</v>
       </c>
       <c r="F19" s="95">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="G19" s="95">
-        <v>828</v>
+        <v>3520</v>
       </c>
       <c r="H19" s="95">
-        <v>104304</v>
+        <v>104040</v>
       </c>
       <c r="I19" s="95">
-        <v>5998</v>
+        <v>8409</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="K19" s="97">
-        <v>-73.51</v>
+        <v>41.97</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.22</v>
+        <v>-0.47</v>
       </c>
       <c r="M19" s="99">
-        <v>37.3</v>
+        <v>3.19</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="95">
-        <v>9318</v>
+        <v>9300</v>
       </c>
       <c r="C21" s="95">
-        <v>568</v>
+        <v>726</v>
       </c>
       <c r="D21" s="95">
-        <v>30420</v>
+        <v>30320</v>
       </c>
       <c r="E21" s="95">
-        <v>219</v>
+        <v>287</v>
       </c>
       <c r="F21" s="95">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="G21" s="95">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="H21" s="95">
-        <v>39845</v>
+        <v>39719</v>
       </c>
       <c r="I21" s="95">
-        <v>803</v>
+        <v>1022</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.09</v>
+        <v>-0.06</v>
       </c>
       <c r="K21" s="97">
-        <v>-26.32</v>
+        <v>7.95</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.85</v>
+        <v>-0.83</v>
       </c>
       <c r="M21" s="99">
-        <v>4.7</v>
+        <v>16.63</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="95">
-        <v>29154</v>
+        <v>29159</v>
       </c>
       <c r="C23" s="95">
-        <v>3823</v>
+        <v>10385</v>
       </c>
       <c r="D23" s="95">
-        <v>117319</v>
+        <v>116999</v>
       </c>
       <c r="E23" s="95">
-        <v>1462</v>
+        <v>1519</v>
       </c>
       <c r="F23" s="95">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="G23" s="95">
-        <v>2935</v>
+        <v>3413</v>
       </c>
       <c r="H23" s="95">
-        <v>147115</v>
+        <v>146793</v>
       </c>
       <c r="I23" s="95">
-        <v>8219</v>
+        <v>15317</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="K23" s="97">
-        <v>-3.88</v>
+        <v>57.67</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.46</v>
+        <v>-0.52</v>
       </c>
       <c r="M23" s="99">
-        <v>1.51</v>
+        <v>49.1</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -6446,57 +6446,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -6604,838 +6604,838 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1260</v>
+        <v>1241</v>
       </c>
       <c r="C9" s="84">
-        <v>14044</v>
+        <v>9084</v>
       </c>
       <c r="D9" s="84">
         <v>61</v>
       </c>
       <c r="E9" s="84">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="F9" s="84">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G9" s="84">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="H9" s="84">
-        <v>1342</v>
+        <v>1322</v>
       </c>
       <c r="I9" s="84">
-        <v>14349</v>
-[...11 lines deleted...]
-        <v>17.84</v>
+        <v>9372</v>
+      </c>
+      <c r="J9" s="114">
+        <v>-0.38</v>
+      </c>
+      <c r="K9" s="114">
+        <v>9.69</v>
+      </c>
+      <c r="L9" s="114">
+        <v>-3.36</v>
+      </c>
+      <c r="M9" s="117">
+        <v>1.7</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="95">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="C11" s="95">
-        <v>3676</v>
+        <v>1905</v>
       </c>
       <c r="D11" s="95">
         <v>16</v>
       </c>
       <c r="E11" s="95">
         <v>0</v>
       </c>
       <c r="F11" s="95">
         <v>4</v>
       </c>
       <c r="G11" s="95">
         <v>3</v>
       </c>
       <c r="H11" s="95">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="I11" s="95">
-        <v>3679</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1908</v>
+      </c>
+      <c r="J11" s="119">
+        <v>-0.15</v>
       </c>
       <c r="K11" s="119">
-        <v>93.49</v>
+        <v>-4.84</v>
       </c>
       <c r="L11" s="119">
-        <v>-1.61</v>
+        <v>-1.91</v>
       </c>
       <c r="M11" s="121">
-        <v>43.68</v>
+        <v>5.59</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B13" s="95">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C13" s="95">
-        <v>2908</v>
+        <v>2904</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="95">
         <v>2</v>
       </c>
       <c r="G13" s="95">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="H13" s="95">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="I13" s="95">
-        <v>2957</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>3005</v>
+      </c>
+      <c r="J13" s="119">
+        <v>-1.09</v>
       </c>
       <c r="K13" s="119">
-        <v>30.39</v>
-[...2 lines deleted...]
-        <v>2.22</v>
+        <v>9.3</v>
+      </c>
+      <c r="L13" s="123">
+        <v>0</v>
       </c>
       <c r="M13" s="121">
-        <v>38.42</v>
+        <v>19.21</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>140</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="95">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C15" s="95">
-        <v>341</v>
+        <v>114</v>
       </c>
       <c r="D15" s="95">
         <v>11</v>
       </c>
       <c r="E15" s="95">
         <v>4</v>
       </c>
       <c r="F15" s="95">
         <v>10</v>
       </c>
       <c r="G15" s="95">
-        <v>184</v>
+        <v>137</v>
       </c>
       <c r="H15" s="95">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I15" s="95">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>255</v>
+      </c>
+      <c r="J15" s="119">
+        <v>-1.39</v>
       </c>
       <c r="K15" s="119">
-        <v>37.32</v>
+        <v>-0.19</v>
       </c>
       <c r="L15" s="119">
-        <v>-6.49</v>
+        <v>-4.05</v>
       </c>
       <c r="M15" s="121">
-        <v>-59.88</v>
+        <v>-73.53</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B17" s="95">
         <v>3</v>
       </c>
       <c r="C17" s="95">
-        <v>79</v>
+        <v>110</v>
       </c>
       <c r="D17" s="95">
         <v>5</v>
       </c>
       <c r="E17" s="95">
         <v>2</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>8</v>
       </c>
       <c r="I17" s="95">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="J17" s="117">
+        <v>112</v>
+      </c>
+      <c r="J17" s="123">
         <v>0</v>
       </c>
       <c r="K17" s="119">
-        <v>8.59</v>
-[...2 lines deleted...]
-        <v>14.29</v>
+        <v>4.03</v>
+      </c>
+      <c r="L17" s="123">
+        <v>0</v>
       </c>
       <c r="M17" s="121">
-        <v>-64.54</v>
+        <v>-32.86</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>144</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B19" s="95">
         <v>4</v>
       </c>
       <c r="C19" s="95">
         <v>1</v>
       </c>
       <c r="D19" s="95">
         <v>1</v>
       </c>
       <c r="E19" s="95">
         <v>0</v>
       </c>
       <c r="F19" s="101">
         <v>0</v>
       </c>
       <c r="G19" s="101">
         <v>0</v>
       </c>
       <c r="H19" s="95">
         <v>5</v>
       </c>
       <c r="I19" s="95">
         <v>1</v>
       </c>
-      <c r="J19" s="117">
-[...8 lines deleted...]
-      <c r="M19" s="123">
+      <c r="J19" s="123">
+        <v>0</v>
+      </c>
+      <c r="K19" s="123">
+        <v>0</v>
+      </c>
+      <c r="L19" s="123">
+        <v>0</v>
+      </c>
+      <c r="M19" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>146</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>147</v>
       </c>
       <c r="B21" s="101">
         <v>0</v>
       </c>
       <c r="C21" s="101">
         <v>0</v>
       </c>
       <c r="D21" s="101">
         <v>0</v>
       </c>
       <c r="E21" s="101">
         <v>0</v>
       </c>
       <c r="F21" s="101">
         <v>0</v>
       </c>
       <c r="G21" s="101">
         <v>0</v>
       </c>
       <c r="H21" s="101">
         <v>0</v>
       </c>
       <c r="I21" s="101">
         <v>0</v>
       </c>
-      <c r="J21" s="117">
-[...9 lines deleted...]
-        <v>-100</v>
+      <c r="J21" s="123">
+        <v>0</v>
+      </c>
+      <c r="K21" s="123">
+        <v>0</v>
+      </c>
+      <c r="L21" s="123">
+        <v>0</v>
+      </c>
+      <c r="M21" s="125">
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>148</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>149</v>
       </c>
       <c r="B23" s="101">
         <v>0</v>
       </c>
       <c r="C23" s="101">
         <v>0</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="101">
         <v>0</v>
       </c>
       <c r="I23" s="101">
         <v>0</v>
       </c>
-      <c r="J23" s="117">
-[...8 lines deleted...]
-      <c r="M23" s="123">
+      <c r="J23" s="123">
+        <v>0</v>
+      </c>
+      <c r="K23" s="123">
+        <v>0</v>
+      </c>
+      <c r="L23" s="123">
+        <v>0</v>
+      </c>
+      <c r="M23" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>150</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>151</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
       </c>
       <c r="C25" s="101">
         <v>0</v>
       </c>
       <c r="D25" s="101">
         <v>0</v>
       </c>
       <c r="E25" s="101">
         <v>0</v>
       </c>
       <c r="F25" s="101">
         <v>0</v>
       </c>
       <c r="G25" s="101">
         <v>0</v>
       </c>
       <c r="H25" s="101">
         <v>0</v>
       </c>
       <c r="I25" s="101">
         <v>0</v>
       </c>
-      <c r="J25" s="117">
-[...2 lines deleted...]
-      <c r="K25" s="117">
+      <c r="J25" s="123">
+        <v>0</v>
+      </c>
+      <c r="K25" s="123">
         <v>0</v>
       </c>
       <c r="L25" s="119">
         <v>-100</v>
       </c>
       <c r="M25" s="121">
         <v>-100</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>152</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B27" s="95">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C27" s="95">
-        <v>1505</v>
+        <v>3030</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="95">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I27" s="95">
-        <v>1505</v>
-[...2 lines deleted...]
-        <v>2.94</v>
+        <v>3030</v>
+      </c>
+      <c r="J27" s="123">
+        <v>0</v>
       </c>
       <c r="K27" s="119">
-        <v>0.51</v>
+        <v>33.86</v>
       </c>
       <c r="L27" s="119">
-        <v>-2.78</v>
+        <v>-8.11</v>
       </c>
       <c r="M27" s="121">
-        <v>37.59</v>
+        <v>35.23</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B29" s="95">
         <v>29</v>
       </c>
       <c r="C29" s="95">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D29" s="95">
         <v>4</v>
       </c>
       <c r="E29" s="95">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="F29" s="95">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="G29" s="95">
+        <v>1</v>
+      </c>
+      <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="95">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="I29" s="95">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="J29" s="117">
+        <v>39</v>
+      </c>
+      <c r="J29" s="123">
         <v>0</v>
       </c>
       <c r="K29" s="119">
-        <v>-84.13</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-47.65</v>
+      </c>
+      <c r="L29" s="119">
+        <v>-2.86</v>
       </c>
       <c r="M29" s="121">
-        <v>-35.11</v>
+        <v>-54.88</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B31" s="95">
         <v>24</v>
       </c>
       <c r="C31" s="95">
-        <v>1068</v>
+        <v>460</v>
       </c>
       <c r="D31" s="101">
         <v>0</v>
       </c>
       <c r="E31" s="101">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
         <v>24</v>
       </c>
       <c r="I31" s="95">
-        <v>1068</v>
+        <v>460</v>
       </c>
       <c r="J31" s="119">
-        <v>-4</v>
+        <v>-7.69</v>
       </c>
       <c r="K31" s="119">
-        <v>9.84</v>
+        <v>-19.53</v>
       </c>
       <c r="L31" s="119">
-        <v>-11.11</v>
+        <v>-17.24</v>
       </c>
       <c r="M31" s="121">
-        <v>32.99</v>
+        <v>-52.78</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>158</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
       </c>
       <c r="C33" s="101">
         <v>0</v>
       </c>
       <c r="D33" s="101">
         <v>0</v>
       </c>
       <c r="E33" s="101">
         <v>0</v>
       </c>
       <c r="F33" s="101">
         <v>0</v>
       </c>
       <c r="G33" s="101">
         <v>0</v>
       </c>
       <c r="H33" s="101">
         <v>0</v>
       </c>
       <c r="I33" s="101">
         <v>0</v>
       </c>
-      <c r="J33" s="117">
-[...8 lines deleted...]
-      <c r="M33" s="123">
+      <c r="J33" s="123">
+        <v>0</v>
+      </c>
+      <c r="K33" s="123">
+        <v>0</v>
+      </c>
+      <c r="L33" s="123">
+        <v>0</v>
+      </c>
+      <c r="M33" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B35" s="95">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C35" s="95">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="D35" s="95">
         <v>4</v>
       </c>
       <c r="E35" s="95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F35" s="95">
         <v>2</v>
       </c>
       <c r="G35" s="95">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H35" s="95">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I35" s="95">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="J35" s="117">
+        <v>72</v>
+      </c>
+      <c r="J35" s="123">
         <v>0</v>
       </c>
       <c r="K35" s="119">
-        <v>-25.8</v>
+        <v>-26.56</v>
       </c>
       <c r="L35" s="119">
-        <v>-14.29</v>
+        <v>-9.38</v>
       </c>
       <c r="M35" s="121">
-        <v>-12.81</v>
+        <v>31.69</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>162</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
@@ -7771,57 +7771,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -7925,841 +7925,841 @@
         <v>15</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
-      <c r="A9" s="124" t="s">
+      <c r="A9" s="126" t="s">
         <v>163</v>
       </c>
       <c r="B9" s="109">
         <v>0</v>
       </c>
       <c r="C9" s="109">
         <v>0</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="109">
         <v>0</v>
       </c>
       <c r="G9" s="109">
         <v>0</v>
       </c>
       <c r="H9" s="109">
         <v>0</v>
       </c>
       <c r="I9" s="109">
         <v>0</v>
       </c>
-      <c r="J9" s="126">
-[...8 lines deleted...]
-      <c r="M9" s="128">
+      <c r="J9" s="128">
+        <v>0</v>
+      </c>
+      <c r="K9" s="128">
+        <v>0</v>
+      </c>
+      <c r="L9" s="128">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>164</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="35" t="s">
         <v>165</v>
       </c>
       <c r="B11" s="101">
         <v>0</v>
       </c>
       <c r="C11" s="101">
         <v>0</v>
       </c>
       <c r="D11" s="101">
         <v>0</v>
       </c>
       <c r="E11" s="101">
         <v>0</v>
       </c>
       <c r="F11" s="101">
         <v>0</v>
       </c>
       <c r="G11" s="101">
         <v>0</v>
       </c>
       <c r="H11" s="101">
         <v>0</v>
       </c>
       <c r="I11" s="101">
         <v>0</v>
       </c>
-      <c r="J11" s="117">
-[...8 lines deleted...]
-      <c r="M11" s="123">
+      <c r="J11" s="123">
+        <v>0</v>
+      </c>
+      <c r="K11" s="123">
+        <v>0</v>
+      </c>
+      <c r="L11" s="123">
+        <v>0</v>
+      </c>
+      <c r="M11" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>166</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="35" t="s">
         <v>167</v>
       </c>
       <c r="B13" s="95">
         <v>2</v>
       </c>
       <c r="C13" s="95">
         <v>0</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="101">
         <v>0</v>
       </c>
       <c r="G13" s="101">
         <v>0</v>
       </c>
       <c r="H13" s="95">
         <v>2</v>
       </c>
       <c r="I13" s="95">
         <v>0</v>
       </c>
-      <c r="J13" s="117">
-[...8 lines deleted...]
-      <c r="M13" s="123">
+      <c r="J13" s="123">
+        <v>0</v>
+      </c>
+      <c r="K13" s="123">
+        <v>0</v>
+      </c>
+      <c r="L13" s="123">
+        <v>0</v>
+      </c>
+      <c r="M13" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="35" t="s">
         <v>169</v>
       </c>
       <c r="B15" s="101">
         <v>0</v>
       </c>
       <c r="C15" s="101">
         <v>0</v>
       </c>
       <c r="D15" s="101">
         <v>0</v>
       </c>
       <c r="E15" s="101">
         <v>0</v>
       </c>
       <c r="F15" s="101">
         <v>0</v>
       </c>
       <c r="G15" s="101">
         <v>0</v>
       </c>
       <c r="H15" s="101">
         <v>0</v>
       </c>
       <c r="I15" s="101">
         <v>0</v>
       </c>
-      <c r="J15" s="117">
-[...8 lines deleted...]
-      <c r="M15" s="123">
+      <c r="J15" s="123">
+        <v>0</v>
+      </c>
+      <c r="K15" s="123">
+        <v>0</v>
+      </c>
+      <c r="L15" s="123">
+        <v>0</v>
+      </c>
+      <c r="M15" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>170</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="35" t="s">
         <v>171</v>
       </c>
       <c r="B17" s="101">
         <v>0</v>
       </c>
       <c r="C17" s="101">
         <v>0</v>
       </c>
       <c r="D17" s="101">
         <v>0</v>
       </c>
       <c r="E17" s="101">
         <v>0</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="101">
         <v>0</v>
       </c>
       <c r="I17" s="101">
         <v>0</v>
       </c>
-      <c r="J17" s="117">
-[...8 lines deleted...]
-      <c r="M17" s="123">
+      <c r="J17" s="123">
+        <v>0</v>
+      </c>
+      <c r="K17" s="123">
+        <v>0</v>
+      </c>
+      <c r="L17" s="123">
+        <v>0</v>
+      </c>
+      <c r="M17" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>172</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="35" t="s">
         <v>173</v>
       </c>
       <c r="B19" s="101">
         <v>0</v>
       </c>
       <c r="C19" s="101">
         <v>0</v>
       </c>
       <c r="D19" s="101">
         <v>0</v>
       </c>
       <c r="E19" s="101">
         <v>0</v>
       </c>
       <c r="F19" s="101">
         <v>0</v>
       </c>
       <c r="G19" s="101">
         <v>0</v>
       </c>
       <c r="H19" s="101">
         <v>0</v>
       </c>
       <c r="I19" s="101">
         <v>0</v>
       </c>
-      <c r="J19" s="117">
-[...8 lines deleted...]
-      <c r="M19" s="123">
+      <c r="J19" s="123">
+        <v>0</v>
+      </c>
+      <c r="K19" s="123">
+        <v>0</v>
+      </c>
+      <c r="L19" s="123">
+        <v>0</v>
+      </c>
+      <c r="M19" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="35" t="s">
         <v>175</v>
       </c>
       <c r="B21" s="95">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C21" s="95">
-        <v>788</v>
+        <v>198</v>
       </c>
       <c r="D21" s="95">
         <v>1</v>
       </c>
       <c r="E21" s="95">
         <v>0</v>
       </c>
       <c r="F21" s="95">
         <v>1</v>
       </c>
       <c r="G21" s="95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H21" s="95">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="I21" s="95">
-        <v>788</v>
-[...1 lines deleted...]
-      <c r="J21" s="117">
+        <v>199</v>
+      </c>
+      <c r="J21" s="123">
         <v>0</v>
       </c>
       <c r="K21" s="119">
-        <v>416.78</v>
+        <v>27.84</v>
       </c>
       <c r="L21" s="119">
-        <v>-4.02</v>
+        <v>-2.56</v>
       </c>
       <c r="M21" s="121">
-        <v>-28.42</v>
+        <v>15.03</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>176</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B23" s="95">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="C23" s="95">
-        <v>3637</v>
+        <v>290</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="95">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="I23" s="95">
-        <v>3637</v>
-[...2 lines deleted...]
-        <v>-0.76</v>
+        <v>290</v>
+      </c>
+      <c r="J23" s="123">
+        <v>0</v>
       </c>
       <c r="K23" s="119">
-        <v>1406.45</v>
+        <v>10.97</v>
       </c>
       <c r="L23" s="119">
-        <v>-5.07</v>
+        <v>-8.15</v>
       </c>
       <c r="M23" s="121">
-        <v>37.48</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
       </c>
       <c r="C25" s="101">
         <v>0</v>
       </c>
       <c r="D25" s="101">
         <v>0</v>
       </c>
       <c r="E25" s="101">
         <v>0</v>
       </c>
       <c r="F25" s="101">
         <v>0</v>
       </c>
       <c r="G25" s="101">
         <v>0</v>
       </c>
       <c r="H25" s="101">
         <v>0</v>
       </c>
       <c r="I25" s="101">
         <v>0</v>
       </c>
-      <c r="J25" s="117">
-[...8 lines deleted...]
-      <c r="M25" s="123">
+      <c r="J25" s="123">
+        <v>0</v>
+      </c>
+      <c r="K25" s="123">
+        <v>0</v>
+      </c>
+      <c r="L25" s="123">
+        <v>0</v>
+      </c>
+      <c r="M25" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>180</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="35" t="s">
         <v>181</v>
       </c>
       <c r="B27" s="101">
         <v>0</v>
       </c>
       <c r="C27" s="101">
         <v>0</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="101">
         <v>0</v>
       </c>
       <c r="I27" s="101">
         <v>0</v>
       </c>
-      <c r="J27" s="117">
-[...8 lines deleted...]
-      <c r="M27" s="123">
+      <c r="J27" s="123">
+        <v>0</v>
+      </c>
+      <c r="K27" s="123">
+        <v>0</v>
+      </c>
+      <c r="L27" s="123">
+        <v>0</v>
+      </c>
+      <c r="M27" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>182</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="35" t="s">
         <v>183</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
       </c>
       <c r="C29" s="101">
         <v>0</v>
       </c>
       <c r="D29" s="101">
         <v>0</v>
       </c>
       <c r="E29" s="101">
         <v>0</v>
       </c>
       <c r="F29" s="101">
         <v>0</v>
       </c>
       <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="101">
         <v>0</v>
       </c>
       <c r="I29" s="101">
         <v>0</v>
       </c>
-      <c r="J29" s="117">
-[...8 lines deleted...]
-      <c r="M29" s="123">
+      <c r="J29" s="123">
+        <v>0</v>
+      </c>
+      <c r="K29" s="123">
+        <v>0</v>
+      </c>
+      <c r="L29" s="123">
+        <v>0</v>
+      </c>
+      <c r="M29" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>184</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="35" t="s">
         <v>185</v>
       </c>
       <c r="B31" s="95">
         <v>24</v>
       </c>
       <c r="C31" s="95">
         <v>1</v>
       </c>
       <c r="D31" s="95">
         <v>19</v>
       </c>
       <c r="E31" s="95">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
         <v>43</v>
       </c>
       <c r="I31" s="95">
         <v>1</v>
       </c>
-      <c r="J31" s="117">
-[...9 lines deleted...]
-        <v>-99.38</v>
+      <c r="J31" s="123">
+        <v>0</v>
+      </c>
+      <c r="K31" s="123">
+        <v>0</v>
+      </c>
+      <c r="L31" s="123">
+        <v>0</v>
+      </c>
+      <c r="M31" s="125">
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>186</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="35" t="s">
         <v>187</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
       </c>
       <c r="C33" s="101">
         <v>0</v>
       </c>
       <c r="D33" s="101">
         <v>0</v>
       </c>
       <c r="E33" s="101">
         <v>0</v>
       </c>
       <c r="F33" s="101">
         <v>0</v>
       </c>
       <c r="G33" s="101">
         <v>0</v>
       </c>
       <c r="H33" s="101">
         <v>0</v>
       </c>
       <c r="I33" s="101">
         <v>0</v>
       </c>
-      <c r="J33" s="117">
-[...8 lines deleted...]
-      <c r="M33" s="123">
+      <c r="J33" s="123">
+        <v>0</v>
+      </c>
+      <c r="K33" s="123">
+        <v>0</v>
+      </c>
+      <c r="L33" s="123">
+        <v>0</v>
+      </c>
+      <c r="M33" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>188</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="35" t="s">
         <v>189</v>
       </c>
       <c r="B35" s="101">
         <v>0</v>
       </c>
       <c r="C35" s="101">
         <v>0</v>
       </c>
       <c r="D35" s="101">
         <v>0</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="101">
         <v>0</v>
       </c>
       <c r="G35" s="101">
         <v>0</v>
       </c>
       <c r="H35" s="101">
         <v>0</v>
       </c>
       <c r="I35" s="101">
         <v>0</v>
       </c>
-      <c r="J35" s="117">
-[...8 lines deleted...]
-      <c r="M35" s="123">
+      <c r="J35" s="123">
+        <v>0</v>
+      </c>
+      <c r="K35" s="123">
+        <v>0</v>
+      </c>
+      <c r="L35" s="123">
+        <v>0</v>
+      </c>
+      <c r="M35" s="125">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>190</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
@@ -9096,57 +9096,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -9250,87 +9250,87 @@
         <v>15</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
-      <c r="A9" s="124" t="s">
+      <c r="A9" s="126" t="s">
         <v>191</v>
       </c>
       <c r="B9" s="109">
         <v>0</v>
       </c>
       <c r="C9" s="109">
         <v>0</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="109">
         <v>0</v>
       </c>
       <c r="G9" s="109">
         <v>0</v>
       </c>
       <c r="H9" s="109">
         <v>0</v>
       </c>
       <c r="I9" s="109">
         <v>0</v>
       </c>
-      <c r="J9" s="126">
-[...8 lines deleted...]
-      <c r="M9" s="128">
+      <c r="J9" s="128">
+        <v>0</v>
+      </c>
+      <c r="K9" s="128">
+        <v>0</v>
+      </c>
+      <c r="L9" s="128">
+        <v>0</v>
+      </c>
+      <c r="M9" s="130">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="35"/>
       <c r="B11" s="54"/>
       <c r="C11" s="54"/>
       <c r="D11" s="54"/>
@@ -10057,57 +10057,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -10214,72 +10214,72 @@
         <v>22</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="129">
-[...20 lines deleted...]
-      <c r="I9" s="129">
+      <c r="B9" s="131">
+        <v>0</v>
+      </c>
+      <c r="C9" s="131">
+        <v>0</v>
+      </c>
+      <c r="D9" s="131">
+        <v>0</v>
+      </c>
+      <c r="E9" s="131">
+        <v>0</v>
+      </c>
+      <c r="F9" s="131">
+        <v>0</v>
+      </c>
+      <c r="G9" s="131">
+        <v>0</v>
+      </c>
+      <c r="H9" s="131">
+        <v>0</v>
+      </c>
+      <c r="I9" s="131">
         <v>0</v>
       </c>
       <c r="J9" s="132">
         <v>0</v>
       </c>
       <c r="K9" s="132">
         <v>0</v>
       </c>
       <c r="L9" s="132">
         <v>0</v>
       </c>
       <c r="M9" s="135">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
@@ -11111,57 +11111,57 @@
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1">
       <c r="A4" s="64" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="65"/>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="65"/>
       <c r="G4" s="65"/>
       <c r="H4" s="65"/>
       <c r="I4" s="65"/>
       <c r="J4" s="65"/>
       <c r="K4" s="65"/>
     </row>
     <row r="5" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A5" s="1"/>
       <c r="B5" s="23"/>
       <c r="C5" s="41" t="str">
         <f>'2-6'!D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="41"/>
       <c r="F5" s="44" t="str">
         <f>'2-6'!G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="G5" s="44"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="37"/>
       <c r="F6" s="36" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="36" t="s">
         <v>11</v>
@@ -11248,378 +11248,378 @@
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="22.5" customHeight="1">
       <c r="A10" s="137" t="s">
         <v>199</v>
       </c>
       <c r="B10" s="139">
-        <v>592245</v>
+        <v>589720</v>
       </c>
       <c r="C10" s="142">
-        <v>30372</v>
+        <v>34629</v>
       </c>
       <c r="D10" s="142">
-        <v>592765</v>
+        <v>590069</v>
       </c>
       <c r="E10" s="142">
-        <v>30788</v>
+        <v>31005</v>
       </c>
       <c r="F10" s="142">
-        <v>599764</v>
+        <v>595671</v>
       </c>
       <c r="G10" s="142">
-        <v>31359</v>
+        <v>31834</v>
       </c>
       <c r="H10" s="145">
-        <v>-0.09</v>
+        <v>-0.06</v>
       </c>
       <c r="I10" s="145">
-        <v>-1.35</v>
+        <v>11.69</v>
       </c>
       <c r="J10" s="145">
-        <v>-1.25</v>
+        <v>-1</v>
       </c>
       <c r="K10" s="148">
-        <v>-3.15</v>
+        <v>8.78</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="22.5" customHeight="1">
       <c r="A11" s="149" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="77"/>
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="K11" s="73"/>
     </row>
     <row r="12" spans="1:11" ht="17.1" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="153">
-        <v>509792</v>
+        <v>507492</v>
       </c>
       <c r="C12" s="153">
-        <v>14487</v>
+        <v>16125</v>
       </c>
       <c r="D12" s="153">
-        <v>510258</v>
+        <v>507812</v>
       </c>
       <c r="E12" s="153">
-        <v>16063</v>
+        <v>16807</v>
       </c>
       <c r="F12" s="153">
-        <v>516846</v>
+        <v>512919</v>
       </c>
       <c r="G12" s="153">
-        <v>14991</v>
+        <v>16714</v>
       </c>
       <c r="H12" s="156">
-        <v>-0.09</v>
+        <v>-0.06</v>
       </c>
       <c r="I12" s="156">
-        <v>-9.81</v>
+        <v>-4.06</v>
       </c>
       <c r="J12" s="156">
-        <v>-1.36</v>
+        <v>-1.06</v>
       </c>
       <c r="K12" s="159">
-        <v>-3.36</v>
+        <v>-3.52</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="27.95" customHeight="1">
       <c r="A13" s="149" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="70"/>
       <c r="C13" s="70"/>
       <c r="D13" s="70"/>
       <c r="E13" s="70"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="70"/>
       <c r="I13" s="70"/>
       <c r="J13" s="70"/>
       <c r="K13" s="73"/>
     </row>
     <row r="14" spans="1:11" ht="22.5" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="152">
-        <v>202967</v>
+        <v>201869</v>
       </c>
       <c r="C14" s="152">
-        <v>6143</v>
+        <v>6829</v>
       </c>
       <c r="D14" s="152">
-        <v>203195</v>
+        <v>202033</v>
       </c>
       <c r="E14" s="152">
-        <v>6723</v>
+        <v>7205</v>
       </c>
       <c r="F14" s="152">
-        <v>207256</v>
+        <v>204375</v>
       </c>
       <c r="G14" s="152">
-        <v>6471</v>
+        <v>6996</v>
       </c>
       <c r="H14" s="155">
-        <v>-0.11</v>
+        <v>-0.08</v>
       </c>
       <c r="I14" s="155">
-        <v>-8.62</v>
+        <v>-5.22</v>
       </c>
       <c r="J14" s="155">
-        <v>-2.07</v>
+        <v>-1.23</v>
       </c>
       <c r="K14" s="158">
-        <v>-5.06</v>
+        <v>-2.39</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="22.5" customHeight="1">
       <c r="A15" s="160" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="70"/>
       <c r="C15" s="70"/>
       <c r="D15" s="70"/>
       <c r="E15" s="70"/>
       <c r="F15" s="70"/>
       <c r="G15" s="70"/>
       <c r="H15" s="70"/>
       <c r="I15" s="70"/>
       <c r="J15" s="70"/>
       <c r="K15" s="73"/>
     </row>
     <row r="16" spans="1:11" ht="17.1" customHeight="1">
       <c r="A16" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="152">
-        <v>297892</v>
+        <v>296709</v>
       </c>
       <c r="C16" s="152">
-        <v>8162</v>
+        <v>9091</v>
       </c>
       <c r="D16" s="152">
-        <v>298123</v>
+        <v>296863</v>
       </c>
       <c r="E16" s="152">
-        <v>9106</v>
+        <v>9389</v>
       </c>
       <c r="F16" s="152">
-        <v>300642</v>
+        <v>299599</v>
       </c>
       <c r="G16" s="152">
-        <v>8343</v>
+        <v>9492</v>
       </c>
       <c r="H16" s="155">
-        <v>-0.08</v>
+        <v>-0.05</v>
       </c>
       <c r="I16" s="155">
-        <v>-10.36</v>
+        <v>-3.17</v>
       </c>
       <c r="J16" s="155">
-        <v>-0.91</v>
+        <v>-0.96</v>
       </c>
       <c r="K16" s="158">
-        <v>-2.16</v>
+        <v>-4.22</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="27.95" customHeight="1">
       <c r="A17" s="160" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="70"/>
       <c r="C17" s="70"/>
       <c r="D17" s="70"/>
       <c r="E17" s="70"/>
       <c r="F17" s="70"/>
       <c r="G17" s="70"/>
       <c r="H17" s="70"/>
       <c r="I17" s="70"/>
       <c r="J17" s="70"/>
       <c r="K17" s="73"/>
     </row>
     <row r="18" spans="1:11" ht="17.1" customHeight="1">
       <c r="A18" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="152">
-        <v>8933</v>
+        <v>8914</v>
       </c>
       <c r="C18" s="152">
-        <v>181</v>
+        <v>205</v>
       </c>
       <c r="D18" s="152">
-        <v>8940</v>
+        <v>8916</v>
       </c>
       <c r="E18" s="152">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="F18" s="152">
-        <v>8948</v>
+        <v>8945</v>
       </c>
       <c r="G18" s="152">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="H18" s="155">
-        <v>-0.08</v>
+        <v>-0.02</v>
       </c>
       <c r="I18" s="155">
-        <v>-22.74</v>
+        <v>-3.76</v>
       </c>
       <c r="J18" s="155">
-        <v>-0.17</v>
+        <v>-0.35</v>
       </c>
       <c r="K18" s="158">
-        <v>2.14</v>
+        <v>-9.29</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="27.95" customHeight="1">
       <c r="A19" s="160" t="s">
         <v>207</v>
       </c>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
       <c r="E19" s="70"/>
       <c r="F19" s="70"/>
       <c r="G19" s="70"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
       <c r="J19" s="70"/>
       <c r="K19" s="73"/>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1">
       <c r="A20" s="150" t="s">
         <v>208</v>
       </c>
       <c r="B20" s="153">
-        <v>82336</v>
+        <v>82112</v>
       </c>
       <c r="C20" s="153">
-        <v>15786</v>
+        <v>17926</v>
       </c>
       <c r="D20" s="153">
-        <v>82388</v>
+        <v>82140</v>
       </c>
       <c r="E20" s="153">
-        <v>14448</v>
+        <v>14020</v>
       </c>
       <c r="F20" s="153">
-        <v>82807</v>
+        <v>82638</v>
       </c>
       <c r="G20" s="153">
-        <v>16287</v>
+        <v>14981</v>
       </c>
       <c r="H20" s="156">
-        <v>-0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="I20" s="156">
-        <v>9.26</v>
+        <v>27.86</v>
       </c>
       <c r="J20" s="156">
-        <v>-0.57</v>
+        <v>-0.64</v>
       </c>
       <c r="K20" s="159">
-        <v>-3.07</v>
+        <v>19.66</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1">
       <c r="A21" s="149" t="s">
         <v>209</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="70"/>
       <c r="D21" s="70"/>
       <c r="E21" s="70"/>
       <c r="F21" s="70"/>
       <c r="G21" s="70"/>
       <c r="H21" s="70"/>
       <c r="I21" s="70"/>
       <c r="J21" s="70"/>
       <c r="K21" s="73"/>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1">
       <c r="A22" s="150" t="s">
         <v>210</v>
       </c>
       <c r="B22" s="153">
+        <v>116</v>
+      </c>
+      <c r="C22" s="153">
+        <v>578</v>
+      </c>
+      <c r="D22" s="153">
         <v>117</v>
       </c>
-      <c r="C22" s="153">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="153">
-        <v>277</v>
+        <v>178</v>
       </c>
       <c r="F22" s="153">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G22" s="153">
-        <v>81</v>
+        <v>139</v>
       </c>
       <c r="H22" s="156">
-        <v>-1.68</v>
+        <v>-0.85</v>
       </c>
       <c r="I22" s="156">
-        <v>-64.26</v>
+        <v>224.72</v>
       </c>
       <c r="J22" s="156">
-        <v>5.41</v>
+        <v>1.75</v>
       </c>
       <c r="K22" s="159">
-        <v>22.22</v>
+        <v>315.83</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
       <c r="A23" s="161" t="s">
         <v>211</v>
       </c>
       <c r="B23" s="69"/>
       <c r="C23" s="69"/>
       <c r="D23" s="69"/>
       <c r="E23" s="69"/>
       <c r="F23" s="69"/>
       <c r="G23" s="69"/>
       <c r="H23" s="67"/>
       <c r="I23" s="67"/>
       <c r="J23" s="67"/>
       <c r="K23" s="72"/>
     </row>
     <row r="24" spans="1:11" ht="13.5" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>