--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -66,51 +66,51 @@
   <si>
     <t>其　　　　他</t>
   </si>
   <si>
     <t>合　　　　計</t>
   </si>
   <si>
     <t>戶　數</t>
   </si>
   <si>
     <t>本　　　　月</t>
   </si>
   <si>
     <t>上　　　　月</t>
   </si>
   <si>
     <t>上　年　同　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>本月與上月比較增減％</t>
   </si>
   <si>
     <t>本月與上年同月比較增減％</t>
   </si>
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>銀 　　　行　　　別</t>
   </si>
   <si>
     <t>Accounts</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Individual</t>
   </si>
   <si>
     <t>Others</t>
   </si>
@@ -149,51 +149,51 @@
   </si>
   <si>
     <r>
       <t>單位：戶,新臺幣百萬元,﹪</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Account,NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>說明：本表自96年9月起包含全國農業金庫資料。</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　支票存款</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-6</t>
     </r>
@@ -2594,51 +2594,60 @@
     </xf>
     <xf xxid="216" numFmtId="178" fontId="52" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="217" numFmtId="179" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="218" numFmtId="179" fontId="51" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="179" fontId="52" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="179" fontId="9" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="221" numFmtId="179" fontId="51" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="222" numFmtId="179" fontId="52" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="223" numFmtId="0" fontId="55" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf xxid="224" numFmtId="0" fontId="53" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="224" numFmtId="181" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="225" numFmtId="181" fontId="51" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="226" numFmtId="181" fontId="52" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="227" numFmtId="0" fontId="53" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2885,606 +2894,606 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1309357</v>
+        <v>1306981</v>
       </c>
       <c r="C9" s="84">
-        <v>345270</v>
+        <v>328642</v>
       </c>
       <c r="D9" s="84">
-        <v>2687348</v>
+        <v>2679099</v>
       </c>
       <c r="E9" s="84">
-        <v>47421</v>
+        <v>47647</v>
       </c>
       <c r="F9" s="84">
-        <v>41821</v>
+        <v>42435</v>
       </c>
       <c r="G9" s="84">
-        <v>63351</v>
+        <v>67594</v>
       </c>
       <c r="H9" s="84">
-        <v>4038526</v>
+        <v>4028515</v>
       </c>
       <c r="I9" s="84">
-        <v>456042</v>
+        <v>443882</v>
       </c>
       <c r="J9" s="87">
-        <v>-0.07</v>
+        <v>-0.08</v>
       </c>
       <c r="K9" s="87">
-        <v>2.22</v>
+        <v>8.57</v>
       </c>
       <c r="L9" s="87">
-        <v>-0.88</v>
+        <v>-1.22</v>
       </c>
       <c r="M9" s="90">
-        <v>2.36</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="95">
-        <v>59862</v>
+        <v>59694</v>
       </c>
       <c r="C11" s="95">
-        <v>34736</v>
+        <v>28646</v>
       </c>
       <c r="D11" s="95">
-        <v>69352</v>
+        <v>69085</v>
       </c>
       <c r="E11" s="95">
-        <v>1581</v>
+        <v>1602</v>
       </c>
       <c r="F11" s="95">
-        <v>1514</v>
+        <v>1535</v>
       </c>
       <c r="G11" s="95">
-        <v>7980</v>
+        <v>10182</v>
       </c>
       <c r="H11" s="95">
-        <v>130728</v>
+        <v>130314</v>
       </c>
       <c r="I11" s="95">
-        <v>44298</v>
+        <v>40430</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.05</v>
+        <v>-0.1</v>
       </c>
       <c r="K11" s="97">
-        <v>11.17</v>
+        <v>13.19</v>
       </c>
       <c r="L11" s="97">
-        <v>-1.09</v>
+        <v>-1.18</v>
       </c>
       <c r="M11" s="99">
-        <v>21.33</v>
+        <v>15.04</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>63</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B13" s="95">
-        <v>48552</v>
+        <v>48405</v>
       </c>
       <c r="C13" s="95">
-        <v>12979</v>
+        <v>13015</v>
       </c>
       <c r="D13" s="95">
-        <v>142070</v>
+        <v>141557</v>
       </c>
       <c r="E13" s="95">
-        <v>3173</v>
+        <v>3091</v>
       </c>
       <c r="F13" s="95">
-        <v>5263</v>
+        <v>5301</v>
       </c>
       <c r="G13" s="95">
-        <v>4685</v>
+        <v>4181</v>
       </c>
       <c r="H13" s="95">
-        <v>195885</v>
+        <v>195263</v>
       </c>
       <c r="I13" s="95">
-        <v>20836</v>
+        <v>20287</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.06</v>
+        <v>-0.1</v>
       </c>
       <c r="K13" s="97">
-        <v>-14.84</v>
+        <v>2.19</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.83</v>
+        <v>-0.96</v>
       </c>
       <c r="M13" s="99">
-        <v>-4.57</v>
+        <v>-10.17</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>65</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="95">
-        <v>126499</v>
+        <v>126625</v>
       </c>
       <c r="C15" s="95">
-        <v>48559</v>
+        <v>48145</v>
       </c>
       <c r="D15" s="95">
-        <v>246480</v>
+        <v>245812</v>
       </c>
       <c r="E15" s="95">
-        <v>5012</v>
+        <v>5222</v>
       </c>
       <c r="F15" s="95">
-        <v>5122</v>
+        <v>5114</v>
       </c>
       <c r="G15" s="95">
-        <v>4130</v>
+        <v>5130</v>
       </c>
       <c r="H15" s="95">
-        <v>378101</v>
+        <v>377551</v>
       </c>
       <c r="I15" s="95">
-        <v>57701</v>
+        <v>58497</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.31</v>
+        <v>-0.06</v>
       </c>
       <c r="K15" s="97">
-        <v>-0.89</v>
+        <v>4.26</v>
       </c>
       <c r="L15" s="97">
-        <v>-1</v>
+        <v>-3.76</v>
       </c>
       <c r="M15" s="99">
-        <v>2.27</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>68</v>
       </c>
       <c r="B17" s="95">
-        <v>125631</v>
+        <v>125485</v>
       </c>
       <c r="C17" s="95">
-        <v>34035</v>
+        <v>33352</v>
       </c>
       <c r="D17" s="95">
-        <v>173567</v>
+        <v>172724</v>
       </c>
       <c r="E17" s="95">
-        <v>5130</v>
+        <v>5297</v>
       </c>
       <c r="F17" s="95">
-        <v>3438</v>
+        <v>3430</v>
       </c>
       <c r="G17" s="95">
-        <v>2082</v>
+        <v>8818</v>
       </c>
       <c r="H17" s="95">
-        <v>302636</v>
+        <v>301639</v>
       </c>
       <c r="I17" s="95">
-        <v>41247</v>
+        <v>47467</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.08</v>
+        <v>-0.1</v>
       </c>
       <c r="K17" s="97">
-        <v>5.52</v>
+        <v>31.58</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.18</v>
+        <v>-1.29</v>
       </c>
       <c r="M17" s="99">
-        <v>5.32</v>
+        <v>23.76</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>69</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>70</v>
       </c>
       <c r="B19" s="95">
-        <v>145290</v>
+        <v>145240</v>
       </c>
       <c r="C19" s="95">
-        <v>39756</v>
+        <v>39023</v>
       </c>
       <c r="D19" s="95">
-        <v>254371</v>
+        <v>253826</v>
       </c>
       <c r="E19" s="95">
-        <v>4890</v>
+        <v>4788</v>
       </c>
       <c r="F19" s="95">
-        <v>1525</v>
+        <v>1511</v>
       </c>
       <c r="G19" s="95">
-        <v>1439</v>
+        <v>1583</v>
       </c>
       <c r="H19" s="95">
-        <v>401186</v>
+        <v>400577</v>
       </c>
       <c r="I19" s="95">
-        <v>46085</v>
+        <v>45394</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.02</v>
+        <v>-0.05</v>
       </c>
       <c r="K19" s="97">
-        <v>-1.87</v>
+        <v>4.81</v>
       </c>
       <c r="L19" s="97">
         <v>-0.66</v>
       </c>
       <c r="M19" s="99">
-        <v>-4.51</v>
+        <v>-3.76</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>72</v>
       </c>
       <c r="B21" s="95">
-        <v>83277</v>
+        <v>83169</v>
       </c>
       <c r="C21" s="95">
-        <v>26820</v>
+        <v>25797</v>
       </c>
       <c r="D21" s="95">
-        <v>165751</v>
+        <v>165272</v>
       </c>
       <c r="E21" s="95">
-        <v>6376</v>
+        <v>6429</v>
       </c>
       <c r="F21" s="95">
-        <v>13059</v>
+        <v>13056</v>
       </c>
       <c r="G21" s="95">
-        <v>2714</v>
+        <v>3014</v>
       </c>
       <c r="H21" s="95">
-        <v>262087</v>
+        <v>261497</v>
       </c>
       <c r="I21" s="95">
-        <v>35910</v>
+        <v>35240</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.01</v>
+        <v>-0.06</v>
       </c>
       <c r="K21" s="97">
-        <v>-3.69</v>
+        <v>0.24</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.86</v>
+        <v>-0.89</v>
       </c>
       <c r="M21" s="99">
-        <v>1.6</v>
+        <v>-1.37</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>74</v>
       </c>
       <c r="B23" s="95">
-        <v>28082</v>
+        <v>28030</v>
       </c>
       <c r="C23" s="95">
-        <v>7537</v>
+        <v>7856</v>
       </c>
       <c r="D23" s="95">
-        <v>40501</v>
+        <v>40382</v>
       </c>
       <c r="E23" s="95">
-        <v>706</v>
+        <v>726</v>
       </c>
       <c r="F23" s="95">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="G23" s="95">
-        <v>276</v>
+        <v>230</v>
       </c>
       <c r="H23" s="95">
-        <v>69348</v>
+        <v>69174</v>
       </c>
       <c r="I23" s="95">
-        <v>8519</v>
+        <v>8812</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.04</v>
+        <v>-0.07</v>
       </c>
       <c r="K23" s="97">
-        <v>-0.61</v>
+        <v>14.29</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.89</v>
+        <v>-0.98</v>
       </c>
       <c r="M23" s="99">
-        <v>-10.07</v>
+        <v>-6.94</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>76</v>
       </c>
       <c r="B25" s="95">
-        <v>49175</v>
+        <v>49003</v>
       </c>
       <c r="C25" s="95">
-        <v>7795</v>
+        <v>7455</v>
       </c>
       <c r="D25" s="95">
-        <v>109997</v>
+        <v>109629</v>
       </c>
       <c r="E25" s="95">
-        <v>1116</v>
+        <v>1069</v>
       </c>
       <c r="F25" s="95">
-        <v>903</v>
+        <v>956</v>
       </c>
       <c r="G25" s="95">
-        <v>5317</v>
+        <v>5269</v>
       </c>
       <c r="H25" s="95">
-        <v>160075</v>
+        <v>159588</v>
       </c>
       <c r="I25" s="95">
-        <v>14228</v>
+        <v>13793</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.06</v>
+        <v>-0.12</v>
       </c>
       <c r="K25" s="97">
-        <v>-3.59</v>
+        <v>-5.38</v>
       </c>
       <c r="L25" s="97">
         <v>-1.16</v>
       </c>
       <c r="M25" s="99">
-        <v>21.68</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="95">
-        <v>69979</v>
+        <v>69786</v>
       </c>
       <c r="C27" s="95">
-        <v>9535</v>
+        <v>10778</v>
       </c>
       <c r="D27" s="95">
-        <v>155709</v>
+        <v>155475</v>
       </c>
       <c r="E27" s="95">
-        <v>1842</v>
+        <v>1710</v>
       </c>
       <c r="F27" s="95">
-        <v>1213</v>
+        <v>1419</v>
       </c>
       <c r="G27" s="95">
         <v>2788</v>
       </c>
       <c r="H27" s="95">
-        <v>226901</v>
+        <v>226680</v>
       </c>
       <c r="I27" s="95">
-        <v>14165</v>
+        <v>15277</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.02</v>
+        <v>-0.03</v>
       </c>
       <c r="K27" s="97">
-        <v>-12.62</v>
+        <v>6.59</v>
       </c>
       <c r="L27" s="97">
-        <v>-0.44</v>
+        <v>-0.45</v>
       </c>
       <c r="M27" s="99">
-        <v>-1.9</v>
+        <v>8.58</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>80</v>
       </c>
       <c r="B29" s="101">
         <v>0</v>
@@ -3523,200 +3532,200 @@
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B31" s="95">
-        <v>13376</v>
+        <v>13375</v>
       </c>
       <c r="C31" s="95">
-        <v>1201</v>
+        <v>1545</v>
       </c>
       <c r="D31" s="95">
-        <v>25279</v>
+        <v>25150</v>
       </c>
       <c r="E31" s="95">
-        <v>388</v>
+        <v>361</v>
       </c>
       <c r="F31" s="95">
         <v>150</v>
       </c>
       <c r="G31" s="95">
-        <v>288</v>
+        <v>226</v>
       </c>
       <c r="H31" s="95">
-        <v>38805</v>
+        <v>38675</v>
       </c>
       <c r="I31" s="95">
-        <v>1877</v>
+        <v>2132</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.08</v>
+        <v>-0.14</v>
       </c>
       <c r="K31" s="97">
-        <v>-4.22</v>
+        <v>32.21</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.2</v>
+        <v>-0.75</v>
       </c>
       <c r="M31" s="99">
-        <v>-9.58</v>
+        <v>14.74</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>83</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>84</v>
       </c>
       <c r="B33" s="95">
-        <v>41252</v>
+        <v>41226</v>
       </c>
       <c r="C33" s="95">
-        <v>14009</v>
+        <v>15703</v>
       </c>
       <c r="D33" s="95">
-        <v>45014</v>
+        <v>44875</v>
       </c>
       <c r="E33" s="95">
-        <v>999</v>
+        <v>1021</v>
       </c>
       <c r="F33" s="95">
-        <v>1720</v>
+        <v>1719</v>
       </c>
       <c r="G33" s="95">
-        <v>15175</v>
+        <v>10058</v>
       </c>
       <c r="H33" s="95">
-        <v>87986</v>
+        <v>87820</v>
       </c>
       <c r="I33" s="95">
-        <v>30183</v>
+        <v>26783</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.04</v>
+        <v>-0.08</v>
       </c>
       <c r="K33" s="97">
-        <v>8.88</v>
+        <v>-3.58</v>
       </c>
       <c r="L33" s="97">
-        <v>-0.95</v>
+        <v>-0.89</v>
       </c>
       <c r="M33" s="99">
-        <v>-15.96</v>
+        <v>-28.18</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>85</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>86</v>
       </c>
       <c r="B35" s="95">
-        <v>502</v>
+        <v>475</v>
       </c>
       <c r="C35" s="95">
-        <v>9411</v>
+        <v>8075</v>
       </c>
       <c r="D35" s="95">
         <v>1</v>
       </c>
       <c r="E35" s="101">
         <v>0</v>
       </c>
       <c r="F35" s="95">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G35" s="95">
-        <v>437</v>
+        <v>243</v>
       </c>
       <c r="H35" s="95">
-        <v>533</v>
+        <v>507</v>
       </c>
       <c r="I35" s="95">
-        <v>9849</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8319</v>
+      </c>
+      <c r="J35" s="97">
+        <v>-1.55</v>
       </c>
       <c r="K35" s="97">
-        <v>-1.03</v>
+        <v>-15.05</v>
       </c>
       <c r="L35" s="97">
-        <v>-3.96</v>
+        <v>-9.63</v>
       </c>
       <c r="M35" s="99">
-        <v>-4.66</v>
+        <v>-27.89</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>87</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>47</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -3918,51 +3927,51 @@
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="41" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="59"/>
@@ -3996,57 +4005,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -4154,838 +4163,838 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="83">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C9" s="83">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="D9" s="109">
         <v>0</v>
       </c>
       <c r="E9" s="109">
         <v>0</v>
       </c>
       <c r="F9" s="83">
         <v>6</v>
       </c>
       <c r="G9" s="83">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H9" s="83">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="I9" s="83">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>44</v>
+      </c>
+      <c r="J9" s="86">
+        <v>-0.68</v>
       </c>
       <c r="K9" s="86">
-        <v>-45.76</v>
-[...2 lines deleted...]
-        <v>2.05</v>
+        <v>-42.67</v>
+      </c>
+      <c r="L9" s="111">
+        <v>0</v>
       </c>
       <c r="M9" s="89">
-        <v>-75.33</v>
+        <v>-49.12</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>88</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>89</v>
       </c>
       <c r="B11" s="95">
-        <v>99767</v>
+        <v>99635</v>
       </c>
       <c r="C11" s="95">
-        <v>20250</v>
+        <v>19656</v>
       </c>
       <c r="D11" s="95">
-        <v>119674</v>
+        <v>119268</v>
       </c>
       <c r="E11" s="95">
-        <v>2577</v>
+        <v>2593</v>
       </c>
       <c r="F11" s="95">
         <v>850</v>
       </c>
       <c r="G11" s="95">
-        <v>500</v>
+        <v>441</v>
       </c>
       <c r="H11" s="95">
-        <v>220291</v>
+        <v>219753</v>
       </c>
       <c r="I11" s="95">
-        <v>23327</v>
+        <v>22690</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.04</v>
+        <v>-0.07</v>
       </c>
       <c r="K11" s="97">
-        <v>3.68</v>
+        <v>13.64</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.82</v>
+        <v>-0.92</v>
       </c>
       <c r="M11" s="99">
-        <v>0.34</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>91</v>
       </c>
       <c r="B13" s="95">
-        <v>13454</v>
+        <v>13121</v>
       </c>
       <c r="C13" s="95">
-        <v>1759</v>
+        <v>1908</v>
       </c>
       <c r="D13" s="95">
-        <v>56317</v>
+        <v>56032</v>
       </c>
       <c r="E13" s="95">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="F13" s="95">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="G13" s="95">
-        <v>262</v>
+        <v>77</v>
       </c>
       <c r="H13" s="95">
-        <v>69839</v>
+        <v>69271</v>
       </c>
       <c r="I13" s="95">
-        <v>2273</v>
+        <v>2235</v>
       </c>
       <c r="J13" s="97">
-        <v>-0.12</v>
+        <v>-0.16</v>
       </c>
       <c r="K13" s="97">
-        <v>-4.58</v>
+        <v>12.09</v>
       </c>
       <c r="L13" s="97">
-        <v>-2.2</v>
+        <v>-2.48</v>
       </c>
       <c r="M13" s="99">
-        <v>-9.43</v>
+        <v>-10.65</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="95">
-        <v>44791</v>
+        <v>44719</v>
       </c>
       <c r="C15" s="95">
-        <v>5452</v>
+        <v>5466</v>
       </c>
       <c r="D15" s="95">
-        <v>83588</v>
+        <v>83290</v>
       </c>
       <c r="E15" s="95">
-        <v>1905</v>
+        <v>1850</v>
       </c>
       <c r="F15" s="95">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="G15" s="95">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="H15" s="95">
-        <v>128681</v>
+        <v>128313</v>
       </c>
       <c r="I15" s="95">
-        <v>7413</v>
+        <v>7346</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.02</v>
+        <v>-0.1</v>
       </c>
       <c r="K15" s="97">
-        <v>-3.78</v>
+        <v>25.29</v>
       </c>
       <c r="L15" s="97">
-        <v>-0.71</v>
+        <v>-0.86</v>
       </c>
       <c r="M15" s="99">
-        <v>-9.81</v>
+        <v>-7.64</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>94</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>95</v>
       </c>
       <c r="B17" s="95">
-        <v>15823</v>
+        <v>15749</v>
       </c>
       <c r="C17" s="95">
-        <v>1083</v>
+        <v>1200</v>
       </c>
       <c r="D17" s="95">
-        <v>43941</v>
+        <v>43705</v>
       </c>
       <c r="E17" s="95">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="F17" s="95">
         <v>15</v>
       </c>
       <c r="G17" s="95">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H17" s="95">
-        <v>59779</v>
+        <v>59469</v>
       </c>
       <c r="I17" s="95">
-        <v>1621</v>
+        <v>1741</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.2</v>
+        <v>-0.19</v>
       </c>
       <c r="K17" s="97">
-        <v>10.98</v>
+        <v>18.94</v>
       </c>
       <c r="L17" s="97">
-        <v>-1.58</v>
+        <v>-1.69</v>
       </c>
       <c r="M17" s="99">
-        <v>-11.72</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>97</v>
       </c>
       <c r="B19" s="95">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="C19" s="95">
-        <v>16360</v>
+        <v>15327</v>
       </c>
       <c r="D19" s="95">
-        <v>15219</v>
+        <v>15184</v>
       </c>
       <c r="E19" s="95">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="F19" s="95">
         <v>10</v>
       </c>
       <c r="G19" s="95">
-        <v>182</v>
+        <v>105</v>
       </c>
       <c r="H19" s="95">
-        <v>15753</v>
+        <v>15713</v>
       </c>
       <c r="I19" s="95">
-        <v>16612</v>
+        <v>15501</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.1</v>
+        <v>-0.07</v>
       </c>
       <c r="K19" s="97">
-        <v>3.47</v>
+        <v>-11.53</v>
       </c>
       <c r="L19" s="97">
-        <v>-1.19</v>
+        <v>-1.15</v>
       </c>
       <c r="M19" s="99">
-        <v>5.4</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>98</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B21" s="95">
-        <v>2912</v>
+        <v>2915</v>
       </c>
       <c r="C21" s="95">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="D21" s="95">
-        <v>14112</v>
+        <v>14069</v>
       </c>
       <c r="E21" s="95">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F21" s="95">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="G21" s="95">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="H21" s="95">
-        <v>17612</v>
+        <v>17571</v>
       </c>
       <c r="I21" s="95">
-        <v>492</v>
+        <v>511</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.14</v>
+        <v>-0.1</v>
       </c>
       <c r="K21" s="97">
-        <v>-18.69</v>
+        <v>1.96</v>
       </c>
       <c r="L21" s="97">
-        <v>-1.35</v>
+        <v>-1.36</v>
       </c>
       <c r="M21" s="99">
-        <v>-13.56</v>
+        <v>-3.85</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>101</v>
       </c>
       <c r="B23" s="95">
-        <v>7684</v>
+        <v>7661</v>
       </c>
       <c r="C23" s="95">
-        <v>453</v>
+        <v>515</v>
       </c>
       <c r="D23" s="95">
-        <v>26677</v>
+        <v>26590</v>
       </c>
       <c r="E23" s="95">
-        <v>457</v>
+        <v>375</v>
       </c>
       <c r="F23" s="95">
         <v>66</v>
       </c>
       <c r="G23" s="95">
         <v>16</v>
       </c>
       <c r="H23" s="95">
-        <v>34427</v>
+        <v>34317</v>
       </c>
       <c r="I23" s="95">
-        <v>927</v>
+        <v>906</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.05</v>
+        <v>-0.07</v>
       </c>
       <c r="K23" s="97">
-        <v>1.63</v>
+        <v>17.17</v>
       </c>
       <c r="L23" s="97">
-        <v>-1.18</v>
+        <v>-1.22</v>
       </c>
       <c r="M23" s="99">
-        <v>-14.8</v>
+        <v>-10.32</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>102</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>103</v>
       </c>
       <c r="B25" s="95">
-        <v>20950</v>
+        <v>20872</v>
       </c>
       <c r="C25" s="95">
-        <v>3433</v>
+        <v>3340</v>
       </c>
       <c r="D25" s="95">
-        <v>74722</v>
+        <v>74483</v>
       </c>
       <c r="E25" s="95">
-        <v>895</v>
+        <v>1028</v>
       </c>
       <c r="F25" s="95">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="G25" s="95">
-        <v>1313</v>
+        <v>811</v>
       </c>
       <c r="H25" s="95">
-        <v>95980</v>
+        <v>95662</v>
       </c>
       <c r="I25" s="95">
-        <v>5642</v>
+        <v>5179</v>
       </c>
       <c r="J25" s="97">
-        <v>-0.05</v>
+        <v>-0.12</v>
       </c>
       <c r="K25" s="97">
-        <v>4.24</v>
+        <v>4.39</v>
       </c>
       <c r="L25" s="97">
-        <v>-0.31</v>
+        <v>-1.14</v>
       </c>
       <c r="M25" s="99">
-        <v>0.92</v>
+        <v>-11.01</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="95">
-        <v>21809</v>
+        <v>21545</v>
       </c>
       <c r="C27" s="95">
-        <v>2147</v>
+        <v>2112</v>
       </c>
       <c r="D27" s="95">
-        <v>65656</v>
+        <v>65365</v>
       </c>
       <c r="E27" s="95">
-        <v>969</v>
+        <v>954</v>
       </c>
       <c r="F27" s="95">
-        <v>215</v>
+        <v>431</v>
       </c>
       <c r="G27" s="95">
-        <v>23</v>
+        <v>64</v>
       </c>
       <c r="H27" s="95">
-        <v>87680</v>
+        <v>87341</v>
       </c>
       <c r="I27" s="95">
-        <v>3138</v>
+        <v>3130</v>
       </c>
       <c r="J27" s="97">
-        <v>-0.02</v>
+        <v>-0.12</v>
       </c>
       <c r="K27" s="97">
-        <v>-6.04</v>
+        <v>23.27</v>
       </c>
       <c r="L27" s="97">
-        <v>-1.13</v>
+        <v>-1.23</v>
       </c>
       <c r="M27" s="99">
-        <v>-4.99</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>106</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="95">
-        <v>11701</v>
+        <v>11691</v>
       </c>
       <c r="C29" s="95">
-        <v>1121</v>
+        <v>1090</v>
       </c>
       <c r="D29" s="95">
-        <v>35829</v>
+        <v>35663</v>
       </c>
       <c r="E29" s="95">
-        <v>548</v>
+        <v>525</v>
       </c>
       <c r="F29" s="95">
         <v>141</v>
       </c>
       <c r="G29" s="95">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H29" s="95">
-        <v>47671</v>
+        <v>47495</v>
       </c>
       <c r="I29" s="95">
-        <v>1716</v>
+        <v>1664</v>
       </c>
       <c r="J29" s="97">
-        <v>-0.08</v>
+        <v>-0.11</v>
       </c>
       <c r="K29" s="97">
-        <v>-3.43</v>
+        <v>13.74</v>
       </c>
       <c r="L29" s="97">
-        <v>-1.18</v>
+        <v>-1.26</v>
       </c>
       <c r="M29" s="99">
-        <v>-2.46</v>
+        <v>-3.47</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>108</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B31" s="95">
-        <v>10237</v>
+        <v>10223</v>
       </c>
       <c r="C31" s="95">
-        <v>1404</v>
+        <v>1414</v>
       </c>
       <c r="D31" s="95">
-        <v>32346</v>
+        <v>32269</v>
       </c>
       <c r="E31" s="95">
-        <v>682</v>
+        <v>787</v>
       </c>
       <c r="F31" s="95">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G31" s="95">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="H31" s="95">
-        <v>42655</v>
+        <v>42566</v>
       </c>
       <c r="I31" s="95">
-        <v>2103</v>
+        <v>2236</v>
       </c>
       <c r="J31" s="97">
-        <v>-0.01</v>
+        <v>-0.06</v>
       </c>
       <c r="K31" s="97">
-        <v>-2.73</v>
+        <v>16</v>
       </c>
       <c r="L31" s="97">
-        <v>-0.73</v>
+        <v>-0.86</v>
       </c>
       <c r="M31" s="99">
-        <v>-3.35</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>110</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>111</v>
       </c>
       <c r="B33" s="95">
-        <v>29299</v>
+        <v>29231</v>
       </c>
       <c r="C33" s="95">
-        <v>3764</v>
+        <v>3858</v>
       </c>
       <c r="D33" s="95">
-        <v>67436</v>
+        <v>67228</v>
       </c>
       <c r="E33" s="95">
-        <v>864</v>
+        <v>988</v>
       </c>
       <c r="F33" s="95">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="G33" s="95">
-        <v>116</v>
+        <v>139</v>
       </c>
       <c r="H33" s="95">
-        <v>97066</v>
+        <v>96782</v>
       </c>
       <c r="I33" s="95">
-        <v>4744</v>
+        <v>4986</v>
       </c>
       <c r="J33" s="97">
-        <v>-0.07</v>
+        <v>-0.09</v>
       </c>
       <c r="K33" s="97">
-        <v>-0.85</v>
+        <v>19.02</v>
       </c>
       <c r="L33" s="97">
-        <v>-1.01</v>
+        <v>-1.12</v>
       </c>
       <c r="M33" s="99">
-        <v>-8.35</v>
+        <v>-2.92</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>112</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>113</v>
       </c>
       <c r="B35" s="95">
-        <v>6586</v>
+        <v>6581</v>
       </c>
       <c r="C35" s="95">
-        <v>3655</v>
+        <v>3637</v>
       </c>
       <c r="D35" s="95">
-        <v>21274</v>
+        <v>21230</v>
       </c>
       <c r="E35" s="95">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F35" s="95">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="G35" s="95">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="H35" s="95">
-        <v>28083</v>
+        <v>28033</v>
       </c>
       <c r="I35" s="95">
-        <v>4438</v>
+        <v>4398</v>
       </c>
       <c r="J35" s="97">
-        <v>-0.05</v>
+        <v>-0.07</v>
       </c>
       <c r="K35" s="97">
-        <v>50.31</v>
+        <v>50.34</v>
       </c>
       <c r="L35" s="97">
-        <v>-0.81</v>
+        <v>-0.77</v>
       </c>
       <c r="M35" s="99">
-        <v>-12.14</v>
+        <v>-8.25</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>114</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
@@ -5187,51 +5196,51 @@
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="42" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="59"/>
@@ -5265,57 +5274,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="39" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -5423,490 +5432,490 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="80" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="83">
-        <v>38046</v>
+        <v>37967</v>
       </c>
       <c r="C9" s="83">
-        <v>5054</v>
+        <v>3021</v>
       </c>
       <c r="D9" s="83">
-        <v>117297</v>
+        <v>117081</v>
       </c>
       <c r="E9" s="83">
-        <v>696</v>
+        <v>627</v>
       </c>
       <c r="F9" s="83">
-        <v>599</v>
+        <v>687</v>
       </c>
       <c r="G9" s="83">
-        <v>514</v>
+        <v>466</v>
       </c>
       <c r="H9" s="83">
-        <v>155942</v>
+        <v>155735</v>
       </c>
       <c r="I9" s="83">
-        <v>6264</v>
+        <v>4113</v>
       </c>
       <c r="J9" s="86">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="K9" s="86">
-        <v>1.17</v>
+        <v>3.24</v>
       </c>
       <c r="L9" s="86">
-        <v>-0.38</v>
+        <v>-0.42</v>
       </c>
       <c r="M9" s="89">
-        <v>60.26</v>
+        <v>4.51</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="92" t="s">
         <v>116</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>117</v>
       </c>
       <c r="B11" s="95">
-        <v>46655</v>
+        <v>46579</v>
       </c>
       <c r="C11" s="95">
-        <v>6918</v>
+        <v>7194</v>
       </c>
       <c r="D11" s="95">
-        <v>109835</v>
+        <v>109543</v>
       </c>
       <c r="E11" s="95">
-        <v>1304</v>
+        <v>1334</v>
       </c>
       <c r="F11" s="95">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="G11" s="95">
-        <v>1113</v>
+        <v>1047</v>
       </c>
       <c r="H11" s="95">
-        <v>157548</v>
+        <v>157174</v>
       </c>
       <c r="I11" s="95">
-        <v>9334</v>
+        <v>9574</v>
       </c>
       <c r="J11" s="97">
-        <v>-0.05</v>
+        <v>-0.08</v>
       </c>
       <c r="K11" s="97">
-        <v>-10.17</v>
+        <v>-2.1</v>
       </c>
       <c r="L11" s="97">
-        <v>-0.84</v>
+        <v>-0.87</v>
       </c>
       <c r="M11" s="99">
-        <v>6.09</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>118</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>119</v>
       </c>
       <c r="B13" s="95">
-        <v>53896</v>
+        <v>53916</v>
       </c>
       <c r="C13" s="95">
-        <v>8986</v>
+        <v>9080</v>
       </c>
       <c r="D13" s="95">
-        <v>80689</v>
+        <v>80502</v>
       </c>
       <c r="E13" s="95">
-        <v>1326</v>
+        <v>1294</v>
       </c>
       <c r="F13" s="95">
-        <v>1067</v>
+        <v>1063</v>
       </c>
       <c r="G13" s="95">
-        <v>1435</v>
+        <v>1997</v>
       </c>
       <c r="H13" s="95">
-        <v>135652</v>
+        <v>135481</v>
       </c>
       <c r="I13" s="95">
-        <v>11747</v>
+        <v>12370</v>
       </c>
       <c r="J13" s="97">
         <v>-0.03</v>
       </c>
       <c r="K13" s="97">
-        <v>1.5</v>
+        <v>26.22</v>
       </c>
       <c r="L13" s="97">
-        <v>-0.62</v>
+        <v>-0.6</v>
       </c>
       <c r="M13" s="99">
-        <v>-1.17</v>
+        <v>7.39</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="95">
-        <v>9863</v>
+        <v>9828</v>
       </c>
       <c r="C15" s="95">
-        <v>816</v>
+        <v>908</v>
       </c>
       <c r="D15" s="95">
-        <v>22795</v>
+        <v>22718</v>
       </c>
       <c r="E15" s="95">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="F15" s="95">
         <v>246</v>
       </c>
       <c r="G15" s="95">
-        <v>2853</v>
+        <v>2358</v>
       </c>
       <c r="H15" s="95">
-        <v>32904</v>
+        <v>32792</v>
       </c>
       <c r="I15" s="95">
-        <v>3805</v>
+        <v>3397</v>
       </c>
       <c r="J15" s="97">
-        <v>-0.04</v>
+        <v>-0.09</v>
       </c>
       <c r="K15" s="97">
-        <v>9.62</v>
+        <v>18.56</v>
       </c>
       <c r="L15" s="97">
-        <v>-1.27</v>
+        <v>-1.32</v>
       </c>
       <c r="M15" s="99">
-        <v>36.43</v>
+        <v>12.28</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>122</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>123</v>
       </c>
       <c r="B17" s="95">
-        <v>20637</v>
+        <v>20502</v>
       </c>
       <c r="C17" s="95">
-        <v>387</v>
+        <v>426</v>
       </c>
       <c r="D17" s="95">
-        <v>45350</v>
+        <v>45126</v>
       </c>
       <c r="E17" s="95">
-        <v>357</v>
+        <v>344</v>
       </c>
       <c r="F17" s="95">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="G17" s="95">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H17" s="95">
-        <v>65991</v>
+        <v>65631</v>
       </c>
       <c r="I17" s="95">
-        <v>744</v>
+        <v>771</v>
       </c>
       <c r="J17" s="97">
-        <v>-0.18</v>
+        <v>-0.25</v>
       </c>
       <c r="K17" s="97">
-        <v>3.09</v>
+        <v>10.94</v>
       </c>
       <c r="L17" s="97">
-        <v>-2.61</v>
+        <v>-2.41</v>
       </c>
       <c r="M17" s="99">
-        <v>-12.79</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>125</v>
       </c>
       <c r="B19" s="95">
-        <v>24644</v>
+        <v>24651</v>
       </c>
       <c r="C19" s="95">
-        <v>4450</v>
+        <v>3906</v>
       </c>
       <c r="D19" s="95">
-        <v>79180</v>
+        <v>78968</v>
       </c>
       <c r="E19" s="95">
-        <v>440</v>
+        <v>467</v>
       </c>
       <c r="F19" s="95">
         <v>216</v>
       </c>
       <c r="G19" s="95">
-        <v>3520</v>
+        <v>4463</v>
       </c>
       <c r="H19" s="95">
-        <v>104040</v>
+        <v>103835</v>
       </c>
       <c r="I19" s="95">
-        <v>8409</v>
+        <v>8836</v>
       </c>
       <c r="J19" s="97">
-        <v>-0.02</v>
+        <v>-0.06</v>
       </c>
       <c r="K19" s="97">
-        <v>41.97</v>
+        <v>95.88</v>
       </c>
       <c r="L19" s="97">
-        <v>-0.47</v>
+        <v>-0.62</v>
       </c>
       <c r="M19" s="99">
-        <v>3.19</v>
+        <v>18.18</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>126</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="27" t="s">
         <v>127</v>
       </c>
       <c r="B21" s="95">
-        <v>9300</v>
+        <v>9264</v>
       </c>
       <c r="C21" s="95">
-        <v>726</v>
+        <v>688</v>
       </c>
       <c r="D21" s="95">
-        <v>30320</v>
+        <v>30232</v>
       </c>
       <c r="E21" s="95">
-        <v>287</v>
+        <v>252</v>
       </c>
       <c r="F21" s="95">
         <v>99</v>
       </c>
       <c r="G21" s="95">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="H21" s="95">
-        <v>39719</v>
+        <v>39595</v>
       </c>
       <c r="I21" s="95">
-        <v>1022</v>
+        <v>945</v>
       </c>
       <c r="J21" s="97">
-        <v>-0.06</v>
+        <v>-0.11</v>
       </c>
       <c r="K21" s="97">
-        <v>7.95</v>
+        <v>21.01</v>
       </c>
       <c r="L21" s="97">
-        <v>-0.83</v>
+        <v>-0.93</v>
       </c>
       <c r="M21" s="99">
-        <v>16.63</v>
+        <v>-6.83</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>128</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="27" t="s">
         <v>129</v>
       </c>
       <c r="B23" s="95">
         <v>29159</v>
       </c>
       <c r="C23" s="95">
-        <v>10385</v>
+        <v>4204</v>
       </c>
       <c r="D23" s="95">
-        <v>116999</v>
+        <v>116765</v>
       </c>
       <c r="E23" s="95">
-        <v>1519</v>
+        <v>1541</v>
       </c>
       <c r="F23" s="95">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="G23" s="95">
-        <v>3413</v>
+        <v>3134</v>
       </c>
       <c r="H23" s="95">
-        <v>146793</v>
+        <v>146555</v>
       </c>
       <c r="I23" s="95">
-        <v>15317</v>
+        <v>8879</v>
       </c>
       <c r="J23" s="97">
-        <v>-0.02</v>
+        <v>-0.05</v>
       </c>
       <c r="K23" s="97">
-        <v>57.67</v>
+        <v>7.55</v>
       </c>
       <c r="L23" s="97">
-        <v>-0.52</v>
+        <v>-0.56</v>
       </c>
       <c r="M23" s="99">
-        <v>49.1</v>
+        <v>-11.12</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>130</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="27" t="s">
         <v>131</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -6368,51 +6377,51 @@
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D13:D14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="43" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B1" s="59"/>
@@ -6446,57 +6455,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -6604,316 +6613,316 @@
       </c>
       <c r="H8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>22</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="14" t="s">
         <v>22</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="M8" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="12.6" customHeight="1">
       <c r="A9" s="81" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="84">
-        <v>1241</v>
+        <v>1236</v>
       </c>
       <c r="C9" s="84">
-        <v>9084</v>
+        <v>6799</v>
       </c>
       <c r="D9" s="84">
         <v>61</v>
       </c>
       <c r="E9" s="84">
-        <v>41</v>
+        <v>188</v>
       </c>
       <c r="F9" s="84">
         <v>20</v>
       </c>
       <c r="G9" s="84">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H9" s="84">
-        <v>1322</v>
+        <v>1317</v>
       </c>
       <c r="I9" s="84">
-        <v>9372</v>
+        <v>7236</v>
       </c>
       <c r="J9" s="114">
-        <v>-0.38</v>
+        <v>0.08</v>
       </c>
       <c r="K9" s="114">
-        <v>9.69</v>
+        <v>15.86</v>
       </c>
       <c r="L9" s="114">
-        <v>-3.36</v>
+        <v>-2.3</v>
       </c>
       <c r="M9" s="117">
-        <v>1.7</v>
+        <v>-14.03</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="11.1" customHeight="1">
       <c r="A10" s="93" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="47"/>
       <c r="D10" s="47"/>
       <c r="E10" s="47"/>
       <c r="F10" s="47"/>
       <c r="G10" s="47"/>
       <c r="H10" s="47"/>
       <c r="I10" s="47"/>
       <c r="J10" s="47"/>
       <c r="K10" s="47"/>
       <c r="L10" s="47"/>
       <c r="M10" s="53"/>
     </row>
     <row r="11" spans="1:13" ht="12.6" customHeight="1">
       <c r="A11" s="27" t="s">
         <v>137</v>
       </c>
       <c r="B11" s="95">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C11" s="95">
-        <v>1905</v>
+        <v>1909</v>
       </c>
       <c r="D11" s="95">
         <v>16</v>
       </c>
       <c r="E11" s="95">
         <v>0</v>
       </c>
       <c r="F11" s="95">
         <v>4</v>
       </c>
       <c r="G11" s="95">
         <v>3</v>
       </c>
       <c r="H11" s="95">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="I11" s="95">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="J11" s="119">
         <v>-0.15</v>
       </c>
       <c r="K11" s="119">
-        <v>-4.84</v>
+        <v>65.46</v>
       </c>
       <c r="L11" s="119">
-        <v>-1.91</v>
+        <v>-1.78</v>
       </c>
       <c r="M11" s="121">
-        <v>5.59</v>
+        <v>-8.41</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="11.1" customHeight="1">
       <c r="A12" s="92" t="s">
         <v>138</v>
       </c>
       <c r="B12" s="58"/>
       <c r="C12" s="58"/>
       <c r="D12" s="58"/>
       <c r="E12" s="58"/>
       <c r="F12" s="58"/>
       <c r="G12" s="58"/>
       <c r="H12" s="58"/>
       <c r="I12" s="58"/>
       <c r="J12" s="58"/>
       <c r="K12" s="58"/>
       <c r="L12" s="58"/>
       <c r="M12" s="53"/>
     </row>
     <row r="13" spans="1:13" ht="12.6" customHeight="1">
       <c r="A13" s="27" t="s">
         <v>139</v>
       </c>
       <c r="B13" s="95">
         <v>89</v>
       </c>
       <c r="C13" s="95">
-        <v>2904</v>
+        <v>2196</v>
       </c>
       <c r="D13" s="101">
         <v>0</v>
       </c>
       <c r="E13" s="101">
         <v>0</v>
       </c>
       <c r="F13" s="95">
         <v>2</v>
       </c>
       <c r="G13" s="95">
         <v>101</v>
       </c>
       <c r="H13" s="95">
         <v>91</v>
       </c>
       <c r="I13" s="95">
-        <v>3005</v>
-[...2 lines deleted...]
-        <v>-1.09</v>
+        <v>2297</v>
+      </c>
+      <c r="J13" s="123">
+        <v>0</v>
       </c>
       <c r="K13" s="119">
-        <v>9.3</v>
+        <v>-4.22</v>
       </c>
       <c r="L13" s="123">
         <v>0</v>
       </c>
       <c r="M13" s="121">
-        <v>19.21</v>
+        <v>-4.75</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="11.1" customHeight="1">
       <c r="A14" s="92" t="s">
         <v>140</v>
       </c>
       <c r="B14" s="58"/>
       <c r="C14" s="58"/>
       <c r="D14" s="58"/>
       <c r="E14" s="58"/>
       <c r="F14" s="58"/>
       <c r="G14" s="58"/>
       <c r="H14" s="58"/>
       <c r="I14" s="58"/>
       <c r="J14" s="58"/>
       <c r="K14" s="58"/>
       <c r="L14" s="58"/>
       <c r="M14" s="53"/>
     </row>
     <row r="15" spans="1:13" ht="12.6" customHeight="1">
       <c r="A15" s="27" t="s">
         <v>141</v>
       </c>
       <c r="B15" s="95">
         <v>50</v>
       </c>
       <c r="C15" s="95">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="D15" s="95">
         <v>11</v>
       </c>
       <c r="E15" s="95">
         <v>4</v>
       </c>
       <c r="F15" s="95">
         <v>10</v>
       </c>
       <c r="G15" s="95">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H15" s="95">
         <v>71</v>
       </c>
       <c r="I15" s="95">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>-1.39</v>
+        <v>269</v>
+      </c>
+      <c r="J15" s="123">
+        <v>0</v>
       </c>
       <c r="K15" s="119">
-        <v>-0.19</v>
+        <v>-14.61</v>
       </c>
       <c r="L15" s="119">
-        <v>-4.05</v>
+        <v>-2.74</v>
       </c>
       <c r="M15" s="121">
-        <v>-73.53</v>
+        <v>-72.28</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="11.1" customHeight="1">
       <c r="A16" s="92" t="s">
         <v>142</v>
       </c>
       <c r="B16" s="58"/>
       <c r="C16" s="58"/>
       <c r="D16" s="58"/>
       <c r="E16" s="58"/>
       <c r="F16" s="58"/>
       <c r="G16" s="58"/>
       <c r="H16" s="58"/>
       <c r="I16" s="58"/>
       <c r="J16" s="58"/>
       <c r="K16" s="58"/>
       <c r="L16" s="58"/>
       <c r="M16" s="53"/>
     </row>
     <row r="17" spans="1:13" ht="12.6" customHeight="1">
       <c r="A17" s="27" t="s">
         <v>143</v>
       </c>
       <c r="B17" s="95">
         <v>3</v>
       </c>
       <c r="C17" s="95">
-        <v>110</v>
+        <v>49</v>
       </c>
       <c r="D17" s="95">
         <v>5</v>
       </c>
       <c r="E17" s="95">
         <v>2</v>
       </c>
       <c r="F17" s="101">
         <v>0</v>
       </c>
       <c r="G17" s="101">
         <v>0</v>
       </c>
       <c r="H17" s="95">
         <v>8</v>
       </c>
       <c r="I17" s="95">
-        <v>112</v>
+        <v>51</v>
       </c>
       <c r="J17" s="123">
         <v>0</v>
       </c>
       <c r="K17" s="119">
-        <v>4.03</v>
+        <v>16.93</v>
       </c>
       <c r="L17" s="123">
         <v>0</v>
       </c>
       <c r="M17" s="121">
-        <v>-32.86</v>
+        <v>-74.12</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="11.1" customHeight="1">
       <c r="A18" s="92" t="s">
         <v>144</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="53"/>
     </row>
     <row r="19" spans="1:13" ht="12.6" customHeight="1">
       <c r="A19" s="27" t="s">
         <v>145</v>
       </c>
       <c r="B19" s="95">
         <v>4</v>
@@ -7097,229 +7106,229 @@
       </c>
       <c r="D25" s="101">
         <v>0</v>
       </c>
       <c r="E25" s="101">
         <v>0</v>
       </c>
       <c r="F25" s="101">
         <v>0</v>
       </c>
       <c r="G25" s="101">
         <v>0</v>
       </c>
       <c r="H25" s="101">
         <v>0</v>
       </c>
       <c r="I25" s="101">
         <v>0</v>
       </c>
       <c r="J25" s="123">
         <v>0</v>
       </c>
       <c r="K25" s="123">
         <v>0</v>
       </c>
-      <c r="L25" s="119">
-[...3 lines deleted...]
-        <v>-100</v>
+      <c r="L25" s="123">
+        <v>0</v>
+      </c>
+      <c r="M25" s="125">
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="11.1" customHeight="1">
       <c r="A26" s="92" t="s">
         <v>152</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="53"/>
     </row>
     <row r="27" spans="1:13" ht="12.6" customHeight="1">
       <c r="A27" s="27" t="s">
         <v>153</v>
       </c>
       <c r="B27" s="95">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C27" s="95">
-        <v>3030</v>
+        <v>1314</v>
       </c>
       <c r="D27" s="101">
         <v>0</v>
       </c>
       <c r="E27" s="101">
         <v>0</v>
       </c>
       <c r="F27" s="101">
         <v>0</v>
       </c>
       <c r="G27" s="101">
         <v>0</v>
       </c>
       <c r="H27" s="95">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I27" s="95">
-        <v>3030</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1314</v>
+      </c>
+      <c r="J27" s="119">
+        <v>6.06</v>
       </c>
       <c r="K27" s="119">
-        <v>33.86</v>
+        <v>-1.94</v>
       </c>
       <c r="L27" s="119">
-        <v>-8.11</v>
+        <v>2.94</v>
       </c>
       <c r="M27" s="121">
-        <v>35.23</v>
+        <v>-8.36</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="11.1" customHeight="1">
       <c r="A28" s="92" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="58"/>
       <c r="C28" s="58"/>
       <c r="D28" s="58"/>
       <c r="E28" s="58"/>
       <c r="F28" s="58"/>
       <c r="G28" s="58"/>
       <c r="H28" s="58"/>
       <c r="I28" s="58"/>
       <c r="J28" s="58"/>
       <c r="K28" s="58"/>
       <c r="L28" s="58"/>
       <c r="M28" s="53"/>
     </row>
     <row r="29" spans="1:13" ht="12.6" customHeight="1">
       <c r="A29" s="27" t="s">
         <v>155</v>
       </c>
       <c r="B29" s="95">
         <v>29</v>
       </c>
       <c r="C29" s="95">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="D29" s="95">
         <v>4</v>
       </c>
       <c r="E29" s="95">
-        <v>34</v>
+        <v>182</v>
       </c>
       <c r="F29" s="95">
         <v>1</v>
       </c>
       <c r="G29" s="101">
         <v>0</v>
       </c>
       <c r="H29" s="95">
         <v>34</v>
       </c>
       <c r="I29" s="95">
-        <v>39</v>
+        <v>208</v>
       </c>
       <c r="J29" s="123">
         <v>0</v>
       </c>
       <c r="K29" s="119">
-        <v>-47.65</v>
+        <v>229.87</v>
       </c>
       <c r="L29" s="119">
         <v>-2.86</v>
       </c>
       <c r="M29" s="121">
-        <v>-54.88</v>
+        <v>150.26</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="11.1" customHeight="1">
       <c r="A30" s="92" t="s">
         <v>156</v>
       </c>
       <c r="B30" s="58"/>
       <c r="C30" s="58"/>
       <c r="D30" s="58"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="H30" s="58"/>
       <c r="I30" s="58"/>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="53"/>
     </row>
     <row r="31" spans="1:13" ht="12.6" customHeight="1">
       <c r="A31" s="27" t="s">
         <v>157</v>
       </c>
       <c r="B31" s="95">
         <v>24</v>
       </c>
       <c r="C31" s="95">
-        <v>460</v>
+        <v>602</v>
       </c>
       <c r="D31" s="101">
         <v>0</v>
       </c>
       <c r="E31" s="101">
         <v>0</v>
       </c>
       <c r="F31" s="101">
         <v>0</v>
       </c>
       <c r="G31" s="101">
         <v>0</v>
       </c>
       <c r="H31" s="95">
         <v>24</v>
       </c>
       <c r="I31" s="95">
-        <v>460</v>
-[...2 lines deleted...]
-        <v>-7.69</v>
+        <v>602</v>
+      </c>
+      <c r="J31" s="123">
+        <v>0</v>
       </c>
       <c r="K31" s="119">
-        <v>-19.53</v>
+        <v>52.21</v>
       </c>
       <c r="L31" s="119">
-        <v>-17.24</v>
+        <v>-4</v>
       </c>
       <c r="M31" s="121">
-        <v>-52.78</v>
+        <v>-30.6</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="11.1" customHeight="1">
       <c r="A32" s="92" t="s">
         <v>158</v>
       </c>
       <c r="B32" s="58"/>
       <c r="C32" s="58"/>
       <c r="D32" s="58"/>
       <c r="E32" s="58"/>
       <c r="F32" s="58"/>
       <c r="G32" s="58"/>
       <c r="H32" s="58"/>
       <c r="I32" s="58"/>
       <c r="J32" s="58"/>
       <c r="K32" s="58"/>
       <c r="L32" s="58"/>
       <c r="M32" s="53"/>
     </row>
     <row r="33" spans="1:13" ht="12.6" customHeight="1">
       <c r="A33" s="27" t="s">
         <v>159</v>
       </c>
       <c r="B33" s="101">
         <v>0</v>
@@ -7361,81 +7370,81 @@
     <row r="34" spans="1:13" ht="11.1" customHeight="1">
       <c r="A34" s="92" t="s">
         <v>160</v>
       </c>
       <c r="B34" s="58"/>
       <c r="C34" s="58"/>
       <c r="D34" s="58"/>
       <c r="E34" s="58"/>
       <c r="F34" s="58"/>
       <c r="G34" s="58"/>
       <c r="H34" s="58"/>
       <c r="I34" s="58"/>
       <c r="J34" s="58"/>
       <c r="K34" s="58"/>
       <c r="L34" s="58"/>
       <c r="M34" s="53"/>
     </row>
     <row r="35" spans="1:13" ht="12.6" customHeight="1">
       <c r="A35" s="27" t="s">
         <v>161</v>
       </c>
       <c r="B35" s="95">
         <v>23</v>
       </c>
       <c r="C35" s="95">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="D35" s="95">
         <v>4</v>
       </c>
       <c r="E35" s="95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F35" s="95">
         <v>2</v>
       </c>
       <c r="G35" s="95">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H35" s="95">
         <v>29</v>
       </c>
       <c r="I35" s="95">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="J35" s="123">
         <v>0</v>
       </c>
       <c r="K35" s="119">
-        <v>-26.56</v>
+        <v>18.67</v>
       </c>
       <c r="L35" s="119">
-        <v>-9.38</v>
+        <v>-6.45</v>
       </c>
       <c r="M35" s="121">
-        <v>31.69</v>
+        <v>85.46</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="107" t="s">
         <v>162</v>
       </c>
       <c r="B36" s="55"/>
       <c r="C36" s="55"/>
       <c r="D36" s="55"/>
       <c r="E36" s="55"/>
       <c r="F36" s="55"/>
       <c r="G36" s="55"/>
       <c r="H36" s="55"/>
       <c r="I36" s="55"/>
       <c r="J36" s="55"/>
       <c r="K36" s="55"/>
       <c r="L36" s="55"/>
       <c r="M36" s="57"/>
     </row>
     <row r="37" spans="1:13" ht="13.5" customHeight="1">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
@@ -7693,51 +7702,51 @@
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="M9:M10"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="K9:K10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="44" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>45</v>
       </c>
       <c r="B1" s="59"/>
@@ -7771,57 +7780,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -8280,139 +8289,139 @@
     <row r="20" spans="1:13" ht="11.1" customHeight="1">
       <c r="A20" s="92" t="s">
         <v>174</v>
       </c>
       <c r="B20" s="58"/>
       <c r="C20" s="58"/>
       <c r="D20" s="58"/>
       <c r="E20" s="58"/>
       <c r="F20" s="58"/>
       <c r="G20" s="58"/>
       <c r="H20" s="58"/>
       <c r="I20" s="58"/>
       <c r="J20" s="58"/>
       <c r="K20" s="58"/>
       <c r="L20" s="58"/>
       <c r="M20" s="53"/>
     </row>
     <row r="21" spans="1:13" ht="12.6" customHeight="1">
       <c r="A21" s="35" t="s">
         <v>175</v>
       </c>
       <c r="B21" s="95">
         <v>188</v>
       </c>
       <c r="C21" s="95">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="D21" s="95">
         <v>1</v>
       </c>
       <c r="E21" s="95">
         <v>0</v>
       </c>
       <c r="F21" s="95">
         <v>1</v>
       </c>
       <c r="G21" s="95">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" s="95">
         <v>190</v>
       </c>
       <c r="I21" s="95">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>195</v>
+      </c>
+      <c r="J21" s="119">
+        <v>0.53</v>
       </c>
       <c r="K21" s="119">
-        <v>27.84</v>
+        <v>-5.44</v>
       </c>
       <c r="L21" s="119">
-        <v>-2.56</v>
+        <v>-1.04</v>
       </c>
       <c r="M21" s="121">
-        <v>15.03</v>
+        <v>26.76</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="11.1" customHeight="1">
       <c r="A22" s="92" t="s">
         <v>176</v>
       </c>
       <c r="B22" s="58"/>
       <c r="C22" s="58"/>
       <c r="D22" s="58"/>
       <c r="E22" s="58"/>
       <c r="F22" s="58"/>
       <c r="G22" s="58"/>
       <c r="H22" s="58"/>
       <c r="I22" s="58"/>
       <c r="J22" s="58"/>
       <c r="K22" s="58"/>
       <c r="L22" s="58"/>
       <c r="M22" s="53"/>
     </row>
     <row r="23" spans="1:13" ht="12.6" customHeight="1">
       <c r="A23" s="35" t="s">
         <v>177</v>
       </c>
       <c r="B23" s="95">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C23" s="95">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="D23" s="101">
         <v>0</v>
       </c>
       <c r="E23" s="101">
         <v>0</v>
       </c>
       <c r="F23" s="101">
         <v>0</v>
       </c>
       <c r="G23" s="101">
         <v>0</v>
       </c>
       <c r="H23" s="95">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="I23" s="95">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>323</v>
+      </c>
+      <c r="J23" s="119">
+        <v>-0.82</v>
       </c>
       <c r="K23" s="119">
-        <v>10.97</v>
+        <v>18.04</v>
       </c>
       <c r="L23" s="119">
-        <v>-8.15</v>
+        <v>-9.02</v>
       </c>
       <c r="M23" s="121">
-        <v>28.1</v>
+        <v>83.96</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="11.1" customHeight="1">
       <c r="A24" s="92" t="s">
         <v>178</v>
       </c>
       <c r="B24" s="58"/>
       <c r="C24" s="58"/>
       <c r="D24" s="58"/>
       <c r="E24" s="58"/>
       <c r="F24" s="58"/>
       <c r="G24" s="58"/>
       <c r="H24" s="58"/>
       <c r="I24" s="58"/>
       <c r="J24" s="58"/>
       <c r="K24" s="58"/>
       <c r="L24" s="58"/>
       <c r="M24" s="53"/>
     </row>
     <row r="25" spans="1:13" ht="12.6" customHeight="1">
       <c r="A25" s="35" t="s">
         <v>179</v>
       </c>
       <c r="B25" s="101">
         <v>0</v>
@@ -9018,51 +9027,51 @@
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="45" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="59"/>
@@ -9096,57 +9105,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -9979,51 +9988,51 @@
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="46" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="7.875" customWidth="1"/>
     <col min="10" max="13" width="9.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="59"/>
@@ -10057,57 +10066,57 @@
       <c r="M2" s="59"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>51</v>
       </c>
       <c r="B3" s="63"/>
       <c r="C3" s="63"/>
       <c r="D3" s="63"/>
       <c r="E3" s="63"/>
       <c r="F3" s="63"/>
       <c r="G3" s="63"/>
       <c r="H3" s="63"/>
       <c r="I3" s="63"/>
       <c r="J3" s="63"/>
       <c r="K3" s="63"/>
       <c r="L3" s="63"/>
       <c r="M3" s="63"/>
     </row>
     <row r="4" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="6"/>
       <c r="B4" s="6"/>
       <c r="C4" s="6"/>
       <c r="D4" s="60" t="str">
         <f>'2-6'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="61" t="str">
         <f>'2-6'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="22" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1">
       <c r="A5" s="9"/>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="36" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="37"/>
       <c r="F5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="37"/>
       <c r="H5" s="36" t="s">
@@ -11026,51 +11035,51 @@
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="K9:K10"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="47" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="11" width="10.25" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="21" customHeight="1">
       <c r="A1" s="38" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="38"/>
       <c r="C1" s="38"/>
@@ -11111,57 +11120,57 @@
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
     </row>
     <row r="4" spans="1:11" ht="18.6" customHeight="1">
       <c r="A4" s="64" t="s">
         <v>50</v>
       </c>
       <c r="B4" s="65"/>
       <c r="C4" s="65"/>
       <c r="D4" s="65"/>
       <c r="E4" s="65"/>
       <c r="F4" s="65"/>
       <c r="G4" s="65"/>
       <c r="H4" s="65"/>
       <c r="I4" s="65"/>
       <c r="J4" s="65"/>
       <c r="K4" s="65"/>
     </row>
     <row r="5" spans="1:11" ht="18.6" customHeight="1" thickBot="1">
       <c r="A5" s="1"/>
       <c r="B5" s="23"/>
       <c r="C5" s="41" t="str">
         <f>'2-6'!D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="41"/>
       <c r="F5" s="44" t="str">
         <f>'2-6'!G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="G5" s="44"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:11" ht="15" customHeight="1">
       <c r="A6" s="9"/>
       <c r="B6" s="36" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="37"/>
       <c r="F6" s="36" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="37"/>
       <c r="H6" s="36" t="s">
         <v>11</v>
@@ -11248,382 +11257,382 @@
       </c>
       <c r="F9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="I9" s="14" t="s">
         <v>22</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="22.5" customHeight="1">
       <c r="A10" s="137" t="s">
         <v>199</v>
       </c>
       <c r="B10" s="139">
-        <v>589720</v>
+        <v>588227</v>
       </c>
       <c r="C10" s="142">
-        <v>34629</v>
+        <v>30552</v>
       </c>
       <c r="D10" s="142">
-        <v>590069</v>
+        <v>588679</v>
       </c>
       <c r="E10" s="142">
-        <v>31005</v>
+        <v>28778</v>
       </c>
       <c r="F10" s="142">
-        <v>595671</v>
+        <v>594229</v>
       </c>
       <c r="G10" s="142">
-        <v>31834</v>
+        <v>30537</v>
       </c>
       <c r="H10" s="145">
-        <v>-0.06</v>
+        <v>-0.08</v>
       </c>
       <c r="I10" s="145">
-        <v>11.69</v>
+        <v>6.16</v>
       </c>
       <c r="J10" s="145">
-        <v>-1</v>
+        <v>-1.01</v>
       </c>
       <c r="K10" s="148">
-        <v>8.78</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="22.5" customHeight="1">
       <c r="A11" s="149" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="77"/>
       <c r="C11" s="75"/>
       <c r="D11" s="75"/>
       <c r="E11" s="75"/>
       <c r="F11" s="75"/>
       <c r="G11" s="75"/>
       <c r="H11" s="75"/>
       <c r="I11" s="75"/>
       <c r="J11" s="75"/>
       <c r="K11" s="73"/>
     </row>
     <row r="12" spans="1:11" ht="17.1" customHeight="1">
       <c r="A12" s="150" t="s">
         <v>200</v>
       </c>
       <c r="B12" s="153">
-        <v>507492</v>
+        <v>506141</v>
       </c>
       <c r="C12" s="153">
-        <v>16125</v>
+        <v>16322</v>
       </c>
       <c r="D12" s="153">
-        <v>507812</v>
+        <v>506561</v>
       </c>
       <c r="E12" s="153">
-        <v>16807</v>
+        <v>13982</v>
       </c>
       <c r="F12" s="153">
-        <v>512919</v>
+        <v>511598</v>
       </c>
       <c r="G12" s="153">
-        <v>16714</v>
+        <v>16298</v>
       </c>
       <c r="H12" s="156">
-        <v>-0.06</v>
+        <v>-0.08</v>
       </c>
       <c r="I12" s="156">
-        <v>-4.06</v>
+        <v>16.74</v>
       </c>
       <c r="J12" s="156">
-        <v>-1.06</v>
+        <v>-1.07</v>
       </c>
       <c r="K12" s="159">
-        <v>-3.52</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="27.95" customHeight="1">
       <c r="A13" s="149" t="s">
         <v>201</v>
       </c>
       <c r="B13" s="70"/>
       <c r="C13" s="70"/>
       <c r="D13" s="70"/>
       <c r="E13" s="70"/>
       <c r="F13" s="70"/>
       <c r="G13" s="70"/>
       <c r="H13" s="70"/>
       <c r="I13" s="70"/>
       <c r="J13" s="70"/>
       <c r="K13" s="73"/>
     </row>
     <row r="14" spans="1:11" ht="22.5" customHeight="1">
       <c r="A14" s="25" t="s">
         <v>202</v>
       </c>
       <c r="B14" s="152">
-        <v>201869</v>
+        <v>201220</v>
       </c>
       <c r="C14" s="152">
-        <v>6829</v>
+        <v>6810</v>
       </c>
       <c r="D14" s="152">
-        <v>202033</v>
+        <v>201405</v>
       </c>
       <c r="E14" s="152">
-        <v>7205</v>
+        <v>5951</v>
       </c>
       <c r="F14" s="152">
-        <v>204375</v>
+        <v>203784</v>
       </c>
       <c r="G14" s="152">
-        <v>6996</v>
+        <v>6676</v>
       </c>
       <c r="H14" s="155">
-        <v>-0.08</v>
+        <v>-0.09</v>
       </c>
       <c r="I14" s="155">
-        <v>-5.22</v>
+        <v>14.43</v>
       </c>
       <c r="J14" s="155">
-        <v>-1.23</v>
+        <v>-1.26</v>
       </c>
       <c r="K14" s="158">
-        <v>-2.39</v>
+        <v>2.01</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="22.5" customHeight="1">
       <c r="A15" s="160" t="s">
         <v>203</v>
       </c>
       <c r="B15" s="70"/>
       <c r="C15" s="70"/>
       <c r="D15" s="70"/>
       <c r="E15" s="70"/>
       <c r="F15" s="70"/>
       <c r="G15" s="70"/>
       <c r="H15" s="70"/>
       <c r="I15" s="70"/>
       <c r="J15" s="70"/>
       <c r="K15" s="73"/>
     </row>
     <row r="16" spans="1:11" ht="17.1" customHeight="1">
       <c r="A16" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B16" s="152">
-        <v>296709</v>
+        <v>296014</v>
       </c>
       <c r="C16" s="152">
-        <v>9091</v>
+        <v>9290</v>
       </c>
       <c r="D16" s="152">
-        <v>296863</v>
+        <v>296247</v>
       </c>
       <c r="E16" s="152">
-        <v>9389</v>
+        <v>7857</v>
       </c>
       <c r="F16" s="152">
-        <v>299599</v>
+        <v>298878</v>
       </c>
       <c r="G16" s="152">
-        <v>9492</v>
+        <v>9416</v>
       </c>
       <c r="H16" s="155">
-        <v>-0.05</v>
+        <v>-0.08</v>
       </c>
       <c r="I16" s="155">
-        <v>-3.17</v>
+        <v>18.24</v>
       </c>
       <c r="J16" s="155">
         <v>-0.96</v>
       </c>
       <c r="K16" s="158">
-        <v>-4.22</v>
+        <v>-1.34</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="27.95" customHeight="1">
       <c r="A17" s="160" t="s">
         <v>205</v>
       </c>
       <c r="B17" s="70"/>
       <c r="C17" s="70"/>
       <c r="D17" s="70"/>
       <c r="E17" s="70"/>
       <c r="F17" s="70"/>
       <c r="G17" s="70"/>
       <c r="H17" s="70"/>
       <c r="I17" s="70"/>
       <c r="J17" s="70"/>
       <c r="K17" s="73"/>
     </row>
     <row r="18" spans="1:11" ht="17.1" customHeight="1">
       <c r="A18" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B18" s="152">
-        <v>8914</v>
+        <v>8907</v>
       </c>
       <c r="C18" s="152">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="D18" s="152">
-        <v>8916</v>
+        <v>8909</v>
       </c>
       <c r="E18" s="152">
-        <v>213</v>
+        <v>174</v>
       </c>
       <c r="F18" s="152">
-        <v>8945</v>
+        <v>8936</v>
       </c>
       <c r="G18" s="152">
-        <v>226</v>
+        <v>206</v>
       </c>
       <c r="H18" s="155">
         <v>-0.02</v>
       </c>
       <c r="I18" s="155">
-        <v>-3.76</v>
+        <v>27.59</v>
       </c>
       <c r="J18" s="155">
-        <v>-0.35</v>
+        <v>-0.32</v>
       </c>
       <c r="K18" s="158">
-        <v>-9.29</v>
+        <v>7.77</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="27.95" customHeight="1">
       <c r="A19" s="160" t="s">
         <v>207</v>
       </c>
       <c r="B19" s="70"/>
       <c r="C19" s="70"/>
       <c r="D19" s="70"/>
       <c r="E19" s="70"/>
       <c r="F19" s="70"/>
       <c r="G19" s="70"/>
       <c r="H19" s="70"/>
       <c r="I19" s="70"/>
       <c r="J19" s="70"/>
       <c r="K19" s="73"/>
     </row>
     <row r="20" spans="1:11" ht="22.5" customHeight="1">
       <c r="A20" s="150" t="s">
         <v>208</v>
       </c>
       <c r="B20" s="153">
-        <v>82112</v>
+        <v>81970</v>
       </c>
       <c r="C20" s="153">
-        <v>17926</v>
+        <v>14010</v>
       </c>
       <c r="D20" s="153">
-        <v>82140</v>
+        <v>82002</v>
       </c>
       <c r="E20" s="153">
-        <v>14020</v>
+        <v>14746</v>
       </c>
       <c r="F20" s="153">
-        <v>82638</v>
+        <v>82513</v>
       </c>
       <c r="G20" s="153">
-        <v>14981</v>
+        <v>14055</v>
       </c>
       <c r="H20" s="156">
-        <v>-0.03</v>
+        <v>-0.04</v>
       </c>
       <c r="I20" s="156">
-        <v>27.86</v>
+        <v>-4.99</v>
       </c>
       <c r="J20" s="156">
-        <v>-0.64</v>
+        <v>-0.66</v>
       </c>
       <c r="K20" s="159">
-        <v>19.66</v>
+        <v>-0.32</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="22.5" customHeight="1">
       <c r="A21" s="149" t="s">
         <v>209</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="70"/>
       <c r="D21" s="70"/>
       <c r="E21" s="70"/>
       <c r="F21" s="70"/>
       <c r="G21" s="70"/>
       <c r="H21" s="70"/>
       <c r="I21" s="70"/>
       <c r="J21" s="70"/>
       <c r="K21" s="73"/>
     </row>
     <row r="22" spans="1:11" ht="22.5" customHeight="1">
       <c r="A22" s="150" t="s">
         <v>210</v>
       </c>
       <c r="B22" s="153">
         <v>116</v>
       </c>
       <c r="C22" s="153">
-        <v>578</v>
+        <v>220</v>
       </c>
       <c r="D22" s="153">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E22" s="153">
-        <v>178</v>
+        <v>50</v>
       </c>
       <c r="F22" s="153">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G22" s="153">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>-0.85</v>
+        <v>184</v>
+      </c>
+      <c r="H22" s="163">
+        <v>0</v>
       </c>
       <c r="I22" s="156">
-        <v>224.72</v>
+        <v>340</v>
       </c>
       <c r="J22" s="156">
-        <v>1.75</v>
+        <v>-1.69</v>
       </c>
       <c r="K22" s="159">
-        <v>315.83</v>
+        <v>19.57</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A23" s="161" t="s">
+      <c r="A23" s="164" t="s">
         <v>211</v>
       </c>
       <c r="B23" s="69"/>
       <c r="C23" s="69"/>
       <c r="D23" s="69"/>
       <c r="E23" s="69"/>
       <c r="F23" s="69"/>
       <c r="G23" s="69"/>
       <c r="H23" s="67"/>
       <c r="I23" s="67"/>
       <c r="J23" s="67"/>
       <c r="K23" s="72"/>
     </row>
     <row r="24" spans="1:11" ht="13.5" customHeight="1">
       <c r="A24" s="3" t="s">
         <v>60</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
@@ -11785,51 +11794,51 @@
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A3:K3"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="F5:G5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="48" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>支票存款</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>