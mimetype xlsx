--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -65,51 +65,51 @@
   <si>
     <t>本月與上年同</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>外匯活期存款</t>
   </si>
   <si>
     <t>外匯定期存款</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>2-5 Foreign Currency Deposits at General Banks</t>
   </si>
   <si>
     <r>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -201,51 +201,51 @@
   </si>
   <si>
     <t>Compare with Last Month   +-%</t>
   </si>
   <si>
     <t>Foreign Currency
 Demand Deposits</t>
   </si>
   <si>
     <t>Foreign Currency
 Time Deposits</t>
   </si>
   <si>
     <t>Same Month
  in Previous Year</t>
   </si>
   <si>
     <t>Current
  Month</t>
   </si>
   <si>
     <t>Annual Changes
  +-%</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行外匯存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -2508,535 +2508,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>6213651</v>
+        <v>6318237</v>
       </c>
       <c r="C9" s="60">
-        <v>11371381</v>
+        <v>11811828</v>
       </c>
       <c r="D9" s="60">
-        <v>17585032</v>
+        <v>18130065</v>
       </c>
       <c r="E9" s="60">
-        <v>17329016</v>
+        <v>18020603</v>
       </c>
       <c r="F9" s="60">
-        <v>15336604</v>
+        <v>16295866</v>
       </c>
       <c r="G9" s="63">
-        <v>1.48</v>
+        <v>0.61</v>
       </c>
       <c r="H9" s="63">
-        <v>14.66</v>
+        <v>11.26</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>5881585</v>
+        <v>5941654</v>
       </c>
       <c r="C11" s="73">
-        <v>10578800</v>
+        <v>11110107</v>
       </c>
       <c r="D11" s="73">
-        <v>16460385</v>
+        <v>17051761</v>
       </c>
       <c r="E11" s="73">
-        <v>16266354</v>
+        <v>16944960</v>
       </c>
       <c r="F11" s="73">
-        <v>14048236</v>
+        <v>14847153</v>
       </c>
       <c r="G11" s="76">
-        <v>1.19</v>
+        <v>0.63</v>
       </c>
       <c r="H11" s="76">
-        <v>17.17</v>
+        <v>14.85</v>
       </c>
       <c r="I11" s="76">
-        <v>93.6</v>
+        <v>94.05</v>
       </c>
       <c r="J11" s="79">
-        <v>91.6</v>
+        <v>91.11</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>247969</v>
+        <v>260984</v>
       </c>
       <c r="C13" s="72">
-        <v>1024142</v>
+        <v>1029326</v>
       </c>
       <c r="D13" s="72">
-        <v>1272112</v>
+        <v>1290310</v>
       </c>
       <c r="E13" s="72">
-        <v>1256958</v>
+        <v>1305587</v>
       </c>
       <c r="F13" s="72">
-        <v>1061179</v>
+        <v>1141932</v>
       </c>
       <c r="G13" s="75">
-        <v>1.21</v>
+        <v>-1.17</v>
       </c>
       <c r="H13" s="75">
-        <v>19.88</v>
+        <v>12.99</v>
       </c>
       <c r="I13" s="75">
-        <v>7.23</v>
+        <v>7.12</v>
       </c>
       <c r="J13" s="78">
-        <v>6.92</v>
+        <v>7.01</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>131976</v>
+        <v>120473</v>
       </c>
       <c r="C15" s="72">
-        <v>179505</v>
+        <v>219628</v>
       </c>
       <c r="D15" s="72">
-        <v>311481</v>
+        <v>340101</v>
       </c>
       <c r="E15" s="72">
-        <v>304895</v>
+        <v>328262</v>
       </c>
       <c r="F15" s="72">
-        <v>249167</v>
+        <v>245479</v>
       </c>
       <c r="G15" s="75">
-        <v>2.16</v>
+        <v>3.61</v>
       </c>
       <c r="H15" s="75">
-        <v>25.01</v>
+        <v>38.55</v>
       </c>
       <c r="I15" s="75">
-        <v>1.77</v>
+        <v>1.88</v>
       </c>
       <c r="J15" s="78">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>207449</v>
+        <v>217336</v>
       </c>
       <c r="C17" s="72">
-        <v>557858</v>
+        <v>573727</v>
       </c>
       <c r="D17" s="72">
-        <v>765307</v>
+        <v>791062</v>
       </c>
       <c r="E17" s="72">
-        <v>789241</v>
+        <v>796289</v>
       </c>
       <c r="F17" s="72">
-        <v>662380</v>
+        <v>680697</v>
       </c>
       <c r="G17" s="75">
-        <v>-3.03</v>
+        <v>-0.66</v>
       </c>
       <c r="H17" s="75">
-        <v>15.54</v>
+        <v>16.21</v>
       </c>
       <c r="I17" s="75">
-        <v>4.35</v>
+        <v>4.36</v>
       </c>
       <c r="J17" s="78">
-        <v>4.32</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>273361</v>
+        <v>267356</v>
       </c>
       <c r="C19" s="72">
-        <v>922252</v>
+        <v>960238</v>
       </c>
       <c r="D19" s="72">
-        <v>1195613</v>
+        <v>1227594</v>
       </c>
       <c r="E19" s="72">
-        <v>1200908</v>
+        <v>1247352</v>
       </c>
       <c r="F19" s="72">
-        <v>1005034</v>
+        <v>1083542</v>
       </c>
       <c r="G19" s="75">
-        <v>-0.44</v>
+        <v>-1.58</v>
       </c>
       <c r="H19" s="75">
-        <v>18.96</v>
+        <v>13.29</v>
       </c>
       <c r="I19" s="75">
-        <v>6.8</v>
+        <v>6.77</v>
       </c>
       <c r="J19" s="78">
-        <v>6.55</v>
+        <v>6.65</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>389950</v>
+        <v>398256</v>
       </c>
       <c r="C21" s="72">
-        <v>440479</v>
+        <v>515720</v>
       </c>
       <c r="D21" s="72">
-        <v>830428</v>
+        <v>913976</v>
       </c>
       <c r="E21" s="72">
-        <v>811198</v>
+        <v>848744</v>
       </c>
       <c r="F21" s="72">
-        <v>640638</v>
+        <v>696105</v>
       </c>
       <c r="G21" s="75">
-        <v>2.37</v>
+        <v>7.69</v>
       </c>
       <c r="H21" s="75">
-        <v>29.63</v>
+        <v>31.3</v>
       </c>
       <c r="I21" s="75">
-        <v>4.72</v>
+        <v>5.04</v>
       </c>
       <c r="J21" s="78">
-        <v>4.18</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>164312</v>
+        <v>164456</v>
       </c>
       <c r="C23" s="72">
-        <v>444000</v>
+        <v>433796</v>
       </c>
       <c r="D23" s="72">
-        <v>608312</v>
+        <v>598251</v>
       </c>
       <c r="E23" s="72">
-        <v>596946</v>
+        <v>598157</v>
       </c>
       <c r="F23" s="72">
-        <v>557683</v>
+        <v>567455</v>
       </c>
       <c r="G23" s="75">
-        <v>1.9</v>
+        <v>0.02</v>
       </c>
       <c r="H23" s="75">
-        <v>9.08</v>
+        <v>5.43</v>
       </c>
       <c r="I23" s="75">
-        <v>3.46</v>
+        <v>3.3</v>
       </c>
       <c r="J23" s="78">
-        <v>3.64</v>
+        <v>3.48</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>126525</v>
+        <v>129912</v>
       </c>
       <c r="C25" s="72">
-        <v>184840</v>
+        <v>185712</v>
       </c>
       <c r="D25" s="72">
-        <v>311366</v>
+        <v>315624</v>
       </c>
       <c r="E25" s="72">
-        <v>311443</v>
+        <v>315168</v>
       </c>
       <c r="F25" s="72">
-        <v>286722</v>
+        <v>306130</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.02</v>
+        <v>0.14</v>
       </c>
       <c r="H25" s="75">
-        <v>8.59</v>
+        <v>3.1</v>
       </c>
       <c r="I25" s="75">
-        <v>1.77</v>
+        <v>1.74</v>
       </c>
       <c r="J25" s="78">
-        <v>1.87</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>461052</v>
+        <v>436258</v>
       </c>
       <c r="C27" s="72">
-        <v>832849</v>
+        <v>865421</v>
       </c>
       <c r="D27" s="72">
-        <v>1293901</v>
+        <v>1301679</v>
       </c>
       <c r="E27" s="72">
-        <v>1300787</v>
+        <v>1337951</v>
       </c>
       <c r="F27" s="72">
-        <v>1233201</v>
+        <v>1296486</v>
       </c>
       <c r="G27" s="75">
-        <v>-0.53</v>
+        <v>-2.71</v>
       </c>
       <c r="H27" s="75">
-        <v>4.92</v>
+        <v>0.4</v>
       </c>
       <c r="I27" s="75">
-        <v>7.36</v>
+        <v>7.18</v>
       </c>
       <c r="J27" s="78">
-        <v>8.04</v>
+        <v>7.96</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>519305</v>
+        <v>557698</v>
       </c>
       <c r="C29" s="72">
-        <v>379741</v>
+        <v>386553</v>
       </c>
       <c r="D29" s="72">
-        <v>899046</v>
+        <v>944251</v>
       </c>
       <c r="E29" s="72">
-        <v>881223</v>
+        <v>917940</v>
       </c>
       <c r="F29" s="72">
-        <v>796469</v>
+        <v>818802</v>
       </c>
       <c r="G29" s="75">
-        <v>2.02</v>
+        <v>2.87</v>
       </c>
       <c r="H29" s="75">
-        <v>12.88</v>
+        <v>15.32</v>
       </c>
       <c r="I29" s="75">
-        <v>5.11</v>
+        <v>5.21</v>
       </c>
       <c r="J29" s="78">
-        <v>5.19</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -3060,121 +3060,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>10307</v>
+        <v>10078</v>
       </c>
       <c r="C33" s="72">
-        <v>22392</v>
+        <v>22520</v>
       </c>
       <c r="D33" s="72">
-        <v>32699</v>
+        <v>32597</v>
       </c>
       <c r="E33" s="72">
-        <v>32540</v>
+        <v>32694</v>
       </c>
       <c r="F33" s="72">
-        <v>37034</v>
+        <v>37797</v>
       </c>
       <c r="G33" s="75">
-        <v>0.49</v>
+        <v>-0.3</v>
       </c>
       <c r="H33" s="75">
-        <v>-11.71</v>
+        <v>-13.76</v>
       </c>
       <c r="I33" s="75">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="J33" s="78">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>462416</v>
+        <v>476984</v>
       </c>
       <c r="C35" s="72">
-        <v>852322</v>
+        <v>970292</v>
       </c>
       <c r="D35" s="72">
-        <v>1314738</v>
+        <v>1447276</v>
       </c>
       <c r="E35" s="72">
-        <v>1281063</v>
+        <v>1441245</v>
       </c>
       <c r="F35" s="72">
-        <v>1088894</v>
+        <v>1198076</v>
       </c>
       <c r="G35" s="75">
-        <v>2.63</v>
+        <v>0.42</v>
       </c>
       <c r="H35" s="75">
-        <v>20.74</v>
+        <v>20.8</v>
       </c>
       <c r="I35" s="75">
-        <v>7.48</v>
+        <v>7.98</v>
       </c>
       <c r="J35" s="78">
-        <v>7.1</v>
+        <v>7.35</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -3398,56 +3398,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3514,673 +3514,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>175026</v>
+        <v>211222</v>
       </c>
       <c r="C9" s="59">
-        <v>76038</v>
+        <v>56340</v>
       </c>
       <c r="D9" s="59">
-        <v>251065</v>
+        <v>267562</v>
       </c>
       <c r="E9" s="59">
-        <v>241184</v>
+        <v>246988</v>
       </c>
       <c r="F9" s="59">
-        <v>188117</v>
+        <v>199069</v>
       </c>
       <c r="G9" s="62">
-        <v>4.1</v>
+        <v>8.33</v>
       </c>
       <c r="H9" s="89">
-        <v>33.46</v>
+        <v>34.41</v>
       </c>
       <c r="I9" s="62">
-        <v>1.43</v>
+        <v>1.48</v>
       </c>
       <c r="J9" s="65">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>22951</v>
+        <v>20168</v>
       </c>
       <c r="C11" s="72">
-        <v>92339</v>
+        <v>97741</v>
       </c>
       <c r="D11" s="72">
-        <v>115289</v>
+        <v>117909</v>
       </c>
       <c r="E11" s="72">
-        <v>112217</v>
+        <v>119192</v>
       </c>
       <c r="F11" s="72">
-        <v>107895</v>
+        <v>106451</v>
       </c>
       <c r="G11" s="75">
-        <v>2.74</v>
+        <v>-1.08</v>
       </c>
       <c r="H11" s="91">
-        <v>6.85</v>
+        <v>10.76</v>
       </c>
       <c r="I11" s="75">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="J11" s="78">
-        <v>0.7</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>92686</v>
+        <v>101190</v>
       </c>
       <c r="C13" s="72">
-        <v>308349</v>
+        <v>323934</v>
       </c>
       <c r="D13" s="72">
-        <v>401035</v>
+        <v>425123</v>
       </c>
       <c r="E13" s="72">
-        <v>393841</v>
+        <v>408753</v>
       </c>
       <c r="F13" s="72">
-        <v>344347</v>
+        <v>368748</v>
       </c>
       <c r="G13" s="75">
-        <v>1.83</v>
+        <v>4.01</v>
       </c>
       <c r="H13" s="91">
-        <v>16.46</v>
+        <v>15.29</v>
       </c>
       <c r="I13" s="75">
-        <v>2.28</v>
+        <v>2.34</v>
       </c>
       <c r="J13" s="78">
-        <v>2.25</v>
+        <v>2.26</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>149858</v>
+        <v>137226</v>
       </c>
       <c r="C15" s="72">
-        <v>153394</v>
+        <v>144999</v>
       </c>
       <c r="D15" s="72">
-        <v>303253</v>
+        <v>282225</v>
       </c>
       <c r="E15" s="72">
-        <v>281150</v>
+        <v>287687</v>
       </c>
       <c r="F15" s="72">
-        <v>318207</v>
+        <v>305301</v>
       </c>
       <c r="G15" s="75">
-        <v>7.86</v>
+        <v>-1.9</v>
       </c>
       <c r="H15" s="91">
-        <v>-4.7</v>
+        <v>-7.56</v>
       </c>
       <c r="I15" s="75">
-        <v>1.72</v>
+        <v>1.56</v>
       </c>
       <c r="J15" s="78">
-        <v>2.07</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>36766</v>
+        <v>33996</v>
       </c>
       <c r="C17" s="72">
-        <v>74102</v>
+        <v>78171</v>
       </c>
       <c r="D17" s="72">
-        <v>110868</v>
+        <v>112168</v>
       </c>
       <c r="E17" s="72">
-        <v>105141</v>
+        <v>108960</v>
       </c>
       <c r="F17" s="72">
-        <v>104960</v>
+        <v>107803</v>
       </c>
       <c r="G17" s="75">
-        <v>5.45</v>
+        <v>2.94</v>
       </c>
       <c r="H17" s="91">
-        <v>5.63</v>
+        <v>4.05</v>
       </c>
       <c r="I17" s="75">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="J17" s="78">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6069</v>
+        <v>6145</v>
       </c>
       <c r="C19" s="72">
-        <v>19620</v>
+        <v>17893</v>
       </c>
       <c r="D19" s="72">
-        <v>25690</v>
+        <v>24038</v>
       </c>
       <c r="E19" s="72">
-        <v>25200</v>
+        <v>25117</v>
       </c>
       <c r="F19" s="72">
-        <v>26342</v>
+        <v>27172</v>
       </c>
       <c r="G19" s="75">
-        <v>1.94</v>
+        <v>-4.3</v>
       </c>
       <c r="H19" s="91">
-        <v>-2.48</v>
+        <v>-11.54</v>
       </c>
       <c r="I19" s="75">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="J19" s="78">
         <v>0.17</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>140926</v>
+        <v>129398</v>
       </c>
       <c r="C21" s="72">
-        <v>128945</v>
+        <v>136400</v>
       </c>
       <c r="D21" s="72">
-        <v>269871</v>
+        <v>265799</v>
       </c>
       <c r="E21" s="72">
-        <v>261389</v>
+        <v>263765</v>
       </c>
       <c r="F21" s="72">
-        <v>229661</v>
+        <v>243054</v>
       </c>
       <c r="G21" s="75">
-        <v>3.25</v>
+        <v>0.77</v>
       </c>
       <c r="H21" s="91">
-        <v>17.51</v>
+        <v>9.36</v>
       </c>
       <c r="I21" s="75">
-        <v>1.53</v>
+        <v>1.47</v>
       </c>
       <c r="J21" s="78">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1371</v>
+        <v>1169</v>
       </c>
       <c r="C23" s="72">
-        <v>2460</v>
+        <v>2449</v>
       </c>
       <c r="D23" s="72">
-        <v>3832</v>
+        <v>3619</v>
       </c>
       <c r="E23" s="72">
-        <v>3843</v>
+        <v>3800</v>
       </c>
       <c r="F23" s="72">
-        <v>3342</v>
+        <v>3596</v>
       </c>
       <c r="G23" s="75">
-        <v>-0.3</v>
+        <v>-4.77</v>
       </c>
       <c r="H23" s="91">
-        <v>14.64</v>
+        <v>0.62</v>
       </c>
       <c r="I23" s="75">
         <v>0.02</v>
       </c>
       <c r="J23" s="78">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
         <v>3145</v>
       </c>
       <c r="C25" s="72">
-        <v>4663</v>
+        <v>4065</v>
       </c>
       <c r="D25" s="72">
-        <v>7808</v>
+        <v>7211</v>
       </c>
       <c r="E25" s="72">
-        <v>6794</v>
+        <v>7204</v>
       </c>
       <c r="F25" s="72">
-        <v>6699</v>
+        <v>6927</v>
       </c>
       <c r="G25" s="75">
-        <v>14.92</v>
+        <v>0.09</v>
       </c>
       <c r="H25" s="91">
-        <v>16.55</v>
+        <v>4.1</v>
       </c>
       <c r="I25" s="75">
         <v>0.04</v>
       </c>
       <c r="J25" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>84060</v>
+        <v>74939</v>
       </c>
       <c r="C27" s="72">
-        <v>116820</v>
+        <v>110326</v>
       </c>
       <c r="D27" s="72">
-        <v>200880</v>
+        <v>185264</v>
       </c>
       <c r="E27" s="72">
-        <v>192098</v>
+        <v>192893</v>
       </c>
       <c r="F27" s="72">
-        <v>174416</v>
+        <v>182042</v>
       </c>
       <c r="G27" s="75">
-        <v>4.57</v>
+        <v>-3.95</v>
       </c>
       <c r="H27" s="91">
-        <v>15.17</v>
+        <v>1.77</v>
       </c>
       <c r="I27" s="75">
-        <v>1.14</v>
+        <v>1.02</v>
       </c>
       <c r="J27" s="78">
-        <v>1.14</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>12457</v>
+        <v>11656</v>
       </c>
       <c r="C29" s="72">
-        <v>68139</v>
+        <v>70358</v>
       </c>
       <c r="D29" s="72">
-        <v>80595</v>
+        <v>82014</v>
       </c>
       <c r="E29" s="72">
-        <v>80067</v>
+        <v>81108</v>
       </c>
       <c r="F29" s="72">
-        <v>64086</v>
+        <v>72082</v>
       </c>
       <c r="G29" s="75">
-        <v>0.66</v>
+        <v>1.12</v>
       </c>
       <c r="H29" s="91">
-        <v>25.76</v>
+        <v>13.78</v>
       </c>
       <c r="I29" s="75">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="J29" s="78">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>7288</v>
+        <v>6589</v>
       </c>
       <c r="C31" s="72">
-        <v>26236</v>
+        <v>24940</v>
       </c>
       <c r="D31" s="72">
-        <v>33524</v>
+        <v>31529</v>
       </c>
       <c r="E31" s="72">
-        <v>34671</v>
+        <v>32229</v>
       </c>
       <c r="F31" s="72">
-        <v>33454</v>
+        <v>34169</v>
       </c>
       <c r="G31" s="75">
-        <v>-3.31</v>
+        <v>-2.17</v>
       </c>
       <c r="H31" s="91">
+        <v>-7.73</v>
+      </c>
+      <c r="I31" s="75">
+        <v>0.17</v>
+      </c>
+      <c r="J31" s="78">
         <v>0.21</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.22</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2303</v>
+        <v>2317</v>
       </c>
       <c r="C33" s="72">
-        <v>2703</v>
+        <v>2629</v>
       </c>
       <c r="D33" s="72">
-        <v>5006</v>
+        <v>4946</v>
       </c>
       <c r="E33" s="72">
-        <v>4908</v>
+        <v>5047</v>
       </c>
       <c r="F33" s="72">
-        <v>4339</v>
+        <v>4678</v>
       </c>
       <c r="G33" s="75">
-        <v>1.99</v>
+        <v>-2</v>
       </c>
       <c r="H33" s="91">
-        <v>15.37</v>
+        <v>5.73</v>
       </c>
       <c r="I33" s="75">
         <v>0.03</v>
       </c>
       <c r="J33" s="78">
         <v>0.03</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>31281</v>
+        <v>31693</v>
       </c>
       <c r="C35" s="72">
-        <v>69343</v>
+        <v>65570</v>
       </c>
       <c r="D35" s="72">
-        <v>100624</v>
+        <v>97262</v>
       </c>
       <c r="E35" s="72">
-        <v>100385</v>
+        <v>99577</v>
       </c>
       <c r="F35" s="72">
-        <v>96506</v>
+        <v>99650</v>
       </c>
       <c r="G35" s="75">
-        <v>0.24</v>
+        <v>-2.32</v>
       </c>
       <c r="H35" s="91">
-        <v>4.27</v>
+        <v>-2.4</v>
       </c>
       <c r="I35" s="75">
-        <v>0.57</v>
+        <v>0.54</v>
       </c>
       <c r="J35" s="78">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -4418,56 +4418,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -4534,529 +4534,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>88726</v>
+        <v>80966</v>
       </c>
       <c r="C9" s="59">
-        <v>67129</v>
+        <v>93022</v>
       </c>
       <c r="D9" s="59">
-        <v>155855</v>
+        <v>173988</v>
       </c>
       <c r="E9" s="59">
-        <v>158436</v>
+        <v>185821</v>
       </c>
       <c r="F9" s="59">
-        <v>118649</v>
+        <v>130434</v>
       </c>
       <c r="G9" s="62">
-        <v>-1.63</v>
+        <v>-6.37</v>
       </c>
       <c r="H9" s="89">
-        <v>31.36</v>
+        <v>33.39</v>
       </c>
       <c r="I9" s="62">
-        <v>0.89</v>
+        <v>0.96</v>
       </c>
       <c r="J9" s="65">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>120658</v>
+        <v>119762</v>
       </c>
       <c r="C11" s="72">
-        <v>214516</v>
+        <v>218868</v>
       </c>
       <c r="D11" s="72">
-        <v>335174</v>
+        <v>338629</v>
       </c>
       <c r="E11" s="72">
-        <v>342186</v>
+        <v>327714</v>
       </c>
       <c r="F11" s="72">
-        <v>220901</v>
+        <v>243739</v>
       </c>
       <c r="G11" s="75">
-        <v>-2.05</v>
+        <v>3.33</v>
       </c>
       <c r="H11" s="91">
-        <v>51.73</v>
+        <v>38.93</v>
       </c>
       <c r="I11" s="75">
-        <v>1.91</v>
+        <v>1.87</v>
       </c>
       <c r="J11" s="78">
-        <v>1.44</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>292833</v>
+        <v>308561</v>
       </c>
       <c r="C13" s="72">
-        <v>450534</v>
+        <v>505280</v>
       </c>
       <c r="D13" s="72">
-        <v>743367</v>
+        <v>813841</v>
       </c>
       <c r="E13" s="72">
-        <v>748578</v>
+        <v>778628</v>
       </c>
       <c r="F13" s="72">
-        <v>675523</v>
+        <v>722331</v>
       </c>
       <c r="G13" s="75">
-        <v>-0.7</v>
+        <v>4.52</v>
       </c>
       <c r="H13" s="91">
-        <v>10.04</v>
+        <v>12.67</v>
       </c>
       <c r="I13" s="75">
-        <v>4.23</v>
+        <v>4.49</v>
       </c>
       <c r="J13" s="78">
-        <v>4.4</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>401196</v>
+        <v>415517</v>
       </c>
       <c r="C15" s="72">
-        <v>867239</v>
+        <v>926843</v>
       </c>
       <c r="D15" s="72">
-        <v>1268435</v>
+        <v>1342360</v>
       </c>
       <c r="E15" s="72">
-        <v>1248609</v>
+        <v>1312711</v>
       </c>
       <c r="F15" s="72">
-        <v>1077583</v>
+        <v>1121663</v>
       </c>
       <c r="G15" s="75">
-        <v>1.59</v>
+        <v>2.26</v>
       </c>
       <c r="H15" s="91">
-        <v>17.71</v>
+        <v>19.68</v>
       </c>
       <c r="I15" s="75">
-        <v>7.21</v>
+        <v>7.4</v>
       </c>
       <c r="J15" s="78">
-        <v>7.03</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>80254</v>
+        <v>80948</v>
       </c>
       <c r="C17" s="72">
-        <v>120369</v>
+        <v>125975</v>
       </c>
       <c r="D17" s="72">
-        <v>200624</v>
+        <v>206923</v>
       </c>
       <c r="E17" s="72">
-        <v>194782</v>
+        <v>219136</v>
       </c>
       <c r="F17" s="72">
-        <v>174553</v>
+        <v>178663</v>
       </c>
       <c r="G17" s="75">
-        <v>3</v>
+        <v>-5.57</v>
       </c>
       <c r="H17" s="91">
-        <v>14.94</v>
+        <v>15.82</v>
       </c>
       <c r="I17" s="75">
         <v>1.14</v>
       </c>
       <c r="J17" s="78">
-        <v>1.14</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>179676</v>
+        <v>174626</v>
       </c>
       <c r="C19" s="72">
-        <v>121998</v>
+        <v>134642</v>
       </c>
       <c r="D19" s="72">
-        <v>301673</v>
+        <v>309268</v>
       </c>
       <c r="E19" s="72">
-        <v>282314</v>
+        <v>284689</v>
       </c>
       <c r="F19" s="72">
-        <v>279292</v>
+        <v>305221</v>
       </c>
       <c r="G19" s="75">
-        <v>6.86</v>
+        <v>8.63</v>
       </c>
       <c r="H19" s="91">
-        <v>8.01</v>
+        <v>1.33</v>
       </c>
       <c r="I19" s="75">
-        <v>1.72</v>
+        <v>1.71</v>
       </c>
       <c r="J19" s="78">
-        <v>1.82</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>306720</v>
+        <v>298778</v>
       </c>
       <c r="C21" s="72">
-        <v>599164</v>
+        <v>621220</v>
       </c>
       <c r="D21" s="72">
-        <v>905884</v>
+        <v>919999</v>
       </c>
       <c r="E21" s="72">
-        <v>905695</v>
+        <v>953736</v>
       </c>
       <c r="F21" s="72">
-        <v>722028</v>
+        <v>770155</v>
       </c>
       <c r="G21" s="75">
-        <v>0.02</v>
+        <v>-3.54</v>
       </c>
       <c r="H21" s="91">
-        <v>25.46</v>
+        <v>19.46</v>
       </c>
       <c r="I21" s="75">
-        <v>5.15</v>
+        <v>5.07</v>
       </c>
       <c r="J21" s="78">
-        <v>4.71</v>
+        <v>4.73</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>12279</v>
+        <v>12058</v>
       </c>
       <c r="C23" s="72">
-        <v>46899</v>
+        <v>46424</v>
       </c>
       <c r="D23" s="72">
-        <v>59178</v>
+        <v>58482</v>
       </c>
       <c r="E23" s="72">
-        <v>56441</v>
+        <v>59327</v>
       </c>
       <c r="F23" s="72">
-        <v>48361</v>
+        <v>51898</v>
       </c>
       <c r="G23" s="75">
-        <v>4.85</v>
+        <v>-1.43</v>
       </c>
       <c r="H23" s="91">
-        <v>22.37</v>
+        <v>12.68</v>
       </c>
       <c r="I23" s="75">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="J23" s="78">
         <v>0.32</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>637328</v>
+        <v>638660</v>
       </c>
       <c r="C25" s="72">
-        <v>1104739</v>
+        <v>1136490</v>
       </c>
       <c r="D25" s="72">
-        <v>1742067</v>
+        <v>1775150</v>
       </c>
       <c r="E25" s="72">
-        <v>1715543</v>
+        <v>1767868</v>
       </c>
       <c r="F25" s="72">
-        <v>1408540</v>
+        <v>1487246</v>
       </c>
       <c r="G25" s="75">
-        <v>1.55</v>
+        <v>0.41</v>
       </c>
       <c r="H25" s="91">
-        <v>23.68</v>
+        <v>19.36</v>
       </c>
       <c r="I25" s="75">
-        <v>9.91</v>
+        <v>9.79</v>
       </c>
       <c r="J25" s="78">
-        <v>9.18</v>
+        <v>9.13</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>481</v>
+        <v>448</v>
       </c>
       <c r="C27" s="72">
-        <v>1569</v>
+        <v>1533</v>
       </c>
       <c r="D27" s="72">
-        <v>2051</v>
+        <v>1981</v>
       </c>
       <c r="E27" s="72">
-        <v>1842</v>
+        <v>1992</v>
       </c>
       <c r="F27" s="72">
-        <v>851</v>
+        <v>930</v>
       </c>
       <c r="G27" s="75">
-        <v>11.33</v>
+        <v>-0.55</v>
       </c>
       <c r="H27" s="91">
-        <v>140.88</v>
+        <v>113.1</v>
       </c>
       <c r="I27" s="75">
         <v>0.01</v>
       </c>
       <c r="J27" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>621</v>
+        <v>688</v>
       </c>
       <c r="C29" s="72">
-        <v>1113</v>
+        <v>1061</v>
       </c>
       <c r="D29" s="72">
-        <v>1735</v>
+        <v>1749</v>
       </c>
       <c r="E29" s="72">
-        <v>1839</v>
+        <v>1628</v>
       </c>
       <c r="F29" s="72">
-        <v>1184</v>
+        <v>1630</v>
       </c>
       <c r="G29" s="75">
-        <v>-5.67</v>
+        <v>7.4</v>
       </c>
       <c r="H29" s="91">
-        <v>46.55</v>
+        <v>7.27</v>
       </c>
       <c r="I29" s="75">
         <v>0.01</v>
       </c>
       <c r="J29" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -5086,121 +5086,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>330655</v>
+        <v>374123</v>
       </c>
       <c r="C33" s="73">
-        <v>753585</v>
+        <v>682087</v>
       </c>
       <c r="D33" s="73">
-        <v>1084239</v>
+        <v>1056210</v>
       </c>
       <c r="E33" s="73">
-        <v>1030059</v>
+        <v>1044910</v>
       </c>
       <c r="F33" s="73">
-        <v>1255138</v>
+        <v>1424514</v>
       </c>
       <c r="G33" s="76">
-        <v>5.26</v>
+        <v>1.08</v>
       </c>
       <c r="H33" s="94">
-        <v>-13.62</v>
+        <v>-25.85</v>
       </c>
       <c r="I33" s="76">
-        <v>6.17</v>
+        <v>5.83</v>
       </c>
       <c r="J33" s="79">
-        <v>8.18</v>
+        <v>8.74</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>1411</v>
+        <v>2459</v>
       </c>
       <c r="C35" s="73">
-        <v>38996</v>
+        <v>19635</v>
       </c>
       <c r="D35" s="73">
-        <v>40407</v>
+        <v>22094</v>
       </c>
       <c r="E35" s="73">
-        <v>32602</v>
+        <v>30733</v>
       </c>
       <c r="F35" s="73">
-        <v>33230</v>
+        <v>24199</v>
       </c>
       <c r="G35" s="76">
-        <v>23.94</v>
+        <v>-28.11</v>
       </c>
       <c r="H35" s="94">
-        <v>21.6</v>
+        <v>-8.7</v>
       </c>
       <c r="I35" s="76">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="J35" s="79">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="13.5" customHeight="1">
       <c r="A38" s="25" t="s">
         <v>54</v>
       </c>
@@ -5401,56 +5401,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -5517,535 +5517,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>4482842</v>
+        <v>4510778</v>
       </c>
       <c r="C9" s="60">
-        <v>5451841</v>
+        <v>5523916</v>
       </c>
       <c r="D9" s="60">
-        <v>9934683</v>
+        <v>10034695</v>
       </c>
       <c r="E9" s="60">
-        <v>9809243</v>
+        <v>9973862</v>
       </c>
       <c r="F9" s="60">
-        <v>8678705</v>
+        <v>9245678</v>
       </c>
       <c r="G9" s="63">
-        <v>1.28</v>
+        <v>0.61</v>
       </c>
       <c r="H9" s="63">
-        <v>14.47</v>
+        <v>8.53</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>4222805</v>
+        <v>4259678</v>
       </c>
       <c r="C11" s="73">
-        <v>5294529</v>
+        <v>5402508</v>
       </c>
       <c r="D11" s="73">
-        <v>9517333</v>
+        <v>9662185</v>
       </c>
       <c r="E11" s="73">
-        <v>9469110</v>
+        <v>9599352</v>
       </c>
       <c r="F11" s="73">
-        <v>8206021</v>
+        <v>8711455</v>
       </c>
       <c r="G11" s="76">
-        <v>0.51</v>
+        <v>0.65</v>
       </c>
       <c r="H11" s="76">
-        <v>15.98</v>
+        <v>10.91</v>
       </c>
       <c r="I11" s="76">
-        <v>95.8</v>
+        <v>96.29</v>
       </c>
       <c r="J11" s="79">
-        <v>94.55</v>
+        <v>94.22</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>230227</v>
+        <v>244859</v>
       </c>
       <c r="C13" s="72">
-        <v>608234</v>
+        <v>566924</v>
       </c>
       <c r="D13" s="72">
-        <v>838461</v>
+        <v>811783</v>
       </c>
       <c r="E13" s="72">
-        <v>825469</v>
+        <v>805089</v>
       </c>
       <c r="F13" s="72">
-        <v>781622</v>
+        <v>839952</v>
       </c>
       <c r="G13" s="75">
-        <v>1.57</v>
+        <v>0.83</v>
       </c>
       <c r="H13" s="75">
-        <v>7.27</v>
+        <v>-3.35</v>
       </c>
       <c r="I13" s="75">
-        <v>8.44</v>
+        <v>8.09</v>
       </c>
       <c r="J13" s="78">
-        <v>9.01</v>
+        <v>9.08</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>114624</v>
+        <v>116631</v>
       </c>
       <c r="C15" s="72">
-        <v>96475</v>
+        <v>98552</v>
       </c>
       <c r="D15" s="72">
-        <v>211099</v>
+        <v>215183</v>
       </c>
       <c r="E15" s="72">
-        <v>221712</v>
+        <v>226644</v>
       </c>
       <c r="F15" s="72">
-        <v>154785</v>
+        <v>169480</v>
       </c>
       <c r="G15" s="75">
-        <v>-4.79</v>
+        <v>-5.06</v>
       </c>
       <c r="H15" s="75">
-        <v>36.38</v>
+        <v>26.97</v>
       </c>
       <c r="I15" s="75">
-        <v>2.12</v>
+        <v>2.14</v>
       </c>
       <c r="J15" s="78">
-        <v>1.78</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>175717</v>
+        <v>187949</v>
       </c>
       <c r="C17" s="72">
-        <v>292153</v>
+        <v>303127</v>
       </c>
       <c r="D17" s="72">
-        <v>467870</v>
+        <v>491076</v>
       </c>
       <c r="E17" s="72">
-        <v>471674</v>
+        <v>471551</v>
       </c>
       <c r="F17" s="72">
-        <v>399763</v>
+        <v>419137</v>
       </c>
       <c r="G17" s="75">
-        <v>-0.81</v>
+        <v>4.14</v>
       </c>
       <c r="H17" s="75">
-        <v>17.04</v>
+        <v>17.16</v>
       </c>
       <c r="I17" s="75">
-        <v>4.71</v>
+        <v>4.89</v>
       </c>
       <c r="J17" s="78">
-        <v>4.61</v>
+        <v>4.53</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>223697</v>
+        <v>213307</v>
       </c>
       <c r="C19" s="72">
-        <v>354426</v>
+        <v>353369</v>
       </c>
       <c r="D19" s="72">
-        <v>578122</v>
+        <v>566676</v>
       </c>
       <c r="E19" s="72">
-        <v>577019</v>
+        <v>582874</v>
       </c>
       <c r="F19" s="72">
-        <v>506687</v>
+        <v>543342</v>
       </c>
       <c r="G19" s="75">
-        <v>0.19</v>
+        <v>-2.78</v>
       </c>
       <c r="H19" s="75">
-        <v>14.1</v>
+        <v>4.29</v>
       </c>
       <c r="I19" s="75">
-        <v>5.82</v>
+        <v>5.65</v>
       </c>
       <c r="J19" s="78">
-        <v>5.84</v>
+        <v>5.88</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>308037</v>
+        <v>322228</v>
       </c>
       <c r="C21" s="72">
-        <v>287252</v>
+        <v>326972</v>
       </c>
       <c r="D21" s="72">
-        <v>595289</v>
+        <v>649200</v>
       </c>
       <c r="E21" s="72">
-        <v>590601</v>
+        <v>594793</v>
       </c>
       <c r="F21" s="72">
-        <v>478962</v>
+        <v>524550</v>
       </c>
       <c r="G21" s="75">
-        <v>0.79</v>
+        <v>9.15</v>
       </c>
       <c r="H21" s="75">
-        <v>24.29</v>
+        <v>23.76</v>
       </c>
       <c r="I21" s="75">
-        <v>5.99</v>
+        <v>6.47</v>
       </c>
       <c r="J21" s="78">
-        <v>5.52</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>142368</v>
+        <v>139144</v>
       </c>
       <c r="C23" s="72">
-        <v>311915</v>
+        <v>302365</v>
       </c>
       <c r="D23" s="72">
-        <v>454283</v>
+        <v>441509</v>
       </c>
       <c r="E23" s="72">
-        <v>447190</v>
+        <v>431199</v>
       </c>
       <c r="F23" s="72">
-        <v>416711</v>
+        <v>426786</v>
       </c>
       <c r="G23" s="75">
-        <v>1.59</v>
+        <v>2.39</v>
       </c>
       <c r="H23" s="75">
-        <v>9.02</v>
+        <v>3.45</v>
       </c>
       <c r="I23" s="75">
-        <v>4.57</v>
+        <v>4.4</v>
       </c>
       <c r="J23" s="78">
-        <v>4.8</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>71052</v>
+        <v>72631</v>
       </c>
       <c r="C25" s="72">
-        <v>78965</v>
+        <v>77409</v>
       </c>
       <c r="D25" s="72">
-        <v>150017</v>
+        <v>150040</v>
       </c>
       <c r="E25" s="72">
-        <v>151204</v>
+        <v>147640</v>
       </c>
       <c r="F25" s="72">
-        <v>140347</v>
+        <v>149149</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.78</v>
+        <v>1.63</v>
       </c>
       <c r="H25" s="75">
-        <v>6.89</v>
+        <v>0.6</v>
       </c>
       <c r="I25" s="75">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="J25" s="78">
-        <v>1.62</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>277498</v>
+        <v>251824</v>
       </c>
       <c r="C27" s="72">
-        <v>262306</v>
+        <v>258281</v>
       </c>
       <c r="D27" s="72">
-        <v>539804</v>
+        <v>510105</v>
       </c>
       <c r="E27" s="72">
-        <v>550789</v>
+        <v>526787</v>
       </c>
       <c r="F27" s="72">
-        <v>534973</v>
+        <v>552188</v>
       </c>
       <c r="G27" s="75">
-        <v>-1.99</v>
+        <v>-3.17</v>
       </c>
       <c r="H27" s="75">
-        <v>0.9</v>
+        <v>-7.62</v>
       </c>
       <c r="I27" s="75">
-        <v>5.43</v>
+        <v>5.08</v>
       </c>
       <c r="J27" s="78">
-        <v>6.16</v>
+        <v>5.97</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>437691</v>
+        <v>459690</v>
       </c>
       <c r="C29" s="72">
-        <v>203557</v>
+        <v>202849</v>
       </c>
       <c r="D29" s="72">
-        <v>641248</v>
+        <v>662539</v>
       </c>
       <c r="E29" s="72">
-        <v>631001</v>
+        <v>644195</v>
       </c>
       <c r="F29" s="72">
-        <v>590453</v>
+        <v>600245</v>
       </c>
       <c r="G29" s="75">
-        <v>1.62</v>
+        <v>2.85</v>
       </c>
       <c r="H29" s="75">
-        <v>8.6</v>
+        <v>10.38</v>
       </c>
       <c r="I29" s="75">
-        <v>6.45</v>
+        <v>6.6</v>
       </c>
       <c r="J29" s="78">
-        <v>6.8</v>
+        <v>6.49</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -6069,121 +6069,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>9744</v>
+        <v>9777</v>
       </c>
       <c r="C33" s="72">
-        <v>20436</v>
+        <v>20284</v>
       </c>
       <c r="D33" s="72">
-        <v>30181</v>
+        <v>30062</v>
       </c>
       <c r="E33" s="72">
-        <v>29812</v>
+        <v>30287</v>
       </c>
       <c r="F33" s="72">
-        <v>31718</v>
+        <v>33598</v>
       </c>
       <c r="G33" s="75">
-        <v>1.24</v>
+        <v>-0.74</v>
       </c>
       <c r="H33" s="75">
-        <v>-4.85</v>
+        <v>-10.53</v>
       </c>
       <c r="I33" s="75">
         <v>0.3</v>
       </c>
       <c r="J33" s="78">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>294230</v>
+        <v>300859</v>
       </c>
       <c r="C35" s="72">
-        <v>422477</v>
+        <v>520953</v>
       </c>
       <c r="D35" s="72">
-        <v>716707</v>
+        <v>821812</v>
       </c>
       <c r="E35" s="72">
-        <v>683550</v>
+        <v>828168</v>
       </c>
       <c r="F35" s="72">
-        <v>549795</v>
+        <v>632426</v>
       </c>
       <c r="G35" s="75">
-        <v>4.85</v>
+        <v>-0.77</v>
       </c>
       <c r="H35" s="75">
-        <v>30.36</v>
+        <v>29.95</v>
       </c>
       <c r="I35" s="75">
-        <v>7.21</v>
+        <v>8.19</v>
       </c>
       <c r="J35" s="78">
-        <v>6.33</v>
+        <v>6.84</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -6464,56 +6464,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -6580,673 +6580,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>125125</v>
+        <v>149245</v>
       </c>
       <c r="C9" s="59">
-        <v>6761</v>
+        <v>7340</v>
       </c>
       <c r="D9" s="59">
-        <v>131885</v>
+        <v>156586</v>
       </c>
       <c r="E9" s="59">
-        <v>148003</v>
+        <v>141733</v>
       </c>
       <c r="F9" s="59">
-        <v>110611</v>
+        <v>122379</v>
       </c>
       <c r="G9" s="62">
-        <v>-10.89</v>
+        <v>10.48</v>
       </c>
       <c r="H9" s="89">
-        <v>19.23</v>
+        <v>27.95</v>
       </c>
       <c r="I9" s="62">
-        <v>1.33</v>
+        <v>1.56</v>
       </c>
       <c r="J9" s="65">
-        <v>1.27</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>5234</v>
+        <v>6025</v>
       </c>
       <c r="C11" s="72">
-        <v>14396</v>
+        <v>15806</v>
       </c>
       <c r="D11" s="72">
-        <v>19630</v>
+        <v>21831</v>
       </c>
       <c r="E11" s="72">
-        <v>20808</v>
+        <v>22159</v>
       </c>
       <c r="F11" s="72">
-        <v>23353</v>
+        <v>21511</v>
       </c>
       <c r="G11" s="75">
-        <v>-5.66</v>
+        <v>-1.48</v>
       </c>
       <c r="H11" s="91">
-        <v>-15.94</v>
+        <v>1.49</v>
       </c>
       <c r="I11" s="75">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="J11" s="78">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>79982</v>
+        <v>84372</v>
       </c>
       <c r="C13" s="72">
-        <v>187480</v>
+        <v>188404</v>
       </c>
       <c r="D13" s="72">
-        <v>267462</v>
+        <v>272776</v>
       </c>
       <c r="E13" s="72">
-        <v>263349</v>
+        <v>269830</v>
       </c>
       <c r="F13" s="72">
-        <v>224561</v>
+        <v>235546</v>
       </c>
       <c r="G13" s="75">
-        <v>1.56</v>
+        <v>1.09</v>
       </c>
       <c r="H13" s="91">
-        <v>19.1</v>
+        <v>15.81</v>
       </c>
       <c r="I13" s="75">
-        <v>2.69</v>
+        <v>2.72</v>
       </c>
       <c r="J13" s="78">
-        <v>2.59</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>99797</v>
+        <v>104475</v>
       </c>
       <c r="C15" s="72">
-        <v>101725</v>
+        <v>105222</v>
       </c>
       <c r="D15" s="72">
-        <v>201522</v>
+        <v>209697</v>
       </c>
       <c r="E15" s="72">
-        <v>189470</v>
+        <v>197662</v>
       </c>
       <c r="F15" s="72">
-        <v>178891</v>
+        <v>196143</v>
       </c>
       <c r="G15" s="75">
-        <v>6.36</v>
+        <v>6.09</v>
       </c>
       <c r="H15" s="91">
-        <v>12.65</v>
+        <v>6.91</v>
       </c>
       <c r="I15" s="75">
-        <v>2.03</v>
+        <v>2.09</v>
       </c>
       <c r="J15" s="78">
-        <v>2.06</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>33044</v>
+        <v>30451</v>
       </c>
       <c r="C17" s="72">
-        <v>62653</v>
+        <v>66132</v>
       </c>
       <c r="D17" s="72">
-        <v>95697</v>
+        <v>96583</v>
       </c>
       <c r="E17" s="72">
-        <v>88827</v>
+        <v>93944</v>
       </c>
       <c r="F17" s="72">
-        <v>87568</v>
+        <v>89722</v>
       </c>
       <c r="G17" s="75">
-        <v>7.73</v>
+        <v>2.81</v>
       </c>
       <c r="H17" s="91">
-        <v>9.28</v>
+        <v>7.65</v>
       </c>
       <c r="I17" s="75">
         <v>0.96</v>
       </c>
       <c r="J17" s="78">
-        <v>1.01</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>5950</v>
+        <v>6066</v>
       </c>
       <c r="C19" s="72">
-        <v>19212</v>
+        <v>17498</v>
       </c>
       <c r="D19" s="72">
-        <v>25161</v>
+        <v>23564</v>
       </c>
       <c r="E19" s="72">
-        <v>24698</v>
+        <v>24619</v>
       </c>
       <c r="F19" s="72">
-        <v>25692</v>
+        <v>26492</v>
       </c>
       <c r="G19" s="75">
-        <v>1.88</v>
+        <v>-4.29</v>
       </c>
       <c r="H19" s="91">
-        <v>-2.07</v>
+        <v>-11.05</v>
       </c>
       <c r="I19" s="75">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="J19" s="78">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>126251</v>
+        <v>115607</v>
       </c>
       <c r="C21" s="72">
-        <v>114985</v>
+        <v>113947</v>
       </c>
       <c r="D21" s="72">
-        <v>241236</v>
+        <v>229554</v>
       </c>
       <c r="E21" s="72">
-        <v>234731</v>
+        <v>225917</v>
       </c>
       <c r="F21" s="72">
-        <v>193521</v>
+        <v>203587</v>
       </c>
       <c r="G21" s="75">
-        <v>2.77</v>
+        <v>1.61</v>
       </c>
       <c r="H21" s="91">
-        <v>24.66</v>
+        <v>12.75</v>
       </c>
       <c r="I21" s="75">
-        <v>2.43</v>
+        <v>2.29</v>
       </c>
       <c r="J21" s="78">
-        <v>2.23</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1368</v>
+        <v>1166</v>
       </c>
       <c r="C23" s="72">
-        <v>2460</v>
+        <v>2449</v>
       </c>
       <c r="D23" s="72">
-        <v>3828</v>
+        <v>3616</v>
       </c>
       <c r="E23" s="72">
-        <v>3840</v>
+        <v>3797</v>
       </c>
       <c r="F23" s="72">
-        <v>3339</v>
+        <v>3587</v>
       </c>
       <c r="G23" s="75">
-        <v>-0.3</v>
+        <v>-4.77</v>
       </c>
       <c r="H23" s="91">
-        <v>14.65</v>
+        <v>0.8</v>
       </c>
       <c r="I23" s="75">
         <v>0.04</v>
       </c>
       <c r="J23" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>3125</v>
+        <v>3118</v>
       </c>
       <c r="C25" s="72">
-        <v>3280</v>
+        <v>3165</v>
       </c>
       <c r="D25" s="72">
-        <v>6405</v>
+        <v>6283</v>
       </c>
       <c r="E25" s="72">
-        <v>6343</v>
+        <v>6263</v>
       </c>
       <c r="F25" s="72">
-        <v>6130</v>
+        <v>6348</v>
       </c>
       <c r="G25" s="75">
-        <v>0.99</v>
+        <v>0.32</v>
       </c>
       <c r="H25" s="91">
-        <v>4.49</v>
+        <v>-1.02</v>
       </c>
       <c r="I25" s="75">
         <v>0.06</v>
       </c>
       <c r="J25" s="78">
         <v>0.07</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>63866</v>
+        <v>56026</v>
       </c>
       <c r="C27" s="72">
-        <v>61411</v>
+        <v>57438</v>
       </c>
       <c r="D27" s="72">
-        <v>125277</v>
+        <v>113464</v>
       </c>
       <c r="E27" s="72">
-        <v>121155</v>
+        <v>119293</v>
       </c>
       <c r="F27" s="72">
-        <v>110491</v>
+        <v>115374</v>
       </c>
       <c r="G27" s="75">
-        <v>3.4</v>
+        <v>-4.89</v>
       </c>
       <c r="H27" s="91">
-        <v>13.38</v>
+        <v>-1.66</v>
       </c>
       <c r="I27" s="75">
-        <v>1.26</v>
+        <v>1.13</v>
       </c>
       <c r="J27" s="78">
-        <v>1.27</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>11757</v>
+        <v>10850</v>
       </c>
       <c r="C29" s="72">
-        <v>62706</v>
+        <v>62665</v>
       </c>
       <c r="D29" s="72">
-        <v>74463</v>
+        <v>73515</v>
       </c>
       <c r="E29" s="72">
-        <v>73163</v>
+        <v>74156</v>
       </c>
       <c r="F29" s="72">
-        <v>59259</v>
+        <v>66979</v>
       </c>
       <c r="G29" s="75">
-        <v>1.78</v>
+        <v>-0.86</v>
       </c>
       <c r="H29" s="91">
-        <v>25.66</v>
+        <v>9.76</v>
       </c>
       <c r="I29" s="75">
-        <v>0.75</v>
+        <v>0.73</v>
       </c>
       <c r="J29" s="78">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>6469</v>
+        <v>6154</v>
       </c>
       <c r="C31" s="72">
-        <v>20953</v>
+        <v>19237</v>
       </c>
       <c r="D31" s="72">
-        <v>27422</v>
+        <v>25391</v>
       </c>
       <c r="E31" s="72">
-        <v>29302</v>
+        <v>26288</v>
       </c>
       <c r="F31" s="72">
-        <v>27494</v>
+        <v>28029</v>
       </c>
       <c r="G31" s="75">
-        <v>-6.42</v>
+        <v>-3.41</v>
       </c>
       <c r="H31" s="91">
-        <v>-0.26</v>
+        <v>-9.41</v>
       </c>
       <c r="I31" s="75">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="J31" s="78">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2234</v>
+        <v>2208</v>
       </c>
       <c r="C33" s="72">
-        <v>2432</v>
+        <v>2375</v>
       </c>
       <c r="D33" s="72">
-        <v>4666</v>
+        <v>4583</v>
       </c>
       <c r="E33" s="72">
-        <v>4617</v>
+        <v>4647</v>
       </c>
       <c r="F33" s="72">
-        <v>4082</v>
+        <v>4409</v>
       </c>
       <c r="G33" s="75">
-        <v>1.06</v>
+        <v>-1.37</v>
       </c>
       <c r="H33" s="91">
-        <v>14.31</v>
+        <v>3.95</v>
       </c>
       <c r="I33" s="75">
         <v>0.05</v>
       </c>
       <c r="J33" s="78">
         <v>0.05</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>25497</v>
+        <v>25673</v>
       </c>
       <c r="C35" s="72">
-        <v>58120</v>
+        <v>55210</v>
       </c>
       <c r="D35" s="72">
-        <v>83617</v>
+        <v>80882</v>
       </c>
       <c r="E35" s="72">
-        <v>84039</v>
+        <v>81706</v>
       </c>
       <c r="F35" s="72">
-        <v>80544</v>
+        <v>84815</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.5</v>
+        <v>-1.01</v>
       </c>
       <c r="H35" s="91">
-        <v>3.82</v>
+        <v>-4.64</v>
       </c>
       <c r="I35" s="75">
-        <v>0.84</v>
+        <v>0.81</v>
       </c>
       <c r="J35" s="78">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -7470,56 +7470,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -7586,535 +7586,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>51903</v>
+        <v>49692</v>
       </c>
       <c r="C9" s="59">
-        <v>43759</v>
+        <v>67081</v>
       </c>
       <c r="D9" s="59">
-        <v>95661</v>
+        <v>116773</v>
       </c>
       <c r="E9" s="59">
-        <v>101333</v>
+        <v>123561</v>
       </c>
       <c r="F9" s="59">
-        <v>67017</v>
+        <v>76618</v>
       </c>
       <c r="G9" s="62">
-        <v>-5.6</v>
+        <v>-5.49</v>
       </c>
       <c r="H9" s="89">
-        <v>42.74</v>
+        <v>52.41</v>
       </c>
       <c r="I9" s="62">
-        <v>0.96</v>
+        <v>1.16</v>
       </c>
       <c r="J9" s="65">
-        <v>0.77</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>107972</v>
+        <v>108390</v>
       </c>
       <c r="C11" s="72">
-        <v>186413</v>
+        <v>183970</v>
       </c>
       <c r="D11" s="72">
-        <v>294385</v>
+        <v>292360</v>
       </c>
       <c r="E11" s="72">
-        <v>300787</v>
+        <v>284495</v>
       </c>
       <c r="F11" s="72">
-        <v>186033</v>
+        <v>204392</v>
       </c>
       <c r="G11" s="75">
-        <v>-2.13</v>
+        <v>2.76</v>
       </c>
       <c r="H11" s="91">
-        <v>58.24</v>
+        <v>43.04</v>
       </c>
       <c r="I11" s="75">
-        <v>2.96</v>
+        <v>2.91</v>
       </c>
       <c r="J11" s="78">
-        <v>2.14</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>185990</v>
+        <v>197681</v>
       </c>
       <c r="C13" s="72">
-        <v>204612</v>
+        <v>207281</v>
       </c>
       <c r="D13" s="72">
-        <v>390602</v>
+        <v>404962</v>
       </c>
       <c r="E13" s="72">
-        <v>401256</v>
+        <v>397996</v>
       </c>
       <c r="F13" s="72">
-        <v>330260</v>
+        <v>359684</v>
       </c>
       <c r="G13" s="75">
-        <v>-2.66</v>
+        <v>1.75</v>
       </c>
       <c r="H13" s="91">
-        <v>18.27</v>
+        <v>12.59</v>
       </c>
       <c r="I13" s="75">
-        <v>3.93</v>
+        <v>4.04</v>
       </c>
       <c r="J13" s="78">
-        <v>3.81</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>252936</v>
+        <v>261866</v>
       </c>
       <c r="C15" s="72">
-        <v>385796</v>
+        <v>388653</v>
       </c>
       <c r="D15" s="72">
-        <v>638732</v>
+        <v>650519</v>
       </c>
       <c r="E15" s="72">
-        <v>642732</v>
+        <v>636596</v>
       </c>
       <c r="F15" s="72">
-        <v>566456</v>
+        <v>583800</v>
       </c>
       <c r="G15" s="75">
-        <v>-0.62</v>
+        <v>2.19</v>
       </c>
       <c r="H15" s="91">
-        <v>12.76</v>
+        <v>11.43</v>
       </c>
       <c r="I15" s="75">
-        <v>6.43</v>
+        <v>6.48</v>
       </c>
       <c r="J15" s="78">
-        <v>6.53</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>50923</v>
+        <v>49672</v>
       </c>
       <c r="C17" s="72">
-        <v>64412</v>
+        <v>69391</v>
       </c>
       <c r="D17" s="72">
-        <v>115335</v>
+        <v>119062</v>
       </c>
       <c r="E17" s="72">
-        <v>114688</v>
+        <v>130835</v>
       </c>
       <c r="F17" s="72">
-        <v>109671</v>
+        <v>113323</v>
       </c>
       <c r="G17" s="75">
-        <v>0.56</v>
+        <v>-9</v>
       </c>
       <c r="H17" s="91">
-        <v>5.16</v>
+        <v>5.06</v>
       </c>
       <c r="I17" s="75">
-        <v>1.16</v>
+        <v>1.19</v>
       </c>
       <c r="J17" s="78">
-        <v>1.26</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>128693</v>
+        <v>129710</v>
       </c>
       <c r="C19" s="72">
-        <v>90632</v>
+        <v>93623</v>
       </c>
       <c r="D19" s="72">
-        <v>219325</v>
+        <v>223333</v>
       </c>
       <c r="E19" s="72">
-        <v>212650</v>
+        <v>209184</v>
       </c>
       <c r="F19" s="72">
-        <v>196783</v>
+        <v>216321</v>
       </c>
       <c r="G19" s="75">
-        <v>3.14</v>
+        <v>6.76</v>
       </c>
       <c r="H19" s="91">
-        <v>11.46</v>
+        <v>3.24</v>
       </c>
       <c r="I19" s="75">
-        <v>2.21</v>
+        <v>2.23</v>
       </c>
       <c r="J19" s="78">
-        <v>2.27</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>204305</v>
+        <v>182082</v>
       </c>
       <c r="C21" s="72">
-        <v>296824</v>
+        <v>295718</v>
       </c>
       <c r="D21" s="72">
-        <v>501129</v>
+        <v>477800</v>
       </c>
       <c r="E21" s="72">
-        <v>504427</v>
+        <v>514813</v>
       </c>
       <c r="F21" s="72">
-        <v>388306</v>
+        <v>407347</v>
       </c>
       <c r="G21" s="75">
-        <v>-0.65</v>
+        <v>-7.19</v>
       </c>
       <c r="H21" s="91">
-        <v>29.06</v>
+        <v>17.3</v>
       </c>
       <c r="I21" s="75">
-        <v>5.04</v>
+        <v>4.76</v>
       </c>
       <c r="J21" s="78">
-        <v>4.47</v>
+        <v>4.41</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>9936</v>
+        <v>9729</v>
       </c>
       <c r="C23" s="72">
-        <v>33971</v>
+        <v>32706</v>
       </c>
       <c r="D23" s="72">
-        <v>43907</v>
+        <v>42434</v>
       </c>
       <c r="E23" s="72">
-        <v>41740</v>
+        <v>43981</v>
       </c>
       <c r="F23" s="72">
-        <v>35174</v>
+        <v>35747</v>
       </c>
       <c r="G23" s="75">
-        <v>5.19</v>
+        <v>-3.52</v>
       </c>
       <c r="H23" s="91">
-        <v>24.83</v>
+        <v>18.71</v>
       </c>
       <c r="I23" s="75">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="J23" s="78">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>354460</v>
+        <v>349385</v>
       </c>
       <c r="C25" s="72">
-        <v>328658</v>
+        <v>313516</v>
       </c>
       <c r="D25" s="72">
-        <v>683118</v>
+        <v>662901</v>
       </c>
       <c r="E25" s="72">
-        <v>673450</v>
+        <v>673029</v>
       </c>
       <c r="F25" s="72">
-        <v>602933</v>
+        <v>615888</v>
       </c>
       <c r="G25" s="75">
-        <v>1.44</v>
+        <v>-1.5</v>
       </c>
       <c r="H25" s="91">
-        <v>13.3</v>
+        <v>7.63</v>
       </c>
       <c r="I25" s="75">
-        <v>6.88</v>
+        <v>6.61</v>
       </c>
       <c r="J25" s="78">
-        <v>6.95</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>481</v>
+        <v>448</v>
       </c>
       <c r="C27" s="72">
-        <v>1569</v>
+        <v>1533</v>
       </c>
       <c r="D27" s="72">
-        <v>2051</v>
+        <v>1981</v>
       </c>
       <c r="E27" s="72">
-        <v>1842</v>
+        <v>1992</v>
       </c>
       <c r="F27" s="72">
-        <v>851</v>
+        <v>930</v>
       </c>
       <c r="G27" s="75">
-        <v>11.33</v>
+        <v>-0.55</v>
       </c>
       <c r="H27" s="91">
-        <v>140.88</v>
+        <v>113.1</v>
       </c>
       <c r="I27" s="75">
         <v>0.02</v>
       </c>
       <c r="J27" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>621</v>
+        <v>688</v>
       </c>
       <c r="C29" s="72">
-        <v>1113</v>
+        <v>1061</v>
       </c>
       <c r="D29" s="72">
-        <v>1735</v>
+        <v>1749</v>
       </c>
       <c r="E29" s="72">
-        <v>1839</v>
+        <v>1628</v>
       </c>
       <c r="F29" s="72">
-        <v>1184</v>
+        <v>1630</v>
       </c>
       <c r="G29" s="75">
-        <v>-5.67</v>
+        <v>7.4</v>
       </c>
       <c r="H29" s="91">
-        <v>46.55</v>
+        <v>7.27</v>
       </c>
       <c r="I29" s="75">
         <v>0.02</v>
       </c>
       <c r="J29" s="78">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -8138,121 +8138,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>258626</v>
+        <v>248642</v>
       </c>
       <c r="C33" s="73">
-        <v>118316</v>
+        <v>101774</v>
       </c>
       <c r="D33" s="73">
-        <v>376942</v>
+        <v>350415</v>
       </c>
       <c r="E33" s="73">
-        <v>307530</v>
+        <v>343777</v>
       </c>
       <c r="F33" s="73">
-        <v>439453</v>
+        <v>510024</v>
       </c>
       <c r="G33" s="76">
-        <v>22.57</v>
+        <v>1.93</v>
       </c>
       <c r="H33" s="94">
-        <v>-14.22</v>
+        <v>-31.29</v>
       </c>
       <c r="I33" s="76">
-        <v>3.79</v>
+        <v>3.49</v>
       </c>
       <c r="J33" s="79">
-        <v>5.06</v>
+        <v>5.52</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>1411</v>
+        <v>2459</v>
       </c>
       <c r="C35" s="73">
-        <v>38996</v>
+        <v>19635</v>
       </c>
       <c r="D35" s="73">
-        <v>40407</v>
+        <v>22094</v>
       </c>
       <c r="E35" s="73">
-        <v>32602</v>
+        <v>30733</v>
       </c>
       <c r="F35" s="73">
-        <v>33230</v>
+        <v>24199</v>
       </c>
       <c r="G35" s="76">
-        <v>23.94</v>
+        <v>-28.11</v>
       </c>
       <c r="H35" s="94">
-        <v>21.6</v>
+        <v>-8.7</v>
       </c>
       <c r="I35" s="76">
-        <v>0.41</v>
+        <v>0.22</v>
       </c>
       <c r="J35" s="79">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>