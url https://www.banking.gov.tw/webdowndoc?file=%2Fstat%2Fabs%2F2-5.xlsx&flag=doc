--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -65,51 +65,51 @@
   <si>
     <t>本月與上年同</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>外匯活期存款</t>
   </si>
   <si>
     <t>外匯定期存款</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>2-5 Foreign Currency Deposits at General Banks</t>
   </si>
   <si>
     <r>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -201,51 +201,51 @@
   </si>
   <si>
     <t>Compare with Last Month   +-%</t>
   </si>
   <si>
     <t>Foreign Currency
 Demand Deposits</t>
   </si>
   <si>
     <t>Foreign Currency
 Time Deposits</t>
   </si>
   <si>
     <t>Same Month
  in Previous Year</t>
   </si>
   <si>
     <t>Current
  Month</t>
   </si>
   <si>
     <t>Annual Changes
  +-%</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行外匯存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -2508,535 +2508,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>5891332</v>
+        <v>5984247</v>
       </c>
       <c r="C9" s="60">
-        <v>10982645</v>
+        <v>10739292</v>
       </c>
       <c r="D9" s="60">
+        <v>16723539</v>
+      </c>
+      <c r="E9" s="60">
         <v>16873978</v>
       </c>
-      <c r="E9" s="60">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="60">
-        <v>16083845</v>
+        <v>16058072</v>
       </c>
       <c r="G9" s="63">
-        <v>0.95</v>
+        <v>-0.89</v>
       </c>
       <c r="H9" s="63">
-        <v>4.91</v>
+        <v>4.14</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>5455636</v>
+        <v>5532549</v>
       </c>
       <c r="C11" s="73">
-        <v>9930990</v>
+        <v>9728684</v>
       </c>
       <c r="D11" s="73">
+        <v>15261233</v>
+      </c>
+      <c r="E11" s="73">
         <v>15386625</v>
       </c>
-      <c r="E11" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="73">
-        <v>15109969</v>
+        <v>14992733</v>
       </c>
       <c r="G11" s="76">
-        <v>0.85</v>
+        <v>-0.81</v>
       </c>
       <c r="H11" s="76">
-        <v>1.83</v>
+        <v>1.79</v>
       </c>
       <c r="I11" s="76">
-        <v>91.19</v>
+        <v>91.26</v>
       </c>
       <c r="J11" s="79">
-        <v>93.95</v>
+        <v>93.37</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>232417</v>
+        <v>258861</v>
       </c>
       <c r="C13" s="72">
-        <v>943443</v>
+        <v>918585</v>
       </c>
       <c r="D13" s="72">
+        <v>1177446</v>
+      </c>
+      <c r="E13" s="72">
         <v>1175861</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>1099852</v>
+        <v>1150789</v>
       </c>
       <c r="G13" s="75">
-        <v>3.94</v>
+        <v>0.13</v>
       </c>
       <c r="H13" s="75">
-        <v>6.91</v>
+        <v>2.32</v>
       </c>
       <c r="I13" s="75">
-        <v>6.97</v>
+        <v>7.04</v>
       </c>
       <c r="J13" s="78">
-        <v>6.84</v>
+        <v>7.17</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>95356</v>
+        <v>88874</v>
       </c>
       <c r="C15" s="72">
-        <v>184075</v>
+        <v>172998</v>
       </c>
       <c r="D15" s="72">
+        <v>261871</v>
+      </c>
+      <c r="E15" s="72">
         <v>279431</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>259099</v>
+        <v>252321</v>
       </c>
       <c r="G15" s="75">
-        <v>-3.43</v>
+        <v>-6.28</v>
       </c>
       <c r="H15" s="75">
-        <v>7.85</v>
+        <v>3.79</v>
       </c>
       <c r="I15" s="75">
-        <v>1.66</v>
+        <v>1.57</v>
       </c>
       <c r="J15" s="78">
-        <v>1.61</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>228066</v>
+        <v>209863</v>
       </c>
       <c r="C17" s="72">
-        <v>515597</v>
+        <v>519455</v>
       </c>
       <c r="D17" s="72">
+        <v>729318</v>
+      </c>
+      <c r="E17" s="72">
         <v>743663</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>735259</v>
+        <v>722700</v>
       </c>
       <c r="G17" s="75">
-        <v>1.29</v>
+        <v>-1.93</v>
       </c>
       <c r="H17" s="75">
-        <v>1.14</v>
+        <v>0.92</v>
       </c>
       <c r="I17" s="75">
-        <v>4.41</v>
+        <v>4.36</v>
       </c>
       <c r="J17" s="78">
-        <v>4.57</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>276007</v>
+        <v>279194</v>
       </c>
       <c r="C19" s="72">
-        <v>824052</v>
+        <v>822983</v>
       </c>
       <c r="D19" s="72">
+        <v>1102177</v>
+      </c>
+      <c r="E19" s="72">
         <v>1100060</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>1045166</v>
+        <v>1064127</v>
       </c>
       <c r="G19" s="75">
-        <v>0.4</v>
+        <v>0.19</v>
       </c>
       <c r="H19" s="75">
-        <v>5.25</v>
+        <v>3.58</v>
       </c>
       <c r="I19" s="75">
-        <v>6.52</v>
+        <v>6.59</v>
       </c>
       <c r="J19" s="78">
-        <v>6.5</v>
+        <v>6.63</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>311825</v>
+        <v>306695</v>
       </c>
       <c r="C21" s="72">
-        <v>430307</v>
+        <v>438029</v>
       </c>
       <c r="D21" s="72">
+        <v>744723</v>
+      </c>
+      <c r="E21" s="72">
         <v>742132</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>804474</v>
+        <v>756723</v>
       </c>
       <c r="G21" s="75">
-        <v>1.07</v>
+        <v>0.35</v>
       </c>
       <c r="H21" s="75">
-        <v>-7.75</v>
+        <v>-1.59</v>
       </c>
       <c r="I21" s="75">
-        <v>4.4</v>
+        <v>4.45</v>
       </c>
       <c r="J21" s="78">
-        <v>5</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>154484</v>
+        <v>158232</v>
       </c>
       <c r="C23" s="72">
-        <v>406607</v>
+        <v>413651</v>
       </c>
       <c r="D23" s="72">
+        <v>571883</v>
+      </c>
+      <c r="E23" s="72">
         <v>561091</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>620751</v>
+        <v>608082</v>
       </c>
       <c r="G23" s="75">
-        <v>-0.45</v>
+        <v>1.92</v>
       </c>
       <c r="H23" s="75">
-        <v>-9.61</v>
+        <v>-5.95</v>
       </c>
       <c r="I23" s="75">
-        <v>3.33</v>
+        <v>3.42</v>
       </c>
       <c r="J23" s="78">
-        <v>3.86</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>126839</v>
+        <v>125442</v>
       </c>
       <c r="C25" s="72">
-        <v>190861</v>
+        <v>190967</v>
       </c>
       <c r="D25" s="72">
+        <v>316409</v>
+      </c>
+      <c r="E25" s="72">
         <v>317699</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>318284</v>
+        <v>313068</v>
       </c>
       <c r="G25" s="75">
-        <v>1.39</v>
+        <v>-0.41</v>
       </c>
       <c r="H25" s="75">
-        <v>-0.18</v>
+        <v>1.07</v>
       </c>
       <c r="I25" s="75">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
       <c r="J25" s="78">
-        <v>1.98</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>437742</v>
+        <v>451078</v>
       </c>
       <c r="C27" s="72">
-        <v>864350</v>
+        <v>849144</v>
       </c>
       <c r="D27" s="72">
+        <v>1300222</v>
+      </c>
+      <c r="E27" s="72">
         <v>1302092</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>1259832</v>
+        <v>1226043</v>
       </c>
       <c r="G27" s="75">
-        <v>-2.48</v>
+        <v>-0.14</v>
       </c>
       <c r="H27" s="75">
-        <v>3.35</v>
+        <v>6.05</v>
       </c>
       <c r="I27" s="75">
-        <v>7.72</v>
+        <v>7.77</v>
       </c>
       <c r="J27" s="78">
-        <v>7.83</v>
+        <v>7.64</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>460729</v>
+        <v>470298</v>
       </c>
       <c r="C29" s="72">
-        <v>389807</v>
+        <v>380942</v>
       </c>
       <c r="D29" s="72">
+        <v>851240</v>
+      </c>
+      <c r="E29" s="72">
         <v>850536</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>807732</v>
+        <v>793970</v>
       </c>
       <c r="G29" s="75">
-        <v>0.66</v>
+        <v>0.08</v>
       </c>
       <c r="H29" s="75">
-        <v>5.3</v>
+        <v>7.21</v>
       </c>
       <c r="I29" s="75">
-        <v>5.04</v>
+        <v>5.09</v>
       </c>
       <c r="J29" s="78">
-        <v>5.02</v>
+        <v>4.94</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -3060,121 +3060,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>10250</v>
+        <v>11794</v>
       </c>
       <c r="C33" s="72">
-        <v>26470</v>
+        <v>27127</v>
       </c>
       <c r="D33" s="72">
+        <v>38920</v>
+      </c>
+      <c r="E33" s="72">
         <v>36720</v>
       </c>
-      <c r="E33" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="72">
-        <v>40359</v>
+        <v>40560</v>
       </c>
       <c r="G33" s="75">
-        <v>-4.13</v>
+        <v>5.99</v>
       </c>
       <c r="H33" s="75">
-        <v>-9.02</v>
+        <v>-4.04</v>
       </c>
       <c r="I33" s="75">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="J33" s="78">
         <v>0.25</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>442751</v>
+        <v>454293</v>
       </c>
       <c r="C35" s="72">
-        <v>834741</v>
+        <v>765217</v>
       </c>
       <c r="D35" s="72">
+        <v>1219510</v>
+      </c>
+      <c r="E35" s="72">
         <v>1277493</v>
       </c>
-      <c r="E35" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="72">
-        <v>1235859</v>
+        <v>1217327</v>
       </c>
       <c r="G35" s="75">
-        <v>1.86</v>
+        <v>-4.54</v>
       </c>
       <c r="H35" s="75">
-        <v>3.37</v>
+        <v>0.18</v>
       </c>
       <c r="I35" s="75">
-        <v>7.57</v>
+        <v>7.29</v>
       </c>
       <c r="J35" s="78">
-        <v>7.68</v>
+        <v>7.58</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -3398,56 +3398,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3514,667 +3514,667 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>183042</v>
+        <v>148870</v>
       </c>
       <c r="C9" s="59">
-        <v>42688</v>
+        <v>60685</v>
       </c>
       <c r="D9" s="59">
+        <v>209555</v>
+      </c>
+      <c r="E9" s="59">
         <v>225730</v>
       </c>
-      <c r="E9" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="59">
-        <v>184492</v>
+        <v>172371</v>
       </c>
       <c r="G9" s="62">
-        <v>5.64</v>
+        <v>-7.17</v>
       </c>
       <c r="H9" s="89">
-        <v>22.35</v>
+        <v>21.57</v>
       </c>
       <c r="I9" s="62">
-        <v>1.34</v>
+        <v>1.25</v>
       </c>
       <c r="J9" s="65">
-        <v>1.15</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>18766</v>
+        <v>21441</v>
       </c>
       <c r="C11" s="72">
-        <v>96909</v>
+        <v>90766</v>
       </c>
       <c r="D11" s="72">
+        <v>112208</v>
+      </c>
+      <c r="E11" s="72">
         <v>115675</v>
       </c>
-      <c r="E11" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="72">
-        <v>123750</v>
+        <v>122696</v>
       </c>
       <c r="G11" s="75">
-        <v>-0.01</v>
+        <v>-3</v>
       </c>
       <c r="H11" s="91">
-        <v>-6.52</v>
+        <v>-8.55</v>
       </c>
       <c r="I11" s="75">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="J11" s="78">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>95111</v>
+        <v>96170</v>
       </c>
       <c r="C13" s="72">
-        <v>293121</v>
+        <v>293740</v>
       </c>
       <c r="D13" s="72">
+        <v>389910</v>
+      </c>
+      <c r="E13" s="72">
         <v>388232</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>391469</v>
+        <v>388096</v>
       </c>
       <c r="G13" s="75">
-        <v>-1.76</v>
+        <v>0.43</v>
       </c>
       <c r="H13" s="91">
-        <v>-0.83</v>
+        <v>0.47</v>
       </c>
       <c r="I13" s="75">
-        <v>2.3</v>
+        <v>2.33</v>
       </c>
       <c r="J13" s="78">
-        <v>2.43</v>
+        <v>2.42</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>149799</v>
+        <v>152531</v>
       </c>
       <c r="C15" s="72">
-        <v>166053</v>
+        <v>148667</v>
       </c>
       <c r="D15" s="72">
+        <v>301197</v>
+      </c>
+      <c r="E15" s="72">
         <v>315852</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>350309</v>
+        <v>364727</v>
       </c>
       <c r="G15" s="75">
-        <v>1.89</v>
+        <v>-4.64</v>
       </c>
       <c r="H15" s="91">
-        <v>-9.84</v>
+        <v>-17.42</v>
       </c>
       <c r="I15" s="75">
-        <v>1.87</v>
+        <v>1.8</v>
       </c>
       <c r="J15" s="78">
-        <v>2.18</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>29716</v>
+        <v>31160</v>
       </c>
       <c r="C17" s="72">
-        <v>73172</v>
+        <v>71926</v>
       </c>
       <c r="D17" s="72">
+        <v>103086</v>
+      </c>
+      <c r="E17" s="72">
         <v>102888</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>106547</v>
+        <v>108341</v>
       </c>
       <c r="G17" s="75">
-        <v>3.59</v>
+        <v>0.19</v>
       </c>
       <c r="H17" s="91">
-        <v>-3.43</v>
+        <v>-4.85</v>
       </c>
       <c r="I17" s="75">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="J17" s="78">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6906</v>
+        <v>7211</v>
       </c>
       <c r="C19" s="72">
-        <v>19936</v>
+        <v>19831</v>
       </c>
       <c r="D19" s="72">
+        <v>27042</v>
+      </c>
+      <c r="E19" s="72">
         <v>26843</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>31231</v>
+        <v>31026</v>
       </c>
       <c r="G19" s="75">
-        <v>-0.35</v>
+        <v>0.74</v>
       </c>
       <c r="H19" s="91">
-        <v>-14.05</v>
+        <v>-12.84</v>
       </c>
       <c r="I19" s="75">
         <v>0.16</v>
       </c>
       <c r="J19" s="78">
         <v>0.19</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>124481</v>
+        <v>130388</v>
       </c>
       <c r="C21" s="72">
-        <v>141701</v>
+        <v>134315</v>
       </c>
       <c r="D21" s="72">
+        <v>264703</v>
+      </c>
+      <c r="E21" s="72">
         <v>266182</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>276999</v>
+        <v>276618</v>
       </c>
       <c r="G21" s="75">
-        <v>3.22</v>
+        <v>-0.56</v>
       </c>
       <c r="H21" s="91">
-        <v>-3.91</v>
+        <v>-4.31</v>
       </c>
       <c r="I21" s="75">
         <v>1.58</v>
       </c>
       <c r="J21" s="78">
         <v>1.72</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1200</v>
+        <v>1058</v>
       </c>
       <c r="C23" s="72">
-        <v>2807</v>
+        <v>2963</v>
       </c>
       <c r="D23" s="72">
+        <v>4022</v>
+      </c>
+      <c r="E23" s="72">
         <v>4008</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>3913</v>
+        <v>3842</v>
       </c>
       <c r="G23" s="75">
-        <v>3.51</v>
+        <v>0.35</v>
       </c>
       <c r="H23" s="91">
-        <v>2.41</v>
+        <v>4.67</v>
       </c>
       <c r="I23" s="75">
         <v>0.02</v>
       </c>
       <c r="J23" s="78">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2904</v>
+        <v>2977</v>
       </c>
       <c r="C25" s="72">
-        <v>4419</v>
+        <v>4383</v>
       </c>
       <c r="D25" s="72">
+        <v>7360</v>
+      </c>
+      <c r="E25" s="72">
         <v>7323</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>7511</v>
+        <v>7567</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.74</v>
+        <v>0.5</v>
       </c>
       <c r="H25" s="91">
-        <v>-2.5</v>
+        <v>-2.74</v>
       </c>
       <c r="I25" s="75">
         <v>0.04</v>
       </c>
       <c r="J25" s="78">
         <v>0.05</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>69266</v>
+        <v>72429</v>
       </c>
       <c r="C27" s="72">
-        <v>110364</v>
+        <v>108076</v>
       </c>
       <c r="D27" s="72">
+        <v>180506</v>
+      </c>
+      <c r="E27" s="72">
         <v>179631</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>181243</v>
+        <v>181623</v>
       </c>
       <c r="G27" s="75">
-        <v>-1.69</v>
+        <v>0.49</v>
       </c>
       <c r="H27" s="91">
-        <v>-0.89</v>
+        <v>-0.62</v>
       </c>
       <c r="I27" s="75">
-        <v>1.06</v>
+        <v>1.08</v>
       </c>
       <c r="J27" s="78">
         <v>1.13</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>11069</v>
+        <v>11413</v>
       </c>
       <c r="C29" s="72">
-        <v>66017</v>
+        <v>66574</v>
       </c>
       <c r="D29" s="72">
+        <v>77987</v>
+      </c>
+      <c r="E29" s="72">
         <v>77086</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>66225</v>
+        <v>65028</v>
       </c>
       <c r="G29" s="75">
-        <v>0.45</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="91">
-        <v>16.4</v>
+        <v>19.93</v>
       </c>
       <c r="I29" s="75">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="J29" s="78">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>8215</v>
+        <v>8131</v>
       </c>
       <c r="C31" s="72">
-        <v>26609</v>
+        <v>27039</v>
       </c>
       <c r="D31" s="72">
+        <v>35170</v>
+      </c>
+      <c r="E31" s="72">
         <v>34824</v>
       </c>
-      <c r="E31" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="72">
-        <v>40026</v>
+        <v>34737</v>
       </c>
       <c r="G31" s="75">
-        <v>1.75</v>
+        <v>0.99</v>
       </c>
       <c r="H31" s="91">
-        <v>-13</v>
+        <v>1.25</v>
       </c>
       <c r="I31" s="75">
         <v>0.21</v>
       </c>
       <c r="J31" s="78">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2351</v>
+        <v>2313</v>
       </c>
       <c r="C33" s="72">
-        <v>2304</v>
+        <v>2457</v>
       </c>
       <c r="D33" s="72">
+        <v>4770</v>
+      </c>
+      <c r="E33" s="72">
         <v>4654</v>
       </c>
-      <c r="E33" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="72">
-        <v>3983</v>
+        <v>4050</v>
       </c>
       <c r="G33" s="75">
-        <v>2.25</v>
+        <v>2.48</v>
       </c>
       <c r="H33" s="91">
-        <v>16.87</v>
+        <v>17.77</v>
       </c>
       <c r="I33" s="75">
         <v>0.03</v>
       </c>
       <c r="J33" s="78">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>30649</v>
+        <v>29826</v>
       </c>
       <c r="C35" s="72">
-        <v>69765</v>
+        <v>70139</v>
       </c>
       <c r="D35" s="72">
+        <v>99965</v>
+      </c>
+      <c r="E35" s="72">
         <v>100415</v>
       </c>
-      <c r="E35" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="72">
-        <v>107553</v>
+        <v>107779</v>
       </c>
       <c r="G35" s="75">
-        <v>0.62</v>
+        <v>-0.45</v>
       </c>
       <c r="H35" s="91">
-        <v>-6.64</v>
+        <v>-7.25</v>
       </c>
       <c r="I35" s="75">
         <v>0.6</v>
       </c>
       <c r="J35" s="78">
         <v>0.67</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
@@ -4418,56 +4418,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -4534,529 +4534,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>62522</v>
+        <v>76302</v>
       </c>
       <c r="C9" s="59">
-        <v>67139</v>
+        <v>65292</v>
       </c>
       <c r="D9" s="59">
+        <v>141594</v>
+      </c>
+      <c r="E9" s="59">
         <v>129661</v>
       </c>
-      <c r="E9" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="59">
-        <v>150077</v>
+        <v>136239</v>
       </c>
       <c r="G9" s="62">
-        <v>4.85</v>
+        <v>9.2</v>
       </c>
       <c r="H9" s="89">
-        <v>-13.6</v>
+        <v>3.93</v>
       </c>
       <c r="I9" s="62">
-        <v>0.77</v>
+        <v>0.85</v>
       </c>
       <c r="J9" s="65">
-        <v>0.93</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>105351</v>
+        <v>107240</v>
       </c>
       <c r="C11" s="72">
-        <v>150557</v>
+        <v>147555</v>
       </c>
       <c r="D11" s="72">
+        <v>254795</v>
+      </c>
+      <c r="E11" s="72">
         <v>255908</v>
       </c>
-      <c r="E11" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="72">
-        <v>257280</v>
+        <v>250791</v>
       </c>
       <c r="G11" s="75">
-        <v>1.92</v>
+        <v>-0.44</v>
       </c>
       <c r="H11" s="91">
-        <v>-0.53</v>
+        <v>1.6</v>
       </c>
       <c r="I11" s="75">
         <v>1.52</v>
       </c>
       <c r="J11" s="78">
-        <v>1.6</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>290865</v>
+        <v>322653</v>
       </c>
       <c r="C13" s="72">
-        <v>396933</v>
+        <v>380901</v>
       </c>
       <c r="D13" s="72">
+        <v>703555</v>
+      </c>
+      <c r="E13" s="72">
         <v>687798</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>764390</v>
+        <v>765282</v>
       </c>
       <c r="G13" s="75">
-        <v>-1.2</v>
+        <v>2.29</v>
       </c>
       <c r="H13" s="91">
-        <v>-10.02</v>
+        <v>-8.07</v>
       </c>
       <c r="I13" s="75">
-        <v>4.08</v>
+        <v>4.21</v>
       </c>
       <c r="J13" s="78">
-        <v>4.75</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>370264</v>
+        <v>375063</v>
       </c>
       <c r="C15" s="72">
-        <v>827488</v>
+        <v>799690</v>
       </c>
       <c r="D15" s="72">
+        <v>1174753</v>
+      </c>
+      <c r="E15" s="72">
         <v>1197752</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>1078277</v>
+        <v>1075696</v>
       </c>
       <c r="G15" s="75">
-        <v>1.56</v>
+        <v>-1.92</v>
       </c>
       <c r="H15" s="91">
-        <v>11.08</v>
+        <v>9.21</v>
       </c>
       <c r="I15" s="75">
-        <v>7.1</v>
+        <v>7.02</v>
       </c>
       <c r="J15" s="78">
         <v>6.7</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>75702</v>
+        <v>79434</v>
       </c>
       <c r="C17" s="72">
-        <v>109271</v>
+        <v>103391</v>
       </c>
       <c r="D17" s="72">
+        <v>182825</v>
+      </c>
+      <c r="E17" s="72">
         <v>184973</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>221406</v>
+        <v>205186</v>
       </c>
       <c r="G17" s="75">
-        <v>-2.8</v>
+        <v>-1.16</v>
       </c>
       <c r="H17" s="91">
-        <v>-16.46</v>
+        <v>-10.9</v>
       </c>
       <c r="I17" s="75">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
       <c r="J17" s="78">
-        <v>1.38</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>196503</v>
+        <v>156819</v>
       </c>
       <c r="C19" s="72">
-        <v>185581</v>
+        <v>147143</v>
       </c>
       <c r="D19" s="72">
+        <v>303962</v>
+      </c>
+      <c r="E19" s="72">
         <v>382085</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>296560</v>
+        <v>296169</v>
       </c>
       <c r="G19" s="75">
-        <v>18.4</v>
+        <v>-20.45</v>
       </c>
       <c r="H19" s="91">
-        <v>28.84</v>
+        <v>2.63</v>
       </c>
       <c r="I19" s="75">
-        <v>2.26</v>
+        <v>1.82</v>
       </c>
       <c r="J19" s="78">
         <v>1.84</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>258146</v>
+        <v>275511</v>
       </c>
       <c r="C21" s="72">
-        <v>488156</v>
+        <v>510204</v>
       </c>
       <c r="D21" s="72">
+        <v>785715</v>
+      </c>
+      <c r="E21" s="72">
         <v>746302</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>733452</v>
+        <v>737935</v>
       </c>
       <c r="G21" s="75">
-        <v>-0.95</v>
+        <v>5.28</v>
       </c>
       <c r="H21" s="91">
-        <v>1.75</v>
+        <v>6.47</v>
       </c>
       <c r="I21" s="75">
-        <v>4.42</v>
+        <v>4.7</v>
       </c>
       <c r="J21" s="78">
-        <v>4.56</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>12915</v>
+        <v>12293</v>
       </c>
       <c r="C23" s="72">
-        <v>41119</v>
+        <v>40204</v>
       </c>
       <c r="D23" s="72">
+        <v>52497</v>
+      </c>
+      <c r="E23" s="72">
         <v>54034</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>50326</v>
+        <v>51575</v>
       </c>
       <c r="G23" s="75">
-        <v>2.68</v>
+        <v>-2.84</v>
       </c>
       <c r="H23" s="91">
-        <v>7.37</v>
+        <v>1.79</v>
       </c>
       <c r="I23" s="75">
+        <v>0.31</v>
+      </c>
+      <c r="J23" s="78">
         <v>0.32</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.31</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>572437</v>
+        <v>595521</v>
       </c>
       <c r="C25" s="72">
-        <v>934937</v>
+        <v>930610</v>
       </c>
       <c r="D25" s="72">
+        <v>1526131</v>
+      </c>
+      <c r="E25" s="72">
         <v>1507375</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>1455665</v>
+        <v>1458919</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.87</v>
+        <v>1.24</v>
       </c>
       <c r="H25" s="91">
-        <v>3.55</v>
+        <v>4.61</v>
       </c>
       <c r="I25" s="75">
-        <v>8.93</v>
+        <v>9.13</v>
       </c>
       <c r="J25" s="78">
-        <v>9.05</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>414</v>
+        <v>579</v>
       </c>
       <c r="C27" s="72">
-        <v>2545</v>
+        <v>1952</v>
       </c>
       <c r="D27" s="72">
+        <v>2531</v>
+      </c>
+      <c r="E27" s="72">
         <v>2960</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="G27" s="75">
-        <v>9.1</v>
+        <v>-14.49</v>
       </c>
       <c r="H27" s="91">
-        <v>8359.94</v>
+        <v>2175.5</v>
       </c>
       <c r="I27" s="75">
         <v>0.02</v>
       </c>
       <c r="J27" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>574</v>
+        <v>593</v>
       </c>
       <c r="C29" s="72">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="D29" s="72">
+        <v>1677</v>
+      </c>
+      <c r="E29" s="72">
         <v>1662</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>583</v>
+        <v>622</v>
       </c>
       <c r="G29" s="75">
-        <v>-0.15</v>
+        <v>0.92</v>
       </c>
       <c r="H29" s="91">
-        <v>184.85</v>
+        <v>169.6</v>
       </c>
       <c r="I29" s="75">
         <v>0.01</v>
       </c>
       <c r="J29" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -5086,121 +5086,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>428954</v>
+        <v>449597</v>
       </c>
       <c r="C33" s="73">
-        <v>1013946</v>
+        <v>1002359</v>
       </c>
       <c r="D33" s="73">
+        <v>1451957</v>
+      </c>
+      <c r="E33" s="73">
         <v>1442900</v>
       </c>
-      <c r="E33" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="73">
-        <v>866255</v>
+        <v>1018512</v>
       </c>
       <c r="G33" s="76">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="H33" s="94">
-        <v>66.57</v>
+        <v>42.56</v>
       </c>
       <c r="I33" s="76">
-        <v>8.55</v>
+        <v>8.68</v>
       </c>
       <c r="J33" s="79">
-        <v>5.39</v>
+        <v>6.34</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>6743</v>
+        <v>2100</v>
       </c>
       <c r="C35" s="73">
-        <v>37710</v>
+        <v>8249</v>
       </c>
       <c r="D35" s="73">
+        <v>10350</v>
+      </c>
+      <c r="E35" s="73">
         <v>44452</v>
       </c>
-      <c r="E35" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="73">
-        <v>107621</v>
+        <v>46826</v>
       </c>
       <c r="G35" s="76">
-        <v>131.25</v>
+        <v>-76.72</v>
       </c>
       <c r="H35" s="94">
-        <v>-58.7</v>
+        <v>-77.9</v>
       </c>
       <c r="I35" s="76">
-        <v>0.26</v>
+        <v>0.06</v>
       </c>
       <c r="J35" s="79">
-        <v>0.67</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="13.5" customHeight="1">
       <c r="A38" s="25" t="s">
         <v>54</v>
       </c>
@@ -5401,56 +5401,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -5517,535 +5517,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>4202350</v>
+        <v>4380691</v>
       </c>
       <c r="C9" s="60">
-        <v>5274582</v>
+        <v>5045983</v>
       </c>
       <c r="D9" s="60">
+        <v>9426674</v>
+      </c>
+      <c r="E9" s="60">
         <v>9476932</v>
       </c>
-      <c r="E9" s="60">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="60">
-        <v>9342693</v>
+        <v>9304693</v>
       </c>
       <c r="G9" s="63">
-        <v>0.02</v>
+        <v>-0.53</v>
       </c>
       <c r="H9" s="63">
-        <v>1.44</v>
+        <v>1.31</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>3866797</v>
+        <v>4030845</v>
       </c>
       <c r="C11" s="73">
-        <v>5055924</v>
+        <v>4868469</v>
       </c>
       <c r="D11" s="73">
+        <v>8899314</v>
+      </c>
+      <c r="E11" s="73">
         <v>8922721</v>
       </c>
-      <c r="E11" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="73">
-        <v>8885208</v>
+        <v>8813111</v>
       </c>
       <c r="G11" s="76">
-        <v>0.43</v>
+        <v>-0.26</v>
       </c>
       <c r="H11" s="76">
-        <v>0.42</v>
+        <v>0.98</v>
       </c>
       <c r="I11" s="76">
-        <v>94.15</v>
+        <v>94.41</v>
       </c>
       <c r="J11" s="79">
-        <v>95.1</v>
+        <v>94.72</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>215389</v>
+        <v>240918</v>
       </c>
       <c r="C13" s="72">
-        <v>647699</v>
+        <v>620621</v>
       </c>
       <c r="D13" s="72">
+        <v>861540</v>
+      </c>
+      <c r="E13" s="72">
         <v>863088</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>825521</v>
+        <v>884974</v>
       </c>
       <c r="G13" s="75">
-        <v>3.69</v>
+        <v>-0.18</v>
       </c>
       <c r="H13" s="75">
-        <v>4.55</v>
+        <v>-2.65</v>
       </c>
       <c r="I13" s="75">
-        <v>9.11</v>
+        <v>9.14</v>
       </c>
       <c r="J13" s="78">
-        <v>8.84</v>
+        <v>9.51</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>78457</v>
+        <v>83783</v>
       </c>
       <c r="C15" s="72">
-        <v>99498</v>
+        <v>88767</v>
       </c>
       <c r="D15" s="72">
+        <v>172550</v>
+      </c>
+      <c r="E15" s="72">
         <v>177956</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>157102</v>
+        <v>150769</v>
       </c>
       <c r="G15" s="75">
-        <v>-10.31</v>
+        <v>-3.04</v>
       </c>
       <c r="H15" s="75">
-        <v>13.27</v>
+        <v>14.45</v>
       </c>
       <c r="I15" s="75">
-        <v>1.88</v>
+        <v>1.83</v>
       </c>
       <c r="J15" s="78">
-        <v>1.68</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>194429</v>
+        <v>177994</v>
       </c>
       <c r="C17" s="72">
-        <v>295451</v>
+        <v>271756</v>
       </c>
       <c r="D17" s="72">
+        <v>449750</v>
+      </c>
+      <c r="E17" s="72">
         <v>489880</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>455229</v>
+        <v>450942</v>
       </c>
       <c r="G17" s="75">
-        <v>2.93</v>
+        <v>-8.19</v>
       </c>
       <c r="H17" s="75">
-        <v>7.61</v>
+        <v>-0.26</v>
       </c>
       <c r="I17" s="75">
-        <v>5.17</v>
+        <v>4.77</v>
       </c>
       <c r="J17" s="78">
-        <v>4.87</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>222375</v>
+        <v>228264</v>
       </c>
       <c r="C19" s="72">
-        <v>312117</v>
+        <v>304428</v>
       </c>
       <c r="D19" s="72">
+        <v>532691</v>
+      </c>
+      <c r="E19" s="72">
         <v>534491</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>568329</v>
+        <v>559556</v>
       </c>
       <c r="G19" s="75">
-        <v>1.74</v>
+        <v>-0.34</v>
       </c>
       <c r="H19" s="75">
-        <v>-5.95</v>
+        <v>-4.8</v>
       </c>
       <c r="I19" s="75">
-        <v>5.64</v>
+        <v>5.65</v>
       </c>
       <c r="J19" s="78">
-        <v>6.08</v>
+        <v>6.01</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>272277</v>
+        <v>267389</v>
       </c>
       <c r="C21" s="72">
-        <v>253557</v>
+        <v>270166</v>
       </c>
       <c r="D21" s="72">
+        <v>537555</v>
+      </c>
+      <c r="E21" s="72">
         <v>525834</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>563688</v>
+        <v>532884</v>
       </c>
       <c r="G21" s="75">
-        <v>0.04</v>
+        <v>2.23</v>
       </c>
       <c r="H21" s="75">
-        <v>-6.72</v>
+        <v>0.88</v>
       </c>
       <c r="I21" s="75">
-        <v>5.55</v>
+        <v>5.7</v>
       </c>
       <c r="J21" s="78">
-        <v>6.03</v>
+        <v>5.73</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>130157</v>
+        <v>134411</v>
       </c>
       <c r="C23" s="72">
-        <v>294141</v>
+        <v>301210</v>
       </c>
       <c r="D23" s="72">
+        <v>435621</v>
+      </c>
+      <c r="E23" s="72">
         <v>424298</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>449971</v>
+        <v>451593</v>
       </c>
       <c r="G23" s="75">
-        <v>-0.91</v>
+        <v>2.67</v>
       </c>
       <c r="H23" s="75">
-        <v>-5.71</v>
+        <v>-3.54</v>
       </c>
       <c r="I23" s="75">
-        <v>4.48</v>
+        <v>4.62</v>
       </c>
       <c r="J23" s="78">
-        <v>4.82</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>66619</v>
+        <v>66985</v>
       </c>
       <c r="C25" s="72">
-        <v>85556</v>
+        <v>85236</v>
       </c>
       <c r="D25" s="72">
+        <v>152222</v>
+      </c>
+      <c r="E25" s="72">
         <v>152175</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>151072</v>
+        <v>150331</v>
       </c>
       <c r="G25" s="75">
-        <v>0.43</v>
+        <v>0.03</v>
       </c>
       <c r="H25" s="75">
-        <v>0.73</v>
+        <v>1.26</v>
       </c>
       <c r="I25" s="75">
         <v>1.61</v>
       </c>
       <c r="J25" s="78">
         <v>1.62</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>260058</v>
+        <v>261319</v>
       </c>
       <c r="C27" s="72">
-        <v>306612</v>
+        <v>292690</v>
       </c>
       <c r="D27" s="72">
+        <v>554009</v>
+      </c>
+      <c r="E27" s="72">
         <v>566670</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>577075</v>
+        <v>543819</v>
       </c>
       <c r="G27" s="75">
-        <v>-5.6</v>
+        <v>-2.23</v>
       </c>
       <c r="H27" s="75">
-        <v>-1.8</v>
+        <v>1.87</v>
       </c>
       <c r="I27" s="75">
-        <v>5.98</v>
+        <v>5.88</v>
       </c>
       <c r="J27" s="78">
-        <v>6.18</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>378903</v>
+        <v>395697</v>
       </c>
       <c r="C29" s="72">
-        <v>220872</v>
+        <v>215392</v>
       </c>
       <c r="D29" s="72">
+        <v>611089</v>
+      </c>
+      <c r="E29" s="72">
         <v>599774</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>592585</v>
+        <v>576449</v>
       </c>
       <c r="G29" s="75">
-        <v>-0.46</v>
+        <v>1.89</v>
       </c>
       <c r="H29" s="75">
-        <v>1.21</v>
+        <v>6.01</v>
       </c>
       <c r="I29" s="75">
-        <v>6.33</v>
+        <v>6.48</v>
       </c>
       <c r="J29" s="78">
-        <v>6.34</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -6069,121 +6069,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>9825</v>
+        <v>10738</v>
       </c>
       <c r="C33" s="72">
-        <v>22338</v>
+        <v>22939</v>
       </c>
       <c r="D33" s="72">
+        <v>33677</v>
+      </c>
+      <c r="E33" s="72">
         <v>32162</v>
       </c>
-      <c r="E33" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="72">
-        <v>34281</v>
+        <v>34530</v>
       </c>
       <c r="G33" s="75">
-        <v>-4.62</v>
+        <v>4.71</v>
       </c>
       <c r="H33" s="75">
-        <v>-6.18</v>
+        <v>-2.47</v>
       </c>
       <c r="I33" s="75">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="J33" s="78">
         <v>0.37</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>278979</v>
+        <v>293149</v>
       </c>
       <c r="C35" s="72">
-        <v>392934</v>
+        <v>330872</v>
       </c>
       <c r="D35" s="72">
+        <v>624022</v>
+      </c>
+      <c r="E35" s="72">
         <v>671913</v>
       </c>
-      <c r="E35" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="72">
-        <v>637125</v>
+        <v>633862</v>
       </c>
       <c r="G35" s="75">
-        <v>5.58</v>
+        <v>-7.13</v>
       </c>
       <c r="H35" s="75">
-        <v>5.46</v>
+        <v>-1.55</v>
       </c>
       <c r="I35" s="75">
-        <v>7.09</v>
+        <v>6.62</v>
       </c>
       <c r="J35" s="78">
-        <v>6.82</v>
+        <v>6.81</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -6464,56 +6464,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -6580,667 +6580,667 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>119733</v>
+        <v>106371</v>
       </c>
       <c r="C9" s="59">
-        <v>9940</v>
+        <v>10668</v>
       </c>
       <c r="D9" s="59">
+        <v>117040</v>
+      </c>
+      <c r="E9" s="59">
         <v>129673</v>
       </c>
-      <c r="E9" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="59">
-        <v>101036</v>
+        <v>102665</v>
       </c>
       <c r="G9" s="62">
-        <v>10.78</v>
+        <v>-9.74</v>
       </c>
       <c r="H9" s="89">
-        <v>28.34</v>
+        <v>14</v>
       </c>
       <c r="I9" s="62">
-        <v>1.37</v>
+        <v>1.24</v>
       </c>
       <c r="J9" s="65">
-        <v>1.08</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>5901</v>
+        <v>6919</v>
       </c>
       <c r="C11" s="72">
-        <v>20334</v>
+        <v>14852</v>
       </c>
       <c r="D11" s="72">
+        <v>21771</v>
+      </c>
+      <c r="E11" s="72">
         <v>26236</v>
       </c>
-      <c r="E11" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="72">
-        <v>33814</v>
+        <v>29519</v>
       </c>
       <c r="G11" s="75">
-        <v>9.95</v>
+        <v>-17.02</v>
       </c>
       <c r="H11" s="91">
-        <v>-22.41</v>
+        <v>-26.25</v>
       </c>
       <c r="I11" s="75">
-        <v>0.28</v>
+        <v>0.23</v>
       </c>
       <c r="J11" s="78">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>80324</v>
+        <v>80890</v>
       </c>
       <c r="C13" s="72">
-        <v>172694</v>
+        <v>173448</v>
       </c>
       <c r="D13" s="72">
+        <v>254337</v>
+      </c>
+      <c r="E13" s="72">
         <v>253019</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>259936</v>
+        <v>255805</v>
       </c>
       <c r="G13" s="75">
-        <v>-2.26</v>
+        <v>0.52</v>
       </c>
       <c r="H13" s="91">
-        <v>-2.66</v>
+        <v>-0.57</v>
       </c>
       <c r="I13" s="75">
-        <v>2.67</v>
+        <v>2.7</v>
       </c>
       <c r="J13" s="78">
-        <v>2.78</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>100750</v>
+        <v>122437</v>
       </c>
       <c r="C15" s="72">
-        <v>96914</v>
+        <v>91401</v>
       </c>
       <c r="D15" s="72">
+        <v>213838</v>
+      </c>
+      <c r="E15" s="72">
         <v>197664</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>189530</v>
+        <v>200518</v>
       </c>
       <c r="G15" s="75">
-        <v>-3.07</v>
+        <v>8.18</v>
       </c>
       <c r="H15" s="91">
-        <v>4.29</v>
+        <v>6.64</v>
       </c>
       <c r="I15" s="75">
-        <v>2.09</v>
+        <v>2.27</v>
       </c>
       <c r="J15" s="78">
-        <v>2.03</v>
+        <v>2.16</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>26430</v>
+        <v>26993</v>
       </c>
       <c r="C17" s="72">
-        <v>58655</v>
+        <v>57371</v>
       </c>
       <c r="D17" s="72">
+        <v>84364</v>
+      </c>
+      <c r="E17" s="72">
         <v>85085</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>89781</v>
+        <v>91124</v>
       </c>
       <c r="G17" s="75">
-        <v>4.16</v>
+        <v>-0.85</v>
       </c>
       <c r="H17" s="91">
-        <v>-5.23</v>
+        <v>-7.42</v>
       </c>
       <c r="I17" s="75">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="J17" s="78">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6811</v>
+        <v>7118</v>
       </c>
       <c r="C19" s="72">
-        <v>19466</v>
+        <v>19359</v>
       </c>
       <c r="D19" s="72">
+        <v>26477</v>
+      </c>
+      <c r="E19" s="72">
         <v>26277</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>30454</v>
+        <v>30270</v>
       </c>
       <c r="G19" s="75">
-        <v>-0.15</v>
+        <v>0.76</v>
       </c>
       <c r="H19" s="91">
-        <v>-13.72</v>
+        <v>-12.53</v>
       </c>
       <c r="I19" s="75">
         <v>0.28</v>
       </c>
       <c r="J19" s="78">
         <v>0.33</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>110737</v>
+        <v>114229</v>
       </c>
       <c r="C21" s="72">
-        <v>116456</v>
+        <v>113888</v>
       </c>
       <c r="D21" s="72">
+        <v>228117</v>
+      </c>
+      <c r="E21" s="72">
         <v>227192</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>222803</v>
+        <v>217837</v>
       </c>
       <c r="G21" s="75">
-        <v>5.16</v>
+        <v>0.41</v>
       </c>
       <c r="H21" s="91">
-        <v>1.97</v>
+        <v>4.72</v>
       </c>
       <c r="I21" s="75">
-        <v>2.4</v>
+        <v>2.42</v>
       </c>
       <c r="J21" s="78">
-        <v>2.38</v>
+        <v>2.34</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1197</v>
+        <v>1054</v>
       </c>
       <c r="C23" s="72">
-        <v>2807</v>
+        <v>2963</v>
       </c>
       <c r="D23" s="72">
+        <v>4018</v>
+      </c>
+      <c r="E23" s="72">
         <v>4005</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>3347</v>
+        <v>3279</v>
       </c>
       <c r="G23" s="75">
-        <v>3.63</v>
+        <v>0.33</v>
       </c>
       <c r="H23" s="91">
-        <v>19.65</v>
+        <v>22.55</v>
       </c>
       <c r="I23" s="75">
         <v>0.04</v>
       </c>
       <c r="J23" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2876</v>
+        <v>2941</v>
       </c>
       <c r="C25" s="72">
-        <v>3378</v>
+        <v>3341</v>
       </c>
       <c r="D25" s="72">
+        <v>6281</v>
+      </c>
+      <c r="E25" s="72">
         <v>6254</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>6585</v>
+        <v>6632</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.99</v>
+        <v>0.44</v>
       </c>
       <c r="H25" s="91">
-        <v>-5.02</v>
+        <v>-5.29</v>
       </c>
       <c r="I25" s="75">
         <v>0.07</v>
       </c>
       <c r="J25" s="78">
         <v>0.07</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>51478</v>
+        <v>56702</v>
       </c>
       <c r="C27" s="72">
-        <v>59921</v>
+        <v>58422</v>
       </c>
       <c r="D27" s="72">
+        <v>115124</v>
+      </c>
+      <c r="E27" s="72">
         <v>111399</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>111483</v>
+        <v>112702</v>
       </c>
       <c r="G27" s="75">
-        <v>-1.8</v>
+        <v>3.34</v>
       </c>
       <c r="H27" s="91">
-        <v>-0.08</v>
+        <v>2.15</v>
       </c>
       <c r="I27" s="75">
-        <v>1.18</v>
+        <v>1.22</v>
       </c>
       <c r="J27" s="78">
-        <v>1.19</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>10145</v>
+        <v>10679</v>
       </c>
       <c r="C29" s="72">
-        <v>59841</v>
+        <v>60778</v>
       </c>
       <c r="D29" s="72">
+        <v>71458</v>
+      </c>
+      <c r="E29" s="72">
         <v>69986</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>60347</v>
+        <v>59217</v>
       </c>
       <c r="G29" s="75">
-        <v>-0.53</v>
+        <v>2.1</v>
       </c>
       <c r="H29" s="91">
-        <v>15.97</v>
+        <v>20.67</v>
       </c>
       <c r="I29" s="75">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="J29" s="78">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>6182</v>
+        <v>6275</v>
       </c>
       <c r="C31" s="72">
-        <v>21420</v>
+        <v>22062</v>
       </c>
       <c r="D31" s="72">
+        <v>28336</v>
+      </c>
+      <c r="E31" s="72">
         <v>27602</v>
       </c>
-      <c r="E31" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="72">
-        <v>29225</v>
+        <v>26886</v>
       </c>
       <c r="G31" s="75">
-        <v>0.89</v>
+        <v>2.66</v>
       </c>
       <c r="H31" s="91">
-        <v>-5.55</v>
+        <v>5.39</v>
       </c>
       <c r="I31" s="75">
+        <v>0.3</v>
+      </c>
+      <c r="J31" s="78">
         <v>0.29</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.31</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2320</v>
+        <v>2248</v>
       </c>
       <c r="C33" s="72">
-        <v>2054</v>
+        <v>2205</v>
       </c>
       <c r="D33" s="72">
+        <v>4453</v>
+      </c>
+      <c r="E33" s="72">
         <v>4374</v>
       </c>
-      <c r="E33" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="72">
-        <v>3967</v>
+        <v>4037</v>
       </c>
       <c r="G33" s="75">
-        <v>2.25</v>
+        <v>1.8</v>
       </c>
       <c r="H33" s="91">
-        <v>10.26</v>
+        <v>10.31</v>
       </c>
       <c r="I33" s="75">
         <v>0.05</v>
       </c>
       <c r="J33" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>26628</v>
+        <v>25252</v>
       </c>
       <c r="C35" s="72">
-        <v>58596</v>
+        <v>59460</v>
       </c>
       <c r="D35" s="72">
+        <v>84712</v>
+      </c>
+      <c r="E35" s="72">
         <v>85224</v>
       </c>
-      <c r="E35" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="72">
-        <v>88772</v>
+        <v>88736</v>
       </c>
       <c r="G35" s="75">
-        <v>0.1</v>
+        <v>-0.6</v>
       </c>
       <c r="H35" s="91">
-        <v>-4</v>
+        <v>-4.54</v>
       </c>
       <c r="I35" s="75">
         <v>0.9</v>
       </c>
       <c r="J35" s="78">
         <v>0.95</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
@@ -7470,56 +7470,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -7586,529 +7586,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>37527</v>
+        <v>46875</v>
       </c>
       <c r="C9" s="59">
-        <v>44038</v>
+        <v>40945</v>
       </c>
       <c r="D9" s="59">
+        <v>87820</v>
+      </c>
+      <c r="E9" s="59">
         <v>81564</v>
       </c>
-      <c r="E9" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="59">
-        <v>92950</v>
+        <v>80319</v>
       </c>
       <c r="G9" s="62">
-        <v>5.22</v>
+        <v>7.67</v>
       </c>
       <c r="H9" s="89">
-        <v>-12.25</v>
+        <v>9.34</v>
       </c>
       <c r="I9" s="62">
+        <v>0.93</v>
+      </c>
+      <c r="J9" s="65">
         <v>0.86</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.99</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>93894</v>
+        <v>97591</v>
       </c>
       <c r="C11" s="72">
-        <v>118759</v>
+        <v>117209</v>
       </c>
       <c r="D11" s="72">
+        <v>214800</v>
+      </c>
+      <c r="E11" s="72">
         <v>212653</v>
       </c>
-      <c r="E11" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="72">
-        <v>216245</v>
+        <v>209777</v>
       </c>
       <c r="G11" s="75">
-        <v>2.31</v>
+        <v>1.01</v>
       </c>
       <c r="H11" s="91">
-        <v>-1.66</v>
+        <v>2.39</v>
       </c>
       <c r="I11" s="75">
-        <v>2.24</v>
+        <v>2.28</v>
       </c>
       <c r="J11" s="78">
-        <v>2.31</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>185020</v>
+        <v>222052</v>
       </c>
       <c r="C13" s="72">
-        <v>172652</v>
+        <v>158939</v>
       </c>
       <c r="D13" s="72">
+        <v>380990</v>
+      </c>
+      <c r="E13" s="72">
         <v>357672</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>404144</v>
+        <v>411053</v>
       </c>
       <c r="G13" s="75">
-        <v>-5.25</v>
+        <v>6.52</v>
       </c>
       <c r="H13" s="91">
-        <v>-11.5</v>
+        <v>-7.31</v>
       </c>
       <c r="I13" s="75">
-        <v>3.77</v>
+        <v>4.04</v>
       </c>
       <c r="J13" s="78">
-        <v>4.33</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>233256</v>
+        <v>239867</v>
       </c>
       <c r="C15" s="72">
-        <v>368633</v>
+        <v>350038</v>
       </c>
       <c r="D15" s="72">
+        <v>589906</v>
+      </c>
+      <c r="E15" s="72">
         <v>601888</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>555105</v>
+        <v>556082</v>
       </c>
       <c r="G15" s="75">
-        <v>-0.24</v>
+        <v>-1.99</v>
       </c>
       <c r="H15" s="91">
-        <v>8.43</v>
+        <v>6.08</v>
       </c>
       <c r="I15" s="75">
-        <v>6.35</v>
+        <v>6.26</v>
       </c>
       <c r="J15" s="78">
-        <v>5.94</v>
+        <v>5.98</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>46603</v>
+        <v>50745</v>
       </c>
       <c r="C17" s="72">
-        <v>63700</v>
+        <v>62991</v>
       </c>
       <c r="D17" s="72">
+        <v>113736</v>
+      </c>
+      <c r="E17" s="72">
         <v>110303</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>130783</v>
+        <v>116160</v>
       </c>
       <c r="G17" s="75">
-        <v>-4.72</v>
+        <v>3.11</v>
       </c>
       <c r="H17" s="91">
-        <v>-15.66</v>
+        <v>-2.09</v>
       </c>
       <c r="I17" s="75">
-        <v>1.16</v>
+        <v>1.21</v>
       </c>
       <c r="J17" s="78">
-        <v>1.4</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>116889</v>
+        <v>112888</v>
       </c>
       <c r="C19" s="72">
-        <v>109746</v>
+        <v>91696</v>
       </c>
       <c r="D19" s="72">
+        <v>204584</v>
+      </c>
+      <c r="E19" s="72">
         <v>226635</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>213857</v>
+        <v>211986</v>
       </c>
       <c r="G19" s="75">
-        <v>3</v>
+        <v>-9.73</v>
       </c>
       <c r="H19" s="91">
-        <v>5.97</v>
+        <v>-3.49</v>
       </c>
       <c r="I19" s="75">
-        <v>2.39</v>
+        <v>2.17</v>
       </c>
       <c r="J19" s="78">
-        <v>2.29</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>174453</v>
+        <v>187976</v>
       </c>
       <c r="C21" s="72">
-        <v>240836</v>
+        <v>241270</v>
       </c>
       <c r="D21" s="72">
+        <v>429246</v>
+      </c>
+      <c r="E21" s="72">
         <v>415289</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>401265</v>
+        <v>400990</v>
       </c>
       <c r="G21" s="75">
-        <v>1.6</v>
+        <v>3.36</v>
       </c>
       <c r="H21" s="91">
-        <v>3.49</v>
+        <v>7.05</v>
       </c>
       <c r="I21" s="75">
-        <v>4.38</v>
+        <v>4.55</v>
       </c>
       <c r="J21" s="78">
-        <v>4.29</v>
+        <v>4.31</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>9976</v>
+        <v>10127</v>
       </c>
       <c r="C23" s="72">
-        <v>27694</v>
+        <v>27295</v>
       </c>
       <c r="D23" s="72">
+        <v>37421</v>
+      </c>
+      <c r="E23" s="72">
         <v>37670</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>35367</v>
+        <v>34948</v>
       </c>
       <c r="G23" s="75">
-        <v>3.94</v>
+        <v>-0.66</v>
       </c>
       <c r="H23" s="91">
-        <v>6.51</v>
+        <v>7.08</v>
       </c>
       <c r="I23" s="75">
         <v>0.4</v>
       </c>
       <c r="J23" s="78">
         <v>0.38</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>309212</v>
+        <v>330795</v>
       </c>
       <c r="C25" s="72">
-        <v>272981</v>
+        <v>280755</v>
       </c>
       <c r="D25" s="72">
+        <v>611550</v>
+      </c>
+      <c r="E25" s="72">
         <v>582193</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>591814</v>
+        <v>592126</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.3</v>
+        <v>5.04</v>
       </c>
       <c r="H25" s="91">
-        <v>-1.63</v>
+        <v>3.28</v>
       </c>
       <c r="I25" s="75">
-        <v>6.14</v>
+        <v>6.49</v>
       </c>
       <c r="J25" s="78">
-        <v>6.33</v>
+        <v>6.36</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>414</v>
+        <v>579</v>
       </c>
       <c r="C27" s="72">
-        <v>2545</v>
+        <v>1952</v>
       </c>
       <c r="D27" s="72">
+        <v>2531</v>
+      </c>
+      <c r="E27" s="72">
         <v>2960</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>35</v>
+        <v>111</v>
       </c>
       <c r="G27" s="75">
-        <v>9.1</v>
+        <v>-14.49</v>
       </c>
       <c r="H27" s="91">
-        <v>8359.94</v>
+        <v>2175.5</v>
       </c>
       <c r="I27" s="75">
         <v>0.03</v>
       </c>
       <c r="J27" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>574</v>
+        <v>593</v>
       </c>
       <c r="C29" s="72">
-        <v>1088</v>
+        <v>1084</v>
       </c>
       <c r="D29" s="72">
+        <v>1677</v>
+      </c>
+      <c r="E29" s="72">
         <v>1662</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>583</v>
+        <v>622</v>
       </c>
       <c r="G29" s="75">
-        <v>-0.15</v>
+        <v>0.92</v>
       </c>
       <c r="H29" s="91">
-        <v>184.85</v>
+        <v>169.6</v>
       </c>
       <c r="I29" s="75">
         <v>0.02</v>
       </c>
       <c r="J29" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -8138,121 +8138,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>328810</v>
+        <v>347746</v>
       </c>
       <c r="C33" s="73">
-        <v>180948</v>
+        <v>169265</v>
       </c>
       <c r="D33" s="73">
+        <v>517010</v>
+      </c>
+      <c r="E33" s="73">
         <v>509758</v>
       </c>
-      <c r="E33" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="73">
-        <v>349864</v>
+        <v>444756</v>
       </c>
       <c r="G33" s="76">
-        <v>-10.78</v>
+        <v>1.42</v>
       </c>
       <c r="H33" s="94">
-        <v>45.7</v>
+        <v>16.25</v>
       </c>
       <c r="I33" s="76">
-        <v>5.38</v>
+        <v>5.48</v>
       </c>
       <c r="J33" s="79">
-        <v>3.74</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>6743</v>
+        <v>2100</v>
       </c>
       <c r="C35" s="73">
-        <v>37710</v>
+        <v>8249</v>
       </c>
       <c r="D35" s="73">
+        <v>10350</v>
+      </c>
+      <c r="E35" s="73">
         <v>44452</v>
       </c>
-      <c r="E35" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="73">
-        <v>107621</v>
+        <v>46826</v>
       </c>
       <c r="G35" s="76">
-        <v>131.25</v>
+        <v>-76.72</v>
       </c>
       <c r="H35" s="94">
-        <v>-58.7</v>
+        <v>-77.9</v>
       </c>
       <c r="I35" s="76">
-        <v>0.47</v>
+        <v>0.11</v>
       </c>
       <c r="J35" s="79">
-        <v>1.15</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>