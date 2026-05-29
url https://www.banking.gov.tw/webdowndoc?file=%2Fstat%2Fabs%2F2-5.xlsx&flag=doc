--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -65,51 +65,51 @@
   <si>
     <t>本月與上年同</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>外匯活期存款</t>
   </si>
   <si>
     <t>外匯定期存款</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>2-5 Foreign Currency Deposits at General Banks</t>
   </si>
   <si>
     <r>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -201,51 +201,51 @@
   </si>
   <si>
     <t>Compare with Last Month   +-%</t>
   </si>
   <si>
     <t>Foreign Currency
 Demand Deposits</t>
   </si>
   <si>
     <t>Foreign Currency
 Time Deposits</t>
   </si>
   <si>
     <t>Same Month
  in Previous Year</t>
   </si>
   <si>
     <t>Current
  Month</t>
   </si>
   <si>
     <t>Annual Changes
  +-%</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行外匯存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -2508,535 +2508,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>5984247</v>
+        <v>5886324</v>
       </c>
       <c r="C9" s="60">
-        <v>10739292</v>
+        <v>11060363</v>
       </c>
       <c r="D9" s="60">
-        <v>16723539</v>
+        <v>16946687</v>
       </c>
       <c r="E9" s="60">
-        <v>16873978</v>
+        <v>16741620</v>
       </c>
       <c r="F9" s="60">
-        <v>16058072</v>
+        <v>16404566</v>
       </c>
       <c r="G9" s="63">
-        <v>-0.89</v>
+        <v>1.22</v>
       </c>
       <c r="H9" s="63">
-        <v>4.14</v>
+        <v>3.3</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>5532549</v>
+        <v>5568838</v>
       </c>
       <c r="C11" s="73">
-        <v>9728684</v>
+        <v>10114642</v>
       </c>
       <c r="D11" s="73">
-        <v>15261233</v>
+        <v>15683480</v>
       </c>
       <c r="E11" s="73">
-        <v>15386625</v>
+        <v>15401929</v>
       </c>
       <c r="F11" s="73">
-        <v>14992733</v>
+        <v>15161038</v>
       </c>
       <c r="G11" s="76">
-        <v>-0.81</v>
+        <v>1.83</v>
       </c>
       <c r="H11" s="76">
-        <v>1.79</v>
+        <v>3.45</v>
       </c>
       <c r="I11" s="76">
-        <v>91.26</v>
+        <v>92.55</v>
       </c>
       <c r="J11" s="79">
-        <v>93.37</v>
+        <v>92.42</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>258861</v>
+        <v>262923</v>
       </c>
       <c r="C13" s="72">
-        <v>918585</v>
+        <v>989377</v>
       </c>
       <c r="D13" s="72">
-        <v>1177446</v>
+        <v>1252300</v>
       </c>
       <c r="E13" s="72">
-        <v>1175861</v>
+        <v>1265696</v>
       </c>
       <c r="F13" s="72">
-        <v>1150789</v>
+        <v>1186495</v>
       </c>
       <c r="G13" s="75">
-        <v>0.13</v>
+        <v>-1.06</v>
       </c>
       <c r="H13" s="75">
-        <v>2.32</v>
+        <v>5.55</v>
       </c>
       <c r="I13" s="75">
-        <v>7.04</v>
+        <v>7.39</v>
       </c>
       <c r="J13" s="78">
-        <v>7.17</v>
+        <v>7.23</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>88874</v>
+        <v>74606</v>
       </c>
       <c r="C15" s="72">
-        <v>172998</v>
+        <v>199372</v>
       </c>
       <c r="D15" s="72">
-        <v>261871</v>
+        <v>273977</v>
       </c>
       <c r="E15" s="72">
-        <v>279431</v>
+        <v>276228</v>
       </c>
       <c r="F15" s="72">
-        <v>252321</v>
+        <v>247366</v>
       </c>
       <c r="G15" s="75">
-        <v>-6.28</v>
+        <v>-0.81</v>
       </c>
       <c r="H15" s="75">
-        <v>3.79</v>
+        <v>10.76</v>
       </c>
       <c r="I15" s="75">
-        <v>1.57</v>
+        <v>1.62</v>
       </c>
       <c r="J15" s="78">
-        <v>1.57</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>209863</v>
+        <v>206746</v>
       </c>
       <c r="C17" s="72">
-        <v>519455</v>
+        <v>555381</v>
       </c>
       <c r="D17" s="72">
-        <v>729318</v>
+        <v>762127</v>
       </c>
       <c r="E17" s="72">
-        <v>743663</v>
+        <v>750327</v>
       </c>
       <c r="F17" s="72">
-        <v>722700</v>
+        <v>717528</v>
       </c>
       <c r="G17" s="75">
-        <v>-1.93</v>
+        <v>1.57</v>
       </c>
       <c r="H17" s="75">
-        <v>0.92</v>
+        <v>6.22</v>
       </c>
       <c r="I17" s="75">
-        <v>4.36</v>
+        <v>4.5</v>
       </c>
       <c r="J17" s="78">
-        <v>4.5</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>279194</v>
+        <v>275027</v>
       </c>
       <c r="C19" s="72">
-        <v>822983</v>
+        <v>868734</v>
       </c>
       <c r="D19" s="72">
-        <v>1102177</v>
+        <v>1143762</v>
       </c>
       <c r="E19" s="72">
-        <v>1100060</v>
+        <v>1127260</v>
       </c>
       <c r="F19" s="72">
-        <v>1064127</v>
+        <v>1115311</v>
       </c>
       <c r="G19" s="75">
-        <v>0.19</v>
+        <v>1.46</v>
       </c>
       <c r="H19" s="75">
-        <v>3.58</v>
+        <v>2.55</v>
       </c>
       <c r="I19" s="75">
-        <v>6.59</v>
+        <v>6.75</v>
       </c>
       <c r="J19" s="78">
-        <v>6.63</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>306695</v>
+        <v>305000</v>
       </c>
       <c r="C21" s="72">
-        <v>438029</v>
+        <v>457693</v>
       </c>
       <c r="D21" s="72">
-        <v>744723</v>
+        <v>762693</v>
       </c>
       <c r="E21" s="72">
-        <v>742132</v>
+        <v>750946</v>
       </c>
       <c r="F21" s="72">
-        <v>756723</v>
+        <v>746555</v>
       </c>
       <c r="G21" s="75">
-        <v>0.35</v>
+        <v>1.56</v>
       </c>
       <c r="H21" s="75">
-        <v>-1.59</v>
+        <v>2.16</v>
       </c>
       <c r="I21" s="75">
-        <v>4.45</v>
+        <v>4.5</v>
       </c>
       <c r="J21" s="78">
-        <v>4.71</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>158232</v>
+        <v>158843</v>
       </c>
       <c r="C23" s="72">
-        <v>413651</v>
+        <v>425162</v>
       </c>
       <c r="D23" s="72">
-        <v>571883</v>
+        <v>584005</v>
       </c>
       <c r="E23" s="72">
-        <v>561091</v>
+        <v>542354</v>
       </c>
       <c r="F23" s="72">
-        <v>608082</v>
+        <v>619683</v>
       </c>
       <c r="G23" s="75">
-        <v>1.92</v>
+        <v>7.68</v>
       </c>
       <c r="H23" s="75">
-        <v>-5.95</v>
+        <v>-5.76</v>
       </c>
       <c r="I23" s="75">
-        <v>3.42</v>
+        <v>3.45</v>
       </c>
       <c r="J23" s="78">
-        <v>3.79</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>125442</v>
+        <v>125409</v>
       </c>
       <c r="C25" s="72">
-        <v>190967</v>
+        <v>188121</v>
       </c>
       <c r="D25" s="72">
-        <v>316409</v>
+        <v>313530</v>
       </c>
       <c r="E25" s="72">
-        <v>317699</v>
+        <v>315236</v>
       </c>
       <c r="F25" s="72">
-        <v>313068</v>
+        <v>316674</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.41</v>
+        <v>-0.54</v>
       </c>
       <c r="H25" s="75">
-        <v>1.07</v>
+        <v>-0.99</v>
       </c>
       <c r="I25" s="75">
-        <v>1.89</v>
+        <v>1.85</v>
       </c>
       <c r="J25" s="78">
-        <v>1.95</v>
+        <v>1.93</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>451078</v>
+        <v>463332</v>
       </c>
       <c r="C27" s="72">
-        <v>849144</v>
+        <v>849226</v>
       </c>
       <c r="D27" s="72">
-        <v>1300222</v>
+        <v>1312558</v>
       </c>
       <c r="E27" s="72">
-        <v>1302092</v>
+        <v>1261951</v>
       </c>
       <c r="F27" s="72">
-        <v>1226043</v>
+        <v>1261860</v>
       </c>
       <c r="G27" s="75">
-        <v>-0.14</v>
+        <v>4.01</v>
       </c>
       <c r="H27" s="75">
-        <v>6.05</v>
+        <v>4.02</v>
       </c>
       <c r="I27" s="75">
-        <v>7.77</v>
+        <v>7.75</v>
       </c>
       <c r="J27" s="78">
-        <v>7.64</v>
+        <v>7.69</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>470298</v>
+        <v>480841</v>
       </c>
       <c r="C29" s="72">
-        <v>380942</v>
+        <v>381265</v>
       </c>
       <c r="D29" s="72">
-        <v>851240</v>
+        <v>862106</v>
       </c>
       <c r="E29" s="72">
-        <v>850536</v>
+        <v>840924</v>
       </c>
       <c r="F29" s="72">
-        <v>793970</v>
+        <v>783259</v>
       </c>
       <c r="G29" s="75">
-        <v>0.08</v>
+        <v>2.52</v>
       </c>
       <c r="H29" s="75">
-        <v>7.21</v>
+        <v>10.07</v>
       </c>
       <c r="I29" s="75">
         <v>5.09</v>
       </c>
       <c r="J29" s="78">
-        <v>4.94</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -3060,121 +3060,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>11794</v>
+        <v>9830</v>
       </c>
       <c r="C33" s="72">
-        <v>27127</v>
+        <v>26576</v>
       </c>
       <c r="D33" s="72">
-        <v>38920</v>
+        <v>36406</v>
       </c>
       <c r="E33" s="72">
-        <v>36720</v>
+        <v>37794</v>
       </c>
       <c r="F33" s="72">
-        <v>40560</v>
+        <v>43138</v>
       </c>
       <c r="G33" s="75">
-        <v>5.99</v>
+        <v>-3.67</v>
       </c>
       <c r="H33" s="75">
-        <v>-4.04</v>
+        <v>-15.61</v>
       </c>
       <c r="I33" s="75">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="J33" s="78">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>454293</v>
+        <v>447576</v>
       </c>
       <c r="C35" s="72">
-        <v>765217</v>
+        <v>769096</v>
       </c>
       <c r="D35" s="72">
-        <v>1219510</v>
+        <v>1216672</v>
       </c>
       <c r="E35" s="72">
-        <v>1277493</v>
+        <v>1219842</v>
       </c>
       <c r="F35" s="72">
-        <v>1217327</v>
+        <v>1219743</v>
       </c>
       <c r="G35" s="75">
-        <v>-4.54</v>
+        <v>-0.26</v>
       </c>
       <c r="H35" s="75">
-        <v>0.18</v>
+        <v>-0.25</v>
       </c>
       <c r="I35" s="75">
-        <v>7.29</v>
+        <v>7.18</v>
       </c>
       <c r="J35" s="78">
-        <v>7.58</v>
+        <v>7.44</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -3327,51 +3327,51 @@
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="35" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -3398,56 +3398,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3514,673 +3514,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>148870</v>
+        <v>227086</v>
       </c>
       <c r="C9" s="59">
-        <v>60685</v>
+        <v>65688</v>
       </c>
       <c r="D9" s="59">
-        <v>209555</v>
+        <v>292774</v>
       </c>
       <c r="E9" s="59">
-        <v>225730</v>
+        <v>267708</v>
       </c>
       <c r="F9" s="59">
-        <v>172371</v>
+        <v>200876</v>
       </c>
       <c r="G9" s="62">
-        <v>-7.17</v>
+        <v>9.36</v>
       </c>
       <c r="H9" s="89">
-        <v>21.57</v>
+        <v>45.75</v>
       </c>
       <c r="I9" s="62">
-        <v>1.25</v>
+        <v>1.73</v>
       </c>
       <c r="J9" s="65">
-        <v>1.07</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>21441</v>
+        <v>17737</v>
       </c>
       <c r="C11" s="72">
-        <v>90766</v>
+        <v>97136</v>
       </c>
       <c r="D11" s="72">
-        <v>112208</v>
+        <v>114873</v>
       </c>
       <c r="E11" s="72">
-        <v>115675</v>
+        <v>112418</v>
       </c>
       <c r="F11" s="72">
-        <v>122696</v>
+        <v>118556</v>
       </c>
       <c r="G11" s="75">
-        <v>-3</v>
+        <v>2.18</v>
       </c>
       <c r="H11" s="91">
-        <v>-8.55</v>
+        <v>-3.11</v>
       </c>
       <c r="I11" s="75">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
       <c r="J11" s="78">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>96170</v>
+        <v>90035</v>
       </c>
       <c r="C13" s="72">
-        <v>293740</v>
+        <v>302477</v>
       </c>
       <c r="D13" s="72">
-        <v>389910</v>
+        <v>392512</v>
       </c>
       <c r="E13" s="72">
-        <v>388232</v>
+        <v>388033</v>
       </c>
       <c r="F13" s="72">
-        <v>388096</v>
+        <v>396978</v>
       </c>
       <c r="G13" s="75">
-        <v>0.43</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="91">
-        <v>0.47</v>
+        <v>-1.13</v>
       </c>
       <c r="I13" s="75">
-        <v>2.33</v>
+        <v>2.32</v>
       </c>
       <c r="J13" s="78">
         <v>2.42</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>152531</v>
+        <v>142020</v>
       </c>
       <c r="C15" s="72">
-        <v>148667</v>
+        <v>151969</v>
       </c>
       <c r="D15" s="72">
-        <v>301197</v>
+        <v>293990</v>
       </c>
       <c r="E15" s="72">
-        <v>315852</v>
+        <v>308090</v>
       </c>
       <c r="F15" s="72">
-        <v>364727</v>
+        <v>335767</v>
       </c>
       <c r="G15" s="75">
-        <v>-4.64</v>
+        <v>-4.58</v>
       </c>
       <c r="H15" s="91">
-        <v>-17.42</v>
+        <v>-12.44</v>
       </c>
       <c r="I15" s="75">
-        <v>1.8</v>
+        <v>1.73</v>
       </c>
       <c r="J15" s="78">
-        <v>2.27</v>
+        <v>2.05</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>31160</v>
+        <v>30772</v>
       </c>
       <c r="C17" s="72">
-        <v>71926</v>
+        <v>75762</v>
       </c>
       <c r="D17" s="72">
-        <v>103086</v>
+        <v>106534</v>
       </c>
       <c r="E17" s="72">
-        <v>102888</v>
+        <v>108997</v>
       </c>
       <c r="F17" s="72">
-        <v>108341</v>
+        <v>114166</v>
       </c>
       <c r="G17" s="75">
-        <v>0.19</v>
+        <v>-2.26</v>
       </c>
       <c r="H17" s="91">
-        <v>-4.85</v>
+        <v>-6.68</v>
       </c>
       <c r="I17" s="75">
-        <v>0.62</v>
+        <v>0.63</v>
       </c>
       <c r="J17" s="78">
-        <v>0.67</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>7211</v>
+        <v>6637</v>
       </c>
       <c r="C19" s="72">
-        <v>19831</v>
+        <v>19162</v>
       </c>
       <c r="D19" s="72">
-        <v>27042</v>
+        <v>25799</v>
       </c>
       <c r="E19" s="72">
-        <v>26843</v>
+        <v>26293</v>
       </c>
       <c r="F19" s="72">
-        <v>31026</v>
+        <v>31178</v>
       </c>
       <c r="G19" s="75">
-        <v>0.74</v>
+        <v>-1.88</v>
       </c>
       <c r="H19" s="91">
-        <v>-12.84</v>
+        <v>-17.25</v>
       </c>
       <c r="I19" s="75">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="J19" s="78">
         <v>0.19</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>130388</v>
+        <v>122972</v>
       </c>
       <c r="C21" s="72">
-        <v>134315</v>
+        <v>124896</v>
       </c>
       <c r="D21" s="72">
-        <v>264703</v>
+        <v>247869</v>
       </c>
       <c r="E21" s="72">
-        <v>266182</v>
+        <v>259432</v>
       </c>
       <c r="F21" s="72">
-        <v>276618</v>
+        <v>275114</v>
       </c>
       <c r="G21" s="75">
-        <v>-0.56</v>
+        <v>-4.46</v>
       </c>
       <c r="H21" s="91">
-        <v>-4.31</v>
+        <v>-9.9</v>
       </c>
       <c r="I21" s="75">
-        <v>1.58</v>
+        <v>1.46</v>
       </c>
       <c r="J21" s="78">
-        <v>1.72</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1058</v>
+        <v>1006</v>
       </c>
       <c r="C23" s="72">
-        <v>2963</v>
+        <v>2936</v>
       </c>
       <c r="D23" s="72">
-        <v>4022</v>
+        <v>3941</v>
       </c>
       <c r="E23" s="72">
-        <v>4008</v>
+        <v>4040</v>
       </c>
       <c r="F23" s="72">
-        <v>3842</v>
+        <v>3926</v>
       </c>
       <c r="G23" s="75">
-        <v>0.35</v>
+        <v>-2.45</v>
       </c>
       <c r="H23" s="91">
-        <v>4.67</v>
+        <v>0.38</v>
       </c>
       <c r="I23" s="75">
         <v>0.02</v>
       </c>
       <c r="J23" s="78">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2977</v>
+        <v>2951</v>
       </c>
       <c r="C25" s="72">
-        <v>4383</v>
+        <v>4316</v>
       </c>
       <c r="D25" s="72">
-        <v>7360</v>
+        <v>7267</v>
       </c>
       <c r="E25" s="72">
-        <v>7323</v>
+        <v>7353</v>
       </c>
       <c r="F25" s="72">
-        <v>7567</v>
+        <v>7597</v>
       </c>
       <c r="G25" s="75">
-        <v>0.5</v>
+        <v>-1.16</v>
       </c>
       <c r="H25" s="91">
-        <v>-2.74</v>
+        <v>-4.34</v>
       </c>
       <c r="I25" s="75">
         <v>0.04</v>
       </c>
       <c r="J25" s="78">
         <v>0.05</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>72429</v>
+        <v>78250</v>
       </c>
       <c r="C27" s="72">
-        <v>108076</v>
+        <v>104082</v>
       </c>
       <c r="D27" s="72">
-        <v>180506</v>
+        <v>182332</v>
       </c>
       <c r="E27" s="72">
-        <v>179631</v>
+        <v>180732</v>
       </c>
       <c r="F27" s="72">
-        <v>181623</v>
+        <v>190420</v>
       </c>
       <c r="G27" s="75">
-        <v>0.49</v>
+        <v>0.89</v>
       </c>
       <c r="H27" s="91">
-        <v>-0.62</v>
+        <v>-4.25</v>
       </c>
       <c r="I27" s="75">
         <v>1.08</v>
       </c>
       <c r="J27" s="78">
-        <v>1.13</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>11413</v>
+        <v>11460</v>
       </c>
       <c r="C29" s="72">
-        <v>66574</v>
+        <v>67185</v>
       </c>
       <c r="D29" s="72">
-        <v>77987</v>
+        <v>78645</v>
       </c>
       <c r="E29" s="72">
-        <v>77086</v>
+        <v>79187</v>
       </c>
       <c r="F29" s="72">
-        <v>65028</v>
+        <v>68694</v>
       </c>
       <c r="G29" s="75">
-        <v>1.17</v>
+        <v>-0.68</v>
       </c>
       <c r="H29" s="91">
-        <v>19.93</v>
+        <v>14.48</v>
       </c>
       <c r="I29" s="75">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="J29" s="78">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>8131</v>
+        <v>6680</v>
       </c>
       <c r="C31" s="72">
-        <v>27039</v>
+        <v>29427</v>
       </c>
       <c r="D31" s="72">
-        <v>35170</v>
+        <v>36107</v>
       </c>
       <c r="E31" s="72">
-        <v>34824</v>
+        <v>35662</v>
       </c>
       <c r="F31" s="72">
-        <v>34737</v>
+        <v>38740</v>
       </c>
       <c r="G31" s="75">
-        <v>0.99</v>
+        <v>1.25</v>
       </c>
       <c r="H31" s="91">
-        <v>1.25</v>
+        <v>-6.8</v>
       </c>
       <c r="I31" s="75">
         <v>0.21</v>
       </c>
       <c r="J31" s="78">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2313</v>
+        <v>2250</v>
       </c>
       <c r="C33" s="72">
-        <v>2457</v>
+        <v>2551</v>
       </c>
       <c r="D33" s="72">
-        <v>4770</v>
+        <v>4801</v>
       </c>
       <c r="E33" s="72">
-        <v>4654</v>
+        <v>4828</v>
       </c>
       <c r="F33" s="72">
-        <v>4050</v>
+        <v>4332</v>
       </c>
       <c r="G33" s="75">
-        <v>2.48</v>
+        <v>-0.56</v>
       </c>
       <c r="H33" s="91">
-        <v>17.77</v>
+        <v>10.81</v>
       </c>
       <c r="I33" s="75">
         <v>0.03</v>
       </c>
       <c r="J33" s="78">
         <v>0.03</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>29826</v>
+        <v>28706</v>
       </c>
       <c r="C35" s="72">
-        <v>70139</v>
+        <v>70323</v>
       </c>
       <c r="D35" s="72">
-        <v>99965</v>
+        <v>99029</v>
       </c>
       <c r="E35" s="72">
-        <v>100415</v>
+        <v>99861</v>
       </c>
       <c r="F35" s="72">
-        <v>107779</v>
+        <v>107370</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.45</v>
+        <v>-0.83</v>
       </c>
       <c r="H35" s="91">
-        <v>-7.25</v>
+        <v>-7.77</v>
       </c>
       <c r="I35" s="75">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="J35" s="78">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -4347,51 +4347,51 @@
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="H9:H10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -4418,56 +4418,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -4534,529 +4534,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>76302</v>
+        <v>88772</v>
       </c>
       <c r="C9" s="59">
-        <v>65292</v>
+        <v>64979</v>
       </c>
       <c r="D9" s="59">
-        <v>141594</v>
+        <v>153751</v>
       </c>
       <c r="E9" s="59">
-        <v>129661</v>
+        <v>134828</v>
       </c>
       <c r="F9" s="59">
-        <v>136239</v>
+        <v>129530</v>
       </c>
       <c r="G9" s="62">
-        <v>9.2</v>
+        <v>14.03</v>
       </c>
       <c r="H9" s="89">
-        <v>3.93</v>
+        <v>18.7</v>
       </c>
       <c r="I9" s="62">
-        <v>0.85</v>
+        <v>0.91</v>
       </c>
       <c r="J9" s="65">
-        <v>0.85</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>107240</v>
+        <v>104376</v>
       </c>
       <c r="C11" s="72">
-        <v>147555</v>
+        <v>150169</v>
       </c>
       <c r="D11" s="72">
-        <v>254795</v>
+        <v>254545</v>
       </c>
       <c r="E11" s="72">
-        <v>255908</v>
+        <v>254706</v>
       </c>
       <c r="F11" s="72">
-        <v>250791</v>
+        <v>257273</v>
       </c>
       <c r="G11" s="75">
-        <v>-0.44</v>
+        <v>-0.06</v>
       </c>
       <c r="H11" s="91">
-        <v>1.6</v>
+        <v>-1.06</v>
       </c>
       <c r="I11" s="75">
-        <v>1.52</v>
+        <v>1.5</v>
       </c>
       <c r="J11" s="78">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>322653</v>
+        <v>292157</v>
       </c>
       <c r="C13" s="72">
-        <v>380901</v>
+        <v>400559</v>
       </c>
       <c r="D13" s="72">
-        <v>703555</v>
+        <v>692716</v>
       </c>
       <c r="E13" s="72">
-        <v>687798</v>
+        <v>709850</v>
       </c>
       <c r="F13" s="72">
-        <v>765282</v>
+        <v>738534</v>
       </c>
       <c r="G13" s="75">
-        <v>2.29</v>
+        <v>-2.41</v>
       </c>
       <c r="H13" s="91">
-        <v>-8.07</v>
+        <v>-6.2</v>
       </c>
       <c r="I13" s="75">
-        <v>4.21</v>
+        <v>4.09</v>
       </c>
       <c r="J13" s="78">
-        <v>4.77</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>375063</v>
+        <v>362299</v>
       </c>
       <c r="C15" s="72">
-        <v>799690</v>
+        <v>847521</v>
       </c>
       <c r="D15" s="72">
-        <v>1174753</v>
+        <v>1209820</v>
       </c>
       <c r="E15" s="72">
-        <v>1197752</v>
+        <v>1154203</v>
       </c>
       <c r="F15" s="72">
-        <v>1075696</v>
+        <v>1102404</v>
       </c>
       <c r="G15" s="75">
-        <v>-1.92</v>
+        <v>4.82</v>
       </c>
       <c r="H15" s="91">
-        <v>9.21</v>
+        <v>9.74</v>
       </c>
       <c r="I15" s="75">
-        <v>7.02</v>
+        <v>7.14</v>
       </c>
       <c r="J15" s="78">
-        <v>6.7</v>
+        <v>6.72</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>79434</v>
+        <v>89737</v>
       </c>
       <c r="C17" s="72">
-        <v>103391</v>
+        <v>111374</v>
       </c>
       <c r="D17" s="72">
-        <v>182825</v>
+        <v>201111</v>
       </c>
       <c r="E17" s="72">
-        <v>184973</v>
+        <v>185451</v>
       </c>
       <c r="F17" s="72">
-        <v>205186</v>
+        <v>223419</v>
       </c>
       <c r="G17" s="75">
-        <v>-1.16</v>
+        <v>8.44</v>
       </c>
       <c r="H17" s="91">
-        <v>-10.9</v>
+        <v>-9.99</v>
       </c>
       <c r="I17" s="75">
-        <v>1.09</v>
+        <v>1.19</v>
       </c>
       <c r="J17" s="78">
-        <v>1.28</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>156819</v>
+        <v>165503</v>
       </c>
       <c r="C19" s="72">
-        <v>147143</v>
+        <v>123009</v>
       </c>
       <c r="D19" s="72">
-        <v>303962</v>
+        <v>288512</v>
       </c>
       <c r="E19" s="72">
-        <v>382085</v>
+        <v>288577</v>
       </c>
       <c r="F19" s="72">
-        <v>296169</v>
+        <v>313329</v>
       </c>
       <c r="G19" s="75">
-        <v>-20.45</v>
+        <v>-0.02</v>
       </c>
       <c r="H19" s="91">
-        <v>2.63</v>
+        <v>-7.92</v>
       </c>
       <c r="I19" s="75">
-        <v>1.82</v>
+        <v>1.7</v>
       </c>
       <c r="J19" s="78">
-        <v>1.84</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>275511</v>
+        <v>294179</v>
       </c>
       <c r="C21" s="72">
-        <v>510204</v>
+        <v>560417</v>
       </c>
       <c r="D21" s="72">
-        <v>785715</v>
+        <v>854596</v>
       </c>
       <c r="E21" s="72">
-        <v>746302</v>
+        <v>806271</v>
       </c>
       <c r="F21" s="72">
-        <v>737935</v>
+        <v>765195</v>
       </c>
       <c r="G21" s="75">
-        <v>5.28</v>
+        <v>5.99</v>
       </c>
       <c r="H21" s="91">
-        <v>6.47</v>
+        <v>11.68</v>
       </c>
       <c r="I21" s="75">
-        <v>4.7</v>
+        <v>5.04</v>
       </c>
       <c r="J21" s="78">
-        <v>4.6</v>
+        <v>4.66</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>12293</v>
+        <v>12226</v>
       </c>
       <c r="C23" s="72">
-        <v>40204</v>
+        <v>39933</v>
       </c>
       <c r="D23" s="72">
-        <v>52497</v>
+        <v>52159</v>
       </c>
       <c r="E23" s="72">
-        <v>54034</v>
+        <v>53305</v>
       </c>
       <c r="F23" s="72">
-        <v>51575</v>
+        <v>55107</v>
       </c>
       <c r="G23" s="75">
-        <v>-2.84</v>
+        <v>-2.15</v>
       </c>
       <c r="H23" s="91">
-        <v>1.79</v>
+        <v>-5.35</v>
       </c>
       <c r="I23" s="75">
         <v>0.31</v>
       </c>
       <c r="J23" s="78">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>595521</v>
+        <v>579852</v>
       </c>
       <c r="C25" s="72">
-        <v>930610</v>
+        <v>986453</v>
       </c>
       <c r="D25" s="72">
-        <v>1526131</v>
+        <v>1566305</v>
       </c>
       <c r="E25" s="72">
-        <v>1507375</v>
+        <v>1539699</v>
       </c>
       <c r="F25" s="72">
-        <v>1458919</v>
+        <v>1423443</v>
       </c>
       <c r="G25" s="75">
-        <v>1.24</v>
+        <v>1.73</v>
       </c>
       <c r="H25" s="91">
-        <v>4.61</v>
+        <v>10.04</v>
       </c>
       <c r="I25" s="75">
-        <v>9.13</v>
+        <v>9.24</v>
       </c>
       <c r="J25" s="78">
-        <v>9.09</v>
+        <v>8.68</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>579</v>
+        <v>478</v>
       </c>
       <c r="C27" s="72">
-        <v>1952</v>
+        <v>1230</v>
       </c>
       <c r="D27" s="72">
-        <v>2531</v>
+        <v>1708</v>
       </c>
       <c r="E27" s="72">
-        <v>2960</v>
+        <v>2128</v>
       </c>
       <c r="F27" s="72">
-        <v>111</v>
+        <v>722</v>
       </c>
       <c r="G27" s="75">
-        <v>-14.49</v>
+        <v>-19.72</v>
       </c>
       <c r="H27" s="91">
-        <v>2175.5</v>
+        <v>136.43</v>
       </c>
       <c r="I27" s="75">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="J27" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>593</v>
+        <v>566</v>
       </c>
       <c r="C29" s="72">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D29" s="72">
-        <v>1677</v>
+        <v>1649</v>
       </c>
       <c r="E29" s="72">
-        <v>1662</v>
+        <v>1720</v>
       </c>
       <c r="F29" s="72">
-        <v>622</v>
+        <v>754</v>
       </c>
       <c r="G29" s="75">
-        <v>0.92</v>
+        <v>-4.1</v>
       </c>
       <c r="H29" s="91">
-        <v>169.6</v>
+        <v>118.63</v>
       </c>
       <c r="I29" s="75">
         <v>0.01</v>
       </c>
       <c r="J29" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -5086,121 +5086,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>449597</v>
+        <v>314980</v>
       </c>
       <c r="C33" s="73">
-        <v>1002359</v>
+        <v>912535</v>
       </c>
       <c r="D33" s="73">
-        <v>1451957</v>
+        <v>1227515</v>
       </c>
       <c r="E33" s="73">
-        <v>1442900</v>
+        <v>1331364</v>
       </c>
       <c r="F33" s="73">
-        <v>1018512</v>
+        <v>1177183</v>
       </c>
       <c r="G33" s="76">
-        <v>0.63</v>
+        <v>-7.8</v>
       </c>
       <c r="H33" s="94">
-        <v>42.56</v>
+        <v>4.28</v>
       </c>
       <c r="I33" s="76">
-        <v>8.68</v>
+        <v>7.24</v>
       </c>
       <c r="J33" s="79">
-        <v>6.34</v>
+        <v>7.18</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>2100</v>
+        <v>2505</v>
       </c>
       <c r="C35" s="73">
-        <v>8249</v>
+        <v>33186</v>
       </c>
       <c r="D35" s="73">
-        <v>10350</v>
+        <v>35692</v>
       </c>
       <c r="E35" s="73">
-        <v>44452</v>
+        <v>8327</v>
       </c>
       <c r="F35" s="73">
-        <v>46826</v>
+        <v>66344</v>
       </c>
       <c r="G35" s="76">
-        <v>-76.72</v>
+        <v>328.64</v>
       </c>
       <c r="H35" s="94">
-        <v>-77.9</v>
+        <v>-46.2</v>
       </c>
       <c r="I35" s="76">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="J35" s="79">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="13.5" customHeight="1">
       <c r="A38" s="25" t="s">
         <v>54</v>
       </c>
@@ -5330,51 +5330,51 @@
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="I7:I8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="37" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -5401,56 +5401,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -5517,535 +5517,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>4380691</v>
+        <v>4273259</v>
       </c>
       <c r="C9" s="60">
-        <v>5045983</v>
+        <v>5127472</v>
       </c>
       <c r="D9" s="60">
-        <v>9426674</v>
+        <v>9400731</v>
       </c>
       <c r="E9" s="60">
-        <v>9476932</v>
+        <v>9355048</v>
       </c>
       <c r="F9" s="60">
-        <v>9304693</v>
+        <v>9431373</v>
       </c>
       <c r="G9" s="63">
-        <v>-0.53</v>
+        <v>0.49</v>
       </c>
       <c r="H9" s="63">
-        <v>1.31</v>
+        <v>-0.32</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>4030845</v>
+        <v>4026087</v>
       </c>
       <c r="C11" s="73">
-        <v>4868469</v>
+        <v>4984002</v>
       </c>
       <c r="D11" s="73">
-        <v>8899314</v>
+        <v>9010089</v>
       </c>
       <c r="E11" s="73">
-        <v>8922721</v>
+        <v>8893469</v>
       </c>
       <c r="F11" s="73">
-        <v>8813111</v>
+        <v>8857957</v>
       </c>
       <c r="G11" s="76">
-        <v>-0.26</v>
+        <v>1.31</v>
       </c>
       <c r="H11" s="76">
-        <v>0.98</v>
+        <v>1.72</v>
       </c>
       <c r="I11" s="76">
-        <v>94.41</v>
+        <v>95.84</v>
       </c>
       <c r="J11" s="79">
-        <v>94.72</v>
+        <v>93.92</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>240918</v>
+        <v>245342</v>
       </c>
       <c r="C13" s="72">
-        <v>620621</v>
+        <v>594898</v>
       </c>
       <c r="D13" s="72">
-        <v>861540</v>
+        <v>840240</v>
       </c>
       <c r="E13" s="72">
-        <v>863088</v>
+        <v>881443</v>
       </c>
       <c r="F13" s="72">
-        <v>884974</v>
+        <v>896373</v>
       </c>
       <c r="G13" s="75">
-        <v>-0.18</v>
+        <v>-4.67</v>
       </c>
       <c r="H13" s="75">
-        <v>-2.65</v>
+        <v>-6.26</v>
       </c>
       <c r="I13" s="75">
-        <v>9.14</v>
+        <v>8.94</v>
       </c>
       <c r="J13" s="78">
-        <v>9.51</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>83783</v>
+        <v>67611</v>
       </c>
       <c r="C15" s="72">
-        <v>88767</v>
+        <v>107561</v>
       </c>
       <c r="D15" s="72">
-        <v>172550</v>
+        <v>175171</v>
       </c>
       <c r="E15" s="72">
-        <v>177956</v>
+        <v>185383</v>
       </c>
       <c r="F15" s="72">
-        <v>150769</v>
+        <v>150982</v>
       </c>
       <c r="G15" s="75">
-        <v>-3.04</v>
+        <v>-5.51</v>
       </c>
       <c r="H15" s="75">
-        <v>14.45</v>
+        <v>16.02</v>
       </c>
       <c r="I15" s="75">
-        <v>1.83</v>
+        <v>1.86</v>
       </c>
       <c r="J15" s="78">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>177994</v>
+        <v>179593</v>
       </c>
       <c r="C17" s="72">
-        <v>271756</v>
+        <v>294697</v>
       </c>
       <c r="D17" s="72">
-        <v>449750</v>
+        <v>474290</v>
       </c>
       <c r="E17" s="72">
-        <v>489880</v>
+        <v>453439</v>
       </c>
       <c r="F17" s="72">
-        <v>450942</v>
+        <v>439810</v>
       </c>
       <c r="G17" s="75">
-        <v>-8.19</v>
+        <v>4.6</v>
       </c>
       <c r="H17" s="75">
-        <v>-0.26</v>
+        <v>7.84</v>
       </c>
       <c r="I17" s="75">
-        <v>4.77</v>
+        <v>5.05</v>
       </c>
       <c r="J17" s="78">
-        <v>4.85</v>
+        <v>4.66</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>228264</v>
+        <v>224939</v>
       </c>
       <c r="C19" s="72">
-        <v>304428</v>
+        <v>316723</v>
       </c>
       <c r="D19" s="72">
-        <v>532691</v>
+        <v>541662</v>
       </c>
       <c r="E19" s="72">
-        <v>534491</v>
+        <v>538469</v>
       </c>
       <c r="F19" s="72">
-        <v>559556</v>
+        <v>567869</v>
       </c>
       <c r="G19" s="75">
-        <v>-0.34</v>
+        <v>0.59</v>
       </c>
       <c r="H19" s="75">
-        <v>-4.8</v>
+        <v>-4.61</v>
       </c>
       <c r="I19" s="75">
-        <v>5.65</v>
+        <v>5.76</v>
       </c>
       <c r="J19" s="78">
-        <v>6.01</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>267389</v>
+        <v>265902</v>
       </c>
       <c r="C21" s="72">
-        <v>270166</v>
+        <v>275085</v>
       </c>
       <c r="D21" s="72">
-        <v>537555</v>
+        <v>540987</v>
       </c>
       <c r="E21" s="72">
-        <v>525834</v>
+        <v>537219</v>
       </c>
       <c r="F21" s="72">
-        <v>532884</v>
+        <v>546913</v>
       </c>
       <c r="G21" s="75">
-        <v>2.23</v>
+        <v>0.7</v>
       </c>
       <c r="H21" s="75">
-        <v>0.88</v>
+        <v>-1.08</v>
       </c>
       <c r="I21" s="75">
-        <v>5.7</v>
+        <v>5.75</v>
       </c>
       <c r="J21" s="78">
-        <v>5.73</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>134411</v>
+        <v>137132</v>
       </c>
       <c r="C23" s="72">
-        <v>301210</v>
+        <v>305890</v>
       </c>
       <c r="D23" s="72">
-        <v>435621</v>
+        <v>443022</v>
       </c>
       <c r="E23" s="72">
-        <v>424298</v>
+        <v>407259</v>
       </c>
       <c r="F23" s="72">
-        <v>451593</v>
+        <v>474664</v>
       </c>
       <c r="G23" s="75">
-        <v>2.67</v>
+        <v>8.78</v>
       </c>
       <c r="H23" s="75">
-        <v>-3.54</v>
+        <v>-6.67</v>
       </c>
       <c r="I23" s="75">
-        <v>4.62</v>
+        <v>4.71</v>
       </c>
       <c r="J23" s="78">
-        <v>4.85</v>
+        <v>5.03</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>66985</v>
+        <v>68043</v>
       </c>
       <c r="C25" s="72">
-        <v>85236</v>
+        <v>81471</v>
       </c>
       <c r="D25" s="72">
-        <v>152222</v>
+        <v>149515</v>
       </c>
       <c r="E25" s="72">
-        <v>152175</v>
+        <v>151117</v>
       </c>
       <c r="F25" s="72">
-        <v>150331</v>
+        <v>150832</v>
       </c>
       <c r="G25" s="75">
-        <v>0.03</v>
+        <v>-1.06</v>
       </c>
       <c r="H25" s="75">
-        <v>1.26</v>
+        <v>-0.87</v>
       </c>
       <c r="I25" s="75">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
       <c r="J25" s="78">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>261319</v>
+        <v>281959</v>
       </c>
       <c r="C27" s="72">
-        <v>292690</v>
+        <v>277020</v>
       </c>
       <c r="D27" s="72">
-        <v>554009</v>
+        <v>558979</v>
       </c>
       <c r="E27" s="72">
-        <v>566670</v>
+        <v>527110</v>
       </c>
       <c r="F27" s="72">
-        <v>543819</v>
+        <v>556257</v>
       </c>
       <c r="G27" s="75">
-        <v>-2.23</v>
+        <v>6.05</v>
       </c>
       <c r="H27" s="75">
-        <v>1.87</v>
+        <v>0.49</v>
       </c>
       <c r="I27" s="75">
-        <v>5.88</v>
+        <v>5.95</v>
       </c>
       <c r="J27" s="78">
-        <v>5.84</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>395697</v>
+        <v>399032</v>
       </c>
       <c r="C29" s="72">
-        <v>215392</v>
+        <v>211580</v>
       </c>
       <c r="D29" s="72">
-        <v>611089</v>
+        <v>610612</v>
       </c>
       <c r="E29" s="72">
-        <v>599774</v>
+        <v>596088</v>
       </c>
       <c r="F29" s="72">
-        <v>576449</v>
+        <v>567820</v>
       </c>
       <c r="G29" s="75">
-        <v>1.89</v>
+        <v>2.44</v>
       </c>
       <c r="H29" s="75">
-        <v>6.01</v>
+        <v>7.54</v>
       </c>
       <c r="I29" s="75">
-        <v>6.48</v>
+        <v>6.5</v>
       </c>
       <c r="J29" s="78">
-        <v>6.2</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -6069,121 +6069,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>10738</v>
+        <v>9407</v>
       </c>
       <c r="C33" s="72">
-        <v>22939</v>
+        <v>20994</v>
       </c>
       <c r="D33" s="72">
-        <v>33677</v>
+        <v>30401</v>
       </c>
       <c r="E33" s="72">
-        <v>32162</v>
+        <v>31414</v>
       </c>
       <c r="F33" s="72">
-        <v>34530</v>
+        <v>37004</v>
       </c>
       <c r="G33" s="75">
-        <v>4.71</v>
+        <v>-3.22</v>
       </c>
       <c r="H33" s="75">
-        <v>-2.47</v>
+        <v>-17.84</v>
       </c>
       <c r="I33" s="75">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="J33" s="78">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>293149</v>
+        <v>270652</v>
       </c>
       <c r="C35" s="72">
-        <v>330872</v>
+        <v>341341</v>
       </c>
       <c r="D35" s="72">
-        <v>624022</v>
+        <v>611992</v>
       </c>
       <c r="E35" s="72">
-        <v>671913</v>
+        <v>630658</v>
       </c>
       <c r="F35" s="72">
-        <v>633862</v>
+        <v>636680</v>
       </c>
       <c r="G35" s="75">
-        <v>-7.13</v>
+        <v>-2.96</v>
       </c>
       <c r="H35" s="75">
-        <v>-1.55</v>
+        <v>-3.88</v>
       </c>
       <c r="I35" s="75">
-        <v>6.62</v>
+        <v>6.51</v>
       </c>
       <c r="J35" s="78">
-        <v>6.81</v>
+        <v>6.75</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -6393,51 +6393,51 @@
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="J9:J10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="38" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -6464,56 +6464,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -6580,673 +6580,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>106371</v>
+        <v>173532</v>
       </c>
       <c r="C9" s="59">
-        <v>10668</v>
+        <v>10664</v>
       </c>
       <c r="D9" s="59">
-        <v>117040</v>
+        <v>184196</v>
       </c>
       <c r="E9" s="59">
-        <v>129673</v>
+        <v>153032</v>
       </c>
       <c r="F9" s="59">
-        <v>102665</v>
+        <v>100072</v>
       </c>
       <c r="G9" s="62">
-        <v>-9.74</v>
+        <v>20.36</v>
       </c>
       <c r="H9" s="89">
-        <v>14</v>
+        <v>84.06</v>
       </c>
       <c r="I9" s="62">
-        <v>1.24</v>
+        <v>1.96</v>
       </c>
       <c r="J9" s="65">
-        <v>1.1</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>6919</v>
+        <v>6258</v>
       </c>
       <c r="C11" s="72">
-        <v>14852</v>
+        <v>16183</v>
       </c>
       <c r="D11" s="72">
-        <v>21771</v>
+        <v>22441</v>
       </c>
       <c r="E11" s="72">
-        <v>26236</v>
+        <v>21905</v>
       </c>
       <c r="F11" s="72">
-        <v>29519</v>
+        <v>29432</v>
       </c>
       <c r="G11" s="75">
-        <v>-17.02</v>
+        <v>2.45</v>
       </c>
       <c r="H11" s="91">
-        <v>-26.25</v>
+        <v>-23.75</v>
       </c>
       <c r="I11" s="75">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="J11" s="78">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>80890</v>
+        <v>77073</v>
       </c>
       <c r="C13" s="72">
-        <v>173448</v>
+        <v>178153</v>
       </c>
       <c r="D13" s="72">
-        <v>254337</v>
+        <v>255226</v>
       </c>
       <c r="E13" s="72">
-        <v>253019</v>
+        <v>248615</v>
       </c>
       <c r="F13" s="72">
-        <v>255805</v>
+        <v>261830</v>
       </c>
       <c r="G13" s="75">
-        <v>0.52</v>
+        <v>2.66</v>
       </c>
       <c r="H13" s="91">
-        <v>-0.57</v>
+        <v>-2.52</v>
       </c>
       <c r="I13" s="75">
-        <v>2.7</v>
+        <v>2.71</v>
       </c>
       <c r="J13" s="78">
-        <v>2.75</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>122437</v>
+        <v>111202</v>
       </c>
       <c r="C15" s="72">
-        <v>91401</v>
+        <v>93404</v>
       </c>
       <c r="D15" s="72">
-        <v>213838</v>
+        <v>204606</v>
       </c>
       <c r="E15" s="72">
-        <v>197664</v>
+        <v>220109</v>
       </c>
       <c r="F15" s="72">
-        <v>200518</v>
+        <v>170641</v>
       </c>
       <c r="G15" s="75">
-        <v>8.18</v>
+        <v>-7.04</v>
       </c>
       <c r="H15" s="91">
-        <v>6.64</v>
+        <v>19.9</v>
       </c>
       <c r="I15" s="75">
-        <v>2.27</v>
+        <v>2.18</v>
       </c>
       <c r="J15" s="78">
-        <v>2.16</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>26993</v>
+        <v>27348</v>
       </c>
       <c r="C17" s="72">
-        <v>57371</v>
+        <v>61771</v>
       </c>
       <c r="D17" s="72">
-        <v>84364</v>
+        <v>89119</v>
       </c>
       <c r="E17" s="72">
-        <v>85085</v>
+        <v>90794</v>
       </c>
       <c r="F17" s="72">
-        <v>91124</v>
+        <v>95129</v>
       </c>
       <c r="G17" s="75">
-        <v>-0.85</v>
+        <v>-1.85</v>
       </c>
       <c r="H17" s="91">
-        <v>-7.42</v>
+        <v>-6.32</v>
       </c>
       <c r="I17" s="75">
-        <v>0.89</v>
+        <v>0.95</v>
       </c>
       <c r="J17" s="78">
-        <v>0.98</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>7118</v>
+        <v>6516</v>
       </c>
       <c r="C19" s="72">
-        <v>19359</v>
+        <v>18695</v>
       </c>
       <c r="D19" s="72">
-        <v>26477</v>
+        <v>25211</v>
       </c>
       <c r="E19" s="72">
-        <v>26277</v>
+        <v>25737</v>
       </c>
       <c r="F19" s="72">
-        <v>30270</v>
+        <v>30260</v>
       </c>
       <c r="G19" s="75">
-        <v>0.76</v>
+        <v>-2.05</v>
       </c>
       <c r="H19" s="91">
-        <v>-12.53</v>
+        <v>-16.69</v>
       </c>
       <c r="I19" s="75">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="J19" s="78">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>114229</v>
+        <v>110948</v>
       </c>
       <c r="C21" s="72">
-        <v>113888</v>
+        <v>109567</v>
       </c>
       <c r="D21" s="72">
-        <v>228117</v>
+        <v>220515</v>
       </c>
       <c r="E21" s="72">
-        <v>227192</v>
+        <v>226320</v>
       </c>
       <c r="F21" s="72">
-        <v>217837</v>
+        <v>214963</v>
       </c>
       <c r="G21" s="75">
-        <v>0.41</v>
+        <v>-2.56</v>
       </c>
       <c r="H21" s="91">
-        <v>4.72</v>
+        <v>2.58</v>
       </c>
       <c r="I21" s="75">
-        <v>2.42</v>
+        <v>2.35</v>
       </c>
       <c r="J21" s="78">
-        <v>2.34</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1054</v>
+        <v>999</v>
       </c>
       <c r="C23" s="72">
-        <v>2963</v>
+        <v>2936</v>
       </c>
       <c r="D23" s="72">
-        <v>4018</v>
+        <v>3935</v>
       </c>
       <c r="E23" s="72">
-        <v>4005</v>
+        <v>4034</v>
       </c>
       <c r="F23" s="72">
-        <v>3279</v>
+        <v>3344</v>
       </c>
       <c r="G23" s="75">
-        <v>0.33</v>
+        <v>-2.44</v>
       </c>
       <c r="H23" s="91">
-        <v>22.55</v>
+        <v>17.68</v>
       </c>
       <c r="I23" s="75">
         <v>0.04</v>
       </c>
       <c r="J23" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2941</v>
+        <v>2914</v>
       </c>
       <c r="C25" s="72">
-        <v>3341</v>
+        <v>3411</v>
       </c>
       <c r="D25" s="72">
-        <v>6281</v>
+        <v>6325</v>
       </c>
       <c r="E25" s="72">
-        <v>6254</v>
+        <v>6289</v>
       </c>
       <c r="F25" s="72">
-        <v>6632</v>
+        <v>6652</v>
       </c>
       <c r="G25" s="75">
-        <v>0.44</v>
+        <v>0.57</v>
       </c>
       <c r="H25" s="91">
-        <v>-5.29</v>
+        <v>-4.91</v>
       </c>
       <c r="I25" s="75">
         <v>0.07</v>
       </c>
       <c r="J25" s="78">
         <v>0.07</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>56702</v>
+        <v>59235</v>
       </c>
       <c r="C27" s="72">
-        <v>58422</v>
+        <v>55362</v>
       </c>
       <c r="D27" s="72">
-        <v>115124</v>
+        <v>114597</v>
       </c>
       <c r="E27" s="72">
-        <v>111399</v>
+        <v>113906</v>
       </c>
       <c r="F27" s="72">
-        <v>112702</v>
+        <v>117470</v>
       </c>
       <c r="G27" s="75">
-        <v>3.34</v>
+        <v>0.61</v>
       </c>
       <c r="H27" s="91">
-        <v>2.15</v>
+        <v>-2.45</v>
       </c>
       <c r="I27" s="75">
         <v>1.22</v>
       </c>
       <c r="J27" s="78">
-        <v>1.21</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>10679</v>
+        <v>10751</v>
       </c>
       <c r="C29" s="72">
-        <v>60778</v>
+        <v>60935</v>
       </c>
       <c r="D29" s="72">
-        <v>71458</v>
+        <v>71686</v>
       </c>
       <c r="E29" s="72">
-        <v>69986</v>
+        <v>72664</v>
       </c>
       <c r="F29" s="72">
-        <v>59217</v>
+        <v>63266</v>
       </c>
       <c r="G29" s="75">
-        <v>2.1</v>
+        <v>-1.35</v>
       </c>
       <c r="H29" s="91">
-        <v>20.67</v>
+        <v>13.31</v>
       </c>
       <c r="I29" s="75">
         <v>0.76</v>
       </c>
       <c r="J29" s="78">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>6275</v>
+        <v>6003</v>
       </c>
       <c r="C31" s="72">
-        <v>22062</v>
+        <v>25017</v>
       </c>
       <c r="D31" s="72">
-        <v>28336</v>
+        <v>31019</v>
       </c>
       <c r="E31" s="72">
-        <v>27602</v>
+        <v>29715</v>
       </c>
       <c r="F31" s="72">
-        <v>26886</v>
+        <v>31680</v>
       </c>
       <c r="G31" s="75">
-        <v>2.66</v>
+        <v>4.39</v>
       </c>
       <c r="H31" s="91">
-        <v>5.39</v>
+        <v>-2.09</v>
       </c>
       <c r="I31" s="75">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="J31" s="78">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2248</v>
+        <v>2181</v>
       </c>
       <c r="C33" s="72">
-        <v>2205</v>
+        <v>2293</v>
       </c>
       <c r="D33" s="72">
-        <v>4453</v>
+        <v>4475</v>
       </c>
       <c r="E33" s="72">
-        <v>4374</v>
+        <v>4537</v>
       </c>
       <c r="F33" s="72">
-        <v>4037</v>
+        <v>4102</v>
       </c>
       <c r="G33" s="75">
-        <v>1.8</v>
+        <v>-1.39</v>
       </c>
       <c r="H33" s="91">
-        <v>10.31</v>
+        <v>9.07</v>
       </c>
       <c r="I33" s="75">
         <v>0.05</v>
       </c>
       <c r="J33" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>25252</v>
+        <v>24618</v>
       </c>
       <c r="C35" s="72">
-        <v>59460</v>
+        <v>58758</v>
       </c>
       <c r="D35" s="72">
-        <v>84712</v>
+        <v>83376</v>
       </c>
       <c r="E35" s="72">
-        <v>85224</v>
+        <v>84170</v>
       </c>
       <c r="F35" s="72">
-        <v>88736</v>
+        <v>88797</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.6</v>
+        <v>-0.94</v>
       </c>
       <c r="H35" s="91">
-        <v>-4.54</v>
+        <v>-6.11</v>
       </c>
       <c r="I35" s="75">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="J35" s="78">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -7399,51 +7399,51 @@
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B11:B12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="39" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -7470,56 +7470,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -7586,529 +7586,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>46875</v>
+        <v>57366</v>
       </c>
       <c r="C9" s="59">
-        <v>40945</v>
+        <v>43206</v>
       </c>
       <c r="D9" s="59">
-        <v>87820</v>
+        <v>100572</v>
       </c>
       <c r="E9" s="59">
-        <v>81564</v>
+        <v>79776</v>
       </c>
       <c r="F9" s="59">
-        <v>80319</v>
+        <v>78638</v>
       </c>
       <c r="G9" s="62">
-        <v>7.67</v>
+        <v>26.07</v>
       </c>
       <c r="H9" s="89">
-        <v>9.34</v>
+        <v>27.89</v>
       </c>
       <c r="I9" s="62">
-        <v>0.93</v>
+        <v>1.07</v>
       </c>
       <c r="J9" s="65">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>97591</v>
+        <v>92240</v>
       </c>
       <c r="C11" s="72">
-        <v>117209</v>
+        <v>119367</v>
       </c>
       <c r="D11" s="72">
-        <v>214800</v>
+        <v>211607</v>
       </c>
       <c r="E11" s="72">
-        <v>212653</v>
+        <v>212722</v>
       </c>
       <c r="F11" s="72">
-        <v>209777</v>
+        <v>215126</v>
       </c>
       <c r="G11" s="75">
-        <v>1.01</v>
+        <v>-0.52</v>
       </c>
       <c r="H11" s="91">
-        <v>2.39</v>
+        <v>-1.64</v>
       </c>
       <c r="I11" s="75">
+        <v>2.25</v>
+      </c>
+      <c r="J11" s="78">
         <v>2.28</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.25</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>222052</v>
+        <v>188544</v>
       </c>
       <c r="C13" s="72">
-        <v>158939</v>
+        <v>171740</v>
       </c>
       <c r="D13" s="72">
-        <v>380990</v>
+        <v>360285</v>
       </c>
       <c r="E13" s="72">
-        <v>357672</v>
+        <v>376924</v>
       </c>
       <c r="F13" s="72">
-        <v>411053</v>
+        <v>363462</v>
       </c>
       <c r="G13" s="75">
-        <v>6.52</v>
+        <v>-4.41</v>
       </c>
       <c r="H13" s="91">
-        <v>-7.31</v>
+        <v>-0.87</v>
       </c>
       <c r="I13" s="75">
-        <v>4.04</v>
+        <v>3.83</v>
       </c>
       <c r="J13" s="78">
-        <v>4.42</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>239867</v>
+        <v>230209</v>
       </c>
       <c r="C15" s="72">
-        <v>350038</v>
+        <v>369775</v>
       </c>
       <c r="D15" s="72">
-        <v>589906</v>
+        <v>599984</v>
       </c>
       <c r="E15" s="72">
-        <v>601888</v>
+        <v>579851</v>
       </c>
       <c r="F15" s="72">
-        <v>556082</v>
+        <v>564503</v>
       </c>
       <c r="G15" s="75">
-        <v>-1.99</v>
+        <v>3.47</v>
       </c>
       <c r="H15" s="91">
-        <v>6.08</v>
+        <v>6.29</v>
       </c>
       <c r="I15" s="75">
-        <v>6.26</v>
+        <v>6.38</v>
       </c>
       <c r="J15" s="78">
-        <v>5.98</v>
+        <v>5.99</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>50745</v>
+        <v>55605</v>
       </c>
       <c r="C17" s="72">
-        <v>62991</v>
+        <v>61941</v>
       </c>
       <c r="D17" s="72">
-        <v>113736</v>
+        <v>117546</v>
       </c>
       <c r="E17" s="72">
-        <v>110303</v>
+        <v>112183</v>
       </c>
       <c r="F17" s="72">
-        <v>116160</v>
+        <v>132764</v>
       </c>
       <c r="G17" s="75">
-        <v>3.11</v>
+        <v>4.78</v>
       </c>
       <c r="H17" s="91">
-        <v>-2.09</v>
+        <v>-11.46</v>
       </c>
       <c r="I17" s="75">
-        <v>1.21</v>
+        <v>1.25</v>
       </c>
       <c r="J17" s="78">
-        <v>1.25</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>112888</v>
+        <v>116541</v>
       </c>
       <c r="C19" s="72">
-        <v>91696</v>
+        <v>86733</v>
       </c>
       <c r="D19" s="72">
-        <v>204584</v>
+        <v>203274</v>
       </c>
       <c r="E19" s="72">
-        <v>226635</v>
+        <v>206065</v>
       </c>
       <c r="F19" s="72">
-        <v>211986</v>
+        <v>225481</v>
       </c>
       <c r="G19" s="75">
-        <v>-9.73</v>
+        <v>-1.35</v>
       </c>
       <c r="H19" s="91">
-        <v>-3.49</v>
+        <v>-9.85</v>
       </c>
       <c r="I19" s="75">
-        <v>2.17</v>
+        <v>2.16</v>
       </c>
       <c r="J19" s="78">
-        <v>2.28</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>187976</v>
+        <v>190711</v>
       </c>
       <c r="C21" s="72">
-        <v>241270</v>
+        <v>262246</v>
       </c>
       <c r="D21" s="72">
-        <v>429246</v>
+        <v>452957</v>
       </c>
       <c r="E21" s="72">
-        <v>415289</v>
+        <v>426666</v>
       </c>
       <c r="F21" s="72">
-        <v>400990</v>
+        <v>414912</v>
       </c>
       <c r="G21" s="75">
-        <v>3.36</v>
+        <v>6.16</v>
       </c>
       <c r="H21" s="91">
-        <v>7.05</v>
+        <v>9.17</v>
       </c>
       <c r="I21" s="75">
-        <v>4.55</v>
+        <v>4.82</v>
       </c>
       <c r="J21" s="78">
-        <v>4.31</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>10127</v>
+        <v>10041</v>
       </c>
       <c r="C23" s="72">
-        <v>27295</v>
+        <v>26586</v>
       </c>
       <c r="D23" s="72">
-        <v>37421</v>
+        <v>36627</v>
       </c>
       <c r="E23" s="72">
-        <v>37670</v>
+        <v>36236</v>
       </c>
       <c r="F23" s="72">
-        <v>34948</v>
+        <v>39058</v>
       </c>
       <c r="G23" s="75">
-        <v>-0.66</v>
+        <v>1.08</v>
       </c>
       <c r="H23" s="91">
-        <v>7.08</v>
+        <v>-6.22</v>
       </c>
       <c r="I23" s="75">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="J23" s="78">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>330795</v>
+        <v>314597</v>
       </c>
       <c r="C25" s="72">
-        <v>280755</v>
+        <v>315687</v>
       </c>
       <c r="D25" s="72">
-        <v>611550</v>
+        <v>630285</v>
       </c>
       <c r="E25" s="72">
-        <v>582193</v>
+        <v>617774</v>
       </c>
       <c r="F25" s="72">
-        <v>592126</v>
+        <v>579695</v>
       </c>
       <c r="G25" s="75">
-        <v>5.04</v>
+        <v>2.03</v>
       </c>
       <c r="H25" s="91">
-        <v>3.28</v>
+        <v>8.73</v>
       </c>
       <c r="I25" s="75">
-        <v>6.49</v>
+        <v>6.7</v>
       </c>
       <c r="J25" s="78">
-        <v>6.36</v>
+        <v>6.15</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>579</v>
+        <v>478</v>
       </c>
       <c r="C27" s="72">
-        <v>1952</v>
+        <v>1230</v>
       </c>
       <c r="D27" s="72">
-        <v>2531</v>
+        <v>1708</v>
       </c>
       <c r="E27" s="72">
-        <v>2960</v>
+        <v>2128</v>
       </c>
       <c r="F27" s="72">
-        <v>111</v>
+        <v>722</v>
       </c>
       <c r="G27" s="75">
-        <v>-14.49</v>
+        <v>-19.72</v>
       </c>
       <c r="H27" s="91">
-        <v>2175.5</v>
+        <v>136.43</v>
       </c>
       <c r="I27" s="75">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="J27" s="78">
-        <v>0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>593</v>
+        <v>566</v>
       </c>
       <c r="C29" s="72">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="D29" s="72">
-        <v>1677</v>
+        <v>1649</v>
       </c>
       <c r="E29" s="72">
-        <v>1662</v>
+        <v>1720</v>
       </c>
       <c r="F29" s="72">
-        <v>622</v>
+        <v>754</v>
       </c>
       <c r="G29" s="75">
-        <v>0.92</v>
+        <v>-4.1</v>
       </c>
       <c r="H29" s="91">
-        <v>169.6</v>
+        <v>118.63</v>
       </c>
       <c r="I29" s="75">
         <v>0.02</v>
       </c>
       <c r="J29" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -8138,121 +8138,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>347746</v>
+        <v>244667</v>
       </c>
       <c r="C33" s="73">
-        <v>169265</v>
+        <v>110283</v>
       </c>
       <c r="D33" s="73">
-        <v>517010</v>
+        <v>354950</v>
       </c>
       <c r="E33" s="73">
-        <v>509758</v>
+        <v>453252</v>
       </c>
       <c r="F33" s="73">
-        <v>444756</v>
+        <v>507071</v>
       </c>
       <c r="G33" s="76">
-        <v>1.42</v>
+        <v>-21.69</v>
       </c>
       <c r="H33" s="94">
-        <v>16.25</v>
+        <v>-30</v>
       </c>
       <c r="I33" s="76">
-        <v>5.48</v>
+        <v>3.78</v>
       </c>
       <c r="J33" s="79">
-        <v>4.78</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>2100</v>
+        <v>2505</v>
       </c>
       <c r="C35" s="73">
-        <v>8249</v>
+        <v>33186</v>
       </c>
       <c r="D35" s="73">
-        <v>10350</v>
+        <v>35692</v>
       </c>
       <c r="E35" s="73">
-        <v>44452</v>
+        <v>8327</v>
       </c>
       <c r="F35" s="73">
-        <v>46826</v>
+        <v>66344</v>
       </c>
       <c r="G35" s="76">
-        <v>-76.72</v>
+        <v>328.64</v>
       </c>
       <c r="H35" s="94">
-        <v>-77.9</v>
+        <v>-46.2</v>
       </c>
       <c r="I35" s="76">
-        <v>0.11</v>
+        <v>0.38</v>
       </c>
       <c r="J35" s="79">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -8448,51 +8448,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="40" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行外匯存款餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>