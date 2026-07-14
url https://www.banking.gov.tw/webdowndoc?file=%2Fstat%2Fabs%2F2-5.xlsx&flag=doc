--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -65,51 +65,51 @@
   <si>
     <t>本月與上年同</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>外匯活期存款</t>
   </si>
   <si>
     <t>外匯定期存款</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>2-5 Foreign Currency Deposits at General Banks</t>
   </si>
   <si>
     <r>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -201,51 +201,51 @@
   </si>
   <si>
     <t>Compare with Last Month   +-%</t>
   </si>
   <si>
     <t>Foreign Currency
 Demand Deposits</t>
   </si>
   <si>
     <t>Foreign Currency
 Time Deposits</t>
   </si>
   <si>
     <t>Same Month
  in Previous Year</t>
   </si>
   <si>
     <t>Current
  Month</t>
   </si>
   <si>
     <t>Annual Changes
  +-%</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行外匯存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -2508,535 +2508,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>5886324</v>
+        <v>6069883</v>
       </c>
       <c r="C9" s="60">
-        <v>11060363</v>
+        <v>11044902</v>
       </c>
       <c r="D9" s="60">
+        <v>17114785</v>
+      </c>
+      <c r="E9" s="60">
         <v>16946687</v>
       </c>
-      <c r="E9" s="60">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="60">
-        <v>16404566</v>
+        <v>16072454</v>
       </c>
       <c r="G9" s="63">
-        <v>1.22</v>
+        <v>0.99</v>
       </c>
       <c r="H9" s="63">
-        <v>3.3</v>
+        <v>6.49</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>5568838</v>
+        <v>5729782</v>
       </c>
       <c r="C11" s="73">
-        <v>10114642</v>
+        <v>10222335</v>
       </c>
       <c r="D11" s="73">
+        <v>15952118</v>
+      </c>
+      <c r="E11" s="73">
         <v>15683480</v>
       </c>
-      <c r="E11" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="73">
-        <v>15161038</v>
+        <v>14771773</v>
       </c>
       <c r="G11" s="76">
-        <v>1.83</v>
+        <v>1.71</v>
       </c>
       <c r="H11" s="76">
-        <v>3.45</v>
+        <v>7.99</v>
       </c>
       <c r="I11" s="76">
-        <v>92.55</v>
+        <v>93.21</v>
       </c>
       <c r="J11" s="79">
-        <v>92.42</v>
+        <v>91.91</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>262923</v>
+        <v>266142</v>
       </c>
       <c r="C13" s="72">
-        <v>989377</v>
+        <v>989032</v>
       </c>
       <c r="D13" s="72">
+        <v>1255174</v>
+      </c>
+      <c r="E13" s="72">
         <v>1252300</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>1186495</v>
+        <v>1116174</v>
       </c>
       <c r="G13" s="75">
-        <v>-1.06</v>
+        <v>0.23</v>
       </c>
       <c r="H13" s="75">
-        <v>5.55</v>
+        <v>12.45</v>
       </c>
       <c r="I13" s="75">
-        <v>7.39</v>
+        <v>7.33</v>
       </c>
       <c r="J13" s="78">
-        <v>7.23</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>74606</v>
+        <v>113694</v>
       </c>
       <c r="C15" s="72">
-        <v>199372</v>
+        <v>183163</v>
       </c>
       <c r="D15" s="72">
+        <v>296857</v>
+      </c>
+      <c r="E15" s="72">
         <v>273977</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>247366</v>
+        <v>265501</v>
       </c>
       <c r="G15" s="75">
-        <v>-0.81</v>
+        <v>8.35</v>
       </c>
       <c r="H15" s="75">
-        <v>10.76</v>
+        <v>11.81</v>
       </c>
       <c r="I15" s="75">
-        <v>1.62</v>
+        <v>1.73</v>
       </c>
       <c r="J15" s="78">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>206746</v>
+        <v>202814</v>
       </c>
       <c r="C17" s="72">
-        <v>555381</v>
+        <v>569834</v>
       </c>
       <c r="D17" s="72">
+        <v>772649</v>
+      </c>
+      <c r="E17" s="72">
         <v>762127</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>717528</v>
+        <v>700523</v>
       </c>
       <c r="G17" s="75">
-        <v>1.57</v>
+        <v>1.38</v>
       </c>
       <c r="H17" s="75">
-        <v>6.22</v>
+        <v>10.3</v>
       </c>
       <c r="I17" s="75">
-        <v>4.5</v>
+        <v>4.51</v>
       </c>
       <c r="J17" s="78">
-        <v>4.37</v>
+        <v>4.36</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>275027</v>
+        <v>284613</v>
       </c>
       <c r="C19" s="72">
-        <v>868734</v>
+        <v>899756</v>
       </c>
       <c r="D19" s="72">
+        <v>1184370</v>
+      </c>
+      <c r="E19" s="72">
         <v>1143762</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>1115311</v>
+        <v>1077913</v>
       </c>
       <c r="G19" s="75">
-        <v>1.46</v>
+        <v>3.55</v>
       </c>
       <c r="H19" s="75">
-        <v>2.55</v>
+        <v>9.88</v>
       </c>
       <c r="I19" s="75">
-        <v>6.75</v>
+        <v>6.92</v>
       </c>
       <c r="J19" s="78">
-        <v>6.8</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>305000</v>
+        <v>308022</v>
       </c>
       <c r="C21" s="72">
-        <v>457693</v>
+        <v>445556</v>
       </c>
       <c r="D21" s="72">
+        <v>753578</v>
+      </c>
+      <c r="E21" s="72">
         <v>762693</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>746555</v>
+        <v>694601</v>
       </c>
       <c r="G21" s="75">
-        <v>1.56</v>
+        <v>-1.2</v>
       </c>
       <c r="H21" s="75">
-        <v>2.16</v>
+        <v>8.49</v>
       </c>
       <c r="I21" s="75">
-        <v>4.5</v>
+        <v>4.4</v>
       </c>
       <c r="J21" s="78">
-        <v>4.55</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>158843</v>
+        <v>161448</v>
       </c>
       <c r="C23" s="72">
-        <v>425162</v>
+        <v>415248</v>
       </c>
       <c r="D23" s="72">
+        <v>576696</v>
+      </c>
+      <c r="E23" s="72">
         <v>584005</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>619683</v>
+        <v>597818</v>
       </c>
       <c r="G23" s="75">
-        <v>7.68</v>
+        <v>-1.25</v>
       </c>
       <c r="H23" s="75">
-        <v>-5.76</v>
+        <v>-3.53</v>
       </c>
       <c r="I23" s="75">
-        <v>3.45</v>
+        <v>3.37</v>
       </c>
       <c r="J23" s="78">
-        <v>3.78</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>125409</v>
+        <v>126302</v>
       </c>
       <c r="C25" s="72">
-        <v>188121</v>
+        <v>187288</v>
       </c>
       <c r="D25" s="72">
+        <v>313590</v>
+      </c>
+      <c r="E25" s="72">
         <v>313530</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>316674</v>
+        <v>310967</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.54</v>
+        <v>0.02</v>
       </c>
       <c r="H25" s="75">
-        <v>-0.99</v>
+        <v>0.84</v>
       </c>
       <c r="I25" s="75">
-        <v>1.85</v>
+        <v>1.83</v>
       </c>
       <c r="J25" s="78">
         <v>1.93</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>463332</v>
+        <v>443804</v>
       </c>
       <c r="C27" s="72">
-        <v>849226</v>
+        <v>840784</v>
       </c>
       <c r="D27" s="72">
+        <v>1284588</v>
+      </c>
+      <c r="E27" s="72">
         <v>1312558</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>1261860</v>
+        <v>1275194</v>
       </c>
       <c r="G27" s="75">
-        <v>4.01</v>
+        <v>-2.13</v>
       </c>
       <c r="H27" s="75">
-        <v>4.02</v>
+        <v>0.74</v>
       </c>
       <c r="I27" s="75">
-        <v>7.75</v>
+        <v>7.51</v>
       </c>
       <c r="J27" s="78">
-        <v>7.69</v>
+        <v>7.93</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>480841</v>
+        <v>489206</v>
       </c>
       <c r="C29" s="72">
-        <v>381265</v>
+        <v>383531</v>
       </c>
       <c r="D29" s="72">
+        <v>872737</v>
+      </c>
+      <c r="E29" s="72">
         <v>862106</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>783259</v>
+        <v>785501</v>
       </c>
       <c r="G29" s="75">
-        <v>2.52</v>
+        <v>1.23</v>
       </c>
       <c r="H29" s="75">
-        <v>10.07</v>
+        <v>11.11</v>
       </c>
       <c r="I29" s="75">
-        <v>5.09</v>
+        <v>5.1</v>
       </c>
       <c r="J29" s="78">
-        <v>4.77</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -3060,121 +3060,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>9830</v>
+        <v>11265</v>
       </c>
       <c r="C33" s="72">
-        <v>26576</v>
+        <v>24261</v>
       </c>
       <c r="D33" s="72">
+        <v>35526</v>
+      </c>
+      <c r="E33" s="72">
         <v>36406</v>
       </c>
-      <c r="E33" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="72">
-        <v>43138</v>
+        <v>41691</v>
       </c>
       <c r="G33" s="75">
-        <v>-3.67</v>
+        <v>-2.42</v>
       </c>
       <c r="H33" s="75">
-        <v>-15.61</v>
+        <v>-14.79</v>
       </c>
       <c r="I33" s="75">
         <v>0.21</v>
       </c>
       <c r="J33" s="78">
         <v>0.26</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>447576</v>
+        <v>466151</v>
       </c>
       <c r="C35" s="72">
-        <v>769096</v>
+        <v>793371</v>
       </c>
       <c r="D35" s="72">
+        <v>1259522</v>
+      </c>
+      <c r="E35" s="72">
         <v>1216672</v>
       </c>
-      <c r="E35" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="72">
-        <v>1219743</v>
+        <v>1213176</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.26</v>
+        <v>3.52</v>
       </c>
       <c r="H35" s="75">
-        <v>-0.25</v>
+        <v>3.82</v>
       </c>
       <c r="I35" s="75">
-        <v>7.18</v>
+        <v>7.36</v>
       </c>
       <c r="J35" s="78">
-        <v>7.44</v>
+        <v>7.55</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -3398,56 +3398,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3514,673 +3514,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>227086</v>
+        <v>178372</v>
       </c>
       <c r="C9" s="59">
-        <v>65688</v>
+        <v>47160</v>
       </c>
       <c r="D9" s="59">
+        <v>225532</v>
+      </c>
+      <c r="E9" s="59">
         <v>292774</v>
       </c>
-      <c r="E9" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="59">
-        <v>200876</v>
+        <v>195728</v>
       </c>
       <c r="G9" s="62">
-        <v>9.36</v>
+        <v>-22.97</v>
       </c>
       <c r="H9" s="89">
-        <v>45.75</v>
+        <v>15.23</v>
       </c>
       <c r="I9" s="62">
-        <v>1.73</v>
+        <v>1.32</v>
       </c>
       <c r="J9" s="65">
         <v>1.22</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>17737</v>
+        <v>17510</v>
       </c>
       <c r="C11" s="72">
-        <v>97136</v>
+        <v>94229</v>
       </c>
       <c r="D11" s="72">
+        <v>111738</v>
+      </c>
+      <c r="E11" s="72">
         <v>114873</v>
       </c>
-      <c r="E11" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="72">
-        <v>118556</v>
+        <v>115103</v>
       </c>
       <c r="G11" s="75">
-        <v>2.18</v>
+        <v>-2.73</v>
       </c>
       <c r="H11" s="91">
-        <v>-3.11</v>
+        <v>-2.92</v>
       </c>
       <c r="I11" s="75">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="J11" s="78">
         <v>0.72</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>90035</v>
+        <v>91805</v>
       </c>
       <c r="C13" s="72">
-        <v>302477</v>
+        <v>303538</v>
       </c>
       <c r="D13" s="72">
+        <v>395344</v>
+      </c>
+      <c r="E13" s="72">
         <v>392512</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>396978</v>
+        <v>386996</v>
       </c>
       <c r="G13" s="75">
-        <v>1.15</v>
+        <v>0.72</v>
       </c>
       <c r="H13" s="91">
-        <v>-1.13</v>
+        <v>2.16</v>
       </c>
       <c r="I13" s="75">
-        <v>2.32</v>
+        <v>2.31</v>
       </c>
       <c r="J13" s="78">
-        <v>2.42</v>
+        <v>2.41</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>142020</v>
+        <v>147307</v>
       </c>
       <c r="C15" s="72">
-        <v>151969</v>
+        <v>148887</v>
       </c>
       <c r="D15" s="72">
+        <v>296194</v>
+      </c>
+      <c r="E15" s="72">
         <v>293990</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>335767</v>
+        <v>343475</v>
       </c>
       <c r="G15" s="75">
-        <v>-4.58</v>
+        <v>0.75</v>
       </c>
       <c r="H15" s="91">
-        <v>-12.44</v>
+        <v>-13.77</v>
       </c>
       <c r="I15" s="75">
         <v>1.73</v>
       </c>
       <c r="J15" s="78">
-        <v>2.05</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>30772</v>
+        <v>35365</v>
       </c>
       <c r="C17" s="72">
-        <v>75762</v>
+        <v>71918</v>
       </c>
       <c r="D17" s="72">
+        <v>107283</v>
+      </c>
+      <c r="E17" s="72">
         <v>106534</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>114166</v>
+        <v>109265</v>
       </c>
       <c r="G17" s="75">
-        <v>-2.26</v>
+        <v>0.7</v>
       </c>
       <c r="H17" s="91">
-        <v>-6.68</v>
+        <v>-1.81</v>
       </c>
       <c r="I17" s="75">
         <v>0.63</v>
       </c>
       <c r="J17" s="78">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6637</v>
+        <v>6590</v>
       </c>
       <c r="C19" s="72">
-        <v>19162</v>
+        <v>18863</v>
       </c>
       <c r="D19" s="72">
+        <v>25452</v>
+      </c>
+      <c r="E19" s="72">
         <v>25799</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>31178</v>
+        <v>28237</v>
       </c>
       <c r="G19" s="75">
-        <v>-1.88</v>
+        <v>-1.34</v>
       </c>
       <c r="H19" s="91">
-        <v>-17.25</v>
+        <v>-9.86</v>
       </c>
       <c r="I19" s="75">
         <v>0.15</v>
       </c>
       <c r="J19" s="78">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>122972</v>
+        <v>124790</v>
       </c>
       <c r="C21" s="72">
-        <v>124896</v>
+        <v>122517</v>
       </c>
       <c r="D21" s="72">
+        <v>247308</v>
+      </c>
+      <c r="E21" s="72">
         <v>247869</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>275114</v>
+        <v>247865</v>
       </c>
       <c r="G21" s="75">
-        <v>-4.46</v>
+        <v>-0.23</v>
       </c>
       <c r="H21" s="91">
-        <v>-9.9</v>
+        <v>-0.22</v>
       </c>
       <c r="I21" s="75">
-        <v>1.46</v>
+        <v>1.44</v>
       </c>
       <c r="J21" s="78">
-        <v>1.68</v>
+        <v>1.54</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="C23" s="72">
-        <v>2936</v>
+        <v>2827</v>
       </c>
       <c r="D23" s="72">
+        <v>3842</v>
+      </c>
+      <c r="E23" s="72">
         <v>3941</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>3926</v>
+        <v>3348</v>
       </c>
       <c r="G23" s="75">
-        <v>-2.45</v>
+        <v>-2.52</v>
       </c>
       <c r="H23" s="91">
-        <v>0.38</v>
+        <v>14.76</v>
       </c>
       <c r="I23" s="75">
         <v>0.02</v>
       </c>
       <c r="J23" s="78">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2951</v>
+        <v>3030</v>
       </c>
       <c r="C25" s="72">
-        <v>4316</v>
+        <v>4231</v>
       </c>
       <c r="D25" s="72">
+        <v>7261</v>
+      </c>
+      <c r="E25" s="72">
         <v>7267</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>7597</v>
+        <v>7518</v>
       </c>
       <c r="G25" s="75">
-        <v>-1.16</v>
+        <v>-0.08</v>
       </c>
       <c r="H25" s="91">
-        <v>-4.34</v>
+        <v>-3.41</v>
       </c>
       <c r="I25" s="75">
         <v>0.04</v>
       </c>
       <c r="J25" s="78">
         <v>0.05</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>78250</v>
+        <v>78498</v>
       </c>
       <c r="C27" s="72">
-        <v>104082</v>
+        <v>109206</v>
       </c>
       <c r="D27" s="72">
+        <v>187704</v>
+      </c>
+      <c r="E27" s="72">
         <v>182332</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>190420</v>
+        <v>182551</v>
       </c>
       <c r="G27" s="75">
-        <v>0.89</v>
+        <v>2.95</v>
       </c>
       <c r="H27" s="91">
-        <v>-4.25</v>
+        <v>2.82</v>
       </c>
       <c r="I27" s="75">
-        <v>1.08</v>
+        <v>1.1</v>
       </c>
       <c r="J27" s="78">
-        <v>1.16</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>11460</v>
+        <v>12528</v>
       </c>
       <c r="C29" s="72">
-        <v>67185</v>
+        <v>66044</v>
       </c>
       <c r="D29" s="72">
+        <v>78572</v>
+      </c>
+      <c r="E29" s="72">
         <v>78645</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>68694</v>
+        <v>67083</v>
       </c>
       <c r="G29" s="75">
-        <v>-0.68</v>
+        <v>-0.09</v>
       </c>
       <c r="H29" s="91">
-        <v>14.48</v>
+        <v>17.13</v>
       </c>
       <c r="I29" s="75">
         <v>0.46</v>
       </c>
       <c r="J29" s="78">
         <v>0.42</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>6680</v>
+        <v>7249</v>
       </c>
       <c r="C31" s="72">
-        <v>29427</v>
+        <v>26872</v>
       </c>
       <c r="D31" s="72">
+        <v>34121</v>
+      </c>
+      <c r="E31" s="72">
         <v>36107</v>
       </c>
-      <c r="E31" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="72">
-        <v>38740</v>
+        <v>37020</v>
       </c>
       <c r="G31" s="75">
-        <v>1.25</v>
+        <v>-5.5</v>
       </c>
       <c r="H31" s="91">
-        <v>-6.8</v>
+        <v>-7.83</v>
       </c>
       <c r="I31" s="75">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="J31" s="78">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2250</v>
+        <v>2189</v>
       </c>
       <c r="C33" s="72">
-        <v>2551</v>
+        <v>2709</v>
       </c>
       <c r="D33" s="72">
+        <v>4898</v>
+      </c>
+      <c r="E33" s="72">
         <v>4801</v>
       </c>
-      <c r="E33" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="72">
-        <v>4332</v>
+        <v>4214</v>
       </c>
       <c r="G33" s="75">
-        <v>-0.56</v>
+        <v>2.02</v>
       </c>
       <c r="H33" s="91">
-        <v>10.81</v>
+        <v>16.22</v>
       </c>
       <c r="I33" s="75">
         <v>0.03</v>
       </c>
       <c r="J33" s="78">
         <v>0.03</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>28706</v>
+        <v>29646</v>
       </c>
       <c r="C35" s="72">
-        <v>70323</v>
+        <v>69625</v>
       </c>
       <c r="D35" s="72">
+        <v>99271</v>
+      </c>
+      <c r="E35" s="72">
         <v>99029</v>
       </c>
-      <c r="E35" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="72">
-        <v>107370</v>
+        <v>102554</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.83</v>
+        <v>0.25</v>
       </c>
       <c r="H35" s="91">
-        <v>-7.77</v>
+        <v>-3.2</v>
       </c>
       <c r="I35" s="75">
         <v>0.58</v>
       </c>
       <c r="J35" s="78">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -4418,56 +4418,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -4534,529 +4534,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>88772</v>
+        <v>93014</v>
       </c>
       <c r="C9" s="59">
-        <v>64979</v>
+        <v>69922</v>
       </c>
       <c r="D9" s="59">
+        <v>162936</v>
+      </c>
+      <c r="E9" s="59">
         <v>153751</v>
       </c>
-      <c r="E9" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="59">
-        <v>129530</v>
+        <v>123404</v>
       </c>
       <c r="G9" s="62">
-        <v>14.03</v>
+        <v>5.97</v>
       </c>
       <c r="H9" s="89">
-        <v>18.7</v>
+        <v>32.03</v>
       </c>
       <c r="I9" s="62">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="J9" s="65">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>104376</v>
+        <v>122099</v>
       </c>
       <c r="C11" s="72">
-        <v>150169</v>
+        <v>153559</v>
       </c>
       <c r="D11" s="72">
+        <v>275658</v>
+      </c>
+      <c r="E11" s="72">
         <v>254545</v>
       </c>
-      <c r="E11" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="72">
-        <v>257273</v>
+        <v>246226</v>
       </c>
       <c r="G11" s="75">
-        <v>-0.06</v>
+        <v>8.29</v>
       </c>
       <c r="H11" s="91">
-        <v>-1.06</v>
+        <v>11.95</v>
       </c>
       <c r="I11" s="75">
-        <v>1.5</v>
+        <v>1.61</v>
       </c>
       <c r="J11" s="78">
-        <v>1.57</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>292157</v>
+        <v>336538</v>
       </c>
       <c r="C13" s="72">
-        <v>400559</v>
+        <v>401211</v>
       </c>
       <c r="D13" s="72">
+        <v>737749</v>
+      </c>
+      <c r="E13" s="72">
         <v>692716</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>738534</v>
+        <v>705525</v>
       </c>
       <c r="G13" s="75">
-        <v>-2.41</v>
+        <v>6.5</v>
       </c>
       <c r="H13" s="91">
-        <v>-6.2</v>
+        <v>4.57</v>
       </c>
       <c r="I13" s="75">
-        <v>4.09</v>
+        <v>4.31</v>
       </c>
       <c r="J13" s="78">
-        <v>4.5</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>362299</v>
+        <v>386431</v>
       </c>
       <c r="C15" s="72">
-        <v>847521</v>
+        <v>857465</v>
       </c>
       <c r="D15" s="72">
+        <v>1243896</v>
+      </c>
+      <c r="E15" s="72">
         <v>1209820</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>1102404</v>
+        <v>1082963</v>
       </c>
       <c r="G15" s="75">
-        <v>4.82</v>
+        <v>2.82</v>
       </c>
       <c r="H15" s="91">
-        <v>9.74</v>
+        <v>14.86</v>
       </c>
       <c r="I15" s="75">
-        <v>7.14</v>
+        <v>7.27</v>
       </c>
       <c r="J15" s="78">
-        <v>6.72</v>
+        <v>6.74</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>89737</v>
+        <v>75557</v>
       </c>
       <c r="C17" s="72">
-        <v>111374</v>
+        <v>112012</v>
       </c>
       <c r="D17" s="72">
+        <v>187568</v>
+      </c>
+      <c r="E17" s="72">
         <v>201111</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>223419</v>
+        <v>205334</v>
       </c>
       <c r="G17" s="75">
-        <v>8.44</v>
+        <v>-6.73</v>
       </c>
       <c r="H17" s="91">
-        <v>-9.99</v>
+        <v>-8.65</v>
       </c>
       <c r="I17" s="75">
-        <v>1.19</v>
+        <v>1.1</v>
       </c>
       <c r="J17" s="78">
-        <v>1.36</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>165503</v>
+        <v>164234</v>
       </c>
       <c r="C19" s="72">
-        <v>123009</v>
+        <v>127749</v>
       </c>
       <c r="D19" s="72">
+        <v>291983</v>
+      </c>
+      <c r="E19" s="72">
         <v>288512</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>313329</v>
+        <v>301459</v>
       </c>
       <c r="G19" s="75">
-        <v>-0.02</v>
+        <v>1.2</v>
       </c>
       <c r="H19" s="91">
-        <v>-7.92</v>
+        <v>-3.14</v>
       </c>
       <c r="I19" s="75">
-        <v>1.7</v>
+        <v>1.71</v>
       </c>
       <c r="J19" s="78">
-        <v>1.91</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>294179</v>
+        <v>313308</v>
       </c>
       <c r="C21" s="72">
-        <v>560417</v>
+        <v>572396</v>
       </c>
       <c r="D21" s="72">
+        <v>885704</v>
+      </c>
+      <c r="E21" s="72">
         <v>854596</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>765195</v>
+        <v>747038</v>
       </c>
       <c r="G21" s="75">
-        <v>5.99</v>
+        <v>3.64</v>
       </c>
       <c r="H21" s="91">
-        <v>11.68</v>
+        <v>18.56</v>
       </c>
       <c r="I21" s="75">
-        <v>5.04</v>
+        <v>5.18</v>
       </c>
       <c r="J21" s="78">
-        <v>4.66</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>12226</v>
+        <v>12806</v>
       </c>
       <c r="C23" s="72">
-        <v>39933</v>
+        <v>43465</v>
       </c>
       <c r="D23" s="72">
+        <v>56271</v>
+      </c>
+      <c r="E23" s="72">
         <v>52159</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>55107</v>
+        <v>52103</v>
       </c>
       <c r="G23" s="75">
-        <v>-2.15</v>
+        <v>7.88</v>
       </c>
       <c r="H23" s="91">
-        <v>-5.35</v>
+        <v>8</v>
       </c>
       <c r="I23" s="75">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="J23" s="78">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>579852</v>
+        <v>615231</v>
       </c>
       <c r="C25" s="72">
-        <v>986453</v>
+        <v>1061817</v>
       </c>
       <c r="D25" s="72">
+        <v>1677048</v>
+      </c>
+      <c r="E25" s="72">
         <v>1566305</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>1423443</v>
+        <v>1396210</v>
       </c>
       <c r="G25" s="75">
-        <v>1.73</v>
+        <v>7.07</v>
       </c>
       <c r="H25" s="91">
-        <v>10.04</v>
+        <v>20.11</v>
       </c>
       <c r="I25" s="75">
-        <v>9.24</v>
+        <v>9.8</v>
       </c>
       <c r="J25" s="78">
-        <v>8.68</v>
+        <v>8.69</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>478</v>
+        <v>533</v>
       </c>
       <c r="C27" s="72">
-        <v>1230</v>
+        <v>1189</v>
       </c>
       <c r="D27" s="72">
+        <v>1722</v>
+      </c>
+      <c r="E27" s="72">
         <v>1708</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>722</v>
+        <v>705</v>
       </c>
       <c r="G27" s="75">
-        <v>-19.72</v>
+        <v>0.8</v>
       </c>
       <c r="H27" s="91">
-        <v>136.43</v>
+        <v>144.38</v>
       </c>
       <c r="I27" s="75">
         <v>0.01</v>
       </c>
       <c r="J27" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>566</v>
+        <v>677</v>
       </c>
       <c r="C29" s="72">
-        <v>1083</v>
+        <v>1101</v>
       </c>
       <c r="D29" s="72">
+        <v>1778</v>
+      </c>
+      <c r="E29" s="72">
         <v>1649</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>754</v>
+        <v>789</v>
       </c>
       <c r="G29" s="75">
-        <v>-4.1</v>
+        <v>7.83</v>
       </c>
       <c r="H29" s="91">
-        <v>118.63</v>
+        <v>125.3</v>
       </c>
       <c r="I29" s="75">
         <v>0.01</v>
       </c>
       <c r="J29" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -5086,121 +5086,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>314980</v>
+        <v>338654</v>
       </c>
       <c r="C33" s="73">
-        <v>912535</v>
+        <v>798449</v>
       </c>
       <c r="D33" s="73">
+        <v>1137103</v>
+      </c>
+      <c r="E33" s="73">
         <v>1227515</v>
       </c>
-      <c r="E33" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="73">
-        <v>1177183</v>
+        <v>1247076</v>
       </c>
       <c r="G33" s="76">
-        <v>-7.8</v>
+        <v>-7.37</v>
       </c>
       <c r="H33" s="94">
-        <v>4.28</v>
+        <v>-8.82</v>
       </c>
       <c r="I33" s="76">
-        <v>7.24</v>
+        <v>6.64</v>
       </c>
       <c r="J33" s="79">
-        <v>7.18</v>
+        <v>7.76</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>2505</v>
+        <v>1447</v>
       </c>
       <c r="C35" s="73">
-        <v>33186</v>
+        <v>24117</v>
       </c>
       <c r="D35" s="73">
+        <v>25564</v>
+      </c>
+      <c r="E35" s="73">
         <v>35692</v>
       </c>
-      <c r="E35" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="73">
-        <v>66344</v>
+        <v>53604</v>
       </c>
       <c r="G35" s="76">
-        <v>328.64</v>
+        <v>-28.38</v>
       </c>
       <c r="H35" s="94">
-        <v>-46.2</v>
+        <v>-52.31</v>
       </c>
       <c r="I35" s="76">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
       <c r="J35" s="79">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="13.5" customHeight="1">
       <c r="A38" s="25" t="s">
         <v>54</v>
       </c>
@@ -5401,56 +5401,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -5517,535 +5517,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>4273259</v>
+        <v>4418446</v>
       </c>
       <c r="C9" s="60">
-        <v>5127472</v>
+        <v>5142977</v>
       </c>
       <c r="D9" s="60">
+        <v>9561423</v>
+      </c>
+      <c r="E9" s="60">
         <v>9400731</v>
       </c>
-      <c r="E9" s="60">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="60">
-        <v>9431373</v>
+        <v>9161298</v>
       </c>
       <c r="G9" s="63">
-        <v>0.49</v>
+        <v>1.71</v>
       </c>
       <c r="H9" s="63">
-        <v>-0.32</v>
+        <v>4.37</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>4026087</v>
+        <v>4147585</v>
       </c>
       <c r="C11" s="73">
-        <v>4984002</v>
+        <v>5021486</v>
       </c>
       <c r="D11" s="73">
+        <v>9169071</v>
+      </c>
+      <c r="E11" s="73">
         <v>9010089</v>
       </c>
-      <c r="E11" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="73">
-        <v>8857957</v>
+        <v>8570315</v>
       </c>
       <c r="G11" s="76">
-        <v>1.31</v>
+        <v>1.76</v>
       </c>
       <c r="H11" s="76">
-        <v>1.72</v>
+        <v>6.99</v>
       </c>
       <c r="I11" s="76">
-        <v>95.84</v>
+        <v>95.9</v>
       </c>
       <c r="J11" s="79">
-        <v>93.92</v>
+        <v>93.55</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>245342</v>
+        <v>242893</v>
       </c>
       <c r="C13" s="72">
-        <v>594898</v>
+        <v>591217</v>
       </c>
       <c r="D13" s="72">
+        <v>834110</v>
+      </c>
+      <c r="E13" s="72">
         <v>840240</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>896373</v>
+        <v>810989</v>
       </c>
       <c r="G13" s="75">
-        <v>-4.67</v>
+        <v>-0.73</v>
       </c>
       <c r="H13" s="75">
-        <v>-6.26</v>
+        <v>2.85</v>
       </c>
       <c r="I13" s="75">
-        <v>8.94</v>
+        <v>8.72</v>
       </c>
       <c r="J13" s="78">
-        <v>9.5</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>67611</v>
+        <v>103229</v>
       </c>
       <c r="C15" s="72">
-        <v>107561</v>
+        <v>94853</v>
       </c>
       <c r="D15" s="72">
+        <v>198082</v>
+      </c>
+      <c r="E15" s="72">
         <v>175171</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>150982</v>
+        <v>163412</v>
       </c>
       <c r="G15" s="75">
-        <v>-5.51</v>
+        <v>13.08</v>
       </c>
       <c r="H15" s="75">
-        <v>16.02</v>
+        <v>21.22</v>
       </c>
       <c r="I15" s="75">
-        <v>1.86</v>
+        <v>2.07</v>
       </c>
       <c r="J15" s="78">
-        <v>1.6</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>179593</v>
+        <v>175542</v>
       </c>
       <c r="C17" s="72">
-        <v>294697</v>
+        <v>285332</v>
       </c>
       <c r="D17" s="72">
+        <v>460874</v>
+      </c>
+      <c r="E17" s="72">
         <v>474290</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>439810</v>
+        <v>411236</v>
       </c>
       <c r="G17" s="75">
-        <v>4.6</v>
+        <v>-2.83</v>
       </c>
       <c r="H17" s="75">
-        <v>7.84</v>
+        <v>12.07</v>
       </c>
       <c r="I17" s="75">
-        <v>5.05</v>
+        <v>4.82</v>
       </c>
       <c r="J17" s="78">
-        <v>4.66</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>224939</v>
+        <v>234223</v>
       </c>
       <c r="C19" s="72">
-        <v>316723</v>
+        <v>328143</v>
       </c>
       <c r="D19" s="72">
+        <v>562367</v>
+      </c>
+      <c r="E19" s="72">
         <v>541662</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>567869</v>
+        <v>536926</v>
       </c>
       <c r="G19" s="75">
-        <v>0.59</v>
+        <v>3.82</v>
       </c>
       <c r="H19" s="75">
-        <v>-4.61</v>
+        <v>4.74</v>
       </c>
       <c r="I19" s="75">
-        <v>5.76</v>
+        <v>5.88</v>
       </c>
       <c r="J19" s="78">
-        <v>6.02</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>265902</v>
+        <v>266184</v>
       </c>
       <c r="C21" s="72">
-        <v>275085</v>
+        <v>269775</v>
       </c>
       <c r="D21" s="72">
+        <v>535959</v>
+      </c>
+      <c r="E21" s="72">
         <v>540987</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>546913</v>
+        <v>509433</v>
       </c>
       <c r="G21" s="75">
-        <v>0.7</v>
+        <v>-0.93</v>
       </c>
       <c r="H21" s="75">
-        <v>-1.08</v>
+        <v>5.21</v>
       </c>
       <c r="I21" s="75">
-        <v>5.75</v>
+        <v>5.61</v>
       </c>
       <c r="J21" s="78">
-        <v>5.8</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>137132</v>
+        <v>139382</v>
       </c>
       <c r="C23" s="72">
-        <v>305890</v>
+        <v>296739</v>
       </c>
       <c r="D23" s="72">
+        <v>436121</v>
+      </c>
+      <c r="E23" s="72">
         <v>443022</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>474664</v>
+        <v>458615</v>
       </c>
       <c r="G23" s="75">
-        <v>8.78</v>
+        <v>-1.56</v>
       </c>
       <c r="H23" s="75">
-        <v>-6.67</v>
+        <v>-4.9</v>
       </c>
       <c r="I23" s="75">
-        <v>4.71</v>
+        <v>4.56</v>
       </c>
       <c r="J23" s="78">
-        <v>5.03</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>68043</v>
+        <v>69307</v>
       </c>
       <c r="C25" s="72">
-        <v>81471</v>
+        <v>81294</v>
       </c>
       <c r="D25" s="72">
+        <v>150601</v>
+      </c>
+      <c r="E25" s="72">
         <v>149515</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>150832</v>
+        <v>148606</v>
       </c>
       <c r="G25" s="75">
-        <v>-1.06</v>
+        <v>0.73</v>
       </c>
       <c r="H25" s="75">
-        <v>-0.87</v>
+        <v>1.34</v>
       </c>
       <c r="I25" s="75">
-        <v>1.59</v>
+        <v>1.58</v>
       </c>
       <c r="J25" s="78">
-        <v>1.6</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>281959</v>
+        <v>262831</v>
       </c>
       <c r="C27" s="72">
-        <v>277020</v>
+        <v>275942</v>
       </c>
       <c r="D27" s="72">
+        <v>538773</v>
+      </c>
+      <c r="E27" s="72">
         <v>558979</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>556257</v>
+        <v>575378</v>
       </c>
       <c r="G27" s="75">
-        <v>6.05</v>
+        <v>-3.61</v>
       </c>
       <c r="H27" s="75">
-        <v>0.49</v>
+        <v>-6.36</v>
       </c>
       <c r="I27" s="75">
-        <v>5.95</v>
+        <v>5.63</v>
       </c>
       <c r="J27" s="78">
-        <v>5.9</v>
+        <v>6.28</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>399032</v>
+        <v>407180</v>
       </c>
       <c r="C29" s="72">
-        <v>211580</v>
+        <v>208687</v>
       </c>
       <c r="D29" s="72">
+        <v>615867</v>
+      </c>
+      <c r="E29" s="72">
         <v>610612</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>567820</v>
+        <v>565128</v>
       </c>
       <c r="G29" s="75">
-        <v>2.44</v>
+        <v>0.86</v>
       </c>
       <c r="H29" s="75">
-        <v>7.54</v>
+        <v>8.98</v>
       </c>
       <c r="I29" s="75">
-        <v>6.5</v>
+        <v>6.44</v>
       </c>
       <c r="J29" s="78">
-        <v>6.02</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -6069,121 +6069,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>9407</v>
+        <v>10825</v>
       </c>
       <c r="C33" s="72">
-        <v>20994</v>
+        <v>20413</v>
       </c>
       <c r="D33" s="72">
+        <v>31238</v>
+      </c>
+      <c r="E33" s="72">
         <v>30401</v>
       </c>
-      <c r="E33" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="72">
-        <v>37004</v>
+        <v>35223</v>
       </c>
       <c r="G33" s="75">
-        <v>-3.22</v>
+        <v>2.75</v>
       </c>
       <c r="H33" s="75">
-        <v>-17.84</v>
+        <v>-11.32</v>
       </c>
       <c r="I33" s="75">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J33" s="78">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>270652</v>
+        <v>277898</v>
       </c>
       <c r="C35" s="72">
-        <v>341341</v>
+        <v>354771</v>
       </c>
       <c r="D35" s="72">
+        <v>632669</v>
+      </c>
+      <c r="E35" s="72">
         <v>611992</v>
       </c>
-      <c r="E35" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="72">
-        <v>636680</v>
+        <v>620956</v>
       </c>
       <c r="G35" s="75">
-        <v>-2.96</v>
+        <v>3.38</v>
       </c>
       <c r="H35" s="75">
-        <v>-3.88</v>
+        <v>1.89</v>
       </c>
       <c r="I35" s="75">
-        <v>6.51</v>
+        <v>6.62</v>
       </c>
       <c r="J35" s="78">
-        <v>6.75</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -6464,56 +6464,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -6580,673 +6580,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>173532</v>
+        <v>127799</v>
       </c>
       <c r="C9" s="59">
-        <v>10664</v>
+        <v>9087</v>
       </c>
       <c r="D9" s="59">
+        <v>136886</v>
+      </c>
+      <c r="E9" s="59">
         <v>184196</v>
       </c>
-      <c r="E9" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="59">
-        <v>100072</v>
+        <v>116268</v>
       </c>
       <c r="G9" s="62">
-        <v>20.36</v>
+        <v>-25.68</v>
       </c>
       <c r="H9" s="89">
-        <v>84.06</v>
+        <v>17.73</v>
       </c>
       <c r="I9" s="62">
-        <v>1.96</v>
+        <v>1.43</v>
       </c>
       <c r="J9" s="65">
-        <v>1.06</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>6258</v>
+        <v>6278</v>
       </c>
       <c r="C11" s="72">
-        <v>16183</v>
+        <v>15733</v>
       </c>
       <c r="D11" s="72">
+        <v>22011</v>
+      </c>
+      <c r="E11" s="72">
         <v>22441</v>
       </c>
-      <c r="E11" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="72">
-        <v>29432</v>
+        <v>27761</v>
       </c>
       <c r="G11" s="75">
-        <v>2.45</v>
+        <v>-1.92</v>
       </c>
       <c r="H11" s="91">
-        <v>-23.75</v>
+        <v>-20.71</v>
       </c>
       <c r="I11" s="75">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="J11" s="78">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>77073</v>
+        <v>79193</v>
       </c>
       <c r="C13" s="72">
-        <v>178153</v>
+        <v>181908</v>
       </c>
       <c r="D13" s="72">
+        <v>261101</v>
+      </c>
+      <c r="E13" s="72">
         <v>255226</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>261830</v>
+        <v>253682</v>
       </c>
       <c r="G13" s="75">
-        <v>2.66</v>
+        <v>2.3</v>
       </c>
       <c r="H13" s="91">
-        <v>-2.52</v>
+        <v>2.92</v>
       </c>
       <c r="I13" s="75">
-        <v>2.71</v>
+        <v>2.73</v>
       </c>
       <c r="J13" s="78">
-        <v>2.78</v>
+        <v>2.77</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>111202</v>
+        <v>113399</v>
       </c>
       <c r="C15" s="72">
-        <v>93404</v>
+        <v>90256</v>
       </c>
       <c r="D15" s="72">
+        <v>203655</v>
+      </c>
+      <c r="E15" s="72">
         <v>204606</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>170641</v>
+        <v>179864</v>
       </c>
       <c r="G15" s="75">
-        <v>-7.04</v>
+        <v>-0.46</v>
       </c>
       <c r="H15" s="91">
-        <v>19.9</v>
+        <v>13.23</v>
       </c>
       <c r="I15" s="75">
-        <v>2.18</v>
+        <v>2.13</v>
       </c>
       <c r="J15" s="78">
-        <v>1.81</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>27348</v>
+        <v>31888</v>
       </c>
       <c r="C17" s="72">
-        <v>61771</v>
+        <v>58652</v>
       </c>
       <c r="D17" s="72">
+        <v>90540</v>
+      </c>
+      <c r="E17" s="72">
         <v>89119</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>95129</v>
+        <v>90246</v>
       </c>
       <c r="G17" s="75">
-        <v>-1.85</v>
+        <v>1.6</v>
       </c>
       <c r="H17" s="91">
-        <v>-6.32</v>
+        <v>0.33</v>
       </c>
       <c r="I17" s="75">
         <v>0.95</v>
       </c>
       <c r="J17" s="78">
-        <v>1.01</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6516</v>
+        <v>6484</v>
       </c>
       <c r="C19" s="72">
-        <v>18695</v>
+        <v>18460</v>
       </c>
       <c r="D19" s="72">
+        <v>24944</v>
+      </c>
+      <c r="E19" s="72">
         <v>25211</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>30260</v>
+        <v>27377</v>
       </c>
       <c r="G19" s="75">
-        <v>-2.05</v>
+        <v>-1.06</v>
       </c>
       <c r="H19" s="91">
-        <v>-16.69</v>
+        <v>-8.89</v>
       </c>
       <c r="I19" s="75">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="J19" s="78">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>110948</v>
+        <v>111939</v>
       </c>
       <c r="C21" s="72">
-        <v>109567</v>
+        <v>108755</v>
       </c>
       <c r="D21" s="72">
+        <v>220694</v>
+      </c>
+      <c r="E21" s="72">
         <v>220515</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>214963</v>
+        <v>202688</v>
       </c>
       <c r="G21" s="75">
-        <v>-2.56</v>
+        <v>0.08</v>
       </c>
       <c r="H21" s="91">
-        <v>2.58</v>
+        <v>8.88</v>
       </c>
       <c r="I21" s="75">
-        <v>2.35</v>
+        <v>2.31</v>
       </c>
       <c r="J21" s="78">
-        <v>2.28</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>999</v>
+        <v>1011</v>
       </c>
       <c r="C23" s="72">
-        <v>2936</v>
+        <v>2827</v>
       </c>
       <c r="D23" s="72">
+        <v>3839</v>
+      </c>
+      <c r="E23" s="72">
         <v>3935</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>3344</v>
+        <v>3332</v>
       </c>
       <c r="G23" s="75">
-        <v>-2.44</v>
+        <v>-2.45</v>
       </c>
       <c r="H23" s="91">
-        <v>17.68</v>
+        <v>15.21</v>
       </c>
       <c r="I23" s="75">
         <v>0.04</v>
       </c>
       <c r="J23" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2914</v>
+        <v>2997</v>
       </c>
       <c r="C25" s="72">
-        <v>3411</v>
+        <v>3335</v>
       </c>
       <c r="D25" s="72">
+        <v>6333</v>
+      </c>
+      <c r="E25" s="72">
         <v>6325</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>6652</v>
+        <v>6291</v>
       </c>
       <c r="G25" s="75">
-        <v>0.57</v>
+        <v>0.12</v>
       </c>
       <c r="H25" s="91">
-        <v>-4.91</v>
+        <v>0.65</v>
       </c>
       <c r="I25" s="75">
         <v>0.07</v>
       </c>
       <c r="J25" s="78">
         <v>0.07</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>59235</v>
+        <v>61080</v>
       </c>
       <c r="C27" s="72">
-        <v>55362</v>
+        <v>55695</v>
       </c>
       <c r="D27" s="72">
+        <v>116775</v>
+      </c>
+      <c r="E27" s="72">
         <v>114597</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>117470</v>
+        <v>115989</v>
       </c>
       <c r="G27" s="75">
-        <v>0.61</v>
+        <v>1.9</v>
       </c>
       <c r="H27" s="91">
-        <v>-2.45</v>
+        <v>0.68</v>
       </c>
       <c r="I27" s="75">
         <v>1.22</v>
       </c>
       <c r="J27" s="78">
-        <v>1.25</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>10751</v>
+        <v>11824</v>
       </c>
       <c r="C29" s="72">
-        <v>60935</v>
+        <v>59877</v>
       </c>
       <c r="D29" s="72">
+        <v>71701</v>
+      </c>
+      <c r="E29" s="72">
         <v>71686</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>63266</v>
+        <v>61961</v>
       </c>
       <c r="G29" s="75">
-        <v>-1.35</v>
+        <v>0.02</v>
       </c>
       <c r="H29" s="91">
-        <v>13.31</v>
+        <v>15.72</v>
       </c>
       <c r="I29" s="75">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="J29" s="78">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>6003</v>
+        <v>6341</v>
       </c>
       <c r="C31" s="72">
-        <v>25017</v>
+        <v>22592</v>
       </c>
       <c r="D31" s="72">
+        <v>28933</v>
+      </c>
+      <c r="E31" s="72">
         <v>31019</v>
       </c>
-      <c r="E31" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F31" s="72">
-        <v>31680</v>
+        <v>30744</v>
       </c>
       <c r="G31" s="75">
-        <v>4.39</v>
+        <v>-6.73</v>
       </c>
       <c r="H31" s="91">
-        <v>-2.09</v>
+        <v>-5.89</v>
       </c>
       <c r="I31" s="75">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="J31" s="78">
         <v>0.34</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2181</v>
+        <v>2157</v>
       </c>
       <c r="C33" s="72">
-        <v>2293</v>
+        <v>2451</v>
       </c>
       <c r="D33" s="72">
+        <v>4607</v>
+      </c>
+      <c r="E33" s="72">
         <v>4475</v>
       </c>
-      <c r="E33" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="72">
-        <v>4102</v>
+        <v>3949</v>
       </c>
       <c r="G33" s="75">
-        <v>-1.39</v>
+        <v>2.96</v>
       </c>
       <c r="H33" s="91">
-        <v>9.07</v>
+        <v>16.68</v>
       </c>
       <c r="I33" s="75">
         <v>0.05</v>
       </c>
       <c r="J33" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>24618</v>
+        <v>25146</v>
       </c>
       <c r="C35" s="72">
-        <v>58758</v>
+        <v>57956</v>
       </c>
       <c r="D35" s="72">
+        <v>83102</v>
+      </c>
+      <c r="E35" s="72">
         <v>83376</v>
       </c>
-      <c r="E35" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="72">
-        <v>88797</v>
+        <v>85143</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.94</v>
+        <v>-0.33</v>
       </c>
       <c r="H35" s="91">
-        <v>-6.11</v>
+        <v>-2.4</v>
       </c>
       <c r="I35" s="75">
-        <v>0.89</v>
+        <v>0.87</v>
       </c>
       <c r="J35" s="78">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -7470,56 +7470,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -7586,529 +7586,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>57366</v>
+        <v>56090</v>
       </c>
       <c r="C9" s="59">
-        <v>43206</v>
+        <v>45835</v>
       </c>
       <c r="D9" s="59">
+        <v>101925</v>
+      </c>
+      <c r="E9" s="59">
         <v>100572</v>
       </c>
-      <c r="E9" s="59">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="59">
-        <v>78638</v>
+        <v>72332</v>
       </c>
       <c r="G9" s="62">
-        <v>26.07</v>
+        <v>1.35</v>
       </c>
       <c r="H9" s="89">
-        <v>27.89</v>
+        <v>40.91</v>
       </c>
       <c r="I9" s="62">
         <v>1.07</v>
       </c>
       <c r="J9" s="65">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>92240</v>
+        <v>108825</v>
       </c>
       <c r="C11" s="72">
-        <v>119367</v>
+        <v>122429</v>
       </c>
       <c r="D11" s="72">
+        <v>231254</v>
+      </c>
+      <c r="E11" s="72">
         <v>211607</v>
       </c>
-      <c r="E11" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="72">
-        <v>215126</v>
+        <v>206580</v>
       </c>
       <c r="G11" s="75">
-        <v>-0.52</v>
+        <v>9.28</v>
       </c>
       <c r="H11" s="91">
-        <v>-1.64</v>
+        <v>11.94</v>
       </c>
       <c r="I11" s="75">
+        <v>2.42</v>
+      </c>
+      <c r="J11" s="78">
         <v>2.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.28</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>188544</v>
+        <v>220803</v>
       </c>
       <c r="C13" s="72">
-        <v>171740</v>
+        <v>177345</v>
       </c>
       <c r="D13" s="72">
+        <v>398148</v>
+      </c>
+      <c r="E13" s="72">
         <v>360285</v>
       </c>
-      <c r="E13" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="72">
-        <v>363462</v>
+        <v>356193</v>
       </c>
       <c r="G13" s="75">
-        <v>-4.41</v>
+        <v>10.51</v>
       </c>
       <c r="H13" s="91">
-        <v>-0.87</v>
+        <v>11.78</v>
       </c>
       <c r="I13" s="75">
-        <v>3.83</v>
+        <v>4.16</v>
       </c>
       <c r="J13" s="78">
-        <v>3.85</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>230209</v>
+        <v>248836</v>
       </c>
       <c r="C15" s="72">
-        <v>369775</v>
+        <v>380734</v>
       </c>
       <c r="D15" s="72">
+        <v>629571</v>
+      </c>
+      <c r="E15" s="72">
         <v>599984</v>
       </c>
-      <c r="E15" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="72">
-        <v>564503</v>
+        <v>557521</v>
       </c>
       <c r="G15" s="75">
-        <v>3.47</v>
+        <v>4.93</v>
       </c>
       <c r="H15" s="91">
-        <v>6.29</v>
+        <v>12.92</v>
       </c>
       <c r="I15" s="75">
-        <v>6.38</v>
+        <v>6.58</v>
       </c>
       <c r="J15" s="78">
-        <v>5.99</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>55605</v>
+        <v>48299</v>
       </c>
       <c r="C17" s="72">
-        <v>61941</v>
+        <v>60203</v>
       </c>
       <c r="D17" s="72">
+        <v>108502</v>
+      </c>
+      <c r="E17" s="72">
         <v>117546</v>
       </c>
-      <c r="E17" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="72">
-        <v>132764</v>
+        <v>118442</v>
       </c>
       <c r="G17" s="75">
-        <v>4.78</v>
+        <v>-7.69</v>
       </c>
       <c r="H17" s="91">
-        <v>-11.46</v>
+        <v>-8.39</v>
       </c>
       <c r="I17" s="75">
-        <v>1.25</v>
+        <v>1.13</v>
       </c>
       <c r="J17" s="78">
-        <v>1.41</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>116541</v>
+        <v>127063</v>
       </c>
       <c r="C19" s="72">
-        <v>86733</v>
+        <v>90482</v>
       </c>
       <c r="D19" s="72">
+        <v>217545</v>
+      </c>
+      <c r="E19" s="72">
         <v>203274</v>
       </c>
-      <c r="E19" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="72">
-        <v>225481</v>
+        <v>211121</v>
       </c>
       <c r="G19" s="75">
-        <v>-1.35</v>
+        <v>7.02</v>
       </c>
       <c r="H19" s="91">
-        <v>-9.85</v>
+        <v>3.04</v>
       </c>
       <c r="I19" s="75">
-        <v>2.16</v>
+        <v>2.28</v>
       </c>
       <c r="J19" s="78">
-        <v>2.39</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>190711</v>
+        <v>218021</v>
       </c>
       <c r="C21" s="72">
-        <v>262246</v>
+        <v>268112</v>
       </c>
       <c r="D21" s="72">
+        <v>486133</v>
+      </c>
+      <c r="E21" s="72">
         <v>452957</v>
       </c>
-      <c r="E21" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F21" s="72">
-        <v>414912</v>
+        <v>401192</v>
       </c>
       <c r="G21" s="75">
-        <v>6.16</v>
+        <v>7.32</v>
       </c>
       <c r="H21" s="91">
-        <v>9.17</v>
+        <v>21.17</v>
       </c>
       <c r="I21" s="75">
-        <v>4.82</v>
+        <v>5.08</v>
       </c>
       <c r="J21" s="78">
-        <v>4.4</v>
+        <v>4.38</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>10041</v>
+        <v>10322</v>
       </c>
       <c r="C23" s="72">
-        <v>26586</v>
+        <v>31385</v>
       </c>
       <c r="D23" s="72">
+        <v>41707</v>
+      </c>
+      <c r="E23" s="72">
         <v>36627</v>
       </c>
-      <c r="E23" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F23" s="72">
-        <v>39058</v>
+        <v>35873</v>
       </c>
       <c r="G23" s="75">
-        <v>1.08</v>
+        <v>13.87</v>
       </c>
       <c r="H23" s="91">
-        <v>-6.22</v>
+        <v>16.26</v>
       </c>
       <c r="I23" s="75">
+        <v>0.44</v>
+      </c>
+      <c r="J23" s="78">
         <v>0.39</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.41</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>314597</v>
+        <v>331082</v>
       </c>
       <c r="C25" s="72">
-        <v>315687</v>
+        <v>347921</v>
       </c>
       <c r="D25" s="72">
+        <v>679004</v>
+      </c>
+      <c r="E25" s="72">
         <v>630285</v>
       </c>
-      <c r="E25" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F25" s="72">
-        <v>579695</v>
+        <v>568372</v>
       </c>
       <c r="G25" s="75">
-        <v>2.03</v>
+        <v>7.73</v>
       </c>
       <c r="H25" s="91">
-        <v>8.73</v>
+        <v>19.46</v>
       </c>
       <c r="I25" s="75">
-        <v>6.7</v>
+        <v>7.1</v>
       </c>
       <c r="J25" s="78">
-        <v>6.15</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>478</v>
+        <v>533</v>
       </c>
       <c r="C27" s="72">
-        <v>1230</v>
+        <v>1189</v>
       </c>
       <c r="D27" s="72">
+        <v>1722</v>
+      </c>
+      <c r="E27" s="72">
         <v>1708</v>
       </c>
-      <c r="E27" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F27" s="72">
-        <v>722</v>
+        <v>705</v>
       </c>
       <c r="G27" s="75">
-        <v>-19.72</v>
+        <v>0.8</v>
       </c>
       <c r="H27" s="91">
-        <v>136.43</v>
+        <v>144.38</v>
       </c>
       <c r="I27" s="75">
         <v>0.02</v>
       </c>
       <c r="J27" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>566</v>
+        <v>677</v>
       </c>
       <c r="C29" s="72">
-        <v>1083</v>
+        <v>1101</v>
       </c>
       <c r="D29" s="72">
+        <v>1778</v>
+      </c>
+      <c r="E29" s="72">
         <v>1649</v>
       </c>
-      <c r="E29" s="72">
-[...1 lines deleted...]
-      </c>
       <c r="F29" s="72">
-        <v>754</v>
+        <v>789</v>
       </c>
       <c r="G29" s="75">
-        <v>-4.1</v>
+        <v>7.83</v>
       </c>
       <c r="H29" s="91">
-        <v>118.63</v>
+        <v>125.3</v>
       </c>
       <c r="I29" s="75">
         <v>0.02</v>
       </c>
       <c r="J29" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -8138,121 +8138,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>244667</v>
+        <v>269414</v>
       </c>
       <c r="C33" s="73">
-        <v>110283</v>
+        <v>97374</v>
       </c>
       <c r="D33" s="73">
+        <v>366788</v>
+      </c>
+      <c r="E33" s="73">
         <v>354950</v>
       </c>
-      <c r="E33" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F33" s="73">
-        <v>507071</v>
+        <v>537378</v>
       </c>
       <c r="G33" s="76">
-        <v>-21.69</v>
+        <v>3.34</v>
       </c>
       <c r="H33" s="94">
-        <v>-30</v>
+        <v>-31.74</v>
       </c>
       <c r="I33" s="76">
-        <v>3.78</v>
+        <v>3.84</v>
       </c>
       <c r="J33" s="79">
-        <v>5.38</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>2505</v>
+        <v>1447</v>
       </c>
       <c r="C35" s="73">
-        <v>33186</v>
+        <v>24117</v>
       </c>
       <c r="D35" s="73">
+        <v>25564</v>
+      </c>
+      <c r="E35" s="73">
         <v>35692</v>
       </c>
-      <c r="E35" s="73">
-[...1 lines deleted...]
-      </c>
       <c r="F35" s="73">
-        <v>66344</v>
+        <v>53604</v>
       </c>
       <c r="G35" s="76">
-        <v>328.64</v>
+        <v>-28.38</v>
       </c>
       <c r="H35" s="94">
-        <v>-46.2</v>
+        <v>-52.31</v>
       </c>
       <c r="I35" s="76">
-        <v>0.38</v>
+        <v>0.27</v>
       </c>
       <c r="J35" s="79">
-        <v>0.7</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>