--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -65,51 +65,51 @@
   <si>
     <t>本月與上年同</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>外匯活期存款</t>
   </si>
   <si>
     <t>外匯定期存款</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>2-5 Foreign Currency Deposits at General Banks</t>
   </si>
   <si>
     <r>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -201,51 +201,51 @@
   </si>
   <si>
     <t>Compare with Last Month   +-%</t>
   </si>
   <si>
     <t>Foreign Currency
 Demand Deposits</t>
   </si>
   <si>
     <t>Foreign Currency
 Time Deposits</t>
   </si>
   <si>
     <t>Same Month
  in Previous Year</t>
   </si>
   <si>
     <t>Current
  Month</t>
   </si>
   <si>
     <t>Annual Changes
  +-%</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行外匯存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -2508,535 +2508,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>6069883</v>
+        <v>6213651</v>
       </c>
       <c r="C9" s="60">
-        <v>11044902</v>
+        <v>11371381</v>
       </c>
       <c r="D9" s="60">
-        <v>17114785</v>
+        <v>17585032</v>
       </c>
       <c r="E9" s="60">
-        <v>16946687</v>
+        <v>17329016</v>
       </c>
       <c r="F9" s="60">
-        <v>16072454</v>
+        <v>15336604</v>
       </c>
       <c r="G9" s="63">
-        <v>0.99</v>
+        <v>1.48</v>
       </c>
       <c r="H9" s="63">
-        <v>6.49</v>
+        <v>14.66</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>5729782</v>
+        <v>5881585</v>
       </c>
       <c r="C11" s="73">
-        <v>10222335</v>
+        <v>10578800</v>
       </c>
       <c r="D11" s="73">
-        <v>15952118</v>
+        <v>16460385</v>
       </c>
       <c r="E11" s="73">
-        <v>15683480</v>
+        <v>16266354</v>
       </c>
       <c r="F11" s="73">
-        <v>14771773</v>
+        <v>14048236</v>
       </c>
       <c r="G11" s="76">
-        <v>1.71</v>
+        <v>1.19</v>
       </c>
       <c r="H11" s="76">
-        <v>7.99</v>
+        <v>17.17</v>
       </c>
       <c r="I11" s="76">
-        <v>93.21</v>
+        <v>93.6</v>
       </c>
       <c r="J11" s="79">
-        <v>91.91</v>
+        <v>91.6</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>266142</v>
+        <v>247969</v>
       </c>
       <c r="C13" s="72">
-        <v>989032</v>
+        <v>1024142</v>
       </c>
       <c r="D13" s="72">
-        <v>1255174</v>
+        <v>1272112</v>
       </c>
       <c r="E13" s="72">
-        <v>1252300</v>
+        <v>1256958</v>
       </c>
       <c r="F13" s="72">
-        <v>1116174</v>
+        <v>1061179</v>
       </c>
       <c r="G13" s="75">
-        <v>0.23</v>
+        <v>1.21</v>
       </c>
       <c r="H13" s="75">
-        <v>12.45</v>
+        <v>19.88</v>
       </c>
       <c r="I13" s="75">
-        <v>7.33</v>
+        <v>7.23</v>
       </c>
       <c r="J13" s="78">
-        <v>6.94</v>
+        <v>6.92</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>113694</v>
+        <v>131976</v>
       </c>
       <c r="C15" s="72">
-        <v>183163</v>
+        <v>179505</v>
       </c>
       <c r="D15" s="72">
-        <v>296857</v>
+        <v>311481</v>
       </c>
       <c r="E15" s="72">
-        <v>273977</v>
+        <v>304895</v>
       </c>
       <c r="F15" s="72">
-        <v>265501</v>
+        <v>249167</v>
       </c>
       <c r="G15" s="75">
-        <v>8.35</v>
+        <v>2.16</v>
       </c>
       <c r="H15" s="75">
-        <v>11.81</v>
+        <v>25.01</v>
       </c>
       <c r="I15" s="75">
-        <v>1.73</v>
+        <v>1.77</v>
       </c>
       <c r="J15" s="78">
-        <v>1.65</v>
+        <v>1.62</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>202814</v>
+        <v>207449</v>
       </c>
       <c r="C17" s="72">
-        <v>569834</v>
+        <v>557858</v>
       </c>
       <c r="D17" s="72">
-        <v>772649</v>
+        <v>765307</v>
       </c>
       <c r="E17" s="72">
-        <v>762127</v>
+        <v>789241</v>
       </c>
       <c r="F17" s="72">
-        <v>700523</v>
+        <v>662380</v>
       </c>
       <c r="G17" s="75">
-        <v>1.38</v>
+        <v>-3.03</v>
       </c>
       <c r="H17" s="75">
-        <v>10.3</v>
+        <v>15.54</v>
       </c>
       <c r="I17" s="75">
-        <v>4.51</v>
+        <v>4.35</v>
       </c>
       <c r="J17" s="78">
-        <v>4.36</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>284613</v>
+        <v>273361</v>
       </c>
       <c r="C19" s="72">
-        <v>899756</v>
+        <v>922252</v>
       </c>
       <c r="D19" s="72">
-        <v>1184370</v>
+        <v>1195613</v>
       </c>
       <c r="E19" s="72">
-        <v>1143762</v>
+        <v>1200908</v>
       </c>
       <c r="F19" s="72">
-        <v>1077913</v>
+        <v>1005034</v>
       </c>
       <c r="G19" s="75">
-        <v>3.55</v>
+        <v>-0.44</v>
       </c>
       <c r="H19" s="75">
-        <v>9.88</v>
+        <v>18.96</v>
       </c>
       <c r="I19" s="75">
-        <v>6.92</v>
+        <v>6.8</v>
       </c>
       <c r="J19" s="78">
-        <v>6.71</v>
+        <v>6.55</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>308022</v>
+        <v>389950</v>
       </c>
       <c r="C21" s="72">
-        <v>445556</v>
+        <v>440479</v>
       </c>
       <c r="D21" s="72">
-        <v>753578</v>
+        <v>830428</v>
       </c>
       <c r="E21" s="72">
-        <v>762693</v>
+        <v>811198</v>
       </c>
       <c r="F21" s="72">
-        <v>694601</v>
+        <v>640638</v>
       </c>
       <c r="G21" s="75">
-        <v>-1.2</v>
+        <v>2.37</v>
       </c>
       <c r="H21" s="75">
-        <v>8.49</v>
+        <v>29.63</v>
       </c>
       <c r="I21" s="75">
-        <v>4.4</v>
+        <v>4.72</v>
       </c>
       <c r="J21" s="78">
-        <v>4.32</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>161448</v>
+        <v>164312</v>
       </c>
       <c r="C23" s="72">
-        <v>415248</v>
+        <v>444000</v>
       </c>
       <c r="D23" s="72">
-        <v>576696</v>
+        <v>608312</v>
       </c>
       <c r="E23" s="72">
-        <v>584005</v>
+        <v>596946</v>
       </c>
       <c r="F23" s="72">
-        <v>597818</v>
+        <v>557683</v>
       </c>
       <c r="G23" s="75">
-        <v>-1.25</v>
+        <v>1.9</v>
       </c>
       <c r="H23" s="75">
-        <v>-3.53</v>
+        <v>9.08</v>
       </c>
       <c r="I23" s="75">
-        <v>3.37</v>
+        <v>3.46</v>
       </c>
       <c r="J23" s="78">
-        <v>3.72</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>126302</v>
+        <v>126525</v>
       </c>
       <c r="C25" s="72">
-        <v>187288</v>
+        <v>184840</v>
       </c>
       <c r="D25" s="72">
-        <v>313590</v>
+        <v>311366</v>
       </c>
       <c r="E25" s="72">
-        <v>313530</v>
+        <v>311443</v>
       </c>
       <c r="F25" s="72">
-        <v>310967</v>
+        <v>286722</v>
       </c>
       <c r="G25" s="75">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="H25" s="75">
-        <v>0.84</v>
+        <v>8.59</v>
       </c>
       <c r="I25" s="75">
-        <v>1.83</v>
+        <v>1.77</v>
       </c>
       <c r="J25" s="78">
-        <v>1.93</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>443804</v>
+        <v>461052</v>
       </c>
       <c r="C27" s="72">
-        <v>840784</v>
+        <v>832849</v>
       </c>
       <c r="D27" s="72">
-        <v>1284588</v>
+        <v>1293901</v>
       </c>
       <c r="E27" s="72">
-        <v>1312558</v>
+        <v>1300787</v>
       </c>
       <c r="F27" s="72">
-        <v>1275194</v>
+        <v>1233201</v>
       </c>
       <c r="G27" s="75">
-        <v>-2.13</v>
+        <v>-0.53</v>
       </c>
       <c r="H27" s="75">
-        <v>0.74</v>
+        <v>4.92</v>
       </c>
       <c r="I27" s="75">
-        <v>7.51</v>
+        <v>7.36</v>
       </c>
       <c r="J27" s="78">
-        <v>7.93</v>
+        <v>8.04</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>489206</v>
+        <v>519305</v>
       </c>
       <c r="C29" s="72">
-        <v>383531</v>
+        <v>379741</v>
       </c>
       <c r="D29" s="72">
-        <v>872737</v>
+        <v>899046</v>
       </c>
       <c r="E29" s="72">
-        <v>862106</v>
+        <v>881223</v>
       </c>
       <c r="F29" s="72">
-        <v>785501</v>
+        <v>796469</v>
       </c>
       <c r="G29" s="75">
-        <v>1.23</v>
+        <v>2.02</v>
       </c>
       <c r="H29" s="75">
-        <v>11.11</v>
+        <v>12.88</v>
       </c>
       <c r="I29" s="75">
-        <v>5.1</v>
+        <v>5.11</v>
       </c>
       <c r="J29" s="78">
-        <v>4.89</v>
+        <v>5.19</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -3060,121 +3060,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>11265</v>
+        <v>10307</v>
       </c>
       <c r="C33" s="72">
-        <v>24261</v>
+        <v>22392</v>
       </c>
       <c r="D33" s="72">
-        <v>35526</v>
+        <v>32699</v>
       </c>
       <c r="E33" s="72">
-        <v>36406</v>
+        <v>32540</v>
       </c>
       <c r="F33" s="72">
-        <v>41691</v>
+        <v>37034</v>
       </c>
       <c r="G33" s="75">
-        <v>-2.42</v>
+        <v>0.49</v>
       </c>
       <c r="H33" s="75">
-        <v>-14.79</v>
+        <v>-11.71</v>
       </c>
       <c r="I33" s="75">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="J33" s="78">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>466151</v>
+        <v>462416</v>
       </c>
       <c r="C35" s="72">
-        <v>793371</v>
+        <v>852322</v>
       </c>
       <c r="D35" s="72">
-        <v>1259522</v>
+        <v>1314738</v>
       </c>
       <c r="E35" s="72">
-        <v>1216672</v>
+        <v>1281063</v>
       </c>
       <c r="F35" s="72">
-        <v>1213176</v>
+        <v>1088894</v>
       </c>
       <c r="G35" s="75">
-        <v>3.52</v>
+        <v>2.63</v>
       </c>
       <c r="H35" s="75">
-        <v>3.82</v>
+        <v>20.74</v>
       </c>
       <c r="I35" s="75">
-        <v>7.36</v>
+        <v>7.48</v>
       </c>
       <c r="J35" s="78">
-        <v>7.55</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -3398,56 +3398,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3514,673 +3514,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>178372</v>
+        <v>175026</v>
       </c>
       <c r="C9" s="59">
-        <v>47160</v>
+        <v>76038</v>
       </c>
       <c r="D9" s="59">
-        <v>225532</v>
+        <v>251065</v>
       </c>
       <c r="E9" s="59">
-        <v>292774</v>
+        <v>241184</v>
       </c>
       <c r="F9" s="59">
-        <v>195728</v>
+        <v>188117</v>
       </c>
       <c r="G9" s="62">
-        <v>-22.97</v>
+        <v>4.1</v>
       </c>
       <c r="H9" s="89">
-        <v>15.23</v>
+        <v>33.46</v>
       </c>
       <c r="I9" s="62">
-        <v>1.32</v>
+        <v>1.43</v>
       </c>
       <c r="J9" s="65">
-        <v>1.22</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>17510</v>
+        <v>22951</v>
       </c>
       <c r="C11" s="72">
-        <v>94229</v>
+        <v>92339</v>
       </c>
       <c r="D11" s="72">
-        <v>111738</v>
+        <v>115289</v>
       </c>
       <c r="E11" s="72">
-        <v>114873</v>
+        <v>112217</v>
       </c>
       <c r="F11" s="72">
-        <v>115103</v>
+        <v>107895</v>
       </c>
       <c r="G11" s="75">
-        <v>-2.73</v>
+        <v>2.74</v>
       </c>
       <c r="H11" s="91">
-        <v>-2.92</v>
+        <v>6.85</v>
       </c>
       <c r="I11" s="75">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="J11" s="78">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>91805</v>
+        <v>92686</v>
       </c>
       <c r="C13" s="72">
-        <v>303538</v>
+        <v>308349</v>
       </c>
       <c r="D13" s="72">
-        <v>395344</v>
+        <v>401035</v>
       </c>
       <c r="E13" s="72">
-        <v>392512</v>
+        <v>393841</v>
       </c>
       <c r="F13" s="72">
-        <v>386996</v>
+        <v>344347</v>
       </c>
       <c r="G13" s="75">
-        <v>0.72</v>
+        <v>1.83</v>
       </c>
       <c r="H13" s="91">
-        <v>2.16</v>
+        <v>16.46</v>
       </c>
       <c r="I13" s="75">
-        <v>2.31</v>
+        <v>2.28</v>
       </c>
       <c r="J13" s="78">
-        <v>2.41</v>
+        <v>2.25</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>147307</v>
+        <v>149858</v>
       </c>
       <c r="C15" s="72">
-        <v>148887</v>
+        <v>153394</v>
       </c>
       <c r="D15" s="72">
-        <v>296194</v>
+        <v>303253</v>
       </c>
       <c r="E15" s="72">
-        <v>293990</v>
+        <v>281150</v>
       </c>
       <c r="F15" s="72">
-        <v>343475</v>
+        <v>318207</v>
       </c>
       <c r="G15" s="75">
-        <v>0.75</v>
+        <v>7.86</v>
       </c>
       <c r="H15" s="91">
-        <v>-13.77</v>
+        <v>-4.7</v>
       </c>
       <c r="I15" s="75">
-        <v>1.73</v>
+        <v>1.72</v>
       </c>
       <c r="J15" s="78">
-        <v>2.14</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>35365</v>
+        <v>36766</v>
       </c>
       <c r="C17" s="72">
-        <v>71918</v>
+        <v>74102</v>
       </c>
       <c r="D17" s="72">
-        <v>107283</v>
+        <v>110868</v>
       </c>
       <c r="E17" s="72">
-        <v>106534</v>
+        <v>105141</v>
       </c>
       <c r="F17" s="72">
-        <v>109265</v>
+        <v>104960</v>
       </c>
       <c r="G17" s="75">
-        <v>0.7</v>
+        <v>5.45</v>
       </c>
       <c r="H17" s="91">
-        <v>-1.81</v>
+        <v>5.63</v>
       </c>
       <c r="I17" s="75">
         <v>0.63</v>
       </c>
       <c r="J17" s="78">
         <v>0.68</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6590</v>
+        <v>6069</v>
       </c>
       <c r="C19" s="72">
-        <v>18863</v>
+        <v>19620</v>
       </c>
       <c r="D19" s="72">
-        <v>25452</v>
+        <v>25690</v>
       </c>
       <c r="E19" s="72">
-        <v>25799</v>
+        <v>25200</v>
       </c>
       <c r="F19" s="72">
-        <v>28237</v>
+        <v>26342</v>
       </c>
       <c r="G19" s="75">
-        <v>-1.34</v>
+        <v>1.94</v>
       </c>
       <c r="H19" s="91">
-        <v>-9.86</v>
+        <v>-2.48</v>
       </c>
       <c r="I19" s="75">
         <v>0.15</v>
       </c>
       <c r="J19" s="78">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>124790</v>
+        <v>140926</v>
       </c>
       <c r="C21" s="72">
-        <v>122517</v>
+        <v>128945</v>
       </c>
       <c r="D21" s="72">
-        <v>247308</v>
+        <v>269871</v>
       </c>
       <c r="E21" s="72">
-        <v>247869</v>
+        <v>261389</v>
       </c>
       <c r="F21" s="72">
-        <v>247865</v>
+        <v>229661</v>
       </c>
       <c r="G21" s="75">
-        <v>-0.23</v>
+        <v>3.25</v>
       </c>
       <c r="H21" s="91">
-        <v>-0.22</v>
+        <v>17.51</v>
       </c>
       <c r="I21" s="75">
-        <v>1.44</v>
+        <v>1.53</v>
       </c>
       <c r="J21" s="78">
-        <v>1.54</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1015</v>
+        <v>1371</v>
       </c>
       <c r="C23" s="72">
-        <v>2827</v>
+        <v>2460</v>
       </c>
       <c r="D23" s="72">
-        <v>3842</v>
+        <v>3832</v>
       </c>
       <c r="E23" s="72">
-        <v>3941</v>
+        <v>3843</v>
       </c>
       <c r="F23" s="72">
-        <v>3348</v>
+        <v>3342</v>
       </c>
       <c r="G23" s="75">
-        <v>-2.52</v>
+        <v>-0.3</v>
       </c>
       <c r="H23" s="91">
-        <v>14.76</v>
+        <v>14.64</v>
       </c>
       <c r="I23" s="75">
         <v>0.02</v>
       </c>
       <c r="J23" s="78">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>3030</v>
+        <v>3145</v>
       </c>
       <c r="C25" s="72">
-        <v>4231</v>
+        <v>4663</v>
       </c>
       <c r="D25" s="72">
-        <v>7261</v>
+        <v>7808</v>
       </c>
       <c r="E25" s="72">
-        <v>7267</v>
+        <v>6794</v>
       </c>
       <c r="F25" s="72">
-        <v>7518</v>
+        <v>6699</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.08</v>
+        <v>14.92</v>
       </c>
       <c r="H25" s="91">
-        <v>-3.41</v>
+        <v>16.55</v>
       </c>
       <c r="I25" s="75">
         <v>0.04</v>
       </c>
       <c r="J25" s="78">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>78498</v>
+        <v>84060</v>
       </c>
       <c r="C27" s="72">
-        <v>109206</v>
+        <v>116820</v>
       </c>
       <c r="D27" s="72">
-        <v>187704</v>
+        <v>200880</v>
       </c>
       <c r="E27" s="72">
-        <v>182332</v>
+        <v>192098</v>
       </c>
       <c r="F27" s="72">
-        <v>182551</v>
+        <v>174416</v>
       </c>
       <c r="G27" s="75">
-        <v>2.95</v>
+        <v>4.57</v>
       </c>
       <c r="H27" s="91">
-        <v>2.82</v>
+        <v>15.17</v>
       </c>
       <c r="I27" s="75">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J27" s="78">
         <v>1.14</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>12528</v>
+        <v>12457</v>
       </c>
       <c r="C29" s="72">
-        <v>66044</v>
+        <v>68139</v>
       </c>
       <c r="D29" s="72">
-        <v>78572</v>
+        <v>80595</v>
       </c>
       <c r="E29" s="72">
-        <v>78645</v>
+        <v>80067</v>
       </c>
       <c r="F29" s="72">
-        <v>67083</v>
+        <v>64086</v>
       </c>
       <c r="G29" s="75">
-        <v>-0.09</v>
+        <v>0.66</v>
       </c>
       <c r="H29" s="91">
-        <v>17.13</v>
+        <v>25.76</v>
       </c>
       <c r="I29" s="75">
         <v>0.46</v>
       </c>
       <c r="J29" s="78">
         <v>0.42</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>7249</v>
+        <v>7288</v>
       </c>
       <c r="C31" s="72">
-        <v>26872</v>
+        <v>26236</v>
       </c>
       <c r="D31" s="72">
-        <v>34121</v>
+        <v>33524</v>
       </c>
       <c r="E31" s="72">
-        <v>36107</v>
+        <v>34671</v>
       </c>
       <c r="F31" s="72">
-        <v>37020</v>
+        <v>33454</v>
       </c>
       <c r="G31" s="75">
-        <v>-5.5</v>
+        <v>-3.31</v>
       </c>
       <c r="H31" s="91">
-        <v>-7.83</v>
+        <v>0.21</v>
       </c>
       <c r="I31" s="75">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="J31" s="78">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2189</v>
+        <v>2303</v>
       </c>
       <c r="C33" s="72">
-        <v>2709</v>
+        <v>2703</v>
       </c>
       <c r="D33" s="72">
-        <v>4898</v>
+        <v>5006</v>
       </c>
       <c r="E33" s="72">
-        <v>4801</v>
+        <v>4908</v>
       </c>
       <c r="F33" s="72">
-        <v>4214</v>
+        <v>4339</v>
       </c>
       <c r="G33" s="75">
-        <v>2.02</v>
+        <v>1.99</v>
       </c>
       <c r="H33" s="91">
-        <v>16.22</v>
+        <v>15.37</v>
       </c>
       <c r="I33" s="75">
         <v>0.03</v>
       </c>
       <c r="J33" s="78">
         <v>0.03</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>29646</v>
+        <v>31281</v>
       </c>
       <c r="C35" s="72">
-        <v>69625</v>
+        <v>69343</v>
       </c>
       <c r="D35" s="72">
-        <v>99271</v>
+        <v>100624</v>
       </c>
       <c r="E35" s="72">
-        <v>99029</v>
+        <v>100385</v>
       </c>
       <c r="F35" s="72">
-        <v>102554</v>
+        <v>96506</v>
       </c>
       <c r="G35" s="75">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="H35" s="91">
-        <v>-3.2</v>
+        <v>4.27</v>
       </c>
       <c r="I35" s="75">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="J35" s="78">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -4418,56 +4418,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -4534,535 +4534,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>93014</v>
+        <v>88726</v>
       </c>
       <c r="C9" s="59">
-        <v>69922</v>
+        <v>67129</v>
       </c>
       <c r="D9" s="59">
-        <v>162936</v>
+        <v>155855</v>
       </c>
       <c r="E9" s="59">
-        <v>153751</v>
+        <v>158436</v>
       </c>
       <c r="F9" s="59">
-        <v>123404</v>
+        <v>118649</v>
       </c>
       <c r="G9" s="62">
-        <v>5.97</v>
+        <v>-1.63</v>
       </c>
       <c r="H9" s="89">
-        <v>32.03</v>
+        <v>31.36</v>
       </c>
       <c r="I9" s="62">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="J9" s="65">
         <v>0.77</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>122099</v>
+        <v>120658</v>
       </c>
       <c r="C11" s="72">
-        <v>153559</v>
+        <v>214516</v>
       </c>
       <c r="D11" s="72">
-        <v>275658</v>
+        <v>335174</v>
       </c>
       <c r="E11" s="72">
-        <v>254545</v>
+        <v>342186</v>
       </c>
       <c r="F11" s="72">
-        <v>246226</v>
+        <v>220901</v>
       </c>
       <c r="G11" s="75">
-        <v>8.29</v>
+        <v>-2.05</v>
       </c>
       <c r="H11" s="91">
-        <v>11.95</v>
+        <v>51.73</v>
       </c>
       <c r="I11" s="75">
-        <v>1.61</v>
+        <v>1.91</v>
       </c>
       <c r="J11" s="78">
-        <v>1.53</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>336538</v>
+        <v>292833</v>
       </c>
       <c r="C13" s="72">
-        <v>401211</v>
+        <v>450534</v>
       </c>
       <c r="D13" s="72">
-        <v>737749</v>
+        <v>743367</v>
       </c>
       <c r="E13" s="72">
-        <v>692716</v>
+        <v>748578</v>
       </c>
       <c r="F13" s="72">
-        <v>705525</v>
+        <v>675523</v>
       </c>
       <c r="G13" s="75">
-        <v>6.5</v>
+        <v>-0.7</v>
       </c>
       <c r="H13" s="91">
-        <v>4.57</v>
+        <v>10.04</v>
       </c>
       <c r="I13" s="75">
-        <v>4.31</v>
+        <v>4.23</v>
       </c>
       <c r="J13" s="78">
-        <v>4.39</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>386431</v>
+        <v>401196</v>
       </c>
       <c r="C15" s="72">
-        <v>857465</v>
+        <v>867239</v>
       </c>
       <c r="D15" s="72">
-        <v>1243896</v>
+        <v>1268435</v>
       </c>
       <c r="E15" s="72">
-        <v>1209820</v>
+        <v>1248609</v>
       </c>
       <c r="F15" s="72">
-        <v>1082963</v>
+        <v>1077583</v>
       </c>
       <c r="G15" s="75">
-        <v>2.82</v>
+        <v>1.59</v>
       </c>
       <c r="H15" s="91">
-        <v>14.86</v>
+        <v>17.71</v>
       </c>
       <c r="I15" s="75">
-        <v>7.27</v>
+        <v>7.21</v>
       </c>
       <c r="J15" s="78">
-        <v>6.74</v>
+        <v>7.03</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>75557</v>
+        <v>80254</v>
       </c>
       <c r="C17" s="72">
-        <v>112012</v>
+        <v>120369</v>
       </c>
       <c r="D17" s="72">
-        <v>187568</v>
+        <v>200624</v>
       </c>
       <c r="E17" s="72">
-        <v>201111</v>
+        <v>194782</v>
       </c>
       <c r="F17" s="72">
-        <v>205334</v>
+        <v>174553</v>
       </c>
       <c r="G17" s="75">
-        <v>-6.73</v>
+        <v>3</v>
       </c>
       <c r="H17" s="91">
-        <v>-8.65</v>
+        <v>14.94</v>
       </c>
       <c r="I17" s="75">
-        <v>1.1</v>
+        <v>1.14</v>
       </c>
       <c r="J17" s="78">
-        <v>1.28</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>164234</v>
+        <v>179676</v>
       </c>
       <c r="C19" s="72">
-        <v>127749</v>
+        <v>121998</v>
       </c>
       <c r="D19" s="72">
-        <v>291983</v>
+        <v>301673</v>
       </c>
       <c r="E19" s="72">
-        <v>288512</v>
+        <v>282314</v>
       </c>
       <c r="F19" s="72">
-        <v>301459</v>
+        <v>279292</v>
       </c>
       <c r="G19" s="75">
-        <v>1.2</v>
+        <v>6.86</v>
       </c>
       <c r="H19" s="91">
-        <v>-3.14</v>
+        <v>8.01</v>
       </c>
       <c r="I19" s="75">
-        <v>1.71</v>
+        <v>1.72</v>
       </c>
       <c r="J19" s="78">
-        <v>1.88</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>313308</v>
+        <v>306720</v>
       </c>
       <c r="C21" s="72">
-        <v>572396</v>
+        <v>599164</v>
       </c>
       <c r="D21" s="72">
-        <v>885704</v>
+        <v>905884</v>
       </c>
       <c r="E21" s="72">
-        <v>854596</v>
+        <v>905695</v>
       </c>
       <c r="F21" s="72">
-        <v>747038</v>
+        <v>722028</v>
       </c>
       <c r="G21" s="75">
-        <v>3.64</v>
+        <v>0.02</v>
       </c>
       <c r="H21" s="91">
-        <v>18.56</v>
+        <v>25.46</v>
       </c>
       <c r="I21" s="75">
-        <v>5.18</v>
+        <v>5.15</v>
       </c>
       <c r="J21" s="78">
-        <v>4.65</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>12806</v>
+        <v>12279</v>
       </c>
       <c r="C23" s="72">
-        <v>43465</v>
+        <v>46899</v>
       </c>
       <c r="D23" s="72">
-        <v>56271</v>
+        <v>59178</v>
       </c>
       <c r="E23" s="72">
-        <v>52159</v>
+        <v>56441</v>
       </c>
       <c r="F23" s="72">
-        <v>52103</v>
+        <v>48361</v>
       </c>
       <c r="G23" s="75">
-        <v>7.88</v>
+        <v>4.85</v>
       </c>
       <c r="H23" s="91">
-        <v>8</v>
+        <v>22.37</v>
       </c>
       <c r="I23" s="75">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="J23" s="78">
         <v>0.32</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>615231</v>
+        <v>637328</v>
       </c>
       <c r="C25" s="72">
-        <v>1061817</v>
+        <v>1104739</v>
       </c>
       <c r="D25" s="72">
-        <v>1677048</v>
+        <v>1742067</v>
       </c>
       <c r="E25" s="72">
-        <v>1566305</v>
+        <v>1715543</v>
       </c>
       <c r="F25" s="72">
-        <v>1396210</v>
+        <v>1408540</v>
       </c>
       <c r="G25" s="75">
-        <v>7.07</v>
+        <v>1.55</v>
       </c>
       <c r="H25" s="91">
-        <v>20.11</v>
+        <v>23.68</v>
       </c>
       <c r="I25" s="75">
-        <v>9.8</v>
+        <v>9.91</v>
       </c>
       <c r="J25" s="78">
-        <v>8.69</v>
+        <v>9.18</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>533</v>
+        <v>481</v>
       </c>
       <c r="C27" s="72">
-        <v>1189</v>
+        <v>1569</v>
       </c>
       <c r="D27" s="72">
-        <v>1722</v>
+        <v>2051</v>
       </c>
       <c r="E27" s="72">
-        <v>1708</v>
+        <v>1842</v>
       </c>
       <c r="F27" s="72">
-        <v>705</v>
+        <v>851</v>
       </c>
       <c r="G27" s="75">
-        <v>0.8</v>
+        <v>11.33</v>
       </c>
       <c r="H27" s="91">
-        <v>144.38</v>
+        <v>140.88</v>
       </c>
       <c r="I27" s="75">
         <v>0.01</v>
       </c>
       <c r="J27" s="78">
-        <v>0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>677</v>
+        <v>621</v>
       </c>
       <c r="C29" s="72">
-        <v>1101</v>
+        <v>1113</v>
       </c>
       <c r="D29" s="72">
-        <v>1778</v>
+        <v>1735</v>
       </c>
       <c r="E29" s="72">
-        <v>1649</v>
+        <v>1839</v>
       </c>
       <c r="F29" s="72">
-        <v>789</v>
+        <v>1184</v>
       </c>
       <c r="G29" s="75">
-        <v>7.83</v>
+        <v>-5.67</v>
       </c>
       <c r="H29" s="91">
-        <v>125.3</v>
+        <v>46.55</v>
       </c>
       <c r="I29" s="75">
         <v>0.01</v>
       </c>
       <c r="J29" s="78">
-        <v>0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -5086,121 +5086,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>338654</v>
+        <v>330655</v>
       </c>
       <c r="C33" s="73">
-        <v>798449</v>
+        <v>753585</v>
       </c>
       <c r="D33" s="73">
-        <v>1137103</v>
+        <v>1084239</v>
       </c>
       <c r="E33" s="73">
-        <v>1227515</v>
+        <v>1030059</v>
       </c>
       <c r="F33" s="73">
-        <v>1247076</v>
+        <v>1255138</v>
       </c>
       <c r="G33" s="76">
-        <v>-7.37</v>
+        <v>5.26</v>
       </c>
       <c r="H33" s="94">
-        <v>-8.82</v>
+        <v>-13.62</v>
       </c>
       <c r="I33" s="76">
-        <v>6.64</v>
+        <v>6.17</v>
       </c>
       <c r="J33" s="79">
-        <v>7.76</v>
+        <v>8.18</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>1447</v>
+        <v>1411</v>
       </c>
       <c r="C35" s="73">
-        <v>24117</v>
+        <v>38996</v>
       </c>
       <c r="D35" s="73">
-        <v>25564</v>
+        <v>40407</v>
       </c>
       <c r="E35" s="73">
-        <v>35692</v>
+        <v>32602</v>
       </c>
       <c r="F35" s="73">
-        <v>53604</v>
+        <v>33230</v>
       </c>
       <c r="G35" s="76">
-        <v>-28.38</v>
+        <v>23.94</v>
       </c>
       <c r="H35" s="94">
-        <v>-52.31</v>
+        <v>21.6</v>
       </c>
       <c r="I35" s="76">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="J35" s="79">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="13.5" customHeight="1">
       <c r="A38" s="25" t="s">
         <v>54</v>
       </c>
@@ -5401,56 +5401,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -5517,535 +5517,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>4418446</v>
+        <v>4482842</v>
       </c>
       <c r="C9" s="60">
-        <v>5142977</v>
+        <v>5451841</v>
       </c>
       <c r="D9" s="60">
-        <v>9561423</v>
+        <v>9934683</v>
       </c>
       <c r="E9" s="60">
-        <v>9400731</v>
+        <v>9809243</v>
       </c>
       <c r="F9" s="60">
-        <v>9161298</v>
+        <v>8678705</v>
       </c>
       <c r="G9" s="63">
-        <v>1.71</v>
+        <v>1.28</v>
       </c>
       <c r="H9" s="63">
-        <v>4.37</v>
+        <v>14.47</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>4147585</v>
+        <v>4222805</v>
       </c>
       <c r="C11" s="73">
-        <v>5021486</v>
+        <v>5294529</v>
       </c>
       <c r="D11" s="73">
-        <v>9169071</v>
+        <v>9517333</v>
       </c>
       <c r="E11" s="73">
-        <v>9010089</v>
+        <v>9469110</v>
       </c>
       <c r="F11" s="73">
-        <v>8570315</v>
+        <v>8206021</v>
       </c>
       <c r="G11" s="76">
-        <v>1.76</v>
+        <v>0.51</v>
       </c>
       <c r="H11" s="76">
-        <v>6.99</v>
+        <v>15.98</v>
       </c>
       <c r="I11" s="76">
-        <v>95.9</v>
+        <v>95.8</v>
       </c>
       <c r="J11" s="79">
-        <v>93.55</v>
+        <v>94.55</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>242893</v>
+        <v>230227</v>
       </c>
       <c r="C13" s="72">
-        <v>591217</v>
+        <v>608234</v>
       </c>
       <c r="D13" s="72">
-        <v>834110</v>
+        <v>838461</v>
       </c>
       <c r="E13" s="72">
-        <v>840240</v>
+        <v>825469</v>
       </c>
       <c r="F13" s="72">
-        <v>810989</v>
+        <v>781622</v>
       </c>
       <c r="G13" s="75">
-        <v>-0.73</v>
+        <v>1.57</v>
       </c>
       <c r="H13" s="75">
-        <v>2.85</v>
+        <v>7.27</v>
       </c>
       <c r="I13" s="75">
-        <v>8.72</v>
+        <v>8.44</v>
       </c>
       <c r="J13" s="78">
-        <v>8.85</v>
+        <v>9.01</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>103229</v>
+        <v>114624</v>
       </c>
       <c r="C15" s="72">
-        <v>94853</v>
+        <v>96475</v>
       </c>
       <c r="D15" s="72">
-        <v>198082</v>
+        <v>211099</v>
       </c>
       <c r="E15" s="72">
-        <v>175171</v>
+        <v>221712</v>
       </c>
       <c r="F15" s="72">
-        <v>163412</v>
+        <v>154785</v>
       </c>
       <c r="G15" s="75">
-        <v>13.08</v>
+        <v>-4.79</v>
       </c>
       <c r="H15" s="75">
-        <v>21.22</v>
+        <v>36.38</v>
       </c>
       <c r="I15" s="75">
-        <v>2.07</v>
+        <v>2.12</v>
       </c>
       <c r="J15" s="78">
         <v>1.78</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>175542</v>
+        <v>175717</v>
       </c>
       <c r="C17" s="72">
-        <v>285332</v>
+        <v>292153</v>
       </c>
       <c r="D17" s="72">
-        <v>460874</v>
+        <v>467870</v>
       </c>
       <c r="E17" s="72">
-        <v>474290</v>
+        <v>471674</v>
       </c>
       <c r="F17" s="72">
-        <v>411236</v>
+        <v>399763</v>
       </c>
       <c r="G17" s="75">
-        <v>-2.83</v>
+        <v>-0.81</v>
       </c>
       <c r="H17" s="75">
-        <v>12.07</v>
+        <v>17.04</v>
       </c>
       <c r="I17" s="75">
-        <v>4.82</v>
+        <v>4.71</v>
       </c>
       <c r="J17" s="78">
-        <v>4.49</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>234223</v>
+        <v>223697</v>
       </c>
       <c r="C19" s="72">
-        <v>328143</v>
+        <v>354426</v>
       </c>
       <c r="D19" s="72">
-        <v>562367</v>
+        <v>578122</v>
       </c>
       <c r="E19" s="72">
-        <v>541662</v>
+        <v>577019</v>
       </c>
       <c r="F19" s="72">
-        <v>536926</v>
+        <v>506687</v>
       </c>
       <c r="G19" s="75">
-        <v>3.82</v>
+        <v>0.19</v>
       </c>
       <c r="H19" s="75">
-        <v>4.74</v>
+        <v>14.1</v>
       </c>
       <c r="I19" s="75">
-        <v>5.88</v>
+        <v>5.82</v>
       </c>
       <c r="J19" s="78">
-        <v>5.86</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>266184</v>
+        <v>308037</v>
       </c>
       <c r="C21" s="72">
-        <v>269775</v>
+        <v>287252</v>
       </c>
       <c r="D21" s="72">
-        <v>535959</v>
+        <v>595289</v>
       </c>
       <c r="E21" s="72">
-        <v>540987</v>
+        <v>590601</v>
       </c>
       <c r="F21" s="72">
-        <v>509433</v>
+        <v>478962</v>
       </c>
       <c r="G21" s="75">
-        <v>-0.93</v>
+        <v>0.79</v>
       </c>
       <c r="H21" s="75">
-        <v>5.21</v>
+        <v>24.29</v>
       </c>
       <c r="I21" s="75">
-        <v>5.61</v>
+        <v>5.99</v>
       </c>
       <c r="J21" s="78">
-        <v>5.56</v>
+        <v>5.52</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>139382</v>
+        <v>142368</v>
       </c>
       <c r="C23" s="72">
-        <v>296739</v>
+        <v>311915</v>
       </c>
       <c r="D23" s="72">
-        <v>436121</v>
+        <v>454283</v>
       </c>
       <c r="E23" s="72">
-        <v>443022</v>
+        <v>447190</v>
       </c>
       <c r="F23" s="72">
-        <v>458615</v>
+        <v>416711</v>
       </c>
       <c r="G23" s="75">
-        <v>-1.56</v>
+        <v>1.59</v>
       </c>
       <c r="H23" s="75">
-        <v>-4.9</v>
+        <v>9.02</v>
       </c>
       <c r="I23" s="75">
-        <v>4.56</v>
+        <v>4.57</v>
       </c>
       <c r="J23" s="78">
-        <v>5.01</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>69307</v>
+        <v>71052</v>
       </c>
       <c r="C25" s="72">
-        <v>81294</v>
+        <v>78965</v>
       </c>
       <c r="D25" s="72">
-        <v>150601</v>
+        <v>150017</v>
       </c>
       <c r="E25" s="72">
-        <v>149515</v>
+        <v>151204</v>
       </c>
       <c r="F25" s="72">
-        <v>148606</v>
+        <v>140347</v>
       </c>
       <c r="G25" s="75">
-        <v>0.73</v>
+        <v>-0.78</v>
       </c>
       <c r="H25" s="75">
-        <v>1.34</v>
+        <v>6.89</v>
       </c>
       <c r="I25" s="75">
-        <v>1.58</v>
+        <v>1.51</v>
       </c>
       <c r="J25" s="78">
         <v>1.62</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>262831</v>
+        <v>277498</v>
       </c>
       <c r="C27" s="72">
-        <v>275942</v>
+        <v>262306</v>
       </c>
       <c r="D27" s="72">
-        <v>538773</v>
+        <v>539804</v>
       </c>
       <c r="E27" s="72">
-        <v>558979</v>
+        <v>550789</v>
       </c>
       <c r="F27" s="72">
-        <v>575378</v>
+        <v>534973</v>
       </c>
       <c r="G27" s="75">
-        <v>-3.61</v>
+        <v>-1.99</v>
       </c>
       <c r="H27" s="75">
-        <v>-6.36</v>
+        <v>0.9</v>
       </c>
       <c r="I27" s="75">
-        <v>5.63</v>
+        <v>5.43</v>
       </c>
       <c r="J27" s="78">
-        <v>6.28</v>
+        <v>6.16</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>407180</v>
+        <v>437691</v>
       </c>
       <c r="C29" s="72">
-        <v>208687</v>
+        <v>203557</v>
       </c>
       <c r="D29" s="72">
-        <v>615867</v>
+        <v>641248</v>
       </c>
       <c r="E29" s="72">
-        <v>610612</v>
+        <v>631001</v>
       </c>
       <c r="F29" s="72">
-        <v>565128</v>
+        <v>590453</v>
       </c>
       <c r="G29" s="75">
-        <v>0.86</v>
+        <v>1.62</v>
       </c>
       <c r="H29" s="75">
-        <v>8.98</v>
+        <v>8.6</v>
       </c>
       <c r="I29" s="75">
-        <v>6.44</v>
+        <v>6.45</v>
       </c>
       <c r="J29" s="78">
-        <v>6.17</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -6069,121 +6069,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>10825</v>
+        <v>9744</v>
       </c>
       <c r="C33" s="72">
-        <v>20413</v>
+        <v>20436</v>
       </c>
       <c r="D33" s="72">
-        <v>31238</v>
+        <v>30181</v>
       </c>
       <c r="E33" s="72">
-        <v>30401</v>
+        <v>29812</v>
       </c>
       <c r="F33" s="72">
-        <v>35223</v>
+        <v>31718</v>
       </c>
       <c r="G33" s="75">
-        <v>2.75</v>
+        <v>1.24</v>
       </c>
       <c r="H33" s="75">
-        <v>-11.32</v>
+        <v>-4.85</v>
       </c>
       <c r="I33" s="75">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="J33" s="78">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>277898</v>
+        <v>294230</v>
       </c>
       <c r="C35" s="72">
-        <v>354771</v>
+        <v>422477</v>
       </c>
       <c r="D35" s="72">
-        <v>632669</v>
+        <v>716707</v>
       </c>
       <c r="E35" s="72">
-        <v>611992</v>
+        <v>683550</v>
       </c>
       <c r="F35" s="72">
-        <v>620956</v>
+        <v>549795</v>
       </c>
       <c r="G35" s="75">
-        <v>3.38</v>
+        <v>4.85</v>
       </c>
       <c r="H35" s="75">
-        <v>1.89</v>
+        <v>30.36</v>
       </c>
       <c r="I35" s="75">
-        <v>6.62</v>
+        <v>7.21</v>
       </c>
       <c r="J35" s="78">
-        <v>6.78</v>
+        <v>6.33</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -6464,56 +6464,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -6580,670 +6580,670 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>127799</v>
+        <v>125125</v>
       </c>
       <c r="C9" s="59">
-        <v>9087</v>
+        <v>6761</v>
       </c>
       <c r="D9" s="59">
-        <v>136886</v>
+        <v>131885</v>
       </c>
       <c r="E9" s="59">
-        <v>184196</v>
+        <v>148003</v>
       </c>
       <c r="F9" s="59">
-        <v>116268</v>
+        <v>110611</v>
       </c>
       <c r="G9" s="62">
-        <v>-25.68</v>
+        <v>-10.89</v>
       </c>
       <c r="H9" s="89">
-        <v>17.73</v>
+        <v>19.23</v>
       </c>
       <c r="I9" s="62">
-        <v>1.43</v>
+        <v>1.33</v>
       </c>
       <c r="J9" s="65">
         <v>1.27</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>6278</v>
+        <v>5234</v>
       </c>
       <c r="C11" s="72">
-        <v>15733</v>
+        <v>14396</v>
       </c>
       <c r="D11" s="72">
-        <v>22011</v>
+        <v>19630</v>
       </c>
       <c r="E11" s="72">
-        <v>22441</v>
+        <v>20808</v>
       </c>
       <c r="F11" s="72">
-        <v>27761</v>
+        <v>23353</v>
       </c>
       <c r="G11" s="75">
-        <v>-1.92</v>
+        <v>-5.66</v>
       </c>
       <c r="H11" s="91">
-        <v>-20.71</v>
+        <v>-15.94</v>
       </c>
       <c r="I11" s="75">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="J11" s="78">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>79193</v>
+        <v>79982</v>
       </c>
       <c r="C13" s="72">
-        <v>181908</v>
+        <v>187480</v>
       </c>
       <c r="D13" s="72">
-        <v>261101</v>
+        <v>267462</v>
       </c>
       <c r="E13" s="72">
-        <v>255226</v>
+        <v>263349</v>
       </c>
       <c r="F13" s="72">
-        <v>253682</v>
+        <v>224561</v>
       </c>
       <c r="G13" s="75">
-        <v>2.3</v>
+        <v>1.56</v>
       </c>
       <c r="H13" s="91">
-        <v>2.92</v>
+        <v>19.1</v>
       </c>
       <c r="I13" s="75">
-        <v>2.73</v>
+        <v>2.69</v>
       </c>
       <c r="J13" s="78">
-        <v>2.77</v>
+        <v>2.59</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>113399</v>
+        <v>99797</v>
       </c>
       <c r="C15" s="72">
-        <v>90256</v>
+        <v>101725</v>
       </c>
       <c r="D15" s="72">
-        <v>203655</v>
+        <v>201522</v>
       </c>
       <c r="E15" s="72">
-        <v>204606</v>
+        <v>189470</v>
       </c>
       <c r="F15" s="72">
-        <v>179864</v>
+        <v>178891</v>
       </c>
       <c r="G15" s="75">
-        <v>-0.46</v>
+        <v>6.36</v>
       </c>
       <c r="H15" s="91">
-        <v>13.23</v>
+        <v>12.65</v>
       </c>
       <c r="I15" s="75">
-        <v>2.13</v>
+        <v>2.03</v>
       </c>
       <c r="J15" s="78">
-        <v>1.96</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>31888</v>
+        <v>33044</v>
       </c>
       <c r="C17" s="72">
-        <v>58652</v>
+        <v>62653</v>
       </c>
       <c r="D17" s="72">
-        <v>90540</v>
+        <v>95697</v>
       </c>
       <c r="E17" s="72">
-        <v>89119</v>
+        <v>88827</v>
       </c>
       <c r="F17" s="72">
-        <v>90246</v>
+        <v>87568</v>
       </c>
       <c r="G17" s="75">
-        <v>1.6</v>
+        <v>7.73</v>
       </c>
       <c r="H17" s="91">
-        <v>0.33</v>
+        <v>9.28</v>
       </c>
       <c r="I17" s="75">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="J17" s="78">
-        <v>0.99</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6484</v>
+        <v>5950</v>
       </c>
       <c r="C19" s="72">
-        <v>18460</v>
+        <v>19212</v>
       </c>
       <c r="D19" s="72">
-        <v>24944</v>
+        <v>25161</v>
       </c>
       <c r="E19" s="72">
-        <v>25211</v>
+        <v>24698</v>
       </c>
       <c r="F19" s="72">
-        <v>27377</v>
+        <v>25692</v>
       </c>
       <c r="G19" s="75">
-        <v>-1.06</v>
+        <v>1.88</v>
       </c>
       <c r="H19" s="91">
-        <v>-8.89</v>
+        <v>-2.07</v>
       </c>
       <c r="I19" s="75">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="J19" s="78">
         <v>0.3</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>111939</v>
+        <v>126251</v>
       </c>
       <c r="C21" s="72">
-        <v>108755</v>
+        <v>114985</v>
       </c>
       <c r="D21" s="72">
-        <v>220694</v>
+        <v>241236</v>
       </c>
       <c r="E21" s="72">
-        <v>220515</v>
+        <v>234731</v>
       </c>
       <c r="F21" s="72">
-        <v>202688</v>
+        <v>193521</v>
       </c>
       <c r="G21" s="75">
-        <v>0.08</v>
+        <v>2.77</v>
       </c>
       <c r="H21" s="91">
-        <v>8.88</v>
+        <v>24.66</v>
       </c>
       <c r="I21" s="75">
-        <v>2.31</v>
+        <v>2.43</v>
       </c>
       <c r="J21" s="78">
-        <v>2.21</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1011</v>
+        <v>1368</v>
       </c>
       <c r="C23" s="72">
-        <v>2827</v>
+        <v>2460</v>
       </c>
       <c r="D23" s="72">
-        <v>3839</v>
+        <v>3828</v>
       </c>
       <c r="E23" s="72">
-        <v>3935</v>
+        <v>3840</v>
       </c>
       <c r="F23" s="72">
-        <v>3332</v>
+        <v>3339</v>
       </c>
       <c r="G23" s="75">
-        <v>-2.45</v>
+        <v>-0.3</v>
       </c>
       <c r="H23" s="91">
-        <v>15.21</v>
+        <v>14.65</v>
       </c>
       <c r="I23" s="75">
         <v>0.04</v>
       </c>
       <c r="J23" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2997</v>
+        <v>3125</v>
       </c>
       <c r="C25" s="72">
-        <v>3335</v>
+        <v>3280</v>
       </c>
       <c r="D25" s="72">
-        <v>6333</v>
+        <v>6405</v>
       </c>
       <c r="E25" s="72">
-        <v>6325</v>
+        <v>6343</v>
       </c>
       <c r="F25" s="72">
-        <v>6291</v>
+        <v>6130</v>
       </c>
       <c r="G25" s="75">
-        <v>0.12</v>
+        <v>0.99</v>
       </c>
       <c r="H25" s="91">
-        <v>0.65</v>
+        <v>4.49</v>
       </c>
       <c r="I25" s="75">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="J25" s="78">
         <v>0.07</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>61080</v>
+        <v>63866</v>
       </c>
       <c r="C27" s="72">
-        <v>55695</v>
+        <v>61411</v>
       </c>
       <c r="D27" s="72">
-        <v>116775</v>
+        <v>125277</v>
       </c>
       <c r="E27" s="72">
-        <v>114597</v>
+        <v>121155</v>
       </c>
       <c r="F27" s="72">
-        <v>115989</v>
+        <v>110491</v>
       </c>
       <c r="G27" s="75">
-        <v>1.9</v>
+        <v>3.4</v>
       </c>
       <c r="H27" s="91">
-        <v>0.68</v>
+        <v>13.38</v>
       </c>
       <c r="I27" s="75">
-        <v>1.22</v>
+        <v>1.26</v>
       </c>
       <c r="J27" s="78">
         <v>1.27</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>11824</v>
+        <v>11757</v>
       </c>
       <c r="C29" s="72">
-        <v>59877</v>
+        <v>62706</v>
       </c>
       <c r="D29" s="72">
-        <v>71701</v>
+        <v>74463</v>
       </c>
       <c r="E29" s="72">
-        <v>71686</v>
+        <v>73163</v>
       </c>
       <c r="F29" s="72">
-        <v>61961</v>
+        <v>59259</v>
       </c>
       <c r="G29" s="75">
-        <v>0.02</v>
+        <v>1.78</v>
       </c>
       <c r="H29" s="91">
-        <v>15.72</v>
+        <v>25.66</v>
       </c>
       <c r="I29" s="75">
         <v>0.75</v>
       </c>
       <c r="J29" s="78">
         <v>0.68</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>6341</v>
+        <v>6469</v>
       </c>
       <c r="C31" s="72">
-        <v>22592</v>
+        <v>20953</v>
       </c>
       <c r="D31" s="72">
-        <v>28933</v>
+        <v>27422</v>
       </c>
       <c r="E31" s="72">
-        <v>31019</v>
+        <v>29302</v>
       </c>
       <c r="F31" s="72">
-        <v>30744</v>
+        <v>27494</v>
       </c>
       <c r="G31" s="75">
-        <v>-6.73</v>
+        <v>-6.42</v>
       </c>
       <c r="H31" s="91">
-        <v>-5.89</v>
+        <v>-0.26</v>
       </c>
       <c r="I31" s="75">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="J31" s="78">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2157</v>
+        <v>2234</v>
       </c>
       <c r="C33" s="72">
-        <v>2451</v>
+        <v>2432</v>
       </c>
       <c r="D33" s="72">
-        <v>4607</v>
+        <v>4666</v>
       </c>
       <c r="E33" s="72">
-        <v>4475</v>
+        <v>4617</v>
       </c>
       <c r="F33" s="72">
-        <v>3949</v>
+        <v>4082</v>
       </c>
       <c r="G33" s="75">
-        <v>2.96</v>
+        <v>1.06</v>
       </c>
       <c r="H33" s="91">
-        <v>16.68</v>
+        <v>14.31</v>
       </c>
       <c r="I33" s="75">
         <v>0.05</v>
       </c>
       <c r="J33" s="78">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>25146</v>
+        <v>25497</v>
       </c>
       <c r="C35" s="72">
-        <v>57956</v>
+        <v>58120</v>
       </c>
       <c r="D35" s="72">
-        <v>83102</v>
+        <v>83617</v>
       </c>
       <c r="E35" s="72">
-        <v>83376</v>
+        <v>84039</v>
       </c>
       <c r="F35" s="72">
-        <v>85143</v>
+        <v>80544</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.33</v>
+        <v>-0.5</v>
       </c>
       <c r="H35" s="91">
-        <v>-2.4</v>
+        <v>3.82</v>
       </c>
       <c r="I35" s="75">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="J35" s="78">
         <v>0.93</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
@@ -7470,56 +7470,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -7586,529 +7586,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>56090</v>
+        <v>51903</v>
       </c>
       <c r="C9" s="59">
-        <v>45835</v>
+        <v>43759</v>
       </c>
       <c r="D9" s="59">
-        <v>101925</v>
+        <v>95661</v>
       </c>
       <c r="E9" s="59">
-        <v>100572</v>
+        <v>101333</v>
       </c>
       <c r="F9" s="59">
-        <v>72332</v>
+        <v>67017</v>
       </c>
       <c r="G9" s="62">
-        <v>1.35</v>
+        <v>-5.6</v>
       </c>
       <c r="H9" s="89">
-        <v>40.91</v>
+        <v>42.74</v>
       </c>
       <c r="I9" s="62">
-        <v>1.07</v>
+        <v>0.96</v>
       </c>
       <c r="J9" s="65">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>108825</v>
+        <v>107972</v>
       </c>
       <c r="C11" s="72">
-        <v>122429</v>
+        <v>186413</v>
       </c>
       <c r="D11" s="72">
-        <v>231254</v>
+        <v>294385</v>
       </c>
       <c r="E11" s="72">
-        <v>211607</v>
+        <v>300787</v>
       </c>
       <c r="F11" s="72">
-        <v>206580</v>
+        <v>186033</v>
       </c>
       <c r="G11" s="75">
-        <v>9.28</v>
+        <v>-2.13</v>
       </c>
       <c r="H11" s="91">
-        <v>11.94</v>
+        <v>58.24</v>
       </c>
       <c r="I11" s="75">
-        <v>2.42</v>
+        <v>2.96</v>
       </c>
       <c r="J11" s="78">
-        <v>2.25</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>220803</v>
+        <v>185990</v>
       </c>
       <c r="C13" s="72">
-        <v>177345</v>
+        <v>204612</v>
       </c>
       <c r="D13" s="72">
-        <v>398148</v>
+        <v>390602</v>
       </c>
       <c r="E13" s="72">
-        <v>360285</v>
+        <v>401256</v>
       </c>
       <c r="F13" s="72">
-        <v>356193</v>
+        <v>330260</v>
       </c>
       <c r="G13" s="75">
-        <v>10.51</v>
+        <v>-2.66</v>
       </c>
       <c r="H13" s="91">
-        <v>11.78</v>
+        <v>18.27</v>
       </c>
       <c r="I13" s="75">
-        <v>4.16</v>
+        <v>3.93</v>
       </c>
       <c r="J13" s="78">
-        <v>3.89</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>248836</v>
+        <v>252936</v>
       </c>
       <c r="C15" s="72">
-        <v>380734</v>
+        <v>385796</v>
       </c>
       <c r="D15" s="72">
-        <v>629571</v>
+        <v>638732</v>
       </c>
       <c r="E15" s="72">
-        <v>599984</v>
+        <v>642732</v>
       </c>
       <c r="F15" s="72">
-        <v>557521</v>
+        <v>566456</v>
       </c>
       <c r="G15" s="75">
-        <v>4.93</v>
+        <v>-0.62</v>
       </c>
       <c r="H15" s="91">
-        <v>12.92</v>
+        <v>12.76</v>
       </c>
       <c r="I15" s="75">
-        <v>6.58</v>
+        <v>6.43</v>
       </c>
       <c r="J15" s="78">
-        <v>6.09</v>
+        <v>6.53</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>48299</v>
+        <v>50923</v>
       </c>
       <c r="C17" s="72">
-        <v>60203</v>
+        <v>64412</v>
       </c>
       <c r="D17" s="72">
-        <v>108502</v>
+        <v>115335</v>
       </c>
       <c r="E17" s="72">
-        <v>117546</v>
+        <v>114688</v>
       </c>
       <c r="F17" s="72">
-        <v>118442</v>
+        <v>109671</v>
       </c>
       <c r="G17" s="75">
-        <v>-7.69</v>
+        <v>0.56</v>
       </c>
       <c r="H17" s="91">
-        <v>-8.39</v>
+        <v>5.16</v>
       </c>
       <c r="I17" s="75">
-        <v>1.13</v>
+        <v>1.16</v>
       </c>
       <c r="J17" s="78">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>127063</v>
+        <v>128693</v>
       </c>
       <c r="C19" s="72">
-        <v>90482</v>
+        <v>90632</v>
       </c>
       <c r="D19" s="72">
-        <v>217545</v>
+        <v>219325</v>
       </c>
       <c r="E19" s="72">
-        <v>203274</v>
+        <v>212650</v>
       </c>
       <c r="F19" s="72">
-        <v>211121</v>
+        <v>196783</v>
       </c>
       <c r="G19" s="75">
-        <v>7.02</v>
+        <v>3.14</v>
       </c>
       <c r="H19" s="91">
-        <v>3.04</v>
+        <v>11.46</v>
       </c>
       <c r="I19" s="75">
-        <v>2.28</v>
+        <v>2.21</v>
       </c>
       <c r="J19" s="78">
-        <v>2.3</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>218021</v>
+        <v>204305</v>
       </c>
       <c r="C21" s="72">
-        <v>268112</v>
+        <v>296824</v>
       </c>
       <c r="D21" s="72">
-        <v>486133</v>
+        <v>501129</v>
       </c>
       <c r="E21" s="72">
-        <v>452957</v>
+        <v>504427</v>
       </c>
       <c r="F21" s="72">
-        <v>401192</v>
+        <v>388306</v>
       </c>
       <c r="G21" s="75">
-        <v>7.32</v>
+        <v>-0.65</v>
       </c>
       <c r="H21" s="91">
-        <v>21.17</v>
+        <v>29.06</v>
       </c>
       <c r="I21" s="75">
-        <v>5.08</v>
+        <v>5.04</v>
       </c>
       <c r="J21" s="78">
-        <v>4.38</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>10322</v>
+        <v>9936</v>
       </c>
       <c r="C23" s="72">
-        <v>31385</v>
+        <v>33971</v>
       </c>
       <c r="D23" s="72">
-        <v>41707</v>
+        <v>43907</v>
       </c>
       <c r="E23" s="72">
-        <v>36627</v>
+        <v>41740</v>
       </c>
       <c r="F23" s="72">
-        <v>35873</v>
+        <v>35174</v>
       </c>
       <c r="G23" s="75">
-        <v>13.87</v>
+        <v>5.19</v>
       </c>
       <c r="H23" s="91">
-        <v>16.26</v>
+        <v>24.83</v>
       </c>
       <c r="I23" s="75">
         <v>0.44</v>
       </c>
       <c r="J23" s="78">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>331082</v>
+        <v>354460</v>
       </c>
       <c r="C25" s="72">
-        <v>347921</v>
+        <v>328658</v>
       </c>
       <c r="D25" s="72">
-        <v>679004</v>
+        <v>683118</v>
       </c>
       <c r="E25" s="72">
-        <v>630285</v>
+        <v>673450</v>
       </c>
       <c r="F25" s="72">
-        <v>568372</v>
+        <v>602933</v>
       </c>
       <c r="G25" s="75">
-        <v>7.73</v>
+        <v>1.44</v>
       </c>
       <c r="H25" s="91">
-        <v>19.46</v>
+        <v>13.3</v>
       </c>
       <c r="I25" s="75">
-        <v>7.1</v>
+        <v>6.88</v>
       </c>
       <c r="J25" s="78">
-        <v>6.2</v>
+        <v>6.95</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>533</v>
+        <v>481</v>
       </c>
       <c r="C27" s="72">
-        <v>1189</v>
+        <v>1569</v>
       </c>
       <c r="D27" s="72">
-        <v>1722</v>
+        <v>2051</v>
       </c>
       <c r="E27" s="72">
-        <v>1708</v>
+        <v>1842</v>
       </c>
       <c r="F27" s="72">
-        <v>705</v>
+        <v>851</v>
       </c>
       <c r="G27" s="75">
-        <v>0.8</v>
+        <v>11.33</v>
       </c>
       <c r="H27" s="91">
-        <v>144.38</v>
+        <v>140.88</v>
       </c>
       <c r="I27" s="75">
         <v>0.02</v>
       </c>
       <c r="J27" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>677</v>
+        <v>621</v>
       </c>
       <c r="C29" s="72">
-        <v>1101</v>
+        <v>1113</v>
       </c>
       <c r="D29" s="72">
-        <v>1778</v>
+        <v>1735</v>
       </c>
       <c r="E29" s="72">
-        <v>1649</v>
+        <v>1839</v>
       </c>
       <c r="F29" s="72">
-        <v>789</v>
+        <v>1184</v>
       </c>
       <c r="G29" s="75">
-        <v>7.83</v>
+        <v>-5.67</v>
       </c>
       <c r="H29" s="91">
-        <v>125.3</v>
+        <v>46.55</v>
       </c>
       <c r="I29" s="75">
         <v>0.02</v>
       </c>
       <c r="J29" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -8138,121 +8138,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>269414</v>
+        <v>258626</v>
       </c>
       <c r="C33" s="73">
-        <v>97374</v>
+        <v>118316</v>
       </c>
       <c r="D33" s="73">
-        <v>366788</v>
+        <v>376942</v>
       </c>
       <c r="E33" s="73">
-        <v>354950</v>
+        <v>307530</v>
       </c>
       <c r="F33" s="73">
-        <v>537378</v>
+        <v>439453</v>
       </c>
       <c r="G33" s="76">
-        <v>3.34</v>
+        <v>22.57</v>
       </c>
       <c r="H33" s="94">
-        <v>-31.74</v>
+        <v>-14.22</v>
       </c>
       <c r="I33" s="76">
-        <v>3.84</v>
+        <v>3.79</v>
       </c>
       <c r="J33" s="79">
-        <v>5.87</v>
+        <v>5.06</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>1447</v>
+        <v>1411</v>
       </c>
       <c r="C35" s="73">
-        <v>24117</v>
+        <v>38996</v>
       </c>
       <c r="D35" s="73">
-        <v>25564</v>
+        <v>40407</v>
       </c>
       <c r="E35" s="73">
-        <v>35692</v>
+        <v>32602</v>
       </c>
       <c r="F35" s="73">
-        <v>53604</v>
+        <v>33230</v>
       </c>
       <c r="G35" s="76">
-        <v>-28.38</v>
+        <v>23.94</v>
       </c>
       <c r="H35" s="94">
-        <v>-52.31</v>
+        <v>21.6</v>
       </c>
       <c r="I35" s="76">
-        <v>0.27</v>
+        <v>0.41</v>
       </c>
       <c r="J35" s="79">
-        <v>0.59</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>