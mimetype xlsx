--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -65,51 +65,51 @@
   <si>
     <t>本月與上年同</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>外匯活期存款</t>
   </si>
   <si>
     <t>外匯定期存款</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>2-5 Foreign Currency Deposits at General Banks</t>
   </si>
   <si>
     <r>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -201,51 +201,51 @@
   </si>
   <si>
     <t>Compare with Last Month   +-%</t>
   </si>
   <si>
     <t>Foreign Currency
 Demand Deposits</t>
   </si>
   <si>
     <t>Foreign Currency
 Time Deposits</t>
   </si>
   <si>
     <t>Same Month
  in Previous Year</t>
   </si>
   <si>
     <t>Current
  Month</t>
   </si>
   <si>
     <t>Annual Changes
  +-%</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行外匯存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -670,51 +670,51 @@
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2508,535 +2508,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>5616582</v>
+        <v>5923434</v>
       </c>
       <c r="C9" s="60">
-        <v>10637293</v>
+        <v>10818186</v>
       </c>
       <c r="D9" s="60">
-        <v>16253875</v>
+        <v>16741620</v>
       </c>
       <c r="E9" s="60">
-        <v>16295866</v>
+        <v>16723539</v>
       </c>
       <c r="F9" s="60">
-        <v>15782589</v>
+        <v>16466917</v>
       </c>
       <c r="G9" s="63">
-        <v>-0.26</v>
+        <v>0.11</v>
       </c>
       <c r="H9" s="63">
-        <v>2.99</v>
+        <v>1.67</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>5285652</v>
+        <v>5519389</v>
       </c>
       <c r="C11" s="73">
-        <v>9632494</v>
+        <v>9882540</v>
       </c>
       <c r="D11" s="73">
-        <v>14918145</v>
+        <v>15401929</v>
       </c>
       <c r="E11" s="73">
-        <v>14847153</v>
+        <v>15261233</v>
       </c>
       <c r="F11" s="73">
-        <v>14814900</v>
+        <v>15219259</v>
       </c>
       <c r="G11" s="76">
-        <v>0.48</v>
+        <v>0.92</v>
       </c>
       <c r="H11" s="76">
-        <v>0.7</v>
+        <v>1.2</v>
       </c>
       <c r="I11" s="76">
-        <v>91.78</v>
+        <v>92</v>
       </c>
       <c r="J11" s="79">
-        <v>93.87</v>
+        <v>92.42</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>266632</v>
+        <v>290849</v>
       </c>
       <c r="C13" s="72">
-        <v>839059</v>
+        <v>974847</v>
       </c>
       <c r="D13" s="72">
-        <v>1105691</v>
+        <v>1265696</v>
       </c>
       <c r="E13" s="72">
-        <v>1141932</v>
+        <v>1177446</v>
       </c>
       <c r="F13" s="72">
-        <v>1058813</v>
+        <v>1172037</v>
       </c>
       <c r="G13" s="75">
-        <v>-3.17</v>
+        <v>7.5</v>
       </c>
       <c r="H13" s="75">
-        <v>4.43</v>
+        <v>7.99</v>
       </c>
       <c r="I13" s="75">
-        <v>6.8</v>
+        <v>7.56</v>
       </c>
       <c r="J13" s="78">
-        <v>6.71</v>
+        <v>7.12</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>81246</v>
+        <v>92373</v>
       </c>
       <c r="C15" s="72">
-        <v>174562</v>
+        <v>183855</v>
       </c>
       <c r="D15" s="72">
-        <v>255808</v>
+        <v>276228</v>
       </c>
       <c r="E15" s="72">
-        <v>245479</v>
+        <v>261871</v>
       </c>
       <c r="F15" s="72">
-        <v>241212</v>
+        <v>262078</v>
       </c>
       <c r="G15" s="75">
-        <v>4.21</v>
+        <v>5.48</v>
       </c>
       <c r="H15" s="75">
-        <v>6.05</v>
+        <v>5.4</v>
       </c>
       <c r="I15" s="75">
-        <v>1.57</v>
+        <v>1.65</v>
       </c>
       <c r="J15" s="78">
-        <v>1.53</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>182230</v>
+        <v>203097</v>
       </c>
       <c r="C17" s="72">
-        <v>506202</v>
+        <v>547230</v>
       </c>
       <c r="D17" s="72">
-        <v>688432</v>
+        <v>750327</v>
       </c>
       <c r="E17" s="72">
-        <v>680697</v>
+        <v>729318</v>
       </c>
       <c r="F17" s="72">
-        <v>698784</v>
+        <v>738301</v>
       </c>
       <c r="G17" s="75">
-        <v>1.14</v>
+        <v>2.88</v>
       </c>
       <c r="H17" s="75">
-        <v>-1.48</v>
+        <v>1.63</v>
       </c>
       <c r="I17" s="75">
-        <v>4.24</v>
+        <v>4.48</v>
       </c>
       <c r="J17" s="78">
-        <v>4.43</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>281160</v>
+        <v>281871</v>
       </c>
       <c r="C19" s="72">
-        <v>780367</v>
+        <v>845389</v>
       </c>
       <c r="D19" s="72">
-        <v>1061527</v>
+        <v>1127260</v>
       </c>
       <c r="E19" s="72">
-        <v>1083542</v>
+        <v>1102177</v>
       </c>
       <c r="F19" s="72">
-        <v>1032489</v>
+        <v>1112675</v>
       </c>
       <c r="G19" s="75">
-        <v>-2.03</v>
+        <v>2.28</v>
       </c>
       <c r="H19" s="75">
-        <v>2.81</v>
+        <v>1.31</v>
       </c>
       <c r="I19" s="75">
-        <v>6.53</v>
+        <v>6.73</v>
       </c>
       <c r="J19" s="78">
-        <v>6.54</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>335231</v>
+        <v>274785</v>
       </c>
       <c r="C21" s="72">
-        <v>424922</v>
+        <v>476161</v>
       </c>
       <c r="D21" s="72">
-        <v>760153</v>
+        <v>750946</v>
       </c>
       <c r="E21" s="72">
-        <v>696105</v>
+        <v>744723</v>
       </c>
       <c r="F21" s="72">
-        <v>786284</v>
+        <v>764852</v>
       </c>
       <c r="G21" s="75">
-        <v>9.2</v>
+        <v>0.84</v>
       </c>
       <c r="H21" s="75">
-        <v>-3.32</v>
+        <v>-1.82</v>
       </c>
       <c r="I21" s="75">
-        <v>4.68</v>
+        <v>4.49</v>
       </c>
       <c r="J21" s="78">
-        <v>4.98</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>156943</v>
+        <v>155809</v>
       </c>
       <c r="C23" s="72">
-        <v>412313</v>
+        <v>386545</v>
       </c>
       <c r="D23" s="72">
-        <v>569256</v>
+        <v>542354</v>
       </c>
       <c r="E23" s="72">
-        <v>567455</v>
+        <v>571883</v>
       </c>
       <c r="F23" s="72">
-        <v>652647</v>
+        <v>620557</v>
       </c>
       <c r="G23" s="75">
-        <v>0.32</v>
+        <v>-5.16</v>
       </c>
       <c r="H23" s="75">
-        <v>-12.78</v>
+        <v>-12.6</v>
       </c>
       <c r="I23" s="75">
-        <v>3.5</v>
+        <v>3.24</v>
       </c>
       <c r="J23" s="78">
-        <v>4.14</v>
+        <v>3.77</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>122953</v>
+        <v>126228</v>
       </c>
       <c r="C25" s="72">
-        <v>181877</v>
+        <v>189008</v>
       </c>
       <c r="D25" s="72">
-        <v>304830</v>
+        <v>315236</v>
       </c>
       <c r="E25" s="72">
-        <v>306130</v>
+        <v>316409</v>
       </c>
       <c r="F25" s="72">
-        <v>326048</v>
+        <v>316898</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.42</v>
+        <v>-0.37</v>
       </c>
       <c r="H25" s="75">
-        <v>-6.51</v>
+        <v>-0.52</v>
       </c>
       <c r="I25" s="75">
         <v>1.88</v>
       </c>
       <c r="J25" s="78">
-        <v>2.07</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>395340</v>
+        <v>446208</v>
       </c>
       <c r="C27" s="72">
-        <v>856279</v>
+        <v>815743</v>
       </c>
       <c r="D27" s="72">
-        <v>1251619</v>
+        <v>1261951</v>
       </c>
       <c r="E27" s="72">
-        <v>1296486</v>
+        <v>1300222</v>
       </c>
       <c r="F27" s="72">
-        <v>1175951</v>
+        <v>1249533</v>
       </c>
       <c r="G27" s="75">
-        <v>-3.46</v>
+        <v>-2.94</v>
       </c>
       <c r="H27" s="75">
-        <v>6.43</v>
+        <v>0.99</v>
       </c>
       <c r="I27" s="75">
-        <v>7.7</v>
+        <v>7.54</v>
       </c>
       <c r="J27" s="78">
-        <v>7.45</v>
+        <v>7.59</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>442090</v>
+        <v>462882</v>
       </c>
       <c r="C29" s="72">
-        <v>363796</v>
+        <v>378041</v>
       </c>
       <c r="D29" s="72">
-        <v>805886</v>
+        <v>840924</v>
       </c>
       <c r="E29" s="72">
-        <v>818802</v>
+        <v>851240</v>
       </c>
       <c r="F29" s="72">
-        <v>792890</v>
+        <v>796210</v>
       </c>
       <c r="G29" s="75">
-        <v>-1.58</v>
+        <v>-1.21</v>
       </c>
       <c r="H29" s="75">
-        <v>1.64</v>
+        <v>5.62</v>
       </c>
       <c r="I29" s="75">
-        <v>4.96</v>
+        <v>5.02</v>
       </c>
       <c r="J29" s="78">
-        <v>5.02</v>
+        <v>4.84</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -3060,121 +3060,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>13106</v>
+        <v>9880</v>
       </c>
       <c r="C33" s="72">
-        <v>25436</v>
+        <v>27914</v>
       </c>
       <c r="D33" s="72">
-        <v>38542</v>
+        <v>37794</v>
       </c>
       <c r="E33" s="72">
-        <v>37797</v>
+        <v>38920</v>
       </c>
       <c r="F33" s="72">
-        <v>43103</v>
+        <v>41614</v>
       </c>
       <c r="G33" s="75">
-        <v>1.97</v>
+        <v>-2.89</v>
       </c>
       <c r="H33" s="75">
-        <v>-10.58</v>
+        <v>-9.18</v>
       </c>
       <c r="I33" s="75">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="J33" s="78">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>435440</v>
+        <v>430765</v>
       </c>
       <c r="C35" s="72">
-        <v>797691</v>
+        <v>789077</v>
       </c>
       <c r="D35" s="72">
-        <v>1233132</v>
+        <v>1219842</v>
       </c>
       <c r="E35" s="72">
-        <v>1198076</v>
+        <v>1219510</v>
       </c>
       <c r="F35" s="72">
-        <v>1181488</v>
+        <v>1231471</v>
       </c>
       <c r="G35" s="75">
-        <v>2.93</v>
+        <v>0.03</v>
       </c>
       <c r="H35" s="75">
-        <v>4.37</v>
+        <v>-0.94</v>
       </c>
       <c r="I35" s="75">
-        <v>7.59</v>
+        <v>7.29</v>
       </c>
       <c r="J35" s="78">
-        <v>7.49</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -3398,56 +3398,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3514,670 +3514,670 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>149151</v>
+        <v>191805</v>
       </c>
       <c r="C9" s="59">
-        <v>70779</v>
+        <v>75903</v>
       </c>
       <c r="D9" s="59">
-        <v>219930</v>
+        <v>267708</v>
       </c>
       <c r="E9" s="59">
-        <v>199069</v>
+        <v>209555</v>
       </c>
       <c r="F9" s="59">
-        <v>215916</v>
+        <v>196824</v>
       </c>
       <c r="G9" s="62">
-        <v>10.48</v>
+        <v>27.75</v>
       </c>
       <c r="H9" s="89">
-        <v>1.86</v>
+        <v>36.01</v>
       </c>
       <c r="I9" s="62">
-        <v>1.35</v>
+        <v>1.6</v>
       </c>
       <c r="J9" s="65">
-        <v>1.37</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>17826</v>
+        <v>19849</v>
       </c>
       <c r="C11" s="72">
-        <v>89901</v>
+        <v>92569</v>
       </c>
       <c r="D11" s="72">
-        <v>107727</v>
+        <v>112418</v>
       </c>
       <c r="E11" s="72">
-        <v>106451</v>
+        <v>112208</v>
       </c>
       <c r="F11" s="72">
-        <v>120368</v>
+        <v>123377</v>
       </c>
       <c r="G11" s="75">
-        <v>1.2</v>
+        <v>0.19</v>
       </c>
       <c r="H11" s="91">
-        <v>-10.5</v>
+        <v>-8.88</v>
       </c>
       <c r="I11" s="75">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="J11" s="78">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>92982</v>
+        <v>91687</v>
       </c>
       <c r="C13" s="72">
-        <v>289500</v>
+        <v>296346</v>
       </c>
       <c r="D13" s="72">
-        <v>382482</v>
+        <v>388033</v>
       </c>
       <c r="E13" s="72">
-        <v>368748</v>
+        <v>389910</v>
       </c>
       <c r="F13" s="72">
-        <v>392741</v>
+        <v>393645</v>
       </c>
       <c r="G13" s="75">
-        <v>3.72</v>
+        <v>-0.48</v>
       </c>
       <c r="H13" s="91">
-        <v>-2.61</v>
+        <v>-1.43</v>
       </c>
       <c r="I13" s="75">
-        <v>2.35</v>
+        <v>2.32</v>
       </c>
       <c r="J13" s="78">
-        <v>2.49</v>
+        <v>2.39</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>135485</v>
+        <v>160640</v>
       </c>
       <c r="C15" s="72">
-        <v>178677</v>
+        <v>147450</v>
       </c>
       <c r="D15" s="72">
-        <v>314162</v>
+        <v>308090</v>
       </c>
       <c r="E15" s="72">
-        <v>305301</v>
+        <v>301197</v>
       </c>
       <c r="F15" s="72">
-        <v>337727</v>
+        <v>347692</v>
       </c>
       <c r="G15" s="75">
-        <v>2.9</v>
+        <v>2.29</v>
       </c>
       <c r="H15" s="91">
-        <v>-6.98</v>
+        <v>-11.39</v>
       </c>
       <c r="I15" s="75">
-        <v>1.93</v>
+        <v>1.84</v>
       </c>
       <c r="J15" s="78">
-        <v>2.14</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>27826</v>
+        <v>31995</v>
       </c>
       <c r="C17" s="72">
-        <v>77832</v>
+        <v>77002</v>
       </c>
       <c r="D17" s="72">
-        <v>105657</v>
+        <v>108997</v>
       </c>
       <c r="E17" s="72">
-        <v>107803</v>
+        <v>103086</v>
       </c>
       <c r="F17" s="72">
-        <v>103821</v>
+        <v>115072</v>
       </c>
       <c r="G17" s="75">
-        <v>-1.99</v>
+        <v>5.73</v>
       </c>
       <c r="H17" s="91">
-        <v>1.77</v>
+        <v>-5.28</v>
       </c>
       <c r="I17" s="75">
         <v>0.65</v>
       </c>
       <c r="J17" s="78">
-        <v>0.66</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6745</v>
+        <v>7077</v>
       </c>
       <c r="C19" s="72">
-        <v>20564</v>
+        <v>19216</v>
       </c>
       <c r="D19" s="72">
-        <v>27310</v>
+        <v>26293</v>
       </c>
       <c r="E19" s="72">
-        <v>27172</v>
+        <v>27042</v>
       </c>
       <c r="F19" s="72">
-        <v>31693</v>
+        <v>31142</v>
       </c>
       <c r="G19" s="75">
-        <v>0.51</v>
+        <v>-2.77</v>
       </c>
       <c r="H19" s="91">
-        <v>-13.83</v>
+        <v>-15.57</v>
       </c>
       <c r="I19" s="75">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="J19" s="78">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>115300</v>
+        <v>132563</v>
       </c>
       <c r="C21" s="72">
-        <v>135340</v>
+        <v>126869</v>
       </c>
       <c r="D21" s="72">
-        <v>250641</v>
+        <v>259432</v>
       </c>
       <c r="E21" s="72">
-        <v>243054</v>
+        <v>264703</v>
       </c>
       <c r="F21" s="72">
-        <v>246701</v>
+        <v>270316</v>
       </c>
       <c r="G21" s="75">
-        <v>3.12</v>
+        <v>-1.99</v>
       </c>
       <c r="H21" s="91">
-        <v>1.6</v>
+        <v>-4.03</v>
       </c>
       <c r="I21" s="75">
-        <v>1.54</v>
+        <v>1.55</v>
       </c>
       <c r="J21" s="78">
-        <v>1.56</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1081</v>
+        <v>1053</v>
       </c>
       <c r="C23" s="72">
-        <v>2565</v>
+        <v>2987</v>
       </c>
       <c r="D23" s="72">
-        <v>3646</v>
+        <v>4040</v>
       </c>
       <c r="E23" s="72">
-        <v>3596</v>
+        <v>4022</v>
       </c>
       <c r="F23" s="72">
-        <v>3955</v>
+        <v>3935</v>
       </c>
       <c r="G23" s="75">
-        <v>1.38</v>
+        <v>0.46</v>
       </c>
       <c r="H23" s="91">
-        <v>-7.8</v>
+        <v>2.67</v>
       </c>
       <c r="I23" s="75">
         <v>0.02</v>
       </c>
       <c r="J23" s="78">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2905</v>
+        <v>3017</v>
       </c>
       <c r="C25" s="72">
-        <v>4730</v>
+        <v>4336</v>
       </c>
       <c r="D25" s="72">
-        <v>7635</v>
+        <v>7353</v>
       </c>
       <c r="E25" s="72">
-        <v>6927</v>
+        <v>7360</v>
       </c>
       <c r="F25" s="72">
-        <v>7846</v>
+        <v>7774</v>
       </c>
       <c r="G25" s="75">
-        <v>10.22</v>
+        <v>-0.09</v>
       </c>
       <c r="H25" s="91">
-        <v>-2.69</v>
+        <v>-5.42</v>
       </c>
       <c r="I25" s="75">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="J25" s="78">
         <v>0.05</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>66624</v>
+        <v>74798</v>
       </c>
       <c r="C27" s="72">
-        <v>116320</v>
+        <v>105934</v>
       </c>
       <c r="D27" s="72">
-        <v>182944</v>
+        <v>180732</v>
       </c>
       <c r="E27" s="72">
-        <v>182042</v>
+        <v>180506</v>
       </c>
       <c r="F27" s="72">
-        <v>179056</v>
+        <v>186865</v>
       </c>
       <c r="G27" s="75">
-        <v>0.5</v>
+        <v>0.13</v>
       </c>
       <c r="H27" s="91">
-        <v>2.17</v>
+        <v>-3.28</v>
       </c>
       <c r="I27" s="75">
-        <v>1.13</v>
+        <v>1.08</v>
       </c>
       <c r="J27" s="78">
         <v>1.13</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>10473</v>
+        <v>12273</v>
       </c>
       <c r="C29" s="72">
-        <v>62839</v>
+        <v>66914</v>
       </c>
       <c r="D29" s="72">
-        <v>73312</v>
+        <v>79187</v>
       </c>
       <c r="E29" s="72">
-        <v>72082</v>
+        <v>77987</v>
       </c>
       <c r="F29" s="72">
-        <v>64963</v>
+        <v>67376</v>
       </c>
       <c r="G29" s="75">
-        <v>1.71</v>
+        <v>1.54</v>
       </c>
       <c r="H29" s="91">
-        <v>12.85</v>
+        <v>17.53</v>
       </c>
       <c r="I29" s="75">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="J29" s="78">
         <v>0.41</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>7738</v>
+        <v>7287</v>
       </c>
       <c r="C31" s="72">
-        <v>26107</v>
+        <v>28375</v>
       </c>
       <c r="D31" s="72">
-        <v>33845</v>
+        <v>35662</v>
       </c>
       <c r="E31" s="72">
-        <v>34169</v>
+        <v>35170</v>
       </c>
       <c r="F31" s="72">
-        <v>35361</v>
+        <v>36946</v>
       </c>
       <c r="G31" s="75">
-        <v>-0.95</v>
+        <v>1.4</v>
       </c>
       <c r="H31" s="91">
-        <v>-4.29</v>
+        <v>-3.48</v>
       </c>
       <c r="I31" s="75">
         <v>0.21</v>
       </c>
       <c r="J31" s="78">
         <v>0.22</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2211</v>
+        <v>2377</v>
       </c>
       <c r="C33" s="72">
-        <v>2349</v>
+        <v>2451</v>
       </c>
       <c r="D33" s="72">
-        <v>4560</v>
+        <v>4828</v>
       </c>
       <c r="E33" s="72">
-        <v>4678</v>
+        <v>4770</v>
       </c>
       <c r="F33" s="72">
-        <v>3725</v>
+        <v>4362</v>
       </c>
       <c r="G33" s="75">
-        <v>-2.53</v>
+        <v>1.22</v>
       </c>
       <c r="H33" s="91">
-        <v>22.41</v>
+        <v>10.69</v>
       </c>
       <c r="I33" s="75">
         <v>0.03</v>
       </c>
       <c r="J33" s="78">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>28968</v>
+        <v>29088</v>
       </c>
       <c r="C35" s="72">
-        <v>70701</v>
+        <v>70773</v>
       </c>
       <c r="D35" s="72">
-        <v>99670</v>
+        <v>99861</v>
       </c>
       <c r="E35" s="72">
-        <v>99650</v>
+        <v>99965</v>
       </c>
       <c r="F35" s="72">
-        <v>104376</v>
+        <v>108275</v>
       </c>
       <c r="G35" s="75">
-        <v>0.02</v>
+        <v>-0.1</v>
       </c>
       <c r="H35" s="91">
-        <v>-4.51</v>
+        <v>-7.77</v>
       </c>
       <c r="I35" s="75">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="J35" s="78">
         <v>0.66</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
@@ -4418,56 +4418,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -4534,529 +4534,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>60819</v>
+        <v>68151</v>
       </c>
       <c r="C9" s="59">
-        <v>62650</v>
+        <v>66677</v>
       </c>
       <c r="D9" s="59">
-        <v>123469</v>
+        <v>134828</v>
       </c>
       <c r="E9" s="59">
-        <v>130434</v>
+        <v>141594</v>
       </c>
       <c r="F9" s="59">
-        <v>149396</v>
+        <v>133406</v>
       </c>
       <c r="G9" s="62">
-        <v>-5.34</v>
+        <v>-4.78</v>
       </c>
       <c r="H9" s="89">
-        <v>-17.35</v>
+        <v>1.07</v>
       </c>
       <c r="I9" s="62">
-        <v>0.76</v>
+        <v>0.81</v>
       </c>
       <c r="J9" s="65">
-        <v>0.95</v>
+        <v>0.81</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>119640</v>
+        <v>101222</v>
       </c>
       <c r="C11" s="72">
-        <v>142785</v>
+        <v>153484</v>
       </c>
       <c r="D11" s="72">
-        <v>262425</v>
+        <v>254706</v>
       </c>
       <c r="E11" s="72">
-        <v>243739</v>
+        <v>254795</v>
       </c>
       <c r="F11" s="72">
-        <v>262734</v>
+        <v>258175</v>
       </c>
       <c r="G11" s="75">
-        <v>7.67</v>
+        <v>-0.03</v>
       </c>
       <c r="H11" s="91">
-        <v>-0.12</v>
+        <v>-1.34</v>
       </c>
       <c r="I11" s="75">
-        <v>1.61</v>
+        <v>1.52</v>
       </c>
       <c r="J11" s="78">
-        <v>1.66</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>308284</v>
+        <v>309616</v>
       </c>
       <c r="C13" s="72">
-        <v>417606</v>
+        <v>400234</v>
       </c>
       <c r="D13" s="72">
-        <v>725890</v>
+        <v>709850</v>
       </c>
       <c r="E13" s="72">
-        <v>722331</v>
+        <v>703555</v>
       </c>
       <c r="F13" s="72">
-        <v>735164</v>
+        <v>752036</v>
       </c>
       <c r="G13" s="75">
-        <v>0.49</v>
+        <v>0.89</v>
       </c>
       <c r="H13" s="91">
-        <v>-1.26</v>
+        <v>-5.61</v>
       </c>
       <c r="I13" s="75">
-        <v>4.47</v>
+        <v>4.24</v>
       </c>
       <c r="J13" s="78">
-        <v>4.66</v>
+        <v>4.57</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>358003</v>
+        <v>367133</v>
       </c>
       <c r="C15" s="72">
-        <v>766208</v>
+        <v>787069</v>
       </c>
       <c r="D15" s="72">
-        <v>1124210</v>
+        <v>1154203</v>
       </c>
       <c r="E15" s="72">
-        <v>1121663</v>
+        <v>1174753</v>
       </c>
       <c r="F15" s="72">
-        <v>1033608</v>
+        <v>1091867</v>
       </c>
       <c r="G15" s="75">
-        <v>0.23</v>
+        <v>-1.75</v>
       </c>
       <c r="H15" s="91">
-        <v>8.77</v>
+        <v>5.71</v>
       </c>
       <c r="I15" s="75">
-        <v>6.92</v>
+        <v>6.89</v>
       </c>
       <c r="J15" s="78">
-        <v>6.55</v>
+        <v>6.63</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>71613</v>
+        <v>87142</v>
       </c>
       <c r="C17" s="72">
-        <v>107203</v>
+        <v>98309</v>
       </c>
       <c r="D17" s="72">
-        <v>178816</v>
+        <v>185451</v>
       </c>
       <c r="E17" s="72">
-        <v>178663</v>
+        <v>182825</v>
       </c>
       <c r="F17" s="72">
-        <v>225063</v>
+        <v>215290</v>
       </c>
       <c r="G17" s="75">
-        <v>0.09</v>
+        <v>1.44</v>
       </c>
       <c r="H17" s="91">
-        <v>-20.55</v>
+        <v>-13.86</v>
       </c>
       <c r="I17" s="75">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="J17" s="78">
-        <v>1.43</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>151852</v>
+        <v>154805</v>
       </c>
       <c r="C19" s="72">
-        <v>149292</v>
+        <v>133772</v>
       </c>
       <c r="D19" s="72">
-        <v>301144</v>
+        <v>288577</v>
       </c>
       <c r="E19" s="72">
-        <v>305221</v>
+        <v>303962</v>
       </c>
       <c r="F19" s="72">
-        <v>306416</v>
+        <v>298519</v>
       </c>
       <c r="G19" s="75">
-        <v>-1.34</v>
+        <v>-5.06</v>
       </c>
       <c r="H19" s="91">
-        <v>-1.72</v>
+        <v>-3.33</v>
       </c>
       <c r="I19" s="75">
-        <v>1.85</v>
+        <v>1.72</v>
       </c>
       <c r="J19" s="78">
-        <v>1.94</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>239141</v>
+        <v>286580</v>
       </c>
       <c r="C21" s="72">
-        <v>519422</v>
+        <v>519690</v>
       </c>
       <c r="D21" s="72">
-        <v>758563</v>
+        <v>806271</v>
       </c>
       <c r="E21" s="72">
-        <v>770155</v>
+        <v>785715</v>
       </c>
       <c r="F21" s="72">
-        <v>726802</v>
+        <v>748501</v>
       </c>
       <c r="G21" s="75">
-        <v>-1.51</v>
+        <v>2.62</v>
       </c>
       <c r="H21" s="91">
-        <v>4.37</v>
+        <v>7.72</v>
       </c>
       <c r="I21" s="75">
-        <v>4.67</v>
+        <v>4.82</v>
       </c>
       <c r="J21" s="78">
-        <v>4.61</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>11546</v>
+        <v>12312</v>
       </c>
       <c r="C23" s="72">
-        <v>41002</v>
+        <v>40992</v>
       </c>
       <c r="D23" s="72">
-        <v>52548</v>
+        <v>53305</v>
       </c>
       <c r="E23" s="72">
-        <v>51898</v>
+        <v>52497</v>
       </c>
       <c r="F23" s="72">
-        <v>49819</v>
+        <v>51450</v>
       </c>
       <c r="G23" s="75">
-        <v>1.25</v>
+        <v>1.54</v>
       </c>
       <c r="H23" s="91">
-        <v>5.48</v>
+        <v>3.6</v>
       </c>
       <c r="I23" s="75">
         <v>0.32</v>
       </c>
       <c r="J23" s="78">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>586111</v>
+        <v>590952</v>
       </c>
       <c r="C25" s="72">
-        <v>913593</v>
+        <v>948748</v>
       </c>
       <c r="D25" s="72">
-        <v>1499704</v>
+        <v>1539699</v>
       </c>
       <c r="E25" s="72">
-        <v>1487246</v>
+        <v>1526131</v>
       </c>
       <c r="F25" s="72">
-        <v>1487577</v>
+        <v>1468963</v>
       </c>
       <c r="G25" s="75">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
       <c r="H25" s="91">
-        <v>0.82</v>
+        <v>4.82</v>
       </c>
       <c r="I25" s="75">
-        <v>9.23</v>
+        <v>9.2</v>
       </c>
       <c r="J25" s="78">
-        <v>9.43</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>472</v>
+        <v>573</v>
       </c>
       <c r="C27" s="72">
-        <v>785</v>
+        <v>1554</v>
       </c>
       <c r="D27" s="72">
-        <v>1257</v>
+        <v>2128</v>
       </c>
       <c r="E27" s="72">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2531</v>
+      </c>
+      <c r="F27" s="72">
+        <v>494</v>
       </c>
       <c r="G27" s="75">
-        <v>35.18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-15.93</v>
+      </c>
+      <c r="H27" s="91">
+        <v>330.86</v>
       </c>
       <c r="I27" s="75">
         <v>0.01</v>
       </c>
-      <c r="J27" s="85">
+      <c r="J27" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>486</v>
+        <v>644</v>
       </c>
       <c r="C29" s="72">
-        <v>1237</v>
+        <v>1076</v>
       </c>
       <c r="D29" s="72">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="E29" s="72">
-        <v>1630</v>
+        <v>1677</v>
       </c>
       <c r="F29" s="72">
-        <v>363</v>
+        <v>730</v>
       </c>
       <c r="G29" s="75">
-        <v>5.69</v>
+        <v>2.56</v>
       </c>
       <c r="H29" s="91">
-        <v>374.69</v>
+        <v>135.48</v>
       </c>
       <c r="I29" s="75">
         <v>0.01</v>
       </c>
       <c r="J29" s="78">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -5086,121 +5086,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>328503</v>
+        <v>401912</v>
       </c>
       <c r="C33" s="73">
-        <v>982080</v>
+        <v>929452</v>
       </c>
       <c r="D33" s="73">
-        <v>1310582</v>
+        <v>1331364</v>
       </c>
       <c r="E33" s="73">
-        <v>1424514</v>
+        <v>1451957</v>
       </c>
       <c r="F33" s="73">
-        <v>839918</v>
+        <v>1189666</v>
       </c>
       <c r="G33" s="76">
-        <v>-8</v>
+        <v>-8.31</v>
       </c>
       <c r="H33" s="94">
-        <v>56.04</v>
+        <v>11.91</v>
       </c>
       <c r="I33" s="76">
-        <v>8.06</v>
+        <v>7.95</v>
       </c>
       <c r="J33" s="79">
-        <v>5.32</v>
+        <v>7.22</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>2428</v>
+        <v>2133</v>
       </c>
       <c r="C35" s="73">
-        <v>22719</v>
+        <v>6193</v>
       </c>
       <c r="D35" s="73">
-        <v>25147</v>
+        <v>8327</v>
       </c>
       <c r="E35" s="73">
-        <v>24199</v>
+        <v>10350</v>
       </c>
       <c r="F35" s="73">
-        <v>127772</v>
+        <v>57992</v>
       </c>
       <c r="G35" s="76">
-        <v>3.92</v>
+        <v>-19.55</v>
       </c>
       <c r="H35" s="94">
-        <v>-80.32</v>
+        <v>-85.64</v>
       </c>
       <c r="I35" s="76">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="J35" s="79">
-        <v>0.81</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="13.5" customHeight="1">
       <c r="A38" s="25" t="s">
         <v>54</v>
       </c>
@@ -5401,56 +5401,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -5517,535 +5517,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>4078619</v>
+        <v>4304044</v>
       </c>
       <c r="C9" s="60">
-        <v>5148077</v>
+        <v>5051004</v>
       </c>
       <c r="D9" s="60">
-        <v>9226697</v>
+        <v>9355048</v>
       </c>
       <c r="E9" s="60">
-        <v>9245678</v>
+        <v>9426674</v>
       </c>
       <c r="F9" s="60">
-        <v>9267163</v>
+        <v>9525529</v>
       </c>
       <c r="G9" s="63">
-        <v>-0.21</v>
+        <v>-0.76</v>
       </c>
       <c r="H9" s="63">
-        <v>-0.44</v>
+        <v>-1.79</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>3820035</v>
+        <v>4000517</v>
       </c>
       <c r="C11" s="73">
-        <v>4972935</v>
+        <v>4892953</v>
       </c>
       <c r="D11" s="73">
-        <v>8792970</v>
+        <v>8893469</v>
       </c>
       <c r="E11" s="73">
-        <v>8711455</v>
+        <v>8899314</v>
       </c>
       <c r="F11" s="73">
-        <v>8756110</v>
+        <v>8935746</v>
       </c>
       <c r="G11" s="76">
-        <v>0.94</v>
+        <v>-0.07</v>
       </c>
       <c r="H11" s="76">
-        <v>0.42</v>
+        <v>-0.47</v>
       </c>
       <c r="I11" s="76">
-        <v>95.3</v>
+        <v>95.07</v>
       </c>
       <c r="J11" s="79">
-        <v>94.49</v>
+        <v>93.81</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>248438</v>
+        <v>270721</v>
       </c>
       <c r="C13" s="72">
-        <v>576995</v>
+        <v>610722</v>
       </c>
       <c r="D13" s="72">
-        <v>825434</v>
+        <v>881443</v>
       </c>
       <c r="E13" s="72">
-        <v>839952</v>
+        <v>861540</v>
       </c>
       <c r="F13" s="72">
-        <v>789798</v>
+        <v>906788</v>
       </c>
       <c r="G13" s="75">
-        <v>-1.73</v>
+        <v>2.31</v>
       </c>
       <c r="H13" s="75">
-        <v>4.51</v>
+        <v>-2.8</v>
       </c>
       <c r="I13" s="75">
-        <v>8.95</v>
+        <v>9.42</v>
       </c>
       <c r="J13" s="78">
-        <v>8.52</v>
+        <v>9.52</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>76045</v>
+        <v>85547</v>
       </c>
       <c r="C15" s="72">
-        <v>98416</v>
+        <v>99836</v>
       </c>
       <c r="D15" s="72">
-        <v>174461</v>
+        <v>185383</v>
       </c>
       <c r="E15" s="72">
-        <v>169480</v>
+        <v>172550</v>
       </c>
       <c r="F15" s="72">
-        <v>151831</v>
+        <v>152670</v>
       </c>
       <c r="G15" s="75">
-        <v>2.94</v>
+        <v>7.44</v>
       </c>
       <c r="H15" s="75">
-        <v>14.9</v>
+        <v>21.43</v>
       </c>
       <c r="I15" s="75">
-        <v>1.89</v>
+        <v>1.98</v>
       </c>
       <c r="J15" s="78">
-        <v>1.64</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>156830</v>
+        <v>174445</v>
       </c>
       <c r="C17" s="72">
-        <v>271295</v>
+        <v>278995</v>
       </c>
       <c r="D17" s="72">
-        <v>428125</v>
+        <v>453439</v>
       </c>
       <c r="E17" s="72">
-        <v>419137</v>
+        <v>449750</v>
       </c>
       <c r="F17" s="72">
-        <v>445656</v>
+        <v>458504</v>
       </c>
       <c r="G17" s="75">
-        <v>2.14</v>
+        <v>0.82</v>
       </c>
       <c r="H17" s="75">
-        <v>-3.93</v>
+        <v>-1.1</v>
       </c>
       <c r="I17" s="75">
-        <v>4.64</v>
+        <v>4.85</v>
       </c>
       <c r="J17" s="78">
         <v>4.81</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>231136</v>
+        <v>230372</v>
       </c>
       <c r="C19" s="72">
-        <v>300614</v>
+        <v>308098</v>
       </c>
       <c r="D19" s="72">
-        <v>531751</v>
+        <v>538469</v>
       </c>
       <c r="E19" s="72">
-        <v>543342</v>
+        <v>532691</v>
       </c>
       <c r="F19" s="72">
-        <v>573808</v>
+        <v>572050</v>
       </c>
       <c r="G19" s="75">
-        <v>-2.13</v>
+        <v>1.08</v>
       </c>
       <c r="H19" s="75">
-        <v>-7.33</v>
+        <v>-5.87</v>
       </c>
       <c r="I19" s="75">
         <v>5.76</v>
       </c>
       <c r="J19" s="78">
-        <v>6.19</v>
+        <v>6.01</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>277268</v>
+        <v>234208</v>
       </c>
       <c r="C21" s="72">
-        <v>276717</v>
+        <v>303011</v>
       </c>
       <c r="D21" s="72">
-        <v>553985</v>
+        <v>537219</v>
       </c>
       <c r="E21" s="72">
-        <v>524550</v>
+        <v>537555</v>
       </c>
       <c r="F21" s="72">
-        <v>528208</v>
+        <v>534399</v>
       </c>
       <c r="G21" s="75">
+        <v>-0.06</v>
+      </c>
+      <c r="H21" s="75">
+        <v>0.53</v>
+      </c>
+      <c r="I21" s="75">
+        <v>5.74</v>
+      </c>
+      <c r="J21" s="78">
         <v>5.61</v>
-      </c>
-[...7 lines deleted...]
-        <v>5.7</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>133769</v>
+        <v>134216</v>
       </c>
       <c r="C23" s="72">
-        <v>294951</v>
+        <v>273043</v>
       </c>
       <c r="D23" s="72">
-        <v>428720</v>
+        <v>407259</v>
       </c>
       <c r="E23" s="72">
-        <v>426786</v>
+        <v>435621</v>
       </c>
       <c r="F23" s="72">
-        <v>459354</v>
+        <v>470009</v>
       </c>
       <c r="G23" s="75">
-        <v>0.45</v>
+        <v>-6.51</v>
       </c>
       <c r="H23" s="75">
-        <v>-6.67</v>
+        <v>-13.35</v>
       </c>
       <c r="I23" s="75">
-        <v>4.65</v>
+        <v>4.35</v>
       </c>
       <c r="J23" s="78">
-        <v>4.96</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>66757</v>
+        <v>68579</v>
       </c>
       <c r="C25" s="72">
-        <v>82379</v>
+        <v>82538</v>
       </c>
       <c r="D25" s="72">
-        <v>149136</v>
+        <v>151117</v>
       </c>
       <c r="E25" s="72">
-        <v>149149</v>
+        <v>152222</v>
       </c>
       <c r="F25" s="72">
-        <v>155765</v>
+        <v>153156</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.01</v>
+        <v>-0.73</v>
       </c>
       <c r="H25" s="75">
-        <v>-4.26</v>
+        <v>-1.33</v>
       </c>
       <c r="I25" s="75">
         <v>1.62</v>
       </c>
       <c r="J25" s="78">
-        <v>1.68</v>
+        <v>1.61</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>234304</v>
+        <v>255979</v>
       </c>
       <c r="C27" s="72">
-        <v>317810</v>
+        <v>271132</v>
       </c>
       <c r="D27" s="72">
-        <v>552113</v>
+        <v>527110</v>
       </c>
       <c r="E27" s="72">
-        <v>552188</v>
+        <v>554009</v>
       </c>
       <c r="F27" s="72">
-        <v>559337</v>
+        <v>552994</v>
       </c>
       <c r="G27" s="75">
-        <v>-0.01</v>
+        <v>-4.86</v>
       </c>
       <c r="H27" s="75">
-        <v>-1.29</v>
+        <v>-4.68</v>
       </c>
       <c r="I27" s="75">
-        <v>5.98</v>
+        <v>5.63</v>
       </c>
       <c r="J27" s="78">
-        <v>6.04</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>368234</v>
+        <v>382876</v>
       </c>
       <c r="C29" s="72">
-        <v>226651</v>
+        <v>213212</v>
       </c>
       <c r="D29" s="72">
-        <v>594885</v>
+        <v>596088</v>
       </c>
       <c r="E29" s="72">
-        <v>600245</v>
+        <v>611089</v>
       </c>
       <c r="F29" s="72">
-        <v>577215</v>
+        <v>576668</v>
       </c>
       <c r="G29" s="75">
-        <v>-0.89</v>
+        <v>-2.45</v>
       </c>
       <c r="H29" s="75">
-        <v>3.06</v>
+        <v>3.37</v>
       </c>
       <c r="I29" s="75">
-        <v>6.45</v>
+        <v>6.37</v>
       </c>
       <c r="J29" s="78">
-        <v>6.23</v>
+        <v>6.05</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -6069,121 +6069,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>12614</v>
+        <v>9475</v>
       </c>
       <c r="C33" s="72">
-        <v>21712</v>
+        <v>21939</v>
       </c>
       <c r="D33" s="72">
-        <v>34326</v>
+        <v>31414</v>
       </c>
       <c r="E33" s="72">
-        <v>33598</v>
+        <v>33677</v>
       </c>
       <c r="F33" s="72">
-        <v>37376</v>
+        <v>35556</v>
       </c>
       <c r="G33" s="75">
-        <v>2.16</v>
+        <v>-6.72</v>
       </c>
       <c r="H33" s="75">
-        <v>-8.16</v>
+        <v>-11.65</v>
       </c>
       <c r="I33" s="75">
+        <v>0.34</v>
+      </c>
+      <c r="J33" s="78">
         <v>0.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.4</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>277405</v>
+        <v>270451</v>
       </c>
       <c r="C35" s="72">
-        <v>377383</v>
+        <v>360207</v>
       </c>
       <c r="D35" s="72">
-        <v>654788</v>
+        <v>630658</v>
       </c>
       <c r="E35" s="72">
-        <v>632426</v>
+        <v>624022</v>
       </c>
       <c r="F35" s="72">
-        <v>613514</v>
+        <v>654657</v>
       </c>
       <c r="G35" s="75">
-        <v>3.54</v>
+        <v>1.06</v>
       </c>
       <c r="H35" s="75">
-        <v>6.73</v>
+        <v>-3.67</v>
       </c>
       <c r="I35" s="75">
-        <v>7.1</v>
+        <v>6.74</v>
       </c>
       <c r="J35" s="78">
-        <v>6.62</v>
+        <v>6.87</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -6464,56 +6464,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -6580,673 +6580,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>101254</v>
+        <v>141680</v>
       </c>
       <c r="C9" s="59">
-        <v>9785</v>
+        <v>11351</v>
       </c>
       <c r="D9" s="59">
-        <v>111039</v>
+        <v>153032</v>
       </c>
       <c r="E9" s="59">
-        <v>122379</v>
+        <v>117040</v>
       </c>
       <c r="F9" s="59">
-        <v>91361</v>
+        <v>103671</v>
       </c>
       <c r="G9" s="62">
-        <v>-9.27</v>
+        <v>30.75</v>
       </c>
       <c r="H9" s="89">
-        <v>21.54</v>
+        <v>47.61</v>
       </c>
       <c r="I9" s="62">
-        <v>1.2</v>
+        <v>1.64</v>
       </c>
       <c r="J9" s="65">
-        <v>0.99</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>5993</v>
+        <v>6525</v>
       </c>
       <c r="C11" s="72">
-        <v>17191</v>
+        <v>15379</v>
       </c>
       <c r="D11" s="72">
-        <v>23184</v>
+        <v>21905</v>
       </c>
       <c r="E11" s="72">
-        <v>21511</v>
+        <v>21771</v>
       </c>
       <c r="F11" s="72">
-        <v>36873</v>
+        <v>31130</v>
       </c>
       <c r="G11" s="75">
-        <v>7.77</v>
+        <v>0.61</v>
       </c>
       <c r="H11" s="91">
-        <v>-37.13</v>
+        <v>-29.64</v>
       </c>
       <c r="I11" s="75">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="J11" s="78">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>78964</v>
+        <v>78451</v>
       </c>
       <c r="C13" s="72">
-        <v>172355</v>
+        <v>170164</v>
       </c>
       <c r="D13" s="72">
-        <v>251318</v>
+        <v>248615</v>
       </c>
       <c r="E13" s="72">
-        <v>235546</v>
+        <v>254337</v>
       </c>
       <c r="F13" s="72">
-        <v>264020</v>
+        <v>261026</v>
       </c>
       <c r="G13" s="75">
-        <v>6.7</v>
+        <v>-2.25</v>
       </c>
       <c r="H13" s="91">
-        <v>-4.81</v>
+        <v>-4.75</v>
       </c>
       <c r="I13" s="75">
-        <v>2.72</v>
+        <v>2.66</v>
       </c>
       <c r="J13" s="78">
-        <v>2.85</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>90624</v>
+        <v>130681</v>
       </c>
       <c r="C15" s="72">
-        <v>110456</v>
+        <v>89428</v>
       </c>
       <c r="D15" s="72">
-        <v>201081</v>
+        <v>220109</v>
       </c>
       <c r="E15" s="72">
-        <v>196143</v>
+        <v>213838</v>
       </c>
       <c r="F15" s="72">
-        <v>190490</v>
+        <v>183308</v>
       </c>
       <c r="G15" s="75">
-        <v>2.52</v>
+        <v>2.93</v>
       </c>
       <c r="H15" s="91">
-        <v>5.56</v>
+        <v>20.08</v>
       </c>
       <c r="I15" s="75">
-        <v>2.18</v>
+        <v>2.35</v>
       </c>
       <c r="J15" s="78">
-        <v>2.06</v>
+        <v>1.92</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>24628</v>
+        <v>27382</v>
       </c>
       <c r="C17" s="72">
-        <v>64226</v>
+        <v>63412</v>
       </c>
       <c r="D17" s="72">
-        <v>88854</v>
+        <v>90794</v>
       </c>
       <c r="E17" s="72">
-        <v>89722</v>
+        <v>84364</v>
       </c>
       <c r="F17" s="72">
-        <v>88414</v>
+        <v>95592</v>
       </c>
       <c r="G17" s="75">
-        <v>-0.97</v>
+        <v>7.62</v>
       </c>
       <c r="H17" s="91">
-        <v>0.5</v>
+        <v>-5.02</v>
       </c>
       <c r="I17" s="75">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="J17" s="78">
-        <v>0.95</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6632</v>
+        <v>6993</v>
       </c>
       <c r="C19" s="72">
-        <v>20010</v>
+        <v>18744</v>
       </c>
       <c r="D19" s="72">
-        <v>26643</v>
+        <v>25737</v>
       </c>
       <c r="E19" s="72">
-        <v>26492</v>
+        <v>26477</v>
       </c>
       <c r="F19" s="72">
-        <v>30894</v>
+        <v>30444</v>
       </c>
       <c r="G19" s="75">
-        <v>0.57</v>
+        <v>-2.8</v>
       </c>
       <c r="H19" s="91">
-        <v>-13.76</v>
+        <v>-15.46</v>
       </c>
       <c r="I19" s="75">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="J19" s="78">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>103257</v>
+        <v>117195</v>
       </c>
       <c r="C21" s="72">
-        <v>102396</v>
+        <v>109125</v>
       </c>
       <c r="D21" s="72">
-        <v>205653</v>
+        <v>226320</v>
       </c>
       <c r="E21" s="72">
-        <v>203587</v>
+        <v>228117</v>
       </c>
       <c r="F21" s="72">
-        <v>211286</v>
+        <v>216864</v>
       </c>
       <c r="G21" s="75">
-        <v>1.01</v>
+        <v>-0.79</v>
       </c>
       <c r="H21" s="91">
-        <v>-2.67</v>
+        <v>4.36</v>
       </c>
       <c r="I21" s="75">
-        <v>2.23</v>
+        <v>2.42</v>
       </c>
       <c r="J21" s="78">
         <v>2.28</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1076</v>
+        <v>1046</v>
       </c>
       <c r="C23" s="72">
-        <v>2565</v>
+        <v>2987</v>
       </c>
       <c r="D23" s="72">
-        <v>3641</v>
+        <v>4034</v>
       </c>
       <c r="E23" s="72">
-        <v>3587</v>
+        <v>4018</v>
       </c>
       <c r="F23" s="72">
-        <v>3414</v>
+        <v>3359</v>
       </c>
       <c r="G23" s="75">
-        <v>1.51</v>
+        <v>0.39</v>
       </c>
       <c r="H23" s="91">
-        <v>6.66</v>
+        <v>20.07</v>
       </c>
       <c r="I23" s="75">
         <v>0.04</v>
       </c>
       <c r="J23" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2867</v>
+        <v>2989</v>
       </c>
       <c r="C25" s="72">
-        <v>3422</v>
+        <v>3301</v>
       </c>
       <c r="D25" s="72">
         <v>6289</v>
       </c>
       <c r="E25" s="72">
-        <v>6348</v>
+        <v>6281</v>
       </c>
       <c r="F25" s="72">
-        <v>6616</v>
+        <v>6846</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.93</v>
+        <v>0.12</v>
       </c>
       <c r="H25" s="91">
-        <v>-4.94</v>
+        <v>-8.13</v>
       </c>
       <c r="I25" s="75">
         <v>0.07</v>
       </c>
       <c r="J25" s="78">
         <v>0.07</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>52139</v>
+        <v>57793</v>
       </c>
       <c r="C27" s="72">
-        <v>61246</v>
+        <v>56113</v>
       </c>
       <c r="D27" s="72">
-        <v>113385</v>
+        <v>113906</v>
       </c>
       <c r="E27" s="72">
-        <v>115374</v>
+        <v>115124</v>
       </c>
       <c r="F27" s="72">
-        <v>115034</v>
+        <v>118322</v>
       </c>
       <c r="G27" s="75">
-        <v>-1.72</v>
+        <v>-1.06</v>
       </c>
       <c r="H27" s="91">
-        <v>-1.43</v>
+        <v>-3.73</v>
       </c>
       <c r="I27" s="75">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="J27" s="78">
         <v>1.24</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>9750</v>
+        <v>11560</v>
       </c>
       <c r="C29" s="72">
-        <v>58132</v>
+        <v>61104</v>
       </c>
       <c r="D29" s="72">
-        <v>67882</v>
+        <v>72664</v>
       </c>
       <c r="E29" s="72">
-        <v>66979</v>
+        <v>71458</v>
       </c>
       <c r="F29" s="72">
-        <v>58784</v>
+        <v>61384</v>
       </c>
       <c r="G29" s="75">
-        <v>1.35</v>
+        <v>1.69</v>
       </c>
       <c r="H29" s="91">
-        <v>15.48</v>
+        <v>18.38</v>
       </c>
       <c r="I29" s="75">
-        <v>0.74</v>
+        <v>0.78</v>
       </c>
       <c r="J29" s="78">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>6384</v>
+        <v>6271</v>
       </c>
       <c r="C31" s="72">
-        <v>21223</v>
+        <v>23444</v>
       </c>
       <c r="D31" s="72">
-        <v>27607</v>
+        <v>29715</v>
       </c>
       <c r="E31" s="72">
-        <v>28029</v>
+        <v>28336</v>
       </c>
       <c r="F31" s="72">
-        <v>27611</v>
+        <v>29144</v>
       </c>
       <c r="G31" s="75">
-        <v>-1.5</v>
+        <v>4.87</v>
       </c>
       <c r="H31" s="91">
-        <v>-0.01</v>
+        <v>1.96</v>
       </c>
       <c r="I31" s="75">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="J31" s="78">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2183</v>
+        <v>2341</v>
       </c>
       <c r="C33" s="72">
-        <v>2112</v>
+        <v>2197</v>
       </c>
       <c r="D33" s="72">
-        <v>4295</v>
+        <v>4537</v>
       </c>
       <c r="E33" s="72">
-        <v>4409</v>
+        <v>4453</v>
       </c>
       <c r="F33" s="72">
-        <v>3712</v>
+        <v>4138</v>
       </c>
       <c r="G33" s="75">
-        <v>-2.58</v>
+        <v>1.89</v>
       </c>
       <c r="H33" s="91">
-        <v>15.72</v>
+        <v>9.66</v>
       </c>
       <c r="I33" s="75">
         <v>0.05</v>
       </c>
       <c r="J33" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>24815</v>
+        <v>25001</v>
       </c>
       <c r="C35" s="72">
-        <v>59961</v>
+        <v>59169</v>
       </c>
       <c r="D35" s="72">
-        <v>84776</v>
+        <v>84170</v>
       </c>
       <c r="E35" s="72">
-        <v>84815</v>
+        <v>84712</v>
       </c>
       <c r="F35" s="72">
-        <v>86927</v>
+        <v>88866</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.05</v>
+        <v>-0.64</v>
       </c>
       <c r="H35" s="91">
-        <v>-2.47</v>
+        <v>-5.28</v>
       </c>
       <c r="I35" s="75">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="J35" s="78">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -7470,56 +7470,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -7586,535 +7586,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>36006</v>
+        <v>37788</v>
       </c>
       <c r="C9" s="59">
-        <v>36085</v>
+        <v>41988</v>
       </c>
       <c r="D9" s="59">
-        <v>72090</v>
+        <v>79776</v>
       </c>
       <c r="E9" s="59">
-        <v>76618</v>
+        <v>87820</v>
       </c>
       <c r="F9" s="59">
-        <v>92517</v>
+        <v>79728</v>
       </c>
       <c r="G9" s="62">
-        <v>-5.91</v>
+        <v>-9.16</v>
       </c>
       <c r="H9" s="89">
-        <v>-22.08</v>
+        <v>0.06</v>
       </c>
       <c r="I9" s="62">
-        <v>0.78</v>
+        <v>0.85</v>
       </c>
       <c r="J9" s="65">
-        <v>1</v>
+        <v>0.84</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>106744</v>
+        <v>90655</v>
       </c>
       <c r="C11" s="72">
-        <v>114552</v>
+        <v>122067</v>
       </c>
       <c r="D11" s="72">
-        <v>221296</v>
+        <v>212722</v>
       </c>
       <c r="E11" s="72">
-        <v>204392</v>
+        <v>214800</v>
       </c>
       <c r="F11" s="72">
-        <v>223902</v>
+        <v>216807</v>
       </c>
       <c r="G11" s="75">
-        <v>8.27</v>
+        <v>-0.97</v>
       </c>
       <c r="H11" s="91">
-        <v>-1.16</v>
+        <v>-1.88</v>
       </c>
       <c r="I11" s="75">
-        <v>2.4</v>
+        <v>2.27</v>
       </c>
       <c r="J11" s="78">
-        <v>2.42</v>
+        <v>2.28</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>176949</v>
+        <v>208039</v>
       </c>
       <c r="C13" s="72">
-        <v>186927</v>
+        <v>168885</v>
       </c>
       <c r="D13" s="72">
-        <v>363877</v>
+        <v>376924</v>
       </c>
       <c r="E13" s="72">
-        <v>359684</v>
+        <v>380990</v>
       </c>
       <c r="F13" s="72">
-        <v>378906</v>
+        <v>380435</v>
       </c>
       <c r="G13" s="75">
-        <v>1.17</v>
+        <v>-1.07</v>
       </c>
       <c r="H13" s="91">
-        <v>-3.97</v>
+        <v>-0.92</v>
       </c>
       <c r="I13" s="75">
-        <v>3.94</v>
+        <v>4.03</v>
       </c>
       <c r="J13" s="78">
-        <v>4.09</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>237089</v>
+        <v>233991</v>
       </c>
       <c r="C15" s="72">
-        <v>347915</v>
+        <v>345860</v>
       </c>
       <c r="D15" s="72">
-        <v>585004</v>
+        <v>579851</v>
       </c>
       <c r="E15" s="72">
-        <v>583800</v>
+        <v>589906</v>
       </c>
       <c r="F15" s="72">
-        <v>557773</v>
+        <v>567794</v>
       </c>
       <c r="G15" s="75">
-        <v>0.21</v>
+        <v>-1.7</v>
       </c>
       <c r="H15" s="91">
-        <v>4.88</v>
+        <v>2.12</v>
       </c>
       <c r="I15" s="75">
-        <v>6.34</v>
+        <v>6.2</v>
       </c>
       <c r="J15" s="78">
-        <v>6.02</v>
+        <v>5.96</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>47254</v>
+        <v>51785</v>
       </c>
       <c r="C17" s="72">
-        <v>60737</v>
+        <v>60398</v>
       </c>
       <c r="D17" s="72">
-        <v>107992</v>
+        <v>112183</v>
       </c>
       <c r="E17" s="72">
-        <v>113323</v>
+        <v>113736</v>
       </c>
       <c r="F17" s="72">
-        <v>126271</v>
+        <v>128069</v>
       </c>
       <c r="G17" s="75">
-        <v>-4.7</v>
+        <v>-1.37</v>
       </c>
       <c r="H17" s="91">
-        <v>-14.48</v>
+        <v>-12.4</v>
       </c>
       <c r="I17" s="75">
-        <v>1.17</v>
+        <v>1.2</v>
       </c>
       <c r="J17" s="78">
-        <v>1.36</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>110830</v>
+        <v>118331</v>
       </c>
       <c r="C19" s="72">
-        <v>96759</v>
+        <v>87733</v>
       </c>
       <c r="D19" s="72">
-        <v>207589</v>
+        <v>206065</v>
       </c>
       <c r="E19" s="72">
-        <v>216321</v>
+        <v>204584</v>
       </c>
       <c r="F19" s="72">
-        <v>218571</v>
+        <v>214247</v>
       </c>
       <c r="G19" s="75">
-        <v>-4.04</v>
+        <v>0.72</v>
       </c>
       <c r="H19" s="91">
-        <v>-5.02</v>
+        <v>-3.82</v>
       </c>
       <c r="I19" s="75">
+        <v>2.2</v>
+      </c>
+      <c r="J19" s="78">
         <v>2.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.36</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>154372</v>
+        <v>193528</v>
       </c>
       <c r="C21" s="72">
-        <v>256588</v>
+        <v>233138</v>
       </c>
       <c r="D21" s="72">
-        <v>410960</v>
+        <v>426666</v>
       </c>
       <c r="E21" s="72">
-        <v>407347</v>
+        <v>429246</v>
       </c>
       <c r="F21" s="72">
-        <v>400730</v>
+        <v>409272</v>
       </c>
       <c r="G21" s="75">
-        <v>0.89</v>
+        <v>-0.6</v>
       </c>
       <c r="H21" s="91">
-        <v>2.55</v>
+        <v>4.25</v>
       </c>
       <c r="I21" s="75">
-        <v>4.45</v>
+        <v>4.56</v>
       </c>
       <c r="J21" s="78">
-        <v>4.32</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>9809</v>
+        <v>10312</v>
       </c>
       <c r="C23" s="72">
-        <v>25896</v>
+        <v>25924</v>
       </c>
       <c r="D23" s="72">
-        <v>35705</v>
+        <v>36236</v>
       </c>
       <c r="E23" s="72">
-        <v>35747</v>
+        <v>37421</v>
       </c>
       <c r="F23" s="72">
-        <v>35223</v>
+        <v>35683</v>
       </c>
       <c r="G23" s="75">
-        <v>-0.12</v>
+        <v>-3.17</v>
       </c>
       <c r="H23" s="91">
-        <v>1.37</v>
+        <v>1.55</v>
       </c>
       <c r="I23" s="75">
         <v>0.39</v>
       </c>
       <c r="J23" s="78">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>346659</v>
+        <v>322095</v>
       </c>
       <c r="C25" s="72">
-        <v>295447</v>
+        <v>295679</v>
       </c>
       <c r="D25" s="72">
-        <v>642107</v>
+        <v>617774</v>
       </c>
       <c r="E25" s="72">
-        <v>615888</v>
+        <v>611550</v>
       </c>
       <c r="F25" s="72">
-        <v>614553</v>
+        <v>600941</v>
       </c>
       <c r="G25" s="75">
-        <v>4.26</v>
+        <v>1.02</v>
       </c>
       <c r="H25" s="91">
-        <v>4.48</v>
+        <v>2.8</v>
       </c>
       <c r="I25" s="75">
-        <v>6.96</v>
+        <v>6.6</v>
       </c>
       <c r="J25" s="78">
-        <v>6.63</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>472</v>
+        <v>573</v>
       </c>
       <c r="C27" s="72">
-        <v>785</v>
+        <v>1554</v>
       </c>
       <c r="D27" s="72">
-        <v>1257</v>
+        <v>2128</v>
       </c>
       <c r="E27" s="72">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2531</v>
+      </c>
+      <c r="F27" s="72">
+        <v>494</v>
       </c>
       <c r="G27" s="75">
-        <v>35.18</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-15.93</v>
+      </c>
+      <c r="H27" s="91">
+        <v>330.86</v>
       </c>
       <c r="I27" s="75">
+        <v>0.02</v>
+      </c>
+      <c r="J27" s="78">
         <v>0.01</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>486</v>
+        <v>644</v>
       </c>
       <c r="C29" s="72">
-        <v>1237</v>
+        <v>1076</v>
       </c>
       <c r="D29" s="72">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="E29" s="72">
-        <v>1630</v>
+        <v>1677</v>
       </c>
       <c r="F29" s="72">
-        <v>363</v>
+        <v>730</v>
       </c>
       <c r="G29" s="75">
-        <v>5.69</v>
+        <v>2.56</v>
       </c>
       <c r="H29" s="91">
-        <v>374.69</v>
+        <v>135.48</v>
       </c>
       <c r="I29" s="75">
         <v>0.02</v>
       </c>
       <c r="J29" s="78">
-        <v>0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -8138,121 +8138,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>256156</v>
+        <v>301394</v>
       </c>
       <c r="C33" s="73">
-        <v>152424</v>
+        <v>151858</v>
       </c>
       <c r="D33" s="73">
-        <v>408579</v>
+        <v>453252</v>
       </c>
       <c r="E33" s="73">
-        <v>510024</v>
+        <v>517010</v>
       </c>
       <c r="F33" s="73">
-        <v>383282</v>
+        <v>531791</v>
       </c>
       <c r="G33" s="76">
-        <v>-19.89</v>
+        <v>-12.33</v>
       </c>
       <c r="H33" s="94">
-        <v>6.6</v>
+        <v>-14.77</v>
       </c>
       <c r="I33" s="76">
-        <v>4.43</v>
+        <v>4.84</v>
       </c>
       <c r="J33" s="79">
-        <v>4.14</v>
+        <v>5.58</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>2428</v>
+        <v>2133</v>
       </c>
       <c r="C35" s="73">
-        <v>22719</v>
+        <v>6193</v>
       </c>
       <c r="D35" s="73">
-        <v>25147</v>
+        <v>8327</v>
       </c>
       <c r="E35" s="73">
-        <v>24199</v>
+        <v>10350</v>
       </c>
       <c r="F35" s="73">
-        <v>127772</v>
+        <v>57992</v>
       </c>
       <c r="G35" s="76">
-        <v>3.92</v>
+        <v>-19.55</v>
       </c>
       <c r="H35" s="94">
-        <v>-80.32</v>
+        <v>-85.64</v>
       </c>
       <c r="I35" s="76">
-        <v>0.27</v>
+        <v>0.09</v>
       </c>
       <c r="J35" s="79">
-        <v>1.38</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>