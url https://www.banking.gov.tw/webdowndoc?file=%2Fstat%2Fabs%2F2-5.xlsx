--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -65,51 +65,51 @@
   <si>
     <t>本月與上年同</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>外匯活期存款</t>
   </si>
   <si>
     <t>外匯定期存款</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <t>上　　月</t>
   </si>
   <si>
     <t>2-5 Foreign Currency Deposits at General Banks</t>
   </si>
   <si>
     <r>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -201,51 +201,51 @@
   </si>
   <si>
     <t>Compare with Last Month   +-%</t>
   </si>
   <si>
     <t>Foreign Currency
 Demand Deposits</t>
   </si>
   <si>
     <t>Foreign Currency
 Time Deposits</t>
   </si>
   <si>
     <t>Same Month
  in Previous Year</t>
   </si>
   <si>
     <t>Current
  Month</t>
   </si>
   <si>
     <t>Annual Changes
  +-%</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行外匯存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
@@ -2508,535 +2508,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>5923434</v>
+        <v>6038472</v>
       </c>
       <c r="C9" s="60">
-        <v>10818186</v>
+        <v>11290544</v>
       </c>
       <c r="D9" s="60">
-        <v>16741620</v>
+        <v>17329016</v>
       </c>
       <c r="E9" s="60">
-        <v>16723539</v>
+        <v>17114785</v>
       </c>
       <c r="F9" s="60">
-        <v>16466917</v>
+        <v>15486148</v>
       </c>
       <c r="G9" s="63">
-        <v>0.11</v>
+        <v>1.25</v>
       </c>
       <c r="H9" s="63">
-        <v>1.67</v>
+        <v>11.9</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>5519389</v>
+        <v>5759400</v>
       </c>
       <c r="C11" s="73">
-        <v>9882540</v>
+        <v>10506954</v>
       </c>
       <c r="D11" s="73">
-        <v>15401929</v>
+        <v>16266354</v>
       </c>
       <c r="E11" s="73">
-        <v>15261233</v>
+        <v>15952118</v>
       </c>
       <c r="F11" s="73">
-        <v>15219259</v>
+        <v>14101074</v>
       </c>
       <c r="G11" s="76">
-        <v>0.92</v>
+        <v>1.97</v>
       </c>
       <c r="H11" s="76">
-        <v>1.2</v>
+        <v>15.36</v>
       </c>
       <c r="I11" s="76">
-        <v>92</v>
+        <v>93.87</v>
       </c>
       <c r="J11" s="79">
-        <v>92.42</v>
+        <v>91.06</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>290849</v>
+        <v>255212</v>
       </c>
       <c r="C13" s="72">
-        <v>974847</v>
+        <v>1001746</v>
       </c>
       <c r="D13" s="72">
-        <v>1265696</v>
+        <v>1256958</v>
       </c>
       <c r="E13" s="72">
-        <v>1177446</v>
+        <v>1255174</v>
       </c>
       <c r="F13" s="72">
-        <v>1172037</v>
+        <v>1082552</v>
       </c>
       <c r="G13" s="75">
-        <v>7.5</v>
+        <v>0.14</v>
       </c>
       <c r="H13" s="75">
-        <v>7.99</v>
+        <v>16.11</v>
       </c>
       <c r="I13" s="75">
-        <v>7.56</v>
+        <v>7.25</v>
       </c>
       <c r="J13" s="78">
-        <v>7.12</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>92373</v>
+        <v>135707</v>
       </c>
       <c r="C15" s="72">
-        <v>183855</v>
+        <v>169188</v>
       </c>
       <c r="D15" s="72">
-        <v>276228</v>
+        <v>304895</v>
       </c>
       <c r="E15" s="72">
-        <v>261871</v>
+        <v>296857</v>
       </c>
       <c r="F15" s="72">
-        <v>262078</v>
+        <v>242863</v>
       </c>
       <c r="G15" s="75">
-        <v>5.48</v>
+        <v>2.71</v>
       </c>
       <c r="H15" s="75">
-        <v>5.4</v>
+        <v>25.54</v>
       </c>
       <c r="I15" s="75">
-        <v>1.65</v>
+        <v>1.76</v>
       </c>
       <c r="J15" s="78">
-        <v>1.59</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>203097</v>
+        <v>191952</v>
       </c>
       <c r="C17" s="72">
-        <v>547230</v>
+        <v>597290</v>
       </c>
       <c r="D17" s="72">
-        <v>750327</v>
+        <v>789241</v>
       </c>
       <c r="E17" s="72">
-        <v>729318</v>
+        <v>772649</v>
       </c>
       <c r="F17" s="72">
-        <v>738301</v>
+        <v>678977</v>
       </c>
       <c r="G17" s="75">
-        <v>2.88</v>
+        <v>2.15</v>
       </c>
       <c r="H17" s="75">
-        <v>1.63</v>
+        <v>16.24</v>
       </c>
       <c r="I17" s="75">
-        <v>4.48</v>
+        <v>4.55</v>
       </c>
       <c r="J17" s="78">
-        <v>4.48</v>
+        <v>4.38</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>281871</v>
+        <v>285965</v>
       </c>
       <c r="C19" s="72">
-        <v>845389</v>
+        <v>914943</v>
       </c>
       <c r="D19" s="72">
-        <v>1127260</v>
+        <v>1200908</v>
       </c>
       <c r="E19" s="72">
-        <v>1102177</v>
+        <v>1184370</v>
       </c>
       <c r="F19" s="72">
-        <v>1112675</v>
+        <v>1011884</v>
       </c>
       <c r="G19" s="75">
-        <v>2.28</v>
+        <v>1.4</v>
       </c>
       <c r="H19" s="75">
-        <v>1.31</v>
+        <v>18.68</v>
       </c>
       <c r="I19" s="75">
-        <v>6.73</v>
+        <v>6.93</v>
       </c>
       <c r="J19" s="78">
-        <v>6.76</v>
+        <v>6.53</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>274785</v>
+        <v>334559</v>
       </c>
       <c r="C21" s="72">
-        <v>476161</v>
+        <v>476640</v>
       </c>
       <c r="D21" s="72">
-        <v>750946</v>
+        <v>811198</v>
       </c>
       <c r="E21" s="72">
-        <v>744723</v>
+        <v>753578</v>
       </c>
       <c r="F21" s="72">
-        <v>764852</v>
+        <v>675692</v>
       </c>
       <c r="G21" s="75">
-        <v>0.84</v>
+        <v>7.65</v>
       </c>
       <c r="H21" s="75">
-        <v>-1.82</v>
+        <v>20.05</v>
       </c>
       <c r="I21" s="75">
-        <v>4.49</v>
+        <v>4.68</v>
       </c>
       <c r="J21" s="78">
-        <v>4.64</v>
+        <v>4.36</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>155809</v>
+        <v>166955</v>
       </c>
       <c r="C23" s="72">
-        <v>386545</v>
+        <v>429991</v>
       </c>
       <c r="D23" s="72">
-        <v>542354</v>
+        <v>596946</v>
       </c>
       <c r="E23" s="72">
-        <v>571883</v>
+        <v>576696</v>
       </c>
       <c r="F23" s="72">
-        <v>620557</v>
+        <v>572624</v>
       </c>
       <c r="G23" s="75">
-        <v>-5.16</v>
+        <v>3.51</v>
       </c>
       <c r="H23" s="75">
-        <v>-12.6</v>
+        <v>4.25</v>
       </c>
       <c r="I23" s="75">
-        <v>3.24</v>
+        <v>3.44</v>
       </c>
       <c r="J23" s="78">
-        <v>3.77</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>126228</v>
+        <v>125681</v>
       </c>
       <c r="C25" s="72">
-        <v>189008</v>
+        <v>185761</v>
       </c>
       <c r="D25" s="72">
-        <v>315236</v>
+        <v>311443</v>
       </c>
       <c r="E25" s="72">
-        <v>316409</v>
+        <v>313590</v>
       </c>
       <c r="F25" s="72">
-        <v>316898</v>
+        <v>288832</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.37</v>
+        <v>-0.68</v>
       </c>
       <c r="H25" s="75">
-        <v>-0.52</v>
+        <v>7.83</v>
       </c>
       <c r="I25" s="75">
-        <v>1.88</v>
+        <v>1.8</v>
       </c>
       <c r="J25" s="78">
-        <v>1.92</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>446208</v>
+        <v>446743</v>
       </c>
       <c r="C27" s="72">
-        <v>815743</v>
+        <v>854044</v>
       </c>
       <c r="D27" s="72">
-        <v>1261951</v>
+        <v>1300787</v>
       </c>
       <c r="E27" s="72">
-        <v>1300222</v>
+        <v>1284588</v>
       </c>
       <c r="F27" s="72">
-        <v>1249533</v>
+        <v>1218097</v>
       </c>
       <c r="G27" s="75">
-        <v>-2.94</v>
+        <v>1.26</v>
       </c>
       <c r="H27" s="75">
-        <v>0.99</v>
+        <v>6.79</v>
       </c>
       <c r="I27" s="75">
-        <v>7.54</v>
+        <v>7.51</v>
       </c>
       <c r="J27" s="78">
-        <v>7.59</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>462882</v>
+        <v>507887</v>
       </c>
       <c r="C29" s="72">
-        <v>378041</v>
+        <v>373335</v>
       </c>
       <c r="D29" s="72">
-        <v>840924</v>
+        <v>881223</v>
       </c>
       <c r="E29" s="72">
-        <v>851240</v>
+        <v>872737</v>
       </c>
       <c r="F29" s="72">
-        <v>796210</v>
+        <v>761798</v>
       </c>
       <c r="G29" s="75">
-        <v>-1.21</v>
+        <v>0.97</v>
       </c>
       <c r="H29" s="75">
-        <v>5.62</v>
+        <v>15.68</v>
       </c>
       <c r="I29" s="75">
-        <v>5.02</v>
+        <v>5.09</v>
       </c>
       <c r="J29" s="78">
-        <v>4.84</v>
+        <v>4.92</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -3060,121 +3060,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>9880</v>
+        <v>10084</v>
       </c>
       <c r="C33" s="72">
-        <v>27914</v>
+        <v>22456</v>
       </c>
       <c r="D33" s="72">
-        <v>37794</v>
+        <v>32540</v>
       </c>
       <c r="E33" s="72">
-        <v>38920</v>
+        <v>35526</v>
       </c>
       <c r="F33" s="72">
-        <v>41614</v>
+        <v>37677</v>
       </c>
       <c r="G33" s="75">
-        <v>-2.89</v>
+        <v>-8.41</v>
       </c>
       <c r="H33" s="75">
-        <v>-9.18</v>
+        <v>-13.64</v>
       </c>
       <c r="I33" s="75">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="J33" s="78">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>430765</v>
+        <v>448663</v>
       </c>
       <c r="C35" s="72">
-        <v>789077</v>
+        <v>832400</v>
       </c>
       <c r="D35" s="72">
-        <v>1219842</v>
+        <v>1281063</v>
       </c>
       <c r="E35" s="72">
-        <v>1219510</v>
+        <v>1259522</v>
       </c>
       <c r="F35" s="72">
-        <v>1231471</v>
+        <v>1127601</v>
       </c>
       <c r="G35" s="75">
-        <v>0.03</v>
+        <v>1.71</v>
       </c>
       <c r="H35" s="75">
-        <v>-0.94</v>
+        <v>13.61</v>
       </c>
       <c r="I35" s="75">
-        <v>7.29</v>
+        <v>7.39</v>
       </c>
       <c r="J35" s="78">
-        <v>7.48</v>
+        <v>7.28</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -3327,51 +3327,51 @@
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="35" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J40"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -3398,56 +3398,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -3514,673 +3514,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>191805</v>
+        <v>169682</v>
       </c>
       <c r="C9" s="59">
-        <v>75903</v>
+        <v>71502</v>
       </c>
       <c r="D9" s="59">
-        <v>267708</v>
+        <v>241184</v>
       </c>
       <c r="E9" s="59">
-        <v>209555</v>
+        <v>225532</v>
       </c>
       <c r="F9" s="59">
-        <v>196824</v>
+        <v>217124</v>
       </c>
       <c r="G9" s="62">
-        <v>27.75</v>
+        <v>6.94</v>
       </c>
       <c r="H9" s="89">
-        <v>36.01</v>
+        <v>11.08</v>
       </c>
       <c r="I9" s="62">
-        <v>1.6</v>
+        <v>1.39</v>
       </c>
       <c r="J9" s="65">
-        <v>1.2</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>19849</v>
+        <v>21349</v>
       </c>
       <c r="C11" s="72">
-        <v>92569</v>
+        <v>90869</v>
       </c>
       <c r="D11" s="72">
-        <v>112418</v>
+        <v>112217</v>
       </c>
       <c r="E11" s="72">
-        <v>112208</v>
+        <v>111738</v>
       </c>
       <c r="F11" s="72">
-        <v>123377</v>
+        <v>110124</v>
       </c>
       <c r="G11" s="75">
-        <v>0.19</v>
+        <v>0.43</v>
       </c>
       <c r="H11" s="91">
-        <v>-8.88</v>
+        <v>1.9</v>
       </c>
       <c r="I11" s="75">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="J11" s="78">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>91687</v>
+        <v>96178</v>
       </c>
       <c r="C13" s="72">
-        <v>296346</v>
+        <v>297663</v>
       </c>
       <c r="D13" s="72">
-        <v>388033</v>
+        <v>393841</v>
       </c>
       <c r="E13" s="72">
-        <v>389910</v>
+        <v>395344</v>
       </c>
       <c r="F13" s="72">
-        <v>393645</v>
+        <v>357053</v>
       </c>
       <c r="G13" s="75">
-        <v>-0.48</v>
+        <v>-0.38</v>
       </c>
       <c r="H13" s="91">
-        <v>-1.43</v>
+        <v>10.3</v>
       </c>
       <c r="I13" s="75">
-        <v>2.32</v>
+        <v>2.27</v>
       </c>
       <c r="J13" s="78">
-        <v>2.39</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>160640</v>
+        <v>134690</v>
       </c>
       <c r="C15" s="72">
-        <v>147450</v>
+        <v>146459</v>
       </c>
       <c r="D15" s="72">
-        <v>308090</v>
+        <v>281150</v>
       </c>
       <c r="E15" s="72">
-        <v>301197</v>
+        <v>296194</v>
       </c>
       <c r="F15" s="72">
-        <v>347692</v>
+        <v>322532</v>
       </c>
       <c r="G15" s="75">
-        <v>2.29</v>
+        <v>-5.08</v>
       </c>
       <c r="H15" s="91">
-        <v>-11.39</v>
+        <v>-12.83</v>
       </c>
       <c r="I15" s="75">
-        <v>1.84</v>
+        <v>1.62</v>
       </c>
       <c r="J15" s="78">
-        <v>2.11</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>31995</v>
+        <v>34315</v>
       </c>
       <c r="C17" s="72">
-        <v>77002</v>
+        <v>70827</v>
       </c>
       <c r="D17" s="72">
-        <v>108997</v>
+        <v>105141</v>
       </c>
       <c r="E17" s="72">
-        <v>103086</v>
+        <v>107283</v>
       </c>
       <c r="F17" s="72">
-        <v>115072</v>
+        <v>104533</v>
       </c>
       <c r="G17" s="75">
-        <v>5.73</v>
+        <v>-2</v>
       </c>
       <c r="H17" s="91">
-        <v>-5.28</v>
+        <v>0.58</v>
       </c>
       <c r="I17" s="75">
-        <v>0.65</v>
+        <v>0.61</v>
       </c>
       <c r="J17" s="78">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>7077</v>
+        <v>6380</v>
       </c>
       <c r="C19" s="72">
-        <v>19216</v>
+        <v>18820</v>
       </c>
       <c r="D19" s="72">
-        <v>26293</v>
+        <v>25200</v>
       </c>
       <c r="E19" s="72">
-        <v>27042</v>
+        <v>25452</v>
       </c>
       <c r="F19" s="72">
-        <v>31142</v>
+        <v>26391</v>
       </c>
       <c r="G19" s="75">
-        <v>-2.77</v>
+        <v>-0.99</v>
       </c>
       <c r="H19" s="91">
-        <v>-15.57</v>
+        <v>-4.51</v>
       </c>
       <c r="I19" s="75">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="J19" s="78">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>132563</v>
+        <v>135205</v>
       </c>
       <c r="C21" s="72">
-        <v>126869</v>
+        <v>126183</v>
       </c>
       <c r="D21" s="72">
-        <v>259432</v>
+        <v>261389</v>
       </c>
       <c r="E21" s="72">
-        <v>264703</v>
+        <v>247308</v>
       </c>
       <c r="F21" s="72">
-        <v>270316</v>
+        <v>234589</v>
       </c>
       <c r="G21" s="75">
-        <v>-1.99</v>
+        <v>5.69</v>
       </c>
       <c r="H21" s="91">
-        <v>-4.03</v>
+        <v>11.42</v>
       </c>
       <c r="I21" s="75">
-        <v>1.55</v>
+        <v>1.51</v>
       </c>
       <c r="J21" s="78">
-        <v>1.64</v>
+        <v>1.51</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1053</v>
+        <v>1031</v>
       </c>
       <c r="C23" s="72">
-        <v>2987</v>
+        <v>2812</v>
       </c>
       <c r="D23" s="72">
-        <v>4040</v>
+        <v>3843</v>
       </c>
       <c r="E23" s="72">
-        <v>4022</v>
+        <v>3842</v>
       </c>
       <c r="F23" s="72">
-        <v>3935</v>
+        <v>3209</v>
       </c>
       <c r="G23" s="75">
-        <v>0.46</v>
+        <v>0.03</v>
       </c>
       <c r="H23" s="91">
-        <v>2.67</v>
+        <v>19.77</v>
       </c>
       <c r="I23" s="75">
         <v>0.02</v>
       </c>
       <c r="J23" s="78">
         <v>0.02</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>3017</v>
+        <v>3102</v>
       </c>
       <c r="C25" s="72">
-        <v>4336</v>
+        <v>3692</v>
       </c>
       <c r="D25" s="72">
-        <v>7353</v>
+        <v>6794</v>
       </c>
       <c r="E25" s="72">
-        <v>7360</v>
+        <v>7261</v>
       </c>
       <c r="F25" s="72">
-        <v>7774</v>
+        <v>7183</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.09</v>
+        <v>-6.43</v>
       </c>
       <c r="H25" s="91">
-        <v>-5.42</v>
+        <v>-5.41</v>
       </c>
       <c r="I25" s="75">
         <v>0.04</v>
       </c>
       <c r="J25" s="78">
         <v>0.05</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>74798</v>
+        <v>83199</v>
       </c>
       <c r="C27" s="72">
-        <v>105934</v>
+        <v>108900</v>
       </c>
       <c r="D27" s="72">
-        <v>180732</v>
+        <v>192098</v>
       </c>
       <c r="E27" s="72">
-        <v>180506</v>
+        <v>187704</v>
       </c>
       <c r="F27" s="72">
-        <v>186865</v>
+        <v>175515</v>
       </c>
       <c r="G27" s="75">
-        <v>0.13</v>
+        <v>2.34</v>
       </c>
       <c r="H27" s="91">
-        <v>-3.28</v>
+        <v>9.45</v>
       </c>
       <c r="I27" s="75">
-        <v>1.08</v>
+        <v>1.11</v>
       </c>
       <c r="J27" s="78">
         <v>1.13</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>12273</v>
+        <v>12408</v>
       </c>
       <c r="C29" s="72">
-        <v>66914</v>
+        <v>67659</v>
       </c>
       <c r="D29" s="72">
-        <v>79187</v>
+        <v>80067</v>
       </c>
       <c r="E29" s="72">
-        <v>77987</v>
+        <v>78572</v>
       </c>
       <c r="F29" s="72">
-        <v>67376</v>
+        <v>60621</v>
       </c>
       <c r="G29" s="75">
-        <v>1.54</v>
+        <v>1.9</v>
       </c>
       <c r="H29" s="91">
-        <v>17.53</v>
+        <v>32.08</v>
       </c>
       <c r="I29" s="75">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="J29" s="78">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>7287</v>
+        <v>6989</v>
       </c>
       <c r="C31" s="72">
-        <v>28375</v>
+        <v>27681</v>
       </c>
       <c r="D31" s="72">
-        <v>35662</v>
+        <v>34671</v>
       </c>
       <c r="E31" s="72">
-        <v>35170</v>
+        <v>34121</v>
       </c>
       <c r="F31" s="72">
-        <v>36946</v>
+        <v>35394</v>
       </c>
       <c r="G31" s="75">
-        <v>1.4</v>
+        <v>1.61</v>
       </c>
       <c r="H31" s="91">
-        <v>-3.48</v>
+        <v>-2.04</v>
       </c>
       <c r="I31" s="75">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="J31" s="78">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2377</v>
+        <v>2219</v>
       </c>
       <c r="C33" s="72">
-        <v>2451</v>
+        <v>2689</v>
       </c>
       <c r="D33" s="72">
-        <v>4828</v>
+        <v>4908</v>
       </c>
       <c r="E33" s="72">
-        <v>4770</v>
+        <v>4898</v>
       </c>
       <c r="F33" s="72">
-        <v>4362</v>
+        <v>4227</v>
       </c>
       <c r="G33" s="75">
-        <v>1.22</v>
+        <v>0.21</v>
       </c>
       <c r="H33" s="91">
-        <v>10.69</v>
+        <v>16.11</v>
       </c>
       <c r="I33" s="75">
         <v>0.03</v>
       </c>
       <c r="J33" s="78">
         <v>0.03</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>29088</v>
+        <v>30196</v>
       </c>
       <c r="C35" s="72">
-        <v>70773</v>
+        <v>70189</v>
       </c>
       <c r="D35" s="72">
-        <v>99861</v>
+        <v>100385</v>
       </c>
       <c r="E35" s="72">
-        <v>99965</v>
+        <v>99271</v>
       </c>
       <c r="F35" s="72">
-        <v>108275</v>
+        <v>95627</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.1</v>
+        <v>1.12</v>
       </c>
       <c r="H35" s="91">
-        <v>-7.77</v>
+        <v>4.98</v>
       </c>
       <c r="I35" s="75">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="J35" s="78">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -4347,51 +4347,51 @@
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="H9:H10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="36" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -4418,56 +4418,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -4534,535 +4534,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>68151</v>
+        <v>91824</v>
       </c>
       <c r="C9" s="59">
-        <v>66677</v>
+        <v>66612</v>
       </c>
       <c r="D9" s="59">
-        <v>134828</v>
+        <v>158436</v>
       </c>
       <c r="E9" s="59">
-        <v>141594</v>
+        <v>162936</v>
       </c>
       <c r="F9" s="59">
-        <v>133406</v>
+        <v>112545</v>
       </c>
       <c r="G9" s="62">
-        <v>-4.78</v>
+        <v>-2.76</v>
       </c>
       <c r="H9" s="89">
-        <v>1.07</v>
+        <v>40.78</v>
       </c>
       <c r="I9" s="62">
-        <v>0.81</v>
+        <v>0.91</v>
       </c>
       <c r="J9" s="65">
-        <v>0.81</v>
+        <v>0.73</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>101222</v>
+        <v>126057</v>
       </c>
       <c r="C11" s="72">
-        <v>153484</v>
+        <v>216130</v>
       </c>
       <c r="D11" s="72">
-        <v>254706</v>
+        <v>342186</v>
       </c>
       <c r="E11" s="72">
-        <v>254795</v>
+        <v>275658</v>
       </c>
       <c r="F11" s="72">
-        <v>258175</v>
+        <v>224671</v>
       </c>
       <c r="G11" s="75">
-        <v>-0.03</v>
+        <v>24.13</v>
       </c>
       <c r="H11" s="91">
-        <v>-1.34</v>
+        <v>52.31</v>
       </c>
       <c r="I11" s="75">
-        <v>1.52</v>
+        <v>1.97</v>
       </c>
       <c r="J11" s="78">
-        <v>1.57</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>309616</v>
+        <v>318261</v>
       </c>
       <c r="C13" s="72">
-        <v>400234</v>
+        <v>430317</v>
       </c>
       <c r="D13" s="72">
-        <v>709850</v>
+        <v>748578</v>
       </c>
       <c r="E13" s="72">
-        <v>703555</v>
+        <v>737749</v>
       </c>
       <c r="F13" s="72">
-        <v>752036</v>
+        <v>671564</v>
       </c>
       <c r="G13" s="75">
-        <v>0.89</v>
+        <v>1.47</v>
       </c>
       <c r="H13" s="91">
-        <v>-5.61</v>
+        <v>11.47</v>
       </c>
       <c r="I13" s="75">
-        <v>4.24</v>
+        <v>4.32</v>
       </c>
       <c r="J13" s="78">
-        <v>4.57</v>
+        <v>4.34</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>367133</v>
+        <v>396385</v>
       </c>
       <c r="C15" s="72">
-        <v>787069</v>
+        <v>852224</v>
       </c>
       <c r="D15" s="72">
-        <v>1154203</v>
+        <v>1248609</v>
       </c>
       <c r="E15" s="72">
-        <v>1174753</v>
+        <v>1243896</v>
       </c>
       <c r="F15" s="72">
-        <v>1091867</v>
+        <v>1047119</v>
       </c>
       <c r="G15" s="75">
-        <v>-1.75</v>
+        <v>0.38</v>
       </c>
       <c r="H15" s="91">
-        <v>5.71</v>
+        <v>19.24</v>
       </c>
       <c r="I15" s="75">
-        <v>6.89</v>
+        <v>7.21</v>
       </c>
       <c r="J15" s="78">
-        <v>6.63</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>87142</v>
+        <v>78586</v>
       </c>
       <c r="C17" s="72">
-        <v>98309</v>
+        <v>116196</v>
       </c>
       <c r="D17" s="72">
-        <v>185451</v>
+        <v>194782</v>
       </c>
       <c r="E17" s="72">
-        <v>182825</v>
+        <v>187568</v>
       </c>
       <c r="F17" s="72">
-        <v>215290</v>
+        <v>181089</v>
       </c>
       <c r="G17" s="75">
-        <v>1.44</v>
+        <v>3.85</v>
       </c>
       <c r="H17" s="91">
-        <v>-13.86</v>
+        <v>7.56</v>
       </c>
       <c r="I17" s="75">
-        <v>1.11</v>
+        <v>1.12</v>
       </c>
       <c r="J17" s="78">
-        <v>1.31</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>154805</v>
+        <v>160946</v>
       </c>
       <c r="C19" s="72">
-        <v>133772</v>
+        <v>121368</v>
       </c>
       <c r="D19" s="72">
-        <v>288577</v>
+        <v>282314</v>
       </c>
       <c r="E19" s="72">
-        <v>303962</v>
+        <v>291983</v>
       </c>
       <c r="F19" s="72">
-        <v>298519</v>
+        <v>272500</v>
       </c>
       <c r="G19" s="75">
-        <v>-5.06</v>
+        <v>-3.31</v>
       </c>
       <c r="H19" s="91">
-        <v>-3.33</v>
+        <v>3.6</v>
       </c>
       <c r="I19" s="75">
-        <v>1.72</v>
+        <v>1.63</v>
       </c>
       <c r="J19" s="78">
-        <v>1.81</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>286580</v>
+        <v>323363</v>
       </c>
       <c r="C21" s="72">
-        <v>519690</v>
+        <v>582332</v>
       </c>
       <c r="D21" s="72">
-        <v>806271</v>
+        <v>905695</v>
       </c>
       <c r="E21" s="72">
-        <v>785715</v>
+        <v>885704</v>
       </c>
       <c r="F21" s="72">
-        <v>748501</v>
+        <v>726549</v>
       </c>
       <c r="G21" s="75">
-        <v>2.62</v>
+        <v>2.26</v>
       </c>
       <c r="H21" s="91">
-        <v>7.72</v>
+        <v>24.66</v>
       </c>
       <c r="I21" s="75">
-        <v>4.82</v>
+        <v>5.23</v>
       </c>
       <c r="J21" s="78">
-        <v>4.55</v>
+        <v>4.69</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>12312</v>
+        <v>12127</v>
       </c>
       <c r="C23" s="72">
-        <v>40992</v>
+        <v>44314</v>
       </c>
       <c r="D23" s="72">
-        <v>53305</v>
+        <v>56441</v>
       </c>
       <c r="E23" s="72">
-        <v>52497</v>
+        <v>56271</v>
       </c>
       <c r="F23" s="72">
-        <v>51450</v>
+        <v>47073</v>
       </c>
       <c r="G23" s="75">
-        <v>1.54</v>
+        <v>0.3</v>
       </c>
       <c r="H23" s="91">
-        <v>3.6</v>
+        <v>19.9</v>
       </c>
       <c r="I23" s="75">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J23" s="78">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>590952</v>
+        <v>604300</v>
       </c>
       <c r="C25" s="72">
-        <v>948748</v>
+        <v>1111244</v>
       </c>
       <c r="D25" s="72">
-        <v>1539699</v>
+        <v>1715543</v>
       </c>
       <c r="E25" s="72">
-        <v>1526131</v>
+        <v>1677048</v>
       </c>
       <c r="F25" s="72">
-        <v>1468963</v>
+        <v>1363448</v>
       </c>
       <c r="G25" s="75">
-        <v>0.89</v>
+        <v>2.3</v>
       </c>
       <c r="H25" s="91">
-        <v>4.82</v>
+        <v>25.82</v>
       </c>
       <c r="I25" s="75">
-        <v>9.2</v>
+        <v>9.9</v>
       </c>
       <c r="J25" s="78">
-        <v>8.92</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>573</v>
+        <v>496</v>
       </c>
       <c r="C27" s="72">
-        <v>1554</v>
+        <v>1346</v>
       </c>
       <c r="D27" s="72">
-        <v>2128</v>
+        <v>1842</v>
       </c>
       <c r="E27" s="72">
-        <v>2531</v>
+        <v>1722</v>
       </c>
       <c r="F27" s="72">
-        <v>494</v>
+        <v>816</v>
       </c>
       <c r="G27" s="75">
-        <v>-15.93</v>
+        <v>6.99</v>
       </c>
       <c r="H27" s="91">
-        <v>330.86</v>
+        <v>125.72</v>
       </c>
       <c r="I27" s="75">
         <v>0.01</v>
       </c>
       <c r="J27" s="78">
-        <v>0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>644</v>
+        <v>706</v>
       </c>
       <c r="C29" s="72">
-        <v>1076</v>
+        <v>1133</v>
       </c>
       <c r="D29" s="72">
-        <v>1720</v>
+        <v>1839</v>
       </c>
       <c r="E29" s="72">
-        <v>1677</v>
+        <v>1778</v>
       </c>
       <c r="F29" s="72">
-        <v>730</v>
+        <v>980</v>
       </c>
       <c r="G29" s="75">
-        <v>2.56</v>
+        <v>3.41</v>
       </c>
       <c r="H29" s="91">
-        <v>135.48</v>
+        <v>87.57</v>
       </c>
       <c r="I29" s="75">
         <v>0.01</v>
       </c>
       <c r="J29" s="78">
-        <v>0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -5086,121 +5086,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>401912</v>
+        <v>264116</v>
       </c>
       <c r="C33" s="73">
-        <v>929452</v>
+        <v>765943</v>
       </c>
       <c r="D33" s="73">
-        <v>1331364</v>
+        <v>1030059</v>
       </c>
       <c r="E33" s="73">
-        <v>1451957</v>
+        <v>1137103</v>
       </c>
       <c r="F33" s="73">
-        <v>1189666</v>
+        <v>1346891</v>
       </c>
       <c r="G33" s="76">
-        <v>-8.31</v>
+        <v>-9.41</v>
       </c>
       <c r="H33" s="94">
-        <v>11.91</v>
+        <v>-23.52</v>
       </c>
       <c r="I33" s="76">
-        <v>7.95</v>
+        <v>5.94</v>
       </c>
       <c r="J33" s="79">
-        <v>7.22</v>
+        <v>8.7</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>2133</v>
+        <v>14955</v>
       </c>
       <c r="C35" s="73">
-        <v>6193</v>
+        <v>17647</v>
       </c>
       <c r="D35" s="73">
-        <v>8327</v>
+        <v>32602</v>
       </c>
       <c r="E35" s="73">
-        <v>10350</v>
+        <v>25564</v>
       </c>
       <c r="F35" s="73">
-        <v>57992</v>
+        <v>38183</v>
       </c>
       <c r="G35" s="76">
-        <v>-19.55</v>
+        <v>27.53</v>
       </c>
       <c r="H35" s="94">
-        <v>-85.64</v>
+        <v>-14.61</v>
       </c>
       <c r="I35" s="76">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="J35" s="79">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="13.5" customHeight="1">
       <c r="A38" s="25" t="s">
         <v>54</v>
       </c>
@@ -5330,51 +5330,51 @@
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="I7:I8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="37" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -5401,56 +5401,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -5517,535 +5517,535 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="60">
-        <v>4304044</v>
+        <v>4454791</v>
       </c>
       <c r="C9" s="60">
-        <v>5051004</v>
+        <v>5354452</v>
       </c>
       <c r="D9" s="60">
-        <v>9355048</v>
+        <v>9809243</v>
       </c>
       <c r="E9" s="60">
-        <v>9426674</v>
+        <v>9561423</v>
       </c>
       <c r="F9" s="60">
-        <v>9525529</v>
+        <v>8803448</v>
       </c>
       <c r="G9" s="63">
-        <v>-0.76</v>
+        <v>2.59</v>
       </c>
       <c r="H9" s="63">
-        <v>-1.79</v>
+        <v>11.43</v>
       </c>
       <c r="I9" s="63">
         <v>100</v>
       </c>
       <c r="J9" s="66">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="69" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="70" t="s">
         <v>55</v>
       </c>
       <c r="B11" s="73">
-        <v>4000517</v>
+        <v>4232882</v>
       </c>
       <c r="C11" s="73">
-        <v>4892953</v>
+        <v>5236228</v>
       </c>
       <c r="D11" s="73">
-        <v>8893469</v>
+        <v>9469110</v>
       </c>
       <c r="E11" s="73">
-        <v>8899314</v>
+        <v>9169071</v>
       </c>
       <c r="F11" s="73">
-        <v>8935746</v>
+        <v>8210899</v>
       </c>
       <c r="G11" s="76">
-        <v>-0.07</v>
+        <v>3.27</v>
       </c>
       <c r="H11" s="76">
-        <v>-0.47</v>
+        <v>15.32</v>
       </c>
       <c r="I11" s="76">
-        <v>95.07</v>
+        <v>96.53</v>
       </c>
       <c r="J11" s="79">
-        <v>93.81</v>
+        <v>93.27</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="69" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="72">
-        <v>270721</v>
+        <v>238177</v>
       </c>
       <c r="C13" s="72">
-        <v>610722</v>
+        <v>587292</v>
       </c>
       <c r="D13" s="72">
-        <v>881443</v>
+        <v>825469</v>
       </c>
       <c r="E13" s="72">
-        <v>861540</v>
+        <v>834110</v>
       </c>
       <c r="F13" s="72">
-        <v>906788</v>
+        <v>787663</v>
       </c>
       <c r="G13" s="75">
-        <v>2.31</v>
+        <v>-1.04</v>
       </c>
       <c r="H13" s="75">
-        <v>-2.8</v>
+        <v>4.8</v>
       </c>
       <c r="I13" s="75">
-        <v>9.42</v>
+        <v>8.42</v>
       </c>
       <c r="J13" s="78">
-        <v>9.52</v>
+        <v>8.95</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>58</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="72">
-        <v>85547</v>
+        <v>128104</v>
       </c>
       <c r="C15" s="72">
-        <v>99836</v>
+        <v>93608</v>
       </c>
       <c r="D15" s="72">
-        <v>185383</v>
+        <v>221712</v>
       </c>
       <c r="E15" s="72">
-        <v>172550</v>
+        <v>198082</v>
       </c>
       <c r="F15" s="72">
-        <v>152670</v>
+        <v>153254</v>
       </c>
       <c r="G15" s="75">
-        <v>7.44</v>
+        <v>11.93</v>
       </c>
       <c r="H15" s="75">
-        <v>21.43</v>
+        <v>44.67</v>
       </c>
       <c r="I15" s="75">
-        <v>1.98</v>
+        <v>2.26</v>
       </c>
       <c r="J15" s="78">
-        <v>1.6</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="72">
-        <v>174445</v>
+        <v>163455</v>
       </c>
       <c r="C17" s="72">
-        <v>278995</v>
+        <v>308219</v>
       </c>
       <c r="D17" s="72">
-        <v>453439</v>
+        <v>471674</v>
       </c>
       <c r="E17" s="72">
-        <v>449750</v>
+        <v>460874</v>
       </c>
       <c r="F17" s="72">
-        <v>458504</v>
+        <v>401094</v>
       </c>
       <c r="G17" s="75">
-        <v>0.82</v>
+        <v>2.34</v>
       </c>
       <c r="H17" s="75">
-        <v>-1.1</v>
+        <v>17.6</v>
       </c>
       <c r="I17" s="75">
-        <v>4.85</v>
+        <v>4.81</v>
       </c>
       <c r="J17" s="78">
-        <v>4.81</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="72">
-        <v>230372</v>
+        <v>237300</v>
       </c>
       <c r="C19" s="72">
-        <v>308098</v>
+        <v>339719</v>
       </c>
       <c r="D19" s="72">
-        <v>538469</v>
+        <v>577019</v>
       </c>
       <c r="E19" s="72">
-        <v>532691</v>
+        <v>562367</v>
       </c>
       <c r="F19" s="72">
-        <v>572050</v>
+        <v>513034</v>
       </c>
       <c r="G19" s="75">
-        <v>1.08</v>
+        <v>2.61</v>
       </c>
       <c r="H19" s="75">
-        <v>-5.87</v>
+        <v>12.47</v>
       </c>
       <c r="I19" s="75">
-        <v>5.76</v>
+        <v>5.88</v>
       </c>
       <c r="J19" s="78">
-        <v>6.01</v>
+        <v>5.83</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>64</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="72">
-        <v>234208</v>
+        <v>290820</v>
       </c>
       <c r="C21" s="72">
-        <v>303011</v>
+        <v>299781</v>
       </c>
       <c r="D21" s="72">
-        <v>537219</v>
+        <v>590601</v>
       </c>
       <c r="E21" s="72">
-        <v>537555</v>
+        <v>535959</v>
       </c>
       <c r="F21" s="72">
-        <v>534399</v>
+        <v>502786</v>
       </c>
       <c r="G21" s="75">
-        <v>-0.06</v>
+        <v>10.2</v>
       </c>
       <c r="H21" s="75">
-        <v>0.53</v>
+        <v>17.47</v>
       </c>
       <c r="I21" s="75">
-        <v>5.74</v>
+        <v>6.02</v>
       </c>
       <c r="J21" s="78">
-        <v>5.61</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="72">
-        <v>134216</v>
+        <v>144469</v>
       </c>
       <c r="C23" s="72">
-        <v>273043</v>
+        <v>302721</v>
       </c>
       <c r="D23" s="72">
-        <v>407259</v>
+        <v>447190</v>
       </c>
       <c r="E23" s="72">
-        <v>435621</v>
+        <v>436121</v>
       </c>
       <c r="F23" s="72">
-        <v>470009</v>
+        <v>438024</v>
       </c>
       <c r="G23" s="75">
-        <v>-6.51</v>
+        <v>2.54</v>
       </c>
       <c r="H23" s="75">
-        <v>-13.35</v>
+        <v>2.09</v>
       </c>
       <c r="I23" s="75">
-        <v>4.35</v>
+        <v>4.56</v>
       </c>
       <c r="J23" s="78">
-        <v>4.93</v>
+        <v>4.98</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>68</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B25" s="72">
-        <v>68579</v>
+        <v>70736</v>
       </c>
       <c r="C25" s="72">
-        <v>82538</v>
+        <v>80468</v>
       </c>
       <c r="D25" s="72">
-        <v>151117</v>
+        <v>151204</v>
       </c>
       <c r="E25" s="72">
-        <v>152222</v>
+        <v>150601</v>
       </c>
       <c r="F25" s="72">
-        <v>153156</v>
+        <v>140267</v>
       </c>
       <c r="G25" s="75">
-        <v>-0.73</v>
+        <v>0.4</v>
       </c>
       <c r="H25" s="75">
-        <v>-1.33</v>
+        <v>7.8</v>
       </c>
       <c r="I25" s="75">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J25" s="78">
-        <v>1.61</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>70</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B27" s="72">
-        <v>255979</v>
+        <v>274552</v>
       </c>
       <c r="C27" s="72">
-        <v>271132</v>
+        <v>276237</v>
       </c>
       <c r="D27" s="72">
-        <v>527110</v>
+        <v>550789</v>
       </c>
       <c r="E27" s="72">
-        <v>554009</v>
+        <v>538773</v>
       </c>
       <c r="F27" s="72">
-        <v>552994</v>
+        <v>531429</v>
       </c>
       <c r="G27" s="75">
-        <v>-4.86</v>
+        <v>2.23</v>
       </c>
       <c r="H27" s="75">
-        <v>-4.68</v>
+        <v>3.64</v>
       </c>
       <c r="I27" s="75">
-        <v>5.63</v>
+        <v>5.62</v>
       </c>
       <c r="J27" s="78">
-        <v>5.81</v>
+        <v>6.04</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B29" s="72">
-        <v>382876</v>
+        <v>420031</v>
       </c>
       <c r="C29" s="72">
-        <v>213212</v>
+        <v>210970</v>
       </c>
       <c r="D29" s="72">
-        <v>596088</v>
+        <v>631001</v>
       </c>
       <c r="E29" s="72">
-        <v>611089</v>
+        <v>615867</v>
       </c>
       <c r="F29" s="72">
-        <v>576668</v>
+        <v>560636</v>
       </c>
       <c r="G29" s="75">
-        <v>-2.45</v>
+        <v>2.46</v>
       </c>
       <c r="H29" s="75">
-        <v>3.37</v>
+        <v>12.55</v>
       </c>
       <c r="I29" s="75">
+        <v>6.43</v>
+      </c>
+      <c r="J29" s="78">
         <v>6.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>6.05</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>74</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="81">
         <v>0</v>
       </c>
       <c r="C31" s="81">
         <v>0</v>
@@ -6069,121 +6069,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>76</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="72">
-        <v>9475</v>
+        <v>9354</v>
       </c>
       <c r="C33" s="72">
-        <v>21939</v>
+        <v>20458</v>
       </c>
       <c r="D33" s="72">
-        <v>31414</v>
+        <v>29812</v>
       </c>
       <c r="E33" s="72">
-        <v>33677</v>
+        <v>31238</v>
       </c>
       <c r="F33" s="72">
-        <v>35556</v>
+        <v>32117</v>
       </c>
       <c r="G33" s="75">
-        <v>-6.72</v>
+        <v>-4.56</v>
       </c>
       <c r="H33" s="75">
-        <v>-11.65</v>
+        <v>-7.17</v>
       </c>
       <c r="I33" s="75">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="J33" s="78">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B35" s="72">
-        <v>270451</v>
+        <v>290034</v>
       </c>
       <c r="C35" s="72">
-        <v>360207</v>
+        <v>393516</v>
       </c>
       <c r="D35" s="72">
-        <v>630658</v>
+        <v>683550</v>
       </c>
       <c r="E35" s="72">
-        <v>624022</v>
+        <v>632669</v>
       </c>
       <c r="F35" s="72">
-        <v>654657</v>
+        <v>585105</v>
       </c>
       <c r="G35" s="75">
-        <v>1.06</v>
+        <v>8.04</v>
       </c>
       <c r="H35" s="75">
-        <v>-3.67</v>
+        <v>16.83</v>
       </c>
       <c r="I35" s="75">
-        <v>6.74</v>
+        <v>6.97</v>
       </c>
       <c r="J35" s="78">
-        <v>6.87</v>
+        <v>6.65</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -6393,51 +6393,51 @@
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="J9:J10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="38" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -6464,56 +6464,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -6580,673 +6580,673 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="59">
-        <v>141680</v>
+        <v>124739</v>
       </c>
       <c r="C9" s="59">
-        <v>11351</v>
+        <v>23264</v>
       </c>
       <c r="D9" s="59">
-        <v>153032</v>
+        <v>148003</v>
       </c>
       <c r="E9" s="59">
-        <v>117040</v>
+        <v>136886</v>
       </c>
       <c r="F9" s="59">
-        <v>103671</v>
+        <v>111389</v>
       </c>
       <c r="G9" s="62">
-        <v>30.75</v>
+        <v>8.12</v>
       </c>
       <c r="H9" s="89">
-        <v>47.61</v>
+        <v>32.87</v>
       </c>
       <c r="I9" s="62">
-        <v>1.64</v>
+        <v>1.51</v>
       </c>
       <c r="J9" s="65">
-        <v>1.09</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>81</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="72">
-        <v>6525</v>
+        <v>6633</v>
       </c>
       <c r="C11" s="72">
-        <v>15379</v>
+        <v>14175</v>
       </c>
       <c r="D11" s="72">
-        <v>21905</v>
+        <v>20808</v>
       </c>
       <c r="E11" s="72">
-        <v>21771</v>
+        <v>22011</v>
       </c>
       <c r="F11" s="72">
-        <v>31130</v>
+        <v>23630</v>
       </c>
       <c r="G11" s="75">
-        <v>0.61</v>
+        <v>-5.46</v>
       </c>
       <c r="H11" s="91">
-        <v>-29.64</v>
+        <v>-11.94</v>
       </c>
       <c r="I11" s="75">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="J11" s="78">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>83</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="72">
-        <v>78451</v>
+        <v>82557</v>
       </c>
       <c r="C13" s="72">
-        <v>170164</v>
+        <v>180792</v>
       </c>
       <c r="D13" s="72">
-        <v>248615</v>
+        <v>263349</v>
       </c>
       <c r="E13" s="72">
-        <v>254337</v>
+        <v>261101</v>
       </c>
       <c r="F13" s="72">
-        <v>261026</v>
+        <v>233065</v>
       </c>
       <c r="G13" s="75">
-        <v>-2.25</v>
+        <v>0.86</v>
       </c>
       <c r="H13" s="91">
-        <v>-4.75</v>
+        <v>12.99</v>
       </c>
       <c r="I13" s="75">
-        <v>2.66</v>
+        <v>2.68</v>
       </c>
       <c r="J13" s="78">
-        <v>2.74</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="72">
-        <v>130681</v>
+        <v>99697</v>
       </c>
       <c r="C15" s="72">
-        <v>89428</v>
+        <v>89774</v>
       </c>
       <c r="D15" s="72">
-        <v>220109</v>
+        <v>189470</v>
       </c>
       <c r="E15" s="72">
-        <v>213838</v>
+        <v>203655</v>
       </c>
       <c r="F15" s="72">
-        <v>183308</v>
+        <v>168583</v>
       </c>
       <c r="G15" s="75">
-        <v>2.93</v>
+        <v>-6.97</v>
       </c>
       <c r="H15" s="91">
-        <v>20.08</v>
+        <v>12.39</v>
       </c>
       <c r="I15" s="75">
-        <v>2.35</v>
+        <v>1.93</v>
       </c>
       <c r="J15" s="78">
-        <v>1.92</v>
+        <v>1.91</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>87</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="72">
-        <v>27382</v>
+        <v>30741</v>
       </c>
       <c r="C17" s="72">
-        <v>63412</v>
+        <v>58086</v>
       </c>
       <c r="D17" s="72">
-        <v>90794</v>
+        <v>88827</v>
       </c>
       <c r="E17" s="72">
-        <v>84364</v>
+        <v>90540</v>
       </c>
       <c r="F17" s="72">
-        <v>95592</v>
+        <v>86351</v>
       </c>
       <c r="G17" s="75">
-        <v>7.62</v>
+        <v>-1.89</v>
       </c>
       <c r="H17" s="91">
-        <v>-5.02</v>
+        <v>2.87</v>
       </c>
       <c r="I17" s="75">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="J17" s="78">
-        <v>1</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>89</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>90</v>
       </c>
       <c r="B19" s="72">
-        <v>6993</v>
+        <v>6277</v>
       </c>
       <c r="C19" s="72">
-        <v>18744</v>
+        <v>18420</v>
       </c>
       <c r="D19" s="72">
-        <v>25737</v>
+        <v>24698</v>
       </c>
       <c r="E19" s="72">
-        <v>26477</v>
+        <v>24944</v>
       </c>
       <c r="F19" s="72">
-        <v>30444</v>
+        <v>25609</v>
       </c>
       <c r="G19" s="75">
-        <v>-2.8</v>
+        <v>-0.99</v>
       </c>
       <c r="H19" s="91">
-        <v>-15.46</v>
+        <v>-3.56</v>
       </c>
       <c r="I19" s="75">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="J19" s="78">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>91</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="72">
-        <v>117195</v>
+        <v>121872</v>
       </c>
       <c r="C21" s="72">
-        <v>109125</v>
+        <v>112858</v>
       </c>
       <c r="D21" s="72">
-        <v>226320</v>
+        <v>234731</v>
       </c>
       <c r="E21" s="72">
-        <v>228117</v>
+        <v>220694</v>
       </c>
       <c r="F21" s="72">
-        <v>216864</v>
+        <v>192525</v>
       </c>
       <c r="G21" s="75">
-        <v>-0.79</v>
+        <v>6.36</v>
       </c>
       <c r="H21" s="91">
-        <v>4.36</v>
+        <v>21.92</v>
       </c>
       <c r="I21" s="75">
-        <v>2.42</v>
+        <v>2.39</v>
       </c>
       <c r="J21" s="78">
-        <v>2.28</v>
+        <v>2.19</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>93</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>94</v>
       </c>
       <c r="B23" s="72">
-        <v>1046</v>
+        <v>1028</v>
       </c>
       <c r="C23" s="72">
-        <v>2987</v>
+        <v>2812</v>
       </c>
       <c r="D23" s="72">
-        <v>4034</v>
+        <v>3840</v>
       </c>
       <c r="E23" s="72">
-        <v>4018</v>
+        <v>3839</v>
       </c>
       <c r="F23" s="72">
-        <v>3359</v>
+        <v>3206</v>
       </c>
       <c r="G23" s="75">
-        <v>0.39</v>
+        <v>0.03</v>
       </c>
       <c r="H23" s="91">
-        <v>20.07</v>
+        <v>19.77</v>
       </c>
       <c r="I23" s="75">
         <v>0.04</v>
       </c>
       <c r="J23" s="78">
         <v>0.04</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>95</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>96</v>
       </c>
       <c r="B25" s="72">
-        <v>2989</v>
+        <v>3068</v>
       </c>
       <c r="C25" s="72">
-        <v>3301</v>
+        <v>3275</v>
       </c>
       <c r="D25" s="72">
-        <v>6289</v>
+        <v>6343</v>
       </c>
       <c r="E25" s="72">
-        <v>6281</v>
+        <v>6333</v>
       </c>
       <c r="F25" s="72">
-        <v>6846</v>
+        <v>6020</v>
       </c>
       <c r="G25" s="75">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="H25" s="91">
-        <v>-8.13</v>
+        <v>5.36</v>
       </c>
       <c r="I25" s="75">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="J25" s="78">
         <v>0.07</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>97</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>98</v>
       </c>
       <c r="B27" s="72">
-        <v>57793</v>
+        <v>64369</v>
       </c>
       <c r="C27" s="72">
-        <v>56113</v>
+        <v>56786</v>
       </c>
       <c r="D27" s="72">
-        <v>113906</v>
+        <v>121155</v>
       </c>
       <c r="E27" s="72">
-        <v>115124</v>
+        <v>116775</v>
       </c>
       <c r="F27" s="72">
-        <v>118322</v>
+        <v>111819</v>
       </c>
       <c r="G27" s="75">
-        <v>-1.06</v>
+        <v>3.75</v>
       </c>
       <c r="H27" s="91">
-        <v>-3.73</v>
+        <v>8.35</v>
       </c>
       <c r="I27" s="75">
-        <v>1.22</v>
+        <v>1.24</v>
       </c>
       <c r="J27" s="78">
-        <v>1.24</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>99</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>100</v>
       </c>
       <c r="B29" s="72">
-        <v>11560</v>
+        <v>11740</v>
       </c>
       <c r="C29" s="72">
-        <v>61104</v>
+        <v>61422</v>
       </c>
       <c r="D29" s="72">
-        <v>72664</v>
+        <v>73163</v>
       </c>
       <c r="E29" s="72">
-        <v>71458</v>
+        <v>71701</v>
       </c>
       <c r="F29" s="72">
-        <v>61384</v>
+        <v>56840</v>
       </c>
       <c r="G29" s="75">
-        <v>1.69</v>
+        <v>2.04</v>
       </c>
       <c r="H29" s="91">
-        <v>18.38</v>
+        <v>28.72</v>
       </c>
       <c r="I29" s="75">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="J29" s="78">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>101</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>102</v>
       </c>
       <c r="B31" s="72">
-        <v>6271</v>
+        <v>6247</v>
       </c>
       <c r="C31" s="72">
-        <v>23444</v>
+        <v>23055</v>
       </c>
       <c r="D31" s="72">
-        <v>29715</v>
+        <v>29302</v>
       </c>
       <c r="E31" s="72">
-        <v>28336</v>
+        <v>28933</v>
       </c>
       <c r="F31" s="72">
-        <v>29144</v>
+        <v>29866</v>
       </c>
       <c r="G31" s="75">
-        <v>4.87</v>
+        <v>1.27</v>
       </c>
       <c r="H31" s="91">
-        <v>1.96</v>
+        <v>-1.89</v>
       </c>
       <c r="I31" s="75">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="J31" s="78">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>103</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>104</v>
       </c>
       <c r="B33" s="72">
-        <v>2341</v>
+        <v>2196</v>
       </c>
       <c r="C33" s="72">
-        <v>2197</v>
+        <v>2421</v>
       </c>
       <c r="D33" s="72">
-        <v>4537</v>
+        <v>4617</v>
       </c>
       <c r="E33" s="72">
-        <v>4453</v>
+        <v>4607</v>
       </c>
       <c r="F33" s="72">
-        <v>4138</v>
+        <v>3973</v>
       </c>
       <c r="G33" s="75">
-        <v>1.89</v>
+        <v>0.22</v>
       </c>
       <c r="H33" s="91">
-        <v>9.66</v>
+        <v>16.23</v>
       </c>
       <c r="I33" s="75">
         <v>0.05</v>
       </c>
       <c r="J33" s="78">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="68" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="72">
-        <v>25001</v>
+        <v>25794</v>
       </c>
       <c r="C35" s="72">
-        <v>59169</v>
+        <v>58245</v>
       </c>
       <c r="D35" s="72">
-        <v>84170</v>
+        <v>84039</v>
       </c>
       <c r="E35" s="72">
-        <v>84712</v>
+        <v>83102</v>
       </c>
       <c r="F35" s="72">
-        <v>88866</v>
+        <v>79756</v>
       </c>
       <c r="G35" s="75">
-        <v>-0.64</v>
+        <v>1.13</v>
       </c>
       <c r="H35" s="91">
-        <v>-5.28</v>
+        <v>5.37</v>
       </c>
       <c r="I35" s="75">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="J35" s="78">
-        <v>0.93</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="87" t="s">
         <v>107</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -7399,51 +7399,51 @@
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="B11:B12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="39" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="6" width="11.375" customWidth="1"/>
     <col min="7" max="7" width="12.125" customWidth="1"/>
     <col min="8" max="8" width="11.375" customWidth="1"/>
     <col min="9" max="9" width="10.875" customWidth="1"/>
     <col min="10" max="10" width="11.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="52" t="s">
@@ -7470,56 +7470,56 @@
       <c r="F2" s="52"/>
       <c r="G2" s="52"/>
       <c r="H2" s="52"/>
       <c r="I2" s="52"/>
       <c r="J2" s="52"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="54"/>
       <c r="C3" s="54"/>
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="53" t="str">
         <f>'2-5'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="53"/>
       <c r="E4" s="32" t="str">
         <f>'2-5'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="32"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="17.1" customHeight="1">
       <c r="A5" s="5"/>
       <c r="B5" s="27" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="E5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
@@ -7586,529 +7586,529 @@
       </c>
       <c r="I7" s="41" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="37" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="11"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="49"/>
       <c r="G8" s="49"/>
       <c r="H8" s="49"/>
       <c r="I8" s="42"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="56" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="59">
-        <v>37788</v>
+        <v>56781</v>
       </c>
       <c r="C9" s="59">
-        <v>41988</v>
+        <v>44552</v>
       </c>
       <c r="D9" s="59">
-        <v>79776</v>
+        <v>101333</v>
       </c>
       <c r="E9" s="59">
-        <v>87820</v>
+        <v>101925</v>
       </c>
       <c r="F9" s="59">
-        <v>79728</v>
+        <v>64895</v>
       </c>
       <c r="G9" s="62">
-        <v>-9.16</v>
+        <v>-0.58</v>
       </c>
       <c r="H9" s="89">
-        <v>0.06</v>
+        <v>56.15</v>
       </c>
       <c r="I9" s="62">
-        <v>0.85</v>
+        <v>1.03</v>
       </c>
       <c r="J9" s="65">
-        <v>0.84</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="68" t="s">
         <v>108</v>
       </c>
       <c r="B10" s="40"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="34"/>
       <c r="H10" s="34"/>
       <c r="I10" s="34"/>
       <c r="J10" s="44"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B11" s="72">
-        <v>90655</v>
+        <v>114815</v>
       </c>
       <c r="C11" s="72">
-        <v>122067</v>
+        <v>185973</v>
       </c>
       <c r="D11" s="72">
-        <v>212722</v>
+        <v>300787</v>
       </c>
       <c r="E11" s="72">
-        <v>214800</v>
+        <v>231254</v>
       </c>
       <c r="F11" s="72">
-        <v>216807</v>
+        <v>189288</v>
       </c>
       <c r="G11" s="75">
-        <v>-0.97</v>
+        <v>30.07</v>
       </c>
       <c r="H11" s="91">
-        <v>-1.88</v>
+        <v>58.9</v>
       </c>
       <c r="I11" s="75">
-        <v>2.27</v>
+        <v>3.07</v>
       </c>
       <c r="J11" s="78">
-        <v>2.28</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="68" t="s">
         <v>110</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
       <c r="I12" s="34"/>
       <c r="J12" s="44"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B13" s="72">
-        <v>208039</v>
+        <v>212448</v>
       </c>
       <c r="C13" s="72">
-        <v>168885</v>
+        <v>188808</v>
       </c>
       <c r="D13" s="72">
-        <v>376924</v>
+        <v>401256</v>
       </c>
       <c r="E13" s="72">
-        <v>380990</v>
+        <v>398148</v>
       </c>
       <c r="F13" s="72">
-        <v>380435</v>
+        <v>333534</v>
       </c>
       <c r="G13" s="75">
-        <v>-1.07</v>
+        <v>0.78</v>
       </c>
       <c r="H13" s="91">
-        <v>-0.92</v>
+        <v>20.3</v>
       </c>
       <c r="I13" s="75">
-        <v>4.03</v>
+        <v>4.09</v>
       </c>
       <c r="J13" s="78">
-        <v>3.99</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>112</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="34"/>
       <c r="H14" s="34"/>
       <c r="I14" s="34"/>
       <c r="J14" s="44"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="72">
-        <v>233991</v>
+        <v>260183</v>
       </c>
       <c r="C15" s="72">
-        <v>345860</v>
+        <v>382549</v>
       </c>
       <c r="D15" s="72">
-        <v>579851</v>
+        <v>642732</v>
       </c>
       <c r="E15" s="72">
-        <v>589906</v>
+        <v>629571</v>
       </c>
       <c r="F15" s="72">
-        <v>567794</v>
+        <v>550678</v>
       </c>
       <c r="G15" s="75">
-        <v>-1.7</v>
+        <v>2.09</v>
       </c>
       <c r="H15" s="91">
-        <v>2.12</v>
+        <v>16.72</v>
       </c>
       <c r="I15" s="75">
-        <v>6.2</v>
+        <v>6.55</v>
       </c>
       <c r="J15" s="78">
-        <v>5.96</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="68" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="34"/>
       <c r="H16" s="34"/>
       <c r="I16" s="34"/>
       <c r="J16" s="44"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="72">
-        <v>51785</v>
+        <v>50769</v>
       </c>
       <c r="C17" s="72">
-        <v>60398</v>
+        <v>63919</v>
       </c>
       <c r="D17" s="72">
-        <v>112183</v>
+        <v>114688</v>
       </c>
       <c r="E17" s="72">
-        <v>113736</v>
+        <v>108502</v>
       </c>
       <c r="F17" s="72">
-        <v>128069</v>
+        <v>109462</v>
       </c>
       <c r="G17" s="75">
-        <v>-1.37</v>
+        <v>5.7</v>
       </c>
       <c r="H17" s="91">
-        <v>-12.4</v>
+        <v>4.77</v>
       </c>
       <c r="I17" s="75">
-        <v>1.2</v>
+        <v>1.17</v>
       </c>
       <c r="J17" s="78">
-        <v>1.34</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="68" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="34"/>
       <c r="H18" s="34"/>
       <c r="I18" s="34"/>
       <c r="J18" s="44"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="72">
-        <v>118331</v>
+        <v>123595</v>
       </c>
       <c r="C19" s="72">
-        <v>87733</v>
+        <v>89055</v>
       </c>
       <c r="D19" s="72">
-        <v>206065</v>
+        <v>212650</v>
       </c>
       <c r="E19" s="72">
-        <v>204584</v>
+        <v>217545</v>
       </c>
       <c r="F19" s="72">
-        <v>214247</v>
+        <v>194258</v>
       </c>
       <c r="G19" s="75">
-        <v>0.72</v>
+        <v>-2.25</v>
       </c>
       <c r="H19" s="91">
-        <v>-3.82</v>
+        <v>9.47</v>
       </c>
       <c r="I19" s="75">
-        <v>2.2</v>
+        <v>2.17</v>
       </c>
       <c r="J19" s="78">
-        <v>2.25</v>
+        <v>2.21</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="68" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="34"/>
       <c r="H20" s="34"/>
       <c r="I20" s="34"/>
       <c r="J20" s="44"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="72">
-        <v>193528</v>
+        <v>215719</v>
       </c>
       <c r="C21" s="72">
-        <v>233138</v>
+        <v>288708</v>
       </c>
       <c r="D21" s="72">
-        <v>426666</v>
+        <v>504427</v>
       </c>
       <c r="E21" s="72">
-        <v>429246</v>
+        <v>486133</v>
       </c>
       <c r="F21" s="72">
-        <v>409272</v>
+        <v>389000</v>
       </c>
       <c r="G21" s="75">
-        <v>-0.6</v>
+        <v>3.76</v>
       </c>
       <c r="H21" s="91">
-        <v>4.25</v>
+        <v>29.67</v>
       </c>
       <c r="I21" s="75">
-        <v>4.56</v>
+        <v>5.14</v>
       </c>
       <c r="J21" s="78">
-        <v>4.3</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="68" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="34"/>
       <c r="H22" s="34"/>
       <c r="I22" s="34"/>
       <c r="J22" s="44"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>121</v>
       </c>
       <c r="B23" s="72">
-        <v>10312</v>
+        <v>10119</v>
       </c>
       <c r="C23" s="72">
-        <v>25924</v>
+        <v>31622</v>
       </c>
       <c r="D23" s="72">
-        <v>36236</v>
+        <v>41740</v>
       </c>
       <c r="E23" s="72">
-        <v>37421</v>
+        <v>41707</v>
       </c>
       <c r="F23" s="72">
-        <v>35683</v>
+        <v>32743</v>
       </c>
       <c r="G23" s="75">
-        <v>-3.17</v>
+        <v>0.08</v>
       </c>
       <c r="H23" s="91">
-        <v>1.55</v>
+        <v>27.48</v>
       </c>
       <c r="I23" s="75">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="J23" s="78">
         <v>0.37</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="68" t="s">
         <v>122</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="34"/>
       <c r="H24" s="34"/>
       <c r="I24" s="34"/>
       <c r="J24" s="44"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B25" s="72">
-        <v>322095</v>
+        <v>333261</v>
       </c>
       <c r="C25" s="72">
-        <v>295679</v>
+        <v>340190</v>
       </c>
       <c r="D25" s="72">
-        <v>617774</v>
+        <v>673450</v>
       </c>
       <c r="E25" s="72">
-        <v>611550</v>
+        <v>679004</v>
       </c>
       <c r="F25" s="72">
-        <v>600941</v>
+        <v>567203</v>
       </c>
       <c r="G25" s="75">
-        <v>1.02</v>
+        <v>-0.82</v>
       </c>
       <c r="H25" s="91">
-        <v>2.8</v>
+        <v>18.73</v>
       </c>
       <c r="I25" s="75">
-        <v>6.6</v>
+        <v>6.87</v>
       </c>
       <c r="J25" s="78">
-        <v>6.31</v>
+        <v>6.44</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="68" t="s">
         <v>124</v>
       </c>
       <c r="B26" s="40"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="34"/>
       <c r="J26" s="44"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>125</v>
       </c>
       <c r="B27" s="72">
-        <v>573</v>
+        <v>496</v>
       </c>
       <c r="C27" s="72">
-        <v>1554</v>
+        <v>1346</v>
       </c>
       <c r="D27" s="72">
-        <v>2128</v>
+        <v>1842</v>
       </c>
       <c r="E27" s="72">
-        <v>2531</v>
+        <v>1722</v>
       </c>
       <c r="F27" s="72">
-        <v>494</v>
+        <v>816</v>
       </c>
       <c r="G27" s="75">
-        <v>-15.93</v>
+        <v>6.99</v>
       </c>
       <c r="H27" s="91">
-        <v>330.86</v>
+        <v>125.72</v>
       </c>
       <c r="I27" s="75">
         <v>0.02</v>
       </c>
       <c r="J27" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="68" t="s">
         <v>126</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="34"/>
       <c r="J28" s="44"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B29" s="72">
-        <v>644</v>
+        <v>706</v>
       </c>
       <c r="C29" s="72">
-        <v>1076</v>
+        <v>1133</v>
       </c>
       <c r="D29" s="72">
-        <v>1720</v>
+        <v>1839</v>
       </c>
       <c r="E29" s="72">
-        <v>1677</v>
+        <v>1778</v>
       </c>
       <c r="F29" s="72">
-        <v>730</v>
+        <v>980</v>
       </c>
       <c r="G29" s="75">
-        <v>2.56</v>
+        <v>3.41</v>
       </c>
       <c r="H29" s="91">
-        <v>135.48</v>
+        <v>87.57</v>
       </c>
       <c r="I29" s="75">
         <v>0.02</v>
       </c>
       <c r="J29" s="78">
         <v>0.01</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="68" t="s">
         <v>128</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="34"/>
       <c r="J30" s="44"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>129</v>
@@ -8138,121 +8138,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="85">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="68" t="s">
         <v>130</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="40"/>
       <c r="D32" s="40"/>
       <c r="E32" s="40"/>
       <c r="F32" s="40"/>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="34"/>
       <c r="J32" s="44"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="70" t="s">
         <v>131</v>
       </c>
       <c r="B33" s="73">
-        <v>301394</v>
+        <v>206953</v>
       </c>
       <c r="C33" s="73">
-        <v>151858</v>
+        <v>100577</v>
       </c>
       <c r="D33" s="73">
-        <v>453252</v>
+        <v>307530</v>
       </c>
       <c r="E33" s="73">
-        <v>517010</v>
+        <v>366788</v>
       </c>
       <c r="F33" s="73">
-        <v>531791</v>
+        <v>554366</v>
       </c>
       <c r="G33" s="76">
-        <v>-12.33</v>
+        <v>-16.16</v>
       </c>
       <c r="H33" s="94">
-        <v>-14.77</v>
+        <v>-44.53</v>
       </c>
       <c r="I33" s="76">
-        <v>4.84</v>
+        <v>3.14</v>
       </c>
       <c r="J33" s="79">
-        <v>5.58</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="69" t="s">
         <v>132</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="40"/>
       <c r="D34" s="40"/>
       <c r="E34" s="40"/>
       <c r="F34" s="40"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="34"/>
       <c r="J34" s="44"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="70" t="s">
         <v>133</v>
       </c>
       <c r="B35" s="73">
-        <v>2133</v>
+        <v>14955</v>
       </c>
       <c r="C35" s="73">
-        <v>6193</v>
+        <v>17647</v>
       </c>
       <c r="D35" s="73">
-        <v>8327</v>
+        <v>32602</v>
       </c>
       <c r="E35" s="73">
-        <v>10350</v>
+        <v>25564</v>
       </c>
       <c r="F35" s="73">
-        <v>57992</v>
+        <v>38183</v>
       </c>
       <c r="G35" s="76">
-        <v>-19.55</v>
+        <v>27.53</v>
       </c>
       <c r="H35" s="94">
-        <v>-85.64</v>
+        <v>-14.61</v>
       </c>
       <c r="I35" s="76">
-        <v>0.09</v>
+        <v>0.33</v>
       </c>
       <c r="J35" s="79">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="95" t="s">
         <v>134</v>
       </c>
       <c r="B36" s="47"/>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="48"/>
       <c r="H36" s="48"/>
       <c r="I36" s="48"/>
       <c r="J36" s="51"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="24" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
@@ -8448,51 +8448,51 @@
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="J7:J8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="H7:H8"/>
     <mergeCell ref="I7:I8"/>
     <mergeCell ref="F7:F8"/>
     <mergeCell ref="G7:G8"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="I5:J5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="40" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行外匯存款餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>