--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -34,51 +34,51 @@
     <definedName name="Print_Area" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="Print_Area" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="外部資料_1" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="2">'2-4(續二完)'!$A$1:$J$8</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>　　　　　(2)指持有他行發行之可轉讓定期存單。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Current Month</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">上　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -162,51 +162,51 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>他行</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>說　　明：1.『餘額』指各銀行發行流通在外（未到期）之可轉讓定期存單。</t>
   </si>
   <si>
     <r>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>.#係金融控股公司之子公司。</t>
     </r>
   </si>
@@ -2474,535 +2474,535 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="51">
+        <v>310642</v>
+      </c>
+      <c r="C9" s="51">
+        <v>6470362</v>
+      </c>
+      <c r="D9" s="51">
+        <v>135677</v>
+      </c>
+      <c r="E9" s="51">
         <v>337224</v>
       </c>
-      <c r="C9" s="51">
+      <c r="F9" s="51">
         <v>6610246</v>
       </c>
-      <c r="D9" s="51">
+      <c r="G9" s="51">
         <v>137976</v>
       </c>
-      <c r="E9" s="51">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="51">
-        <v>354694</v>
+        <v>360659</v>
       </c>
       <c r="I9" s="51">
-        <v>6592003</v>
+        <v>6243643</v>
       </c>
       <c r="J9" s="54">
-        <v>217158</v>
+        <v>217594</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="61">
+        <v>309501</v>
+      </c>
+      <c r="C11" s="61">
+        <v>6259276</v>
+      </c>
+      <c r="D11" s="61">
+        <v>129348</v>
+      </c>
+      <c r="E11" s="61">
         <v>335173</v>
       </c>
-      <c r="C11" s="61">
+      <c r="F11" s="61">
         <v>6393330</v>
       </c>
-      <c r="D11" s="61">
+      <c r="G11" s="61">
         <v>129001</v>
       </c>
-      <c r="E11" s="61">
-[...7 lines deleted...]
-      </c>
       <c r="H11" s="61">
-        <v>353674</v>
+        <v>359669</v>
       </c>
       <c r="I11" s="61">
-        <v>6357179</v>
+        <v>6029645</v>
       </c>
       <c r="J11" s="64">
-        <v>214484</v>
+        <v>214905</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="60">
         <v>887</v>
       </c>
       <c r="C13" s="60">
-        <v>634910</v>
+        <v>626631</v>
       </c>
       <c r="D13" s="60">
-        <v>16848</v>
+        <v>16226</v>
       </c>
       <c r="E13" s="60">
         <v>887</v>
       </c>
       <c r="F13" s="60">
-        <v>746369</v>
+        <v>634910</v>
       </c>
       <c r="G13" s="60">
-        <v>16491</v>
+        <v>16848</v>
       </c>
       <c r="H13" s="60">
         <v>882</v>
       </c>
       <c r="I13" s="60">
-        <v>705485</v>
+        <v>599433</v>
       </c>
       <c r="J13" s="63">
-        <v>20565</v>
+        <v>21573</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="60">
         <v>570</v>
       </c>
       <c r="C15" s="60">
+        <v>360598</v>
+      </c>
+      <c r="D15" s="60">
+        <v>9214</v>
+      </c>
+      <c r="E15" s="60">
+        <v>570</v>
+      </c>
+      <c r="F15" s="60">
         <v>385169</v>
       </c>
-      <c r="D15" s="60">
+      <c r="G15" s="60">
         <v>6590</v>
       </c>
-      <c r="E15" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H15" s="60">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="I15" s="60">
-        <v>378293</v>
+        <v>363289</v>
       </c>
       <c r="J15" s="63">
-        <v>11760</v>
+        <v>11158</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="60">
+        <v>46234</v>
+      </c>
+      <c r="C17" s="60">
+        <v>488728</v>
+      </c>
+      <c r="D17" s="66">
+        <v>0</v>
+      </c>
+      <c r="E17" s="60">
         <v>40266</v>
       </c>
-      <c r="C17" s="60">
+      <c r="F17" s="60">
         <v>540743</v>
       </c>
-      <c r="D17" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>50522</v>
+        <v>53512</v>
       </c>
       <c r="I17" s="60">
-        <v>470050</v>
+        <v>447045</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="60">
+        <v>6326</v>
+      </c>
+      <c r="C19" s="60">
+        <v>624714</v>
+      </c>
+      <c r="D19" s="60">
+        <v>7152</v>
+      </c>
+      <c r="E19" s="60">
         <v>6349</v>
       </c>
-      <c r="C19" s="60">
+      <c r="F19" s="60">
         <v>662055</v>
       </c>
-      <c r="D19" s="60">
+      <c r="G19" s="60">
         <v>5897</v>
       </c>
-      <c r="E19" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H19" s="60">
-        <v>2635</v>
+        <v>2568</v>
       </c>
       <c r="I19" s="60">
-        <v>635730</v>
+        <v>621045</v>
       </c>
       <c r="J19" s="63">
-        <v>3688</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="60">
+        <v>3407</v>
+      </c>
+      <c r="C21" s="60">
+        <v>444987</v>
+      </c>
+      <c r="D21" s="66">
+        <v>0</v>
+      </c>
+      <c r="E21" s="60">
         <v>3413</v>
       </c>
-      <c r="C21" s="60">
+      <c r="F21" s="60">
         <v>398754</v>
       </c>
-      <c r="D21" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G21" s="66">
         <v>0</v>
       </c>
       <c r="H21" s="60">
-        <v>42661</v>
+        <v>23291</v>
       </c>
       <c r="I21" s="60">
-        <v>480286</v>
+        <v>426287</v>
       </c>
       <c r="J21" s="63">
-        <v>601</v>
+        <v>410</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="60">
+        <v>2591</v>
+      </c>
+      <c r="C23" s="60">
+        <v>335050</v>
+      </c>
+      <c r="D23" s="60">
+        <v>20402</v>
+      </c>
+      <c r="E23" s="60">
         <v>2565</v>
       </c>
-      <c r="C23" s="60">
+      <c r="F23" s="60">
         <v>336220</v>
       </c>
-      <c r="D23" s="60">
+      <c r="G23" s="60">
         <v>20374</v>
       </c>
-      <c r="E23" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H23" s="60">
-        <v>2489</v>
+        <v>2449</v>
       </c>
       <c r="I23" s="60">
-        <v>359030</v>
+        <v>327870</v>
       </c>
       <c r="J23" s="63">
-        <v>9717</v>
+        <v>8425</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="60">
+        <v>62015</v>
+      </c>
+      <c r="C25" s="60">
+        <v>143800</v>
+      </c>
+      <c r="D25" s="66">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
         <v>62465</v>
       </c>
-      <c r="C25" s="60">
+      <c r="F25" s="60">
         <v>135300</v>
       </c>
-      <c r="D25" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>70525</v>
+        <v>70569</v>
       </c>
       <c r="I25" s="60">
-        <v>194485</v>
+        <v>180985</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="60">
         <v>1133</v>
       </c>
       <c r="C27" s="60">
+        <v>277756</v>
+      </c>
+      <c r="D27" s="60">
+        <v>1719</v>
+      </c>
+      <c r="E27" s="60">
+        <v>1133</v>
+      </c>
+      <c r="F27" s="60">
         <v>275658</v>
       </c>
-      <c r="D27" s="60">
+      <c r="G27" s="60">
         <v>1544</v>
-      </c>
-[...7 lines deleted...]
-        <v>1837</v>
       </c>
       <c r="H27" s="60">
         <v>623</v>
       </c>
       <c r="I27" s="60">
-        <v>243830</v>
+        <v>221331</v>
       </c>
       <c r="J27" s="63">
-        <v>6856</v>
+        <v>10293</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="60">
+        <v>25832</v>
+      </c>
+      <c r="C29" s="60">
+        <v>460635</v>
+      </c>
+      <c r="D29" s="60">
+        <v>4818</v>
+      </c>
+      <c r="E29" s="60">
         <v>25635</v>
       </c>
-      <c r="C29" s="60">
+      <c r="F29" s="60">
         <v>455687</v>
       </c>
-      <c r="D29" s="60">
+      <c r="G29" s="60">
         <v>3188</v>
       </c>
-      <c r="E29" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H29" s="60">
-        <v>42424</v>
+        <v>51924</v>
       </c>
       <c r="I29" s="60">
-        <v>326558</v>
+        <v>332558</v>
       </c>
       <c r="J29" s="63">
-        <v>5555</v>
+        <v>3908</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="66">
         <v>0</v>
       </c>
       <c r="C31" s="60">
         <v>7600</v>
@@ -3029,118 +3029,118 @@
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="60">
         <v>356</v>
       </c>
       <c r="C33" s="60">
-        <v>22750</v>
+        <v>19750</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="F33" s="60">
         <v>22750</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="I33" s="60">
-        <v>22120</v>
+        <v>15420</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="60">
         <v>306</v>
       </c>
       <c r="C35" s="60">
+        <v>285659</v>
+      </c>
+      <c r="D35" s="60">
+        <v>12657</v>
+      </c>
+      <c r="E35" s="60">
+        <v>306</v>
+      </c>
+      <c r="F35" s="60">
         <v>342190</v>
       </c>
-      <c r="D35" s="60">
+      <c r="G35" s="60">
         <v>12358</v>
-      </c>
-[...7 lines deleted...]
-        <v>12787</v>
       </c>
       <c r="H35" s="60">
         <v>246</v>
       </c>
       <c r="I35" s="60">
-        <v>292560</v>
+        <v>311560</v>
       </c>
       <c r="J35" s="63">
-        <v>15403</v>
+        <v>14834</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
@@ -3397,56 +3397,56 @@
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -3520,655 +3520,655 @@
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
         <v>13</v>
       </c>
       <c r="C9" s="50">
-        <v>98051</v>
+        <v>101341</v>
       </c>
       <c r="D9" s="72">
         <v>0</v>
       </c>
       <c r="E9" s="50">
         <v>13</v>
       </c>
       <c r="F9" s="50">
-        <v>97553</v>
+        <v>98051</v>
       </c>
       <c r="G9" s="72">
         <v>0</v>
       </c>
       <c r="H9" s="50">
         <v>13</v>
       </c>
       <c r="I9" s="50">
-        <v>126568</v>
+        <v>142079</v>
       </c>
       <c r="J9" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="60">
+        <v>1300</v>
+      </c>
+      <c r="C11" s="60">
+        <v>28290</v>
+      </c>
+      <c r="D11" s="66">
+        <v>0</v>
+      </c>
+      <c r="E11" s="60">
         <v>2300</v>
       </c>
-      <c r="C11" s="60">
+      <c r="F11" s="60">
         <v>28336</v>
       </c>
-      <c r="D11" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="66">
         <v>0</v>
       </c>
       <c r="H11" s="60">
-        <v>5350</v>
+        <v>4850</v>
       </c>
       <c r="I11" s="60">
-        <v>36599</v>
+        <v>35395</v>
       </c>
       <c r="J11" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="60">
+        <v>401</v>
+      </c>
+      <c r="C13" s="60">
+        <v>177601</v>
+      </c>
+      <c r="D13" s="60">
+        <v>694</v>
+      </c>
+      <c r="E13" s="60">
         <v>402</v>
       </c>
-      <c r="C13" s="60">
+      <c r="F13" s="60">
         <v>209519</v>
       </c>
-      <c r="D13" s="60">
+      <c r="G13" s="60">
         <v>696</v>
       </c>
-      <c r="E13" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="60">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="I13" s="60">
-        <v>154177</v>
+        <v>150342</v>
       </c>
       <c r="J13" s="63">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="60">
+        <v>6991</v>
+      </c>
+      <c r="C15" s="60">
+        <v>63721</v>
+      </c>
+      <c r="D15" s="66">
+        <v>0</v>
+      </c>
+      <c r="E15" s="60">
         <v>6965</v>
       </c>
-      <c r="C15" s="60">
+      <c r="F15" s="60">
         <v>61173</v>
       </c>
-      <c r="D15" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G15" s="66">
         <v>0</v>
       </c>
       <c r="H15" s="60">
-        <v>6398</v>
+        <v>6313</v>
       </c>
       <c r="I15" s="60">
-        <v>72312</v>
+        <v>68809</v>
       </c>
       <c r="J15" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="60">
+        <v>5329</v>
+      </c>
+      <c r="C17" s="60">
+        <v>49259</v>
+      </c>
+      <c r="D17" s="66">
+        <v>0</v>
+      </c>
+      <c r="E17" s="60">
         <v>5539</v>
       </c>
-      <c r="C17" s="60">
+      <c r="F17" s="60">
         <v>51168</v>
       </c>
-      <c r="D17" s="66">
-[...9 lines deleted...]
-        <v>221</v>
+      <c r="G17" s="66">
+        <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>7460</v>
+        <v>7854</v>
       </c>
       <c r="I17" s="60">
-        <v>48555</v>
+        <v>48655</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="60">
         <v>76</v>
       </c>
       <c r="C19" s="60">
-        <v>16778</v>
+        <v>16378</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="60">
         <v>76</v>
       </c>
       <c r="F19" s="60">
-        <v>16278</v>
+        <v>16778</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
-        <v>576</v>
+        <v>76</v>
       </c>
       <c r="I19" s="60">
-        <v>13378</v>
+        <v>13578</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="60">
+        <v>202</v>
+      </c>
+      <c r="C21" s="60">
+        <v>112175</v>
+      </c>
+      <c r="D21" s="60">
+        <v>900</v>
+      </c>
+      <c r="E21" s="60">
         <v>209</v>
       </c>
-      <c r="C21" s="60">
+      <c r="F21" s="60">
         <v>116623</v>
       </c>
-      <c r="D21" s="60">
+      <c r="G21" s="60">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="H21" s="60">
         <v>110</v>
       </c>
       <c r="I21" s="60">
-        <v>82398</v>
+        <v>86903</v>
       </c>
       <c r="J21" s="63">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="60">
-        <v>6470</v>
+        <v>6172</v>
       </c>
       <c r="C23" s="60">
         <v>4130</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
         <v>6470</v>
       </c>
       <c r="F23" s="60">
-        <v>3960</v>
+        <v>4130</v>
       </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
-        <v>6481</v>
+        <v>7673</v>
       </c>
       <c r="I23" s="60">
         <v>4550</v>
       </c>
       <c r="J23" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="60">
+        <v>15592</v>
+      </c>
+      <c r="C25" s="60">
+        <v>21065</v>
+      </c>
+      <c r="D25" s="66">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
         <v>18055</v>
       </c>
-      <c r="C25" s="60">
+      <c r="F25" s="60">
         <v>23695</v>
       </c>
-      <c r="D25" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>6379</v>
+        <v>10222</v>
       </c>
       <c r="I25" s="60">
-        <v>24957</v>
+        <v>16658</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="60">
+        <v>4989</v>
+      </c>
+      <c r="C27" s="60">
+        <v>71650</v>
+      </c>
+      <c r="D27" s="60">
+        <v>5900</v>
+      </c>
+      <c r="E27" s="60">
         <v>5990</v>
       </c>
-      <c r="C27" s="60">
+      <c r="F27" s="60">
         <v>78941</v>
       </c>
-      <c r="D27" s="60">
+      <c r="G27" s="60">
         <v>7900</v>
       </c>
-      <c r="E27" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H27" s="60">
-        <v>27647</v>
+        <v>28546</v>
       </c>
       <c r="I27" s="60">
-        <v>74883</v>
+        <v>78685</v>
       </c>
       <c r="J27" s="63">
-        <v>3701</v>
+        <v>3673</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="60">
-        <v>26967</v>
+        <v>25965</v>
       </c>
       <c r="C29" s="60">
         <v>11998</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>26830</v>
+        <v>26967</v>
       </c>
       <c r="F29" s="60">
         <v>11998</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>28656</v>
+        <v>28905</v>
       </c>
       <c r="I29" s="60">
-        <v>19497</v>
+        <v>19298</v>
       </c>
       <c r="J29" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="60">
+        <v>35</v>
+      </c>
+      <c r="C31" s="60">
+        <v>23660</v>
+      </c>
+      <c r="D31" s="66">
+        <v>0</v>
+      </c>
+      <c r="E31" s="60">
         <v>45</v>
       </c>
-      <c r="C31" s="60">
+      <c r="F31" s="60">
         <v>25160</v>
       </c>
-      <c r="D31" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
-        <v>116</v>
+        <v>26</v>
       </c>
       <c r="I31" s="60">
-        <v>33675</v>
+        <v>30675</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="60">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="C33" s="60">
         <v>12550</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="F33" s="60">
-        <v>12750</v>
+        <v>12550</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="I33" s="60">
-        <v>11625</v>
+        <v>11325</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="60">
-        <v>335</v>
+        <v>205</v>
       </c>
       <c r="C35" s="60">
         <v>43500</v>
       </c>
       <c r="D35" s="66">
         <v>0</v>
       </c>
       <c r="E35" s="60">
-        <v>205</v>
+        <v>335</v>
       </c>
       <c r="F35" s="60">
         <v>43500</v>
       </c>
       <c r="G35" s="66">
         <v>0</v>
       </c>
       <c r="H35" s="60">
         <v>230</v>
       </c>
       <c r="I35" s="60">
         <v>43000</v>
       </c>
       <c r="J35" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
@@ -4412,56 +4412,56 @@
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -4532,443 +4532,443 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="50">
+        <v>9152</v>
+      </c>
+      <c r="C9" s="50">
+        <v>106482</v>
+      </c>
+      <c r="D9" s="50">
+        <v>893</v>
+      </c>
+      <c r="E9" s="50">
         <v>11158</v>
       </c>
-      <c r="C9" s="50">
+      <c r="F9" s="50">
         <v>104030</v>
       </c>
-      <c r="D9" s="50">
+      <c r="G9" s="50">
         <v>243</v>
       </c>
-      <c r="E9" s="50">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="50">
-        <v>16589</v>
+        <v>15289</v>
       </c>
       <c r="I9" s="50">
-        <v>101795</v>
+        <v>82595</v>
       </c>
       <c r="J9" s="53">
-        <v>1959</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="60">
+        <v>18386</v>
+      </c>
+      <c r="C11" s="60">
+        <v>138205</v>
+      </c>
+      <c r="D11" s="60">
+        <v>441</v>
+      </c>
+      <c r="E11" s="60">
         <v>21396</v>
       </c>
-      <c r="C11" s="60">
+      <c r="F11" s="60">
         <v>130205</v>
       </c>
-      <c r="D11" s="60">
+      <c r="G11" s="60">
         <v>421</v>
-      </c>
-[...7 lines deleted...]
-        <v>410</v>
       </c>
       <c r="H11" s="60">
         <v>1940</v>
       </c>
       <c r="I11" s="60">
-        <v>114590</v>
+        <v>108590</v>
       </c>
       <c r="J11" s="63">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B13" s="60">
+        <v>17333</v>
+      </c>
+      <c r="C13" s="60">
+        <v>222979</v>
+      </c>
+      <c r="D13" s="60">
+        <v>17916</v>
+      </c>
+      <c r="E13" s="60">
         <v>27833</v>
       </c>
-      <c r="C13" s="60">
+      <c r="F13" s="60">
         <v>218569</v>
       </c>
-      <c r="D13" s="60">
+      <c r="G13" s="60">
         <v>18648</v>
       </c>
-      <c r="E13" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="60">
-        <v>1667</v>
+        <v>11103</v>
       </c>
       <c r="I13" s="60">
-        <v>206067</v>
+        <v>202047</v>
       </c>
       <c r="J13" s="63">
-        <v>4292</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="60">
+        <v>23380</v>
+      </c>
+      <c r="C15" s="60">
+        <v>289542</v>
+      </c>
+      <c r="D15" s="60">
+        <v>18424</v>
+      </c>
+      <c r="E15" s="60">
         <v>28480</v>
       </c>
-      <c r="C15" s="60">
+      <c r="F15" s="60">
         <v>266065</v>
       </c>
-      <c r="D15" s="60">
+      <c r="G15" s="60">
         <v>16049</v>
-      </c>
-[...7 lines deleted...]
-        <v>22546</v>
       </c>
       <c r="H15" s="60">
         <v>620</v>
       </c>
       <c r="I15" s="60">
-        <v>292130</v>
+        <v>294630</v>
       </c>
       <c r="J15" s="63">
-        <v>16113</v>
+        <v>20143</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="60">
+        <v>15012</v>
+      </c>
+      <c r="C17" s="60">
+        <v>63690</v>
+      </c>
+      <c r="D17" s="66">
+        <v>0</v>
+      </c>
+      <c r="E17" s="60">
         <v>15512</v>
       </c>
-      <c r="C17" s="60">
+      <c r="F17" s="60">
         <v>62185</v>
-      </c>
-[...7 lines deleted...]
-        <v>62825</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
         <v>8511</v>
       </c>
       <c r="I17" s="60">
-        <v>48590</v>
+        <v>51485</v>
       </c>
       <c r="J17" s="63">
-        <v>749</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>100</v>
       </c>
-      <c r="B19" s="60">
+      <c r="B19" s="66">
+        <v>0</v>
+      </c>
+      <c r="C19" s="60">
+        <v>51625</v>
+      </c>
+      <c r="D19" s="66">
+        <v>0</v>
+      </c>
+      <c r="E19" s="60">
         <v>3000</v>
       </c>
-      <c r="C19" s="60">
+      <c r="F19" s="60">
         <v>55625</v>
-      </c>
-[...7 lines deleted...]
-        <v>57200</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
         <v>10000</v>
       </c>
       <c r="I19" s="60">
-        <v>43720</v>
+        <v>42737</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="60">
+        <v>1332</v>
+      </c>
+      <c r="C21" s="60">
+        <v>229508</v>
+      </c>
+      <c r="D21" s="60">
+        <v>224</v>
+      </c>
+      <c r="E21" s="60">
         <v>1330</v>
       </c>
-      <c r="C21" s="60">
+      <c r="F21" s="60">
         <v>241508</v>
       </c>
-      <c r="D21" s="60">
+      <c r="G21" s="60">
         <v>5581</v>
       </c>
-      <c r="E21" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H21" s="60">
-        <v>1430</v>
+        <v>1438</v>
       </c>
       <c r="I21" s="60">
-        <v>301305</v>
+        <v>284305</v>
       </c>
       <c r="J21" s="63">
-        <v>7161</v>
+        <v>7186</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="60">
         <v>69</v>
       </c>
       <c r="C23" s="60">
-        <v>25160</v>
+        <v>24060</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
         <v>69</v>
       </c>
       <c r="F23" s="60">
-        <v>25260</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>25160</v>
+      </c>
+      <c r="G23" s="66">
+        <v>0</v>
       </c>
       <c r="H23" s="60">
-        <v>788</v>
+        <v>169</v>
       </c>
       <c r="I23" s="60">
-        <v>30405</v>
+        <v>29005</v>
       </c>
       <c r="J23" s="63">
-        <v>996</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="60">
+        <v>2222</v>
+      </c>
+      <c r="C25" s="60">
+        <v>315481</v>
+      </c>
+      <c r="D25" s="60">
+        <v>11768</v>
+      </c>
+      <c r="E25" s="60">
         <v>2236</v>
       </c>
-      <c r="C25" s="60">
+      <c r="F25" s="60">
         <v>306494</v>
       </c>
-      <c r="D25" s="60">
+      <c r="G25" s="60">
         <v>12063</v>
       </c>
-      <c r="E25" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H25" s="60">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="I25" s="60">
-        <v>351596</v>
+        <v>324596</v>
       </c>
       <c r="J25" s="63">
-        <v>104062</v>
+        <v>102308</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="66">
         <v>0</v>
       </c>
       <c r="C27" s="60">
         <v>480</v>
@@ -4992,72 +4992,72 @@
         <v>200</v>
       </c>
       <c r="J27" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="60">
+        <v>4100</v>
+      </c>
+      <c r="C29" s="60">
+        <v>4000</v>
+      </c>
+      <c r="D29" s="66">
+        <v>0</v>
+      </c>
+      <c r="E29" s="60">
         <v>5250</v>
       </c>
-      <c r="C29" s="60">
+      <c r="F29" s="60">
         <v>4350</v>
-      </c>
-[...7 lines deleted...]
-        <v>4280</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
         <v>5000</v>
       </c>
       <c r="I29" s="60">
-        <v>4980</v>
+        <v>5480</v>
       </c>
       <c r="J29" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="60">
         <v>1500</v>
@@ -5084,118 +5084,118 @@
         <v>0</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B33" s="61">
+        <v>1141</v>
+      </c>
+      <c r="C33" s="61">
+        <v>189301</v>
+      </c>
+      <c r="D33" s="75">
+        <v>0</v>
+      </c>
+      <c r="E33" s="61">
         <v>2051</v>
       </c>
-      <c r="C33" s="61">
+      <c r="F33" s="61">
         <v>195130</v>
       </c>
-      <c r="D33" s="75">
-[...7 lines deleted...]
-      </c>
       <c r="G33" s="75">
         <v>0</v>
       </c>
       <c r="H33" s="61">
-        <v>1020</v>
+        <v>990</v>
       </c>
       <c r="I33" s="61">
-        <v>209927</v>
+        <v>196602</v>
       </c>
       <c r="J33" s="64">
-        <v>2674</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B35" s="75">
         <v>0</v>
       </c>
       <c r="C35" s="61">
         <v>21785</v>
       </c>
       <c r="D35" s="61">
+        <v>6329</v>
+      </c>
+      <c r="E35" s="75">
+        <v>0</v>
+      </c>
+      <c r="F35" s="61">
+        <v>21785</v>
+      </c>
+      <c r="G35" s="61">
         <v>8975</v>
       </c>
-      <c r="E35" s="75">
-[...7 lines deleted...]
-      </c>
       <c r="H35" s="75">
         <v>0</v>
       </c>
       <c r="I35" s="61">
-        <v>24896</v>
+        <v>17396</v>
       </c>
       <c r="J35" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:1">