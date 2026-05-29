--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -34,51 +34,51 @@
     <definedName name="Print_Area" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="Print_Area" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="外部資料_1" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="2">'2-4(續二完)'!$A$1:$J$8</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>　　　　　(2)指持有他行發行之可轉讓定期存單。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Current Month</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">上　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -162,51 +162,51 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>他行</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>說　　明：1.『餘額』指各銀行發行流通在外（未到期）之可轉讓定期存單。</t>
   </si>
   <si>
     <r>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>.#係金融控股公司之子公司。</t>
     </r>
   </si>
@@ -2474,673 +2474,673 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="51">
-        <v>310642</v>
+        <v>353716</v>
       </c>
       <c r="C9" s="51">
-        <v>6470362</v>
+        <v>5952968</v>
       </c>
       <c r="D9" s="51">
-        <v>135677</v>
+        <v>138161</v>
       </c>
       <c r="E9" s="51">
-        <v>337224</v>
+        <v>311164</v>
       </c>
       <c r="F9" s="51">
-        <v>6610246</v>
+        <v>6464388</v>
       </c>
       <c r="G9" s="51">
-        <v>137976</v>
+        <v>138483</v>
       </c>
       <c r="H9" s="51">
-        <v>360659</v>
+        <v>319603</v>
       </c>
       <c r="I9" s="51">
-        <v>6243643</v>
+        <v>6455231</v>
       </c>
       <c r="J9" s="54">
-        <v>217594</v>
+        <v>124589</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="61">
-        <v>309501</v>
+        <v>352425</v>
       </c>
       <c r="C11" s="61">
-        <v>6259276</v>
+        <v>5749877</v>
       </c>
       <c r="D11" s="61">
-        <v>129348</v>
+        <v>128204</v>
       </c>
       <c r="E11" s="61">
-        <v>335173</v>
+        <v>309963</v>
       </c>
       <c r="F11" s="61">
-        <v>6393330</v>
+        <v>6252489</v>
       </c>
       <c r="G11" s="61">
-        <v>129001</v>
+        <v>129396</v>
       </c>
       <c r="H11" s="61">
-        <v>359669</v>
+        <v>318288</v>
       </c>
       <c r="I11" s="61">
-        <v>6029645</v>
+        <v>6204514</v>
       </c>
       <c r="J11" s="64">
-        <v>214905</v>
+        <v>121421</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="60">
-        <v>887</v>
+        <v>962</v>
       </c>
       <c r="C13" s="60">
-        <v>626631</v>
+        <v>452112</v>
       </c>
       <c r="D13" s="60">
-        <v>16226</v>
+        <v>25164</v>
       </c>
       <c r="E13" s="60">
         <v>887</v>
       </c>
       <c r="F13" s="60">
-        <v>634910</v>
+        <v>581091</v>
       </c>
       <c r="G13" s="60">
-        <v>16848</v>
+        <v>15918</v>
       </c>
       <c r="H13" s="60">
         <v>882</v>
       </c>
       <c r="I13" s="60">
-        <v>599433</v>
+        <v>665047</v>
       </c>
       <c r="J13" s="63">
-        <v>21573</v>
+        <v>19551</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="60">
-        <v>570</v>
+        <v>310</v>
       </c>
       <c r="C15" s="60">
-        <v>360598</v>
+        <v>323388</v>
       </c>
       <c r="D15" s="60">
-        <v>9214</v>
+        <v>6746</v>
       </c>
       <c r="E15" s="60">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="F15" s="60">
-        <v>385169</v>
+        <v>356973</v>
       </c>
       <c r="G15" s="60">
-        <v>6590</v>
+        <v>9560</v>
       </c>
       <c r="H15" s="60">
-        <v>517</v>
+        <v>766</v>
       </c>
       <c r="I15" s="60">
-        <v>363289</v>
+        <v>401028</v>
       </c>
       <c r="J15" s="63">
-        <v>11158</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="60">
-        <v>46234</v>
+        <v>52204</v>
       </c>
       <c r="C17" s="60">
-        <v>488728</v>
+        <v>453982</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>40266</v>
+        <v>49234</v>
       </c>
       <c r="F17" s="60">
-        <v>540743</v>
+        <v>487027</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>53512</v>
+        <v>58828</v>
       </c>
       <c r="I17" s="60">
-        <v>447045</v>
+        <v>474257</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="60">
-        <v>6326</v>
+        <v>6355</v>
       </c>
       <c r="C19" s="60">
-        <v>624714</v>
+        <v>585154</v>
       </c>
       <c r="D19" s="60">
-        <v>7152</v>
+        <v>5886</v>
       </c>
       <c r="E19" s="60">
-        <v>6349</v>
+        <v>7313</v>
       </c>
       <c r="F19" s="60">
-        <v>662055</v>
+        <v>621814</v>
       </c>
       <c r="G19" s="60">
-        <v>5897</v>
+        <v>6516</v>
       </c>
       <c r="H19" s="60">
-        <v>2568</v>
+        <v>2327</v>
       </c>
       <c r="I19" s="60">
-        <v>621045</v>
+        <v>613340</v>
       </c>
       <c r="J19" s="63">
-        <v>2191</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="60">
-        <v>3407</v>
+        <v>3436</v>
       </c>
       <c r="C21" s="60">
-        <v>444987</v>
+        <v>363565</v>
       </c>
       <c r="D21" s="66">
         <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>3413</v>
+        <v>3435</v>
       </c>
       <c r="F21" s="60">
-        <v>398754</v>
+        <v>427565</v>
       </c>
       <c r="G21" s="66">
         <v>0</v>
       </c>
       <c r="H21" s="60">
-        <v>23291</v>
+        <v>3742</v>
       </c>
       <c r="I21" s="60">
-        <v>426287</v>
-[...2 lines deleted...]
-        <v>410</v>
+        <v>384321</v>
+      </c>
+      <c r="J21" s="68">
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="60">
-        <v>2591</v>
+        <v>2518</v>
       </c>
       <c r="C23" s="60">
-        <v>335050</v>
+        <v>310700</v>
       </c>
       <c r="D23" s="60">
-        <v>20402</v>
+        <v>18831</v>
       </c>
       <c r="E23" s="60">
-        <v>2565</v>
+        <v>2521</v>
       </c>
       <c r="F23" s="60">
-        <v>336220</v>
+        <v>336700</v>
       </c>
       <c r="G23" s="60">
-        <v>20374</v>
+        <v>19302</v>
       </c>
       <c r="H23" s="60">
-        <v>2449</v>
+        <v>2480</v>
       </c>
       <c r="I23" s="60">
-        <v>327870</v>
+        <v>336970</v>
       </c>
       <c r="J23" s="63">
-        <v>8425</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="60">
-        <v>62015</v>
+        <v>50033</v>
       </c>
       <c r="C25" s="60">
-        <v>143800</v>
+        <v>121300</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>62465</v>
+        <v>58784</v>
       </c>
       <c r="F25" s="60">
-        <v>135300</v>
+        <v>148300</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>70569</v>
+        <v>42921</v>
       </c>
       <c r="I25" s="60">
-        <v>180985</v>
+        <v>148485</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="60">
-        <v>1133</v>
+        <v>1107</v>
       </c>
       <c r="C27" s="60">
-        <v>277756</v>
+        <v>289448</v>
       </c>
       <c r="D27" s="60">
-        <v>1719</v>
+        <v>1242</v>
       </c>
       <c r="E27" s="60">
-        <v>1133</v>
+        <v>1107</v>
       </c>
       <c r="F27" s="60">
-        <v>275658</v>
+        <v>310756</v>
       </c>
       <c r="G27" s="60">
-        <v>1544</v>
+        <v>1221</v>
       </c>
       <c r="H27" s="60">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="I27" s="60">
-        <v>221331</v>
+        <v>250408</v>
       </c>
       <c r="J27" s="63">
-        <v>10293</v>
+        <v>10200</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="60">
-        <v>25832</v>
+        <v>25810</v>
       </c>
       <c r="C29" s="60">
-        <v>460635</v>
+        <v>453260</v>
       </c>
       <c r="D29" s="60">
-        <v>4818</v>
+        <v>4547</v>
       </c>
       <c r="E29" s="60">
-        <v>25635</v>
+        <v>25329</v>
       </c>
       <c r="F29" s="60">
-        <v>455687</v>
+        <v>497131</v>
       </c>
       <c r="G29" s="60">
-        <v>3188</v>
+        <v>5107</v>
       </c>
       <c r="H29" s="60">
-        <v>51924</v>
+        <v>35472</v>
       </c>
       <c r="I29" s="60">
-        <v>332558</v>
+        <v>366403</v>
       </c>
       <c r="J29" s="63">
-        <v>3908</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="66">
         <v>0</v>
       </c>
       <c r="C31" s="60">
         <v>7600</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="66">
         <v>0</v>
       </c>
       <c r="F31" s="60">
         <v>7600</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="66">
         <v>0</v>
       </c>
       <c r="I31" s="60">
-        <v>7200</v>
+        <v>7600</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="60">
         <v>356</v>
       </c>
       <c r="C33" s="60">
-        <v>19750</v>
+        <v>14150</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
         <v>356</v>
       </c>
       <c r="F33" s="60">
-        <v>22750</v>
+        <v>16650</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="I33" s="60">
-        <v>15420</v>
+        <v>16850</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="60">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="C35" s="60">
-        <v>285659</v>
+        <v>277989</v>
       </c>
       <c r="D35" s="60">
-        <v>12657</v>
+        <v>11515</v>
       </c>
       <c r="E35" s="60">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="F35" s="60">
-        <v>342190</v>
+        <v>315989</v>
       </c>
       <c r="G35" s="60">
-        <v>12358</v>
+        <v>11444</v>
       </c>
       <c r="H35" s="60">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="I35" s="60">
-        <v>311560</v>
+        <v>269532</v>
       </c>
       <c r="J35" s="63">
-        <v>14834</v>
+        <v>14101</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
@@ -3330,51 +3330,51 @@
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="J17:J18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="32" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -3397,56 +3397,56 @@
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -3520,664 +3520,664 @@
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
         <v>13</v>
       </c>
       <c r="C9" s="50">
-        <v>101341</v>
+        <v>106060</v>
       </c>
       <c r="D9" s="72">
         <v>0</v>
       </c>
       <c r="E9" s="50">
         <v>13</v>
       </c>
       <c r="F9" s="50">
-        <v>98051</v>
+        <v>100132</v>
       </c>
       <c r="G9" s="72">
         <v>0</v>
       </c>
       <c r="H9" s="50">
         <v>13</v>
       </c>
       <c r="I9" s="50">
-        <v>142079</v>
+        <v>168935</v>
       </c>
       <c r="J9" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="60">
-        <v>1300</v>
+        <v>4500</v>
       </c>
       <c r="C11" s="60">
-        <v>28290</v>
+        <v>28786</v>
       </c>
       <c r="D11" s="66">
         <v>0</v>
       </c>
       <c r="E11" s="60">
-        <v>2300</v>
+        <v>850</v>
       </c>
       <c r="F11" s="60">
-        <v>28336</v>
+        <v>28788</v>
       </c>
       <c r="G11" s="66">
         <v>0</v>
       </c>
       <c r="H11" s="60">
-        <v>4850</v>
+        <v>4685</v>
       </c>
       <c r="I11" s="60">
-        <v>35395</v>
+        <v>33992</v>
       </c>
       <c r="J11" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="60">
+        <v>336</v>
+      </c>
+      <c r="C13" s="60">
+        <v>194974</v>
+      </c>
+      <c r="D13" s="60">
+        <v>67</v>
+      </c>
+      <c r="E13" s="60">
         <v>401</v>
       </c>
-      <c r="C13" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="F13" s="60">
-        <v>209519</v>
+        <v>191578</v>
       </c>
       <c r="G13" s="60">
-        <v>696</v>
+        <v>626</v>
       </c>
       <c r="H13" s="60">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="I13" s="60">
-        <v>150342</v>
+        <v>145799</v>
       </c>
       <c r="J13" s="63">
-        <v>722</v>
+        <v>738</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="60">
-        <v>6991</v>
+        <v>7065</v>
       </c>
       <c r="C15" s="60">
-        <v>63721</v>
+        <v>87514</v>
       </c>
       <c r="D15" s="66">
         <v>0</v>
       </c>
       <c r="E15" s="60">
-        <v>6965</v>
+        <v>7031</v>
       </c>
       <c r="F15" s="60">
-        <v>61173</v>
+        <v>64489</v>
       </c>
       <c r="G15" s="66">
         <v>0</v>
       </c>
       <c r="H15" s="60">
-        <v>6313</v>
+        <v>6358</v>
       </c>
       <c r="I15" s="60">
-        <v>68809</v>
+        <v>69486</v>
       </c>
       <c r="J15" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="60">
-        <v>5329</v>
+        <v>9221</v>
       </c>
       <c r="C17" s="60">
-        <v>49259</v>
+        <v>40373</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>5539</v>
+        <v>4979</v>
       </c>
       <c r="F17" s="60">
-        <v>51168</v>
+        <v>45473</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>7854</v>
+        <v>8778</v>
       </c>
       <c r="I17" s="60">
-        <v>48655</v>
+        <v>51255</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="60">
         <v>76</v>
       </c>
       <c r="C19" s="60">
-        <v>16378</v>
+        <v>17678</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="60">
         <v>76</v>
       </c>
       <c r="F19" s="60">
-        <v>16778</v>
+        <v>16878</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
         <v>76</v>
       </c>
       <c r="I19" s="60">
-        <v>13578</v>
+        <v>12299</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="60">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="C21" s="60">
-        <v>112175</v>
+        <v>97858</v>
       </c>
       <c r="D21" s="60">
+        <v>600</v>
+      </c>
+      <c r="E21" s="60">
+        <v>183</v>
+      </c>
+      <c r="F21" s="60">
+        <v>120344</v>
+      </c>
+      <c r="G21" s="60">
         <v>900</v>
       </c>
-      <c r="E21" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H21" s="60">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="I21" s="60">
-        <v>86903</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>99618</v>
+      </c>
+      <c r="J21" s="68">
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="60">
-        <v>6172</v>
+        <v>7272</v>
       </c>
       <c r="C23" s="60">
-        <v>4130</v>
+        <v>4680</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
-        <v>6470</v>
+        <v>6872</v>
       </c>
       <c r="F23" s="60">
-        <v>4130</v>
+        <v>4480</v>
       </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
-        <v>7673</v>
+        <v>7173</v>
       </c>
       <c r="I23" s="60">
         <v>4550</v>
       </c>
       <c r="J23" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="60">
-        <v>15592</v>
+        <v>13699</v>
       </c>
       <c r="C25" s="60">
-        <v>21065</v>
+        <v>18865</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>18055</v>
+        <v>15889</v>
       </c>
       <c r="F25" s="60">
-        <v>23695</v>
+        <v>21565</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>10222</v>
+        <v>11940</v>
       </c>
       <c r="I25" s="60">
-        <v>16658</v>
+        <v>22324</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="60">
-        <v>4989</v>
+        <v>4857</v>
       </c>
       <c r="C27" s="60">
-        <v>71650</v>
+        <v>69150</v>
       </c>
       <c r="D27" s="60">
-        <v>5900</v>
+        <v>8600</v>
       </c>
       <c r="E27" s="60">
-        <v>5990</v>
+        <v>4984</v>
       </c>
       <c r="F27" s="60">
-        <v>78941</v>
+        <v>76650</v>
       </c>
       <c r="G27" s="60">
-        <v>7900</v>
+        <v>6500</v>
       </c>
       <c r="H27" s="60">
-        <v>28546</v>
+        <v>19559</v>
       </c>
       <c r="I27" s="60">
-        <v>78685</v>
+        <v>79736</v>
       </c>
       <c r="J27" s="63">
-        <v>3673</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="60">
-        <v>25965</v>
+        <v>25989</v>
       </c>
       <c r="C29" s="60">
-        <v>11998</v>
+        <v>10883</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>26967</v>
+        <v>25797</v>
       </c>
       <c r="F29" s="60">
-        <v>11998</v>
+        <v>12183</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>28905</v>
+        <v>28346</v>
       </c>
       <c r="I29" s="60">
-        <v>19298</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>15497</v>
+      </c>
+      <c r="J29" s="63">
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="60">
         <v>35</v>
       </c>
       <c r="C31" s="60">
-        <v>23660</v>
+        <v>26360</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="F31" s="60">
-        <v>25160</v>
+        <v>26160</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I31" s="60">
-        <v>30675</v>
+        <v>24435</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="60">
-        <v>89</v>
+        <v>204</v>
       </c>
       <c r="C33" s="60">
         <v>12550</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="F33" s="60">
         <v>12550</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="I33" s="60">
-        <v>11325</v>
+        <v>12960</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="60">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C35" s="60">
         <v>43500</v>
       </c>
       <c r="D35" s="66">
         <v>0</v>
       </c>
       <c r="E35" s="60">
-        <v>335</v>
+        <v>205</v>
       </c>
       <c r="F35" s="60">
         <v>43500</v>
       </c>
       <c r="G35" s="66">
         <v>0</v>
       </c>
       <c r="H35" s="60">
-        <v>230</v>
+        <v>183</v>
       </c>
       <c r="I35" s="60">
         <v>43000</v>
       </c>
       <c r="J35" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>24</v>
@@ -4345,51 +4345,51 @@
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="33" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -4412,56 +4412,56 @@
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -4532,670 +4532,670 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="50">
-        <v>9152</v>
+        <v>14215</v>
       </c>
       <c r="C9" s="50">
-        <v>106482</v>
+        <v>94801</v>
       </c>
       <c r="D9" s="50">
-        <v>893</v>
+        <v>1302</v>
       </c>
       <c r="E9" s="50">
-        <v>11158</v>
+        <v>6352</v>
       </c>
       <c r="F9" s="50">
-        <v>104030</v>
+        <v>92995</v>
       </c>
       <c r="G9" s="50">
-        <v>243</v>
+        <v>1062</v>
       </c>
       <c r="H9" s="50">
-        <v>15289</v>
+        <v>24509</v>
       </c>
       <c r="I9" s="50">
-        <v>82595</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>103620</v>
+      </c>
+      <c r="J9" s="74">
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="60">
-        <v>18386</v>
+        <v>32915</v>
       </c>
       <c r="C11" s="60">
-        <v>138205</v>
+        <v>118538</v>
       </c>
       <c r="D11" s="60">
-        <v>441</v>
+        <v>132</v>
       </c>
       <c r="E11" s="60">
-        <v>21396</v>
+        <v>19392</v>
       </c>
       <c r="F11" s="60">
-        <v>130205</v>
+        <v>141550</v>
       </c>
       <c r="G11" s="60">
-        <v>421</v>
+        <v>134</v>
       </c>
       <c r="H11" s="60">
-        <v>1940</v>
+        <v>11200</v>
       </c>
       <c r="I11" s="60">
-        <v>108590</v>
+        <v>112655</v>
       </c>
       <c r="J11" s="63">
-        <v>290</v>
+        <v>417</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B13" s="60">
-        <v>17333</v>
+        <v>8839</v>
       </c>
       <c r="C13" s="60">
-        <v>222979</v>
+        <v>218034</v>
       </c>
       <c r="D13" s="60">
-        <v>17916</v>
+        <v>24569</v>
       </c>
       <c r="E13" s="60">
-        <v>27833</v>
+        <v>11327</v>
       </c>
       <c r="F13" s="60">
-        <v>218569</v>
+        <v>206805</v>
       </c>
       <c r="G13" s="60">
-        <v>18648</v>
+        <v>18974</v>
       </c>
       <c r="H13" s="60">
-        <v>11103</v>
+        <v>21553</v>
       </c>
       <c r="I13" s="60">
-        <v>202047</v>
+        <v>224991</v>
       </c>
       <c r="J13" s="63">
-        <v>3977</v>
+        <v>5006</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="60">
-        <v>23380</v>
+        <v>27080</v>
       </c>
       <c r="C15" s="60">
-        <v>289542</v>
+        <v>267563</v>
       </c>
       <c r="D15" s="60">
-        <v>18424</v>
+        <v>15580</v>
       </c>
       <c r="E15" s="60">
-        <v>28480</v>
+        <v>24580</v>
       </c>
       <c r="F15" s="60">
-        <v>266065</v>
+        <v>265852</v>
       </c>
       <c r="G15" s="60">
-        <v>16049</v>
+        <v>18134</v>
       </c>
       <c r="H15" s="60">
         <v>620</v>
       </c>
       <c r="I15" s="60">
-        <v>294630</v>
+        <v>295027</v>
       </c>
       <c r="J15" s="63">
-        <v>20143</v>
+        <v>17545</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="60">
-        <v>15012</v>
+        <v>12312</v>
       </c>
       <c r="C17" s="60">
-        <v>63690</v>
+        <v>58180</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>15512</v>
+        <v>12512</v>
       </c>
       <c r="F17" s="60">
-        <v>62185</v>
+        <v>58010</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>8511</v>
+        <v>4012</v>
       </c>
       <c r="I17" s="60">
-        <v>51485</v>
+        <v>51765</v>
       </c>
       <c r="J17" s="63">
-        <v>1197</v>
+        <v>449</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>100</v>
       </c>
-      <c r="B19" s="66">
-        <v>0</v>
+      <c r="B19" s="60">
+        <v>11000</v>
       </c>
       <c r="C19" s="60">
-        <v>51625</v>
+        <v>47974</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="60">
-        <v>3000</v>
+        <v>9000</v>
       </c>
       <c r="F19" s="60">
-        <v>55625</v>
+        <v>47801</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
-        <v>10000</v>
+        <v>10500</v>
       </c>
       <c r="I19" s="60">
-        <v>42737</v>
+        <v>47263</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="60">
+        <v>11314</v>
+      </c>
+      <c r="C21" s="60">
+        <v>191489</v>
+      </c>
+      <c r="D21" s="60">
+        <v>230</v>
+      </c>
+      <c r="E21" s="60">
         <v>1332</v>
       </c>
-      <c r="C21" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="F21" s="60">
-        <v>241508</v>
+        <v>206489</v>
       </c>
       <c r="G21" s="60">
-        <v>5581</v>
+        <v>226</v>
       </c>
       <c r="H21" s="60">
-        <v>1438</v>
+        <v>1502</v>
       </c>
       <c r="I21" s="60">
-        <v>284305</v>
+        <v>276915</v>
       </c>
       <c r="J21" s="63">
-        <v>7186</v>
+        <v>6399</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="60">
         <v>69</v>
       </c>
       <c r="C23" s="60">
-        <v>24060</v>
+        <v>26275</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
         <v>69</v>
       </c>
       <c r="F23" s="60">
-        <v>25160</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>26275</v>
+      </c>
+      <c r="G23" s="60">
+        <v>100</v>
       </c>
       <c r="H23" s="60">
-        <v>169</v>
+        <v>69</v>
       </c>
       <c r="I23" s="60">
-        <v>29005</v>
+        <v>27075</v>
       </c>
       <c r="J23" s="63">
-        <v>1295</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="60">
+        <v>11382</v>
+      </c>
+      <c r="C25" s="60">
+        <v>310916</v>
+      </c>
+      <c r="D25" s="60">
+        <v>3191</v>
+      </c>
+      <c r="E25" s="60">
         <v>2222</v>
       </c>
-      <c r="C25" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="F25" s="60">
-        <v>306494</v>
+        <v>329916</v>
       </c>
       <c r="G25" s="60">
-        <v>12063</v>
+        <v>13673</v>
       </c>
       <c r="H25" s="60">
-        <v>354</v>
+        <v>1293</v>
       </c>
       <c r="I25" s="60">
-        <v>324596</v>
+        <v>343846</v>
       </c>
       <c r="J25" s="63">
-        <v>102308</v>
+        <v>33690</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="66">
         <v>0</v>
       </c>
       <c r="C27" s="60">
-        <v>480</v>
+        <v>630</v>
       </c>
       <c r="D27" s="66">
         <v>0</v>
       </c>
       <c r="E27" s="66">
         <v>0</v>
       </c>
       <c r="F27" s="60">
         <v>480</v>
       </c>
       <c r="G27" s="66">
         <v>0</v>
       </c>
       <c r="H27" s="66">
         <v>0</v>
       </c>
       <c r="I27" s="60">
         <v>200</v>
       </c>
       <c r="J27" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="60">
-        <v>4100</v>
+        <v>4700</v>
       </c>
       <c r="C29" s="60">
-        <v>4000</v>
+        <v>3600</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>5250</v>
+        <v>4400</v>
       </c>
       <c r="F29" s="60">
-        <v>4350</v>
+        <v>3950</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>5000</v>
+        <v>3200</v>
       </c>
       <c r="I29" s="60">
-        <v>5480</v>
+        <v>3030</v>
       </c>
       <c r="J29" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="60">
         <v>1500</v>
       </c>
       <c r="C31" s="66">
         <v>0</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
         <v>1500</v>
       </c>
       <c r="F31" s="66">
         <v>0</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="I31" s="66">
         <v>0</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B33" s="61">
-        <v>1141</v>
+        <v>1290</v>
       </c>
       <c r="C33" s="61">
-        <v>189301</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>189217</v>
+      </c>
+      <c r="D33" s="61">
+        <v>299</v>
       </c>
       <c r="E33" s="61">
-        <v>2051</v>
+        <v>1201</v>
       </c>
       <c r="F33" s="61">
-        <v>195130</v>
+        <v>198301</v>
       </c>
       <c r="G33" s="75">
         <v>0</v>
       </c>
       <c r="H33" s="61">
-        <v>990</v>
+        <v>1315</v>
       </c>
       <c r="I33" s="61">
-        <v>196602</v>
+        <v>221478</v>
       </c>
       <c r="J33" s="64">
-        <v>2689</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B35" s="75">
         <v>0</v>
       </c>
       <c r="C35" s="61">
-        <v>21785</v>
+        <v>13874</v>
       </c>
       <c r="D35" s="61">
-        <v>6329</v>
+        <v>9659</v>
       </c>
       <c r="E35" s="75">
         <v>0</v>
       </c>
       <c r="F35" s="61">
-        <v>21785</v>
+        <v>13598</v>
       </c>
       <c r="G35" s="61">
-        <v>8975</v>
+        <v>9087</v>
       </c>
       <c r="H35" s="75">
         <v>0</v>
       </c>
       <c r="I35" s="61">
-        <v>17396</v>
+        <v>29239</v>
       </c>
       <c r="J35" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:1">
@@ -5328,51 +5328,51 @@
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="34" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行可轉讓定期存單</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>