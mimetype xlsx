--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -34,51 +34,51 @@
     <definedName name="Print_Area" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="Print_Area" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="外部資料_1" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="2">'2-4(續二完)'!$A$1:$J$8</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>　　　　　(2)指持有他行發行之可轉讓定期存單。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Current Month</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">上　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -162,51 +162,51 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>他行</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>說　　明：1.『餘額』指各銀行發行流通在外（未到期）之可轉讓定期存單。</t>
   </si>
   <si>
     <r>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>.#係金融控股公司之子公司。</t>
     </r>
   </si>
@@ -2474,535 +2474,535 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="51">
+        <v>318035</v>
+      </c>
+      <c r="C9" s="51">
+        <v>6386441</v>
+      </c>
+      <c r="D9" s="51">
+        <v>124090</v>
+      </c>
+      <c r="E9" s="51">
         <v>353716</v>
       </c>
-      <c r="C9" s="51">
+      <c r="F9" s="51">
         <v>5952968</v>
       </c>
-      <c r="D9" s="51">
+      <c r="G9" s="51">
         <v>138161</v>
       </c>
-      <c r="E9" s="51">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="51">
-        <v>319603</v>
+        <v>310950</v>
       </c>
       <c r="I9" s="51">
-        <v>6455231</v>
+        <v>6727170</v>
       </c>
       <c r="J9" s="54">
-        <v>124589</v>
+        <v>113325</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="61">
+        <v>316695</v>
+      </c>
+      <c r="C11" s="61">
+        <v>6197209</v>
+      </c>
+      <c r="D11" s="61">
+        <v>114224</v>
+      </c>
+      <c r="E11" s="61">
         <v>352425</v>
       </c>
-      <c r="C11" s="61">
+      <c r="F11" s="61">
         <v>5749877</v>
       </c>
-      <c r="D11" s="61">
+      <c r="G11" s="61">
         <v>128204</v>
       </c>
-      <c r="E11" s="61">
-[...7 lines deleted...]
-      </c>
       <c r="H11" s="61">
-        <v>318288</v>
+        <v>310070</v>
       </c>
       <c r="I11" s="61">
-        <v>6204514</v>
+        <v>6482701</v>
       </c>
       <c r="J11" s="64">
-        <v>121421</v>
+        <v>110271</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="60">
+        <v>887</v>
+      </c>
+      <c r="C13" s="60">
+        <v>540857</v>
+      </c>
+      <c r="D13" s="60">
+        <v>15440</v>
+      </c>
+      <c r="E13" s="60">
         <v>962</v>
       </c>
-      <c r="C13" s="60">
+      <c r="F13" s="60">
         <v>452112</v>
       </c>
-      <c r="D13" s="60">
+      <c r="G13" s="60">
         <v>25164</v>
       </c>
-      <c r="E13" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="60">
-        <v>882</v>
+        <v>867</v>
       </c>
       <c r="I13" s="60">
-        <v>665047</v>
+        <v>716001</v>
       </c>
       <c r="J13" s="63">
-        <v>19551</v>
+        <v>17113</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="60">
+        <v>305</v>
+      </c>
+      <c r="C15" s="60">
+        <v>341227</v>
+      </c>
+      <c r="D15" s="60">
+        <v>4094</v>
+      </c>
+      <c r="E15" s="60">
         <v>310</v>
       </c>
-      <c r="C15" s="60">
+      <c r="F15" s="60">
         <v>323388</v>
       </c>
-      <c r="D15" s="60">
+      <c r="G15" s="60">
         <v>6746</v>
       </c>
-      <c r="E15" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H15" s="60">
-        <v>766</v>
+        <v>627</v>
       </c>
       <c r="I15" s="60">
-        <v>401028</v>
+        <v>385488</v>
       </c>
       <c r="J15" s="63">
-        <v>2465</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="60">
         <v>52204</v>
       </c>
       <c r="C17" s="60">
+        <v>467579</v>
+      </c>
+      <c r="D17" s="66">
+        <v>0</v>
+      </c>
+      <c r="E17" s="60">
+        <v>52204</v>
+      </c>
+      <c r="F17" s="60">
         <v>453982</v>
       </c>
-      <c r="D17" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>58828</v>
+        <v>53827</v>
       </c>
       <c r="I17" s="60">
-        <v>474257</v>
+        <v>521543</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="60">
+        <v>6363</v>
+      </c>
+      <c r="C19" s="60">
+        <v>631582</v>
+      </c>
+      <c r="D19" s="60">
+        <v>2844</v>
+      </c>
+      <c r="E19" s="60">
         <v>6355</v>
       </c>
-      <c r="C19" s="60">
+      <c r="F19" s="60">
         <v>585154</v>
       </c>
-      <c r="D19" s="60">
+      <c r="G19" s="60">
         <v>5886</v>
       </c>
-      <c r="E19" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H19" s="60">
-        <v>2327</v>
+        <v>2319</v>
       </c>
       <c r="I19" s="60">
-        <v>613340</v>
+        <v>639840</v>
       </c>
       <c r="J19" s="63">
         <v>1001</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="60">
+        <v>3634</v>
+      </c>
+      <c r="C21" s="60">
+        <v>417695</v>
+      </c>
+      <c r="D21" s="66">
+        <v>0</v>
+      </c>
+      <c r="E21" s="60">
         <v>3436</v>
       </c>
-      <c r="C21" s="60">
+      <c r="F21" s="60">
         <v>363565</v>
       </c>
-      <c r="D21" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G21" s="66">
         <v>0</v>
       </c>
       <c r="H21" s="60">
-        <v>3742</v>
+        <v>11617</v>
       </c>
       <c r="I21" s="60">
-        <v>384321</v>
+        <v>422788</v>
       </c>
       <c r="J21" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="60">
+        <v>2636</v>
+      </c>
+      <c r="C23" s="60">
+        <v>407100</v>
+      </c>
+      <c r="D23" s="60">
+        <v>21272</v>
+      </c>
+      <c r="E23" s="60">
         <v>2518</v>
       </c>
-      <c r="C23" s="60">
+      <c r="F23" s="60">
         <v>310700</v>
       </c>
-      <c r="D23" s="60">
+      <c r="G23" s="60">
         <v>18831</v>
       </c>
-      <c r="E23" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H23" s="60">
-        <v>2480</v>
+        <v>2583</v>
       </c>
       <c r="I23" s="60">
-        <v>336970</v>
+        <v>331970</v>
       </c>
       <c r="J23" s="63">
-        <v>4193</v>
+        <v>5550</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="60">
+        <v>34974</v>
+      </c>
+      <c r="C25" s="60">
+        <v>130800</v>
+      </c>
+      <c r="D25" s="66">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
         <v>50033</v>
       </c>
-      <c r="C25" s="60">
+      <c r="F25" s="60">
         <v>121300</v>
       </c>
-      <c r="D25" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>42921</v>
+        <v>51011</v>
       </c>
       <c r="I25" s="60">
-        <v>148485</v>
+        <v>167871</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="60">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="C27" s="60">
-        <v>289448</v>
+        <v>309002</v>
       </c>
       <c r="D27" s="60">
-        <v>1242</v>
+        <v>1229</v>
       </c>
       <c r="E27" s="60">
         <v>1107</v>
       </c>
       <c r="F27" s="60">
-        <v>310756</v>
+        <v>289448</v>
       </c>
       <c r="G27" s="60">
-        <v>1221</v>
+        <v>1242</v>
       </c>
       <c r="H27" s="60">
         <v>622</v>
       </c>
       <c r="I27" s="60">
-        <v>250408</v>
+        <v>249874</v>
       </c>
       <c r="J27" s="63">
-        <v>10200</v>
+        <v>5713</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="60">
+        <v>21810</v>
+      </c>
+      <c r="C29" s="60">
+        <v>482246</v>
+      </c>
+      <c r="D29" s="60">
+        <v>4551</v>
+      </c>
+      <c r="E29" s="60">
         <v>25810</v>
       </c>
-      <c r="C29" s="60">
+      <c r="F29" s="60">
         <v>453260</v>
       </c>
-      <c r="D29" s="60">
+      <c r="G29" s="60">
         <v>4547</v>
       </c>
-      <c r="E29" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H29" s="60">
-        <v>35472</v>
+        <v>21944</v>
       </c>
       <c r="I29" s="60">
-        <v>366403</v>
+        <v>392591</v>
       </c>
       <c r="J29" s="63">
-        <v>2316</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="66">
         <v>0</v>
       </c>
       <c r="C31" s="60">
         <v>7600</v>
@@ -3029,118 +3029,118 @@
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="60">
         <v>356</v>
       </c>
       <c r="C33" s="60">
-        <v>14150</v>
+        <v>17750</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
         <v>356</v>
       </c>
       <c r="F33" s="60">
-        <v>16650</v>
+        <v>14150</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="I33" s="60">
-        <v>16850</v>
+        <v>16350</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="60">
         <v>318</v>
       </c>
       <c r="C35" s="60">
+        <v>268989</v>
+      </c>
+      <c r="D35" s="60">
+        <v>11979</v>
+      </c>
+      <c r="E35" s="60">
+        <v>318</v>
+      </c>
+      <c r="F35" s="60">
         <v>277989</v>
       </c>
-      <c r="D35" s="60">
+      <c r="G35" s="60">
         <v>11515</v>
       </c>
-      <c r="E35" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H35" s="60">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="I35" s="60">
-        <v>269532</v>
+        <v>273482</v>
       </c>
       <c r="J35" s="63">
-        <v>14101</v>
+        <v>13758</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
@@ -3397,56 +3397,56 @@
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -3520,664 +3520,664 @@
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
         <v>13</v>
       </c>
       <c r="C9" s="50">
-        <v>106060</v>
+        <v>102027</v>
       </c>
       <c r="D9" s="72">
         <v>0</v>
       </c>
       <c r="E9" s="50">
         <v>13</v>
       </c>
       <c r="F9" s="50">
-        <v>100132</v>
+        <v>106060</v>
       </c>
       <c r="G9" s="72">
         <v>0</v>
       </c>
       <c r="H9" s="50">
         <v>13</v>
       </c>
       <c r="I9" s="50">
-        <v>168935</v>
+        <v>143981</v>
       </c>
       <c r="J9" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="60">
+        <v>3500</v>
+      </c>
+      <c r="C11" s="60">
+        <v>28784</v>
+      </c>
+      <c r="D11" s="66">
+        <v>0</v>
+      </c>
+      <c r="E11" s="60">
         <v>4500</v>
       </c>
-      <c r="C11" s="60">
+      <c r="F11" s="60">
         <v>28786</v>
       </c>
-      <c r="D11" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G11" s="66">
         <v>0</v>
       </c>
       <c r="H11" s="60">
-        <v>4685</v>
+        <v>4385</v>
       </c>
       <c r="I11" s="60">
-        <v>33992</v>
+        <v>33492</v>
       </c>
       <c r="J11" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="60">
         <v>336</v>
       </c>
       <c r="C13" s="60">
+        <v>224368</v>
+      </c>
+      <c r="D13" s="60">
+        <v>66</v>
+      </c>
+      <c r="E13" s="60">
+        <v>336</v>
+      </c>
+      <c r="F13" s="60">
         <v>194974</v>
       </c>
-      <c r="D13" s="60">
+      <c r="G13" s="60">
         <v>67</v>
       </c>
-      <c r="E13" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H13" s="60">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="I13" s="60">
-        <v>145799</v>
+        <v>184178</v>
       </c>
       <c r="J13" s="63">
-        <v>738</v>
+        <v>713</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="60">
+        <v>7055</v>
+      </c>
+      <c r="C15" s="60">
+        <v>66900</v>
+      </c>
+      <c r="D15" s="66">
+        <v>0</v>
+      </c>
+      <c r="E15" s="60">
         <v>7065</v>
       </c>
-      <c r="C15" s="60">
+      <c r="F15" s="60">
         <v>87514</v>
-      </c>
-[...7 lines deleted...]
-        <v>64489</v>
       </c>
       <c r="G15" s="66">
         <v>0</v>
       </c>
       <c r="H15" s="60">
         <v>6358</v>
       </c>
       <c r="I15" s="60">
-        <v>69486</v>
+        <v>62521</v>
       </c>
       <c r="J15" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="60">
+        <v>9123</v>
+      </c>
+      <c r="C17" s="60">
+        <v>38840</v>
+      </c>
+      <c r="D17" s="66">
+        <v>0</v>
+      </c>
+      <c r="E17" s="60">
         <v>9221</v>
       </c>
-      <c r="C17" s="60">
+      <c r="F17" s="60">
         <v>40373</v>
       </c>
-      <c r="D17" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>8778</v>
+        <v>9753</v>
       </c>
       <c r="I17" s="60">
-        <v>51255</v>
+        <v>57050</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="60">
-        <v>76</v>
+        <v>576</v>
       </c>
       <c r="C19" s="60">
-        <v>17678</v>
+        <v>18178</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="60">
         <v>76</v>
       </c>
       <c r="F19" s="60">
-        <v>16878</v>
+        <v>17678</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
         <v>76</v>
       </c>
       <c r="I19" s="60">
-        <v>12299</v>
+        <v>13199</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="60">
         <v>220</v>
       </c>
       <c r="C21" s="60">
+        <v>98862</v>
+      </c>
+      <c r="D21" s="60">
+        <v>300</v>
+      </c>
+      <c r="E21" s="60">
+        <v>220</v>
+      </c>
+      <c r="F21" s="60">
         <v>97858</v>
       </c>
-      <c r="D21" s="60">
+      <c r="G21" s="60">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>900</v>
       </c>
       <c r="H21" s="60">
         <v>90</v>
       </c>
       <c r="I21" s="60">
-        <v>99618</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>118119</v>
+      </c>
+      <c r="J21" s="63">
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="60">
+        <v>7572</v>
+      </c>
+      <c r="C23" s="60">
+        <v>4880</v>
+      </c>
+      <c r="D23" s="66">
+        <v>0</v>
+      </c>
+      <c r="E23" s="60">
         <v>7272</v>
       </c>
-      <c r="C23" s="60">
+      <c r="F23" s="60">
         <v>4680</v>
       </c>
-      <c r="D23" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
-        <v>7173</v>
+        <v>7671</v>
       </c>
       <c r="I23" s="60">
-        <v>4550</v>
+        <v>4400</v>
       </c>
       <c r="J23" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="60">
+        <v>10584</v>
+      </c>
+      <c r="C25" s="60">
+        <v>21665</v>
+      </c>
+      <c r="D25" s="66">
+        <v>0</v>
+      </c>
+      <c r="E25" s="60">
         <v>13699</v>
       </c>
-      <c r="C25" s="60">
+      <c r="F25" s="60">
         <v>18865</v>
       </c>
-      <c r="D25" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>11940</v>
+        <v>13690</v>
       </c>
       <c r="I25" s="60">
-        <v>22324</v>
+        <v>18725</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="60">
         <v>4857</v>
       </c>
       <c r="C27" s="60">
+        <v>70700</v>
+      </c>
+      <c r="D27" s="60">
+        <v>7658</v>
+      </c>
+      <c r="E27" s="60">
+        <v>4857</v>
+      </c>
+      <c r="F27" s="60">
         <v>69150</v>
       </c>
-      <c r="D27" s="60">
+      <c r="G27" s="60">
         <v>8600</v>
       </c>
-      <c r="E27" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H27" s="60">
-        <v>19559</v>
+        <v>20060</v>
       </c>
       <c r="I27" s="60">
-        <v>79736</v>
+        <v>81635</v>
       </c>
       <c r="J27" s="63">
-        <v>3241</v>
+        <v>4891</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="60">
+        <v>24951</v>
+      </c>
+      <c r="C29" s="60">
+        <v>11583</v>
+      </c>
+      <c r="D29" s="66">
+        <v>0</v>
+      </c>
+      <c r="E29" s="60">
         <v>25989</v>
       </c>
-      <c r="C29" s="60">
+      <c r="F29" s="60">
         <v>10883</v>
       </c>
-      <c r="D29" s="66">
-[...7 lines deleted...]
-      </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>28346</v>
+        <v>28296</v>
       </c>
       <c r="I29" s="60">
-        <v>15497</v>
+        <v>13997</v>
       </c>
       <c r="J29" s="63">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="60">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C31" s="60">
-        <v>26360</v>
+        <v>25360</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
         <v>35</v>
       </c>
       <c r="F31" s="60">
-        <v>26160</v>
+        <v>26360</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
         <v>21</v>
       </c>
       <c r="I31" s="60">
-        <v>24435</v>
+        <v>31335</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="60">
         <v>204</v>
       </c>
       <c r="C33" s="60">
         <v>12550</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
-        <v>114</v>
+        <v>204</v>
       </c>
       <c r="F33" s="60">
         <v>12550</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="I33" s="60">
-        <v>12960</v>
+        <v>12800</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="60">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C35" s="60">
         <v>43500</v>
       </c>
       <c r="D35" s="66">
         <v>0</v>
       </c>
       <c r="E35" s="60">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F35" s="60">
         <v>43500</v>
       </c>
       <c r="G35" s="66">
         <v>0</v>
       </c>
       <c r="H35" s="60">
-        <v>183</v>
+        <v>223</v>
       </c>
       <c r="I35" s="60">
         <v>43000</v>
       </c>
       <c r="J35" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>24</v>
@@ -4412,56 +4412,56 @@
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -4532,670 +4532,670 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="50">
+        <v>17703</v>
+      </c>
+      <c r="C9" s="50">
+        <v>88506</v>
+      </c>
+      <c r="D9" s="50">
+        <v>1835</v>
+      </c>
+      <c r="E9" s="50">
         <v>14215</v>
       </c>
-      <c r="C9" s="50">
+      <c r="F9" s="50">
         <v>94801</v>
       </c>
-      <c r="D9" s="50">
+      <c r="G9" s="50">
         <v>1302</v>
       </c>
-      <c r="E9" s="50">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="50">
-        <v>24509</v>
+        <v>22351</v>
       </c>
       <c r="I9" s="50">
-        <v>103620</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>104120</v>
+      </c>
+      <c r="J9" s="53">
+        <v>1618</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="60">
+        <v>18615</v>
+      </c>
+      <c r="C11" s="60">
+        <v>150509</v>
+      </c>
+      <c r="D11" s="60">
+        <v>136</v>
+      </c>
+      <c r="E11" s="60">
         <v>32915</v>
       </c>
-      <c r="C11" s="60">
+      <c r="F11" s="60">
         <v>118538</v>
       </c>
-      <c r="D11" s="60">
+      <c r="G11" s="60">
         <v>132</v>
       </c>
-      <c r="E11" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H11" s="60">
-        <v>11200</v>
+        <v>2928</v>
       </c>
       <c r="I11" s="60">
-        <v>112655</v>
+        <v>140142</v>
       </c>
       <c r="J11" s="63">
-        <v>417</v>
+        <v>410</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B13" s="60">
+        <v>2839</v>
+      </c>
+      <c r="C13" s="60">
+        <v>213682</v>
+      </c>
+      <c r="D13" s="60">
+        <v>19007</v>
+      </c>
+      <c r="E13" s="60">
         <v>8839</v>
       </c>
-      <c r="C13" s="60">
+      <c r="F13" s="60">
         <v>218034</v>
       </c>
-      <c r="D13" s="60">
+      <c r="G13" s="60">
         <v>24569</v>
-      </c>
-[...7 lines deleted...]
-        <v>18974</v>
       </c>
       <c r="H13" s="60">
         <v>21553</v>
       </c>
       <c r="I13" s="60">
-        <v>224991</v>
+        <v>212923</v>
       </c>
       <c r="J13" s="63">
-        <v>5006</v>
+        <v>6850</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="60">
+        <v>25080</v>
+      </c>
+      <c r="C15" s="60">
+        <v>270578</v>
+      </c>
+      <c r="D15" s="60">
+        <v>21188</v>
+      </c>
+      <c r="E15" s="60">
         <v>27080</v>
       </c>
-      <c r="C15" s="60">
+      <c r="F15" s="60">
         <v>267563</v>
       </c>
-      <c r="D15" s="60">
+      <c r="G15" s="60">
         <v>15580</v>
-      </c>
-[...7 lines deleted...]
-        <v>18134</v>
       </c>
       <c r="H15" s="60">
         <v>620</v>
       </c>
       <c r="I15" s="60">
-        <v>295027</v>
+        <v>313090</v>
       </c>
       <c r="J15" s="63">
-        <v>17545</v>
+        <v>19558</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="60">
         <v>12312</v>
       </c>
       <c r="C17" s="60">
+        <v>57280</v>
+      </c>
+      <c r="D17" s="66">
+        <v>0</v>
+      </c>
+      <c r="E17" s="60">
+        <v>12312</v>
+      </c>
+      <c r="F17" s="60">
         <v>58180</v>
-      </c>
-[...7 lines deleted...]
-        <v>58010</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
         <v>4012</v>
       </c>
       <c r="I17" s="60">
-        <v>51765</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>51365</v>
+      </c>
+      <c r="J17" s="68">
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>100</v>
       </c>
       <c r="B19" s="60">
+        <v>7000</v>
+      </c>
+      <c r="C19" s="60">
+        <v>58556</v>
+      </c>
+      <c r="D19" s="66">
+        <v>0</v>
+      </c>
+      <c r="E19" s="60">
         <v>11000</v>
       </c>
-      <c r="C19" s="60">
+      <c r="F19" s="60">
         <v>47974</v>
-      </c>
-[...7 lines deleted...]
-        <v>47801</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
         <v>10500</v>
       </c>
       <c r="I19" s="60">
-        <v>47263</v>
+        <v>49065</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="60">
-        <v>11314</v>
+        <v>21304</v>
       </c>
       <c r="C21" s="60">
-        <v>191489</v>
+        <v>243284</v>
       </c>
       <c r="D21" s="60">
         <v>230</v>
       </c>
       <c r="E21" s="60">
-        <v>1332</v>
+        <v>11314</v>
       </c>
       <c r="F21" s="60">
-        <v>206489</v>
+        <v>191489</v>
       </c>
       <c r="G21" s="60">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="H21" s="60">
-        <v>1502</v>
+        <v>1475</v>
       </c>
       <c r="I21" s="60">
-        <v>276915</v>
+        <v>268200</v>
       </c>
       <c r="J21" s="63">
-        <v>6399</v>
+        <v>6182</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="60">
         <v>69</v>
       </c>
       <c r="C23" s="60">
-        <v>26275</v>
+        <v>23735</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
         <v>69</v>
       </c>
       <c r="F23" s="60">
         <v>26275</v>
       </c>
-      <c r="G23" s="60">
-        <v>100</v>
+      <c r="G23" s="66">
+        <v>0</v>
       </c>
       <c r="H23" s="60">
         <v>69</v>
       </c>
       <c r="I23" s="60">
-        <v>27075</v>
+        <v>35370</v>
       </c>
       <c r="J23" s="63">
-        <v>100</v>
+        <v>199</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="60">
+        <v>11351</v>
+      </c>
+      <c r="C25" s="60">
+        <v>296226</v>
+      </c>
+      <c r="D25" s="60">
+        <v>2393</v>
+      </c>
+      <c r="E25" s="60">
         <v>11382</v>
       </c>
-      <c r="C25" s="60">
+      <c r="F25" s="60">
         <v>310916</v>
       </c>
-      <c r="D25" s="60">
+      <c r="G25" s="60">
         <v>3191</v>
       </c>
-      <c r="E25" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="H25" s="60">
-        <v>1293</v>
+        <v>1350</v>
       </c>
       <c r="I25" s="60">
-        <v>343846</v>
+        <v>361618</v>
       </c>
       <c r="J25" s="63">
-        <v>33690</v>
+        <v>22165</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="66">
         <v>0</v>
       </c>
       <c r="C27" s="60">
         <v>630</v>
       </c>
       <c r="D27" s="66">
         <v>0</v>
       </c>
       <c r="E27" s="66">
         <v>0</v>
       </c>
       <c r="F27" s="60">
-        <v>480</v>
+        <v>630</v>
       </c>
       <c r="G27" s="66">
         <v>0</v>
       </c>
       <c r="H27" s="66">
         <v>0</v>
       </c>
       <c r="I27" s="60">
         <v>200</v>
       </c>
       <c r="J27" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="60">
-        <v>4700</v>
+        <v>4600</v>
       </c>
       <c r="C29" s="60">
         <v>3600</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>4400</v>
+        <v>4700</v>
       </c>
       <c r="F29" s="60">
-        <v>3950</v>
+        <v>3600</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>3200</v>
+        <v>4600</v>
       </c>
       <c r="I29" s="60">
-        <v>3030</v>
+        <v>2780</v>
       </c>
       <c r="J29" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="60">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="C31" s="66">
         <v>0</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
         <v>1500</v>
       </c>
       <c r="F31" s="66">
         <v>0</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
         <v>3500</v>
       </c>
       <c r="I31" s="66">
         <v>0</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B33" s="61">
+        <v>1340</v>
+      </c>
+      <c r="C33" s="61">
+        <v>178155</v>
+      </c>
+      <c r="D33" s="61">
+        <v>192</v>
+      </c>
+      <c r="E33" s="61">
         <v>1290</v>
       </c>
-      <c r="C33" s="61">
+      <c r="F33" s="61">
         <v>189217</v>
       </c>
-      <c r="D33" s="61">
+      <c r="G33" s="61">
         <v>299</v>
       </c>
-      <c r="E33" s="61">
-[...7 lines deleted...]
-      </c>
       <c r="H33" s="61">
-        <v>1315</v>
+        <v>880</v>
       </c>
       <c r="I33" s="61">
-        <v>221478</v>
+        <v>218729</v>
       </c>
       <c r="J33" s="64">
-        <v>3167</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B35" s="75">
         <v>0</v>
       </c>
       <c r="C35" s="61">
+        <v>11077</v>
+      </c>
+      <c r="D35" s="61">
+        <v>9674</v>
+      </c>
+      <c r="E35" s="75">
+        <v>0</v>
+      </c>
+      <c r="F35" s="61">
         <v>13874</v>
       </c>
-      <c r="D35" s="61">
+      <c r="G35" s="61">
         <v>9659</v>
       </c>
-      <c r="E35" s="75">
-[...7 lines deleted...]
-      </c>
       <c r="H35" s="75">
         <v>0</v>
       </c>
       <c r="I35" s="61">
-        <v>29239</v>
+        <v>25740</v>
       </c>
       <c r="J35" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:1">