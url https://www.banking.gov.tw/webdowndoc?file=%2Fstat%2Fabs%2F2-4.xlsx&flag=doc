--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -34,51 +34,51 @@
     <definedName name="Print_Area" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="Print_Area" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="外部資料_1" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="2">'2-4(續二完)'!$A$1:$J$8</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>　　　　　(2)指持有他行發行之可轉讓定期存單。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Current Month</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">上　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -162,51 +162,51 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>他行</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>說　　明：1.『餘額』指各銀行發行流通在外（未到期）之可轉讓定期存單。</t>
   </si>
   <si>
     <r>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>.#係金融控股公司之子公司。</t>
     </r>
   </si>
@@ -2474,535 +2474,535 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="51">
-        <v>318035</v>
+        <v>276886</v>
       </c>
       <c r="C9" s="51">
-        <v>6386441</v>
+        <v>5990392</v>
       </c>
       <c r="D9" s="51">
-        <v>124090</v>
+        <v>73166</v>
       </c>
       <c r="E9" s="51">
-        <v>353716</v>
+        <v>317355</v>
       </c>
       <c r="F9" s="51">
-        <v>5952968</v>
+        <v>6318977</v>
       </c>
       <c r="G9" s="51">
-        <v>138161</v>
+        <v>102740</v>
       </c>
       <c r="H9" s="51">
-        <v>310950</v>
+        <v>333325</v>
       </c>
       <c r="I9" s="51">
-        <v>6727170</v>
+        <v>7273144</v>
       </c>
       <c r="J9" s="54">
-        <v>113325</v>
+        <v>122904</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="61">
-        <v>316695</v>
+        <v>275602</v>
       </c>
       <c r="C11" s="61">
-        <v>6197209</v>
+        <v>5807161</v>
       </c>
       <c r="D11" s="61">
-        <v>114224</v>
+        <v>64080</v>
       </c>
       <c r="E11" s="61">
-        <v>352425</v>
+        <v>316063</v>
       </c>
       <c r="F11" s="61">
-        <v>5749877</v>
+        <v>6136139</v>
       </c>
       <c r="G11" s="61">
-        <v>128204</v>
+        <v>93961</v>
       </c>
       <c r="H11" s="61">
-        <v>310070</v>
+        <v>331447</v>
       </c>
       <c r="I11" s="61">
-        <v>6482701</v>
+        <v>7023270</v>
       </c>
       <c r="J11" s="64">
-        <v>110271</v>
+        <v>122904</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="60">
+        <v>882</v>
+      </c>
+      <c r="C13" s="60">
+        <v>560040</v>
+      </c>
+      <c r="D13" s="60">
+        <v>16828</v>
+      </c>
+      <c r="E13" s="60">
         <v>887</v>
       </c>
-      <c r="C13" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="F13" s="60">
-        <v>452112</v>
+        <v>593124</v>
       </c>
       <c r="G13" s="60">
-        <v>25164</v>
+        <v>17509</v>
       </c>
       <c r="H13" s="60">
-        <v>867</v>
+        <v>876</v>
       </c>
       <c r="I13" s="60">
-        <v>716001</v>
+        <v>913997</v>
       </c>
       <c r="J13" s="63">
-        <v>17113</v>
+        <v>17634</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="60">
         <v>305</v>
       </c>
       <c r="C15" s="60">
-        <v>341227</v>
+        <v>317952</v>
       </c>
       <c r="D15" s="60">
-        <v>4094</v>
+        <v>2125</v>
       </c>
       <c r="E15" s="60">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="F15" s="60">
-        <v>323388</v>
+        <v>331727</v>
       </c>
       <c r="G15" s="60">
-        <v>6746</v>
+        <v>3587</v>
       </c>
       <c r="H15" s="60">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="I15" s="60">
-        <v>385488</v>
+        <v>326074</v>
       </c>
       <c r="J15" s="63">
-        <v>2441</v>
+        <v>7105</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="60">
-        <v>52204</v>
+        <v>51103</v>
       </c>
       <c r="C17" s="60">
-        <v>467579</v>
+        <v>362641</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>52204</v>
+        <v>54004</v>
       </c>
       <c r="F17" s="60">
-        <v>453982</v>
+        <v>432164</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>53827</v>
+        <v>50818</v>
       </c>
       <c r="I17" s="60">
-        <v>521543</v>
+        <v>591561</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="60">
+        <v>6393</v>
+      </c>
+      <c r="C19" s="60">
+        <v>643582</v>
+      </c>
+      <c r="D19" s="60">
+        <v>1001</v>
+      </c>
+      <c r="E19" s="60">
         <v>6363</v>
       </c>
-      <c r="C19" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="60">
-        <v>585154</v>
+        <v>719582</v>
       </c>
       <c r="G19" s="60">
-        <v>5886</v>
+        <v>3008</v>
       </c>
       <c r="H19" s="60">
         <v>2319</v>
       </c>
       <c r="I19" s="60">
-        <v>639840</v>
+        <v>666250</v>
       </c>
       <c r="J19" s="63">
-        <v>1001</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="60">
-        <v>3634</v>
+        <v>3382</v>
       </c>
       <c r="C21" s="60">
-        <v>417695</v>
+        <v>370539</v>
       </c>
       <c r="D21" s="66">
         <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>3436</v>
+        <v>3513</v>
       </c>
       <c r="F21" s="60">
-        <v>363565</v>
+        <v>385354</v>
       </c>
       <c r="G21" s="66">
         <v>0</v>
       </c>
       <c r="H21" s="60">
-        <v>11617</v>
+        <v>13641</v>
       </c>
       <c r="I21" s="60">
-        <v>422788</v>
+        <v>463791</v>
       </c>
       <c r="J21" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="60">
-        <v>2636</v>
+        <v>2761</v>
       </c>
       <c r="C23" s="60">
-        <v>407100</v>
+        <v>283790</v>
       </c>
       <c r="D23" s="60">
-        <v>21272</v>
+        <v>6735</v>
       </c>
       <c r="E23" s="60">
-        <v>2518</v>
+        <v>2742</v>
       </c>
       <c r="F23" s="60">
-        <v>310700</v>
+        <v>305790</v>
       </c>
       <c r="G23" s="60">
-        <v>18831</v>
+        <v>13933</v>
       </c>
       <c r="H23" s="60">
-        <v>2583</v>
+        <v>3982</v>
       </c>
       <c r="I23" s="60">
-        <v>331970</v>
+        <v>370480</v>
       </c>
       <c r="J23" s="63">
-        <v>5550</v>
+        <v>6582</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="60">
-        <v>34974</v>
+        <v>23817</v>
       </c>
       <c r="C25" s="60">
-        <v>130800</v>
+        <v>138800</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>50033</v>
+        <v>34947</v>
       </c>
       <c r="F25" s="60">
-        <v>121300</v>
+        <v>125800</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>51011</v>
+        <v>83513</v>
       </c>
       <c r="I25" s="60">
-        <v>167871</v>
+        <v>186371</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="60">
-        <v>1106</v>
+        <v>837</v>
       </c>
       <c r="C27" s="60">
-        <v>309002</v>
+        <v>261931</v>
       </c>
       <c r="D27" s="60">
-        <v>1229</v>
+        <v>1075</v>
       </c>
       <c r="E27" s="60">
-        <v>1107</v>
+        <v>837</v>
       </c>
       <c r="F27" s="60">
-        <v>289448</v>
+        <v>285117</v>
       </c>
       <c r="G27" s="60">
-        <v>1242</v>
+        <v>1059</v>
       </c>
       <c r="H27" s="60">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="I27" s="60">
-        <v>249874</v>
+        <v>249440</v>
       </c>
       <c r="J27" s="63">
-        <v>5713</v>
+        <v>4634</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="60">
-        <v>21810</v>
+        <v>11955</v>
       </c>
       <c r="C29" s="60">
-        <v>482246</v>
+        <v>457034</v>
       </c>
       <c r="D29" s="60">
-        <v>4551</v>
+        <v>3167</v>
       </c>
       <c r="E29" s="60">
-        <v>25810</v>
+        <v>18310</v>
       </c>
       <c r="F29" s="60">
-        <v>453260</v>
+        <v>499083</v>
       </c>
       <c r="G29" s="60">
-        <v>4547</v>
+        <v>3577</v>
       </c>
       <c r="H29" s="60">
-        <v>21944</v>
+        <v>13716</v>
       </c>
       <c r="I29" s="60">
-        <v>392591</v>
+        <v>537991</v>
       </c>
       <c r="J29" s="63">
-        <v>1596</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="66">
         <v>0</v>
       </c>
       <c r="C31" s="60">
         <v>7600</v>
@@ -3026,121 +3026,121 @@
         <v>7600</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="60">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C33" s="60">
-        <v>17750</v>
+        <v>16750</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="F33" s="60">
-        <v>14150</v>
+        <v>19750</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="I33" s="60">
-        <v>16350</v>
+        <v>20850</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="60">
-        <v>318</v>
+        <v>230</v>
       </c>
       <c r="C35" s="60">
-        <v>268989</v>
+        <v>264959</v>
       </c>
       <c r="D35" s="60">
-        <v>11979</v>
+        <v>12917</v>
       </c>
       <c r="E35" s="60">
-        <v>318</v>
+        <v>234</v>
       </c>
       <c r="F35" s="60">
-        <v>277989</v>
+        <v>286959</v>
       </c>
       <c r="G35" s="60">
-        <v>11515</v>
+        <v>12489</v>
       </c>
       <c r="H35" s="60">
         <v>225</v>
       </c>
       <c r="I35" s="60">
-        <v>273482</v>
+        <v>259752</v>
       </c>
       <c r="J35" s="63">
-        <v>13758</v>
+        <v>13605</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
@@ -3397,56 +3397,56 @@
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -3520,664 +3520,664 @@
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
         <v>13</v>
       </c>
       <c r="C9" s="50">
-        <v>102027</v>
+        <v>118202</v>
       </c>
       <c r="D9" s="72">
         <v>0</v>
       </c>
       <c r="E9" s="50">
         <v>13</v>
       </c>
       <c r="F9" s="50">
-        <v>106060</v>
+        <v>104296</v>
       </c>
       <c r="G9" s="72">
         <v>0</v>
       </c>
       <c r="H9" s="50">
         <v>13</v>
       </c>
       <c r="I9" s="50">
-        <v>143981</v>
+        <v>148369</v>
       </c>
       <c r="J9" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="60">
-        <v>3500</v>
+        <v>6800</v>
       </c>
       <c r="C11" s="60">
-        <v>28784</v>
+        <v>27770</v>
       </c>
       <c r="D11" s="66">
         <v>0</v>
       </c>
       <c r="E11" s="60">
-        <v>4500</v>
+        <v>8000</v>
       </c>
       <c r="F11" s="60">
-        <v>28786</v>
+        <v>27783</v>
       </c>
       <c r="G11" s="66">
         <v>0</v>
       </c>
       <c r="H11" s="60">
-        <v>4385</v>
+        <v>4150</v>
       </c>
       <c r="I11" s="60">
-        <v>33492</v>
+        <v>32995</v>
       </c>
       <c r="J11" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="60">
-        <v>336</v>
+        <v>1336</v>
       </c>
       <c r="C13" s="60">
-        <v>224368</v>
+        <v>178196</v>
       </c>
       <c r="D13" s="60">
+        <v>293</v>
+      </c>
+      <c r="E13" s="60">
+        <v>335</v>
+      </c>
+      <c r="F13" s="60">
+        <v>192706</v>
+      </c>
+      <c r="G13" s="60">
         <v>66</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
       <c r="H13" s="60">
         <v>372</v>
       </c>
       <c r="I13" s="60">
-        <v>184178</v>
+        <v>200921</v>
       </c>
       <c r="J13" s="63">
-        <v>713</v>
+        <v>646</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="60">
+        <v>7100</v>
+      </c>
+      <c r="C15" s="60">
+        <v>101374</v>
+      </c>
+      <c r="D15" s="66">
+        <v>0</v>
+      </c>
+      <c r="E15" s="60">
         <v>7055</v>
       </c>
-      <c r="C15" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="F15" s="60">
-        <v>87514</v>
+        <v>67798</v>
       </c>
       <c r="G15" s="66">
         <v>0</v>
       </c>
       <c r="H15" s="60">
-        <v>6358</v>
+        <v>6374</v>
       </c>
       <c r="I15" s="60">
-        <v>62521</v>
+        <v>74075</v>
       </c>
       <c r="J15" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="60">
-        <v>9123</v>
+        <v>3648</v>
       </c>
       <c r="C17" s="60">
-        <v>38840</v>
+        <v>39845</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>9221</v>
+        <v>8720</v>
       </c>
       <c r="F17" s="60">
-        <v>40373</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>34840</v>
+      </c>
+      <c r="G17" s="60">
+        <v>501</v>
       </c>
       <c r="H17" s="60">
-        <v>9753</v>
+        <v>4870</v>
       </c>
       <c r="I17" s="60">
-        <v>57050</v>
+        <v>55797</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="60">
-        <v>576</v>
+        <v>1576</v>
       </c>
       <c r="C19" s="60">
-        <v>18178</v>
+        <v>18678</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="60">
-        <v>76</v>
+        <v>1576</v>
       </c>
       <c r="F19" s="60">
-        <v>17678</v>
+        <v>18478</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
         <v>76</v>
       </c>
       <c r="I19" s="60">
-        <v>13199</v>
+        <v>13898</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="60">
         <v>220</v>
       </c>
       <c r="C21" s="60">
-        <v>98862</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>91899</v>
+      </c>
+      <c r="D21" s="66">
+        <v>0</v>
       </c>
       <c r="E21" s="60">
         <v>220</v>
       </c>
       <c r="F21" s="60">
-        <v>97858</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>90377</v>
+      </c>
+      <c r="G21" s="66">
+        <v>0</v>
       </c>
       <c r="H21" s="60">
-        <v>90</v>
+        <v>115</v>
       </c>
       <c r="I21" s="60">
-        <v>118119</v>
+        <v>106292</v>
       </c>
       <c r="J21" s="63">
         <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="60">
-        <v>7572</v>
+        <v>11072</v>
       </c>
       <c r="C23" s="60">
-        <v>4880</v>
+        <v>5135</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
-        <v>7272</v>
+        <v>9472</v>
       </c>
       <c r="F23" s="60">
-        <v>4680</v>
+        <v>5080</v>
       </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
-        <v>7671</v>
+        <v>6170</v>
       </c>
       <c r="I23" s="60">
-        <v>4400</v>
+        <v>4345</v>
       </c>
       <c r="J23" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="60">
-        <v>10584</v>
+        <v>16880</v>
       </c>
       <c r="C25" s="60">
-        <v>21665</v>
+        <v>19870</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>13699</v>
+        <v>14808</v>
       </c>
       <c r="F25" s="60">
-        <v>18865</v>
+        <v>22065</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>13690</v>
+        <v>15064</v>
       </c>
       <c r="I25" s="60">
-        <v>18725</v>
+        <v>27220</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="60">
-        <v>4857</v>
+        <v>4830</v>
       </c>
       <c r="C27" s="60">
-        <v>70700</v>
+        <v>60700</v>
       </c>
       <c r="D27" s="60">
-        <v>7658</v>
+        <v>5564</v>
       </c>
       <c r="E27" s="60">
-        <v>4857</v>
+        <v>6858</v>
       </c>
       <c r="F27" s="60">
-        <v>69150</v>
+        <v>69700</v>
       </c>
       <c r="G27" s="60">
-        <v>8600</v>
+        <v>5514</v>
       </c>
       <c r="H27" s="60">
-        <v>20060</v>
+        <v>19492</v>
       </c>
       <c r="I27" s="60">
-        <v>81635</v>
+        <v>75539</v>
       </c>
       <c r="J27" s="63">
-        <v>4891</v>
+        <v>4721</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="60">
-        <v>24951</v>
+        <v>25249</v>
       </c>
       <c r="C29" s="60">
-        <v>11583</v>
+        <v>11483</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>25989</v>
+        <v>24985</v>
       </c>
       <c r="F29" s="60">
-        <v>10883</v>
+        <v>9284</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>28296</v>
+        <v>26987</v>
       </c>
       <c r="I29" s="60">
-        <v>13997</v>
+        <v>14598</v>
       </c>
       <c r="J29" s="63">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="60">
         <v>34</v>
       </c>
       <c r="C31" s="60">
-        <v>25360</v>
+        <v>25850</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F31" s="60">
-        <v>26360</v>
+        <v>24360</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
         <v>21</v>
       </c>
       <c r="I31" s="60">
-        <v>31335</v>
+        <v>31760</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="60">
         <v>204</v>
       </c>
       <c r="C33" s="60">
-        <v>12550</v>
+        <v>12850</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
         <v>204</v>
       </c>
       <c r="F33" s="60">
         <v>12550</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="I33" s="60">
-        <v>12800</v>
+        <v>13050</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="60">
+        <v>203</v>
+      </c>
+      <c r="C35" s="60">
+        <v>40000</v>
+      </c>
+      <c r="D35" s="66">
+        <v>0</v>
+      </c>
+      <c r="E35" s="60">
         <v>208</v>
-      </c>
-[...7 lines deleted...]
-        <v>206</v>
       </c>
       <c r="F35" s="60">
         <v>43500</v>
       </c>
       <c r="G35" s="66">
         <v>0</v>
       </c>
       <c r="H35" s="60">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="I35" s="60">
         <v>43000</v>
       </c>
       <c r="J35" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>24</v>
@@ -4412,56 +4412,56 @@
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -4532,670 +4532,670 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="50">
-        <v>17703</v>
+        <v>15078</v>
       </c>
       <c r="C9" s="50">
-        <v>88506</v>
+        <v>91641</v>
       </c>
       <c r="D9" s="50">
-        <v>1835</v>
+        <v>206</v>
       </c>
       <c r="E9" s="50">
-        <v>14215</v>
+        <v>18703</v>
       </c>
       <c r="F9" s="50">
-        <v>94801</v>
+        <v>89025</v>
       </c>
       <c r="G9" s="50">
-        <v>1302</v>
+        <v>1538</v>
       </c>
       <c r="H9" s="50">
-        <v>22351</v>
+        <v>17512</v>
       </c>
       <c r="I9" s="50">
-        <v>104120</v>
-[...2 lines deleted...]
-        <v>1618</v>
+        <v>122120</v>
+      </c>
+      <c r="J9" s="74">
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="60">
-        <v>18615</v>
+        <v>7679</v>
       </c>
       <c r="C11" s="60">
-        <v>150509</v>
+        <v>136905</v>
       </c>
       <c r="D11" s="60">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E11" s="60">
-        <v>32915</v>
+        <v>16183</v>
       </c>
       <c r="F11" s="60">
-        <v>118538</v>
+        <v>153896</v>
       </c>
       <c r="G11" s="60">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H11" s="60">
-        <v>2928</v>
+        <v>5995</v>
       </c>
       <c r="I11" s="60">
-        <v>140142</v>
+        <v>152378</v>
       </c>
       <c r="J11" s="63">
-        <v>410</v>
+        <v>391</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B13" s="60">
-        <v>2839</v>
+        <v>7338</v>
       </c>
       <c r="C13" s="60">
-        <v>213682</v>
+        <v>195369</v>
       </c>
       <c r="D13" s="60">
-        <v>19007</v>
+        <v>3660</v>
       </c>
       <c r="E13" s="60">
-        <v>8839</v>
+        <v>13339</v>
       </c>
       <c r="F13" s="60">
-        <v>218034</v>
+        <v>186179</v>
       </c>
       <c r="G13" s="60">
-        <v>24569</v>
+        <v>7856</v>
       </c>
       <c r="H13" s="60">
-        <v>21553</v>
+        <v>20930</v>
       </c>
       <c r="I13" s="60">
-        <v>212923</v>
+        <v>223582</v>
       </c>
       <c r="J13" s="63">
-        <v>6850</v>
+        <v>9304</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="60">
-        <v>25080</v>
+        <v>35133</v>
       </c>
       <c r="C15" s="60">
-        <v>270578</v>
+        <v>237096</v>
       </c>
       <c r="D15" s="60">
-        <v>21188</v>
+        <v>7942</v>
       </c>
       <c r="E15" s="60">
-        <v>27080</v>
+        <v>13580</v>
       </c>
       <c r="F15" s="60">
-        <v>267563</v>
+        <v>267115</v>
       </c>
       <c r="G15" s="60">
-        <v>15580</v>
+        <v>20755</v>
       </c>
       <c r="H15" s="60">
-        <v>620</v>
+        <v>670</v>
       </c>
       <c r="I15" s="60">
-        <v>313090</v>
+        <v>296600</v>
       </c>
       <c r="J15" s="63">
-        <v>19558</v>
+        <v>17243</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="60">
-        <v>12312</v>
+        <v>12</v>
       </c>
       <c r="C17" s="60">
-        <v>57280</v>
+        <v>55180</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>12312</v>
+        <v>4312</v>
       </c>
       <c r="F17" s="60">
-        <v>58180</v>
+        <v>51980</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>4012</v>
+        <v>8012</v>
       </c>
       <c r="I17" s="60">
-        <v>51365</v>
+        <v>53325</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>100</v>
       </c>
       <c r="B19" s="60">
-        <v>7000</v>
+        <v>1500</v>
       </c>
       <c r="C19" s="60">
-        <v>58556</v>
+        <v>57427</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="60">
-        <v>11000</v>
+        <v>3500</v>
       </c>
       <c r="F19" s="60">
-        <v>47974</v>
+        <v>56403</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
-        <v>10500</v>
+        <v>12000</v>
       </c>
       <c r="I19" s="60">
-        <v>49065</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>51727</v>
+      </c>
+      <c r="J19" s="63">
+        <v>902</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="60">
-        <v>21304</v>
+        <v>16736</v>
       </c>
       <c r="C21" s="60">
-        <v>243284</v>
+        <v>250129</v>
       </c>
       <c r="D21" s="60">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E21" s="60">
-        <v>11314</v>
+        <v>21305</v>
       </c>
       <c r="F21" s="60">
-        <v>191489</v>
+        <v>239784</v>
       </c>
       <c r="G21" s="60">
         <v>230</v>
       </c>
       <c r="H21" s="60">
-        <v>1475</v>
+        <v>1461</v>
       </c>
       <c r="I21" s="60">
-        <v>268200</v>
+        <v>272670</v>
       </c>
       <c r="J21" s="63">
-        <v>6182</v>
+        <v>5863</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="60">
-        <v>69</v>
+        <v>258</v>
       </c>
       <c r="C23" s="60">
-        <v>23735</v>
+        <v>25635</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
-        <v>69</v>
+        <v>258</v>
       </c>
       <c r="F23" s="60">
-        <v>26275</v>
+        <v>24335</v>
       </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
         <v>69</v>
       </c>
       <c r="I23" s="60">
-        <v>35370</v>
+        <v>32470</v>
       </c>
       <c r="J23" s="63">
-        <v>199</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="60">
-        <v>11351</v>
+        <v>1086</v>
       </c>
       <c r="C25" s="60">
-        <v>296226</v>
+        <v>315191</v>
       </c>
       <c r="D25" s="60">
-        <v>2393</v>
+        <v>2205</v>
       </c>
       <c r="E25" s="60">
-        <v>11382</v>
+        <v>11299</v>
       </c>
       <c r="F25" s="60">
-        <v>310916</v>
+        <v>347726</v>
       </c>
       <c r="G25" s="60">
-        <v>3191</v>
+        <v>2202</v>
       </c>
       <c r="H25" s="60">
-        <v>1350</v>
+        <v>2263</v>
       </c>
       <c r="I25" s="60">
-        <v>361618</v>
+        <v>378002</v>
       </c>
       <c r="J25" s="63">
-        <v>22165</v>
+        <v>26187</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="66">
         <v>0</v>
       </c>
       <c r="C27" s="60">
-        <v>630</v>
+        <v>1120</v>
       </c>
       <c r="D27" s="66">
         <v>0</v>
       </c>
       <c r="E27" s="66">
         <v>0</v>
       </c>
       <c r="F27" s="60">
-        <v>630</v>
+        <v>980</v>
       </c>
       <c r="G27" s="66">
         <v>0</v>
       </c>
       <c r="H27" s="66">
         <v>0</v>
       </c>
       <c r="I27" s="60">
         <v>200</v>
       </c>
       <c r="J27" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="60">
-        <v>4600</v>
+        <v>6600</v>
       </c>
       <c r="C29" s="60">
-        <v>3600</v>
+        <v>4000</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>4700</v>
+        <v>5600</v>
       </c>
       <c r="F29" s="60">
-        <v>3600</v>
+        <v>3850</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>4600</v>
+        <v>5300</v>
       </c>
       <c r="I29" s="60">
-        <v>2780</v>
+        <v>4180</v>
       </c>
       <c r="J29" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="60">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="C31" s="66">
         <v>0</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
-        <v>1500</v>
+        <v>3000</v>
       </c>
       <c r="F31" s="66">
         <v>0</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
-        <v>3500</v>
+        <v>2500</v>
       </c>
       <c r="I31" s="66">
         <v>0</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B33" s="61">
-        <v>1340</v>
+        <v>1284</v>
       </c>
       <c r="C33" s="61">
-        <v>178155</v>
+        <v>172643</v>
       </c>
       <c r="D33" s="61">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E33" s="61">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="F33" s="61">
-        <v>189217</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>171760</v>
+      </c>
+      <c r="G33" s="75">
+        <v>0</v>
       </c>
       <c r="H33" s="61">
-        <v>880</v>
+        <v>1878</v>
       </c>
       <c r="I33" s="61">
-        <v>218729</v>
-[...2 lines deleted...]
-        <v>3053</v>
+        <v>215243</v>
+      </c>
+      <c r="J33" s="76">
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B35" s="75">
         <v>0</v>
       </c>
       <c r="C35" s="61">
-        <v>11077</v>
+        <v>10587</v>
       </c>
       <c r="D35" s="61">
-        <v>9674</v>
+        <v>8888</v>
       </c>
       <c r="E35" s="75">
         <v>0</v>
       </c>
       <c r="F35" s="61">
-        <v>13874</v>
+        <v>11078</v>
       </c>
       <c r="G35" s="61">
-        <v>9659</v>
+        <v>8780</v>
       </c>
       <c r="H35" s="75">
         <v>0</v>
       </c>
       <c r="I35" s="61">
-        <v>25740</v>
+        <v>34632</v>
       </c>
       <c r="J35" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:1">