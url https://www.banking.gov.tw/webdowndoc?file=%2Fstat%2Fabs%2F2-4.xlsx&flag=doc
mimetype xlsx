--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -34,51 +34,51 @@
     <definedName name="Print_Area" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="Print_Area" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="外部資料_1" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="2">'2-4(續二完)'!$A$1:$J$8</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>　　　　　(2)指持有他行發行之可轉讓定期存單。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Current Month</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">上　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -162,51 +162,51 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>他行</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>說　　明：1.『餘額』指各銀行發行流通在外（未到期）之可轉讓定期存單。</t>
   </si>
   <si>
     <r>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>.#係金融控股公司之子公司。</t>
     </r>
   </si>
@@ -2474,535 +2474,535 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="51">
-        <v>276886</v>
+        <v>323417</v>
       </c>
       <c r="C9" s="51">
-        <v>5990392</v>
+        <v>6295719</v>
       </c>
       <c r="D9" s="51">
-        <v>73166</v>
+        <v>86253</v>
       </c>
       <c r="E9" s="51">
-        <v>317355</v>
+        <v>338727</v>
       </c>
       <c r="F9" s="51">
-        <v>6318977</v>
+        <v>6164508</v>
       </c>
       <c r="G9" s="51">
-        <v>102740</v>
+        <v>64603</v>
       </c>
       <c r="H9" s="51">
-        <v>333325</v>
+        <v>361598</v>
       </c>
       <c r="I9" s="51">
-        <v>7273144</v>
+        <v>6756292</v>
       </c>
       <c r="J9" s="54">
-        <v>122904</v>
+        <v>147882</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="61">
-        <v>275602</v>
+        <v>321728</v>
       </c>
       <c r="C11" s="61">
-        <v>5807161</v>
+        <v>6125400</v>
       </c>
       <c r="D11" s="61">
-        <v>64080</v>
+        <v>76390</v>
       </c>
       <c r="E11" s="61">
-        <v>316063</v>
+        <v>336968</v>
       </c>
       <c r="F11" s="61">
-        <v>6136139</v>
+        <v>5993240</v>
       </c>
       <c r="G11" s="61">
-        <v>93961</v>
+        <v>59051</v>
       </c>
       <c r="H11" s="61">
-        <v>331447</v>
+        <v>355152</v>
       </c>
       <c r="I11" s="61">
-        <v>7023270</v>
+        <v>6525480</v>
       </c>
       <c r="J11" s="64">
-        <v>122904</v>
+        <v>143618</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="60">
+        <v>888</v>
+      </c>
+      <c r="C13" s="60">
+        <v>625771</v>
+      </c>
+      <c r="D13" s="60">
+        <v>14960</v>
+      </c>
+      <c r="E13" s="60">
         <v>882</v>
       </c>
-      <c r="C13" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="F13" s="60">
-        <v>593124</v>
+        <v>581372</v>
       </c>
       <c r="G13" s="60">
-        <v>17509</v>
+        <v>16408</v>
       </c>
       <c r="H13" s="60">
         <v>876</v>
       </c>
       <c r="I13" s="60">
-        <v>913997</v>
+        <v>820295</v>
       </c>
       <c r="J13" s="63">
-        <v>17634</v>
+        <v>15206</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="60">
-        <v>305</v>
+        <v>2298</v>
       </c>
       <c r="C15" s="60">
-        <v>317952</v>
+        <v>354037</v>
       </c>
       <c r="D15" s="60">
-        <v>2125</v>
+        <v>1694</v>
       </c>
       <c r="E15" s="60">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="F15" s="60">
-        <v>331727</v>
+        <v>342056</v>
       </c>
       <c r="G15" s="60">
-        <v>3587</v>
+        <v>813</v>
       </c>
       <c r="H15" s="60">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="I15" s="60">
-        <v>326074</v>
+        <v>361459</v>
       </c>
       <c r="J15" s="63">
-        <v>7105</v>
+        <v>8806</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="60">
-        <v>51103</v>
+        <v>51072</v>
       </c>
       <c r="C17" s="60">
-        <v>362641</v>
+        <v>428860</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>54004</v>
+        <v>51672</v>
       </c>
       <c r="F17" s="60">
-        <v>432164</v>
+        <v>392659</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>50818</v>
+        <v>42758</v>
       </c>
       <c r="I17" s="60">
-        <v>591561</v>
+        <v>565824</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="60">
-        <v>6393</v>
+        <v>4393</v>
       </c>
       <c r="C19" s="60">
-        <v>643582</v>
+        <v>706484</v>
       </c>
       <c r="D19" s="60">
         <v>1001</v>
       </c>
       <c r="E19" s="60">
-        <v>6363</v>
+        <v>6393</v>
       </c>
       <c r="F19" s="60">
-        <v>719582</v>
+        <v>776524</v>
       </c>
       <c r="G19" s="60">
-        <v>3008</v>
+        <v>1302</v>
       </c>
       <c r="H19" s="60">
-        <v>2319</v>
+        <v>4319</v>
       </c>
       <c r="I19" s="60">
-        <v>666250</v>
+        <v>674460</v>
       </c>
       <c r="J19" s="63">
-        <v>4500</v>
+        <v>6585</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="60">
-        <v>3382</v>
+        <v>2971</v>
       </c>
       <c r="C21" s="60">
-        <v>370539</v>
+        <v>371301</v>
       </c>
       <c r="D21" s="66">
         <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>3513</v>
+        <v>3041</v>
       </c>
       <c r="F21" s="60">
-        <v>385354</v>
+        <v>381740</v>
       </c>
       <c r="G21" s="66">
         <v>0</v>
       </c>
       <c r="H21" s="60">
-        <v>13641</v>
+        <v>21310</v>
       </c>
       <c r="I21" s="60">
-        <v>463791</v>
+        <v>419368</v>
       </c>
       <c r="J21" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="60">
-        <v>2761</v>
+        <v>2627</v>
       </c>
       <c r="C23" s="60">
-        <v>283790</v>
+        <v>288890</v>
       </c>
       <c r="D23" s="60">
-        <v>6735</v>
+        <v>440</v>
       </c>
       <c r="E23" s="60">
-        <v>2742</v>
+        <v>2748</v>
       </c>
       <c r="F23" s="60">
-        <v>305790</v>
+        <v>314990</v>
       </c>
       <c r="G23" s="60">
-        <v>13933</v>
+        <v>7687</v>
       </c>
       <c r="H23" s="60">
-        <v>3982</v>
+        <v>2531</v>
       </c>
       <c r="I23" s="60">
-        <v>370480</v>
+        <v>329485</v>
       </c>
       <c r="J23" s="63">
-        <v>6582</v>
+        <v>15098</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="60">
-        <v>23817</v>
+        <v>24761</v>
       </c>
       <c r="C25" s="60">
-        <v>138800</v>
+        <v>134300</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>34947</v>
+        <v>20136</v>
       </c>
       <c r="F25" s="60">
-        <v>125800</v>
+        <v>136300</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>83513</v>
+        <v>78097</v>
       </c>
       <c r="I25" s="60">
-        <v>186371</v>
+        <v>180474</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="60">
-        <v>837</v>
+        <v>802</v>
       </c>
       <c r="C27" s="60">
-        <v>261931</v>
+        <v>260520</v>
       </c>
       <c r="D27" s="60">
-        <v>1075</v>
+        <v>922</v>
       </c>
       <c r="E27" s="60">
-        <v>837</v>
+        <v>802</v>
       </c>
       <c r="F27" s="60">
-        <v>285117</v>
+        <v>246471</v>
       </c>
       <c r="G27" s="60">
-        <v>1059</v>
+        <v>932</v>
       </c>
       <c r="H27" s="60">
         <v>624</v>
       </c>
       <c r="I27" s="60">
-        <v>249440</v>
+        <v>256902</v>
       </c>
       <c r="J27" s="63">
-        <v>4634</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="60">
-        <v>11955</v>
+        <v>13145</v>
       </c>
       <c r="C29" s="60">
-        <v>457034</v>
+        <v>347695</v>
       </c>
       <c r="D29" s="60">
-        <v>3167</v>
+        <v>4305</v>
       </c>
       <c r="E29" s="60">
-        <v>18310</v>
+        <v>21949</v>
       </c>
       <c r="F29" s="60">
-        <v>499083</v>
+        <v>352667</v>
       </c>
       <c r="G29" s="60">
-        <v>3577</v>
+        <v>3228</v>
       </c>
       <c r="H29" s="60">
-        <v>13716</v>
+        <v>35133</v>
       </c>
       <c r="I29" s="60">
-        <v>537991</v>
+        <v>463027</v>
       </c>
       <c r="J29" s="63">
-        <v>2974</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="66">
         <v>0</v>
       </c>
       <c r="C31" s="60">
         <v>7600</v>
@@ -3026,121 +3026,121 @@
         <v>7600</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="60">
+        <v>358</v>
+      </c>
+      <c r="C33" s="60">
+        <v>12600</v>
+      </c>
+      <c r="D33" s="66">
+        <v>0</v>
+      </c>
+      <c r="E33" s="60">
         <v>355</v>
       </c>
-      <c r="C33" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="F33" s="60">
-        <v>19750</v>
+        <v>14400</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
         <v>371</v>
       </c>
       <c r="I33" s="60">
-        <v>20850</v>
+        <v>22250</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="60">
         <v>230</v>
       </c>
       <c r="C35" s="60">
-        <v>264959</v>
+        <v>261580</v>
       </c>
       <c r="D35" s="60">
-        <v>12917</v>
+        <v>13086</v>
       </c>
       <c r="E35" s="60">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="F35" s="60">
-        <v>286959</v>
+        <v>275480</v>
       </c>
       <c r="G35" s="60">
-        <v>12489</v>
+        <v>13304</v>
       </c>
       <c r="H35" s="60">
-        <v>225</v>
+        <v>197</v>
       </c>
       <c r="I35" s="60">
-        <v>259752</v>
+        <v>278017</v>
       </c>
       <c r="J35" s="63">
-        <v>13605</v>
+        <v>13444</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
@@ -3397,56 +3397,56 @@
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -3520,664 +3520,664 @@
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
         <v>13</v>
       </c>
       <c r="C9" s="50">
-        <v>118202</v>
+        <v>123707</v>
       </c>
       <c r="D9" s="72">
         <v>0</v>
       </c>
       <c r="E9" s="50">
         <v>13</v>
       </c>
       <c r="F9" s="50">
-        <v>104296</v>
+        <v>103793</v>
       </c>
       <c r="G9" s="72">
         <v>0</v>
       </c>
       <c r="H9" s="50">
         <v>13</v>
       </c>
       <c r="I9" s="50">
-        <v>148369</v>
+        <v>107137</v>
       </c>
       <c r="J9" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="60">
-        <v>6800</v>
+        <v>4600</v>
       </c>
       <c r="C11" s="60">
-        <v>27770</v>
+        <v>27773</v>
       </c>
       <c r="D11" s="66">
         <v>0</v>
       </c>
       <c r="E11" s="60">
-        <v>8000</v>
+        <v>8700</v>
       </c>
       <c r="F11" s="60">
-        <v>27783</v>
+        <v>27772</v>
       </c>
       <c r="G11" s="66">
         <v>0</v>
       </c>
       <c r="H11" s="60">
         <v>4150</v>
       </c>
       <c r="I11" s="60">
-        <v>32995</v>
+        <v>32495</v>
       </c>
       <c r="J11" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="60">
-        <v>1336</v>
+        <v>829</v>
       </c>
       <c r="C13" s="60">
-        <v>178196</v>
+        <v>201128</v>
       </c>
       <c r="D13" s="60">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="E13" s="60">
-        <v>335</v>
+        <v>1834</v>
       </c>
       <c r="F13" s="60">
-        <v>192706</v>
+        <v>167617</v>
       </c>
       <c r="G13" s="60">
-        <v>66</v>
+        <v>298</v>
       </c>
       <c r="H13" s="60">
-        <v>372</v>
+        <v>430</v>
       </c>
       <c r="I13" s="60">
-        <v>200921</v>
+        <v>180630</v>
       </c>
       <c r="J13" s="63">
-        <v>646</v>
+        <v>678</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="60">
-        <v>7100</v>
+        <v>6917</v>
       </c>
       <c r="C15" s="60">
-        <v>101374</v>
+        <v>73479</v>
       </c>
       <c r="D15" s="66">
         <v>0</v>
       </c>
       <c r="E15" s="60">
-        <v>7055</v>
+        <v>6917</v>
       </c>
       <c r="F15" s="60">
-        <v>67798</v>
+        <v>88372</v>
       </c>
       <c r="G15" s="66">
         <v>0</v>
       </c>
       <c r="H15" s="60">
-        <v>6374</v>
+        <v>6433</v>
       </c>
       <c r="I15" s="60">
-        <v>74075</v>
+        <v>68579</v>
       </c>
       <c r="J15" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="60">
-        <v>3648</v>
+        <v>1153</v>
       </c>
       <c r="C17" s="60">
-        <v>39845</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>35781</v>
+      </c>
+      <c r="D17" s="60">
+        <v>1000</v>
       </c>
       <c r="E17" s="60">
-        <v>8720</v>
+        <v>3501</v>
       </c>
       <c r="F17" s="60">
-        <v>34840</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>35080</v>
+      </c>
+      <c r="G17" s="66">
+        <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>4870</v>
+        <v>4444</v>
       </c>
       <c r="I17" s="60">
-        <v>55797</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>53510</v>
+      </c>
+      <c r="J17" s="63">
+        <v>381</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="60">
-        <v>1576</v>
+        <v>4776</v>
       </c>
       <c r="C19" s="60">
-        <v>18678</v>
+        <v>19463</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="60">
-        <v>1576</v>
+        <v>2776</v>
       </c>
       <c r="F19" s="60">
-        <v>18478</v>
+        <v>18778</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
         <v>76</v>
       </c>
       <c r="I19" s="60">
-        <v>13898</v>
+        <v>14313</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="60">
-        <v>220</v>
+        <v>370</v>
       </c>
       <c r="C21" s="60">
-        <v>91899</v>
+        <v>72019</v>
       </c>
       <c r="D21" s="66">
         <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>220</v>
+        <v>290</v>
       </c>
       <c r="F21" s="60">
-        <v>90377</v>
+        <v>81658</v>
       </c>
       <c r="G21" s="66">
         <v>0</v>
       </c>
       <c r="H21" s="60">
-        <v>115</v>
+        <v>1172</v>
       </c>
       <c r="I21" s="60">
-        <v>106292</v>
+        <v>102082</v>
       </c>
       <c r="J21" s="63">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="60">
-        <v>11072</v>
+        <v>11967</v>
       </c>
       <c r="C23" s="60">
-        <v>5135</v>
+        <v>5150</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
-        <v>9472</v>
+        <v>11967</v>
       </c>
       <c r="F23" s="60">
-        <v>5080</v>
+        <v>5155</v>
       </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
         <v>6170</v>
       </c>
       <c r="I23" s="60">
-        <v>4345</v>
+        <v>4255</v>
       </c>
       <c r="J23" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="60">
-        <v>16880</v>
+        <v>24165</v>
       </c>
       <c r="C25" s="60">
-        <v>19870</v>
+        <v>17435</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>14808</v>
+        <v>23157</v>
       </c>
       <c r="F25" s="60">
-        <v>22065</v>
+        <v>18270</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>15064</v>
+        <v>17487</v>
       </c>
       <c r="I25" s="60">
-        <v>27220</v>
+        <v>19230</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="60">
-        <v>4830</v>
+        <v>14026</v>
       </c>
       <c r="C27" s="60">
-        <v>60700</v>
+        <v>74400</v>
       </c>
       <c r="D27" s="60">
-        <v>5564</v>
+        <v>5102</v>
       </c>
       <c r="E27" s="60">
-        <v>6858</v>
+        <v>14425</v>
       </c>
       <c r="F27" s="60">
         <v>69700</v>
       </c>
       <c r="G27" s="60">
-        <v>5514</v>
+        <v>4762</v>
       </c>
       <c r="H27" s="60">
-        <v>19492</v>
+        <v>15021</v>
       </c>
       <c r="I27" s="60">
-        <v>75539</v>
+        <v>72613</v>
       </c>
       <c r="J27" s="63">
-        <v>4721</v>
+        <v>7191</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="60">
-        <v>25249</v>
+        <v>30879</v>
       </c>
       <c r="C29" s="60">
-        <v>11483</v>
+        <v>17682</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>24985</v>
+        <v>30477</v>
       </c>
       <c r="F29" s="60">
-        <v>9284</v>
+        <v>16681</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>26987</v>
+        <v>28040</v>
       </c>
       <c r="I29" s="60">
-        <v>14598</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>13498</v>
+      </c>
+      <c r="J29" s="68">
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="60">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C31" s="60">
-        <v>25850</v>
+        <v>26250</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
         <v>34</v>
       </c>
       <c r="F31" s="60">
-        <v>24360</v>
+        <v>25850</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
         <v>21</v>
       </c>
       <c r="I31" s="60">
-        <v>31760</v>
+        <v>25660</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="60">
         <v>204</v>
       </c>
       <c r="C33" s="60">
-        <v>12850</v>
+        <v>13000</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
         <v>204</v>
       </c>
       <c r="F33" s="60">
-        <v>12550</v>
+        <v>13000</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="I33" s="60">
-        <v>13050</v>
+        <v>11850</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="60">
-        <v>203</v>
+        <v>5187</v>
       </c>
       <c r="C35" s="60">
         <v>40000</v>
       </c>
       <c r="D35" s="66">
         <v>0</v>
       </c>
       <c r="E35" s="60">
-        <v>208</v>
+        <v>5183</v>
       </c>
       <c r="F35" s="60">
-        <v>43500</v>
+        <v>40000</v>
       </c>
       <c r="G35" s="66">
         <v>0</v>
       </c>
       <c r="H35" s="60">
-        <v>239</v>
+        <v>210</v>
       </c>
       <c r="I35" s="60">
         <v>43000</v>
       </c>
       <c r="J35" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>24</v>
@@ -4412,56 +4412,56 @@
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -4532,532 +4532,532 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="50">
-        <v>15078</v>
+        <v>8907</v>
       </c>
       <c r="C9" s="50">
-        <v>91641</v>
+        <v>109798</v>
       </c>
       <c r="D9" s="50">
-        <v>206</v>
+        <v>332</v>
       </c>
       <c r="E9" s="50">
-        <v>18703</v>
+        <v>15878</v>
       </c>
       <c r="F9" s="50">
-        <v>89025</v>
-[...2 lines deleted...]
-        <v>1538</v>
+        <v>101346</v>
+      </c>
+      <c r="G9" s="72">
+        <v>0</v>
       </c>
       <c r="H9" s="50">
-        <v>17512</v>
+        <v>9302</v>
       </c>
       <c r="I9" s="50">
-        <v>122120</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>123020</v>
+      </c>
+      <c r="J9" s="53">
+        <v>2181</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="60">
-        <v>7679</v>
+        <v>2535</v>
       </c>
       <c r="C11" s="60">
-        <v>136905</v>
+        <v>172990</v>
       </c>
       <c r="D11" s="60">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="E11" s="60">
-        <v>16183</v>
+        <v>6681</v>
       </c>
       <c r="F11" s="60">
-        <v>153896</v>
+        <v>151490</v>
       </c>
       <c r="G11" s="60">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H11" s="60">
-        <v>5995</v>
+        <v>17459</v>
       </c>
       <c r="I11" s="60">
-        <v>152378</v>
+        <v>135656</v>
       </c>
       <c r="J11" s="63">
-        <v>391</v>
+        <v>401</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B13" s="60">
-        <v>7338</v>
+        <v>21336</v>
       </c>
       <c r="C13" s="60">
-        <v>195369</v>
+        <v>205889</v>
       </c>
       <c r="D13" s="60">
-        <v>3660</v>
+        <v>158</v>
       </c>
       <c r="E13" s="60">
-        <v>13339</v>
+        <v>12337</v>
       </c>
       <c r="F13" s="60">
-        <v>186179</v>
+        <v>204878</v>
       </c>
       <c r="G13" s="60">
-        <v>7856</v>
+        <v>663</v>
       </c>
       <c r="H13" s="60">
-        <v>20930</v>
+        <v>24718</v>
       </c>
       <c r="I13" s="60">
-        <v>223582</v>
+        <v>205345</v>
       </c>
       <c r="J13" s="63">
-        <v>9304</v>
+        <v>11938</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="60">
-        <v>35133</v>
+        <v>30543</v>
       </c>
       <c r="C15" s="60">
-        <v>237096</v>
+        <v>262599</v>
       </c>
       <c r="D15" s="60">
-        <v>7942</v>
+        <v>26518</v>
       </c>
       <c r="E15" s="60">
-        <v>13580</v>
+        <v>39333</v>
       </c>
       <c r="F15" s="60">
-        <v>267115</v>
+        <v>255695</v>
       </c>
       <c r="G15" s="60">
-        <v>20755</v>
+        <v>4178</v>
       </c>
       <c r="H15" s="60">
-        <v>670</v>
+        <v>5670</v>
       </c>
       <c r="I15" s="60">
-        <v>296600</v>
+        <v>253963</v>
       </c>
       <c r="J15" s="63">
-        <v>17243</v>
+        <v>24046</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="60">
-        <v>12</v>
+        <v>6512</v>
       </c>
       <c r="C17" s="60">
-        <v>55180</v>
+        <v>54580</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>4312</v>
+        <v>6512</v>
       </c>
       <c r="F17" s="60">
-        <v>51980</v>
+        <v>57780</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>8012</v>
+        <v>15512</v>
       </c>
       <c r="I17" s="60">
-        <v>53325</v>
+        <v>57940</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>100</v>
       </c>
       <c r="B19" s="60">
+        <v>8800</v>
+      </c>
+      <c r="C19" s="60">
+        <v>53682</v>
+      </c>
+      <c r="D19" s="66">
+        <v>0</v>
+      </c>
+      <c r="E19" s="60">
         <v>1500</v>
       </c>
-      <c r="C19" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="60">
-        <v>56403</v>
+        <v>57678</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
-      <c r="H19" s="60">
-        <v>12000</v>
+      <c r="H19" s="66">
+        <v>0</v>
       </c>
       <c r="I19" s="60">
-        <v>51727</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>53485</v>
+      </c>
+      <c r="J19" s="68">
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="60">
-        <v>16736</v>
+        <v>25236</v>
       </c>
       <c r="C21" s="60">
-        <v>250129</v>
+        <v>288799</v>
       </c>
       <c r="D21" s="60">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="E21" s="60">
-        <v>21305</v>
+        <v>26236</v>
       </c>
       <c r="F21" s="60">
-        <v>239784</v>
+        <v>248629</v>
       </c>
       <c r="G21" s="60">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="H21" s="60">
-        <v>1461</v>
+        <v>1460</v>
       </c>
       <c r="I21" s="60">
-        <v>272670</v>
+        <v>245520</v>
       </c>
       <c r="J21" s="63">
-        <v>5863</v>
+        <v>6159</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="60">
         <v>258</v>
       </c>
       <c r="C23" s="60">
-        <v>25635</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23440</v>
+      </c>
+      <c r="D23" s="60">
+        <v>1100</v>
       </c>
       <c r="E23" s="60">
         <v>258</v>
       </c>
       <c r="F23" s="60">
-        <v>24335</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>23835</v>
+      </c>
+      <c r="G23" s="60">
+        <v>300</v>
       </c>
       <c r="H23" s="60">
         <v>69</v>
       </c>
       <c r="I23" s="60">
-        <v>32470</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>26070</v>
+      </c>
+      <c r="J23" s="68">
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="60">
-        <v>1086</v>
+        <v>928</v>
       </c>
       <c r="C25" s="60">
-        <v>315191</v>
+        <v>401704</v>
       </c>
       <c r="D25" s="60">
-        <v>2205</v>
+        <v>5111</v>
       </c>
       <c r="E25" s="60">
-        <v>11299</v>
+        <v>1046</v>
       </c>
       <c r="F25" s="60">
-        <v>347726</v>
+        <v>352704</v>
       </c>
       <c r="G25" s="60">
-        <v>2202</v>
+        <v>4802</v>
       </c>
       <c r="H25" s="60">
-        <v>2263</v>
+        <v>2277</v>
       </c>
       <c r="I25" s="60">
-        <v>378002</v>
+        <v>291783</v>
       </c>
       <c r="J25" s="63">
-        <v>26187</v>
+        <v>24616</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="66">
         <v>0</v>
       </c>
       <c r="C27" s="60">
-        <v>1120</v>
+        <v>1465</v>
       </c>
       <c r="D27" s="66">
         <v>0</v>
       </c>
       <c r="E27" s="66">
         <v>0</v>
       </c>
       <c r="F27" s="60">
-        <v>980</v>
+        <v>1270</v>
       </c>
       <c r="G27" s="66">
         <v>0</v>
       </c>
       <c r="H27" s="66">
         <v>0</v>
       </c>
       <c r="I27" s="60">
-        <v>200</v>
+        <v>555</v>
       </c>
       <c r="J27" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="60">
-        <v>6600</v>
+        <v>5000</v>
       </c>
       <c r="C29" s="60">
-        <v>4000</v>
+        <v>3550</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
+        <v>6200</v>
+      </c>
+      <c r="F29" s="60">
+        <v>3950</v>
+      </c>
+      <c r="G29" s="66">
+        <v>0</v>
+      </c>
+      <c r="H29" s="60">
         <v>5600</v>
       </c>
-      <c r="F29" s="60">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="60">
-        <v>4180</v>
+        <v>4130</v>
       </c>
       <c r="J29" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="60">
         <v>3000</v>
@@ -5084,121 +5084,121 @@
         <v>0</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B33" s="61">
-        <v>1284</v>
+        <v>1688</v>
       </c>
       <c r="C33" s="61">
-        <v>172643</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>157536</v>
+      </c>
+      <c r="D33" s="75">
+        <v>0</v>
       </c>
       <c r="E33" s="61">
-        <v>1291</v>
+        <v>1759</v>
       </c>
       <c r="F33" s="61">
-        <v>171760</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>159183</v>
+      </c>
+      <c r="G33" s="61">
+        <v>298</v>
       </c>
       <c r="H33" s="61">
-        <v>1878</v>
+        <v>5946</v>
       </c>
       <c r="I33" s="61">
-        <v>215243</v>
+        <v>200380</v>
       </c>
       <c r="J33" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B35" s="75">
         <v>0</v>
       </c>
       <c r="C35" s="61">
-        <v>10587</v>
+        <v>12783</v>
       </c>
       <c r="D35" s="61">
-        <v>8888</v>
+        <v>9862</v>
       </c>
       <c r="E35" s="75">
         <v>0</v>
       </c>
       <c r="F35" s="61">
-        <v>11078</v>
+        <v>12085</v>
       </c>
       <c r="G35" s="61">
-        <v>8780</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>5254</v>
+      </c>
+      <c r="H35" s="61">
+        <v>500</v>
       </c>
       <c r="I35" s="61">
-        <v>34632</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>30431</v>
+      </c>
+      <c r="J35" s="64">
+        <v>4264</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="22" t="s">
         <v>36</v>
       </c>