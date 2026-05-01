--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -34,51 +34,51 @@
     <definedName name="Print_Area" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="Print_Area" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="外部資料_1" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="2">'2-4(續二完)'!$A$1:$J$8</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>　　　　　(2)指持有他行發行之可轉讓定期存單。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Current Month</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">上　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -162,51 +162,51 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>他行</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <t>說　　明：1.『餘額』指各銀行發行流通在外（未到期）之可轉讓定期存單。</t>
   </si>
   <si>
     <r>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>.#係金融控股公司之子公司。</t>
     </r>
   </si>
@@ -505,51 +505,51 @@
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2142,51 +2142,54 @@
     </xf>
     <xf xxid="218" numFmtId="182" fontId="40" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="0" fontId="42" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="220" numFmtId="0" fontId="43" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="221" numFmtId="182" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="222" numFmtId="182" fontId="40" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="223" numFmtId="182" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="224" numFmtId="182" fontId="40" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="225" numFmtId="182" fontId="41" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="226" numFmtId="0" fontId="44" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="226" numFmtId="182" fontId="41" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="227" numFmtId="0" fontId="44" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="136">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色1 2" xfId="16"/>
     <cellStyle name="20% - 輔色1 3" xfId="17"/>
     <cellStyle name="20% - 輔色2" xfId="18"/>
     <cellStyle name="20% - 輔色2 2" xfId="19"/>
     <cellStyle name="20% - 輔色2 3" xfId="20"/>
     <cellStyle name="20% - 輔色3" xfId="21"/>
     <cellStyle name="20% - 輔色3 2" xfId="22"/>
     <cellStyle name="20% - 輔色3 3" xfId="23"/>
     <cellStyle name="20% - 輔色4" xfId="24"/>
     <cellStyle name="20% - 輔色4 2" xfId="25"/>
     <cellStyle name="20% - 輔色4 3" xfId="26"/>
     <cellStyle name="20% - 輔色5" xfId="27"/>
     <cellStyle name="20% - 輔色5 2" xfId="28"/>
     <cellStyle name="20% - 輔色5 3" xfId="29"/>
     <cellStyle name="20% - 輔色6" xfId="30"/>
     <cellStyle name="20% - 輔色6 2" xfId="31"/>
     <cellStyle name="20% - 輔色6 3" xfId="32"/>
     <cellStyle name="40% - 輔色1" xfId="33"/>
     <cellStyle name="40% - 輔色1 2" xfId="34"/>
     <cellStyle name="40% - 輔色1 3" xfId="35"/>
@@ -2471,535 +2474,535 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="51">
-        <v>367717</v>
+        <v>311164</v>
       </c>
       <c r="C9" s="51">
-        <v>6682751</v>
+        <v>6464388</v>
       </c>
       <c r="D9" s="51">
-        <v>153177</v>
+        <v>138483</v>
       </c>
       <c r="E9" s="51">
-        <v>361598</v>
+        <v>310642</v>
       </c>
       <c r="F9" s="51">
-        <v>6756292</v>
+        <v>6470362</v>
       </c>
       <c r="G9" s="51">
-        <v>147882</v>
+        <v>135677</v>
       </c>
       <c r="H9" s="51">
-        <v>342573</v>
+        <v>339152</v>
       </c>
       <c r="I9" s="51">
-        <v>6312717</v>
+        <v>6563464</v>
       </c>
       <c r="J9" s="54">
-        <v>184280</v>
+        <v>185926</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="61">
-        <v>360605</v>
+        <v>309963</v>
       </c>
       <c r="C11" s="61">
-        <v>6451194</v>
+        <v>6252489</v>
       </c>
       <c r="D11" s="61">
-        <v>145513</v>
+        <v>129396</v>
       </c>
       <c r="E11" s="61">
-        <v>355152</v>
+        <v>309501</v>
       </c>
       <c r="F11" s="61">
-        <v>6525480</v>
+        <v>6259276</v>
       </c>
       <c r="G11" s="61">
-        <v>143618</v>
+        <v>129348</v>
       </c>
       <c r="H11" s="61">
-        <v>340743</v>
+        <v>338121</v>
       </c>
       <c r="I11" s="61">
-        <v>6092221</v>
+        <v>6335550</v>
       </c>
       <c r="J11" s="64">
-        <v>177349</v>
+        <v>184937</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="60">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="C13" s="60">
-        <v>761704</v>
+        <v>581091</v>
       </c>
       <c r="D13" s="60">
-        <v>14696</v>
+        <v>15918</v>
       </c>
       <c r="E13" s="60">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="F13" s="60">
-        <v>820295</v>
+        <v>626631</v>
       </c>
       <c r="G13" s="60">
-        <v>15206</v>
+        <v>16226</v>
       </c>
       <c r="H13" s="60">
-        <v>808</v>
+        <v>882</v>
       </c>
       <c r="I13" s="60">
-        <v>760530</v>
+        <v>626737</v>
       </c>
       <c r="J13" s="63">
-        <v>20586</v>
+        <v>21243</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="60">
-        <v>626</v>
+        <v>566</v>
       </c>
       <c r="C15" s="60">
-        <v>360009</v>
+        <v>356973</v>
       </c>
       <c r="D15" s="60">
-        <v>8304</v>
+        <v>9560</v>
       </c>
       <c r="E15" s="60">
-        <v>617</v>
+        <v>570</v>
       </c>
       <c r="F15" s="60">
-        <v>361459</v>
+        <v>360598</v>
       </c>
       <c r="G15" s="60">
-        <v>8806</v>
+        <v>9214</v>
       </c>
       <c r="H15" s="60">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="I15" s="60">
-        <v>318559</v>
+        <v>396544</v>
       </c>
       <c r="J15" s="63">
-        <v>8573</v>
+        <v>10916</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="60">
-        <v>41359</v>
+        <v>49234</v>
       </c>
       <c r="C17" s="60">
-        <v>534747</v>
+        <v>487027</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>42758</v>
+        <v>46234</v>
       </c>
       <c r="F17" s="60">
-        <v>565824</v>
+        <v>488728</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>37026</v>
+        <v>57977</v>
       </c>
       <c r="I17" s="60">
-        <v>438795</v>
+        <v>519947</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="60">
-        <v>6319</v>
+        <v>7313</v>
       </c>
       <c r="C19" s="60">
-        <v>661660</v>
+        <v>621814</v>
       </c>
       <c r="D19" s="60">
-        <v>5869</v>
+        <v>6516</v>
       </c>
       <c r="E19" s="60">
-        <v>4319</v>
+        <v>6326</v>
       </c>
       <c r="F19" s="60">
-        <v>674460</v>
+        <v>624714</v>
       </c>
       <c r="G19" s="60">
-        <v>6585</v>
+        <v>7152</v>
       </c>
       <c r="H19" s="60">
-        <v>2370</v>
+        <v>2328</v>
       </c>
       <c r="I19" s="60">
-        <v>637660</v>
+        <v>656360</v>
       </c>
       <c r="J19" s="63">
-        <v>8014</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="60">
-        <v>22249</v>
+        <v>3435</v>
       </c>
       <c r="C21" s="60">
-        <v>405486</v>
+        <v>427565</v>
       </c>
       <c r="D21" s="66">
         <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>21310</v>
+        <v>3407</v>
       </c>
       <c r="F21" s="60">
-        <v>419368</v>
+        <v>444987</v>
       </c>
       <c r="G21" s="66">
         <v>0</v>
       </c>
       <c r="H21" s="60">
-        <v>47991</v>
+        <v>22770</v>
       </c>
       <c r="I21" s="60">
-        <v>447235</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>407913</v>
+      </c>
+      <c r="J21" s="68">
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="60">
-        <v>2550</v>
+        <v>2521</v>
       </c>
       <c r="C23" s="60">
-        <v>340585</v>
+        <v>336700</v>
       </c>
       <c r="D23" s="60">
-        <v>14994</v>
+        <v>19302</v>
       </c>
       <c r="E23" s="60">
-        <v>2531</v>
+        <v>2591</v>
       </c>
       <c r="F23" s="60">
-        <v>329485</v>
+        <v>335050</v>
       </c>
       <c r="G23" s="60">
-        <v>15098</v>
+        <v>20402</v>
       </c>
       <c r="H23" s="60">
-        <v>2584</v>
+        <v>2479</v>
       </c>
       <c r="I23" s="60">
-        <v>322395</v>
+        <v>337370</v>
       </c>
       <c r="J23" s="63">
-        <v>4377</v>
+        <v>9227</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="60">
-        <v>80531</v>
+        <v>58784</v>
       </c>
       <c r="C25" s="60">
-        <v>176300</v>
+        <v>148300</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>78097</v>
+        <v>62015</v>
       </c>
       <c r="F25" s="60">
-        <v>180474</v>
+        <v>143800</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>72915</v>
+        <v>56335</v>
       </c>
       <c r="I25" s="60">
-        <v>170100</v>
+        <v>172485</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="60">
-        <v>635</v>
+        <v>1107</v>
       </c>
       <c r="C27" s="60">
-        <v>256921</v>
+        <v>310756</v>
       </c>
       <c r="D27" s="60">
-        <v>1685</v>
+        <v>1221</v>
       </c>
       <c r="E27" s="60">
-        <v>624</v>
+        <v>1133</v>
       </c>
       <c r="F27" s="60">
-        <v>256902</v>
+        <v>277756</v>
       </c>
       <c r="G27" s="60">
-        <v>2924</v>
+        <v>1719</v>
       </c>
       <c r="H27" s="60">
-        <v>662</v>
+        <v>622</v>
       </c>
       <c r="I27" s="60">
-        <v>220915</v>
+        <v>229752</v>
       </c>
       <c r="J27" s="63">
-        <v>6056</v>
+        <v>10890</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="60">
-        <v>35082</v>
+        <v>25329</v>
       </c>
       <c r="C29" s="60">
-        <v>514217</v>
+        <v>497131</v>
       </c>
       <c r="D29" s="60">
-        <v>903</v>
+        <v>5107</v>
       </c>
       <c r="E29" s="60">
-        <v>35133</v>
+        <v>25832</v>
       </c>
       <c r="F29" s="60">
-        <v>463027</v>
+        <v>460635</v>
       </c>
       <c r="G29" s="60">
-        <v>3365</v>
+        <v>4818</v>
       </c>
       <c r="H29" s="60">
-        <v>27854</v>
+        <v>42924</v>
       </c>
       <c r="I29" s="60">
-        <v>277176</v>
+        <v>387279</v>
       </c>
       <c r="J29" s="63">
-        <v>7092</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="66">
         <v>0</v>
       </c>
       <c r="C31" s="60">
         <v>7600</v>
@@ -3023,121 +3026,121 @@
         <v>7600</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="60">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="C33" s="60">
-        <v>23250</v>
+        <v>16650</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="F33" s="60">
-        <v>22250</v>
+        <v>19750</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
         <v>371</v>
       </c>
       <c r="I33" s="60">
         <v>21820</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="60">
-        <v>197</v>
+        <v>317</v>
       </c>
       <c r="C35" s="60">
-        <v>274169</v>
+        <v>315989</v>
       </c>
       <c r="D35" s="60">
-        <v>13970</v>
+        <v>11444</v>
       </c>
       <c r="E35" s="60">
-        <v>197</v>
+        <v>306</v>
       </c>
       <c r="F35" s="60">
-        <v>278017</v>
+        <v>285659</v>
       </c>
       <c r="G35" s="60">
-        <v>13444</v>
+        <v>12657</v>
       </c>
       <c r="H35" s="60">
-        <v>263</v>
+        <v>247</v>
       </c>
       <c r="I35" s="60">
-        <v>355416</v>
+        <v>337539</v>
       </c>
       <c r="J35" s="63">
-        <v>16538</v>
+        <v>13623</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
@@ -3394,56 +3397,56 @@
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -3517,664 +3520,664 @@
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
         <v>13</v>
       </c>
       <c r="C9" s="50">
-        <v>99061</v>
+        <v>100132</v>
       </c>
       <c r="D9" s="72">
         <v>0</v>
       </c>
       <c r="E9" s="50">
         <v>13</v>
       </c>
       <c r="F9" s="50">
-        <v>107137</v>
+        <v>101341</v>
       </c>
       <c r="G9" s="72">
         <v>0</v>
       </c>
       <c r="H9" s="50">
         <v>13</v>
       </c>
       <c r="I9" s="50">
-        <v>135484</v>
+        <v>153522</v>
       </c>
       <c r="J9" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="60">
-        <v>2150</v>
+        <v>850</v>
       </c>
       <c r="C11" s="60">
-        <v>30995</v>
+        <v>28788</v>
       </c>
       <c r="D11" s="66">
         <v>0</v>
       </c>
       <c r="E11" s="60">
-        <v>4150</v>
+        <v>1300</v>
       </c>
       <c r="F11" s="60">
-        <v>32495</v>
+        <v>28290</v>
       </c>
       <c r="G11" s="66">
         <v>0</v>
       </c>
       <c r="H11" s="60">
-        <v>9750</v>
+        <v>4550</v>
       </c>
       <c r="I11" s="60">
-        <v>38359</v>
+        <v>33898</v>
       </c>
       <c r="J11" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="60">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="C13" s="60">
-        <v>171727</v>
+        <v>191578</v>
       </c>
       <c r="D13" s="60">
-        <v>677</v>
+        <v>626</v>
       </c>
       <c r="E13" s="60">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="F13" s="60">
-        <v>180630</v>
+        <v>177601</v>
       </c>
       <c r="G13" s="60">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="H13" s="60">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="I13" s="60">
-        <v>174671</v>
+        <v>156796</v>
       </c>
       <c r="J13" s="63">
-        <v>694</v>
+        <v>730</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="60">
-        <v>6433</v>
+        <v>7031</v>
       </c>
       <c r="C15" s="60">
-        <v>66683</v>
+        <v>64489</v>
       </c>
       <c r="D15" s="66">
         <v>0</v>
       </c>
       <c r="E15" s="60">
-        <v>6433</v>
+        <v>6991</v>
       </c>
       <c r="F15" s="60">
-        <v>68579</v>
+        <v>63721</v>
       </c>
       <c r="G15" s="66">
         <v>0</v>
       </c>
       <c r="H15" s="60">
-        <v>6299</v>
+        <v>6336</v>
       </c>
       <c r="I15" s="60">
-        <v>90090</v>
+        <v>76614</v>
       </c>
       <c r="J15" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="60">
-        <v>4714</v>
+        <v>4979</v>
       </c>
       <c r="C17" s="60">
-        <v>52375</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>45473</v>
+      </c>
+      <c r="D17" s="66">
+        <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>4444</v>
+        <v>5329</v>
       </c>
       <c r="F17" s="60">
-        <v>53510</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>49259</v>
+      </c>
+      <c r="G17" s="66">
+        <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>1811</v>
+        <v>13344</v>
       </c>
       <c r="I17" s="60">
-        <v>45464</v>
+        <v>51155</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="60">
         <v>76</v>
       </c>
       <c r="C19" s="60">
-        <v>15578</v>
+        <v>16878</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="60">
         <v>76</v>
       </c>
       <c r="F19" s="60">
-        <v>14313</v>
+        <v>16378</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
-        <v>1576</v>
+        <v>76</v>
       </c>
       <c r="I19" s="60">
-        <v>20178</v>
+        <v>12573</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="60">
-        <v>1202</v>
+        <v>183</v>
       </c>
       <c r="C21" s="60">
-        <v>92598</v>
+        <v>120344</v>
       </c>
       <c r="D21" s="60">
-        <v>600</v>
+        <v>900</v>
       </c>
       <c r="E21" s="60">
-        <v>1172</v>
+        <v>202</v>
       </c>
       <c r="F21" s="60">
-        <v>102082</v>
+        <v>112175</v>
       </c>
       <c r="G21" s="60">
-        <v>600</v>
+        <v>900</v>
       </c>
       <c r="H21" s="60">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="I21" s="60">
-        <v>105131</v>
+        <v>84638</v>
       </c>
       <c r="J21" s="63">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="60">
-        <v>6170</v>
+        <v>6872</v>
       </c>
       <c r="C23" s="60">
-        <v>4160</v>
+        <v>4480</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
-        <v>6170</v>
+        <v>6172</v>
       </c>
       <c r="F23" s="60">
-        <v>4255</v>
+        <v>4130</v>
       </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
-        <v>3731</v>
+        <v>7973</v>
       </c>
       <c r="I23" s="60">
-        <v>4810</v>
+        <v>4550</v>
       </c>
       <c r="J23" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="60">
-        <v>14618</v>
+        <v>15889</v>
       </c>
       <c r="C25" s="60">
-        <v>23495</v>
+        <v>21565</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>17487</v>
+        <v>15592</v>
       </c>
       <c r="F25" s="60">
-        <v>19230</v>
+        <v>21065</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>3624</v>
+        <v>9570</v>
       </c>
       <c r="I25" s="60">
-        <v>20254</v>
+        <v>17024</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="60">
-        <v>16229</v>
+        <v>4984</v>
       </c>
       <c r="C27" s="60">
-        <v>75612</v>
+        <v>76650</v>
       </c>
       <c r="D27" s="60">
-        <v>8284</v>
+        <v>6500</v>
       </c>
       <c r="E27" s="60">
-        <v>15021</v>
+        <v>4989</v>
       </c>
       <c r="F27" s="60">
-        <v>72613</v>
+        <v>71650</v>
       </c>
       <c r="G27" s="60">
-        <v>7191</v>
+        <v>5900</v>
       </c>
       <c r="H27" s="60">
-        <v>16977</v>
+        <v>22572</v>
       </c>
       <c r="I27" s="60">
-        <v>75668</v>
+        <v>77810</v>
       </c>
       <c r="J27" s="63">
-        <v>3057</v>
+        <v>4891</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="60">
-        <v>27336</v>
+        <v>25797</v>
       </c>
       <c r="C29" s="60">
-        <v>12998</v>
+        <v>12183</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>28040</v>
+        <v>25965</v>
       </c>
       <c r="F29" s="60">
-        <v>13498</v>
+        <v>11998</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>30130</v>
+        <v>28776</v>
       </c>
       <c r="I29" s="60">
-        <v>18498</v>
+        <v>19497</v>
       </c>
       <c r="J29" s="63">
-        <v>800</v>
+        <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="60">
+        <v>35</v>
+      </c>
+      <c r="C31" s="60">
+        <v>26160</v>
+      </c>
+      <c r="D31" s="66">
+        <v>0</v>
+      </c>
+      <c r="E31" s="60">
+        <v>35</v>
+      </c>
+      <c r="F31" s="60">
+        <v>23660</v>
+      </c>
+      <c r="G31" s="66">
+        <v>0</v>
+      </c>
+      <c r="H31" s="60">
         <v>21</v>
       </c>
-      <c r="C31" s="60">
-[...16 lines deleted...]
-      </c>
       <c r="I31" s="60">
-        <v>30875</v>
+        <v>25775</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="60">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="C33" s="60">
-        <v>12850</v>
+        <v>12550</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F33" s="60">
-        <v>11850</v>
+        <v>12550</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="I33" s="60">
-        <v>13425</v>
+        <v>12625</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="60">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="C35" s="60">
-        <v>43000</v>
+        <v>43500</v>
       </c>
       <c r="D35" s="66">
         <v>0</v>
       </c>
       <c r="E35" s="60">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="F35" s="60">
-        <v>43000</v>
+        <v>43500</v>
       </c>
       <c r="G35" s="66">
         <v>0</v>
       </c>
       <c r="H35" s="60">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="I35" s="60">
         <v>43000</v>
       </c>
       <c r="J35" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>24</v>
@@ -4409,56 +4412,56 @@
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -4529,677 +4532,677 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="50">
-        <v>10631</v>
+        <v>6352</v>
       </c>
       <c r="C9" s="50">
-        <v>118520</v>
+        <v>92995</v>
       </c>
       <c r="D9" s="50">
-        <v>525</v>
+        <v>1062</v>
       </c>
       <c r="E9" s="50">
-        <v>9302</v>
+        <v>9152</v>
       </c>
       <c r="F9" s="50">
-        <v>123020</v>
+        <v>106482</v>
       </c>
       <c r="G9" s="50">
-        <v>2181</v>
+        <v>893</v>
       </c>
       <c r="H9" s="50">
-        <v>16155</v>
+        <v>21489</v>
       </c>
       <c r="I9" s="50">
-        <v>104425</v>
+        <v>95220</v>
       </c>
       <c r="J9" s="53">
-        <v>5299</v>
+        <v>953</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="60">
-        <v>11723</v>
+        <v>19392</v>
       </c>
       <c r="C11" s="60">
-        <v>144205</v>
+        <v>141550</v>
       </c>
       <c r="D11" s="60">
-        <v>403</v>
+        <v>134</v>
       </c>
       <c r="E11" s="60">
-        <v>17459</v>
+        <v>18386</v>
       </c>
       <c r="F11" s="60">
-        <v>135656</v>
+        <v>138205</v>
       </c>
       <c r="G11" s="60">
-        <v>401</v>
+        <v>441</v>
       </c>
       <c r="H11" s="60">
-        <v>14514</v>
+        <v>1780</v>
       </c>
       <c r="I11" s="60">
-        <v>136590</v>
+        <v>135745</v>
       </c>
       <c r="J11" s="63">
-        <v>309</v>
+        <v>415</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B13" s="60">
-        <v>21718</v>
+        <v>11327</v>
       </c>
       <c r="C13" s="60">
-        <v>194043</v>
+        <v>206805</v>
       </c>
       <c r="D13" s="60">
-        <v>8565</v>
+        <v>18974</v>
       </c>
       <c r="E13" s="60">
-        <v>24718</v>
+        <v>17333</v>
       </c>
       <c r="F13" s="60">
-        <v>205345</v>
+        <v>222979</v>
       </c>
       <c r="G13" s="60">
-        <v>11938</v>
+        <v>17916</v>
       </c>
       <c r="H13" s="60">
-        <v>8097</v>
+        <v>19103</v>
       </c>
       <c r="I13" s="60">
-        <v>200220</v>
+        <v>196530</v>
       </c>
       <c r="J13" s="63">
-        <v>9463</v>
+        <v>5217</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="60">
-        <v>5670</v>
+        <v>24580</v>
       </c>
       <c r="C15" s="60">
-        <v>238936</v>
+        <v>265852</v>
       </c>
       <c r="D15" s="60">
-        <v>28535</v>
+        <v>18134</v>
       </c>
       <c r="E15" s="60">
-        <v>5670</v>
+        <v>23380</v>
       </c>
       <c r="F15" s="60">
-        <v>253963</v>
+        <v>289542</v>
       </c>
       <c r="G15" s="60">
-        <v>24046</v>
+        <v>18424</v>
       </c>
       <c r="H15" s="60">
-        <v>7870</v>
+        <v>620</v>
       </c>
       <c r="I15" s="60">
-        <v>252121</v>
+        <v>303612</v>
       </c>
       <c r="J15" s="63">
-        <v>6604</v>
+        <v>18957</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="60">
-        <v>16312</v>
+        <v>12512</v>
       </c>
       <c r="C17" s="60">
-        <v>57380</v>
+        <v>58010</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>15512</v>
+        <v>15012</v>
       </c>
       <c r="F17" s="60">
-        <v>57940</v>
+        <v>63690</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>8129</v>
+        <v>4511</v>
       </c>
       <c r="I17" s="60">
-        <v>47785</v>
+        <v>48865</v>
       </c>
       <c r="J17" s="63">
-        <v>310</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>100</v>
       </c>
       <c r="B19" s="60">
-        <v>13000</v>
+        <v>9000</v>
       </c>
       <c r="C19" s="60">
-        <v>54777</v>
+        <v>47801</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="66">
         <v>0</v>
       </c>
       <c r="F19" s="60">
-        <v>53485</v>
+        <v>51625</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
-      <c r="H19" s="60">
-        <v>3000</v>
+      <c r="H19" s="66">
+        <v>0</v>
       </c>
       <c r="I19" s="60">
-        <v>39348</v>
+        <v>45666</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="60">
-        <v>1457</v>
+        <v>1332</v>
       </c>
       <c r="C21" s="60">
-        <v>239420</v>
+        <v>206489</v>
       </c>
       <c r="D21" s="60">
-        <v>6133</v>
+        <v>226</v>
       </c>
       <c r="E21" s="60">
-        <v>1460</v>
+        <v>1332</v>
       </c>
       <c r="F21" s="60">
-        <v>245520</v>
+        <v>229508</v>
       </c>
       <c r="G21" s="60">
-        <v>6159</v>
+        <v>224</v>
       </c>
       <c r="H21" s="60">
-        <v>5109</v>
+        <v>1505</v>
       </c>
       <c r="I21" s="60">
-        <v>227327</v>
+        <v>287495</v>
       </c>
       <c r="J21" s="63">
-        <v>9390</v>
+        <v>7189</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="60">
         <v>69</v>
       </c>
       <c r="C23" s="60">
-        <v>23160</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>26275</v>
+      </c>
+      <c r="D23" s="60">
+        <v>100</v>
       </c>
       <c r="E23" s="60">
         <v>69</v>
       </c>
       <c r="F23" s="60">
-        <v>26070</v>
+        <v>24060</v>
       </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
-        <v>1423</v>
+        <v>69</v>
       </c>
       <c r="I23" s="60">
-        <v>26105</v>
+        <v>31475</v>
       </c>
       <c r="J23" s="63">
-        <v>499</v>
+        <v>796</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="60">
-        <v>2259</v>
+        <v>2222</v>
       </c>
       <c r="C25" s="60">
-        <v>333356</v>
+        <v>329916</v>
       </c>
       <c r="D25" s="60">
-        <v>31149</v>
+        <v>13673</v>
       </c>
       <c r="E25" s="60">
-        <v>2277</v>
+        <v>2222</v>
       </c>
       <c r="F25" s="60">
-        <v>291783</v>
+        <v>315481</v>
       </c>
       <c r="G25" s="60">
-        <v>24616</v>
+        <v>11768</v>
       </c>
       <c r="H25" s="60">
-        <v>363</v>
+        <v>440</v>
       </c>
       <c r="I25" s="60">
-        <v>258892</v>
+        <v>314741</v>
       </c>
       <c r="J25" s="63">
-        <v>68807</v>
+        <v>72695</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="66">
         <v>0</v>
       </c>
       <c r="C27" s="60">
         <v>480</v>
       </c>
       <c r="D27" s="66">
         <v>0</v>
       </c>
       <c r="E27" s="66">
         <v>0</v>
       </c>
       <c r="F27" s="60">
-        <v>555</v>
+        <v>480</v>
       </c>
       <c r="G27" s="66">
         <v>0</v>
       </c>
       <c r="H27" s="66">
         <v>0</v>
       </c>
       <c r="I27" s="60">
         <v>200</v>
       </c>
       <c r="J27" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="60">
-        <v>5300</v>
+        <v>4400</v>
       </c>
       <c r="C29" s="60">
-        <v>3980</v>
+        <v>3950</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>5600</v>
+        <v>4100</v>
       </c>
       <c r="F29" s="60">
-        <v>4130</v>
+        <v>4000</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>4900</v>
+        <v>3700</v>
       </c>
       <c r="I29" s="60">
-        <v>4900</v>
+        <v>5180</v>
       </c>
       <c r="J29" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="60">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="C31" s="66">
         <v>0</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
-        <v>2500</v>
+        <v>1500</v>
       </c>
       <c r="F31" s="66">
         <v>0</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
-        <v>3000</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>3500</v>
+      </c>
+      <c r="I31" s="66">
+        <v>0</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B33" s="61">
-        <v>7112</v>
+        <v>1201</v>
       </c>
       <c r="C33" s="61">
-        <v>199426</v>
+        <v>198301</v>
       </c>
       <c r="D33" s="75">
         <v>0</v>
       </c>
       <c r="E33" s="61">
-        <v>5946</v>
+        <v>1141</v>
       </c>
       <c r="F33" s="61">
-        <v>200380</v>
+        <v>189301</v>
       </c>
       <c r="G33" s="75">
         <v>0</v>
       </c>
       <c r="H33" s="61">
-        <v>1830</v>
+        <v>1031</v>
       </c>
       <c r="I33" s="61">
-        <v>210731</v>
+        <v>204001</v>
       </c>
       <c r="J33" s="64">
-        <v>6707</v>
+        <v>988</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B35" s="75">
         <v>0</v>
       </c>
       <c r="C35" s="61">
-        <v>32131</v>
+        <v>13598</v>
       </c>
       <c r="D35" s="61">
-        <v>7664</v>
-[...2 lines deleted...]
-        <v>500</v>
+        <v>9087</v>
+      </c>
+      <c r="E35" s="75">
+        <v>0</v>
       </c>
       <c r="F35" s="61">
-        <v>30431</v>
+        <v>21785</v>
       </c>
       <c r="G35" s="61">
-        <v>4264</v>
+        <v>6329</v>
       </c>
       <c r="H35" s="75">
         <v>0</v>
       </c>
       <c r="I35" s="61">
-        <v>9765</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>23912</v>
+      </c>
+      <c r="J35" s="76">
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="76" t="s">
+      <c r="A36" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="22" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="140">
     <mergeCell ref="A3:J3"/>