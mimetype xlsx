--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -34,51 +34,51 @@
     <definedName name="Print_Area" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="Print_Area" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="0">'2-4'!$A$1:$J$41</definedName>
     <definedName name="外部資料_1" localSheetId="1">'2-4(續一)'!$A$1:$J$39</definedName>
     <definedName name="外部資料_1" localSheetId="2">'2-4(續二完)'!$A$1:$J$8</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>餘　額</t>
   </si>
   <si>
     <t>　　　　　(2)指持有他行發行之可轉讓定期存單。</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>銀　　　行　　　別</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">本　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Current Month</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">上　　　　月  </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
@@ -162,51 +162,51 @@
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>他行</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t xml:space="preserve"> (2)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>說　　明：1.『餘額』指各銀行發行流通在外（未到期）之可轉讓定期存單。</t>
   </si>
   <si>
     <r>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>.#係金融控股公司之子公司。</t>
     </r>
   </si>
@@ -2474,535 +2474,535 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="51">
-        <v>311164</v>
+        <v>317355</v>
       </c>
       <c r="C9" s="51">
-        <v>6464388</v>
+        <v>6318977</v>
       </c>
       <c r="D9" s="51">
-        <v>138483</v>
+        <v>102740</v>
       </c>
       <c r="E9" s="51">
-        <v>310642</v>
+        <v>318035</v>
       </c>
       <c r="F9" s="51">
-        <v>6470362</v>
+        <v>6386441</v>
       </c>
       <c r="G9" s="51">
-        <v>135677</v>
+        <v>124090</v>
       </c>
       <c r="H9" s="51">
-        <v>339152</v>
+        <v>303493</v>
       </c>
       <c r="I9" s="51">
-        <v>6563464</v>
+        <v>7144350</v>
       </c>
       <c r="J9" s="54">
-        <v>185926</v>
+        <v>112643</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="57" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="58" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="61">
-        <v>309963</v>
+        <v>316063</v>
       </c>
       <c r="C11" s="61">
-        <v>6252489</v>
+        <v>6136139</v>
       </c>
       <c r="D11" s="61">
-        <v>129396</v>
+        <v>93961</v>
       </c>
       <c r="E11" s="61">
-        <v>309501</v>
+        <v>316695</v>
       </c>
       <c r="F11" s="61">
-        <v>6259276</v>
+        <v>6197209</v>
       </c>
       <c r="G11" s="61">
-        <v>129348</v>
+        <v>114224</v>
       </c>
       <c r="H11" s="61">
-        <v>338121</v>
+        <v>302693</v>
       </c>
       <c r="I11" s="61">
-        <v>6335550</v>
+        <v>6881836</v>
       </c>
       <c r="J11" s="64">
-        <v>184937</v>
+        <v>111817</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="60">
         <v>887</v>
       </c>
       <c r="C13" s="60">
-        <v>581091</v>
+        <v>593124</v>
       </c>
       <c r="D13" s="60">
-        <v>15918</v>
+        <v>17509</v>
       </c>
       <c r="E13" s="60">
         <v>887</v>
       </c>
       <c r="F13" s="60">
-        <v>626631</v>
+        <v>540857</v>
       </c>
       <c r="G13" s="60">
-        <v>16226</v>
+        <v>15440</v>
       </c>
       <c r="H13" s="60">
-        <v>882</v>
+        <v>846</v>
       </c>
       <c r="I13" s="60">
-        <v>626737</v>
+        <v>838514</v>
       </c>
       <c r="J13" s="63">
-        <v>21243</v>
+        <v>17982</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="60">
-        <v>566</v>
+        <v>305</v>
       </c>
       <c r="C15" s="60">
-        <v>356973</v>
+        <v>331727</v>
       </c>
       <c r="D15" s="60">
-        <v>9560</v>
+        <v>3587</v>
       </c>
       <c r="E15" s="60">
-        <v>570</v>
+        <v>305</v>
       </c>
       <c r="F15" s="60">
-        <v>360598</v>
+        <v>341227</v>
       </c>
       <c r="G15" s="60">
-        <v>9214</v>
+        <v>4094</v>
       </c>
       <c r="H15" s="60">
-        <v>521</v>
+        <v>614</v>
       </c>
       <c r="I15" s="60">
-        <v>396544</v>
+        <v>359099</v>
       </c>
       <c r="J15" s="63">
-        <v>10916</v>
+        <v>7887</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="60">
-        <v>49234</v>
+        <v>54004</v>
       </c>
       <c r="C17" s="60">
-        <v>487027</v>
+        <v>432164</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>46234</v>
+        <v>52204</v>
       </c>
       <c r="F17" s="60">
-        <v>488728</v>
+        <v>467579</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>57977</v>
+        <v>53827</v>
       </c>
       <c r="I17" s="60">
-        <v>519947</v>
+        <v>554463</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="60">
-        <v>7313</v>
+        <v>6363</v>
       </c>
       <c r="C19" s="60">
-        <v>621814</v>
+        <v>719582</v>
       </c>
       <c r="D19" s="60">
-        <v>6516</v>
+        <v>3008</v>
       </c>
       <c r="E19" s="60">
-        <v>6326</v>
+        <v>6363</v>
       </c>
       <c r="F19" s="60">
-        <v>624714</v>
+        <v>631582</v>
       </c>
       <c r="G19" s="60">
-        <v>7152</v>
+        <v>2844</v>
       </c>
       <c r="H19" s="60">
-        <v>2328</v>
+        <v>2319</v>
       </c>
       <c r="I19" s="60">
-        <v>656360</v>
+        <v>690840</v>
       </c>
       <c r="J19" s="63">
-        <v>1762</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="60">
-        <v>3435</v>
+        <v>3513</v>
       </c>
       <c r="C21" s="60">
-        <v>427565</v>
+        <v>385354</v>
       </c>
       <c r="D21" s="66">
         <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>3407</v>
+        <v>3634</v>
       </c>
       <c r="F21" s="60">
-        <v>444987</v>
+        <v>417695</v>
       </c>
       <c r="G21" s="66">
         <v>0</v>
       </c>
       <c r="H21" s="60">
-        <v>22770</v>
+        <v>13103</v>
       </c>
       <c r="I21" s="60">
-        <v>407913</v>
+        <v>457792</v>
       </c>
       <c r="J21" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>49</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>50</v>
       </c>
       <c r="B23" s="60">
-        <v>2521</v>
+        <v>2742</v>
       </c>
       <c r="C23" s="60">
-        <v>336700</v>
+        <v>305790</v>
       </c>
       <c r="D23" s="60">
-        <v>19302</v>
+        <v>13933</v>
       </c>
       <c r="E23" s="60">
-        <v>2591</v>
+        <v>2636</v>
       </c>
       <c r="F23" s="60">
-        <v>335050</v>
+        <v>407100</v>
       </c>
       <c r="G23" s="60">
-        <v>20402</v>
+        <v>21272</v>
       </c>
       <c r="H23" s="60">
-        <v>2479</v>
+        <v>3981</v>
       </c>
       <c r="I23" s="60">
-        <v>337370</v>
+        <v>360480</v>
       </c>
       <c r="J23" s="63">
-        <v>9227</v>
+        <v>6790</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="60">
-        <v>58784</v>
+        <v>34947</v>
       </c>
       <c r="C25" s="60">
-        <v>148300</v>
+        <v>125800</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>62015</v>
+        <v>34974</v>
       </c>
       <c r="F25" s="60">
-        <v>143800</v>
+        <v>130800</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>56335</v>
+        <v>63962</v>
       </c>
       <c r="I25" s="60">
-        <v>172485</v>
+        <v>179871</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>54</v>
       </c>
       <c r="B27" s="60">
-        <v>1107</v>
+        <v>837</v>
       </c>
       <c r="C27" s="60">
-        <v>310756</v>
+        <v>285117</v>
       </c>
       <c r="D27" s="60">
-        <v>1221</v>
+        <v>1059</v>
       </c>
       <c r="E27" s="60">
-        <v>1133</v>
+        <v>1106</v>
       </c>
       <c r="F27" s="60">
-        <v>277756</v>
+        <v>309002</v>
       </c>
       <c r="G27" s="60">
-        <v>1719</v>
+        <v>1229</v>
       </c>
       <c r="H27" s="60">
-        <v>622</v>
+        <v>891</v>
       </c>
       <c r="I27" s="60">
-        <v>229752</v>
+        <v>247451</v>
       </c>
       <c r="J27" s="63">
-        <v>10890</v>
+        <v>5243</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>55</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="60">
-        <v>25329</v>
+        <v>18310</v>
       </c>
       <c r="C29" s="60">
-        <v>497131</v>
+        <v>499083</v>
       </c>
       <c r="D29" s="60">
-        <v>5107</v>
+        <v>3577</v>
       </c>
       <c r="E29" s="60">
-        <v>25832</v>
+        <v>21810</v>
       </c>
       <c r="F29" s="60">
-        <v>460635</v>
+        <v>482246</v>
       </c>
       <c r="G29" s="60">
-        <v>4818</v>
+        <v>4551</v>
       </c>
       <c r="H29" s="60">
-        <v>42924</v>
+        <v>15946</v>
       </c>
       <c r="I29" s="60">
-        <v>387279</v>
+        <v>412589</v>
       </c>
       <c r="J29" s="63">
-        <v>3928</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="66">
         <v>0</v>
       </c>
       <c r="C31" s="60">
         <v>7600</v>
@@ -3026,121 +3026,121 @@
         <v>7600</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="60">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C33" s="60">
-        <v>16650</v>
+        <v>19750</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
         <v>356</v>
       </c>
       <c r="F33" s="60">
-        <v>19750</v>
+        <v>17750</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="I33" s="60">
-        <v>21820</v>
+        <v>18550</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="60">
-        <v>317</v>
+        <v>234</v>
       </c>
       <c r="C35" s="60">
-        <v>315989</v>
+        <v>286959</v>
       </c>
       <c r="D35" s="60">
-        <v>11444</v>
+        <v>12489</v>
       </c>
       <c r="E35" s="60">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="F35" s="60">
-        <v>285659</v>
+        <v>268989</v>
       </c>
       <c r="G35" s="60">
-        <v>12657</v>
+        <v>11979</v>
       </c>
       <c r="H35" s="60">
-        <v>247</v>
+        <v>310</v>
       </c>
       <c r="I35" s="60">
-        <v>337539</v>
+        <v>279752</v>
       </c>
       <c r="J35" s="63">
-        <v>13623</v>
+        <v>14539</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
@@ -3330,51 +3330,51 @@
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="J17:J18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="32" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -3397,56 +3397,56 @@
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
       <c r="J2" s="44"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -3520,664 +3520,664 @@
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="50">
         <v>13</v>
       </c>
       <c r="C9" s="50">
-        <v>100132</v>
+        <v>104296</v>
       </c>
       <c r="D9" s="72">
         <v>0</v>
       </c>
       <c r="E9" s="50">
         <v>13</v>
       </c>
       <c r="F9" s="50">
-        <v>101341</v>
+        <v>102027</v>
       </c>
       <c r="G9" s="72">
         <v>0</v>
       </c>
       <c r="H9" s="50">
         <v>13</v>
       </c>
       <c r="I9" s="50">
-        <v>153522</v>
+        <v>146629</v>
       </c>
       <c r="J9" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>65</v>
       </c>
       <c r="B11" s="60">
-        <v>850</v>
+        <v>8000</v>
       </c>
       <c r="C11" s="60">
-        <v>28788</v>
+        <v>27783</v>
       </c>
       <c r="D11" s="66">
         <v>0</v>
       </c>
       <c r="E11" s="60">
-        <v>1300</v>
+        <v>3500</v>
       </c>
       <c r="F11" s="60">
-        <v>28290</v>
+        <v>28784</v>
       </c>
       <c r="G11" s="66">
         <v>0</v>
       </c>
       <c r="H11" s="60">
-        <v>4550</v>
+        <v>4385</v>
       </c>
       <c r="I11" s="60">
-        <v>33898</v>
+        <v>32993</v>
       </c>
       <c r="J11" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>67</v>
       </c>
       <c r="B13" s="60">
-        <v>401</v>
+        <v>335</v>
       </c>
       <c r="C13" s="60">
-        <v>191578</v>
+        <v>192706</v>
       </c>
       <c r="D13" s="60">
-        <v>626</v>
+        <v>66</v>
       </c>
       <c r="E13" s="60">
-        <v>401</v>
+        <v>336</v>
       </c>
       <c r="F13" s="60">
-        <v>177601</v>
+        <v>224368</v>
       </c>
       <c r="G13" s="60">
-        <v>694</v>
+        <v>66</v>
       </c>
       <c r="H13" s="60">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="I13" s="60">
-        <v>156796</v>
+        <v>201914</v>
       </c>
       <c r="J13" s="63">
-        <v>730</v>
+        <v>666</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>69</v>
       </c>
       <c r="B15" s="60">
-        <v>7031</v>
+        <v>7055</v>
       </c>
       <c r="C15" s="60">
-        <v>64489</v>
+        <v>67798</v>
       </c>
       <c r="D15" s="66">
         <v>0</v>
       </c>
       <c r="E15" s="60">
-        <v>6991</v>
+        <v>7055</v>
       </c>
       <c r="F15" s="60">
-        <v>63721</v>
+        <v>66900</v>
       </c>
       <c r="G15" s="66">
         <v>0</v>
       </c>
       <c r="H15" s="60">
-        <v>6336</v>
+        <v>6358</v>
       </c>
       <c r="I15" s="60">
-        <v>76614</v>
+        <v>71674</v>
       </c>
       <c r="J15" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>71</v>
       </c>
       <c r="B17" s="60">
-        <v>4979</v>
+        <v>8720</v>
       </c>
       <c r="C17" s="60">
-        <v>45473</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>34840</v>
+      </c>
+      <c r="D17" s="60">
+        <v>501</v>
       </c>
       <c r="E17" s="60">
-        <v>5329</v>
+        <v>9123</v>
       </c>
       <c r="F17" s="60">
-        <v>49259</v>
+        <v>38840</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>13344</v>
+        <v>4860</v>
       </c>
       <c r="I17" s="60">
-        <v>51155</v>
+        <v>55535</v>
       </c>
       <c r="J17" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="60">
-        <v>76</v>
+        <v>1576</v>
       </c>
       <c r="C19" s="60">
-        <v>16878</v>
+        <v>18478</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
       <c r="E19" s="60">
-        <v>76</v>
+        <v>576</v>
       </c>
       <c r="F19" s="60">
-        <v>16378</v>
+        <v>18178</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="60">
         <v>76</v>
       </c>
       <c r="I19" s="60">
-        <v>12573</v>
+        <v>15299</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>75</v>
       </c>
       <c r="B21" s="60">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="C21" s="60">
-        <v>120344</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>90377</v>
+      </c>
+      <c r="D21" s="66">
+        <v>0</v>
       </c>
       <c r="E21" s="60">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="F21" s="60">
-        <v>112175</v>
+        <v>98862</v>
       </c>
       <c r="G21" s="60">
-        <v>900</v>
+        <v>300</v>
       </c>
       <c r="H21" s="60">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I21" s="60">
-        <v>84638</v>
+        <v>125135</v>
       </c>
       <c r="J21" s="63">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>76</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>77</v>
       </c>
       <c r="B23" s="60">
-        <v>6872</v>
+        <v>9472</v>
       </c>
       <c r="C23" s="60">
-        <v>4480</v>
+        <v>5080</v>
       </c>
       <c r="D23" s="66">
         <v>0</v>
       </c>
       <c r="E23" s="60">
-        <v>6172</v>
+        <v>7572</v>
       </c>
       <c r="F23" s="60">
-        <v>4130</v>
+        <v>4880</v>
       </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
-        <v>7973</v>
+        <v>7671</v>
       </c>
       <c r="I23" s="60">
-        <v>4550</v>
+        <v>4400</v>
       </c>
       <c r="J23" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>78</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="60">
-        <v>15889</v>
+        <v>14808</v>
       </c>
       <c r="C25" s="60">
-        <v>21565</v>
+        <v>22065</v>
       </c>
       <c r="D25" s="66">
         <v>0</v>
       </c>
       <c r="E25" s="60">
-        <v>15592</v>
+        <v>10584</v>
       </c>
       <c r="F25" s="60">
-        <v>21065</v>
+        <v>21665</v>
       </c>
       <c r="G25" s="66">
         <v>0</v>
       </c>
       <c r="H25" s="60">
-        <v>9570</v>
+        <v>16394</v>
       </c>
       <c r="I25" s="60">
-        <v>17024</v>
+        <v>21025</v>
       </c>
       <c r="J25" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>80</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="60">
-        <v>4984</v>
+        <v>6858</v>
       </c>
       <c r="C27" s="60">
-        <v>76650</v>
+        <v>69700</v>
       </c>
       <c r="D27" s="60">
-        <v>6500</v>
+        <v>5514</v>
       </c>
       <c r="E27" s="60">
-        <v>4989</v>
+        <v>4857</v>
       </c>
       <c r="F27" s="60">
-        <v>71650</v>
+        <v>70700</v>
       </c>
       <c r="G27" s="60">
-        <v>5900</v>
+        <v>7658</v>
       </c>
       <c r="H27" s="60">
-        <v>22572</v>
+        <v>20061</v>
       </c>
       <c r="I27" s="60">
-        <v>77810</v>
+        <v>78538</v>
       </c>
       <c r="J27" s="63">
-        <v>4891</v>
+        <v>5291</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>83</v>
       </c>
       <c r="B29" s="60">
-        <v>25797</v>
+        <v>24985</v>
       </c>
       <c r="C29" s="60">
-        <v>12183</v>
+        <v>9284</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>25965</v>
+        <v>24951</v>
       </c>
       <c r="F29" s="60">
-        <v>11998</v>
+        <v>11583</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>28776</v>
+        <v>27153</v>
       </c>
       <c r="I29" s="60">
-        <v>19497</v>
+        <v>16598</v>
       </c>
       <c r="J29" s="63">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="60">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C31" s="60">
-        <v>26160</v>
+        <v>24360</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="F31" s="60">
-        <v>23660</v>
+        <v>25360</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
         <v>21</v>
       </c>
       <c r="I31" s="60">
-        <v>25775</v>
+        <v>38355</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>86</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="60">
-        <v>114</v>
+        <v>204</v>
       </c>
       <c r="C33" s="60">
         <v>12550</v>
       </c>
       <c r="D33" s="66">
         <v>0</v>
       </c>
       <c r="E33" s="60">
-        <v>89</v>
+        <v>204</v>
       </c>
       <c r="F33" s="60">
         <v>12550</v>
       </c>
       <c r="G33" s="66">
         <v>0</v>
       </c>
       <c r="H33" s="60">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="I33" s="60">
-        <v>12625</v>
+        <v>13300</v>
       </c>
       <c r="J33" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="56" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B35" s="60">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C35" s="60">
         <v>43500</v>
       </c>
       <c r="D35" s="66">
         <v>0</v>
       </c>
       <c r="E35" s="60">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F35" s="60">
         <v>43500</v>
       </c>
       <c r="G35" s="66">
         <v>0</v>
       </c>
       <c r="H35" s="60">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="I35" s="60">
         <v>43000</v>
       </c>
       <c r="J35" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="70" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="12" t="s">
         <v>24</v>
@@ -4345,51 +4345,51 @@
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="33" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -4412,56 +4412,56 @@
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
       <c r="J2" s="43"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
       <c r="D3" s="42"/>
       <c r="E3" s="42"/>
       <c r="F3" s="42"/>
       <c r="G3" s="42"/>
       <c r="H3" s="42"/>
       <c r="I3" s="42"/>
       <c r="J3" s="42"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
       <c r="C4" s="45" t="str">
         <f>'2-4'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="45"/>
       <c r="E4" s="37" t="str">
         <f>'2-4'!E4:G4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="15" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="38" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="39"/>
       <c r="D5" s="41"/>
       <c r="E5" s="38" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="39"/>
       <c r="G5" s="41"/>
       <c r="H5" s="38" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="39"/>
@@ -4532,670 +4532,670 @@
       </c>
       <c r="E8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="12.6" customHeight="1">
       <c r="A9" s="47" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="50">
-        <v>6352</v>
+        <v>18703</v>
       </c>
       <c r="C9" s="50">
-        <v>92995</v>
+        <v>89025</v>
       </c>
       <c r="D9" s="50">
-        <v>1062</v>
+        <v>1538</v>
       </c>
       <c r="E9" s="50">
-        <v>9152</v>
+        <v>17703</v>
       </c>
       <c r="F9" s="50">
-        <v>106482</v>
+        <v>88506</v>
       </c>
       <c r="G9" s="50">
-        <v>893</v>
+        <v>1835</v>
       </c>
       <c r="H9" s="50">
-        <v>21489</v>
+        <v>17751</v>
       </c>
       <c r="I9" s="50">
-        <v>95220</v>
+        <v>104120</v>
       </c>
       <c r="J9" s="53">
-        <v>953</v>
+        <v>621</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.1" customHeight="1">
       <c r="A10" s="56" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="24"/>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:10" ht="12.6" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>92</v>
       </c>
       <c r="B11" s="60">
-        <v>19392</v>
+        <v>16183</v>
       </c>
       <c r="C11" s="60">
-        <v>141550</v>
+        <v>153896</v>
       </c>
       <c r="D11" s="60">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E11" s="60">
-        <v>18386</v>
+        <v>18615</v>
       </c>
       <c r="F11" s="60">
-        <v>138205</v>
+        <v>150509</v>
       </c>
       <c r="G11" s="60">
-        <v>441</v>
+        <v>136</v>
       </c>
       <c r="H11" s="60">
-        <v>1780</v>
+        <v>3403</v>
       </c>
       <c r="I11" s="60">
-        <v>135745</v>
+        <v>147643</v>
       </c>
       <c r="J11" s="63">
-        <v>415</v>
+        <v>387</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.1" customHeight="1">
       <c r="A12" s="56" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="24"/>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="26"/>
     </row>
     <row r="13" spans="1:10" ht="12.6" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>94</v>
       </c>
       <c r="B13" s="60">
-        <v>11327</v>
+        <v>13339</v>
       </c>
       <c r="C13" s="60">
-        <v>206805</v>
+        <v>186179</v>
       </c>
       <c r="D13" s="60">
-        <v>18974</v>
+        <v>7856</v>
       </c>
       <c r="E13" s="60">
-        <v>17333</v>
+        <v>2839</v>
       </c>
       <c r="F13" s="60">
-        <v>222979</v>
+        <v>213682</v>
       </c>
       <c r="G13" s="60">
-        <v>17916</v>
+        <v>19007</v>
       </c>
       <c r="H13" s="60">
-        <v>19103</v>
+        <v>21453</v>
       </c>
       <c r="I13" s="60">
-        <v>196530</v>
+        <v>225576</v>
       </c>
       <c r="J13" s="63">
-        <v>5217</v>
+        <v>7020</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.1" customHeight="1">
       <c r="A14" s="56" t="s">
         <v>95</v>
       </c>
       <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="24"/>
       <c r="F14" s="24"/>
       <c r="G14" s="24"/>
       <c r="H14" s="24"/>
       <c r="I14" s="24"/>
       <c r="J14" s="26"/>
     </row>
     <row r="15" spans="1:10" ht="12.6" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>96</v>
       </c>
       <c r="B15" s="60">
-        <v>24580</v>
+        <v>13580</v>
       </c>
       <c r="C15" s="60">
-        <v>265852</v>
+        <v>267115</v>
       </c>
       <c r="D15" s="60">
-        <v>18134</v>
+        <v>20755</v>
       </c>
       <c r="E15" s="60">
-        <v>23380</v>
+        <v>25080</v>
       </c>
       <c r="F15" s="60">
-        <v>289542</v>
+        <v>270578</v>
       </c>
       <c r="G15" s="60">
-        <v>18424</v>
+        <v>21188</v>
       </c>
       <c r="H15" s="60">
-        <v>620</v>
+        <v>670</v>
       </c>
       <c r="I15" s="60">
-        <v>303612</v>
+        <v>279598</v>
       </c>
       <c r="J15" s="63">
-        <v>18957</v>
+        <v>13552</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.1" customHeight="1">
       <c r="A16" s="56" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="24"/>
       <c r="F16" s="24"/>
       <c r="G16" s="24"/>
       <c r="H16" s="24"/>
       <c r="I16" s="24"/>
       <c r="J16" s="26"/>
     </row>
     <row r="17" spans="1:10" ht="12.6" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="60">
-        <v>12512</v>
+        <v>4312</v>
       </c>
       <c r="C17" s="60">
-        <v>58010</v>
+        <v>51980</v>
       </c>
       <c r="D17" s="66">
         <v>0</v>
       </c>
       <c r="E17" s="60">
-        <v>15012</v>
+        <v>12312</v>
       </c>
       <c r="F17" s="60">
-        <v>63690</v>
+        <v>57280</v>
       </c>
       <c r="G17" s="66">
         <v>0</v>
       </c>
       <c r="H17" s="60">
-        <v>4511</v>
+        <v>4012</v>
       </c>
       <c r="I17" s="60">
-        <v>48865</v>
-[...2 lines deleted...]
-        <v>1195</v>
+        <v>57925</v>
+      </c>
+      <c r="J17" s="68">
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.1" customHeight="1">
       <c r="A18" s="56" t="s">
         <v>99</v>
       </c>
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="24"/>
       <c r="F18" s="24"/>
       <c r="G18" s="24"/>
       <c r="H18" s="24"/>
       <c r="I18" s="24"/>
       <c r="J18" s="26"/>
     </row>
     <row r="19" spans="1:10" ht="12.6" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>100</v>
       </c>
       <c r="B19" s="60">
-        <v>9000</v>
+        <v>3500</v>
       </c>
       <c r="C19" s="60">
-        <v>47801</v>
+        <v>56403</v>
       </c>
       <c r="D19" s="66">
         <v>0</v>
       </c>
-      <c r="E19" s="66">
-        <v>0</v>
+      <c r="E19" s="60">
+        <v>7000</v>
       </c>
       <c r="F19" s="60">
-        <v>51625</v>
+        <v>58556</v>
       </c>
       <c r="G19" s="66">
         <v>0</v>
       </c>
       <c r="H19" s="66">
         <v>0</v>
       </c>
       <c r="I19" s="60">
-        <v>45666</v>
+        <v>50186</v>
       </c>
       <c r="J19" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.1" customHeight="1">
       <c r="A20" s="56" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="24"/>
       <c r="F20" s="24"/>
       <c r="G20" s="24"/>
       <c r="H20" s="24"/>
       <c r="I20" s="24"/>
       <c r="J20" s="26"/>
     </row>
     <row r="21" spans="1:10" ht="12.6" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="60">
-        <v>1332</v>
+        <v>21305</v>
       </c>
       <c r="C21" s="60">
-        <v>206489</v>
+        <v>239784</v>
       </c>
       <c r="D21" s="60">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="E21" s="60">
-        <v>1332</v>
+        <v>21304</v>
       </c>
       <c r="F21" s="60">
-        <v>229508</v>
+        <v>243284</v>
       </c>
       <c r="G21" s="60">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="H21" s="60">
-        <v>1505</v>
+        <v>1448</v>
       </c>
       <c r="I21" s="60">
-        <v>287495</v>
+        <v>286495</v>
       </c>
       <c r="J21" s="63">
-        <v>7189</v>
+        <v>6054</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.1" customHeight="1">
       <c r="A22" s="56" t="s">
         <v>103</v>
       </c>
       <c r="B22" s="24"/>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="24"/>
       <c r="F22" s="24"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
       <c r="J22" s="26"/>
     </row>
     <row r="23" spans="1:10" ht="12.6" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>104</v>
       </c>
       <c r="B23" s="60">
-        <v>69</v>
+        <v>258</v>
       </c>
       <c r="C23" s="60">
-        <v>26275</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>24335</v>
+      </c>
+      <c r="D23" s="66">
+        <v>0</v>
       </c>
       <c r="E23" s="60">
         <v>69</v>
       </c>
       <c r="F23" s="60">
-        <v>24060</v>
+        <v>23735</v>
       </c>
       <c r="G23" s="66">
         <v>0</v>
       </c>
       <c r="H23" s="60">
         <v>69</v>
       </c>
       <c r="I23" s="60">
-        <v>31475</v>
+        <v>31770</v>
       </c>
       <c r="J23" s="63">
-        <v>796</v>
+        <v>199</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.1" customHeight="1">
       <c r="A24" s="56" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="24"/>
       <c r="F24" s="24"/>
       <c r="G24" s="24"/>
       <c r="H24" s="24"/>
       <c r="I24" s="24"/>
       <c r="J24" s="26"/>
     </row>
     <row r="25" spans="1:10" ht="12.6" customHeight="1">
       <c r="A25" s="18" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="60">
-        <v>2222</v>
+        <v>11299</v>
       </c>
       <c r="C25" s="60">
-        <v>329916</v>
+        <v>347726</v>
       </c>
       <c r="D25" s="60">
-        <v>13673</v>
+        <v>2202</v>
       </c>
       <c r="E25" s="60">
-        <v>2222</v>
+        <v>11351</v>
       </c>
       <c r="F25" s="60">
-        <v>315481</v>
+        <v>296226</v>
       </c>
       <c r="G25" s="60">
-        <v>11768</v>
+        <v>2393</v>
       </c>
       <c r="H25" s="60">
-        <v>440</v>
+        <v>1461</v>
       </c>
       <c r="I25" s="60">
-        <v>314741</v>
+        <v>422748</v>
       </c>
       <c r="J25" s="63">
-        <v>72695</v>
+        <v>20764</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="11.1" customHeight="1">
       <c r="A26" s="56" t="s">
         <v>107</v>
       </c>
       <c r="B26" s="24"/>
       <c r="C26" s="24"/>
       <c r="D26" s="24"/>
       <c r="E26" s="24"/>
       <c r="F26" s="24"/>
       <c r="G26" s="24"/>
       <c r="H26" s="24"/>
       <c r="I26" s="24"/>
       <c r="J26" s="26"/>
     </row>
     <row r="27" spans="1:10" ht="12.6" customHeight="1">
       <c r="A27" s="18" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="66">
         <v>0</v>
       </c>
       <c r="C27" s="60">
-        <v>480</v>
+        <v>980</v>
       </c>
       <c r="D27" s="66">
         <v>0</v>
       </c>
       <c r="E27" s="66">
         <v>0</v>
       </c>
       <c r="F27" s="60">
-        <v>480</v>
+        <v>630</v>
       </c>
       <c r="G27" s="66">
         <v>0</v>
       </c>
       <c r="H27" s="66">
         <v>0</v>
       </c>
       <c r="I27" s="60">
         <v>200</v>
       </c>
       <c r="J27" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="11.1" customHeight="1">
       <c r="A28" s="56" t="s">
         <v>109</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="26"/>
     </row>
     <row r="29" spans="1:10" ht="12.6" customHeight="1">
       <c r="A29" s="18" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="60">
-        <v>4400</v>
+        <v>5600</v>
       </c>
       <c r="C29" s="60">
-        <v>3950</v>
+        <v>3850</v>
       </c>
       <c r="D29" s="66">
         <v>0</v>
       </c>
       <c r="E29" s="60">
-        <v>4100</v>
+        <v>4600</v>
       </c>
       <c r="F29" s="60">
-        <v>4000</v>
+        <v>3600</v>
       </c>
       <c r="G29" s="66">
         <v>0</v>
       </c>
       <c r="H29" s="60">
-        <v>3700</v>
+        <v>5500</v>
       </c>
       <c r="I29" s="60">
-        <v>5180</v>
+        <v>4180</v>
       </c>
       <c r="J29" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="11.1" customHeight="1">
       <c r="A30" s="56" t="s">
         <v>111</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="26"/>
     </row>
     <row r="31" spans="1:10" ht="12.6" customHeight="1">
       <c r="A31" s="18" t="s">
         <v>112</v>
       </c>
       <c r="B31" s="60">
-        <v>1500</v>
+        <v>3000</v>
       </c>
       <c r="C31" s="66">
         <v>0</v>
       </c>
       <c r="D31" s="66">
         <v>0</v>
       </c>
       <c r="E31" s="60">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="F31" s="66">
         <v>0</v>
       </c>
       <c r="G31" s="66">
         <v>0</v>
       </c>
       <c r="H31" s="60">
-        <v>3500</v>
+        <v>3000</v>
       </c>
       <c r="I31" s="66">
         <v>0</v>
       </c>
       <c r="J31" s="68">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="11.1" customHeight="1">
       <c r="A32" s="56" t="s">
         <v>113</v>
       </c>
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="24"/>
       <c r="F32" s="24"/>
       <c r="G32" s="24"/>
       <c r="H32" s="24"/>
       <c r="I32" s="24"/>
       <c r="J32" s="26"/>
     </row>
     <row r="33" spans="1:10" ht="12.6" customHeight="1">
       <c r="A33" s="58" t="s">
         <v>114</v>
       </c>
       <c r="B33" s="61">
-        <v>1201</v>
+        <v>1291</v>
       </c>
       <c r="C33" s="61">
-        <v>198301</v>
+        <v>171760</v>
       </c>
       <c r="D33" s="75">
         <v>0</v>
       </c>
       <c r="E33" s="61">
-        <v>1141</v>
+        <v>1340</v>
       </c>
       <c r="F33" s="61">
-        <v>189301</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>178155</v>
+      </c>
+      <c r="G33" s="61">
+        <v>192</v>
       </c>
       <c r="H33" s="61">
-        <v>1031</v>
+        <v>800</v>
       </c>
       <c r="I33" s="61">
-        <v>204001</v>
+        <v>234174</v>
       </c>
       <c r="J33" s="64">
-        <v>988</v>
+        <v>825</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="11.1" customHeight="1">
       <c r="A34" s="57" t="s">
         <v>115</v>
       </c>
       <c r="B34" s="24"/>
       <c r="C34" s="24"/>
       <c r="D34" s="24"/>
       <c r="E34" s="24"/>
       <c r="F34" s="24"/>
       <c r="G34" s="24"/>
       <c r="H34" s="24"/>
       <c r="I34" s="24"/>
       <c r="J34" s="26"/>
     </row>
     <row r="35" spans="1:10" ht="12.6" customHeight="1">
       <c r="A35" s="58" t="s">
         <v>116</v>
       </c>
       <c r="B35" s="75">
         <v>0</v>
       </c>
       <c r="C35" s="61">
-        <v>13598</v>
+        <v>11078</v>
       </c>
       <c r="D35" s="61">
-        <v>9087</v>
+        <v>8780</v>
       </c>
       <c r="E35" s="75">
         <v>0</v>
       </c>
       <c r="F35" s="61">
-        <v>21785</v>
+        <v>11077</v>
       </c>
       <c r="G35" s="61">
-        <v>6329</v>
+        <v>9674</v>
       </c>
       <c r="H35" s="75">
         <v>0</v>
       </c>
       <c r="I35" s="61">
-        <v>23912</v>
+        <v>28339</v>
       </c>
       <c r="J35" s="76">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="28"/>
     </row>
     <row r="37" spans="1:1" ht="13.5" customHeight="1">
       <c r="A37" s="21" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:1">
@@ -5328,51 +5328,51 @@
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="34" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行可轉讓定期存單</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>