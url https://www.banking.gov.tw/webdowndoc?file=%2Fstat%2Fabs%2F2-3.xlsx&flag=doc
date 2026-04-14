--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -63,51 +63,51 @@
   <si>
     <t>一般定期性</t>
   </si>
   <si>
     <t>可 轉 讓</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>存　　　款</t>
   </si>
   <si>
     <t>定期存單</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t xml:space="preserve"> by Institution </t>
   </si>
   <si>
     <t xml:space="preserve"> Time &amp; Savings</t>
   </si>
   <si>
     <t>NCDs</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -175,51 +175,51 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>　　　　　2.可轉讓定期存單指銀行發行餘額。</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>說　　明：1.一般定期性存款包括定期存款、定期儲蓄存款，不含外匯定存、信託資金、中華郵政公司儲匯處轉存款。</t>
   </si>
   <si>
     <t>　　　　　3.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社定期性存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
@@ -2829,535 +2829,535 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="69">
-        <v>21235210</v>
+        <v>21328582</v>
       </c>
       <c r="C10" s="69">
-        <v>337224</v>
+        <v>310642</v>
       </c>
       <c r="D10" s="69">
+        <v>21639224</v>
+      </c>
+      <c r="E10" s="69">
         <v>21572434</v>
       </c>
-      <c r="E10" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="69">
-        <v>19691497</v>
+        <v>20013916</v>
       </c>
       <c r="G10" s="72">
-        <v>0.86</v>
+        <v>0.31</v>
       </c>
       <c r="H10" s="72">
-        <v>9.55</v>
+        <v>8.12</v>
       </c>
       <c r="I10" s="72">
         <v>100</v>
       </c>
       <c r="J10" s="75">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="79" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="82">
-        <v>20369472</v>
+        <v>20474559</v>
       </c>
       <c r="C12" s="82">
-        <v>335173</v>
+        <v>309501</v>
       </c>
       <c r="D12" s="82">
+        <v>20784060</v>
+      </c>
+      <c r="E12" s="82">
         <v>20704645</v>
       </c>
-      <c r="E12" s="82">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="82">
-        <v>18888445</v>
+        <v>19226170</v>
       </c>
       <c r="G12" s="85">
-        <v>0.94</v>
+        <v>0.38</v>
       </c>
       <c r="H12" s="85">
-        <v>9.62</v>
+        <v>8.1</v>
       </c>
       <c r="I12" s="85">
-        <v>95.98</v>
+        <v>96.05</v>
       </c>
       <c r="J12" s="88">
-        <v>95.92</v>
+        <v>96.06</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="81">
-        <v>1933738</v>
+        <v>1946945</v>
       </c>
       <c r="C14" s="81">
         <v>887</v>
       </c>
       <c r="D14" s="81">
+        <v>1947832</v>
+      </c>
+      <c r="E14" s="81">
         <v>1934625</v>
       </c>
-      <c r="E14" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="81">
-        <v>1913934</v>
+        <v>1930677</v>
       </c>
       <c r="G14" s="84">
-        <v>-0.35</v>
+        <v>0.68</v>
       </c>
       <c r="H14" s="84">
-        <v>1.08</v>
+        <v>0.89</v>
       </c>
       <c r="I14" s="84">
-        <v>8.97</v>
+        <v>9</v>
       </c>
       <c r="J14" s="87">
-        <v>9.72</v>
+        <v>9.65</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="81">
-        <v>1192652</v>
+        <v>1209339</v>
       </c>
       <c r="C16" s="81">
         <v>570</v>
       </c>
       <c r="D16" s="81">
+        <v>1209908</v>
+      </c>
+      <c r="E16" s="81">
         <v>1193222</v>
       </c>
-      <c r="E16" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="81">
-        <v>1157359</v>
+        <v>1160861</v>
       </c>
       <c r="G16" s="84">
-        <v>1.06</v>
+        <v>1.4</v>
       </c>
       <c r="H16" s="84">
-        <v>3.1</v>
+        <v>4.23</v>
       </c>
       <c r="I16" s="84">
-        <v>5.53</v>
+        <v>5.59</v>
       </c>
       <c r="J16" s="87">
-        <v>5.88</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="81">
-        <v>1303114</v>
+        <v>1274144</v>
       </c>
       <c r="C18" s="81">
-        <v>40266</v>
+        <v>46234</v>
       </c>
       <c r="D18" s="81">
+        <v>1320378</v>
+      </c>
+      <c r="E18" s="81">
         <v>1343380</v>
       </c>
-      <c r="E18" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="81">
-        <v>1314739</v>
+        <v>1314879</v>
       </c>
       <c r="G18" s="84">
-        <v>-1.28</v>
+        <v>-1.71</v>
       </c>
       <c r="H18" s="84">
-        <v>2.18</v>
+        <v>0.42</v>
       </c>
       <c r="I18" s="84">
-        <v>6.23</v>
+        <v>6.1</v>
       </c>
       <c r="J18" s="87">
-        <v>6.68</v>
+        <v>6.57</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="81">
-        <v>1040721</v>
+        <v>1030238</v>
       </c>
       <c r="C20" s="81">
-        <v>6349</v>
+        <v>6326</v>
       </c>
       <c r="D20" s="81">
+        <v>1036565</v>
+      </c>
+      <c r="E20" s="81">
         <v>1047069</v>
       </c>
-      <c r="E20" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="81">
-        <v>960520</v>
+        <v>974208</v>
       </c>
       <c r="G20" s="84">
-        <v>0.85</v>
+        <v>-1</v>
       </c>
       <c r="H20" s="84">
-        <v>9.01</v>
+        <v>6.4</v>
       </c>
       <c r="I20" s="84">
-        <v>4.85</v>
+        <v>4.79</v>
       </c>
       <c r="J20" s="87">
-        <v>4.88</v>
+        <v>4.87</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="81">
-        <v>932243</v>
+        <v>934817</v>
       </c>
       <c r="C22" s="81">
-        <v>3413</v>
+        <v>3407</v>
       </c>
       <c r="D22" s="81">
+        <v>938224</v>
+      </c>
+      <c r="E22" s="81">
         <v>935656</v>
       </c>
-      <c r="E22" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="81">
-        <v>929215</v>
+        <v>898928</v>
       </c>
       <c r="G22" s="84">
-        <v>2.65</v>
+        <v>0.27</v>
       </c>
       <c r="H22" s="84">
-        <v>0.69</v>
+        <v>4.37</v>
       </c>
       <c r="I22" s="84">
         <v>4.34</v>
       </c>
       <c r="J22" s="87">
-        <v>4.72</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="81">
-        <v>881919</v>
+        <v>902117</v>
       </c>
       <c r="C24" s="81">
-        <v>2565</v>
+        <v>2591</v>
       </c>
       <c r="D24" s="81">
+        <v>904707</v>
+      </c>
+      <c r="E24" s="81">
         <v>884484</v>
       </c>
-      <c r="E24" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="81">
-        <v>790677</v>
+        <v>790241</v>
       </c>
       <c r="G24" s="84">
-        <v>1.3</v>
+        <v>2.29</v>
       </c>
       <c r="H24" s="84">
-        <v>11.86</v>
+        <v>14.48</v>
       </c>
       <c r="I24" s="84">
-        <v>4.1</v>
+        <v>4.18</v>
       </c>
       <c r="J24" s="87">
-        <v>4.02</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="81">
-        <v>497764</v>
+        <v>503440</v>
       </c>
       <c r="C26" s="81">
-        <v>62465</v>
+        <v>62015</v>
       </c>
       <c r="D26" s="81">
+        <v>565455</v>
+      </c>
+      <c r="E26" s="81">
         <v>560229</v>
       </c>
-      <c r="E26" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="81">
-        <v>592788</v>
+        <v>592779</v>
       </c>
       <c r="G26" s="84">
-        <v>-3.51</v>
+        <v>0.93</v>
       </c>
       <c r="H26" s="84">
-        <v>-5.49</v>
+        <v>-4.61</v>
       </c>
       <c r="I26" s="84">
-        <v>2.6</v>
+        <v>2.61</v>
       </c>
       <c r="J26" s="87">
-        <v>3.01</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="81">
-        <v>928887</v>
+        <v>987676</v>
       </c>
       <c r="C28" s="81">
         <v>1133</v>
       </c>
       <c r="D28" s="81">
+        <v>988809</v>
+      </c>
+      <c r="E28" s="81">
         <v>930021</v>
       </c>
-      <c r="E28" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="81">
-        <v>882546</v>
+        <v>895094</v>
       </c>
       <c r="G28" s="84">
-        <v>1.43</v>
+        <v>6.32</v>
       </c>
       <c r="H28" s="84">
-        <v>5.38</v>
+        <v>10.47</v>
       </c>
       <c r="I28" s="84">
-        <v>4.31</v>
+        <v>4.57</v>
       </c>
       <c r="J28" s="87">
-        <v>4.48</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="81">
-        <v>1349535</v>
+        <v>1374860</v>
       </c>
       <c r="C30" s="81">
-        <v>25635</v>
+        <v>25832</v>
       </c>
       <c r="D30" s="81">
+        <v>1400692</v>
+      </c>
+      <c r="E30" s="81">
         <v>1375170</v>
       </c>
-      <c r="E30" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="81">
-        <v>995952</v>
+        <v>1068277</v>
       </c>
       <c r="G30" s="84">
-        <v>-1.21</v>
+        <v>1.86</v>
       </c>
       <c r="H30" s="84">
-        <v>38.08</v>
+        <v>31.12</v>
       </c>
       <c r="I30" s="84">
-        <v>6.37</v>
+        <v>6.47</v>
       </c>
       <c r="J30" s="87">
-        <v>5.06</v>
+        <v>5.34</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="90">
         <v>0</v>
       </c>
       <c r="C32" s="90">
         <v>0</v>
@@ -3381,121 +3381,121 @@
         <v>0</v>
       </c>
       <c r="J32" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>79</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="81">
-        <v>110798</v>
+        <v>108080</v>
       </c>
       <c r="C34" s="81">
         <v>356</v>
       </c>
       <c r="D34" s="81">
+        <v>108436</v>
+      </c>
+      <c r="E34" s="81">
         <v>111154</v>
       </c>
-      <c r="E34" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="81">
-        <v>98423</v>
+        <v>98624</v>
       </c>
       <c r="G34" s="84">
-        <v>-1.59</v>
+        <v>-2.45</v>
       </c>
       <c r="H34" s="84">
-        <v>12.93</v>
+        <v>9.95</v>
       </c>
       <c r="I34" s="84">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="J34" s="87">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="96">
-        <v>946113</v>
+        <v>915038</v>
       </c>
       <c r="C36" s="96">
         <v>306</v>
       </c>
       <c r="D36" s="96">
+        <v>915344</v>
+      </c>
+      <c r="E36" s="96">
         <v>946419</v>
       </c>
-      <c r="E36" s="96">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="96">
-        <v>876971</v>
+        <v>882103</v>
       </c>
       <c r="G36" s="98">
-        <v>-1</v>
+        <v>-3.28</v>
       </c>
       <c r="H36" s="98">
-        <v>7.92</v>
+        <v>3.77</v>
       </c>
       <c r="I36" s="98">
-        <v>4.39</v>
+        <v>4.23</v>
       </c>
       <c r="J36" s="100">
-        <v>4.45</v>
+        <v>4.41</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>83</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -3735,56 +3735,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -3885,670 +3885,670 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="68">
-        <v>9631</v>
+        <v>16345</v>
       </c>
       <c r="C10" s="68">
         <v>13</v>
       </c>
       <c r="D10" s="68">
+        <v>16358</v>
+      </c>
+      <c r="E10" s="68">
         <v>9645</v>
       </c>
-      <c r="E10" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="68">
-        <v>4803</v>
+        <v>6025</v>
       </c>
       <c r="G10" s="71">
-        <v>35.19</v>
+        <v>69.61</v>
       </c>
       <c r="H10" s="71">
-        <v>100.82</v>
+        <v>171.51</v>
       </c>
       <c r="I10" s="71">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="J10" s="74">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="81">
-        <v>140471</v>
+        <v>140977</v>
       </c>
       <c r="C12" s="81">
-        <v>2300</v>
+        <v>1300</v>
       </c>
       <c r="D12" s="81">
+        <v>142277</v>
+      </c>
+      <c r="E12" s="81">
         <v>142771</v>
       </c>
-      <c r="E12" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="81">
-        <v>147372</v>
+        <v>144808</v>
       </c>
       <c r="G12" s="84">
-        <v>0.26</v>
+        <v>-0.35</v>
       </c>
       <c r="H12" s="84">
-        <v>-3.12</v>
+        <v>-1.75</v>
       </c>
       <c r="I12" s="84">
         <v>0.66</v>
       </c>
       <c r="J12" s="87">
-        <v>0.75</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="81">
-        <v>712273</v>
+        <v>732750</v>
       </c>
       <c r="C14" s="81">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="D14" s="81">
+        <v>733151</v>
+      </c>
+      <c r="E14" s="81">
         <v>712675</v>
       </c>
-      <c r="E14" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="81">
-        <v>619829</v>
+        <v>613090</v>
       </c>
       <c r="G14" s="84">
-        <v>2.14</v>
+        <v>2.87</v>
       </c>
       <c r="H14" s="84">
-        <v>14.98</v>
+        <v>19.58</v>
       </c>
       <c r="I14" s="84">
-        <v>3.3</v>
+        <v>3.39</v>
       </c>
       <c r="J14" s="87">
-        <v>3.15</v>
+        <v>3.06</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="81">
-        <v>50464</v>
+        <v>56672</v>
       </c>
       <c r="C16" s="81">
-        <v>6965</v>
+        <v>6991</v>
       </c>
       <c r="D16" s="81">
+        <v>63663</v>
+      </c>
+      <c r="E16" s="81">
         <v>57429</v>
       </c>
-      <c r="E16" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="81">
-        <v>54598</v>
+        <v>54092</v>
       </c>
       <c r="G16" s="84">
-        <v>6.31</v>
+        <v>10.85</v>
       </c>
       <c r="H16" s="84">
-        <v>5.19</v>
+        <v>17.69</v>
       </c>
       <c r="I16" s="84">
+        <v>0.29</v>
+      </c>
+      <c r="J16" s="87">
         <v>0.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.28</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="81">
-        <v>367688</v>
+        <v>367580</v>
       </c>
       <c r="C18" s="81">
-        <v>5539</v>
+        <v>5329</v>
       </c>
       <c r="D18" s="81">
+        <v>372908</v>
+      </c>
+      <c r="E18" s="81">
         <v>373227</v>
       </c>
-      <c r="E18" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="81">
-        <v>337649</v>
+        <v>361920</v>
       </c>
       <c r="G18" s="84">
-        <v>1.5</v>
+        <v>-0.09</v>
       </c>
       <c r="H18" s="84">
-        <v>10.54</v>
+        <v>3.04</v>
       </c>
       <c r="I18" s="84">
-        <v>1.73</v>
+        <v>1.72</v>
       </c>
       <c r="J18" s="87">
-        <v>1.71</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="81">
-        <v>106851</v>
+        <v>106547</v>
       </c>
       <c r="C20" s="81">
         <v>76</v>
       </c>
       <c r="D20" s="81">
+        <v>106623</v>
+      </c>
+      <c r="E20" s="81">
         <v>106927</v>
       </c>
-      <c r="E20" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="81">
-        <v>114300</v>
+        <v>113594</v>
       </c>
       <c r="G20" s="84">
-        <v>0.56</v>
+        <v>-0.28</v>
       </c>
       <c r="H20" s="84">
-        <v>-6.45</v>
+        <v>-6.14</v>
       </c>
       <c r="I20" s="84">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="J20" s="87">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="81">
-        <v>122543</v>
+        <v>124100</v>
       </c>
       <c r="C22" s="81">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="D22" s="81">
+        <v>124301</v>
+      </c>
+      <c r="E22" s="81">
         <v>122753</v>
       </c>
-      <c r="E22" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="81">
-        <v>89636</v>
+        <v>91934</v>
       </c>
       <c r="G22" s="84">
-        <v>6.62</v>
+        <v>1.26</v>
       </c>
       <c r="H22" s="84">
-        <v>36.95</v>
+        <v>35.21</v>
       </c>
       <c r="I22" s="84">
         <v>0.57</v>
       </c>
       <c r="J22" s="87">
         <v>0.46</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="81">
-        <v>43084</v>
+        <v>43563</v>
       </c>
       <c r="C24" s="81">
-        <v>6470</v>
+        <v>6172</v>
       </c>
       <c r="D24" s="81">
+        <v>49735</v>
+      </c>
+      <c r="E24" s="81">
         <v>49554</v>
       </c>
-      <c r="E24" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="81">
-        <v>46351</v>
+        <v>47033</v>
       </c>
       <c r="G24" s="84">
-        <v>-0.79</v>
+        <v>0.37</v>
       </c>
       <c r="H24" s="84">
-        <v>6.91</v>
+        <v>5.74</v>
       </c>
       <c r="I24" s="84">
         <v>0.23</v>
       </c>
       <c r="J24" s="87">
         <v>0.24</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="81">
-        <v>141580</v>
+        <v>144783</v>
       </c>
       <c r="C26" s="81">
-        <v>18055</v>
+        <v>15592</v>
       </c>
       <c r="D26" s="81">
+        <v>160374</v>
+      </c>
+      <c r="E26" s="81">
         <v>159635</v>
       </c>
-      <c r="E26" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="81">
-        <v>128462</v>
+        <v>133424</v>
       </c>
       <c r="G26" s="84">
-        <v>0.86</v>
+        <v>0.46</v>
       </c>
       <c r="H26" s="84">
-        <v>24.27</v>
+        <v>20.2</v>
       </c>
       <c r="I26" s="84">
         <v>0.74</v>
       </c>
       <c r="J26" s="87">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="81">
-        <v>561998</v>
+        <v>547788</v>
       </c>
       <c r="C28" s="81">
-        <v>5990</v>
+        <v>4989</v>
       </c>
       <c r="D28" s="81">
+        <v>552777</v>
+      </c>
+      <c r="E28" s="81">
         <v>567989</v>
       </c>
-      <c r="E28" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="81">
-        <v>529888</v>
+        <v>532988</v>
       </c>
       <c r="G28" s="84">
-        <v>-0.29</v>
+        <v>-2.68</v>
       </c>
       <c r="H28" s="84">
-        <v>7.19</v>
+        <v>3.71</v>
       </c>
       <c r="I28" s="84">
-        <v>2.63</v>
+        <v>2.55</v>
       </c>
       <c r="J28" s="87">
-        <v>2.69</v>
+        <v>2.66</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="81">
-        <v>422247</v>
+        <v>424687</v>
       </c>
       <c r="C30" s="81">
-        <v>26967</v>
+        <v>25965</v>
       </c>
       <c r="D30" s="81">
+        <v>450652</v>
+      </c>
+      <c r="E30" s="81">
         <v>449213</v>
       </c>
-      <c r="E30" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="81">
-        <v>413725</v>
+        <v>422751</v>
       </c>
       <c r="G30" s="84">
         <v>0.32</v>
       </c>
       <c r="H30" s="84">
-        <v>8.58</v>
+        <v>6.6</v>
       </c>
       <c r="I30" s="84">
         <v>2.08</v>
       </c>
       <c r="J30" s="87">
-        <v>2.1</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="81">
-        <v>150366</v>
+        <v>150863</v>
       </c>
       <c r="C32" s="81">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="D32" s="81">
+        <v>150898</v>
+      </c>
+      <c r="E32" s="81">
         <v>150411</v>
       </c>
-      <c r="E32" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="81">
-        <v>137416</v>
+        <v>138425</v>
       </c>
       <c r="G32" s="84">
-        <v>1.9</v>
+        <v>0.32</v>
       </c>
       <c r="H32" s="84">
-        <v>9.46</v>
+        <v>9.01</v>
       </c>
       <c r="I32" s="84">
         <v>0.7</v>
       </c>
       <c r="J32" s="87">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="81">
-        <v>109250</v>
+        <v>111911</v>
       </c>
       <c r="C34" s="81">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="D34" s="81">
+        <v>112000</v>
+      </c>
+      <c r="E34" s="81">
         <v>109349</v>
       </c>
-      <c r="E34" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="81">
-        <v>93784</v>
+        <v>96614</v>
       </c>
       <c r="G34" s="84">
-        <v>1.11</v>
+        <v>2.42</v>
       </c>
       <c r="H34" s="84">
-        <v>16.6</v>
+        <v>15.93</v>
       </c>
       <c r="I34" s="84">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="J34" s="87">
         <v>0.48</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="96">
-        <v>357155</v>
+        <v>364867</v>
       </c>
       <c r="C36" s="96">
-        <v>335</v>
+        <v>205</v>
       </c>
       <c r="D36" s="96">
+        <v>365072</v>
+      </c>
+      <c r="E36" s="96">
         <v>357490</v>
       </c>
-      <c r="E36" s="96">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="96">
-        <v>340496</v>
+        <v>345867</v>
       </c>
       <c r="G36" s="98">
-        <v>-0.25</v>
+        <v>2.12</v>
       </c>
       <c r="H36" s="98">
-        <v>4.99</v>
+        <v>5.55</v>
       </c>
       <c r="I36" s="98">
-        <v>1.66</v>
+        <v>1.69</v>
       </c>
       <c r="J36" s="100">
         <v>1.73</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
@@ -4813,56 +4813,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -4963,673 +4963,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="68">
-        <v>350905</v>
+        <v>344822</v>
       </c>
       <c r="C10" s="68">
-        <v>11158</v>
+        <v>9152</v>
       </c>
       <c r="D10" s="68">
+        <v>353973</v>
+      </c>
+      <c r="E10" s="68">
         <v>362062</v>
       </c>
-      <c r="E10" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="68">
-        <v>343583</v>
+        <v>338665</v>
       </c>
       <c r="G10" s="71">
-        <v>2.61</v>
+        <v>-2.23</v>
       </c>
       <c r="H10" s="71">
-        <v>5.38</v>
+        <v>4.52</v>
       </c>
       <c r="I10" s="71">
-        <v>1.68</v>
+        <v>1.64</v>
       </c>
       <c r="J10" s="74">
-        <v>1.74</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B12" s="81">
-        <v>914418</v>
+        <v>924612</v>
       </c>
       <c r="C12" s="81">
-        <v>21396</v>
+        <v>18386</v>
       </c>
       <c r="D12" s="81">
+        <v>942998</v>
+      </c>
+      <c r="E12" s="81">
         <v>935814</v>
       </c>
-      <c r="E12" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="81">
-        <v>748702</v>
+        <v>786617</v>
       </c>
       <c r="G12" s="84">
-        <v>5.32</v>
+        <v>0.77</v>
       </c>
       <c r="H12" s="84">
-        <v>24.99</v>
+        <v>19.88</v>
       </c>
       <c r="I12" s="84">
-        <v>4.34</v>
+        <v>4.36</v>
       </c>
       <c r="J12" s="87">
-        <v>3.8</v>
+        <v>3.93</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>113</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B14" s="81">
-        <v>664335</v>
+        <v>669728</v>
       </c>
       <c r="C14" s="81">
-        <v>27833</v>
+        <v>17333</v>
       </c>
       <c r="D14" s="81">
+        <v>687061</v>
+      </c>
+      <c r="E14" s="81">
         <v>692168</v>
       </c>
-      <c r="E14" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="81">
-        <v>590910</v>
+        <v>612710</v>
       </c>
       <c r="G14" s="84">
-        <v>3.1</v>
+        <v>-0.74</v>
       </c>
       <c r="H14" s="84">
-        <v>17.14</v>
+        <v>12.13</v>
       </c>
       <c r="I14" s="84">
-        <v>3.21</v>
+        <v>3.18</v>
       </c>
       <c r="J14" s="87">
-        <v>3</v>
+        <v>3.06</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B16" s="81">
-        <v>1118079</v>
+        <v>1134059</v>
       </c>
       <c r="C16" s="81">
-        <v>28480</v>
+        <v>23380</v>
       </c>
       <c r="D16" s="81">
+        <v>1157439</v>
+      </c>
+      <c r="E16" s="81">
         <v>1146559</v>
       </c>
-      <c r="E16" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="81">
-        <v>952189</v>
+        <v>976620</v>
       </c>
       <c r="G16" s="84">
-        <v>7.39</v>
+        <v>0.95</v>
       </c>
       <c r="H16" s="84">
-        <v>20.41</v>
+        <v>18.51</v>
       </c>
       <c r="I16" s="84">
-        <v>5.31</v>
+        <v>5.35</v>
       </c>
       <c r="J16" s="87">
-        <v>4.84</v>
+        <v>4.88</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="81">
-        <v>277221</v>
+        <v>285430</v>
       </c>
       <c r="C18" s="81">
-        <v>15512</v>
+        <v>15012</v>
       </c>
       <c r="D18" s="81">
+        <v>300441</v>
+      </c>
+      <c r="E18" s="81">
         <v>292733</v>
       </c>
-      <c r="E18" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="81">
-        <v>223617</v>
+        <v>235374</v>
       </c>
       <c r="G18" s="84">
-        <v>3.47</v>
+        <v>2.63</v>
       </c>
       <c r="H18" s="84">
-        <v>30.91</v>
+        <v>27.64</v>
       </c>
       <c r="I18" s="84">
-        <v>1.36</v>
+        <v>1.39</v>
       </c>
       <c r="J18" s="87">
-        <v>1.14</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="81">
-        <v>358911</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>330717</v>
+      </c>
+      <c r="C20" s="90">
+        <v>0</v>
       </c>
       <c r="D20" s="81">
+        <v>330717</v>
+      </c>
+      <c r="E20" s="81">
         <v>361911</v>
       </c>
-      <c r="E20" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="81">
-        <v>306060</v>
+        <v>315238</v>
       </c>
       <c r="G20" s="84">
-        <v>-0.83</v>
+        <v>-8.62</v>
       </c>
       <c r="H20" s="84">
-        <v>18.25</v>
+        <v>4.91</v>
       </c>
       <c r="I20" s="84">
-        <v>1.68</v>
+        <v>1.53</v>
       </c>
       <c r="J20" s="87">
-        <v>1.55</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="81">
-        <v>715243</v>
+        <v>698668</v>
       </c>
       <c r="C22" s="81">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="D22" s="81">
+        <v>700000</v>
+      </c>
+      <c r="E22" s="81">
         <v>716573</v>
       </c>
-      <c r="E22" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="81">
-        <v>671389</v>
+        <v>719085</v>
       </c>
       <c r="G22" s="84">
-        <v>-2.59</v>
+        <v>-2.31</v>
       </c>
       <c r="H22" s="84">
-        <v>6.73</v>
+        <v>-2.65</v>
       </c>
       <c r="I22" s="84">
-        <v>3.32</v>
+        <v>3.23</v>
       </c>
       <c r="J22" s="87">
-        <v>3.41</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="81">
-        <v>208701</v>
+        <v>214246</v>
       </c>
       <c r="C24" s="81">
         <v>69</v>
       </c>
       <c r="D24" s="81">
+        <v>214316</v>
+      </c>
+      <c r="E24" s="81">
         <v>208770</v>
       </c>
-      <c r="E24" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="81">
-        <v>203139</v>
+        <v>205519</v>
       </c>
       <c r="G24" s="84">
-        <v>-4.09</v>
+        <v>2.66</v>
       </c>
       <c r="H24" s="84">
-        <v>2.77</v>
+        <v>4.28</v>
       </c>
       <c r="I24" s="84">
-        <v>0.97</v>
+        <v>0.99</v>
       </c>
       <c r="J24" s="87">
         <v>1.03</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B26" s="81">
-        <v>1255525</v>
+        <v>1257688</v>
       </c>
       <c r="C26" s="81">
-        <v>2236</v>
+        <v>2222</v>
       </c>
       <c r="D26" s="81">
+        <v>1259909</v>
+      </c>
+      <c r="E26" s="81">
         <v>1257761</v>
       </c>
-      <c r="E26" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="81">
-        <v>1191468</v>
+        <v>1239601</v>
       </c>
       <c r="G26" s="84">
-        <v>1.67</v>
+        <v>0.17</v>
       </c>
       <c r="H26" s="84">
-        <v>5.56</v>
+        <v>1.64</v>
       </c>
       <c r="I26" s="84">
-        <v>5.83</v>
+        <v>5.82</v>
       </c>
       <c r="J26" s="87">
-        <v>6.05</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>127</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B28" s="81">
-        <v>21674</v>
+        <v>21911</v>
       </c>
       <c r="C28" s="90">
         <v>0</v>
       </c>
       <c r="D28" s="81">
+        <v>21911</v>
+      </c>
+      <c r="E28" s="81">
         <v>21674</v>
       </c>
-      <c r="E28" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="81">
-        <v>14888</v>
+        <v>14523</v>
       </c>
       <c r="G28" s="84">
-        <v>2.63</v>
+        <v>1.09</v>
       </c>
       <c r="H28" s="84">
-        <v>45.58</v>
+        <v>50.87</v>
       </c>
       <c r="I28" s="84">
         <v>0.1</v>
       </c>
       <c r="J28" s="87">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>129</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="81">
-        <v>47852</v>
+        <v>47733</v>
       </c>
       <c r="C30" s="81">
-        <v>5250</v>
+        <v>4100</v>
       </c>
       <c r="D30" s="81">
+        <v>51833</v>
+      </c>
+      <c r="E30" s="81">
         <v>53102</v>
       </c>
-      <c r="E30" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="81">
-        <v>47411</v>
+        <v>48420</v>
       </c>
       <c r="G30" s="84">
-        <v>2.64</v>
+        <v>-2.39</v>
       </c>
       <c r="H30" s="84">
-        <v>12</v>
+        <v>7.05</v>
       </c>
       <c r="I30" s="84">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="J30" s="87">
         <v>0.24</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B32" s="81">
-        <v>23522</v>
+        <v>24820</v>
       </c>
       <c r="C32" s="81">
         <v>1500</v>
       </c>
       <c r="D32" s="81">
+        <v>26320</v>
+      </c>
+      <c r="E32" s="81">
         <v>25022</v>
       </c>
-      <c r="E32" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="81">
-        <v>23656</v>
+        <v>24561</v>
       </c>
       <c r="G32" s="84">
-        <v>-4.51</v>
+        <v>5.19</v>
       </c>
       <c r="H32" s="84">
-        <v>5.77</v>
+        <v>7.17</v>
       </c>
       <c r="I32" s="84">
         <v>0.12</v>
       </c>
       <c r="J32" s="87">
         <v>0.12</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="79" t="s">
         <v>134</v>
       </c>
       <c r="B34" s="82">
-        <v>229332</v>
+        <v>231183</v>
       </c>
       <c r="C34" s="82">
-        <v>2051</v>
+        <v>1141</v>
       </c>
       <c r="D34" s="82">
+        <v>232324</v>
+      </c>
+      <c r="E34" s="82">
         <v>231383</v>
       </c>
-      <c r="E34" s="82">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="82">
-        <v>207016</v>
+        <v>206087</v>
       </c>
       <c r="G34" s="85">
-        <v>-1.72</v>
+        <v>0.41</v>
       </c>
       <c r="H34" s="85">
-        <v>11.77</v>
+        <v>12.73</v>
       </c>
       <c r="I34" s="85">
         <v>1.07</v>
       </c>
       <c r="J34" s="88">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>135</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="103" t="s">
         <v>136</v>
       </c>
       <c r="B36" s="104">
-        <v>103095</v>
+        <v>88852</v>
       </c>
       <c r="C36" s="107">
         <v>0</v>
       </c>
       <c r="D36" s="104">
+        <v>88852</v>
+      </c>
+      <c r="E36" s="104">
         <v>103095</v>
       </c>
-      <c r="E36" s="104">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="104">
-        <v>84476</v>
+        <v>66033</v>
       </c>
       <c r="G36" s="108">
-        <v>-4.48</v>
+        <v>-13.82</v>
       </c>
       <c r="H36" s="108">
-        <v>22.04</v>
+        <v>34.56</v>
       </c>
       <c r="I36" s="108">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="J36" s="109">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="110" t="s">
         <v>137</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -5889,56 +5889,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -6039,75 +6039,75 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="69">
-        <v>533311</v>
+        <v>533988</v>
       </c>
       <c r="C10" s="113">
         <v>0</v>
       </c>
       <c r="D10" s="69">
+        <v>533988</v>
+      </c>
+      <c r="E10" s="69">
         <v>533311</v>
       </c>
-      <c r="E10" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="69">
-        <v>511560</v>
+        <v>515625</v>
       </c>
       <c r="G10" s="72">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="H10" s="72">
-        <v>4.25</v>
+        <v>3.56</v>
       </c>
       <c r="I10" s="72">
         <v>2.47</v>
       </c>
       <c r="J10" s="75">
-        <v>2.6</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23"/>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>