--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -63,51 +63,51 @@
   <si>
     <t>一般定期性</t>
   </si>
   <si>
     <t>可 轉 讓</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>存　　　款</t>
   </si>
   <si>
     <t>定期存單</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t xml:space="preserve"> by Institution </t>
   </si>
   <si>
     <t xml:space="preserve"> Time &amp; Savings</t>
   </si>
   <si>
     <t>NCDs</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -175,51 +175,51 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>　　　　　2.可轉讓定期存單指銀行發行餘額。</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>說　　明：1.一般定期性存款包括定期存款、定期儲蓄存款，不含外匯定存、信託資金、中華郵政公司儲匯處轉存款。</t>
   </si>
   <si>
     <t>　　　　　3.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社定期性存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
@@ -2829,535 +2829,535 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="69">
-        <v>21328582</v>
+        <v>21777349</v>
       </c>
       <c r="C10" s="69">
-        <v>310642</v>
+        <v>353716</v>
       </c>
       <c r="D10" s="69">
-        <v>21639224</v>
+        <v>22131064</v>
       </c>
       <c r="E10" s="69">
-        <v>21572434</v>
+        <v>21773451</v>
       </c>
       <c r="F10" s="69">
-        <v>20013916</v>
+        <v>20392353</v>
       </c>
       <c r="G10" s="72">
-        <v>0.31</v>
+        <v>1.64</v>
       </c>
       <c r="H10" s="72">
-        <v>8.12</v>
+        <v>8.53</v>
       </c>
       <c r="I10" s="72">
         <v>100</v>
       </c>
       <c r="J10" s="75">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="79" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="82">
-        <v>20474559</v>
+        <v>20857224</v>
       </c>
       <c r="C12" s="82">
-        <v>309501</v>
+        <v>352425</v>
       </c>
       <c r="D12" s="82">
-        <v>20784060</v>
+        <v>21209650</v>
       </c>
       <c r="E12" s="82">
-        <v>20704645</v>
+        <v>20912345</v>
       </c>
       <c r="F12" s="82">
-        <v>19226170</v>
+        <v>19559849</v>
       </c>
       <c r="G12" s="85">
-        <v>0.38</v>
+        <v>1.42</v>
       </c>
       <c r="H12" s="85">
-        <v>8.1</v>
+        <v>8.43</v>
       </c>
       <c r="I12" s="85">
-        <v>96.05</v>
+        <v>95.84</v>
       </c>
       <c r="J12" s="88">
-        <v>96.06</v>
+        <v>95.92</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="81">
-        <v>1946945</v>
+        <v>1988846</v>
       </c>
       <c r="C14" s="81">
-        <v>887</v>
+        <v>962</v>
       </c>
       <c r="D14" s="81">
-        <v>1947832</v>
+        <v>1989808</v>
       </c>
       <c r="E14" s="81">
-        <v>1934625</v>
+        <v>1979133</v>
       </c>
       <c r="F14" s="81">
-        <v>1930677</v>
+        <v>2031480</v>
       </c>
       <c r="G14" s="84">
-        <v>0.68</v>
+        <v>0.54</v>
       </c>
       <c r="H14" s="84">
-        <v>0.89</v>
+        <v>-2.05</v>
       </c>
       <c r="I14" s="84">
-        <v>9</v>
+        <v>8.99</v>
       </c>
       <c r="J14" s="87">
-        <v>9.65</v>
+        <v>9.96</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="81">
-        <v>1209339</v>
+        <v>1210301</v>
       </c>
       <c r="C16" s="81">
-        <v>570</v>
+        <v>310</v>
       </c>
       <c r="D16" s="81">
-        <v>1209908</v>
+        <v>1210611</v>
       </c>
       <c r="E16" s="81">
-        <v>1193222</v>
+        <v>1207979</v>
       </c>
       <c r="F16" s="81">
-        <v>1160861</v>
+        <v>1187548</v>
       </c>
       <c r="G16" s="84">
-        <v>1.4</v>
+        <v>0.22</v>
       </c>
       <c r="H16" s="84">
-        <v>4.23</v>
+        <v>1.94</v>
       </c>
       <c r="I16" s="84">
-        <v>5.59</v>
+        <v>5.47</v>
       </c>
       <c r="J16" s="87">
-        <v>5.8</v>
+        <v>5.82</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="81">
-        <v>1274144</v>
+        <v>1277990</v>
       </c>
       <c r="C18" s="81">
-        <v>46234</v>
+        <v>52204</v>
       </c>
       <c r="D18" s="81">
-        <v>1320378</v>
+        <v>1330193</v>
       </c>
       <c r="E18" s="81">
-        <v>1343380</v>
+        <v>1327846</v>
       </c>
       <c r="F18" s="81">
-        <v>1314879</v>
+        <v>1338776</v>
       </c>
       <c r="G18" s="84">
-        <v>-1.71</v>
+        <v>0.18</v>
       </c>
       <c r="H18" s="84">
-        <v>0.42</v>
+        <v>-0.64</v>
       </c>
       <c r="I18" s="84">
-        <v>6.1</v>
+        <v>6.01</v>
       </c>
       <c r="J18" s="87">
         <v>6.57</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="81">
-        <v>1030238</v>
+        <v>1035938</v>
       </c>
       <c r="C20" s="81">
-        <v>6326</v>
+        <v>6355</v>
       </c>
       <c r="D20" s="81">
-        <v>1036565</v>
+        <v>1042292</v>
       </c>
       <c r="E20" s="81">
-        <v>1047069</v>
+        <v>1041042</v>
       </c>
       <c r="F20" s="81">
-        <v>974208</v>
+        <v>980554</v>
       </c>
       <c r="G20" s="84">
-        <v>-1</v>
+        <v>0.12</v>
       </c>
       <c r="H20" s="84">
-        <v>6.4</v>
+        <v>6.3</v>
       </c>
       <c r="I20" s="84">
-        <v>4.79</v>
+        <v>4.71</v>
       </c>
       <c r="J20" s="87">
-        <v>4.87</v>
+        <v>4.81</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="81">
-        <v>934817</v>
+        <v>935904</v>
       </c>
       <c r="C22" s="81">
-        <v>3407</v>
+        <v>3436</v>
       </c>
       <c r="D22" s="81">
-        <v>938224</v>
+        <v>939341</v>
       </c>
       <c r="E22" s="81">
-        <v>935656</v>
+        <v>938868</v>
       </c>
       <c r="F22" s="81">
-        <v>898928</v>
+        <v>851758</v>
       </c>
       <c r="G22" s="84">
-        <v>0.27</v>
+        <v>0.05</v>
       </c>
       <c r="H22" s="84">
-        <v>4.37</v>
+        <v>10.28</v>
       </c>
       <c r="I22" s="84">
-        <v>4.34</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="87">
-        <v>4.49</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="81">
-        <v>902117</v>
+        <v>921219</v>
       </c>
       <c r="C24" s="81">
-        <v>2591</v>
+        <v>2518</v>
       </c>
       <c r="D24" s="81">
-        <v>904707</v>
+        <v>923737</v>
       </c>
       <c r="E24" s="81">
-        <v>884484</v>
+        <v>914365</v>
       </c>
       <c r="F24" s="81">
-        <v>790241</v>
+        <v>783233</v>
       </c>
       <c r="G24" s="84">
-        <v>2.29</v>
+        <v>1.02</v>
       </c>
       <c r="H24" s="84">
-        <v>14.48</v>
+        <v>17.94</v>
       </c>
       <c r="I24" s="84">
-        <v>4.18</v>
+        <v>4.17</v>
       </c>
       <c r="J24" s="87">
-        <v>3.95</v>
+        <v>3.84</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="81">
-        <v>503440</v>
+        <v>514175</v>
       </c>
       <c r="C26" s="81">
-        <v>62015</v>
+        <v>50033</v>
       </c>
       <c r="D26" s="81">
-        <v>565455</v>
+        <v>564207</v>
       </c>
       <c r="E26" s="81">
-        <v>560229</v>
+        <v>565052</v>
       </c>
       <c r="F26" s="81">
-        <v>592779</v>
+        <v>560833</v>
       </c>
       <c r="G26" s="84">
-        <v>0.93</v>
+        <v>-0.15</v>
       </c>
       <c r="H26" s="84">
-        <v>-4.61</v>
+        <v>0.6</v>
       </c>
       <c r="I26" s="84">
-        <v>2.61</v>
+        <v>2.55</v>
       </c>
       <c r="J26" s="87">
-        <v>2.96</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="81">
-        <v>987676</v>
+        <v>1079615</v>
       </c>
       <c r="C28" s="81">
-        <v>1133</v>
+        <v>1107</v>
       </c>
       <c r="D28" s="81">
-        <v>988809</v>
+        <v>1080721</v>
       </c>
       <c r="E28" s="81">
-        <v>930021</v>
+        <v>1019774</v>
       </c>
       <c r="F28" s="81">
-        <v>895094</v>
+        <v>900039</v>
       </c>
       <c r="G28" s="84">
-        <v>6.32</v>
+        <v>5.98</v>
       </c>
       <c r="H28" s="84">
-        <v>10.47</v>
+        <v>20.07</v>
       </c>
       <c r="I28" s="84">
-        <v>4.57</v>
+        <v>4.88</v>
       </c>
       <c r="J28" s="87">
-        <v>4.47</v>
+        <v>4.41</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="81">
-        <v>1374860</v>
+        <v>1410383</v>
       </c>
       <c r="C30" s="81">
-        <v>25832</v>
+        <v>25810</v>
       </c>
       <c r="D30" s="81">
-        <v>1400692</v>
+        <v>1436193</v>
       </c>
       <c r="E30" s="81">
-        <v>1375170</v>
+        <v>1414817</v>
       </c>
       <c r="F30" s="81">
-        <v>1068277</v>
+        <v>1131095</v>
       </c>
       <c r="G30" s="84">
-        <v>1.86</v>
+        <v>1.51</v>
       </c>
       <c r="H30" s="84">
-        <v>31.12</v>
+        <v>26.97</v>
       </c>
       <c r="I30" s="84">
-        <v>6.47</v>
+        <v>6.49</v>
       </c>
       <c r="J30" s="87">
-        <v>5.34</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="90">
         <v>0</v>
       </c>
       <c r="C32" s="90">
         <v>0</v>
@@ -3381,121 +3381,121 @@
         <v>0</v>
       </c>
       <c r="J32" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>79</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="81">
-        <v>108080</v>
+        <v>100280</v>
       </c>
       <c r="C34" s="81">
         <v>356</v>
       </c>
       <c r="D34" s="81">
-        <v>108436</v>
+        <v>100636</v>
       </c>
       <c r="E34" s="81">
-        <v>111154</v>
+        <v>104430</v>
       </c>
       <c r="F34" s="81">
-        <v>98624</v>
+        <v>111663</v>
       </c>
       <c r="G34" s="84">
-        <v>-2.45</v>
+        <v>-3.63</v>
       </c>
       <c r="H34" s="84">
-        <v>9.95</v>
+        <v>-9.87</v>
       </c>
       <c r="I34" s="84">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="J34" s="87">
-        <v>0.49</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="96">
-        <v>915038</v>
+        <v>916165</v>
       </c>
       <c r="C36" s="96">
-        <v>306</v>
+        <v>318</v>
       </c>
       <c r="D36" s="96">
-        <v>915344</v>
+        <v>916483</v>
       </c>
       <c r="E36" s="96">
-        <v>946419</v>
+        <v>908641</v>
       </c>
       <c r="F36" s="96">
-        <v>882103</v>
+        <v>830239</v>
       </c>
       <c r="G36" s="98">
-        <v>-3.28</v>
+        <v>0.86</v>
       </c>
       <c r="H36" s="98">
-        <v>3.77</v>
+        <v>10.39</v>
       </c>
       <c r="I36" s="98">
-        <v>4.23</v>
+        <v>4.14</v>
       </c>
       <c r="J36" s="100">
-        <v>4.41</v>
+        <v>4.07</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>83</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -3666,51 +3666,51 @@
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="J18:J19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="28" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="30.625" customWidth="1"/>
     <col min="2" max="2" width="11.375" customWidth="1"/>
     <col min="3" max="4" width="10.375" customWidth="1"/>
     <col min="5" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>44</v>
       </c>
@@ -3735,56 +3735,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -3885,673 +3885,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="68">
-        <v>16345</v>
+        <v>9348</v>
       </c>
       <c r="C10" s="68">
         <v>13</v>
       </c>
       <c r="D10" s="68">
-        <v>16358</v>
+        <v>9361</v>
       </c>
       <c r="E10" s="68">
-        <v>9645</v>
+        <v>8590</v>
       </c>
       <c r="F10" s="68">
-        <v>6025</v>
+        <v>8228</v>
       </c>
       <c r="G10" s="71">
-        <v>69.61</v>
+        <v>8.98</v>
       </c>
       <c r="H10" s="71">
-        <v>171.51</v>
+        <v>13.77</v>
       </c>
       <c r="I10" s="71">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="J10" s="74">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="81">
-        <v>140977</v>
+        <v>141513</v>
       </c>
       <c r="C12" s="81">
-        <v>1300</v>
+        <v>4500</v>
       </c>
       <c r="D12" s="81">
-        <v>142277</v>
+        <v>146013</v>
       </c>
       <c r="E12" s="81">
-        <v>142771</v>
+        <v>141524</v>
       </c>
       <c r="F12" s="81">
-        <v>144808</v>
+        <v>135851</v>
       </c>
       <c r="G12" s="84">
-        <v>-0.35</v>
+        <v>3.17</v>
       </c>
       <c r="H12" s="84">
-        <v>-1.75</v>
+        <v>7.48</v>
       </c>
       <c r="I12" s="84">
         <v>0.66</v>
       </c>
       <c r="J12" s="87">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="81">
-        <v>732750</v>
+        <v>784688</v>
       </c>
       <c r="C14" s="81">
-        <v>401</v>
+        <v>336</v>
       </c>
       <c r="D14" s="81">
-        <v>733151</v>
+        <v>785024</v>
       </c>
       <c r="E14" s="81">
-        <v>712675</v>
+        <v>733441</v>
       </c>
       <c r="F14" s="81">
-        <v>613090</v>
+        <v>627804</v>
       </c>
       <c r="G14" s="84">
-        <v>2.87</v>
+        <v>7.03</v>
       </c>
       <c r="H14" s="84">
-        <v>19.58</v>
+        <v>25.04</v>
       </c>
       <c r="I14" s="84">
-        <v>3.39</v>
+        <v>3.55</v>
       </c>
       <c r="J14" s="87">
-        <v>3.06</v>
+        <v>3.08</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="81">
-        <v>56672</v>
+        <v>61958</v>
       </c>
       <c r="C16" s="81">
-        <v>6991</v>
+        <v>7065</v>
       </c>
       <c r="D16" s="81">
-        <v>63663</v>
+        <v>69024</v>
       </c>
       <c r="E16" s="81">
-        <v>57429</v>
+        <v>67282</v>
       </c>
       <c r="F16" s="81">
-        <v>54092</v>
+        <v>55842</v>
       </c>
       <c r="G16" s="84">
-        <v>10.85</v>
+        <v>2.59</v>
       </c>
       <c r="H16" s="84">
-        <v>17.69</v>
+        <v>23.61</v>
       </c>
       <c r="I16" s="84">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="J16" s="87">
         <v>0.27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="81">
-        <v>367580</v>
+        <v>361631</v>
       </c>
       <c r="C18" s="81">
-        <v>5329</v>
+        <v>9221</v>
       </c>
       <c r="D18" s="81">
-        <v>372908</v>
+        <v>370851</v>
       </c>
       <c r="E18" s="81">
-        <v>373227</v>
+        <v>365883</v>
       </c>
       <c r="F18" s="81">
-        <v>361920</v>
+        <v>374193</v>
       </c>
       <c r="G18" s="84">
-        <v>-0.09</v>
+        <v>1.36</v>
       </c>
       <c r="H18" s="84">
-        <v>3.04</v>
+        <v>-0.89</v>
       </c>
       <c r="I18" s="84">
-        <v>1.72</v>
+        <v>1.68</v>
       </c>
       <c r="J18" s="87">
-        <v>1.81</v>
+        <v>1.83</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="81">
-        <v>106547</v>
+        <v>114321</v>
       </c>
       <c r="C20" s="81">
         <v>76</v>
       </c>
       <c r="D20" s="81">
-        <v>106623</v>
+        <v>114397</v>
       </c>
       <c r="E20" s="81">
-        <v>106927</v>
+        <v>111095</v>
       </c>
       <c r="F20" s="81">
-        <v>113594</v>
+        <v>113123</v>
       </c>
       <c r="G20" s="84">
-        <v>-0.28</v>
+        <v>2.97</v>
       </c>
       <c r="H20" s="84">
-        <v>-6.14</v>
+        <v>1.13</v>
       </c>
       <c r="I20" s="84">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="J20" s="87">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="81">
-        <v>124100</v>
+        <v>133386</v>
       </c>
       <c r="C22" s="81">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="D22" s="81">
-        <v>124301</v>
+        <v>133606</v>
       </c>
       <c r="E22" s="81">
-        <v>122753</v>
+        <v>127572</v>
       </c>
       <c r="F22" s="81">
-        <v>91934</v>
+        <v>104916</v>
       </c>
       <c r="G22" s="84">
-        <v>1.26</v>
+        <v>4.73</v>
       </c>
       <c r="H22" s="84">
-        <v>35.21</v>
+        <v>27.35</v>
       </c>
       <c r="I22" s="84">
-        <v>0.57</v>
+        <v>0.6</v>
       </c>
       <c r="J22" s="87">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="81">
-        <v>43563</v>
+        <v>43386</v>
       </c>
       <c r="C24" s="81">
-        <v>6172</v>
+        <v>7272</v>
       </c>
       <c r="D24" s="81">
-        <v>49735</v>
+        <v>50658</v>
       </c>
       <c r="E24" s="81">
-        <v>49554</v>
+        <v>49856</v>
       </c>
       <c r="F24" s="81">
-        <v>47033</v>
+        <v>47758</v>
       </c>
       <c r="G24" s="84">
-        <v>0.37</v>
+        <v>1.61</v>
       </c>
       <c r="H24" s="84">
-        <v>5.74</v>
+        <v>6.07</v>
       </c>
       <c r="I24" s="84">
         <v>0.23</v>
       </c>
       <c r="J24" s="87">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="81">
-        <v>144783</v>
+        <v>147507</v>
       </c>
       <c r="C26" s="81">
-        <v>15592</v>
+        <v>13699</v>
       </c>
       <c r="D26" s="81">
-        <v>160374</v>
+        <v>161205</v>
       </c>
       <c r="E26" s="81">
-        <v>159635</v>
+        <v>162460</v>
       </c>
       <c r="F26" s="81">
-        <v>133424</v>
+        <v>138629</v>
       </c>
       <c r="G26" s="84">
-        <v>0.46</v>
+        <v>-0.77</v>
       </c>
       <c r="H26" s="84">
-        <v>20.2</v>
+        <v>16.29</v>
       </c>
       <c r="I26" s="84">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="J26" s="87">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="81">
-        <v>547788</v>
+        <v>564331</v>
       </c>
       <c r="C28" s="81">
-        <v>4989</v>
+        <v>4857</v>
       </c>
       <c r="D28" s="81">
-        <v>552777</v>
+        <v>569188</v>
       </c>
       <c r="E28" s="81">
-        <v>567989</v>
+        <v>561887</v>
       </c>
       <c r="F28" s="81">
-        <v>532988</v>
+        <v>541202</v>
       </c>
       <c r="G28" s="84">
-        <v>-2.68</v>
+        <v>1.3</v>
       </c>
       <c r="H28" s="84">
-        <v>3.71</v>
+        <v>5.17</v>
       </c>
       <c r="I28" s="84">
-        <v>2.55</v>
+        <v>2.57</v>
       </c>
       <c r="J28" s="87">
-        <v>2.66</v>
+        <v>2.65</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="81">
-        <v>424687</v>
+        <v>424506</v>
       </c>
       <c r="C30" s="81">
-        <v>25965</v>
+        <v>25989</v>
       </c>
       <c r="D30" s="81">
-        <v>450652</v>
+        <v>450495</v>
       </c>
       <c r="E30" s="81">
-        <v>449213</v>
+        <v>448442</v>
       </c>
       <c r="F30" s="81">
-        <v>422751</v>
+        <v>427938</v>
       </c>
       <c r="G30" s="84">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="H30" s="84">
-        <v>6.6</v>
+        <v>5.27</v>
       </c>
       <c r="I30" s="84">
-        <v>2.08</v>
+        <v>2.04</v>
       </c>
       <c r="J30" s="87">
-        <v>2.11</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="81">
-        <v>150863</v>
+        <v>150358</v>
       </c>
       <c r="C32" s="81">
         <v>35</v>
       </c>
       <c r="D32" s="81">
-        <v>150898</v>
+        <v>150393</v>
       </c>
       <c r="E32" s="81">
-        <v>150411</v>
+        <v>151240</v>
       </c>
       <c r="F32" s="81">
-        <v>138425</v>
+        <v>136359</v>
       </c>
       <c r="G32" s="84">
-        <v>0.32</v>
+        <v>-0.56</v>
       </c>
       <c r="H32" s="84">
-        <v>9.01</v>
+        <v>10.29</v>
       </c>
       <c r="I32" s="84">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="J32" s="87">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="81">
-        <v>111911</v>
+        <v>113144</v>
       </c>
       <c r="C34" s="81">
-        <v>89</v>
+        <v>204</v>
       </c>
       <c r="D34" s="81">
-        <v>112000</v>
+        <v>113348</v>
       </c>
       <c r="E34" s="81">
-        <v>109349</v>
+        <v>112093</v>
       </c>
       <c r="F34" s="81">
-        <v>96614</v>
+        <v>101048</v>
       </c>
       <c r="G34" s="84">
-        <v>2.42</v>
+        <v>1.12</v>
       </c>
       <c r="H34" s="84">
-        <v>15.93</v>
+        <v>12.17</v>
       </c>
       <c r="I34" s="84">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="J34" s="87">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="96">
-        <v>364867</v>
+        <v>369747</v>
       </c>
       <c r="C36" s="96">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D36" s="96">
-        <v>365072</v>
+        <v>369953</v>
       </c>
       <c r="E36" s="96">
-        <v>357490</v>
+        <v>370018</v>
       </c>
       <c r="F36" s="96">
-        <v>345867</v>
+        <v>355358</v>
       </c>
       <c r="G36" s="98">
-        <v>2.12</v>
+        <v>-0.02</v>
       </c>
       <c r="H36" s="98">
-        <v>5.55</v>
+        <v>4.11</v>
       </c>
       <c r="I36" s="98">
-        <v>1.69</v>
+        <v>1.67</v>
       </c>
       <c r="J36" s="100">
-        <v>1.73</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -4744,51 +4744,51 @@
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="J36:J37"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="29" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="30.625" customWidth="1"/>
     <col min="2" max="2" width="11.375" customWidth="1"/>
     <col min="3" max="4" width="10.375" customWidth="1"/>
     <col min="5" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>51</v>
       </c>
@@ -4813,56 +4813,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -4963,673 +4963,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="68">
-        <v>344822</v>
+        <v>333751</v>
       </c>
       <c r="C10" s="68">
-        <v>9152</v>
+        <v>14215</v>
       </c>
       <c r="D10" s="68">
-        <v>353973</v>
+        <v>347965</v>
       </c>
       <c r="E10" s="68">
-        <v>362062</v>
+        <v>342422</v>
       </c>
       <c r="F10" s="68">
-        <v>338665</v>
+        <v>360908</v>
       </c>
       <c r="G10" s="71">
-        <v>-2.23</v>
+        <v>1.62</v>
       </c>
       <c r="H10" s="71">
-        <v>4.52</v>
+        <v>-3.59</v>
       </c>
       <c r="I10" s="71">
-        <v>1.64</v>
+        <v>1.57</v>
       </c>
       <c r="J10" s="74">
-        <v>1.69</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B12" s="81">
-        <v>924612</v>
+        <v>904366</v>
       </c>
       <c r="C12" s="81">
-        <v>18386</v>
+        <v>32915</v>
       </c>
       <c r="D12" s="81">
-        <v>942998</v>
+        <v>937281</v>
       </c>
       <c r="E12" s="81">
-        <v>935814</v>
+        <v>945601</v>
       </c>
       <c r="F12" s="81">
-        <v>786617</v>
+        <v>841785</v>
       </c>
       <c r="G12" s="84">
-        <v>0.77</v>
+        <v>-0.88</v>
       </c>
       <c r="H12" s="84">
-        <v>19.88</v>
+        <v>11.34</v>
       </c>
       <c r="I12" s="84">
-        <v>4.36</v>
+        <v>4.24</v>
       </c>
       <c r="J12" s="87">
-        <v>3.93</v>
+        <v>4.13</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>113</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B14" s="81">
-        <v>669728</v>
+        <v>683525</v>
       </c>
       <c r="C14" s="81">
-        <v>17333</v>
+        <v>8839</v>
       </c>
       <c r="D14" s="81">
-        <v>687061</v>
+        <v>692364</v>
       </c>
       <c r="E14" s="81">
-        <v>692168</v>
+        <v>695845</v>
       </c>
       <c r="F14" s="81">
-        <v>612710</v>
+        <v>619863</v>
       </c>
       <c r="G14" s="84">
-        <v>-0.74</v>
+        <v>-0.5</v>
       </c>
       <c r="H14" s="84">
-        <v>12.13</v>
+        <v>11.7</v>
       </c>
       <c r="I14" s="84">
-        <v>3.18</v>
+        <v>3.13</v>
       </c>
       <c r="J14" s="87">
-        <v>3.06</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B16" s="81">
-        <v>1134059</v>
+        <v>1148335</v>
       </c>
       <c r="C16" s="81">
-        <v>23380</v>
+        <v>27080</v>
       </c>
       <c r="D16" s="81">
-        <v>1157439</v>
+        <v>1175415</v>
       </c>
       <c r="E16" s="81">
-        <v>1146559</v>
+        <v>1160606</v>
       </c>
       <c r="F16" s="81">
-        <v>976620</v>
+        <v>996846</v>
       </c>
       <c r="G16" s="84">
-        <v>0.95</v>
+        <v>1.28</v>
       </c>
       <c r="H16" s="84">
-        <v>18.51</v>
+        <v>17.91</v>
       </c>
       <c r="I16" s="84">
-        <v>5.35</v>
+        <v>5.31</v>
       </c>
       <c r="J16" s="87">
-        <v>4.88</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="81">
-        <v>285430</v>
+        <v>272036</v>
       </c>
       <c r="C18" s="81">
-        <v>15012</v>
+        <v>12312</v>
       </c>
       <c r="D18" s="81">
-        <v>300441</v>
+        <v>284347</v>
       </c>
       <c r="E18" s="81">
-        <v>292733</v>
+        <v>291116</v>
       </c>
       <c r="F18" s="81">
-        <v>235374</v>
+        <v>252121</v>
       </c>
       <c r="G18" s="84">
-        <v>2.63</v>
+        <v>-2.33</v>
       </c>
       <c r="H18" s="84">
-        <v>27.64</v>
+        <v>12.78</v>
       </c>
       <c r="I18" s="84">
-        <v>1.39</v>
+        <v>1.28</v>
       </c>
       <c r="J18" s="87">
-        <v>1.18</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="81">
-        <v>330717</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>390040</v>
+      </c>
+      <c r="C20" s="81">
+        <v>11000</v>
       </c>
       <c r="D20" s="81">
-        <v>330717</v>
+        <v>401040</v>
       </c>
       <c r="E20" s="81">
-        <v>361911</v>
+        <v>349593</v>
       </c>
       <c r="F20" s="81">
-        <v>315238</v>
+        <v>326256</v>
       </c>
       <c r="G20" s="84">
-        <v>-8.62</v>
+        <v>14.72</v>
       </c>
       <c r="H20" s="84">
-        <v>4.91</v>
+        <v>22.92</v>
       </c>
       <c r="I20" s="84">
-        <v>1.53</v>
+        <v>1.81</v>
       </c>
       <c r="J20" s="87">
-        <v>1.58</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="81">
-        <v>698668</v>
+        <v>700173</v>
       </c>
       <c r="C22" s="81">
-        <v>1332</v>
+        <v>11314</v>
       </c>
       <c r="D22" s="81">
-        <v>700000</v>
+        <v>711487</v>
       </c>
       <c r="E22" s="81">
-        <v>716573</v>
+        <v>696931</v>
       </c>
       <c r="F22" s="81">
-        <v>719085</v>
+        <v>726427</v>
       </c>
       <c r="G22" s="84">
-        <v>-2.31</v>
+        <v>2.09</v>
       </c>
       <c r="H22" s="84">
-        <v>-2.65</v>
+        <v>-2.06</v>
       </c>
       <c r="I22" s="84">
-        <v>3.23</v>
+        <v>3.21</v>
       </c>
       <c r="J22" s="87">
-        <v>3.59</v>
+        <v>3.56</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="81">
-        <v>214246</v>
+        <v>218317</v>
       </c>
       <c r="C24" s="81">
         <v>69</v>
       </c>
       <c r="D24" s="81">
-        <v>214316</v>
+        <v>218387</v>
       </c>
       <c r="E24" s="81">
-        <v>208770</v>
+        <v>214848</v>
       </c>
       <c r="F24" s="81">
-        <v>205519</v>
+        <v>210279</v>
       </c>
       <c r="G24" s="84">
-        <v>2.66</v>
+        <v>1.65</v>
       </c>
       <c r="H24" s="84">
-        <v>4.28</v>
+        <v>3.86</v>
       </c>
       <c r="I24" s="84">
         <v>0.99</v>
       </c>
       <c r="J24" s="87">
         <v>1.03</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B26" s="81">
-        <v>1257688</v>
+        <v>1297280</v>
       </c>
       <c r="C26" s="81">
-        <v>2222</v>
+        <v>11382</v>
       </c>
       <c r="D26" s="81">
-        <v>1259909</v>
+        <v>1308662</v>
       </c>
       <c r="E26" s="81">
-        <v>1257761</v>
+        <v>1279742</v>
       </c>
       <c r="F26" s="81">
-        <v>1239601</v>
+        <v>1265783</v>
       </c>
       <c r="G26" s="84">
-        <v>0.17</v>
+        <v>2.26</v>
       </c>
       <c r="H26" s="84">
-        <v>1.64</v>
+        <v>3.39</v>
       </c>
       <c r="I26" s="84">
-        <v>5.82</v>
+        <v>5.91</v>
       </c>
       <c r="J26" s="87">
-        <v>6.19</v>
+        <v>6.21</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>127</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B28" s="81">
-        <v>21911</v>
+        <v>26759</v>
       </c>
       <c r="C28" s="90">
         <v>0</v>
       </c>
       <c r="D28" s="81">
-        <v>21911</v>
+        <v>26759</v>
       </c>
       <c r="E28" s="81">
-        <v>21674</v>
+        <v>23720</v>
       </c>
       <c r="F28" s="81">
-        <v>14523</v>
+        <v>14634</v>
       </c>
       <c r="G28" s="84">
-        <v>1.09</v>
+        <v>12.81</v>
       </c>
       <c r="H28" s="84">
-        <v>50.87</v>
+        <v>82.85</v>
       </c>
       <c r="I28" s="84">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="J28" s="87">
         <v>0.07</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>129</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="81">
-        <v>47733</v>
+        <v>48539</v>
       </c>
       <c r="C30" s="81">
-        <v>4100</v>
+        <v>4700</v>
       </c>
       <c r="D30" s="81">
-        <v>51833</v>
+        <v>53239</v>
       </c>
       <c r="E30" s="81">
-        <v>53102</v>
+        <v>52528</v>
       </c>
       <c r="F30" s="81">
-        <v>48420</v>
+        <v>46052</v>
       </c>
       <c r="G30" s="84">
-        <v>-2.39</v>
+        <v>1.35</v>
       </c>
       <c r="H30" s="84">
-        <v>7.05</v>
+        <v>15.61</v>
       </c>
       <c r="I30" s="84">
         <v>0.24</v>
       </c>
       <c r="J30" s="87">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B32" s="81">
-        <v>24820</v>
+        <v>23465</v>
       </c>
       <c r="C32" s="81">
         <v>1500</v>
       </c>
       <c r="D32" s="81">
-        <v>26320</v>
+        <v>24965</v>
       </c>
       <c r="E32" s="81">
-        <v>25022</v>
+        <v>26067</v>
       </c>
       <c r="F32" s="81">
-        <v>24561</v>
+        <v>23425</v>
       </c>
       <c r="G32" s="84">
-        <v>5.19</v>
+        <v>-4.23</v>
       </c>
       <c r="H32" s="84">
-        <v>7.17</v>
+        <v>6.57</v>
       </c>
       <c r="I32" s="84">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="J32" s="87">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="79" t="s">
         <v>134</v>
       </c>
       <c r="B34" s="82">
-        <v>231183</v>
+        <v>290859</v>
       </c>
       <c r="C34" s="82">
-        <v>1141</v>
+        <v>1290</v>
       </c>
       <c r="D34" s="82">
-        <v>232324</v>
+        <v>292149</v>
       </c>
       <c r="E34" s="82">
-        <v>231383</v>
+        <v>233971</v>
       </c>
       <c r="F34" s="82">
-        <v>206087</v>
+        <v>209742</v>
       </c>
       <c r="G34" s="85">
-        <v>0.41</v>
+        <v>24.87</v>
       </c>
       <c r="H34" s="85">
-        <v>12.73</v>
+        <v>39.29</v>
       </c>
       <c r="I34" s="85">
-        <v>1.07</v>
+        <v>1.32</v>
       </c>
       <c r="J34" s="88">
         <v>1.03</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>135</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="103" t="s">
         <v>136</v>
       </c>
       <c r="B36" s="104">
-        <v>88852</v>
+        <v>91634</v>
       </c>
       <c r="C36" s="107">
         <v>0</v>
       </c>
       <c r="D36" s="104">
-        <v>88852</v>
+        <v>91634</v>
       </c>
       <c r="E36" s="104">
-        <v>103095</v>
+        <v>91893</v>
       </c>
       <c r="F36" s="104">
-        <v>66033</v>
+        <v>101839</v>
       </c>
       <c r="G36" s="108">
-        <v>-13.82</v>
+        <v>-0.28</v>
       </c>
       <c r="H36" s="108">
-        <v>34.56</v>
+        <v>-10.02</v>
       </c>
       <c r="I36" s="108">
         <v>0.41</v>
       </c>
       <c r="J36" s="109">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="110" t="s">
         <v>137</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -5820,51 +5820,51 @@
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="J36:J37"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="30" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="30.625" customWidth="1"/>
     <col min="2" max="2" width="11.375" customWidth="1"/>
     <col min="3" max="4" width="10.375" customWidth="1"/>
     <col min="5" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>53</v>
       </c>
@@ -5889,56 +5889,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -6039,75 +6039,75 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="69">
-        <v>533988</v>
+        <v>537631</v>
       </c>
       <c r="C10" s="113">
         <v>0</v>
       </c>
       <c r="D10" s="69">
-        <v>533988</v>
+        <v>537631</v>
       </c>
       <c r="E10" s="69">
-        <v>533311</v>
+        <v>535241</v>
       </c>
       <c r="F10" s="69">
-        <v>515625</v>
+        <v>520922</v>
       </c>
       <c r="G10" s="72">
-        <v>0.13</v>
+        <v>0.45</v>
       </c>
       <c r="H10" s="72">
-        <v>3.56</v>
+        <v>3.21</v>
       </c>
       <c r="I10" s="72">
-        <v>2.47</v>
+        <v>2.43</v>
       </c>
       <c r="J10" s="75">
-        <v>2.58</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23"/>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
@@ -6606,51 +6606,51 @@
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社定期性存款餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>