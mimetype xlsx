--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -63,51 +63,51 @@
   <si>
     <t>一般定期性</t>
   </si>
   <si>
     <t>可 轉 讓</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>存　　　款</t>
   </si>
   <si>
     <t>定期存單</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t xml:space="preserve"> by Institution </t>
   </si>
   <si>
     <t xml:space="preserve"> Time &amp; Savings</t>
   </si>
   <si>
     <t>NCDs</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -175,51 +175,51 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>　　　　　2.可轉讓定期存單指銀行發行餘額。</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>說　　明：1.一般定期性存款包括定期存款、定期儲蓄存款，不含外匯定存、信託資金、中華郵政公司儲匯處轉存款。</t>
   </si>
   <si>
     <t>　　　　　3.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社定期性存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
@@ -2829,535 +2829,535 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="69">
-        <v>21777349</v>
+        <v>21831277</v>
       </c>
       <c r="C10" s="69">
-        <v>353716</v>
+        <v>318035</v>
       </c>
       <c r="D10" s="69">
+        <v>22149312</v>
+      </c>
+      <c r="E10" s="69">
         <v>22131064</v>
       </c>
-      <c r="E10" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="69">
-        <v>20392353</v>
+        <v>20539745</v>
       </c>
       <c r="G10" s="72">
-        <v>1.64</v>
+        <v>0.08</v>
       </c>
       <c r="H10" s="72">
-        <v>8.53</v>
+        <v>7.84</v>
       </c>
       <c r="I10" s="72">
         <v>100</v>
       </c>
       <c r="J10" s="75">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="79" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="82">
-        <v>20857224</v>
+        <v>20911014</v>
       </c>
       <c r="C12" s="82">
-        <v>352425</v>
+        <v>316695</v>
       </c>
       <c r="D12" s="82">
+        <v>21227708</v>
+      </c>
+      <c r="E12" s="82">
         <v>21209650</v>
       </c>
-      <c r="E12" s="82">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="82">
-        <v>19559849</v>
+        <v>19708665</v>
       </c>
       <c r="G12" s="85">
-        <v>1.42</v>
+        <v>0.09</v>
       </c>
       <c r="H12" s="85">
-        <v>8.43</v>
+        <v>7.71</v>
       </c>
       <c r="I12" s="85">
         <v>95.84</v>
       </c>
       <c r="J12" s="88">
-        <v>95.92</v>
+        <v>95.95</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="81">
-        <v>1988846</v>
+        <v>2003360</v>
       </c>
       <c r="C14" s="81">
-        <v>962</v>
+        <v>887</v>
       </c>
       <c r="D14" s="81">
+        <v>2004247</v>
+      </c>
+      <c r="E14" s="81">
         <v>1989808</v>
       </c>
-      <c r="E14" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="81">
-        <v>2031480</v>
+        <v>2037845</v>
       </c>
       <c r="G14" s="84">
-        <v>0.54</v>
+        <v>0.73</v>
       </c>
       <c r="H14" s="84">
-        <v>-2.05</v>
+        <v>-1.65</v>
       </c>
       <c r="I14" s="84">
-        <v>8.99</v>
+        <v>9.05</v>
       </c>
       <c r="J14" s="87">
-        <v>9.96</v>
+        <v>9.92</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="81">
-        <v>1210301</v>
+        <v>1196579</v>
       </c>
       <c r="C16" s="81">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="D16" s="81">
+        <v>1196883</v>
+      </c>
+      <c r="E16" s="81">
         <v>1210611</v>
       </c>
-      <c r="E16" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="81">
-        <v>1187548</v>
+        <v>1162631</v>
       </c>
       <c r="G16" s="84">
-        <v>0.22</v>
+        <v>-1.13</v>
       </c>
       <c r="H16" s="84">
-        <v>1.94</v>
+        <v>2.95</v>
       </c>
       <c r="I16" s="84">
-        <v>5.47</v>
+        <v>5.4</v>
       </c>
       <c r="J16" s="87">
-        <v>5.82</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="81">
-        <v>1277990</v>
+        <v>1270992</v>
       </c>
       <c r="C18" s="81">
         <v>52204</v>
       </c>
       <c r="D18" s="81">
+        <v>1323195</v>
+      </c>
+      <c r="E18" s="81">
         <v>1330193</v>
       </c>
-      <c r="E18" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="81">
-        <v>1338776</v>
+        <v>1353274</v>
       </c>
       <c r="G18" s="84">
-        <v>0.18</v>
+        <v>-0.53</v>
       </c>
       <c r="H18" s="84">
-        <v>-0.64</v>
+        <v>-2.22</v>
       </c>
       <c r="I18" s="84">
-        <v>6.01</v>
+        <v>5.97</v>
       </c>
       <c r="J18" s="87">
-        <v>6.57</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="81">
-        <v>1035938</v>
+        <v>1040788</v>
       </c>
       <c r="C20" s="81">
-        <v>6355</v>
+        <v>6363</v>
       </c>
       <c r="D20" s="81">
+        <v>1047151</v>
+      </c>
+      <c r="E20" s="81">
         <v>1042292</v>
       </c>
-      <c r="E20" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="81">
-        <v>980554</v>
+        <v>1000212</v>
       </c>
       <c r="G20" s="84">
-        <v>0.12</v>
+        <v>0.47</v>
       </c>
       <c r="H20" s="84">
-        <v>6.3</v>
+        <v>4.69</v>
       </c>
       <c r="I20" s="84">
-        <v>4.71</v>
+        <v>4.73</v>
       </c>
       <c r="J20" s="87">
-        <v>4.81</v>
+        <v>4.87</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="81">
-        <v>935904</v>
+        <v>924291</v>
       </c>
       <c r="C22" s="81">
-        <v>3436</v>
+        <v>3634</v>
       </c>
       <c r="D22" s="81">
+        <v>927925</v>
+      </c>
+      <c r="E22" s="81">
         <v>939341</v>
       </c>
-      <c r="E22" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="81">
-        <v>851758</v>
+        <v>871307</v>
       </c>
       <c r="G22" s="84">
-        <v>0.05</v>
+        <v>-1.22</v>
       </c>
       <c r="H22" s="84">
-        <v>10.28</v>
+        <v>6.5</v>
       </c>
       <c r="I22" s="84">
+        <v>4.19</v>
+      </c>
+      <c r="J22" s="87">
         <v>4.24</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.18</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="81">
-        <v>921219</v>
+        <v>921926</v>
       </c>
       <c r="C24" s="81">
-        <v>2518</v>
+        <v>2636</v>
       </c>
       <c r="D24" s="81">
+        <v>924562</v>
+      </c>
+      <c r="E24" s="81">
         <v>923737</v>
       </c>
-      <c r="E24" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="81">
-        <v>783233</v>
+        <v>781881</v>
       </c>
       <c r="G24" s="84">
-        <v>1.02</v>
+        <v>0.09</v>
       </c>
       <c r="H24" s="84">
-        <v>17.94</v>
+        <v>18.25</v>
       </c>
       <c r="I24" s="84">
         <v>4.17</v>
       </c>
       <c r="J24" s="87">
-        <v>3.84</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="81">
-        <v>514175</v>
+        <v>515120</v>
       </c>
       <c r="C26" s="81">
-        <v>50033</v>
+        <v>34974</v>
       </c>
       <c r="D26" s="81">
+        <v>550094</v>
+      </c>
+      <c r="E26" s="81">
         <v>564207</v>
       </c>
-      <c r="E26" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="81">
-        <v>560833</v>
+        <v>572211</v>
       </c>
       <c r="G26" s="84">
-        <v>-0.15</v>
+        <v>-2.5</v>
       </c>
       <c r="H26" s="84">
-        <v>0.6</v>
+        <v>-3.87</v>
       </c>
       <c r="I26" s="84">
-        <v>2.55</v>
+        <v>2.48</v>
       </c>
       <c r="J26" s="87">
-        <v>2.75</v>
+        <v>2.79</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="81">
-        <v>1079615</v>
+        <v>1096743</v>
       </c>
       <c r="C28" s="81">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="D28" s="81">
+        <v>1097848</v>
+      </c>
+      <c r="E28" s="81">
         <v>1080721</v>
       </c>
-      <c r="E28" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="81">
-        <v>900039</v>
+        <v>874449</v>
       </c>
       <c r="G28" s="84">
-        <v>5.98</v>
+        <v>1.58</v>
       </c>
       <c r="H28" s="84">
-        <v>20.07</v>
+        <v>25.55</v>
       </c>
       <c r="I28" s="84">
-        <v>4.88</v>
+        <v>4.96</v>
       </c>
       <c r="J28" s="87">
-        <v>4.41</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="81">
-        <v>1410383</v>
+        <v>1375959</v>
       </c>
       <c r="C30" s="81">
-        <v>25810</v>
+        <v>21810</v>
       </c>
       <c r="D30" s="81">
+        <v>1397769</v>
+      </c>
+      <c r="E30" s="81">
         <v>1436193</v>
       </c>
-      <c r="E30" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="81">
-        <v>1131095</v>
+        <v>1124313</v>
       </c>
       <c r="G30" s="84">
-        <v>1.51</v>
+        <v>-2.68</v>
       </c>
       <c r="H30" s="84">
-        <v>26.97</v>
+        <v>24.32</v>
       </c>
       <c r="I30" s="84">
-        <v>6.49</v>
+        <v>6.31</v>
       </c>
       <c r="J30" s="87">
-        <v>5.55</v>
+        <v>5.47</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="90">
         <v>0</v>
       </c>
       <c r="C32" s="90">
         <v>0</v>
@@ -3381,121 +3381,121 @@
         <v>0</v>
       </c>
       <c r="J32" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>79</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="81">
-        <v>100280</v>
+        <v>97675</v>
       </c>
       <c r="C34" s="81">
         <v>356</v>
       </c>
       <c r="D34" s="81">
+        <v>98031</v>
+      </c>
+      <c r="E34" s="81">
         <v>100636</v>
       </c>
-      <c r="E34" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="81">
-        <v>111663</v>
+        <v>114008</v>
       </c>
       <c r="G34" s="84">
-        <v>-3.63</v>
+        <v>-2.59</v>
       </c>
       <c r="H34" s="84">
-        <v>-9.87</v>
+        <v>-14.01</v>
       </c>
       <c r="I34" s="84">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="J34" s="87">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="96">
-        <v>916165</v>
+        <v>937151</v>
       </c>
       <c r="C36" s="96">
         <v>318</v>
       </c>
       <c r="D36" s="96">
+        <v>937469</v>
+      </c>
+      <c r="E36" s="96">
         <v>916483</v>
       </c>
-      <c r="E36" s="96">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="96">
-        <v>830239</v>
+        <v>815628</v>
       </c>
       <c r="G36" s="98">
-        <v>0.86</v>
+        <v>2.29</v>
       </c>
       <c r="H36" s="98">
-        <v>10.39</v>
+        <v>14.94</v>
       </c>
       <c r="I36" s="98">
-        <v>4.14</v>
+        <v>4.23</v>
       </c>
       <c r="J36" s="100">
-        <v>4.07</v>
+        <v>3.97</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>83</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -3735,56 +3735,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -3885,673 +3885,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="68">
-        <v>9348</v>
+        <v>11121</v>
       </c>
       <c r="C10" s="68">
         <v>13</v>
       </c>
       <c r="D10" s="68">
+        <v>11134</v>
+      </c>
+      <c r="E10" s="68">
         <v>9361</v>
       </c>
-      <c r="E10" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="68">
-        <v>8228</v>
+        <v>7088</v>
       </c>
       <c r="G10" s="71">
-        <v>8.98</v>
+        <v>18.94</v>
       </c>
       <c r="H10" s="71">
-        <v>13.77</v>
+        <v>57.08</v>
       </c>
       <c r="I10" s="71">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="J10" s="74">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="81">
-        <v>141513</v>
+        <v>143595</v>
       </c>
       <c r="C12" s="81">
-        <v>4500</v>
+        <v>3500</v>
       </c>
       <c r="D12" s="81">
+        <v>147095</v>
+      </c>
+      <c r="E12" s="81">
         <v>146013</v>
       </c>
-      <c r="E12" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="81">
-        <v>135851</v>
+        <v>138748</v>
       </c>
       <c r="G12" s="84">
-        <v>3.17</v>
+        <v>0.74</v>
       </c>
       <c r="H12" s="84">
-        <v>7.48</v>
+        <v>6.02</v>
       </c>
       <c r="I12" s="84">
         <v>0.66</v>
       </c>
       <c r="J12" s="87">
-        <v>0.67</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="81">
-        <v>784688</v>
+        <v>780483</v>
       </c>
       <c r="C14" s="81">
         <v>336</v>
       </c>
       <c r="D14" s="81">
+        <v>780819</v>
+      </c>
+      <c r="E14" s="81">
         <v>785024</v>
       </c>
-      <c r="E14" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="81">
-        <v>627804</v>
+        <v>643587</v>
       </c>
       <c r="G14" s="84">
-        <v>7.03</v>
+        <v>-0.54</v>
       </c>
       <c r="H14" s="84">
-        <v>25.04</v>
+        <v>21.32</v>
       </c>
       <c r="I14" s="84">
-        <v>3.55</v>
+        <v>3.53</v>
       </c>
       <c r="J14" s="87">
-        <v>3.08</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="81">
-        <v>61958</v>
+        <v>60070</v>
       </c>
       <c r="C16" s="81">
-        <v>7065</v>
+        <v>7055</v>
       </c>
       <c r="D16" s="81">
+        <v>67126</v>
+      </c>
+      <c r="E16" s="81">
         <v>69024</v>
       </c>
-      <c r="E16" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="81">
-        <v>55842</v>
+        <v>61081</v>
       </c>
       <c r="G16" s="84">
-        <v>2.59</v>
+        <v>-2.75</v>
       </c>
       <c r="H16" s="84">
-        <v>23.61</v>
+        <v>9.9</v>
       </c>
       <c r="I16" s="84">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="J16" s="87">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="81">
-        <v>361631</v>
+        <v>353046</v>
       </c>
       <c r="C18" s="81">
-        <v>9221</v>
+        <v>9123</v>
       </c>
       <c r="D18" s="81">
+        <v>362168</v>
+      </c>
+      <c r="E18" s="81">
         <v>370851</v>
       </c>
-      <c r="E18" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="81">
-        <v>374193</v>
+        <v>381666</v>
       </c>
       <c r="G18" s="84">
-        <v>1.36</v>
+        <v>-2.34</v>
       </c>
       <c r="H18" s="84">
-        <v>-0.89</v>
+        <v>-5.11</v>
       </c>
       <c r="I18" s="84">
-        <v>1.68</v>
+        <v>1.64</v>
       </c>
       <c r="J18" s="87">
-        <v>1.83</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="81">
-        <v>114321</v>
+        <v>112770</v>
       </c>
       <c r="C20" s="81">
-        <v>76</v>
+        <v>576</v>
       </c>
       <c r="D20" s="81">
+        <v>113346</v>
+      </c>
+      <c r="E20" s="81">
         <v>114397</v>
       </c>
-      <c r="E20" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="81">
-        <v>113123</v>
+        <v>110907</v>
       </c>
       <c r="G20" s="84">
-        <v>2.97</v>
+        <v>-0.92</v>
       </c>
       <c r="H20" s="84">
-        <v>1.13</v>
+        <v>2.2</v>
       </c>
       <c r="I20" s="84">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="J20" s="87">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="81">
-        <v>133386</v>
+        <v>135681</v>
       </c>
       <c r="C22" s="81">
         <v>220</v>
       </c>
       <c r="D22" s="81">
+        <v>135901</v>
+      </c>
+      <c r="E22" s="81">
         <v>133606</v>
       </c>
-      <c r="E22" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="81">
-        <v>104916</v>
+        <v>109781</v>
       </c>
       <c r="G22" s="84">
-        <v>4.73</v>
+        <v>1.72</v>
       </c>
       <c r="H22" s="84">
-        <v>27.35</v>
+        <v>23.79</v>
       </c>
       <c r="I22" s="84">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="J22" s="87">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="81">
-        <v>43386</v>
+        <v>42825</v>
       </c>
       <c r="C24" s="81">
-        <v>7272</v>
+        <v>7572</v>
       </c>
       <c r="D24" s="81">
+        <v>50397</v>
+      </c>
+      <c r="E24" s="81">
         <v>50658</v>
       </c>
-      <c r="E24" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="81">
-        <v>47758</v>
+        <v>47289</v>
       </c>
       <c r="G24" s="84">
-        <v>1.61</v>
+        <v>-0.52</v>
       </c>
       <c r="H24" s="84">
-        <v>6.07</v>
+        <v>6.57</v>
       </c>
       <c r="I24" s="84">
         <v>0.23</v>
       </c>
       <c r="J24" s="87">
         <v>0.23</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="81">
-        <v>147507</v>
+        <v>149897</v>
       </c>
       <c r="C26" s="81">
-        <v>13699</v>
+        <v>10584</v>
       </c>
       <c r="D26" s="81">
+        <v>160480</v>
+      </c>
+      <c r="E26" s="81">
         <v>161205</v>
       </c>
-      <c r="E26" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="81">
-        <v>138629</v>
+        <v>140815</v>
       </c>
       <c r="G26" s="84">
-        <v>-0.77</v>
+        <v>-0.45</v>
       </c>
       <c r="H26" s="84">
-        <v>16.29</v>
+        <v>13.96</v>
       </c>
       <c r="I26" s="84">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="J26" s="87">
-        <v>0.68</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="81">
-        <v>564331</v>
+        <v>557975</v>
       </c>
       <c r="C28" s="81">
         <v>4857</v>
       </c>
       <c r="D28" s="81">
+        <v>562832</v>
+      </c>
+      <c r="E28" s="81">
         <v>569188</v>
       </c>
-      <c r="E28" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="81">
-        <v>541202</v>
+        <v>559867</v>
       </c>
       <c r="G28" s="84">
-        <v>1.3</v>
+        <v>-1.12</v>
       </c>
       <c r="H28" s="84">
-        <v>5.17</v>
+        <v>0.53</v>
       </c>
       <c r="I28" s="84">
-        <v>2.57</v>
+        <v>2.54</v>
       </c>
       <c r="J28" s="87">
-        <v>2.65</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="81">
-        <v>424506</v>
+        <v>430900</v>
       </c>
       <c r="C30" s="81">
-        <v>25989</v>
+        <v>24951</v>
       </c>
       <c r="D30" s="81">
+        <v>455851</v>
+      </c>
+      <c r="E30" s="81">
         <v>450495</v>
       </c>
-      <c r="E30" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="81">
-        <v>427938</v>
+        <v>429296</v>
       </c>
       <c r="G30" s="84">
-        <v>0.46</v>
+        <v>1.19</v>
       </c>
       <c r="H30" s="84">
-        <v>5.27</v>
+        <v>6.19</v>
       </c>
       <c r="I30" s="84">
-        <v>2.04</v>
+        <v>2.06</v>
       </c>
       <c r="J30" s="87">
-        <v>2.1</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="81">
-        <v>150358</v>
+        <v>149179</v>
       </c>
       <c r="C32" s="81">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D32" s="81">
+        <v>149213</v>
+      </c>
+      <c r="E32" s="81">
         <v>150393</v>
       </c>
-      <c r="E32" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="81">
-        <v>136359</v>
+        <v>139695</v>
       </c>
       <c r="G32" s="84">
-        <v>-0.56</v>
+        <v>-0.78</v>
       </c>
       <c r="H32" s="84">
-        <v>10.29</v>
+        <v>6.81</v>
       </c>
       <c r="I32" s="84">
+        <v>0.67</v>
+      </c>
+      <c r="J32" s="87">
         <v>0.68</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.67</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="81">
-        <v>113144</v>
+        <v>114861</v>
       </c>
       <c r="C34" s="81">
         <v>204</v>
       </c>
       <c r="D34" s="81">
+        <v>115065</v>
+      </c>
+      <c r="E34" s="81">
         <v>113348</v>
       </c>
-      <c r="E34" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="81">
-        <v>101048</v>
+        <v>101070</v>
       </c>
       <c r="G34" s="84">
-        <v>1.12</v>
+        <v>1.52</v>
       </c>
       <c r="H34" s="84">
-        <v>12.17</v>
+        <v>13.85</v>
       </c>
       <c r="I34" s="84">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="J34" s="87">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="96">
-        <v>369747</v>
+        <v>368744</v>
       </c>
       <c r="C36" s="96">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D36" s="96">
+        <v>368952</v>
+      </c>
+      <c r="E36" s="96">
         <v>369953</v>
       </c>
-      <c r="E36" s="96">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="96">
-        <v>355358</v>
+        <v>353743</v>
       </c>
       <c r="G36" s="98">
-        <v>-0.02</v>
+        <v>-0.27</v>
       </c>
       <c r="H36" s="98">
-        <v>4.11</v>
+        <v>4.3</v>
       </c>
       <c r="I36" s="98">
         <v>1.67</v>
       </c>
       <c r="J36" s="100">
-        <v>1.74</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -4813,56 +4813,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -4963,673 +4963,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="68">
-        <v>333751</v>
+        <v>329601</v>
       </c>
       <c r="C10" s="68">
-        <v>14215</v>
+        <v>17703</v>
       </c>
       <c r="D10" s="68">
+        <v>347303</v>
+      </c>
+      <c r="E10" s="68">
         <v>347965</v>
       </c>
-      <c r="E10" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="68">
-        <v>360908</v>
+        <v>365315</v>
       </c>
       <c r="G10" s="71">
-        <v>1.62</v>
+        <v>-0.19</v>
       </c>
       <c r="H10" s="71">
-        <v>-3.59</v>
+        <v>-4.93</v>
       </c>
       <c r="I10" s="71">
         <v>1.57</v>
       </c>
       <c r="J10" s="74">
-        <v>1.77</v>
+        <v>1.78</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B12" s="81">
-        <v>904366</v>
+        <v>919868</v>
       </c>
       <c r="C12" s="81">
-        <v>32915</v>
+        <v>18615</v>
       </c>
       <c r="D12" s="81">
+        <v>938483</v>
+      </c>
+      <c r="E12" s="81">
         <v>937281</v>
       </c>
-      <c r="E12" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="81">
-        <v>841785</v>
+        <v>852137</v>
       </c>
       <c r="G12" s="84">
-        <v>-0.88</v>
+        <v>0.13</v>
       </c>
       <c r="H12" s="84">
-        <v>11.34</v>
+        <v>10.13</v>
       </c>
       <c r="I12" s="84">
         <v>4.24</v>
       </c>
       <c r="J12" s="87">
-        <v>4.13</v>
+        <v>4.15</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>113</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B14" s="81">
-        <v>683525</v>
+        <v>653237</v>
       </c>
       <c r="C14" s="81">
-        <v>8839</v>
+        <v>2839</v>
       </c>
       <c r="D14" s="81">
+        <v>656076</v>
+      </c>
+      <c r="E14" s="81">
         <v>692364</v>
       </c>
-      <c r="E14" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="81">
-        <v>619863</v>
+        <v>634673</v>
       </c>
       <c r="G14" s="84">
-        <v>-0.5</v>
+        <v>-5.24</v>
       </c>
       <c r="H14" s="84">
-        <v>11.7</v>
+        <v>3.37</v>
       </c>
       <c r="I14" s="84">
-        <v>3.13</v>
+        <v>2.96</v>
       </c>
       <c r="J14" s="87">
-        <v>3.04</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B16" s="81">
-        <v>1148335</v>
+        <v>1156365</v>
       </c>
       <c r="C16" s="81">
-        <v>27080</v>
+        <v>25080</v>
       </c>
       <c r="D16" s="81">
+        <v>1181445</v>
+      </c>
+      <c r="E16" s="81">
         <v>1175415</v>
       </c>
-      <c r="E16" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="81">
-        <v>996846</v>
+        <v>1006887</v>
       </c>
       <c r="G16" s="84">
-        <v>1.28</v>
+        <v>0.51</v>
       </c>
       <c r="H16" s="84">
-        <v>17.91</v>
+        <v>17.34</v>
       </c>
       <c r="I16" s="84">
-        <v>5.31</v>
+        <v>5.33</v>
       </c>
       <c r="J16" s="87">
-        <v>4.89</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="81">
-        <v>272036</v>
+        <v>271773</v>
       </c>
       <c r="C18" s="81">
         <v>12312</v>
       </c>
       <c r="D18" s="81">
+        <v>284085</v>
+      </c>
+      <c r="E18" s="81">
         <v>284347</v>
       </c>
-      <c r="E18" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="81">
-        <v>252121</v>
+        <v>259048</v>
       </c>
       <c r="G18" s="84">
-        <v>-2.33</v>
+        <v>-0.09</v>
       </c>
       <c r="H18" s="84">
-        <v>12.78</v>
+        <v>9.66</v>
       </c>
       <c r="I18" s="84">
         <v>1.28</v>
       </c>
       <c r="J18" s="87">
-        <v>1.24</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="81">
-        <v>390040</v>
+        <v>381172</v>
       </c>
       <c r="C20" s="81">
-        <v>11000</v>
+        <v>7000</v>
       </c>
       <c r="D20" s="81">
+        <v>388172</v>
+      </c>
+      <c r="E20" s="81">
         <v>401040</v>
       </c>
-      <c r="E20" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="81">
-        <v>326256</v>
+        <v>342464</v>
       </c>
       <c r="G20" s="84">
-        <v>14.72</v>
+        <v>-3.21</v>
       </c>
       <c r="H20" s="84">
-        <v>22.92</v>
+        <v>13.35</v>
       </c>
       <c r="I20" s="84">
-        <v>1.81</v>
+        <v>1.75</v>
       </c>
       <c r="J20" s="87">
-        <v>1.6</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="81">
-        <v>700173</v>
+        <v>732236</v>
       </c>
       <c r="C22" s="81">
-        <v>11314</v>
+        <v>21304</v>
       </c>
       <c r="D22" s="81">
+        <v>753539</v>
+      </c>
+      <c r="E22" s="81">
         <v>711487</v>
       </c>
-      <c r="E22" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="81">
-        <v>726427</v>
+        <v>728113</v>
       </c>
       <c r="G22" s="84">
-        <v>2.09</v>
+        <v>5.91</v>
       </c>
       <c r="H22" s="84">
-        <v>-2.06</v>
+        <v>3.49</v>
       </c>
       <c r="I22" s="84">
-        <v>3.21</v>
+        <v>3.4</v>
       </c>
       <c r="J22" s="87">
-        <v>3.56</v>
+        <v>3.54</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="81">
-        <v>218317</v>
+        <v>216645</v>
       </c>
       <c r="C24" s="81">
         <v>69</v>
       </c>
       <c r="D24" s="81">
+        <v>216715</v>
+      </c>
+      <c r="E24" s="81">
         <v>218387</v>
       </c>
-      <c r="E24" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F24" s="81">
-        <v>210279</v>
+        <v>214512</v>
       </c>
       <c r="G24" s="84">
-        <v>1.65</v>
+        <v>-0.77</v>
       </c>
       <c r="H24" s="84">
-        <v>3.86</v>
+        <v>1.03</v>
       </c>
       <c r="I24" s="84">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="J24" s="87">
-        <v>1.03</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B26" s="81">
-        <v>1297280</v>
+        <v>1356251</v>
       </c>
       <c r="C26" s="81">
-        <v>11382</v>
+        <v>11351</v>
       </c>
       <c r="D26" s="81">
+        <v>1367603</v>
+      </c>
+      <c r="E26" s="81">
         <v>1308662</v>
       </c>
-      <c r="E26" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F26" s="81">
-        <v>1265783</v>
+        <v>1286376</v>
       </c>
       <c r="G26" s="84">
-        <v>2.26</v>
+        <v>4.5</v>
       </c>
       <c r="H26" s="84">
-        <v>3.39</v>
+        <v>6.31</v>
       </c>
       <c r="I26" s="84">
-        <v>5.91</v>
+        <v>6.17</v>
       </c>
       <c r="J26" s="87">
-        <v>6.21</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>127</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B28" s="81">
-        <v>26759</v>
+        <v>29393</v>
       </c>
       <c r="C28" s="90">
         <v>0</v>
       </c>
       <c r="D28" s="81">
+        <v>29393</v>
+      </c>
+      <c r="E28" s="81">
         <v>26759</v>
       </c>
-      <c r="E28" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="81">
-        <v>14634</v>
+        <v>15625</v>
       </c>
       <c r="G28" s="84">
-        <v>12.81</v>
+        <v>9.84</v>
       </c>
       <c r="H28" s="84">
-        <v>82.85</v>
+        <v>88.11</v>
       </c>
       <c r="I28" s="84">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="J28" s="87">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>129</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="81">
-        <v>48539</v>
+        <v>49228</v>
       </c>
       <c r="C30" s="81">
-        <v>4700</v>
+        <v>4600</v>
       </c>
       <c r="D30" s="81">
+        <v>53828</v>
+      </c>
+      <c r="E30" s="81">
         <v>53239</v>
       </c>
-      <c r="E30" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F30" s="81">
-        <v>46052</v>
+        <v>46133</v>
       </c>
       <c r="G30" s="84">
-        <v>1.35</v>
+        <v>1.11</v>
       </c>
       <c r="H30" s="84">
-        <v>15.61</v>
+        <v>16.68</v>
       </c>
       <c r="I30" s="84">
         <v>0.24</v>
       </c>
       <c r="J30" s="87">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B32" s="81">
-        <v>23465</v>
+        <v>23512</v>
       </c>
       <c r="C32" s="81">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="D32" s="81">
+        <v>25512</v>
+      </c>
+      <c r="E32" s="81">
         <v>24965</v>
       </c>
-      <c r="E32" s="81">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="81">
-        <v>23425</v>
+        <v>24988</v>
       </c>
       <c r="G32" s="84">
-        <v>-4.23</v>
+        <v>2.19</v>
       </c>
       <c r="H32" s="84">
-        <v>6.57</v>
+        <v>2.1</v>
       </c>
       <c r="I32" s="84">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="J32" s="87">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="79" t="s">
         <v>134</v>
       </c>
       <c r="B34" s="82">
-        <v>290859</v>
+        <v>296562</v>
       </c>
       <c r="C34" s="82">
-        <v>1290</v>
+        <v>1340</v>
       </c>
       <c r="D34" s="82">
+        <v>297902</v>
+      </c>
+      <c r="E34" s="82">
         <v>292149</v>
       </c>
-      <c r="E34" s="82">
-[...1 lines deleted...]
-      </c>
       <c r="F34" s="82">
-        <v>209742</v>
+        <v>204182</v>
       </c>
       <c r="G34" s="85">
-        <v>24.87</v>
+        <v>1.97</v>
       </c>
       <c r="H34" s="85">
-        <v>39.29</v>
+        <v>45.9</v>
       </c>
       <c r="I34" s="85">
-        <v>1.32</v>
+        <v>1.34</v>
       </c>
       <c r="J34" s="88">
-        <v>1.03</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>135</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="103" t="s">
         <v>136</v>
       </c>
       <c r="B36" s="104">
-        <v>91634</v>
+        <v>84648</v>
       </c>
       <c r="C36" s="107">
         <v>0</v>
       </c>
       <c r="D36" s="104">
+        <v>84648</v>
+      </c>
+      <c r="E36" s="104">
         <v>91634</v>
       </c>
-      <c r="E36" s="104">
-[...1 lines deleted...]
-      </c>
       <c r="F36" s="104">
-        <v>101839</v>
+        <v>103997</v>
       </c>
       <c r="G36" s="108">
-        <v>-0.28</v>
+        <v>-7.62</v>
       </c>
       <c r="H36" s="108">
-        <v>-10.02</v>
+        <v>-18.61</v>
       </c>
       <c r="I36" s="108">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="J36" s="109">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="110" t="s">
         <v>137</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -5889,56 +5889,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -6039,69 +6039,69 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="69">
-        <v>537631</v>
+        <v>539054</v>
       </c>
       <c r="C10" s="113">
         <v>0</v>
       </c>
       <c r="D10" s="69">
+        <v>539054</v>
+      </c>
+      <c r="E10" s="69">
         <v>537631</v>
       </c>
-      <c r="E10" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="69">
-        <v>520922</v>
+        <v>522901</v>
       </c>
       <c r="G10" s="72">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="H10" s="72">
-        <v>3.21</v>
+        <v>3.09</v>
       </c>
       <c r="I10" s="72">
         <v>2.43</v>
       </c>
       <c r="J10" s="75">
         <v>2.55</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23"/>
       <c r="B12" s="32"/>