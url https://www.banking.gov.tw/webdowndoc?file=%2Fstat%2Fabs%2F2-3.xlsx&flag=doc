--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -63,51 +63,51 @@
   <si>
     <t>一般定期性</t>
   </si>
   <si>
     <t>可 轉 讓</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>存　　　款</t>
   </si>
   <si>
     <t>定期存單</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t xml:space="preserve"> by Institution </t>
   </si>
   <si>
     <t xml:space="preserve"> Time &amp; Savings</t>
   </si>
   <si>
     <t>NCDs</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -175,51 +175,51 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>　　　　　2.可轉讓定期存單指銀行發行餘額。</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>說　　明：1.一般定期性存款包括定期存款、定期儲蓄存款，不含外匯定存、信託資金、中華郵政公司儲匯處轉存款。</t>
   </si>
   <si>
     <t>　　　　　3.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社定期性存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
@@ -2829,535 +2829,535 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="69">
-        <v>21831277</v>
+        <v>21934432</v>
       </c>
       <c r="C10" s="69">
-        <v>318035</v>
+        <v>276886</v>
       </c>
       <c r="D10" s="69">
-        <v>22149312</v>
+        <v>22211318</v>
       </c>
       <c r="E10" s="69">
-        <v>22131064</v>
+        <v>22318105</v>
       </c>
       <c r="F10" s="69">
-        <v>20539745</v>
+        <v>20962333</v>
       </c>
       <c r="G10" s="72">
-        <v>0.08</v>
+        <v>-0.48</v>
       </c>
       <c r="H10" s="72">
-        <v>7.84</v>
+        <v>5.96</v>
       </c>
       <c r="I10" s="72">
         <v>100</v>
       </c>
       <c r="J10" s="75">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="79" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="82">
-        <v>20911014</v>
+        <v>20879619</v>
       </c>
       <c r="C12" s="82">
-        <v>316695</v>
+        <v>275602</v>
       </c>
       <c r="D12" s="82">
-        <v>21227708</v>
+        <v>21155221</v>
       </c>
       <c r="E12" s="82">
-        <v>21209650</v>
+        <v>21350124</v>
       </c>
       <c r="F12" s="82">
-        <v>19708665</v>
+        <v>20115602</v>
       </c>
       <c r="G12" s="85">
-        <v>0.09</v>
+        <v>-0.91</v>
       </c>
       <c r="H12" s="85">
-        <v>7.71</v>
+        <v>5.17</v>
       </c>
       <c r="I12" s="85">
-        <v>95.84</v>
+        <v>95.25</v>
       </c>
       <c r="J12" s="88">
-        <v>95.95</v>
+        <v>95.96</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="81">
-        <v>2003360</v>
+        <v>1975302</v>
       </c>
       <c r="C14" s="81">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="D14" s="81">
-        <v>2004247</v>
+        <v>1976184</v>
       </c>
       <c r="E14" s="81">
-        <v>1989808</v>
+        <v>2019802</v>
       </c>
       <c r="F14" s="81">
-        <v>2037845</v>
+        <v>2049989</v>
       </c>
       <c r="G14" s="84">
-        <v>0.73</v>
+        <v>-2.16</v>
       </c>
       <c r="H14" s="84">
-        <v>-1.65</v>
+        <v>-3.6</v>
       </c>
       <c r="I14" s="84">
-        <v>9.05</v>
+        <v>8.9</v>
       </c>
       <c r="J14" s="87">
-        <v>9.92</v>
+        <v>9.78</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="81">
-        <v>1196579</v>
+        <v>1210333</v>
       </c>
       <c r="C16" s="81">
         <v>305</v>
       </c>
       <c r="D16" s="81">
-        <v>1196883</v>
+        <v>1210638</v>
       </c>
       <c r="E16" s="81">
-        <v>1210611</v>
+        <v>1194137</v>
       </c>
       <c r="F16" s="81">
-        <v>1162631</v>
+        <v>1136638</v>
       </c>
       <c r="G16" s="84">
-        <v>-1.13</v>
+        <v>1.38</v>
       </c>
       <c r="H16" s="84">
-        <v>2.95</v>
+        <v>6.51</v>
       </c>
       <c r="I16" s="84">
-        <v>5.4</v>
+        <v>5.45</v>
       </c>
       <c r="J16" s="87">
-        <v>5.66</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="81">
-        <v>1270992</v>
+        <v>1231305</v>
       </c>
       <c r="C18" s="81">
-        <v>52204</v>
+        <v>51103</v>
       </c>
       <c r="D18" s="81">
-        <v>1323195</v>
+        <v>1282408</v>
       </c>
       <c r="E18" s="81">
-        <v>1330193</v>
+        <v>1299570</v>
       </c>
       <c r="F18" s="81">
-        <v>1353274</v>
+        <v>1393276</v>
       </c>
       <c r="G18" s="84">
-        <v>-0.53</v>
+        <v>-1.32</v>
       </c>
       <c r="H18" s="84">
-        <v>-2.22</v>
+        <v>-7.96</v>
       </c>
       <c r="I18" s="84">
-        <v>5.97</v>
+        <v>5.77</v>
       </c>
       <c r="J18" s="87">
-        <v>6.59</v>
+        <v>6.65</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="81">
-        <v>1040788</v>
+        <v>1006498</v>
       </c>
       <c r="C20" s="81">
-        <v>6363</v>
+        <v>6393</v>
       </c>
       <c r="D20" s="81">
-        <v>1047151</v>
+        <v>1012892</v>
       </c>
       <c r="E20" s="81">
-        <v>1042292</v>
+        <v>1058594</v>
       </c>
       <c r="F20" s="81">
-        <v>1000212</v>
+        <v>1010487</v>
       </c>
       <c r="G20" s="84">
-        <v>0.47</v>
+        <v>-4.32</v>
       </c>
       <c r="H20" s="84">
-        <v>4.69</v>
+        <v>0.24</v>
       </c>
       <c r="I20" s="84">
-        <v>4.73</v>
+        <v>4.56</v>
       </c>
       <c r="J20" s="87">
-        <v>4.87</v>
+        <v>4.82</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="81">
-        <v>924291</v>
+        <v>931760</v>
       </c>
       <c r="C22" s="81">
-        <v>3634</v>
+        <v>3382</v>
       </c>
       <c r="D22" s="81">
-        <v>927925</v>
+        <v>935141</v>
       </c>
       <c r="E22" s="81">
-        <v>939341</v>
+        <v>950299</v>
       </c>
       <c r="F22" s="81">
-        <v>871307</v>
+        <v>924833</v>
       </c>
       <c r="G22" s="84">
-        <v>-1.22</v>
+        <v>-1.6</v>
       </c>
       <c r="H22" s="84">
-        <v>6.5</v>
+        <v>1.11</v>
       </c>
       <c r="I22" s="84">
-        <v>4.19</v>
+        <v>4.21</v>
       </c>
       <c r="J22" s="87">
-        <v>4.24</v>
+        <v>4.41</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="81">
-        <v>921926</v>
+        <v>878466</v>
       </c>
       <c r="C24" s="81">
-        <v>2636</v>
+        <v>2761</v>
       </c>
       <c r="D24" s="81">
-        <v>924562</v>
+        <v>881227</v>
       </c>
       <c r="E24" s="81">
-        <v>923737</v>
+        <v>891524</v>
       </c>
       <c r="F24" s="81">
-        <v>781881</v>
+        <v>850938</v>
       </c>
       <c r="G24" s="84">
-        <v>0.09</v>
+        <v>-1.15</v>
       </c>
       <c r="H24" s="84">
-        <v>18.25</v>
+        <v>3.56</v>
       </c>
       <c r="I24" s="84">
-        <v>4.17</v>
+        <v>3.97</v>
       </c>
       <c r="J24" s="87">
-        <v>3.81</v>
+        <v>4.06</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="81">
-        <v>515120</v>
+        <v>543595</v>
       </c>
       <c r="C26" s="81">
-        <v>34974</v>
+        <v>23817</v>
       </c>
       <c r="D26" s="81">
-        <v>550094</v>
+        <v>567412</v>
       </c>
       <c r="E26" s="81">
-        <v>564207</v>
+        <v>549976</v>
       </c>
       <c r="F26" s="81">
-        <v>572211</v>
+        <v>600870</v>
       </c>
       <c r="G26" s="84">
-        <v>-2.5</v>
+        <v>3.17</v>
       </c>
       <c r="H26" s="84">
-        <v>-3.87</v>
+        <v>-5.57</v>
       </c>
       <c r="I26" s="84">
-        <v>2.48</v>
+        <v>2.55</v>
       </c>
       <c r="J26" s="87">
-        <v>2.79</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="81">
-        <v>1096743</v>
+        <v>1117775</v>
       </c>
       <c r="C28" s="81">
-        <v>1106</v>
+        <v>837</v>
       </c>
       <c r="D28" s="81">
-        <v>1097848</v>
+        <v>1118611</v>
       </c>
       <c r="E28" s="81">
-        <v>1080721</v>
+        <v>1108341</v>
       </c>
       <c r="F28" s="81">
-        <v>874449</v>
+        <v>918200</v>
       </c>
       <c r="G28" s="84">
-        <v>1.58</v>
+        <v>0.93</v>
       </c>
       <c r="H28" s="84">
-        <v>25.55</v>
+        <v>21.83</v>
       </c>
       <c r="I28" s="84">
-        <v>4.96</v>
+        <v>5.04</v>
       </c>
       <c r="J28" s="87">
-        <v>4.26</v>
+        <v>4.38</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="81">
-        <v>1375959</v>
+        <v>1307580</v>
       </c>
       <c r="C30" s="81">
-        <v>21810</v>
+        <v>11955</v>
       </c>
       <c r="D30" s="81">
-        <v>1397769</v>
+        <v>1319535</v>
       </c>
       <c r="E30" s="81">
-        <v>1436193</v>
+        <v>1409300</v>
       </c>
       <c r="F30" s="81">
-        <v>1124313</v>
+        <v>1177827</v>
       </c>
       <c r="G30" s="84">
-        <v>-2.68</v>
+        <v>-6.37</v>
       </c>
       <c r="H30" s="84">
-        <v>24.32</v>
+        <v>12.03</v>
       </c>
       <c r="I30" s="84">
-        <v>6.31</v>
+        <v>5.94</v>
       </c>
       <c r="J30" s="87">
-        <v>5.47</v>
+        <v>5.62</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="90">
         <v>0</v>
       </c>
       <c r="C32" s="90">
         <v>0</v>
@@ -3381,121 +3381,121 @@
         <v>0</v>
       </c>
       <c r="J32" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>79</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="81">
-        <v>97675</v>
+        <v>93592</v>
       </c>
       <c r="C34" s="81">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="D34" s="81">
-        <v>98031</v>
+        <v>93946</v>
       </c>
       <c r="E34" s="81">
-        <v>100636</v>
+        <v>96075</v>
       </c>
       <c r="F34" s="81">
-        <v>114008</v>
+        <v>115851</v>
       </c>
       <c r="G34" s="84">
-        <v>-2.59</v>
+        <v>-2.22</v>
       </c>
       <c r="H34" s="84">
-        <v>-14.01</v>
+        <v>-18.91</v>
       </c>
       <c r="I34" s="84">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="J34" s="87">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="96">
-        <v>937151</v>
+        <v>927673</v>
       </c>
       <c r="C36" s="96">
-        <v>318</v>
+        <v>230</v>
       </c>
       <c r="D36" s="96">
-        <v>937469</v>
+        <v>927903</v>
       </c>
       <c r="E36" s="96">
-        <v>916483</v>
+        <v>941595</v>
       </c>
       <c r="F36" s="96">
-        <v>815628</v>
+        <v>830789</v>
       </c>
       <c r="G36" s="98">
-        <v>2.29</v>
+        <v>-1.45</v>
       </c>
       <c r="H36" s="98">
-        <v>14.94</v>
+        <v>11.69</v>
       </c>
       <c r="I36" s="98">
-        <v>4.23</v>
+        <v>4.18</v>
       </c>
       <c r="J36" s="100">
-        <v>3.97</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>83</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -3735,56 +3735,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -3885,673 +3885,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="68">
-        <v>11121</v>
+        <v>7358</v>
       </c>
       <c r="C10" s="68">
         <v>13</v>
       </c>
       <c r="D10" s="68">
-        <v>11134</v>
+        <v>7371</v>
       </c>
       <c r="E10" s="68">
-        <v>9361</v>
+        <v>12557</v>
       </c>
       <c r="F10" s="68">
-        <v>7088</v>
+        <v>9598</v>
       </c>
       <c r="G10" s="71">
-        <v>18.94</v>
+        <v>-41.3</v>
       </c>
       <c r="H10" s="71">
-        <v>57.08</v>
+        <v>-23.2</v>
       </c>
       <c r="I10" s="71">
+        <v>0.03</v>
+      </c>
+      <c r="J10" s="74">
         <v>0.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.03</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="81">
-        <v>143595</v>
+        <v>152921</v>
       </c>
       <c r="C12" s="81">
-        <v>3500</v>
+        <v>6800</v>
       </c>
       <c r="D12" s="81">
-        <v>147095</v>
+        <v>159721</v>
       </c>
       <c r="E12" s="81">
-        <v>146013</v>
+        <v>148620</v>
       </c>
       <c r="F12" s="81">
-        <v>138748</v>
+        <v>141062</v>
       </c>
       <c r="G12" s="84">
-        <v>0.74</v>
+        <v>7.47</v>
       </c>
       <c r="H12" s="84">
-        <v>6.02</v>
+        <v>13.23</v>
       </c>
       <c r="I12" s="84">
-        <v>0.66</v>
+        <v>0.72</v>
       </c>
       <c r="J12" s="87">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="81">
-        <v>780483</v>
+        <v>734343</v>
       </c>
       <c r="C14" s="81">
-        <v>336</v>
+        <v>1336</v>
       </c>
       <c r="D14" s="81">
-        <v>780819</v>
+        <v>735679</v>
       </c>
       <c r="E14" s="81">
-        <v>785024</v>
+        <v>751365</v>
       </c>
       <c r="F14" s="81">
-        <v>643587</v>
+        <v>659215</v>
       </c>
       <c r="G14" s="84">
-        <v>-0.54</v>
+        <v>-2.09</v>
       </c>
       <c r="H14" s="84">
-        <v>21.32</v>
+        <v>11.6</v>
       </c>
       <c r="I14" s="84">
-        <v>3.53</v>
+        <v>3.31</v>
       </c>
       <c r="J14" s="87">
-        <v>3.13</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="81">
-        <v>60070</v>
+        <v>71549</v>
       </c>
       <c r="C16" s="81">
-        <v>7055</v>
+        <v>7100</v>
       </c>
       <c r="D16" s="81">
-        <v>67126</v>
+        <v>78649</v>
       </c>
       <c r="E16" s="81">
-        <v>69024</v>
+        <v>66461</v>
       </c>
       <c r="F16" s="81">
-        <v>61081</v>
+        <v>67570</v>
       </c>
       <c r="G16" s="84">
-        <v>-2.75</v>
+        <v>18.34</v>
       </c>
       <c r="H16" s="84">
-        <v>9.9</v>
+        <v>16.4</v>
       </c>
       <c r="I16" s="84">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="J16" s="87">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="81">
-        <v>353046</v>
+        <v>361431</v>
       </c>
       <c r="C18" s="81">
-        <v>9123</v>
+        <v>3648</v>
       </c>
       <c r="D18" s="81">
-        <v>362168</v>
+        <v>365079</v>
       </c>
       <c r="E18" s="81">
-        <v>370851</v>
+        <v>360004</v>
       </c>
       <c r="F18" s="81">
-        <v>381666</v>
+        <v>382527</v>
       </c>
       <c r="G18" s="84">
-        <v>-2.34</v>
+        <v>1.41</v>
       </c>
       <c r="H18" s="84">
-        <v>-5.11</v>
+        <v>-4.56</v>
       </c>
       <c r="I18" s="84">
         <v>1.64</v>
       </c>
       <c r="J18" s="87">
-        <v>1.86</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="81">
-        <v>112770</v>
+        <v>116373</v>
       </c>
       <c r="C20" s="81">
-        <v>576</v>
+        <v>1576</v>
       </c>
       <c r="D20" s="81">
-        <v>113346</v>
+        <v>117949</v>
       </c>
       <c r="E20" s="81">
-        <v>114397</v>
+        <v>117047</v>
       </c>
       <c r="F20" s="81">
-        <v>110907</v>
+        <v>108105</v>
       </c>
       <c r="G20" s="84">
-        <v>-0.92</v>
+        <v>0.77</v>
       </c>
       <c r="H20" s="84">
-        <v>2.2</v>
+        <v>9.11</v>
       </c>
       <c r="I20" s="84">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="J20" s="87">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="81">
-        <v>135681</v>
+        <v>127787</v>
       </c>
       <c r="C22" s="81">
         <v>220</v>
       </c>
       <c r="D22" s="81">
-        <v>135901</v>
+        <v>128007</v>
       </c>
       <c r="E22" s="81">
-        <v>133606</v>
+        <v>132022</v>
       </c>
       <c r="F22" s="81">
-        <v>109781</v>
+        <v>112049</v>
       </c>
       <c r="G22" s="84">
-        <v>1.72</v>
+        <v>-3.04</v>
       </c>
       <c r="H22" s="84">
-        <v>23.79</v>
+        <v>14.24</v>
       </c>
       <c r="I22" s="84">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="J22" s="87">
         <v>0.53</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="81">
-        <v>42825</v>
+        <v>40857</v>
       </c>
       <c r="C24" s="81">
-        <v>7572</v>
+        <v>11072</v>
       </c>
       <c r="D24" s="81">
-        <v>50397</v>
+        <v>51929</v>
       </c>
       <c r="E24" s="81">
-        <v>50658</v>
+        <v>50455</v>
       </c>
       <c r="F24" s="81">
-        <v>47289</v>
+        <v>47451</v>
       </c>
       <c r="G24" s="84">
-        <v>-0.52</v>
+        <v>2.92</v>
       </c>
       <c r="H24" s="84">
-        <v>6.57</v>
+        <v>9.44</v>
       </c>
       <c r="I24" s="84">
         <v>0.23</v>
       </c>
       <c r="J24" s="87">
         <v>0.23</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="81">
-        <v>149897</v>
+        <v>144885</v>
       </c>
       <c r="C26" s="81">
-        <v>10584</v>
+        <v>16880</v>
       </c>
       <c r="D26" s="81">
-        <v>160480</v>
+        <v>161765</v>
       </c>
       <c r="E26" s="81">
-        <v>161205</v>
+        <v>164495</v>
       </c>
       <c r="F26" s="81">
-        <v>140815</v>
+        <v>148199</v>
       </c>
       <c r="G26" s="84">
-        <v>-0.45</v>
+        <v>-1.66</v>
       </c>
       <c r="H26" s="84">
-        <v>13.96</v>
+        <v>9.15</v>
       </c>
       <c r="I26" s="84">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="J26" s="87">
-        <v>0.69</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="81">
-        <v>557975</v>
+        <v>541526</v>
       </c>
       <c r="C28" s="81">
-        <v>4857</v>
+        <v>4830</v>
       </c>
       <c r="D28" s="81">
-        <v>562832</v>
+        <v>546356</v>
       </c>
       <c r="E28" s="81">
-        <v>569188</v>
+        <v>553607</v>
       </c>
       <c r="F28" s="81">
-        <v>559867</v>
+        <v>563169</v>
       </c>
       <c r="G28" s="84">
-        <v>-1.12</v>
+        <v>-1.31</v>
       </c>
       <c r="H28" s="84">
-        <v>0.53</v>
+        <v>-2.99</v>
       </c>
       <c r="I28" s="84">
-        <v>2.54</v>
+        <v>2.46</v>
       </c>
       <c r="J28" s="87">
-        <v>2.73</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="81">
-        <v>430900</v>
+        <v>430747</v>
       </c>
       <c r="C30" s="81">
-        <v>24951</v>
+        <v>25249</v>
       </c>
       <c r="D30" s="81">
-        <v>455851</v>
+        <v>455996</v>
       </c>
       <c r="E30" s="81">
-        <v>450495</v>
+        <v>456664</v>
       </c>
       <c r="F30" s="81">
-        <v>429296</v>
+        <v>435128</v>
       </c>
       <c r="G30" s="84">
-        <v>1.19</v>
+        <v>-0.15</v>
       </c>
       <c r="H30" s="84">
-        <v>6.19</v>
+        <v>4.8</v>
       </c>
       <c r="I30" s="84">
-        <v>2.06</v>
+        <v>2.05</v>
       </c>
       <c r="J30" s="87">
-        <v>2.09</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="81">
-        <v>149179</v>
+        <v>152342</v>
       </c>
       <c r="C32" s="81">
         <v>34</v>
       </c>
       <c r="D32" s="81">
-        <v>149213</v>
+        <v>152375</v>
       </c>
       <c r="E32" s="81">
-        <v>150393</v>
+        <v>145642</v>
       </c>
       <c r="F32" s="81">
-        <v>139695</v>
+        <v>141777</v>
       </c>
       <c r="G32" s="84">
-        <v>-0.78</v>
+        <v>4.62</v>
       </c>
       <c r="H32" s="84">
-        <v>6.81</v>
+        <v>7.48</v>
       </c>
       <c r="I32" s="84">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="J32" s="87">
         <v>0.68</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="81">
-        <v>114861</v>
+        <v>114373</v>
       </c>
       <c r="C34" s="81">
         <v>204</v>
       </c>
       <c r="D34" s="81">
-        <v>115065</v>
+        <v>114577</v>
       </c>
       <c r="E34" s="81">
-        <v>113348</v>
+        <v>115666</v>
       </c>
       <c r="F34" s="81">
-        <v>101070</v>
+        <v>103352</v>
       </c>
       <c r="G34" s="84">
-        <v>1.52</v>
+        <v>-0.94</v>
       </c>
       <c r="H34" s="84">
-        <v>13.85</v>
+        <v>10.86</v>
       </c>
       <c r="I34" s="84">
         <v>0.52</v>
       </c>
       <c r="J34" s="87">
         <v>0.49</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="96">
-        <v>368744</v>
+        <v>371123</v>
       </c>
       <c r="C36" s="96">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D36" s="96">
-        <v>368952</v>
+        <v>371326</v>
       </c>
       <c r="E36" s="96">
-        <v>369953</v>
+        <v>367332</v>
       </c>
       <c r="F36" s="96">
-        <v>353743</v>
+        <v>354533</v>
       </c>
       <c r="G36" s="98">
-        <v>-0.27</v>
+        <v>1.09</v>
       </c>
       <c r="H36" s="98">
-        <v>4.3</v>
+        <v>4.74</v>
       </c>
       <c r="I36" s="98">
         <v>1.67</v>
       </c>
       <c r="J36" s="100">
-        <v>1.72</v>
+        <v>1.69</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -4813,56 +4813,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -4963,673 +4963,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="68">
-        <v>329601</v>
+        <v>331483</v>
       </c>
       <c r="C10" s="68">
-        <v>17703</v>
+        <v>15078</v>
       </c>
       <c r="D10" s="68">
-        <v>347303</v>
+        <v>346561</v>
       </c>
       <c r="E10" s="68">
-        <v>347965</v>
+        <v>354450</v>
       </c>
       <c r="F10" s="68">
-        <v>365315</v>
+        <v>378824</v>
       </c>
       <c r="G10" s="71">
-        <v>-0.19</v>
+        <v>-2.23</v>
       </c>
       <c r="H10" s="71">
-        <v>-4.93</v>
+        <v>-8.52</v>
       </c>
       <c r="I10" s="71">
-        <v>1.57</v>
+        <v>1.56</v>
       </c>
       <c r="J10" s="74">
-        <v>1.78</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B12" s="81">
-        <v>919868</v>
+        <v>918612</v>
       </c>
       <c r="C12" s="81">
-        <v>18615</v>
+        <v>7679</v>
       </c>
       <c r="D12" s="81">
-        <v>938483</v>
+        <v>926291</v>
       </c>
       <c r="E12" s="81">
-        <v>937281</v>
+        <v>936632</v>
       </c>
       <c r="F12" s="81">
-        <v>852137</v>
+        <v>873756</v>
       </c>
       <c r="G12" s="84">
-        <v>0.13</v>
+        <v>-1.1</v>
       </c>
       <c r="H12" s="84">
-        <v>10.13</v>
+        <v>6.01</v>
       </c>
       <c r="I12" s="84">
-        <v>4.24</v>
+        <v>4.17</v>
       </c>
       <c r="J12" s="87">
-        <v>4.15</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>113</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B14" s="81">
-        <v>653237</v>
+        <v>611441</v>
       </c>
       <c r="C14" s="81">
-        <v>2839</v>
+        <v>7338</v>
       </c>
       <c r="D14" s="81">
-        <v>656076</v>
+        <v>618778</v>
       </c>
       <c r="E14" s="81">
-        <v>692364</v>
+        <v>675588</v>
       </c>
       <c r="F14" s="81">
-        <v>634673</v>
+        <v>638986</v>
       </c>
       <c r="G14" s="84">
-        <v>-5.24</v>
+        <v>-8.41</v>
       </c>
       <c r="H14" s="84">
-        <v>3.37</v>
+        <v>-3.16</v>
       </c>
       <c r="I14" s="84">
-        <v>2.96</v>
+        <v>2.79</v>
       </c>
       <c r="J14" s="87">
-        <v>3.09</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B16" s="81">
-        <v>1156365</v>
+        <v>1167264</v>
       </c>
       <c r="C16" s="81">
-        <v>25080</v>
+        <v>35133</v>
       </c>
       <c r="D16" s="81">
-        <v>1181445</v>
+        <v>1202397</v>
       </c>
       <c r="E16" s="81">
-        <v>1175415</v>
+        <v>1187973</v>
       </c>
       <c r="F16" s="81">
-        <v>1006887</v>
+        <v>1016120</v>
       </c>
       <c r="G16" s="84">
-        <v>0.51</v>
+        <v>1.21</v>
       </c>
       <c r="H16" s="84">
-        <v>17.34</v>
+        <v>18.33</v>
       </c>
       <c r="I16" s="84">
-        <v>5.33</v>
+        <v>5.41</v>
       </c>
       <c r="J16" s="87">
-        <v>4.9</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="81">
-        <v>271773</v>
+        <v>275570</v>
       </c>
       <c r="C18" s="81">
-        <v>12312</v>
+        <v>12</v>
       </c>
       <c r="D18" s="81">
-        <v>284085</v>
+        <v>275582</v>
       </c>
       <c r="E18" s="81">
-        <v>284347</v>
+        <v>271524</v>
       </c>
       <c r="F18" s="81">
-        <v>259048</v>
+        <v>271827</v>
       </c>
       <c r="G18" s="84">
-        <v>-0.09</v>
+        <v>1.49</v>
       </c>
       <c r="H18" s="84">
-        <v>9.66</v>
+        <v>1.38</v>
       </c>
       <c r="I18" s="84">
-        <v>1.28</v>
+        <v>1.24</v>
       </c>
       <c r="J18" s="87">
-        <v>1.26</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="81">
-        <v>381172</v>
+        <v>466192</v>
       </c>
       <c r="C20" s="81">
-        <v>7000</v>
+        <v>1500</v>
       </c>
       <c r="D20" s="81">
-        <v>388172</v>
+        <v>467692</v>
       </c>
       <c r="E20" s="81">
-        <v>401040</v>
+        <v>410950</v>
       </c>
       <c r="F20" s="81">
-        <v>342464</v>
+        <v>349523</v>
       </c>
       <c r="G20" s="84">
-        <v>-3.21</v>
+        <v>13.81</v>
       </c>
       <c r="H20" s="84">
-        <v>13.35</v>
+        <v>33.81</v>
       </c>
       <c r="I20" s="84">
-        <v>1.75</v>
+        <v>2.11</v>
       </c>
       <c r="J20" s="87">
         <v>1.67</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="81">
-        <v>732236</v>
+        <v>748969</v>
       </c>
       <c r="C22" s="81">
-        <v>21304</v>
+        <v>16736</v>
       </c>
       <c r="D22" s="81">
-        <v>753539</v>
+        <v>765704</v>
       </c>
       <c r="E22" s="81">
-        <v>711487</v>
+        <v>767406</v>
       </c>
       <c r="F22" s="81">
-        <v>728113</v>
+        <v>729466</v>
       </c>
       <c r="G22" s="84">
-        <v>5.91</v>
+        <v>-0.22</v>
       </c>
       <c r="H22" s="84">
-        <v>3.49</v>
+        <v>4.97</v>
       </c>
       <c r="I22" s="84">
-        <v>3.4</v>
+        <v>3.45</v>
       </c>
       <c r="J22" s="87">
-        <v>3.54</v>
+        <v>3.48</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="81">
-        <v>216645</v>
+        <v>214837</v>
       </c>
       <c r="C24" s="81">
-        <v>69</v>
+        <v>258</v>
       </c>
       <c r="D24" s="81">
-        <v>216715</v>
+        <v>215095</v>
       </c>
       <c r="E24" s="81">
-        <v>218387</v>
+        <v>214637</v>
       </c>
       <c r="F24" s="81">
-        <v>214512</v>
+        <v>212226</v>
       </c>
       <c r="G24" s="84">
-        <v>-0.77</v>
+        <v>0.21</v>
       </c>
       <c r="H24" s="84">
-        <v>1.03</v>
+        <v>1.35</v>
       </c>
       <c r="I24" s="84">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="J24" s="87">
-        <v>1.04</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B26" s="81">
-        <v>1356251</v>
+        <v>1435665</v>
       </c>
       <c r="C26" s="81">
-        <v>11351</v>
+        <v>1086</v>
       </c>
       <c r="D26" s="81">
-        <v>1367603</v>
+        <v>1436752</v>
       </c>
       <c r="E26" s="81">
-        <v>1308662</v>
+        <v>1452839</v>
       </c>
       <c r="F26" s="81">
-        <v>1286376</v>
+        <v>1270372</v>
       </c>
       <c r="G26" s="84">
-        <v>4.5</v>
+        <v>-1.11</v>
       </c>
       <c r="H26" s="84">
-        <v>6.31</v>
+        <v>13.1</v>
       </c>
       <c r="I26" s="84">
-        <v>6.17</v>
+        <v>6.47</v>
       </c>
       <c r="J26" s="87">
-        <v>6.26</v>
+        <v>6.06</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>127</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B28" s="81">
-        <v>29393</v>
+        <v>37768</v>
       </c>
       <c r="C28" s="90">
         <v>0</v>
       </c>
       <c r="D28" s="81">
-        <v>29393</v>
+        <v>37768</v>
       </c>
       <c r="E28" s="81">
-        <v>26759</v>
+        <v>34549</v>
       </c>
       <c r="F28" s="81">
-        <v>15625</v>
+        <v>16830</v>
       </c>
       <c r="G28" s="84">
-        <v>9.84</v>
+        <v>9.32</v>
       </c>
       <c r="H28" s="84">
-        <v>88.11</v>
+        <v>124.41</v>
       </c>
       <c r="I28" s="84">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="J28" s="87">
         <v>0.08</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>129</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="81">
-        <v>49228</v>
+        <v>53911</v>
       </c>
       <c r="C30" s="81">
-        <v>4600</v>
+        <v>6600</v>
       </c>
       <c r="D30" s="81">
-        <v>53828</v>
+        <v>60511</v>
       </c>
       <c r="E30" s="81">
-        <v>53239</v>
+        <v>54947</v>
       </c>
       <c r="F30" s="81">
-        <v>46133</v>
+        <v>47313</v>
       </c>
       <c r="G30" s="84">
-        <v>1.11</v>
+        <v>10.13</v>
       </c>
       <c r="H30" s="84">
-        <v>16.68</v>
+        <v>27.9</v>
       </c>
       <c r="I30" s="84">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="J30" s="87">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B32" s="81">
-        <v>23512</v>
+        <v>26412</v>
       </c>
       <c r="C32" s="81">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="D32" s="81">
-        <v>25512</v>
+        <v>29412</v>
       </c>
       <c r="E32" s="81">
-        <v>24965</v>
+        <v>27483</v>
       </c>
       <c r="F32" s="81">
-        <v>24988</v>
+        <v>26924</v>
       </c>
       <c r="G32" s="84">
-        <v>2.19</v>
+        <v>7.02</v>
       </c>
       <c r="H32" s="84">
-        <v>2.1</v>
+        <v>9.24</v>
       </c>
       <c r="I32" s="84">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="J32" s="87">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="79" t="s">
         <v>134</v>
       </c>
       <c r="B34" s="82">
-        <v>296562</v>
+        <v>426268</v>
       </c>
       <c r="C34" s="82">
-        <v>1340</v>
+        <v>1284</v>
       </c>
       <c r="D34" s="82">
-        <v>297902</v>
+        <v>427552</v>
       </c>
       <c r="E34" s="82">
-        <v>292149</v>
+        <v>348916</v>
       </c>
       <c r="F34" s="82">
-        <v>204182</v>
+        <v>211632</v>
       </c>
       <c r="G34" s="85">
-        <v>1.97</v>
+        <v>22.54</v>
       </c>
       <c r="H34" s="85">
-        <v>45.9</v>
+        <v>102.03</v>
       </c>
       <c r="I34" s="85">
-        <v>1.34</v>
+        <v>1.92</v>
       </c>
       <c r="J34" s="88">
-        <v>0.99</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>135</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="103" t="s">
         <v>136</v>
       </c>
       <c r="B36" s="104">
-        <v>84648</v>
+        <v>92851</v>
       </c>
       <c r="C36" s="107">
         <v>0</v>
       </c>
       <c r="D36" s="104">
-        <v>84648</v>
+        <v>92851</v>
       </c>
       <c r="E36" s="104">
-        <v>91634</v>
+        <v>80614</v>
       </c>
       <c r="F36" s="104">
-        <v>103997</v>
+        <v>109168</v>
       </c>
       <c r="G36" s="108">
-        <v>-7.62</v>
+        <v>15.18</v>
       </c>
       <c r="H36" s="108">
-        <v>-18.61</v>
+        <v>-14.95</v>
       </c>
       <c r="I36" s="108">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="J36" s="109">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="110" t="s">
         <v>137</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -5889,56 +5889,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -6039,75 +6039,75 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="69">
-        <v>539054</v>
+        <v>535694</v>
       </c>
       <c r="C10" s="113">
         <v>0</v>
       </c>
       <c r="D10" s="69">
-        <v>539054</v>
+        <v>535694</v>
       </c>
       <c r="E10" s="69">
-        <v>537631</v>
+        <v>538451</v>
       </c>
       <c r="F10" s="69">
-        <v>522901</v>
+        <v>525931</v>
       </c>
       <c r="G10" s="72">
-        <v>0.26</v>
+        <v>-0.51</v>
       </c>
       <c r="H10" s="72">
-        <v>3.09</v>
+        <v>1.86</v>
       </c>
       <c r="I10" s="72">
-        <v>2.43</v>
+        <v>2.41</v>
       </c>
       <c r="J10" s="75">
-        <v>2.55</v>
+        <v>2.51</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23"/>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>