--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -63,51 +63,51 @@
   <si>
     <t>一般定期性</t>
   </si>
   <si>
     <t>可 轉 讓</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>存　　　款</t>
   </si>
   <si>
     <t>定期存單</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t xml:space="preserve"> by Institution </t>
   </si>
   <si>
     <t xml:space="preserve"> Time &amp; Savings</t>
   </si>
   <si>
     <t>NCDs</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -175,51 +175,51 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>　　　　　2.可轉讓定期存單指銀行發行餘額。</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>說　　明：1.一般定期性存款包括定期存款、定期儲蓄存款，不含外匯定存、信託資金、中華郵政公司儲匯處轉存款。</t>
   </si>
   <si>
     <t>　　　　　3.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社定期性存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
@@ -2829,535 +2829,535 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="69">
-        <v>21934432</v>
+        <v>22189087</v>
       </c>
       <c r="C10" s="69">
-        <v>276886</v>
+        <v>323417</v>
       </c>
       <c r="D10" s="69">
-        <v>22211318</v>
+        <v>22512503</v>
       </c>
       <c r="E10" s="69">
-        <v>22318105</v>
+        <v>22267784</v>
       </c>
       <c r="F10" s="69">
-        <v>20962333</v>
+        <v>21111132</v>
       </c>
       <c r="G10" s="72">
-        <v>-0.48</v>
+        <v>1.1</v>
       </c>
       <c r="H10" s="72">
-        <v>5.96</v>
+        <v>6.64</v>
       </c>
       <c r="I10" s="72">
         <v>100</v>
       </c>
       <c r="J10" s="75">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="79" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="82">
-        <v>20879619</v>
+        <v>21128235</v>
       </c>
       <c r="C12" s="82">
-        <v>275602</v>
+        <v>321728</v>
       </c>
       <c r="D12" s="82">
-        <v>21155221</v>
+        <v>21449964</v>
       </c>
       <c r="E12" s="82">
-        <v>21350124</v>
+        <v>21205616</v>
       </c>
       <c r="F12" s="82">
-        <v>20115602</v>
+        <v>20253310</v>
       </c>
       <c r="G12" s="85">
-        <v>-0.91</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="85">
-        <v>5.17</v>
+        <v>5.91</v>
       </c>
       <c r="I12" s="85">
-        <v>95.25</v>
+        <v>95.28</v>
       </c>
       <c r="J12" s="88">
-        <v>95.96</v>
+        <v>95.94</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="81">
-        <v>1975302</v>
+        <v>1967220</v>
       </c>
       <c r="C14" s="81">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="D14" s="81">
-        <v>1976184</v>
+        <v>1968108</v>
       </c>
       <c r="E14" s="81">
-        <v>2019802</v>
+        <v>1973531</v>
       </c>
       <c r="F14" s="81">
-        <v>2049989</v>
+        <v>1977608</v>
       </c>
       <c r="G14" s="84">
-        <v>-2.16</v>
+        <v>-0.27</v>
       </c>
       <c r="H14" s="84">
-        <v>-3.6</v>
+        <v>-0.48</v>
       </c>
       <c r="I14" s="84">
-        <v>8.9</v>
+        <v>8.74</v>
       </c>
       <c r="J14" s="87">
-        <v>9.78</v>
+        <v>9.37</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="81">
-        <v>1210333</v>
+        <v>1294634</v>
       </c>
       <c r="C16" s="81">
-        <v>305</v>
+        <v>2298</v>
       </c>
       <c r="D16" s="81">
-        <v>1210638</v>
+        <v>1296932</v>
       </c>
       <c r="E16" s="81">
-        <v>1194137</v>
+        <v>1256077</v>
       </c>
       <c r="F16" s="81">
-        <v>1136638</v>
+        <v>1160727</v>
       </c>
       <c r="G16" s="84">
-        <v>1.38</v>
+        <v>3.25</v>
       </c>
       <c r="H16" s="84">
-        <v>6.51</v>
+        <v>11.73</v>
       </c>
       <c r="I16" s="84">
-        <v>5.45</v>
+        <v>5.76</v>
       </c>
       <c r="J16" s="87">
-        <v>5.42</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="81">
-        <v>1231305</v>
+        <v>1196389</v>
       </c>
       <c r="C18" s="81">
-        <v>51103</v>
+        <v>51072</v>
       </c>
       <c r="D18" s="81">
-        <v>1282408</v>
+        <v>1247462</v>
       </c>
       <c r="E18" s="81">
-        <v>1299570</v>
+        <v>1243375</v>
       </c>
       <c r="F18" s="81">
-        <v>1393276</v>
+        <v>1456698</v>
       </c>
       <c r="G18" s="84">
-        <v>-1.32</v>
+        <v>0.33</v>
       </c>
       <c r="H18" s="84">
-        <v>-7.96</v>
+        <v>-14.36</v>
       </c>
       <c r="I18" s="84">
-        <v>5.77</v>
+        <v>5.54</v>
       </c>
       <c r="J18" s="87">
-        <v>6.65</v>
+        <v>6.9</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="81">
-        <v>1006498</v>
+        <v>1029483</v>
       </c>
       <c r="C20" s="81">
-        <v>6393</v>
+        <v>4393</v>
       </c>
       <c r="D20" s="81">
-        <v>1012892</v>
+        <v>1033877</v>
       </c>
       <c r="E20" s="81">
-        <v>1058594</v>
+        <v>1026406</v>
       </c>
       <c r="F20" s="81">
-        <v>1010487</v>
+        <v>1026858</v>
       </c>
       <c r="G20" s="84">
-        <v>-4.32</v>
+        <v>0.73</v>
       </c>
       <c r="H20" s="84">
-        <v>0.24</v>
+        <v>0.68</v>
       </c>
       <c r="I20" s="84">
-        <v>4.56</v>
+        <v>4.59</v>
       </c>
       <c r="J20" s="87">
-        <v>4.82</v>
+        <v>4.86</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="81">
-        <v>931760</v>
+        <v>976878</v>
       </c>
       <c r="C22" s="81">
-        <v>3382</v>
+        <v>2971</v>
       </c>
       <c r="D22" s="81">
-        <v>935141</v>
+        <v>979849</v>
       </c>
       <c r="E22" s="81">
-        <v>950299</v>
+        <v>963772</v>
       </c>
       <c r="F22" s="81">
-        <v>924833</v>
+        <v>918875</v>
       </c>
       <c r="G22" s="84">
-        <v>-1.6</v>
+        <v>1.67</v>
       </c>
       <c r="H22" s="84">
-        <v>1.11</v>
+        <v>6.64</v>
       </c>
       <c r="I22" s="84">
-        <v>4.21</v>
+        <v>4.35</v>
       </c>
       <c r="J22" s="87">
-        <v>4.41</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="81">
-        <v>878466</v>
+        <v>861470</v>
       </c>
       <c r="C24" s="81">
-        <v>2761</v>
+        <v>2627</v>
       </c>
       <c r="D24" s="81">
-        <v>881227</v>
+        <v>864098</v>
       </c>
       <c r="E24" s="81">
-        <v>891524</v>
+        <v>865856</v>
       </c>
       <c r="F24" s="81">
-        <v>850938</v>
+        <v>874452</v>
       </c>
       <c r="G24" s="84">
-        <v>-1.15</v>
+        <v>-0.2</v>
       </c>
       <c r="H24" s="84">
-        <v>3.56</v>
+        <v>-1.18</v>
       </c>
       <c r="I24" s="84">
-        <v>3.97</v>
+        <v>3.84</v>
       </c>
       <c r="J24" s="87">
-        <v>4.06</v>
+        <v>4.14</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="81">
-        <v>543595</v>
+        <v>547141</v>
       </c>
       <c r="C26" s="81">
-        <v>23817</v>
+        <v>24761</v>
       </c>
       <c r="D26" s="81">
-        <v>567412</v>
+        <v>571902</v>
       </c>
       <c r="E26" s="81">
-        <v>549976</v>
+        <v>566669</v>
       </c>
       <c r="F26" s="81">
-        <v>600870</v>
+        <v>593438</v>
       </c>
       <c r="G26" s="84">
-        <v>3.17</v>
+        <v>0.92</v>
       </c>
       <c r="H26" s="84">
-        <v>-5.57</v>
+        <v>-3.63</v>
       </c>
       <c r="I26" s="84">
-        <v>2.55</v>
+        <v>2.54</v>
       </c>
       <c r="J26" s="87">
-        <v>2.87</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="81">
-        <v>1117775</v>
+        <v>1148755</v>
       </c>
       <c r="C28" s="81">
-        <v>837</v>
+        <v>802</v>
       </c>
       <c r="D28" s="81">
-        <v>1118611</v>
+        <v>1149557</v>
       </c>
       <c r="E28" s="81">
-        <v>1108341</v>
+        <v>1139487</v>
       </c>
       <c r="F28" s="81">
-        <v>918200</v>
+        <v>895085</v>
       </c>
       <c r="G28" s="84">
-        <v>0.93</v>
+        <v>0.88</v>
       </c>
       <c r="H28" s="84">
-        <v>21.83</v>
+        <v>28.43</v>
       </c>
       <c r="I28" s="84">
-        <v>5.04</v>
+        <v>5.11</v>
       </c>
       <c r="J28" s="87">
-        <v>4.38</v>
+        <v>4.24</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="81">
-        <v>1307580</v>
+        <v>1187193</v>
       </c>
       <c r="C30" s="81">
-        <v>11955</v>
+        <v>13145</v>
       </c>
       <c r="D30" s="81">
-        <v>1319535</v>
+        <v>1200338</v>
       </c>
       <c r="E30" s="81">
-        <v>1409300</v>
+        <v>1222516</v>
       </c>
       <c r="F30" s="81">
-        <v>1177827</v>
+        <v>1286716</v>
       </c>
       <c r="G30" s="84">
-        <v>-6.37</v>
+        <v>-1.81</v>
       </c>
       <c r="H30" s="84">
-        <v>12.03</v>
+        <v>-6.71</v>
       </c>
       <c r="I30" s="84">
-        <v>5.94</v>
+        <v>5.33</v>
       </c>
       <c r="J30" s="87">
-        <v>5.62</v>
+        <v>6.09</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="90">
         <v>0</v>
       </c>
       <c r="C32" s="90">
         <v>0</v>
@@ -3381,121 +3381,121 @@
         <v>0</v>
       </c>
       <c r="J32" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>79</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="81">
-        <v>93592</v>
+        <v>97882</v>
       </c>
       <c r="C34" s="81">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D34" s="81">
-        <v>93946</v>
+        <v>98240</v>
       </c>
       <c r="E34" s="81">
-        <v>96075</v>
+        <v>94154</v>
       </c>
       <c r="F34" s="81">
-        <v>115851</v>
+        <v>110823</v>
       </c>
       <c r="G34" s="84">
-        <v>-2.22</v>
+        <v>4.34</v>
       </c>
       <c r="H34" s="84">
-        <v>-18.91</v>
+        <v>-11.35</v>
       </c>
       <c r="I34" s="84">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="J34" s="87">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="96">
-        <v>927673</v>
+        <v>965468</v>
       </c>
       <c r="C36" s="96">
         <v>230</v>
       </c>
       <c r="D36" s="96">
-        <v>927903</v>
+        <v>965698</v>
       </c>
       <c r="E36" s="96">
-        <v>941595</v>
+        <v>946662</v>
       </c>
       <c r="F36" s="96">
-        <v>830789</v>
+        <v>847692</v>
       </c>
       <c r="G36" s="98">
-        <v>-1.45</v>
+        <v>2.01</v>
       </c>
       <c r="H36" s="98">
-        <v>11.69</v>
+        <v>13.92</v>
       </c>
       <c r="I36" s="98">
-        <v>4.18</v>
+        <v>4.29</v>
       </c>
       <c r="J36" s="100">
-        <v>3.96</v>
+        <v>4.02</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>83</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -3735,56 +3735,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -3885,670 +3885,670 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="68">
-        <v>7358</v>
+        <v>9201</v>
       </c>
       <c r="C10" s="68">
         <v>13</v>
       </c>
       <c r="D10" s="68">
-        <v>7371</v>
+        <v>9214</v>
       </c>
       <c r="E10" s="68">
-        <v>12557</v>
+        <v>8309</v>
       </c>
       <c r="F10" s="68">
-        <v>9598</v>
+        <v>7270</v>
       </c>
       <c r="G10" s="71">
-        <v>-41.3</v>
+        <v>10.9</v>
       </c>
       <c r="H10" s="71">
-        <v>-23.2</v>
+        <v>26.74</v>
       </c>
       <c r="I10" s="71">
+        <v>0.04</v>
+      </c>
+      <c r="J10" s="74">
         <v>0.03</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.05</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="81">
-        <v>152921</v>
+        <v>154943</v>
       </c>
       <c r="C12" s="81">
-        <v>6800</v>
+        <v>4600</v>
       </c>
       <c r="D12" s="81">
-        <v>159721</v>
+        <v>159543</v>
       </c>
       <c r="E12" s="81">
-        <v>148620</v>
+        <v>161089</v>
       </c>
       <c r="F12" s="81">
-        <v>141062</v>
+        <v>141506</v>
       </c>
       <c r="G12" s="84">
-        <v>7.47</v>
+        <v>-0.96</v>
       </c>
       <c r="H12" s="84">
-        <v>13.23</v>
+        <v>12.75</v>
       </c>
       <c r="I12" s="84">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="J12" s="87">
         <v>0.67</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="81">
-        <v>734343</v>
+        <v>756308</v>
       </c>
       <c r="C14" s="81">
-        <v>1336</v>
+        <v>829</v>
       </c>
       <c r="D14" s="81">
-        <v>735679</v>
+        <v>757137</v>
       </c>
       <c r="E14" s="81">
-        <v>751365</v>
+        <v>720074</v>
       </c>
       <c r="F14" s="81">
-        <v>659215</v>
+        <v>659514</v>
       </c>
       <c r="G14" s="84">
-        <v>-2.09</v>
+        <v>5.15</v>
       </c>
       <c r="H14" s="84">
-        <v>11.6</v>
+        <v>14.8</v>
       </c>
       <c r="I14" s="84">
-        <v>3.31</v>
+        <v>3.36</v>
       </c>
       <c r="J14" s="87">
-        <v>3.14</v>
+        <v>3.12</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="81">
-        <v>71549</v>
+        <v>83797</v>
       </c>
       <c r="C16" s="81">
-        <v>7100</v>
+        <v>6917</v>
       </c>
       <c r="D16" s="81">
-        <v>78649</v>
+        <v>90714</v>
       </c>
       <c r="E16" s="81">
-        <v>66461</v>
+        <v>89923</v>
       </c>
       <c r="F16" s="81">
-        <v>67570</v>
+        <v>66680</v>
       </c>
       <c r="G16" s="84">
-        <v>18.34</v>
+        <v>0.88</v>
       </c>
       <c r="H16" s="84">
-        <v>16.4</v>
+        <v>36.04</v>
       </c>
       <c r="I16" s="84">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="J16" s="87">
         <v>0.32</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="81">
-        <v>361431</v>
+        <v>376730</v>
       </c>
       <c r="C18" s="81">
-        <v>3648</v>
+        <v>1153</v>
       </c>
       <c r="D18" s="81">
-        <v>365079</v>
+        <v>377882</v>
       </c>
       <c r="E18" s="81">
-        <v>360004</v>
+        <v>377431</v>
       </c>
       <c r="F18" s="81">
-        <v>382527</v>
+        <v>381060</v>
       </c>
       <c r="G18" s="84">
-        <v>1.41</v>
+        <v>0.12</v>
       </c>
       <c r="H18" s="84">
-        <v>-4.56</v>
+        <v>-0.83</v>
       </c>
       <c r="I18" s="84">
-        <v>1.64</v>
+        <v>1.68</v>
       </c>
       <c r="J18" s="87">
-        <v>1.82</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="81">
-        <v>116373</v>
+        <v>123282</v>
       </c>
       <c r="C20" s="81">
-        <v>1576</v>
+        <v>4776</v>
       </c>
       <c r="D20" s="81">
-        <v>117949</v>
+        <v>128058</v>
       </c>
       <c r="E20" s="81">
-        <v>117047</v>
+        <v>119039</v>
       </c>
       <c r="F20" s="81">
-        <v>108105</v>
+        <v>107631</v>
       </c>
       <c r="G20" s="84">
-        <v>0.77</v>
+        <v>7.58</v>
       </c>
       <c r="H20" s="84">
-        <v>9.11</v>
+        <v>18.98</v>
       </c>
       <c r="I20" s="84">
-        <v>0.53</v>
+        <v>0.57</v>
       </c>
       <c r="J20" s="87">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="81">
-        <v>127787</v>
+        <v>128705</v>
       </c>
       <c r="C22" s="81">
-        <v>220</v>
+        <v>370</v>
       </c>
       <c r="D22" s="81">
-        <v>128007</v>
+        <v>129075</v>
       </c>
       <c r="E22" s="81">
-        <v>132022</v>
+        <v>130312</v>
       </c>
       <c r="F22" s="81">
-        <v>112049</v>
+        <v>113603</v>
       </c>
       <c r="G22" s="84">
-        <v>-3.04</v>
+        <v>-0.95</v>
       </c>
       <c r="H22" s="84">
-        <v>14.24</v>
+        <v>13.62</v>
       </c>
       <c r="I22" s="84">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="J22" s="87">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="81">
-        <v>40857</v>
+        <v>41244</v>
       </c>
       <c r="C24" s="81">
-        <v>11072</v>
+        <v>11967</v>
       </c>
       <c r="D24" s="81">
-        <v>51929</v>
+        <v>53211</v>
       </c>
       <c r="E24" s="81">
-        <v>50455</v>
+        <v>51971</v>
       </c>
       <c r="F24" s="81">
-        <v>47451</v>
+        <v>49313</v>
       </c>
       <c r="G24" s="84">
-        <v>2.92</v>
+        <v>2.39</v>
       </c>
       <c r="H24" s="84">
-        <v>9.44</v>
+        <v>7.9</v>
       </c>
       <c r="I24" s="84">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="J24" s="87">
         <v>0.23</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="81">
-        <v>144885</v>
+        <v>139636</v>
       </c>
       <c r="C26" s="81">
-        <v>16880</v>
+        <v>24165</v>
       </c>
       <c r="D26" s="81">
-        <v>161765</v>
+        <v>163801</v>
       </c>
       <c r="E26" s="81">
-        <v>164495</v>
+        <v>162311</v>
       </c>
       <c r="F26" s="81">
-        <v>148199</v>
+        <v>151793</v>
       </c>
       <c r="G26" s="84">
-        <v>-1.66</v>
+        <v>0.92</v>
       </c>
       <c r="H26" s="84">
-        <v>9.15</v>
+        <v>7.91</v>
       </c>
       <c r="I26" s="84">
         <v>0.73</v>
       </c>
       <c r="J26" s="87">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="81">
-        <v>541526</v>
+        <v>552002</v>
       </c>
       <c r="C28" s="81">
-        <v>4830</v>
+        <v>14026</v>
       </c>
       <c r="D28" s="81">
-        <v>546356</v>
+        <v>566028</v>
       </c>
       <c r="E28" s="81">
-        <v>553607</v>
+        <v>563724</v>
       </c>
       <c r="F28" s="81">
-        <v>563169</v>
+        <v>573379</v>
       </c>
       <c r="G28" s="84">
-        <v>-1.31</v>
+        <v>0.41</v>
       </c>
       <c r="H28" s="84">
-        <v>-2.99</v>
+        <v>-1.28</v>
       </c>
       <c r="I28" s="84">
-        <v>2.46</v>
+        <v>2.51</v>
       </c>
       <c r="J28" s="87">
-        <v>2.69</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="81">
-        <v>430747</v>
+        <v>431791</v>
       </c>
       <c r="C30" s="81">
-        <v>25249</v>
+        <v>30879</v>
       </c>
       <c r="D30" s="81">
-        <v>455996</v>
+        <v>462670</v>
       </c>
       <c r="E30" s="81">
-        <v>456664</v>
+        <v>460400</v>
       </c>
       <c r="F30" s="81">
-        <v>435128</v>
+        <v>436450</v>
       </c>
       <c r="G30" s="84">
-        <v>-0.15</v>
+        <v>0.49</v>
       </c>
       <c r="H30" s="84">
-        <v>4.8</v>
+        <v>6.01</v>
       </c>
       <c r="I30" s="84">
-        <v>2.05</v>
+        <v>2.06</v>
       </c>
       <c r="J30" s="87">
-        <v>2.08</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="81">
-        <v>152342</v>
+        <v>147388</v>
       </c>
       <c r="C32" s="81">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D32" s="81">
-        <v>152375</v>
+        <v>147432</v>
       </c>
       <c r="E32" s="81">
-        <v>145642</v>
+        <v>148914</v>
       </c>
       <c r="F32" s="81">
-        <v>141777</v>
+        <v>144903</v>
       </c>
       <c r="G32" s="84">
-        <v>4.62</v>
+        <v>-1</v>
       </c>
       <c r="H32" s="84">
-        <v>7.48</v>
+        <v>1.74</v>
       </c>
       <c r="I32" s="84">
+        <v>0.65</v>
+      </c>
+      <c r="J32" s="87">
         <v>0.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.68</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="81">
-        <v>114373</v>
+        <v>113860</v>
       </c>
       <c r="C34" s="81">
         <v>204</v>
       </c>
       <c r="D34" s="81">
-        <v>114577</v>
+        <v>114064</v>
       </c>
       <c r="E34" s="81">
-        <v>115666</v>
+        <v>114522</v>
       </c>
       <c r="F34" s="81">
-        <v>103352</v>
+        <v>105300</v>
       </c>
       <c r="G34" s="84">
-        <v>-0.94</v>
+        <v>-0.4</v>
       </c>
       <c r="H34" s="84">
-        <v>10.86</v>
+        <v>8.32</v>
       </c>
       <c r="I34" s="84">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="J34" s="87">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="96">
-        <v>371123</v>
+        <v>378372</v>
       </c>
       <c r="C36" s="96">
-        <v>203</v>
+        <v>5187</v>
       </c>
       <c r="D36" s="96">
-        <v>371326</v>
+        <v>383559</v>
       </c>
       <c r="E36" s="96">
-        <v>367332</v>
+        <v>380735</v>
       </c>
       <c r="F36" s="96">
-        <v>354533</v>
+        <v>357601</v>
       </c>
       <c r="G36" s="98">
-        <v>1.09</v>
+        <v>0.74</v>
       </c>
       <c r="H36" s="98">
-        <v>4.74</v>
+        <v>7.26</v>
       </c>
       <c r="I36" s="98">
-        <v>1.67</v>
+        <v>1.7</v>
       </c>
       <c r="J36" s="100">
         <v>1.69</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
@@ -4813,56 +4813,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -4963,673 +4963,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="68">
-        <v>331483</v>
+        <v>345266</v>
       </c>
       <c r="C10" s="68">
-        <v>15078</v>
+        <v>8907</v>
       </c>
       <c r="D10" s="68">
-        <v>346561</v>
+        <v>354173</v>
       </c>
       <c r="E10" s="68">
-        <v>354450</v>
+        <v>352191</v>
       </c>
       <c r="F10" s="68">
-        <v>378824</v>
+        <v>380170</v>
       </c>
       <c r="G10" s="71">
-        <v>-2.23</v>
+        <v>0.56</v>
       </c>
       <c r="H10" s="71">
-        <v>-8.52</v>
+        <v>-6.84</v>
       </c>
       <c r="I10" s="71">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="J10" s="74">
-        <v>1.81</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B12" s="81">
-        <v>918612</v>
+        <v>910834</v>
       </c>
       <c r="C12" s="81">
-        <v>7679</v>
+        <v>2535</v>
       </c>
       <c r="D12" s="81">
-        <v>926291</v>
+        <v>913369</v>
       </c>
       <c r="E12" s="81">
-        <v>936632</v>
+        <v>906326</v>
       </c>
       <c r="F12" s="81">
-        <v>873756</v>
+        <v>860920</v>
       </c>
       <c r="G12" s="84">
-        <v>-1.1</v>
+        <v>0.78</v>
       </c>
       <c r="H12" s="84">
-        <v>6.01</v>
+        <v>6.09</v>
       </c>
       <c r="I12" s="84">
-        <v>4.17</v>
+        <v>4.06</v>
       </c>
       <c r="J12" s="87">
-        <v>4.17</v>
+        <v>4.08</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>113</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B14" s="81">
-        <v>611441</v>
+        <v>621004</v>
       </c>
       <c r="C14" s="81">
-        <v>7338</v>
+        <v>21336</v>
       </c>
       <c r="D14" s="81">
-        <v>618778</v>
+        <v>642340</v>
       </c>
       <c r="E14" s="81">
-        <v>675588</v>
+        <v>631844</v>
       </c>
       <c r="F14" s="81">
-        <v>638986</v>
+        <v>644542</v>
       </c>
       <c r="G14" s="84">
-        <v>-8.41</v>
+        <v>1.66</v>
       </c>
       <c r="H14" s="84">
-        <v>-3.16</v>
+        <v>-0.34</v>
       </c>
       <c r="I14" s="84">
-        <v>2.79</v>
+        <v>2.85</v>
       </c>
       <c r="J14" s="87">
         <v>3.05</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B16" s="81">
-        <v>1167264</v>
+        <v>1231381</v>
       </c>
       <c r="C16" s="81">
-        <v>35133</v>
+        <v>30543</v>
       </c>
       <c r="D16" s="81">
-        <v>1202397</v>
+        <v>1261924</v>
       </c>
       <c r="E16" s="81">
-        <v>1187973</v>
+        <v>1256099</v>
       </c>
       <c r="F16" s="81">
-        <v>1016120</v>
+        <v>1028809</v>
       </c>
       <c r="G16" s="84">
-        <v>1.21</v>
+        <v>0.46</v>
       </c>
       <c r="H16" s="84">
-        <v>18.33</v>
+        <v>22.66</v>
       </c>
       <c r="I16" s="84">
-        <v>5.41</v>
+        <v>5.61</v>
       </c>
       <c r="J16" s="87">
-        <v>4.85</v>
+        <v>4.87</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="81">
-        <v>275570</v>
+        <v>252575</v>
       </c>
       <c r="C18" s="81">
-        <v>12</v>
+        <v>6512</v>
       </c>
       <c r="D18" s="81">
-        <v>275582</v>
+        <v>259087</v>
       </c>
       <c r="E18" s="81">
-        <v>271524</v>
+        <v>259833</v>
       </c>
       <c r="F18" s="81">
-        <v>271827</v>
+        <v>269180</v>
       </c>
       <c r="G18" s="84">
-        <v>1.49</v>
+        <v>-0.29</v>
       </c>
       <c r="H18" s="84">
-        <v>1.38</v>
+        <v>-3.75</v>
       </c>
       <c r="I18" s="84">
-        <v>1.24</v>
+        <v>1.15</v>
       </c>
       <c r="J18" s="87">
-        <v>1.3</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="81">
-        <v>466192</v>
+        <v>411936</v>
       </c>
       <c r="C20" s="81">
-        <v>1500</v>
+        <v>8800</v>
       </c>
       <c r="D20" s="81">
-        <v>467692</v>
+        <v>420736</v>
       </c>
       <c r="E20" s="81">
-        <v>410950</v>
+        <v>417549</v>
       </c>
       <c r="F20" s="81">
-        <v>349523</v>
+        <v>333319</v>
       </c>
       <c r="G20" s="84">
-        <v>13.81</v>
+        <v>0.76</v>
       </c>
       <c r="H20" s="84">
-        <v>33.81</v>
+        <v>26.23</v>
       </c>
       <c r="I20" s="84">
-        <v>2.11</v>
+        <v>1.87</v>
       </c>
       <c r="J20" s="87">
-        <v>1.67</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="81">
-        <v>748969</v>
+        <v>789689</v>
       </c>
       <c r="C22" s="81">
-        <v>16736</v>
+        <v>25236</v>
       </c>
       <c r="D22" s="81">
-        <v>765704</v>
+        <v>814924</v>
       </c>
       <c r="E22" s="81">
-        <v>767406</v>
+        <v>775714</v>
       </c>
       <c r="F22" s="81">
-        <v>729466</v>
+        <v>735541</v>
       </c>
       <c r="G22" s="84">
-        <v>-0.22</v>
+        <v>5.05</v>
       </c>
       <c r="H22" s="84">
-        <v>4.97</v>
+        <v>10.79</v>
       </c>
       <c r="I22" s="84">
-        <v>3.45</v>
+        <v>3.62</v>
       </c>
       <c r="J22" s="87">
         <v>3.48</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="81">
-        <v>214837</v>
+        <v>217730</v>
       </c>
       <c r="C24" s="81">
         <v>258</v>
       </c>
       <c r="D24" s="81">
-        <v>215095</v>
+        <v>217989</v>
       </c>
       <c r="E24" s="81">
-        <v>214637</v>
+        <v>216518</v>
       </c>
       <c r="F24" s="81">
-        <v>212226</v>
+        <v>209893</v>
       </c>
       <c r="G24" s="84">
-        <v>0.21</v>
+        <v>0.68</v>
       </c>
       <c r="H24" s="84">
-        <v>1.35</v>
+        <v>3.86</v>
       </c>
       <c r="I24" s="84">
         <v>0.97</v>
       </c>
       <c r="J24" s="87">
-        <v>1.01</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B26" s="81">
-        <v>1435665</v>
+        <v>1504960</v>
       </c>
       <c r="C26" s="81">
-        <v>1086</v>
+        <v>928</v>
       </c>
       <c r="D26" s="81">
-        <v>1436752</v>
+        <v>1505888</v>
       </c>
       <c r="E26" s="81">
-        <v>1452839</v>
+        <v>1464329</v>
       </c>
       <c r="F26" s="81">
-        <v>1270372</v>
+        <v>1247730</v>
       </c>
       <c r="G26" s="84">
-        <v>-1.11</v>
+        <v>2.84</v>
       </c>
       <c r="H26" s="84">
-        <v>13.1</v>
+        <v>20.69</v>
       </c>
       <c r="I26" s="84">
-        <v>6.47</v>
+        <v>6.69</v>
       </c>
       <c r="J26" s="87">
-        <v>6.06</v>
+        <v>5.91</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>127</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B28" s="81">
-        <v>37768</v>
+        <v>44943</v>
       </c>
       <c r="C28" s="90">
         <v>0</v>
       </c>
       <c r="D28" s="81">
-        <v>37768</v>
+        <v>44943</v>
       </c>
       <c r="E28" s="81">
-        <v>34549</v>
+        <v>43899</v>
       </c>
       <c r="F28" s="81">
-        <v>16830</v>
+        <v>19736</v>
       </c>
       <c r="G28" s="84">
-        <v>9.32</v>
+        <v>2.38</v>
       </c>
       <c r="H28" s="84">
-        <v>124.41</v>
+        <v>127.72</v>
       </c>
       <c r="I28" s="84">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="J28" s="87">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>129</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="81">
-        <v>53911</v>
+        <v>58594</v>
       </c>
       <c r="C30" s="81">
-        <v>6600</v>
+        <v>5000</v>
       </c>
       <c r="D30" s="81">
-        <v>60511</v>
+        <v>63594</v>
       </c>
       <c r="E30" s="81">
-        <v>54947</v>
+        <v>63069</v>
       </c>
       <c r="F30" s="81">
-        <v>47313</v>
+        <v>49456</v>
       </c>
       <c r="G30" s="84">
-        <v>10.13</v>
+        <v>0.83</v>
       </c>
       <c r="H30" s="84">
-        <v>27.9</v>
+        <v>28.59</v>
       </c>
       <c r="I30" s="84">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="J30" s="87">
         <v>0.23</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B32" s="81">
-        <v>26412</v>
+        <v>29550</v>
       </c>
       <c r="C32" s="81">
         <v>3000</v>
       </c>
       <c r="D32" s="81">
-        <v>29412</v>
+        <v>32550</v>
       </c>
       <c r="E32" s="81">
-        <v>27483</v>
+        <v>30986</v>
       </c>
       <c r="F32" s="81">
-        <v>26924</v>
+        <v>29036</v>
       </c>
       <c r="G32" s="84">
-        <v>7.02</v>
+        <v>5.05</v>
       </c>
       <c r="H32" s="84">
-        <v>9.24</v>
+        <v>12.1</v>
       </c>
       <c r="I32" s="84">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="J32" s="87">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="79" t="s">
         <v>134</v>
       </c>
       <c r="B34" s="82">
-        <v>426268</v>
+        <v>430675</v>
       </c>
       <c r="C34" s="82">
-        <v>1284</v>
+        <v>1688</v>
       </c>
       <c r="D34" s="82">
-        <v>427552</v>
+        <v>432363</v>
       </c>
       <c r="E34" s="82">
-        <v>348916</v>
+        <v>426190</v>
       </c>
       <c r="F34" s="82">
-        <v>211632</v>
+        <v>212103</v>
       </c>
       <c r="G34" s="85">
-        <v>22.54</v>
+        <v>1.45</v>
       </c>
       <c r="H34" s="85">
-        <v>102.03</v>
+        <v>103.85</v>
       </c>
       <c r="I34" s="85">
         <v>1.92</v>
       </c>
       <c r="J34" s="88">
-        <v>1.01</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>135</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="103" t="s">
         <v>136</v>
       </c>
       <c r="B36" s="104">
-        <v>92851</v>
+        <v>93064</v>
       </c>
       <c r="C36" s="107">
         <v>0</v>
       </c>
       <c r="D36" s="104">
-        <v>92851</v>
+        <v>93064</v>
       </c>
       <c r="E36" s="104">
-        <v>80614</v>
+        <v>99507</v>
       </c>
       <c r="F36" s="104">
-        <v>109168</v>
+        <v>116751</v>
       </c>
       <c r="G36" s="108">
-        <v>15.18</v>
+        <v>-6.48</v>
       </c>
       <c r="H36" s="108">
-        <v>-14.95</v>
+        <v>-20.29</v>
       </c>
       <c r="I36" s="108">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="J36" s="109">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="110" t="s">
         <v>137</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -5889,56 +5889,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -6039,72 +6039,72 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="69">
-        <v>535694</v>
+        <v>537113</v>
       </c>
       <c r="C10" s="113">
         <v>0</v>
       </c>
       <c r="D10" s="69">
-        <v>535694</v>
+        <v>537113</v>
       </c>
       <c r="E10" s="69">
-        <v>538451</v>
+        <v>536471</v>
       </c>
       <c r="F10" s="69">
-        <v>525931</v>
+        <v>528968</v>
       </c>
       <c r="G10" s="72">
-        <v>-0.51</v>
+        <v>0.12</v>
       </c>
       <c r="H10" s="72">
-        <v>1.86</v>
+        <v>1.54</v>
       </c>
       <c r="I10" s="72">
-        <v>2.41</v>
+        <v>2.39</v>
       </c>
       <c r="J10" s="75">
         <v>2.51</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23"/>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>