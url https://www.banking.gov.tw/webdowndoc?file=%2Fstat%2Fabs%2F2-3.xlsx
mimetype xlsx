--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -63,51 +63,51 @@
   <si>
     <t>一般定期性</t>
   </si>
   <si>
     <t>可 轉 讓</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>存　　　款</t>
   </si>
   <si>
     <t>定期存單</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t xml:space="preserve"> by Institution </t>
   </si>
   <si>
     <t xml:space="preserve"> Time &amp; Savings</t>
   </si>
   <si>
     <t>NCDs</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -175,51 +175,51 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>　　　　　2.可轉讓定期存單指銀行發行餘額。</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <t>說　　明：1.一般定期性存款包括定期存款、定期儲蓄存款，不含外匯定存、信託資金、中華郵政公司儲匯處轉存款。</t>
   </si>
   <si>
     <t>　　　　　3.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社定期性存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
@@ -538,51 +538,51 @@
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2829,535 +2829,535 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="69">
-        <v>20702799</v>
+        <v>21462286</v>
       </c>
       <c r="C10" s="69">
-        <v>367717</v>
+        <v>311164</v>
       </c>
       <c r="D10" s="69">
-        <v>21070516</v>
+        <v>21773451</v>
       </c>
       <c r="E10" s="69">
-        <v>21111132</v>
+        <v>21639224</v>
       </c>
       <c r="F10" s="69">
-        <v>19127970</v>
+        <v>20159123</v>
       </c>
       <c r="G10" s="72">
-        <v>-0.19</v>
+        <v>0.62</v>
       </c>
       <c r="H10" s="72">
-        <v>10.16</v>
+        <v>8.01</v>
       </c>
       <c r="I10" s="72">
         <v>100</v>
       </c>
       <c r="J10" s="75">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="79" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="82">
-        <v>19864968</v>
+        <v>20602382</v>
       </c>
       <c r="C12" s="82">
-        <v>360605</v>
+        <v>309963</v>
       </c>
       <c r="D12" s="82">
-        <v>20225572</v>
+        <v>20912345</v>
       </c>
       <c r="E12" s="82">
-        <v>20253310</v>
+        <v>20784060</v>
       </c>
       <c r="F12" s="82">
-        <v>18283545</v>
+        <v>19364397</v>
       </c>
       <c r="G12" s="85">
-        <v>-0.14</v>
+        <v>0.62</v>
       </c>
       <c r="H12" s="85">
-        <v>10.62</v>
+        <v>7.99</v>
       </c>
       <c r="I12" s="85">
-        <v>95.99</v>
+        <v>96.05</v>
       </c>
       <c r="J12" s="88">
-        <v>95.59</v>
+        <v>96.06</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="81">
-        <v>1944934</v>
+        <v>1978246</v>
       </c>
       <c r="C14" s="81">
-        <v>876</v>
+        <v>887</v>
       </c>
       <c r="D14" s="81">
-        <v>1945810</v>
+        <v>1979133</v>
       </c>
       <c r="E14" s="81">
-        <v>1977608</v>
+        <v>1947832</v>
       </c>
       <c r="F14" s="81">
-        <v>1901873</v>
+        <v>1978511</v>
       </c>
       <c r="G14" s="84">
-        <v>-1.61</v>
+        <v>1.61</v>
       </c>
       <c r="H14" s="84">
-        <v>2.31</v>
+        <v>0.03</v>
       </c>
       <c r="I14" s="84">
-        <v>9.23</v>
+        <v>9.09</v>
       </c>
       <c r="J14" s="87">
-        <v>9.94</v>
+        <v>9.81</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="81">
-        <v>1188754</v>
+        <v>1207413</v>
       </c>
       <c r="C16" s="81">
-        <v>626</v>
+        <v>566</v>
       </c>
       <c r="D16" s="81">
-        <v>1189380</v>
+        <v>1207979</v>
       </c>
       <c r="E16" s="81">
-        <v>1160727</v>
+        <v>1209908</v>
       </c>
       <c r="F16" s="81">
-        <v>1148720</v>
+        <v>1186891</v>
       </c>
       <c r="G16" s="84">
-        <v>2.47</v>
+        <v>-0.16</v>
       </c>
       <c r="H16" s="84">
-        <v>3.54</v>
+        <v>1.78</v>
       </c>
       <c r="I16" s="84">
-        <v>5.64</v>
+        <v>5.55</v>
       </c>
       <c r="J16" s="87">
-        <v>6.01</v>
+        <v>5.89</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="81">
-        <v>1365122</v>
+        <v>1278611</v>
       </c>
       <c r="C18" s="81">
-        <v>41359</v>
+        <v>49234</v>
       </c>
       <c r="D18" s="81">
-        <v>1406481</v>
+        <v>1327846</v>
       </c>
       <c r="E18" s="81">
-        <v>1456698</v>
+        <v>1320378</v>
       </c>
       <c r="F18" s="81">
-        <v>1239610</v>
+        <v>1323280</v>
       </c>
       <c r="G18" s="84">
-        <v>-3.45</v>
+        <v>0.57</v>
       </c>
       <c r="H18" s="84">
-        <v>13.46</v>
+        <v>0.35</v>
       </c>
       <c r="I18" s="84">
-        <v>6.68</v>
+        <v>6.1</v>
       </c>
       <c r="J18" s="87">
-        <v>6.48</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="81">
-        <v>1013484</v>
+        <v>1033729</v>
       </c>
       <c r="C20" s="81">
-        <v>6319</v>
+        <v>7313</v>
       </c>
       <c r="D20" s="81">
-        <v>1019802</v>
+        <v>1041042</v>
       </c>
       <c r="E20" s="81">
-        <v>1026858</v>
+        <v>1036565</v>
       </c>
       <c r="F20" s="81">
-        <v>922468</v>
+        <v>986849</v>
       </c>
       <c r="G20" s="84">
-        <v>-0.69</v>
+        <v>0.43</v>
       </c>
       <c r="H20" s="84">
-        <v>10.55</v>
+        <v>5.49</v>
       </c>
       <c r="I20" s="84">
-        <v>4.84</v>
+        <v>4.78</v>
       </c>
       <c r="J20" s="87">
-        <v>4.82</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="81">
-        <v>890135</v>
+        <v>935433</v>
       </c>
       <c r="C22" s="81">
-        <v>22249</v>
+        <v>3435</v>
       </c>
       <c r="D22" s="81">
-        <v>912385</v>
+        <v>938868</v>
       </c>
       <c r="E22" s="81">
-        <v>918875</v>
+        <v>938224</v>
       </c>
       <c r="F22" s="81">
-        <v>923789</v>
+        <v>859370</v>
       </c>
       <c r="G22" s="84">
-        <v>-0.71</v>
+        <v>0.07</v>
       </c>
       <c r="H22" s="84">
-        <v>-1.23</v>
+        <v>9.25</v>
       </c>
       <c r="I22" s="84">
-        <v>4.33</v>
+        <v>4.31</v>
       </c>
       <c r="J22" s="87">
-        <v>4.83</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="81">
-        <v>877251</v>
+        <v>911844</v>
       </c>
       <c r="C24" s="81">
-        <v>2550</v>
+        <v>2521</v>
       </c>
       <c r="D24" s="81">
-        <v>879801</v>
+        <v>914365</v>
       </c>
       <c r="E24" s="81">
-        <v>874452</v>
+        <v>904707</v>
       </c>
       <c r="F24" s="81">
-        <v>818816</v>
+        <v>778738</v>
       </c>
       <c r="G24" s="84">
-        <v>0.61</v>
+        <v>1.07</v>
       </c>
       <c r="H24" s="84">
-        <v>7.45</v>
+        <v>17.42</v>
       </c>
       <c r="I24" s="84">
-        <v>4.18</v>
+        <v>4.2</v>
       </c>
       <c r="J24" s="87">
-        <v>4.28</v>
+        <v>3.86</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="81">
-        <v>491032</v>
+        <v>506267</v>
       </c>
       <c r="C26" s="81">
-        <v>80531</v>
+        <v>58784</v>
       </c>
       <c r="D26" s="81">
-        <v>571564</v>
+        <v>565052</v>
       </c>
       <c r="E26" s="81">
-        <v>593438</v>
+        <v>565455</v>
       </c>
       <c r="F26" s="81">
-        <v>578481</v>
+        <v>578761</v>
       </c>
       <c r="G26" s="84">
-        <v>-3.69</v>
+        <v>-0.07</v>
       </c>
       <c r="H26" s="84">
-        <v>-1.2</v>
+        <v>-2.37</v>
       </c>
       <c r="I26" s="84">
-        <v>2.71</v>
+        <v>2.6</v>
       </c>
       <c r="J26" s="87">
-        <v>3.02</v>
+        <v>2.87</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="81">
-        <v>877463</v>
+        <v>1018668</v>
       </c>
       <c r="C28" s="81">
-        <v>635</v>
+        <v>1107</v>
       </c>
       <c r="D28" s="81">
-        <v>878099</v>
+        <v>1019774</v>
       </c>
       <c r="E28" s="81">
-        <v>895085</v>
+        <v>988809</v>
       </c>
       <c r="F28" s="81">
-        <v>870969</v>
+        <v>891189</v>
       </c>
       <c r="G28" s="84">
-        <v>-1.9</v>
+        <v>3.13</v>
       </c>
       <c r="H28" s="84">
-        <v>0.82</v>
+        <v>14.43</v>
       </c>
       <c r="I28" s="84">
-        <v>4.17</v>
+        <v>4.68</v>
       </c>
       <c r="J28" s="87">
-        <v>4.55</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="81">
-        <v>1317757</v>
+        <v>1389488</v>
       </c>
       <c r="C30" s="81">
-        <v>35082</v>
+        <v>25329</v>
       </c>
       <c r="D30" s="81">
-        <v>1352839</v>
+        <v>1414817</v>
       </c>
       <c r="E30" s="81">
-        <v>1286716</v>
+        <v>1400692</v>
       </c>
       <c r="F30" s="81">
-        <v>768954</v>
+        <v>1097670</v>
       </c>
       <c r="G30" s="84">
-        <v>5.14</v>
+        <v>1.01</v>
       </c>
       <c r="H30" s="84">
-        <v>75.93</v>
+        <v>28.89</v>
       </c>
       <c r="I30" s="84">
-        <v>6.42</v>
+        <v>6.5</v>
       </c>
       <c r="J30" s="87">
-        <v>4.02</v>
+        <v>5.45</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="90">
         <v>0</v>
       </c>
       <c r="C32" s="90">
         <v>0</v>
@@ -3381,121 +3381,121 @@
         <v>0</v>
       </c>
       <c r="J32" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>79</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="81">
-        <v>110406</v>
+        <v>104074</v>
       </c>
       <c r="C34" s="81">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="D34" s="81">
-        <v>110765</v>
+        <v>104430</v>
       </c>
       <c r="E34" s="81">
-        <v>110823</v>
+        <v>108436</v>
       </c>
       <c r="F34" s="81">
-        <v>94888</v>
+        <v>104833</v>
       </c>
       <c r="G34" s="84">
-        <v>-0.05</v>
+        <v>-3.69</v>
       </c>
       <c r="H34" s="84">
-        <v>16.73</v>
+        <v>-0.38</v>
       </c>
       <c r="I34" s="84">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="J34" s="87">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="96">
-        <v>845630</v>
+        <v>908324</v>
       </c>
       <c r="C36" s="96">
-        <v>197</v>
+        <v>317</v>
       </c>
       <c r="D36" s="96">
-        <v>845827</v>
+        <v>908641</v>
       </c>
       <c r="E36" s="96">
-        <v>847692</v>
+        <v>915344</v>
       </c>
       <c r="F36" s="96">
-        <v>852875</v>
+        <v>863413</v>
       </c>
       <c r="G36" s="98">
-        <v>-0.22</v>
+        <v>-0.73</v>
       </c>
       <c r="H36" s="98">
-        <v>-0.83</v>
+        <v>5.24</v>
       </c>
       <c r="I36" s="98">
-        <v>4.01</v>
+        <v>4.17</v>
       </c>
       <c r="J36" s="100">
-        <v>4.46</v>
+        <v>4.28</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>83</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -3735,56 +3735,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -3885,673 +3885,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="68">
-        <v>6385</v>
+        <v>8576</v>
       </c>
       <c r="C10" s="68">
         <v>13</v>
       </c>
       <c r="D10" s="68">
-        <v>6399</v>
+        <v>8590</v>
       </c>
       <c r="E10" s="68">
-        <v>7270</v>
+        <v>16358</v>
       </c>
       <c r="F10" s="68">
-        <v>7992</v>
+        <v>6537</v>
       </c>
       <c r="G10" s="71">
-        <v>-11.99</v>
+        <v>-47.49</v>
       </c>
       <c r="H10" s="71">
-        <v>-19.94</v>
+        <v>31.41</v>
       </c>
       <c r="I10" s="71">
+        <v>0.04</v>
+      </c>
+      <c r="J10" s="74">
         <v>0.03</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.04</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="81">
-        <v>134520</v>
+        <v>140674</v>
       </c>
       <c r="C12" s="81">
-        <v>2150</v>
+        <v>850</v>
       </c>
       <c r="D12" s="81">
-        <v>136670</v>
+        <v>141524</v>
       </c>
       <c r="E12" s="81">
-        <v>141506</v>
+        <v>142277</v>
       </c>
       <c r="F12" s="81">
-        <v>144231</v>
+        <v>136900</v>
       </c>
       <c r="G12" s="84">
-        <v>-3.42</v>
+        <v>-0.53</v>
       </c>
       <c r="H12" s="84">
-        <v>-5.24</v>
+        <v>3.38</v>
       </c>
       <c r="I12" s="84">
         <v>0.65</v>
       </c>
       <c r="J12" s="87">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="81">
-        <v>672514</v>
+        <v>733039</v>
       </c>
       <c r="C14" s="81">
-        <v>430</v>
+        <v>401</v>
       </c>
       <c r="D14" s="81">
-        <v>672944</v>
+        <v>733441</v>
       </c>
       <c r="E14" s="81">
-        <v>659514</v>
+        <v>733151</v>
       </c>
       <c r="F14" s="81">
-        <v>655788</v>
+        <v>619846</v>
       </c>
       <c r="G14" s="84">
-        <v>2.04</v>
+        <v>0.04</v>
       </c>
       <c r="H14" s="84">
-        <v>2.62</v>
+        <v>18.33</v>
       </c>
       <c r="I14" s="84">
-        <v>3.19</v>
+        <v>3.37</v>
       </c>
       <c r="J14" s="87">
-        <v>3.43</v>
+        <v>3.07</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="81">
-        <v>52327</v>
+        <v>60250</v>
       </c>
       <c r="C16" s="81">
-        <v>6433</v>
+        <v>7031</v>
       </c>
       <c r="D16" s="81">
-        <v>58760</v>
+        <v>67282</v>
       </c>
       <c r="E16" s="81">
-        <v>66680</v>
+        <v>63663</v>
       </c>
       <c r="F16" s="81">
-        <v>56352</v>
+        <v>53970</v>
       </c>
       <c r="G16" s="84">
-        <v>-11.88</v>
+        <v>5.68</v>
       </c>
       <c r="H16" s="84">
-        <v>4.27</v>
+        <v>24.66</v>
       </c>
       <c r="I16" s="84">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="J16" s="87">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="81">
-        <v>368612</v>
+        <v>360905</v>
       </c>
       <c r="C18" s="81">
-        <v>4714</v>
+        <v>4979</v>
       </c>
       <c r="D18" s="81">
-        <v>373326</v>
+        <v>365883</v>
       </c>
       <c r="E18" s="81">
-        <v>381060</v>
+        <v>372908</v>
       </c>
       <c r="F18" s="81">
-        <v>325677</v>
+        <v>370701</v>
       </c>
       <c r="G18" s="84">
-        <v>-2.03</v>
+        <v>-1.88</v>
       </c>
       <c r="H18" s="84">
-        <v>14.63</v>
+        <v>-1.3</v>
       </c>
       <c r="I18" s="84">
-        <v>1.77</v>
+        <v>1.68</v>
       </c>
       <c r="J18" s="87">
-        <v>1.7</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="81">
-        <v>103483</v>
+        <v>111019</v>
       </c>
       <c r="C20" s="81">
         <v>76</v>
       </c>
       <c r="D20" s="81">
-        <v>103559</v>
+        <v>111095</v>
       </c>
       <c r="E20" s="81">
-        <v>107631</v>
+        <v>106623</v>
       </c>
       <c r="F20" s="81">
-        <v>117178</v>
+        <v>113987</v>
       </c>
       <c r="G20" s="84">
-        <v>-3.78</v>
+        <v>4.19</v>
       </c>
       <c r="H20" s="84">
-        <v>-11.62</v>
+        <v>-2.54</v>
       </c>
       <c r="I20" s="84">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="J20" s="87">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="81">
-        <v>113438</v>
+        <v>127390</v>
       </c>
       <c r="C22" s="81">
-        <v>1202</v>
+        <v>183</v>
       </c>
       <c r="D22" s="81">
-        <v>114640</v>
+        <v>127572</v>
       </c>
       <c r="E22" s="81">
-        <v>113603</v>
+        <v>124301</v>
       </c>
       <c r="F22" s="81">
-        <v>79392</v>
+        <v>102716</v>
       </c>
       <c r="G22" s="84">
-        <v>0.91</v>
+        <v>2.63</v>
       </c>
       <c r="H22" s="84">
-        <v>44.4</v>
+        <v>24.2</v>
       </c>
       <c r="I22" s="84">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="J22" s="87">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="81">
-        <v>43036</v>
+        <v>42984</v>
       </c>
       <c r="C24" s="81">
-        <v>6170</v>
+        <v>6872</v>
       </c>
       <c r="D24" s="81">
-        <v>49206</v>
+        <v>49856</v>
       </c>
       <c r="E24" s="81">
-        <v>49313</v>
+        <v>49735</v>
       </c>
       <c r="F24" s="81">
-        <v>44003</v>
+        <v>47756</v>
       </c>
       <c r="G24" s="84">
-        <v>-0.22</v>
+        <v>0.24</v>
       </c>
       <c r="H24" s="84">
-        <v>11.82</v>
+        <v>4.4</v>
       </c>
       <c r="I24" s="84">
         <v>0.23</v>
       </c>
       <c r="J24" s="87">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="81">
-        <v>140462</v>
+        <v>146571</v>
       </c>
       <c r="C26" s="81">
-        <v>14618</v>
+        <v>15889</v>
       </c>
       <c r="D26" s="81">
-        <v>155079</v>
+        <v>162460</v>
       </c>
       <c r="E26" s="81">
-        <v>151793</v>
+        <v>160374</v>
       </c>
       <c r="F26" s="81">
-        <v>125119</v>
+        <v>134011</v>
       </c>
       <c r="G26" s="84">
-        <v>2.16</v>
+        <v>1.3</v>
       </c>
       <c r="H26" s="84">
-        <v>23.95</v>
+        <v>21.23</v>
       </c>
       <c r="I26" s="84">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="J26" s="87">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="81">
-        <v>559220</v>
+        <v>556903</v>
       </c>
       <c r="C28" s="81">
-        <v>16229</v>
+        <v>4984</v>
       </c>
       <c r="D28" s="81">
-        <v>575449</v>
+        <v>561887</v>
       </c>
       <c r="E28" s="81">
-        <v>573379</v>
+        <v>552777</v>
       </c>
       <c r="F28" s="81">
-        <v>518660</v>
+        <v>538869</v>
       </c>
       <c r="G28" s="84">
-        <v>0.36</v>
+        <v>1.65</v>
       </c>
       <c r="H28" s="84">
-        <v>10.95</v>
+        <v>4.27</v>
       </c>
       <c r="I28" s="84">
-        <v>2.73</v>
+        <v>2.58</v>
       </c>
       <c r="J28" s="87">
-        <v>2.71</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="81">
-        <v>409078</v>
+        <v>422645</v>
       </c>
       <c r="C30" s="81">
-        <v>27336</v>
+        <v>25797</v>
       </c>
       <c r="D30" s="81">
-        <v>436414</v>
+        <v>448442</v>
       </c>
       <c r="E30" s="81">
-        <v>436450</v>
+        <v>450652</v>
       </c>
       <c r="F30" s="81">
-        <v>405389</v>
+        <v>428324</v>
       </c>
       <c r="G30" s="84">
-        <v>-0.01</v>
+        <v>-0.49</v>
       </c>
       <c r="H30" s="84">
-        <v>7.65</v>
+        <v>4.7</v>
       </c>
       <c r="I30" s="84">
-        <v>2.07</v>
+        <v>2.06</v>
       </c>
       <c r="J30" s="87">
         <v>2.12</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="81">
-        <v>145548</v>
+        <v>151205</v>
       </c>
       <c r="C32" s="81">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="D32" s="81">
-        <v>145569</v>
+        <v>151240</v>
       </c>
       <c r="E32" s="81">
-        <v>144903</v>
+        <v>150898</v>
       </c>
       <c r="F32" s="81">
-        <v>134618</v>
+        <v>135381</v>
       </c>
       <c r="G32" s="84">
-        <v>0.46</v>
+        <v>0.23</v>
       </c>
       <c r="H32" s="84">
-        <v>8.13</v>
+        <v>11.71</v>
       </c>
       <c r="I32" s="84">
         <v>0.69</v>
       </c>
       <c r="J32" s="87">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="81">
-        <v>106808</v>
+        <v>111979</v>
       </c>
       <c r="C34" s="81">
-        <v>81</v>
+        <v>114</v>
       </c>
       <c r="D34" s="81">
-        <v>106889</v>
+        <v>112093</v>
       </c>
       <c r="E34" s="81">
-        <v>105300</v>
+        <v>112000</v>
       </c>
       <c r="F34" s="81">
-        <v>94891</v>
+        <v>100172</v>
       </c>
       <c r="G34" s="84">
-        <v>1.51</v>
+        <v>0.08</v>
       </c>
       <c r="H34" s="84">
-        <v>12.64</v>
+        <v>11.9</v>
       </c>
       <c r="I34" s="84">
         <v>0.51</v>
       </c>
       <c r="J34" s="87">
         <v>0.5</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="96">
-        <v>358700</v>
+        <v>369814</v>
       </c>
       <c r="C36" s="96">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="D36" s="96">
-        <v>358911</v>
+        <v>370018</v>
       </c>
       <c r="E36" s="96">
-        <v>357601</v>
+        <v>365072</v>
       </c>
       <c r="F36" s="96">
-        <v>332828</v>
+        <v>352683</v>
       </c>
       <c r="G36" s="98">
-        <v>0.37</v>
+        <v>1.35</v>
       </c>
       <c r="H36" s="98">
-        <v>7.84</v>
+        <v>4.92</v>
       </c>
       <c r="I36" s="98">
         <v>1.7</v>
       </c>
       <c r="J36" s="100">
-        <v>1.74</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -4813,56 +4813,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -4963,673 +4963,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="68">
-        <v>361295</v>
+        <v>336070</v>
       </c>
       <c r="C10" s="68">
-        <v>10631</v>
+        <v>6352</v>
       </c>
       <c r="D10" s="68">
-        <v>371925</v>
+        <v>342422</v>
       </c>
       <c r="E10" s="68">
-        <v>380170</v>
+        <v>353973</v>
       </c>
       <c r="F10" s="68">
-        <v>357295</v>
+        <v>350951</v>
       </c>
       <c r="G10" s="71">
-        <v>-2.17</v>
+        <v>-3.26</v>
       </c>
       <c r="H10" s="71">
-        <v>4.09</v>
+        <v>-2.43</v>
       </c>
       <c r="I10" s="71">
-        <v>1.77</v>
+        <v>1.57</v>
       </c>
       <c r="J10" s="74">
-        <v>1.87</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B12" s="81">
-        <v>849020</v>
+        <v>926209</v>
       </c>
       <c r="C12" s="81">
-        <v>11723</v>
+        <v>19392</v>
       </c>
       <c r="D12" s="81">
-        <v>860743</v>
+        <v>945601</v>
       </c>
       <c r="E12" s="81">
-        <v>860920</v>
+        <v>942998</v>
       </c>
       <c r="F12" s="81">
-        <v>725867</v>
+        <v>812263</v>
       </c>
       <c r="G12" s="84">
-        <v>-0.02</v>
+        <v>0.28</v>
       </c>
       <c r="H12" s="84">
-        <v>18.58</v>
+        <v>16.42</v>
       </c>
       <c r="I12" s="84">
-        <v>4.09</v>
+        <v>4.34</v>
       </c>
       <c r="J12" s="87">
-        <v>3.79</v>
+        <v>4.03</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>113</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B14" s="81">
-        <v>611498</v>
+        <v>684518</v>
       </c>
       <c r="C14" s="81">
-        <v>21718</v>
+        <v>11327</v>
       </c>
       <c r="D14" s="81">
-        <v>633216</v>
+        <v>695845</v>
       </c>
       <c r="E14" s="81">
-        <v>644542</v>
+        <v>687061</v>
       </c>
       <c r="F14" s="81">
-        <v>586262</v>
+        <v>608160</v>
       </c>
       <c r="G14" s="84">
-        <v>-1.76</v>
+        <v>1.28</v>
       </c>
       <c r="H14" s="84">
-        <v>8.01</v>
+        <v>14.42</v>
       </c>
       <c r="I14" s="84">
-        <v>3.01</v>
+        <v>3.2</v>
       </c>
       <c r="J14" s="87">
-        <v>3.06</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B16" s="81">
-        <v>1032677</v>
+        <v>1136026</v>
       </c>
       <c r="C16" s="81">
-        <v>5670</v>
+        <v>24580</v>
       </c>
       <c r="D16" s="81">
-        <v>1038347</v>
+        <v>1160606</v>
       </c>
       <c r="E16" s="81">
-        <v>1028809</v>
+        <v>1157439</v>
       </c>
       <c r="F16" s="81">
-        <v>919539</v>
+        <v>985149</v>
       </c>
       <c r="G16" s="84">
-        <v>0.93</v>
+        <v>0.27</v>
       </c>
       <c r="H16" s="84">
-        <v>12.92</v>
+        <v>17.81</v>
       </c>
       <c r="I16" s="84">
-        <v>4.93</v>
+        <v>5.33</v>
       </c>
       <c r="J16" s="87">
-        <v>4.81</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="81">
-        <v>253733</v>
+        <v>278604</v>
       </c>
       <c r="C18" s="81">
-        <v>16312</v>
+        <v>12512</v>
       </c>
       <c r="D18" s="81">
-        <v>270045</v>
+        <v>291116</v>
       </c>
       <c r="E18" s="81">
-        <v>269180</v>
+        <v>300441</v>
       </c>
       <c r="F18" s="81">
-        <v>211944</v>
+        <v>238751</v>
       </c>
       <c r="G18" s="84">
-        <v>0.32</v>
+        <v>-3.1</v>
       </c>
       <c r="H18" s="84">
-        <v>27.41</v>
+        <v>21.93</v>
       </c>
       <c r="I18" s="84">
-        <v>1.28</v>
+        <v>1.34</v>
       </c>
       <c r="J18" s="87">
-        <v>1.11</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="81">
-        <v>350937</v>
+        <v>340593</v>
       </c>
       <c r="C20" s="81">
-        <v>13000</v>
+        <v>9000</v>
       </c>
       <c r="D20" s="81">
-        <v>363937</v>
+        <v>349593</v>
       </c>
       <c r="E20" s="81">
-        <v>333319</v>
+        <v>330717</v>
       </c>
       <c r="F20" s="81">
-        <v>320408</v>
+        <v>308400</v>
       </c>
       <c r="G20" s="84">
-        <v>9.19</v>
+        <v>5.71</v>
       </c>
       <c r="H20" s="84">
-        <v>13.59</v>
+        <v>13.36</v>
       </c>
       <c r="I20" s="84">
-        <v>1.73</v>
+        <v>1.61</v>
       </c>
       <c r="J20" s="87">
-        <v>1.68</v>
+        <v>1.53</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="81">
-        <v>735047</v>
+        <v>695599</v>
       </c>
       <c r="C22" s="81">
-        <v>1457</v>
+        <v>1332</v>
       </c>
       <c r="D22" s="81">
-        <v>736504</v>
+        <v>696931</v>
       </c>
       <c r="E22" s="81">
-        <v>735541</v>
+        <v>700000</v>
       </c>
       <c r="F22" s="81">
-        <v>616602</v>
+        <v>723056</v>
       </c>
       <c r="G22" s="84">
-        <v>0.13</v>
+        <v>-0.44</v>
       </c>
       <c r="H22" s="84">
-        <v>19.45</v>
+        <v>-3.61</v>
       </c>
       <c r="I22" s="84">
-        <v>3.5</v>
+        <v>3.2</v>
       </c>
       <c r="J22" s="87">
-        <v>3.22</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="81">
-        <v>211052</v>
+        <v>214778</v>
       </c>
       <c r="C24" s="81">
         <v>69</v>
       </c>
       <c r="D24" s="81">
-        <v>211121</v>
+        <v>214848</v>
       </c>
       <c r="E24" s="81">
-        <v>209893</v>
+        <v>214316</v>
       </c>
       <c r="F24" s="81">
-        <v>193893</v>
+        <v>205796</v>
       </c>
       <c r="G24" s="84">
-        <v>0.59</v>
+        <v>0.25</v>
       </c>
       <c r="H24" s="84">
-        <v>8.89</v>
+        <v>4.4</v>
       </c>
       <c r="I24" s="84">
-        <v>1</v>
+        <v>0.99</v>
       </c>
       <c r="J24" s="87">
-        <v>1.01</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B26" s="81">
-        <v>1231547</v>
+        <v>1277520</v>
       </c>
       <c r="C26" s="81">
-        <v>2259</v>
+        <v>2222</v>
       </c>
       <c r="D26" s="81">
-        <v>1233805</v>
+        <v>1279742</v>
       </c>
       <c r="E26" s="81">
-        <v>1247730</v>
+        <v>1259909</v>
       </c>
       <c r="F26" s="81">
-        <v>1111956</v>
+        <v>1254632</v>
       </c>
       <c r="G26" s="84">
-        <v>-1.12</v>
+        <v>1.57</v>
       </c>
       <c r="H26" s="84">
-        <v>10.96</v>
+        <v>2</v>
       </c>
       <c r="I26" s="84">
-        <v>5.86</v>
+        <v>5.88</v>
       </c>
       <c r="J26" s="87">
-        <v>5.81</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>127</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B28" s="81">
-        <v>20339</v>
+        <v>23720</v>
       </c>
       <c r="C28" s="90">
         <v>0</v>
       </c>
       <c r="D28" s="81">
-        <v>20339</v>
+        <v>23720</v>
       </c>
       <c r="E28" s="81">
-        <v>19736</v>
+        <v>21911</v>
       </c>
       <c r="F28" s="81">
-        <v>11542</v>
+        <v>14092</v>
       </c>
       <c r="G28" s="84">
-        <v>3.05</v>
+        <v>8.26</v>
       </c>
       <c r="H28" s="84">
-        <v>76.22</v>
+        <v>68.32</v>
       </c>
       <c r="I28" s="84">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="J28" s="87">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>129</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="81">
-        <v>44917</v>
+        <v>48128</v>
       </c>
       <c r="C30" s="81">
-        <v>5300</v>
+        <v>4400</v>
       </c>
       <c r="D30" s="81">
-        <v>50217</v>
+        <v>52528</v>
       </c>
       <c r="E30" s="81">
-        <v>49456</v>
+        <v>51833</v>
       </c>
       <c r="F30" s="81">
-        <v>44723</v>
+        <v>46992</v>
       </c>
       <c r="G30" s="84">
-        <v>1.54</v>
+        <v>1.34</v>
       </c>
       <c r="H30" s="84">
-        <v>12.28</v>
+        <v>11.78</v>
       </c>
       <c r="I30" s="84">
         <v>0.24</v>
       </c>
       <c r="J30" s="87">
         <v>0.23</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B32" s="81">
-        <v>26808</v>
+        <v>24567</v>
       </c>
       <c r="C32" s="81">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="D32" s="81">
-        <v>28808</v>
+        <v>26067</v>
       </c>
       <c r="E32" s="81">
-        <v>29036</v>
+        <v>26320</v>
       </c>
       <c r="F32" s="81">
-        <v>19953</v>
+        <v>24798</v>
       </c>
       <c r="G32" s="84">
-        <v>-0.78</v>
+        <v>-0.96</v>
       </c>
       <c r="H32" s="84">
-        <v>44.38</v>
+        <v>5.12</v>
       </c>
       <c r="I32" s="84">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="J32" s="87">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="79" t="s">
         <v>134</v>
       </c>
       <c r="B34" s="82">
-        <v>194102</v>
+        <v>232770</v>
       </c>
       <c r="C34" s="82">
-        <v>7112</v>
+        <v>1201</v>
       </c>
       <c r="D34" s="82">
-        <v>201214</v>
+        <v>233971</v>
       </c>
       <c r="E34" s="82">
-        <v>212103</v>
+        <v>232324</v>
       </c>
       <c r="F34" s="82">
-        <v>226754</v>
+        <v>202211</v>
       </c>
       <c r="G34" s="85">
-        <v>-5.13</v>
+        <v>0.71</v>
       </c>
       <c r="H34" s="85">
-        <v>-11.26</v>
+        <v>15.71</v>
       </c>
       <c r="I34" s="85">
-        <v>0.95</v>
+        <v>1.07</v>
       </c>
       <c r="J34" s="88">
-        <v>1.19</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>135</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="103" t="s">
         <v>136</v>
       </c>
       <c r="B36" s="104">
-        <v>114733</v>
+        <v>91893</v>
       </c>
       <c r="C36" s="107">
         <v>0</v>
       </c>
       <c r="D36" s="104">
-        <v>114733</v>
+        <v>91893</v>
       </c>
       <c r="E36" s="104">
-        <v>116751</v>
+        <v>88852</v>
       </c>
       <c r="F36" s="104">
-        <v>115646</v>
+        <v>73395</v>
       </c>
       <c r="G36" s="108">
-        <v>-1.73</v>
+        <v>3.42</v>
       </c>
       <c r="H36" s="108">
-        <v>-0.79</v>
+        <v>25.2</v>
       </c>
       <c r="I36" s="108">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="J36" s="109">
-        <v>0.6</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="110" t="s">
         <v>137</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -5889,56 +5889,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -6039,75 +6039,75 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="69">
-        <v>528996</v>
+        <v>535241</v>
       </c>
       <c r="C10" s="113">
         <v>0</v>
       </c>
       <c r="D10" s="69">
-        <v>528996</v>
+        <v>535241</v>
       </c>
       <c r="E10" s="69">
-        <v>528968</v>
+        <v>533988</v>
       </c>
       <c r="F10" s="69">
-        <v>502024</v>
+        <v>519119</v>
       </c>
       <c r="G10" s="72">
-        <v>0.01</v>
+        <v>0.23</v>
       </c>
       <c r="H10" s="72">
-        <v>5.37</v>
+        <v>3.11</v>
       </c>
       <c r="I10" s="72">
-        <v>2.51</v>
+        <v>2.46</v>
       </c>
       <c r="J10" s="75">
-        <v>2.62</v>
+        <v>2.58</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23"/>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>