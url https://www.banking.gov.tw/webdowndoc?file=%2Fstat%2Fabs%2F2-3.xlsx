--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -63,51 +63,51 @@
   <si>
     <t>一般定期性</t>
   </si>
   <si>
     <t>可 轉 讓</t>
   </si>
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>比較增減％</t>
   </si>
   <si>
     <t>月比較增減％</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>存　　　款</t>
   </si>
   <si>
     <t>定期存單</t>
   </si>
   <si>
     <t>本　　月</t>
   </si>
   <si>
     <t>上年同月</t>
   </si>
   <si>
     <t xml:space="preserve"> by Institution </t>
   </si>
   <si>
     <t xml:space="preserve"> Time &amp; Savings</t>
   </si>
   <si>
     <t>NCDs</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -175,51 +175,51 @@
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>NT$ Million,</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <t>　　　　　2.可轉讓定期存單指銀行發行餘額。</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>Changes</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>說　　明：1.一般定期性存款包括定期存款、定期儲蓄存款，不含外匯定存、信託資金、中華郵政公司儲匯處轉存款。</t>
   </si>
   <si>
     <t>　　　　　3.#係金融控股公司之子公司。</t>
   </si>
   <si>
     <r>
       <t>2-3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社定期性存款餘額</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
@@ -2829,535 +2829,535 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="69">
-        <v>21462286</v>
+        <v>22000751</v>
       </c>
       <c r="C10" s="69">
-        <v>311164</v>
+        <v>317355</v>
       </c>
       <c r="D10" s="69">
-        <v>21773451</v>
+        <v>22318105</v>
       </c>
       <c r="E10" s="69">
-        <v>21639224</v>
+        <v>22149312</v>
       </c>
       <c r="F10" s="69">
-        <v>20159123</v>
+        <v>20842269</v>
       </c>
       <c r="G10" s="72">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="H10" s="72">
-        <v>8.01</v>
+        <v>7.08</v>
       </c>
       <c r="I10" s="72">
         <v>100</v>
       </c>
       <c r="J10" s="75">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="79" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="82">
-        <v>20602382</v>
+        <v>21034060</v>
       </c>
       <c r="C12" s="82">
-        <v>309963</v>
+        <v>316063</v>
       </c>
       <c r="D12" s="82">
-        <v>20912345</v>
+        <v>21350124</v>
       </c>
       <c r="E12" s="82">
-        <v>20784060</v>
+        <v>21227708</v>
       </c>
       <c r="F12" s="82">
-        <v>19364397</v>
+        <v>20002987</v>
       </c>
       <c r="G12" s="85">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="H12" s="85">
-        <v>7.99</v>
+        <v>6.73</v>
       </c>
       <c r="I12" s="85">
-        <v>96.05</v>
+        <v>95.66</v>
       </c>
       <c r="J12" s="88">
-        <v>96.06</v>
+        <v>95.97</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B14" s="81">
-        <v>1978246</v>
+        <v>2018915</v>
       </c>
       <c r="C14" s="81">
         <v>887</v>
       </c>
       <c r="D14" s="81">
-        <v>1979133</v>
+        <v>2019802</v>
       </c>
       <c r="E14" s="81">
-        <v>1947832</v>
+        <v>2004247</v>
       </c>
       <c r="F14" s="81">
-        <v>1978511</v>
+        <v>2068379</v>
       </c>
       <c r="G14" s="84">
-        <v>1.61</v>
+        <v>0.78</v>
       </c>
       <c r="H14" s="84">
-        <v>0.03</v>
+        <v>-2.35</v>
       </c>
       <c r="I14" s="84">
-        <v>9.09</v>
+        <v>9.05</v>
       </c>
       <c r="J14" s="87">
-        <v>9.81</v>
+        <v>9.92</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>61</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="81">
-        <v>1207413</v>
+        <v>1193832</v>
       </c>
       <c r="C16" s="81">
-        <v>566</v>
+        <v>305</v>
       </c>
       <c r="D16" s="81">
-        <v>1207979</v>
+        <v>1194137</v>
       </c>
       <c r="E16" s="81">
-        <v>1209908</v>
+        <v>1196883</v>
       </c>
       <c r="F16" s="81">
-        <v>1186891</v>
+        <v>1138179</v>
       </c>
       <c r="G16" s="84">
-        <v>-0.16</v>
+        <v>-0.23</v>
       </c>
       <c r="H16" s="84">
-        <v>1.78</v>
+        <v>4.92</v>
       </c>
       <c r="I16" s="84">
-        <v>5.55</v>
+        <v>5.35</v>
       </c>
       <c r="J16" s="87">
-        <v>5.89</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B18" s="81">
-        <v>1278611</v>
+        <v>1245566</v>
       </c>
       <c r="C18" s="81">
-        <v>49234</v>
+        <v>54004</v>
       </c>
       <c r="D18" s="81">
-        <v>1327846</v>
+        <v>1299570</v>
       </c>
       <c r="E18" s="81">
-        <v>1320378</v>
+        <v>1323195</v>
       </c>
       <c r="F18" s="81">
-        <v>1323280</v>
+        <v>1395390</v>
       </c>
       <c r="G18" s="84">
-        <v>0.57</v>
+        <v>-1.79</v>
       </c>
       <c r="H18" s="84">
-        <v>0.35</v>
+        <v>-6.87</v>
       </c>
       <c r="I18" s="84">
-        <v>6.1</v>
+        <v>5.82</v>
       </c>
       <c r="J18" s="87">
-        <v>6.56</v>
+        <v>6.69</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="81">
-        <v>1033729</v>
+        <v>1052231</v>
       </c>
       <c r="C20" s="81">
-        <v>7313</v>
+        <v>6363</v>
       </c>
       <c r="D20" s="81">
-        <v>1041042</v>
+        <v>1058594</v>
       </c>
       <c r="E20" s="81">
-        <v>1036565</v>
+        <v>1047151</v>
       </c>
       <c r="F20" s="81">
-        <v>986849</v>
+        <v>1009465</v>
       </c>
       <c r="G20" s="84">
-        <v>0.43</v>
+        <v>1.09</v>
       </c>
       <c r="H20" s="84">
-        <v>5.49</v>
+        <v>4.87</v>
       </c>
       <c r="I20" s="84">
-        <v>4.78</v>
+        <v>4.74</v>
       </c>
       <c r="J20" s="87">
-        <v>4.9</v>
+        <v>4.84</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>67</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="81">
-        <v>935433</v>
+        <v>946787</v>
       </c>
       <c r="C22" s="81">
-        <v>3435</v>
+        <v>3513</v>
       </c>
       <c r="D22" s="81">
-        <v>938868</v>
+        <v>950299</v>
       </c>
       <c r="E22" s="81">
-        <v>938224</v>
+        <v>927925</v>
       </c>
       <c r="F22" s="81">
-        <v>859370</v>
+        <v>901043</v>
       </c>
       <c r="G22" s="84">
-        <v>0.07</v>
+        <v>2.41</v>
       </c>
       <c r="H22" s="84">
-        <v>9.25</v>
+        <v>5.47</v>
       </c>
       <c r="I22" s="84">
-        <v>4.31</v>
+        <v>4.26</v>
       </c>
       <c r="J22" s="87">
-        <v>4.26</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="81">
-        <v>911844</v>
+        <v>888781</v>
       </c>
       <c r="C24" s="81">
-        <v>2521</v>
+        <v>2742</v>
       </c>
       <c r="D24" s="81">
-        <v>914365</v>
+        <v>891524</v>
       </c>
       <c r="E24" s="81">
-        <v>904707</v>
+        <v>924562</v>
       </c>
       <c r="F24" s="81">
-        <v>778738</v>
+        <v>836020</v>
       </c>
       <c r="G24" s="84">
-        <v>1.07</v>
+        <v>-3.57</v>
       </c>
       <c r="H24" s="84">
-        <v>17.42</v>
+        <v>6.64</v>
       </c>
       <c r="I24" s="84">
-        <v>4.2</v>
+        <v>3.99</v>
       </c>
       <c r="J24" s="87">
-        <v>3.86</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B26" s="81">
-        <v>506267</v>
+        <v>515028</v>
       </c>
       <c r="C26" s="81">
-        <v>58784</v>
+        <v>34947</v>
       </c>
       <c r="D26" s="81">
-        <v>565052</v>
+        <v>549976</v>
       </c>
       <c r="E26" s="81">
-        <v>565455</v>
+        <v>550094</v>
       </c>
       <c r="F26" s="81">
-        <v>578761</v>
+        <v>580144</v>
       </c>
       <c r="G26" s="84">
-        <v>-0.07</v>
+        <v>-0.02</v>
       </c>
       <c r="H26" s="84">
-        <v>-2.37</v>
+        <v>-5.2</v>
       </c>
       <c r="I26" s="84">
-        <v>2.6</v>
+        <v>2.46</v>
       </c>
       <c r="J26" s="87">
-        <v>2.87</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B28" s="81">
-        <v>1018668</v>
+        <v>1107505</v>
       </c>
       <c r="C28" s="81">
-        <v>1107</v>
+        <v>837</v>
       </c>
       <c r="D28" s="81">
-        <v>1019774</v>
+        <v>1108341</v>
       </c>
       <c r="E28" s="81">
-        <v>988809</v>
+        <v>1097848</v>
       </c>
       <c r="F28" s="81">
-        <v>891189</v>
+        <v>871690</v>
       </c>
       <c r="G28" s="84">
-        <v>3.13</v>
+        <v>0.96</v>
       </c>
       <c r="H28" s="84">
-        <v>14.43</v>
+        <v>27.15</v>
       </c>
       <c r="I28" s="84">
-        <v>4.68</v>
+        <v>4.97</v>
       </c>
       <c r="J28" s="87">
-        <v>4.42</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>75</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="81">
-        <v>1389488</v>
+        <v>1390990</v>
       </c>
       <c r="C30" s="81">
-        <v>25329</v>
+        <v>18310</v>
       </c>
       <c r="D30" s="81">
-        <v>1414817</v>
+        <v>1409300</v>
       </c>
       <c r="E30" s="81">
-        <v>1400692</v>
+        <v>1397769</v>
       </c>
       <c r="F30" s="81">
-        <v>1097670</v>
+        <v>1145361</v>
       </c>
       <c r="G30" s="84">
-        <v>1.01</v>
+        <v>0.82</v>
       </c>
       <c r="H30" s="84">
-        <v>28.89</v>
+        <v>23.04</v>
       </c>
       <c r="I30" s="84">
-        <v>6.5</v>
+        <v>6.31</v>
       </c>
       <c r="J30" s="87">
-        <v>5.45</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="90">
         <v>0</v>
       </c>
       <c r="C32" s="90">
         <v>0</v>
@@ -3381,121 +3381,121 @@
         <v>0</v>
       </c>
       <c r="J32" s="94">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>79</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B34" s="81">
-        <v>104074</v>
+        <v>95717</v>
       </c>
       <c r="C34" s="81">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D34" s="81">
-        <v>104430</v>
+        <v>96075</v>
       </c>
       <c r="E34" s="81">
-        <v>108436</v>
+        <v>98031</v>
       </c>
       <c r="F34" s="81">
-        <v>104833</v>
+        <v>114781</v>
       </c>
       <c r="G34" s="84">
-        <v>-3.69</v>
+        <v>-2</v>
       </c>
       <c r="H34" s="84">
-        <v>-0.38</v>
+        <v>-16.3</v>
       </c>
       <c r="I34" s="84">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="J34" s="87">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>81</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="96">
-        <v>908324</v>
+        <v>941361</v>
       </c>
       <c r="C36" s="96">
-        <v>317</v>
+        <v>234</v>
       </c>
       <c r="D36" s="96">
-        <v>908641</v>
+        <v>941595</v>
       </c>
       <c r="E36" s="96">
-        <v>915344</v>
+        <v>937469</v>
       </c>
       <c r="F36" s="96">
-        <v>863413</v>
+        <v>822514</v>
       </c>
       <c r="G36" s="98">
-        <v>-0.73</v>
+        <v>0.44</v>
       </c>
       <c r="H36" s="98">
-        <v>5.24</v>
+        <v>14.48</v>
       </c>
       <c r="I36" s="98">
-        <v>4.17</v>
+        <v>4.22</v>
       </c>
       <c r="J36" s="100">
-        <v>4.28</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>83</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -3666,51 +3666,51 @@
     <mergeCell ref="I14:I15"/>
     <mergeCell ref="J14:J15"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="H16:H17"/>
     <mergeCell ref="I16:I17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="J16:J17"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="F18:F19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="H18:H19"/>
     <mergeCell ref="I18:I19"/>
     <mergeCell ref="J18:J19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="28" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="30.625" customWidth="1"/>
     <col min="2" max="2" width="11.375" customWidth="1"/>
     <col min="3" max="4" width="10.375" customWidth="1"/>
     <col min="5" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>44</v>
       </c>
@@ -3735,56 +3735,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -3885,673 +3885,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="68">
-        <v>8576</v>
+        <v>12544</v>
       </c>
       <c r="C10" s="68">
         <v>13</v>
       </c>
       <c r="D10" s="68">
-        <v>8590</v>
+        <v>12557</v>
       </c>
       <c r="E10" s="68">
-        <v>16358</v>
+        <v>11134</v>
       </c>
       <c r="F10" s="68">
-        <v>6537</v>
+        <v>11408</v>
       </c>
       <c r="G10" s="71">
-        <v>-47.49</v>
+        <v>12.78</v>
       </c>
       <c r="H10" s="71">
-        <v>31.41</v>
+        <v>10.07</v>
       </c>
       <c r="I10" s="71">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="J10" s="74">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>84</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B12" s="81">
-        <v>140674</v>
+        <v>140620</v>
       </c>
       <c r="C12" s="81">
-        <v>850</v>
+        <v>8000</v>
       </c>
       <c r="D12" s="81">
-        <v>141524</v>
+        <v>148620</v>
       </c>
       <c r="E12" s="81">
-        <v>142277</v>
+        <v>147095</v>
       </c>
       <c r="F12" s="81">
-        <v>136900</v>
+        <v>141626</v>
       </c>
       <c r="G12" s="84">
-        <v>-0.53</v>
+        <v>1.04</v>
       </c>
       <c r="H12" s="84">
-        <v>3.38</v>
+        <v>4.94</v>
       </c>
       <c r="I12" s="84">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="J12" s="87">
         <v>0.68</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>86</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="81">
-        <v>733039</v>
+        <v>751030</v>
       </c>
       <c r="C14" s="81">
-        <v>401</v>
+        <v>335</v>
       </c>
       <c r="D14" s="81">
-        <v>733441</v>
+        <v>751365</v>
       </c>
       <c r="E14" s="81">
-        <v>733151</v>
+        <v>780819</v>
       </c>
       <c r="F14" s="81">
-        <v>619846</v>
+        <v>646980</v>
       </c>
       <c r="G14" s="84">
-        <v>0.04</v>
+        <v>-3.77</v>
       </c>
       <c r="H14" s="84">
-        <v>18.33</v>
+        <v>16.13</v>
       </c>
       <c r="I14" s="84">
         <v>3.37</v>
       </c>
       <c r="J14" s="87">
-        <v>3.07</v>
+        <v>3.1</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>88</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="81">
-        <v>60250</v>
+        <v>59406</v>
       </c>
       <c r="C16" s="81">
-        <v>7031</v>
+        <v>7055</v>
       </c>
       <c r="D16" s="81">
-        <v>67282</v>
+        <v>66461</v>
       </c>
       <c r="E16" s="81">
-        <v>63663</v>
+        <v>67126</v>
       </c>
       <c r="F16" s="81">
-        <v>53970</v>
+        <v>67167</v>
       </c>
       <c r="G16" s="84">
-        <v>5.68</v>
+        <v>-0.99</v>
       </c>
       <c r="H16" s="84">
-        <v>24.66</v>
+        <v>-1.05</v>
       </c>
       <c r="I16" s="84">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="J16" s="87">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>91</v>
       </c>
       <c r="B18" s="81">
-        <v>360905</v>
+        <v>351284</v>
       </c>
       <c r="C18" s="81">
-        <v>4979</v>
+        <v>8720</v>
       </c>
       <c r="D18" s="81">
-        <v>365883</v>
+        <v>360004</v>
       </c>
       <c r="E18" s="81">
-        <v>372908</v>
+        <v>362168</v>
       </c>
       <c r="F18" s="81">
-        <v>370701</v>
+        <v>383664</v>
       </c>
       <c r="G18" s="84">
-        <v>-1.88</v>
+        <v>-0.6</v>
       </c>
       <c r="H18" s="84">
-        <v>-1.3</v>
+        <v>-6.17</v>
       </c>
       <c r="I18" s="84">
-        <v>1.68</v>
+        <v>1.61</v>
       </c>
       <c r="J18" s="87">
         <v>1.84</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>92</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B20" s="81">
-        <v>111019</v>
+        <v>115471</v>
       </c>
       <c r="C20" s="81">
-        <v>76</v>
+        <v>1576</v>
       </c>
       <c r="D20" s="81">
-        <v>111095</v>
+        <v>117047</v>
       </c>
       <c r="E20" s="81">
-        <v>106623</v>
+        <v>113346</v>
       </c>
       <c r="F20" s="81">
-        <v>113987</v>
+        <v>107448</v>
       </c>
       <c r="G20" s="84">
-        <v>4.19</v>
+        <v>3.27</v>
       </c>
       <c r="H20" s="84">
-        <v>-2.54</v>
+        <v>8.93</v>
       </c>
       <c r="I20" s="84">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="J20" s="87">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>94</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>95</v>
       </c>
       <c r="B22" s="81">
-        <v>127390</v>
+        <v>131802</v>
       </c>
       <c r="C22" s="81">
-        <v>183</v>
+        <v>220</v>
       </c>
       <c r="D22" s="81">
-        <v>127572</v>
+        <v>132022</v>
       </c>
       <c r="E22" s="81">
-        <v>124301</v>
+        <v>135901</v>
       </c>
       <c r="F22" s="81">
-        <v>102716</v>
+        <v>111156</v>
       </c>
       <c r="G22" s="84">
-        <v>2.63</v>
+        <v>-2.85</v>
       </c>
       <c r="H22" s="84">
-        <v>24.2</v>
+        <v>18.77</v>
       </c>
       <c r="I22" s="84">
         <v>0.59</v>
       </c>
       <c r="J22" s="87">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>96</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B24" s="81">
-        <v>42984</v>
+        <v>40983</v>
       </c>
       <c r="C24" s="81">
-        <v>6872</v>
+        <v>9472</v>
       </c>
       <c r="D24" s="81">
-        <v>49856</v>
+        <v>50455</v>
       </c>
       <c r="E24" s="81">
-        <v>49735</v>
+        <v>50397</v>
       </c>
       <c r="F24" s="81">
-        <v>47756</v>
+        <v>47500</v>
       </c>
       <c r="G24" s="84">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="H24" s="84">
-        <v>4.4</v>
+        <v>6.22</v>
       </c>
       <c r="I24" s="84">
         <v>0.23</v>
       </c>
       <c r="J24" s="87">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="81">
-        <v>146571</v>
+        <v>149687</v>
       </c>
       <c r="C26" s="81">
-        <v>15889</v>
+        <v>14808</v>
       </c>
       <c r="D26" s="81">
-        <v>162460</v>
+        <v>164495</v>
       </c>
       <c r="E26" s="81">
-        <v>160374</v>
+        <v>160480</v>
       </c>
       <c r="F26" s="81">
-        <v>134011</v>
+        <v>143859</v>
       </c>
       <c r="G26" s="84">
-        <v>1.3</v>
+        <v>2.5</v>
       </c>
       <c r="H26" s="84">
-        <v>21.23</v>
+        <v>14.34</v>
       </c>
       <c r="I26" s="84">
-        <v>0.75</v>
+        <v>0.74</v>
       </c>
       <c r="J26" s="87">
-        <v>0.66</v>
+        <v>0.69</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="81">
-        <v>556903</v>
+        <v>546750</v>
       </c>
       <c r="C28" s="81">
-        <v>4984</v>
+        <v>6858</v>
       </c>
       <c r="D28" s="81">
-        <v>561887</v>
+        <v>553607</v>
       </c>
       <c r="E28" s="81">
-        <v>552777</v>
+        <v>562832</v>
       </c>
       <c r="F28" s="81">
-        <v>538869</v>
+        <v>560176</v>
       </c>
       <c r="G28" s="84">
-        <v>1.65</v>
+        <v>-1.64</v>
       </c>
       <c r="H28" s="84">
-        <v>4.27</v>
+        <v>-1.17</v>
       </c>
       <c r="I28" s="84">
-        <v>2.58</v>
+        <v>2.48</v>
       </c>
       <c r="J28" s="87">
-        <v>2.67</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="81">
-        <v>422645</v>
+        <v>431679</v>
       </c>
       <c r="C30" s="81">
-        <v>25797</v>
+        <v>24985</v>
       </c>
       <c r="D30" s="81">
-        <v>448442</v>
+        <v>456664</v>
       </c>
       <c r="E30" s="81">
-        <v>450652</v>
+        <v>455851</v>
       </c>
       <c r="F30" s="81">
-        <v>428324</v>
+        <v>434648</v>
       </c>
       <c r="G30" s="84">
-        <v>-0.49</v>
+        <v>0.18</v>
       </c>
       <c r="H30" s="84">
-        <v>4.7</v>
+        <v>5.07</v>
       </c>
       <c r="I30" s="84">
-        <v>2.06</v>
+        <v>2.05</v>
       </c>
       <c r="J30" s="87">
-        <v>2.12</v>
+        <v>2.09</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="81">
-        <v>151205</v>
+        <v>145608</v>
       </c>
       <c r="C32" s="81">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D32" s="81">
-        <v>151240</v>
+        <v>145642</v>
       </c>
       <c r="E32" s="81">
-        <v>150898</v>
+        <v>149213</v>
       </c>
       <c r="F32" s="81">
-        <v>135381</v>
+        <v>143952</v>
       </c>
       <c r="G32" s="84">
-        <v>0.23</v>
+        <v>-2.39</v>
       </c>
       <c r="H32" s="84">
-        <v>11.71</v>
+        <v>1.17</v>
       </c>
       <c r="I32" s="84">
+        <v>0.65</v>
+      </c>
+      <c r="J32" s="87">
         <v>0.69</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.67</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="81">
-        <v>111979</v>
+        <v>115462</v>
       </c>
       <c r="C34" s="81">
-        <v>114</v>
+        <v>204</v>
       </c>
       <c r="D34" s="81">
-        <v>112093</v>
+        <v>115666</v>
       </c>
       <c r="E34" s="81">
-        <v>112000</v>
+        <v>115065</v>
       </c>
       <c r="F34" s="81">
-        <v>100172</v>
+        <v>101734</v>
       </c>
       <c r="G34" s="84">
-        <v>0.08</v>
+        <v>0.52</v>
       </c>
       <c r="H34" s="84">
-        <v>11.9</v>
+        <v>13.69</v>
       </c>
       <c r="I34" s="84">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="J34" s="87">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="77" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="27" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="96">
-        <v>369814</v>
+        <v>367125</v>
       </c>
       <c r="C36" s="96">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D36" s="96">
-        <v>370018</v>
+        <v>367332</v>
       </c>
       <c r="E36" s="96">
-        <v>365072</v>
+        <v>368952</v>
       </c>
       <c r="F36" s="96">
-        <v>352683</v>
+        <v>354482</v>
       </c>
       <c r="G36" s="98">
-        <v>1.35</v>
+        <v>-0.44</v>
       </c>
       <c r="H36" s="98">
-        <v>4.92</v>
+        <v>3.63</v>
       </c>
       <c r="I36" s="98">
+        <v>1.65</v>
+      </c>
+      <c r="J36" s="100">
         <v>1.7</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.75</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="102" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -4744,51 +4744,51 @@
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="J36:J37"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="29" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="30.625" customWidth="1"/>
     <col min="2" max="2" width="11.375" customWidth="1"/>
     <col min="3" max="4" width="10.375" customWidth="1"/>
     <col min="5" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>51</v>
       </c>
@@ -4813,56 +4813,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -4963,673 +4963,673 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="65" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="68">
-        <v>336070</v>
+        <v>335748</v>
       </c>
       <c r="C10" s="68">
-        <v>6352</v>
+        <v>18703</v>
       </c>
       <c r="D10" s="68">
-        <v>342422</v>
+        <v>354450</v>
       </c>
       <c r="E10" s="68">
-        <v>353973</v>
+        <v>347303</v>
       </c>
       <c r="F10" s="68">
-        <v>350951</v>
+        <v>367690</v>
       </c>
       <c r="G10" s="71">
-        <v>-3.26</v>
+        <v>2.06</v>
       </c>
       <c r="H10" s="71">
-        <v>-2.43</v>
+        <v>-3.6</v>
       </c>
       <c r="I10" s="71">
-        <v>1.57</v>
+        <v>1.59</v>
       </c>
       <c r="J10" s="74">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="77" t="s">
         <v>111</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B12" s="81">
-        <v>926209</v>
+        <v>920450</v>
       </c>
       <c r="C12" s="81">
-        <v>19392</v>
+        <v>16183</v>
       </c>
       <c r="D12" s="81">
-        <v>945601</v>
+        <v>936632</v>
       </c>
       <c r="E12" s="81">
-        <v>942998</v>
+        <v>938483</v>
       </c>
       <c r="F12" s="81">
-        <v>812263</v>
+        <v>864779</v>
       </c>
       <c r="G12" s="84">
-        <v>0.28</v>
+        <v>-0.2</v>
       </c>
       <c r="H12" s="84">
-        <v>16.42</v>
+        <v>8.31</v>
       </c>
       <c r="I12" s="84">
-        <v>4.34</v>
+        <v>4.2</v>
       </c>
       <c r="J12" s="87">
-        <v>4.03</v>
+        <v>4.15</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="11.1" customHeight="1">
       <c r="A13" s="77" t="s">
         <v>113</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="33"/>
       <c r="D13" s="33"/>
       <c r="E13" s="33"/>
       <c r="F13" s="33"/>
       <c r="G13" s="35"/>
       <c r="H13" s="35"/>
       <c r="I13" s="35"/>
       <c r="J13" s="31"/>
     </row>
     <row r="14" spans="1:10" ht="12.6" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B14" s="81">
-        <v>684518</v>
+        <v>662249</v>
       </c>
       <c r="C14" s="81">
-        <v>11327</v>
+        <v>13339</v>
       </c>
       <c r="D14" s="81">
-        <v>695845</v>
+        <v>675588</v>
       </c>
       <c r="E14" s="81">
-        <v>687061</v>
+        <v>656076</v>
       </c>
       <c r="F14" s="81">
-        <v>608160</v>
+        <v>663401</v>
       </c>
       <c r="G14" s="84">
-        <v>1.28</v>
+        <v>2.97</v>
       </c>
       <c r="H14" s="84">
-        <v>14.42</v>
+        <v>1.84</v>
       </c>
       <c r="I14" s="84">
-        <v>3.2</v>
+        <v>3.03</v>
       </c>
       <c r="J14" s="87">
-        <v>3.02</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="11.1" customHeight="1">
       <c r="A15" s="77" t="s">
         <v>115</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="33"/>
       <c r="D15" s="33"/>
       <c r="E15" s="33"/>
       <c r="F15" s="33"/>
       <c r="G15" s="35"/>
       <c r="H15" s="35"/>
       <c r="I15" s="35"/>
       <c r="J15" s="31"/>
     </row>
     <row r="16" spans="1:10" ht="12.6" customHeight="1">
       <c r="A16" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B16" s="81">
-        <v>1136026</v>
+        <v>1174392</v>
       </c>
       <c r="C16" s="81">
-        <v>24580</v>
+        <v>13580</v>
       </c>
       <c r="D16" s="81">
-        <v>1160606</v>
+        <v>1187973</v>
       </c>
       <c r="E16" s="81">
-        <v>1157439</v>
+        <v>1181445</v>
       </c>
       <c r="F16" s="81">
-        <v>985149</v>
+        <v>1004949</v>
       </c>
       <c r="G16" s="84">
-        <v>0.27</v>
+        <v>0.55</v>
       </c>
       <c r="H16" s="84">
-        <v>17.81</v>
+        <v>18.21</v>
       </c>
       <c r="I16" s="84">
-        <v>5.33</v>
+        <v>5.32</v>
       </c>
       <c r="J16" s="87">
-        <v>4.89</v>
+        <v>4.82</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="11.1" customHeight="1">
       <c r="A17" s="77" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="33"/>
       <c r="F17" s="33"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="31"/>
     </row>
     <row r="18" spans="1:10" ht="12.6" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="81">
-        <v>278604</v>
+        <v>267213</v>
       </c>
       <c r="C18" s="81">
-        <v>12512</v>
+        <v>4312</v>
       </c>
       <c r="D18" s="81">
-        <v>291116</v>
+        <v>271524</v>
       </c>
       <c r="E18" s="81">
-        <v>300441</v>
+        <v>284085</v>
       </c>
       <c r="F18" s="81">
-        <v>238751</v>
+        <v>268720</v>
       </c>
       <c r="G18" s="84">
-        <v>-3.1</v>
+        <v>-4.42</v>
       </c>
       <c r="H18" s="84">
-        <v>21.93</v>
+        <v>1.04</v>
       </c>
       <c r="I18" s="84">
-        <v>1.34</v>
+        <v>1.22</v>
       </c>
       <c r="J18" s="87">
-        <v>1.18</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="11.1" customHeight="1">
       <c r="A19" s="77" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="33"/>
       <c r="C19" s="33"/>
       <c r="D19" s="33"/>
       <c r="E19" s="33"/>
       <c r="F19" s="33"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="31"/>
     </row>
     <row r="20" spans="1:10" ht="12.6" customHeight="1">
       <c r="A20" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B20" s="81">
-        <v>340593</v>
+        <v>407450</v>
       </c>
       <c r="C20" s="81">
-        <v>9000</v>
+        <v>3500</v>
       </c>
       <c r="D20" s="81">
-        <v>349593</v>
+        <v>410950</v>
       </c>
       <c r="E20" s="81">
-        <v>330717</v>
+        <v>388172</v>
       </c>
       <c r="F20" s="81">
-        <v>308400</v>
+        <v>329494</v>
       </c>
       <c r="G20" s="84">
-        <v>5.71</v>
+        <v>5.87</v>
       </c>
       <c r="H20" s="84">
-        <v>13.36</v>
+        <v>24.72</v>
       </c>
       <c r="I20" s="84">
-        <v>1.61</v>
+        <v>1.84</v>
       </c>
       <c r="J20" s="87">
-        <v>1.53</v>
+        <v>1.58</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="11.1" customHeight="1">
       <c r="A21" s="77" t="s">
         <v>121</v>
       </c>
       <c r="B21" s="33"/>
       <c r="C21" s="33"/>
       <c r="D21" s="33"/>
       <c r="E21" s="33"/>
       <c r="F21" s="33"/>
       <c r="G21" s="35"/>
       <c r="H21" s="35"/>
       <c r="I21" s="35"/>
       <c r="J21" s="31"/>
     </row>
     <row r="22" spans="1:10" ht="12.6" customHeight="1">
       <c r="A22" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B22" s="81">
-        <v>695599</v>
+        <v>746102</v>
       </c>
       <c r="C22" s="81">
-        <v>1332</v>
+        <v>21305</v>
       </c>
       <c r="D22" s="81">
-        <v>696931</v>
+        <v>767406</v>
       </c>
       <c r="E22" s="81">
-        <v>700000</v>
+        <v>753539</v>
       </c>
       <c r="F22" s="81">
-        <v>723056</v>
+        <v>748686</v>
       </c>
       <c r="G22" s="84">
-        <v>-0.44</v>
+        <v>1.84</v>
       </c>
       <c r="H22" s="84">
-        <v>-3.61</v>
+        <v>2.5</v>
       </c>
       <c r="I22" s="84">
-        <v>3.2</v>
+        <v>3.44</v>
       </c>
       <c r="J22" s="87">
         <v>3.59</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="11.1" customHeight="1">
       <c r="A23" s="77" t="s">
         <v>123</v>
       </c>
       <c r="B23" s="33"/>
       <c r="C23" s="33"/>
       <c r="D23" s="33"/>
       <c r="E23" s="33"/>
       <c r="F23" s="33"/>
       <c r="G23" s="35"/>
       <c r="H23" s="35"/>
       <c r="I23" s="35"/>
       <c r="J23" s="31"/>
     </row>
     <row r="24" spans="1:10" ht="12.6" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B24" s="81">
-        <v>214778</v>
+        <v>214379</v>
       </c>
       <c r="C24" s="81">
-        <v>69</v>
+        <v>258</v>
       </c>
       <c r="D24" s="81">
-        <v>214848</v>
+        <v>214637</v>
       </c>
       <c r="E24" s="81">
-        <v>214316</v>
+        <v>216715</v>
       </c>
       <c r="F24" s="81">
-        <v>205796</v>
+        <v>212201</v>
       </c>
       <c r="G24" s="84">
-        <v>0.25</v>
+        <v>-0.96</v>
       </c>
       <c r="H24" s="84">
-        <v>4.4</v>
+        <v>1.15</v>
       </c>
       <c r="I24" s="84">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="J24" s="87">
         <v>1.02</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="11.1" customHeight="1">
       <c r="A25" s="77" t="s">
         <v>125</v>
       </c>
       <c r="B25" s="33"/>
       <c r="C25" s="33"/>
       <c r="D25" s="33"/>
       <c r="E25" s="33"/>
       <c r="F25" s="33"/>
       <c r="G25" s="35"/>
       <c r="H25" s="35"/>
       <c r="I25" s="35"/>
       <c r="J25" s="31"/>
     </row>
     <row r="26" spans="1:10" ht="12.6" customHeight="1">
       <c r="A26" s="23" t="s">
         <v>126</v>
       </c>
       <c r="B26" s="81">
-        <v>1277520</v>
+        <v>1441539</v>
       </c>
       <c r="C26" s="81">
-        <v>2222</v>
+        <v>11299</v>
       </c>
       <c r="D26" s="81">
-        <v>1279742</v>
+        <v>1452839</v>
       </c>
       <c r="E26" s="81">
-        <v>1259909</v>
+        <v>1367603</v>
       </c>
       <c r="F26" s="81">
-        <v>1254632</v>
+        <v>1313453</v>
       </c>
       <c r="G26" s="84">
-        <v>1.57</v>
+        <v>6.23</v>
       </c>
       <c r="H26" s="84">
-        <v>2</v>
+        <v>10.61</v>
       </c>
       <c r="I26" s="84">
-        <v>5.88</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="87">
-        <v>6.22</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="11.1" customHeight="1">
       <c r="A27" s="77" t="s">
         <v>127</v>
       </c>
       <c r="B27" s="33"/>
       <c r="C27" s="33"/>
       <c r="D27" s="33"/>
       <c r="E27" s="33"/>
       <c r="F27" s="33"/>
       <c r="G27" s="35"/>
       <c r="H27" s="35"/>
       <c r="I27" s="35"/>
       <c r="J27" s="31"/>
     </row>
     <row r="28" spans="1:10" ht="12.6" customHeight="1">
       <c r="A28" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B28" s="81">
-        <v>23720</v>
+        <v>34549</v>
       </c>
       <c r="C28" s="90">
         <v>0</v>
       </c>
       <c r="D28" s="81">
-        <v>23720</v>
+        <v>34549</v>
       </c>
       <c r="E28" s="81">
-        <v>21911</v>
+        <v>29393</v>
       </c>
       <c r="F28" s="81">
-        <v>14092</v>
+        <v>15960</v>
       </c>
       <c r="G28" s="84">
-        <v>8.26</v>
+        <v>17.54</v>
       </c>
       <c r="H28" s="84">
-        <v>68.32</v>
+        <v>116.47</v>
       </c>
       <c r="I28" s="84">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="J28" s="87">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="11.1" customHeight="1">
       <c r="A29" s="77" t="s">
         <v>129</v>
       </c>
       <c r="B29" s="33"/>
       <c r="C29" s="33"/>
       <c r="D29" s="33"/>
       <c r="E29" s="33"/>
       <c r="F29" s="33"/>
       <c r="G29" s="35"/>
       <c r="H29" s="35"/>
       <c r="I29" s="35"/>
       <c r="J29" s="31"/>
     </row>
     <row r="30" spans="1:10" ht="12.6" customHeight="1">
       <c r="A30" s="23" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="81">
-        <v>48128</v>
+        <v>49347</v>
       </c>
       <c r="C30" s="81">
-        <v>4400</v>
+        <v>5600</v>
       </c>
       <c r="D30" s="81">
-        <v>52528</v>
+        <v>54947</v>
       </c>
       <c r="E30" s="81">
-        <v>51833</v>
+        <v>53828</v>
       </c>
       <c r="F30" s="81">
-        <v>46992</v>
+        <v>48305</v>
       </c>
       <c r="G30" s="84">
-        <v>1.34</v>
+        <v>2.08</v>
       </c>
       <c r="H30" s="84">
-        <v>11.78</v>
+        <v>13.75</v>
       </c>
       <c r="I30" s="84">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="J30" s="87">
         <v>0.23</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="11.1" customHeight="1">
       <c r="A31" s="77" t="s">
         <v>131</v>
       </c>
       <c r="B31" s="33"/>
       <c r="C31" s="33"/>
       <c r="D31" s="33"/>
       <c r="E31" s="33"/>
       <c r="F31" s="33"/>
       <c r="G31" s="35"/>
       <c r="H31" s="35"/>
       <c r="I31" s="35"/>
       <c r="J31" s="31"/>
     </row>
     <row r="32" spans="1:10" ht="12.6" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B32" s="81">
-        <v>24567</v>
+        <v>24483</v>
       </c>
       <c r="C32" s="81">
-        <v>1500</v>
+        <v>3000</v>
       </c>
       <c r="D32" s="81">
-        <v>26067</v>
+        <v>27483</v>
       </c>
       <c r="E32" s="81">
-        <v>26320</v>
+        <v>25512</v>
       </c>
       <c r="F32" s="81">
-        <v>24798</v>
+        <v>26584</v>
       </c>
       <c r="G32" s="84">
-        <v>-0.96</v>
+        <v>7.73</v>
       </c>
       <c r="H32" s="84">
-        <v>5.12</v>
+        <v>3.38</v>
       </c>
       <c r="I32" s="84">
         <v>0.12</v>
       </c>
       <c r="J32" s="87">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="11.1" customHeight="1">
       <c r="A33" s="77" t="s">
         <v>133</v>
       </c>
       <c r="B33" s="33"/>
       <c r="C33" s="33"/>
       <c r="D33" s="33"/>
       <c r="E33" s="33"/>
       <c r="F33" s="33"/>
       <c r="G33" s="35"/>
       <c r="H33" s="35"/>
       <c r="I33" s="35"/>
       <c r="J33" s="31"/>
     </row>
     <row r="34" spans="1:10" ht="12.6" customHeight="1">
       <c r="A34" s="79" t="s">
         <v>134</v>
       </c>
       <c r="B34" s="82">
-        <v>232770</v>
+        <v>347625</v>
       </c>
       <c r="C34" s="82">
-        <v>1201</v>
+        <v>1291</v>
       </c>
       <c r="D34" s="82">
-        <v>233971</v>
+        <v>348916</v>
       </c>
       <c r="E34" s="82">
-        <v>232324</v>
+        <v>297902</v>
       </c>
       <c r="F34" s="82">
-        <v>202211</v>
+        <v>204242</v>
       </c>
       <c r="G34" s="85">
-        <v>0.71</v>
+        <v>17.12</v>
       </c>
       <c r="H34" s="85">
-        <v>15.71</v>
+        <v>70.83</v>
       </c>
       <c r="I34" s="85">
-        <v>1.07</v>
+        <v>1.56</v>
       </c>
       <c r="J34" s="88">
-        <v>1</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="11.1" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>135</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="33"/>
       <c r="D35" s="33"/>
       <c r="E35" s="33"/>
       <c r="F35" s="33"/>
       <c r="G35" s="35"/>
       <c r="H35" s="35"/>
       <c r="I35" s="35"/>
       <c r="J35" s="31"/>
     </row>
     <row r="36" spans="1:10" ht="12.6" customHeight="1">
       <c r="A36" s="103" t="s">
         <v>136</v>
       </c>
       <c r="B36" s="104">
-        <v>91893</v>
+        <v>80614</v>
       </c>
       <c r="C36" s="107">
         <v>0</v>
       </c>
       <c r="D36" s="104">
-        <v>91893</v>
+        <v>80614</v>
       </c>
       <c r="E36" s="104">
-        <v>88852</v>
+        <v>84648</v>
       </c>
       <c r="F36" s="104">
-        <v>73395</v>
+        <v>111079</v>
       </c>
       <c r="G36" s="108">
-        <v>3.42</v>
+        <v>-4.77</v>
       </c>
       <c r="H36" s="108">
-        <v>25.2</v>
+        <v>-27.43</v>
       </c>
       <c r="I36" s="108">
-        <v>0.42</v>
+        <v>0.36</v>
       </c>
       <c r="J36" s="109">
-        <v>0.36</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="110" t="s">
         <v>137</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="43"/>
       <c r="H37" s="43"/>
       <c r="I37" s="43"/>
       <c r="J37" s="39"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" customHeight="1">
       <c r="A38" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -5820,51 +5820,51 @@
     <mergeCell ref="I32:I33"/>
     <mergeCell ref="J32:J33"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="G34:G35"/>
     <mergeCell ref="H34:H35"/>
     <mergeCell ref="I34:I35"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
     <mergeCell ref="J34:J35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="G36:G37"/>
     <mergeCell ref="H36:H37"/>
     <mergeCell ref="I36:I37"/>
     <mergeCell ref="J36:J37"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="30" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J43"/>
   <sheetViews>
     <sheetView topLeftCell="A10" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="30.625" customWidth="1"/>
     <col min="2" max="2" width="11.375" customWidth="1"/>
     <col min="3" max="4" width="10.375" customWidth="1"/>
     <col min="5" max="10" width="11.375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
       <c r="A1" s="62" t="s">
         <v>53</v>
       </c>
@@ -5889,56 +5889,56 @@
       <c r="F2" s="62"/>
       <c r="G2" s="62"/>
       <c r="H2" s="62"/>
       <c r="I2" s="62"/>
       <c r="J2" s="62"/>
     </row>
     <row r="3" spans="1:10" ht="18.75" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>43</v>
       </c>
       <c r="B3" s="60"/>
       <c r="C3" s="60"/>
       <c r="D3" s="60"/>
       <c r="E3" s="60"/>
       <c r="F3" s="60"/>
       <c r="G3" s="60"/>
       <c r="H3" s="60"/>
       <c r="I3" s="60"/>
       <c r="J3" s="60"/>
     </row>
     <row r="4" spans="1:10" ht="18.75" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-3'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="54" t="str">
         <f>'2-3'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="54"/>
       <c r="G4" s="63" t="s">
         <v>46</v>
       </c>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="49" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51"/>
       <c r="E5" s="6" t="s">
         <v>32</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>1</v>
       </c>
@@ -6039,75 +6039,75 @@
       <c r="B9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="20" t="s">
         <v>28</v>
       </c>
       <c r="J9" s="21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="12.6" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>55</v>
       </c>
       <c r="B10" s="69">
-        <v>535241</v>
+        <v>538451</v>
       </c>
       <c r="C10" s="113">
         <v>0</v>
       </c>
       <c r="D10" s="69">
-        <v>535241</v>
+        <v>538451</v>
       </c>
       <c r="E10" s="69">
-        <v>533988</v>
+        <v>539054</v>
       </c>
       <c r="F10" s="69">
-        <v>519119</v>
+        <v>523961</v>
       </c>
       <c r="G10" s="72">
-        <v>0.23</v>
+        <v>-0.11</v>
       </c>
       <c r="H10" s="72">
-        <v>3.11</v>
+        <v>2.77</v>
       </c>
       <c r="I10" s="72">
-        <v>2.46</v>
+        <v>2.41</v>
       </c>
       <c r="J10" s="75">
-        <v>2.58</v>
+        <v>2.51</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="11.1" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B11" s="45"/>
       <c r="C11" s="45"/>
       <c r="D11" s="45"/>
       <c r="E11" s="45"/>
       <c r="F11" s="45"/>
       <c r="G11" s="41"/>
       <c r="H11" s="41"/>
       <c r="I11" s="41"/>
       <c r="J11" s="37"/>
     </row>
     <row r="12" spans="1:10" ht="12.6" customHeight="1">
       <c r="A12" s="23"/>
       <c r="B12" s="32"/>
       <c r="C12" s="32"/>
       <c r="D12" s="32"/>
       <c r="E12" s="32"/>
       <c r="F12" s="32"/>
       <c r="G12" s="34"/>
       <c r="H12" s="34"/>
@@ -6606,51 +6606,51 @@
     <mergeCell ref="F12:F13"/>
     <mergeCell ref="G12:G13"/>
     <mergeCell ref="H12:H13"/>
     <mergeCell ref="I12:I13"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A3:J3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社定期性存款餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>