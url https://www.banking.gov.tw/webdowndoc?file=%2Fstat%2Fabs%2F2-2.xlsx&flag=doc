--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -136,51 +136,51 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>All Branches</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> June 2026</t>
+    <t xml:space="preserve"> Aug. 2026</t>
   </si>
   <si>
     <r>
       <t>說　　明：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-2</t>
@@ -259,51 +259,51 @@
     </r>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.1)</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續一）</t>
     </r>
   </si>
   <si>
-    <t>民國115年 6月</t>
+    <t>民國115年 8月</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續二完）</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.2 End )</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
@@ -2158,449 +2158,449 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="58">
-        <v>66894071</v>
+        <v>67669168</v>
       </c>
       <c r="C9" s="58">
-        <v>66286575</v>
+        <v>67105831</v>
       </c>
       <c r="D9" s="58">
-        <v>60663922</v>
+        <v>62330079</v>
       </c>
       <c r="E9" s="61">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="F9" s="61">
-        <v>10.27</v>
+        <v>8.57</v>
       </c>
       <c r="G9" s="61">
         <v>100</v>
       </c>
       <c r="H9" s="64">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="70">
-        <v>65044292</v>
+        <v>65790615</v>
       </c>
       <c r="C11" s="70">
-        <v>64498556</v>
+        <v>65131129</v>
       </c>
       <c r="D11" s="70">
-        <v>58736435</v>
+        <v>60291428</v>
       </c>
       <c r="E11" s="73">
-        <v>0.85</v>
+        <v>1.01</v>
       </c>
       <c r="F11" s="73">
-        <v>10.74</v>
+        <v>9.12</v>
       </c>
       <c r="G11" s="73">
-        <v>97.23</v>
+        <v>97.22</v>
       </c>
       <c r="H11" s="76">
-        <v>96.82</v>
+        <v>96.73</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="69">
-        <v>5469784</v>
+        <v>5579202</v>
       </c>
       <c r="C13" s="69">
-        <v>5438389</v>
+        <v>5537466</v>
       </c>
       <c r="D13" s="69">
-        <v>5227922</v>
+        <v>5238038</v>
       </c>
       <c r="E13" s="72">
-        <v>0.58</v>
+        <v>0.75</v>
       </c>
       <c r="F13" s="72">
-        <v>4.63</v>
+        <v>6.51</v>
       </c>
       <c r="G13" s="72">
-        <v>8.18</v>
+        <v>8.24</v>
       </c>
       <c r="H13" s="75">
-        <v>8.62</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="69">
-        <v>2782671</v>
+        <v>2890468</v>
       </c>
       <c r="C15" s="69">
-        <v>2767030</v>
+        <v>2822022</v>
       </c>
       <c r="D15" s="69">
-        <v>2643599</v>
+        <v>2692712</v>
       </c>
       <c r="E15" s="72">
-        <v>0.57</v>
+        <v>2.43</v>
       </c>
       <c r="F15" s="72">
-        <v>5.26</v>
+        <v>7.34</v>
       </c>
       <c r="G15" s="72">
-        <v>4.16</v>
+        <v>4.27</v>
       </c>
       <c r="H15" s="75">
-        <v>4.36</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="69">
-        <v>4195997</v>
+        <v>4169627</v>
       </c>
       <c r="C17" s="69">
-        <v>4211802</v>
+        <v>4180582</v>
       </c>
       <c r="D17" s="69">
-        <v>4102831</v>
+        <v>4224189</v>
       </c>
       <c r="E17" s="72">
-        <v>-0.38</v>
+        <v>-0.26</v>
       </c>
       <c r="F17" s="72">
-        <v>2.27</v>
+        <v>-1.29</v>
       </c>
       <c r="G17" s="72">
-        <v>6.27</v>
+        <v>6.16</v>
       </c>
       <c r="H17" s="75">
-        <v>6.76</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="69">
-        <v>4021480</v>
+        <v>4102018</v>
       </c>
       <c r="C19" s="69">
-        <v>4027416</v>
+        <v>4075439</v>
       </c>
       <c r="D19" s="69">
-        <v>3690628</v>
+        <v>3843771</v>
       </c>
       <c r="E19" s="72">
-        <v>-0.15</v>
+        <v>0.65</v>
       </c>
       <c r="F19" s="72">
-        <v>8.96</v>
+        <v>6.72</v>
       </c>
       <c r="G19" s="72">
-        <v>6.01</v>
+        <v>6.06</v>
       </c>
       <c r="H19" s="75">
-        <v>6.08</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="69">
-        <v>3568526</v>
+        <v>3674720</v>
       </c>
       <c r="C21" s="69">
-        <v>3494021</v>
+        <v>3564272</v>
       </c>
       <c r="D21" s="69">
-        <v>3226467</v>
+        <v>3315506</v>
       </c>
       <c r="E21" s="72">
-        <v>2.13</v>
+        <v>3.1</v>
       </c>
       <c r="F21" s="72">
-        <v>10.6</v>
+        <v>10.83</v>
       </c>
       <c r="G21" s="72">
-        <v>5.33</v>
+        <v>5.43</v>
       </c>
       <c r="H21" s="75">
         <v>5.32</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="69">
-        <v>2725375</v>
+        <v>2722402</v>
       </c>
       <c r="C23" s="69">
-        <v>2780462</v>
+        <v>2742906</v>
       </c>
       <c r="D23" s="69">
-        <v>2583326</v>
+        <v>2603200</v>
       </c>
       <c r="E23" s="72">
-        <v>-1.98</v>
+        <v>-0.75</v>
       </c>
       <c r="F23" s="72">
-        <v>5.5</v>
+        <v>4.58</v>
       </c>
       <c r="G23" s="72">
-        <v>4.07</v>
+        <v>4.02</v>
       </c>
       <c r="H23" s="75">
-        <v>4.26</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="69">
-        <v>1265136</v>
+        <v>1286196</v>
       </c>
       <c r="C25" s="69">
-        <v>1261917</v>
+        <v>1278411</v>
       </c>
       <c r="D25" s="69">
-        <v>1248128</v>
+        <v>1270308</v>
       </c>
       <c r="E25" s="72">
-        <v>0.26</v>
+        <v>0.61</v>
       </c>
       <c r="F25" s="72">
-        <v>1.36</v>
+        <v>1.25</v>
       </c>
       <c r="G25" s="72">
-        <v>1.89</v>
+        <v>1.9</v>
       </c>
       <c r="H25" s="75">
-        <v>2.06</v>
+        <v>2.04</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="69">
-        <v>4055039</v>
+        <v>4125245</v>
       </c>
       <c r="C27" s="69">
-        <v>4003196</v>
+        <v>4083767</v>
       </c>
       <c r="D27" s="69">
-        <v>3457882</v>
+        <v>3580711</v>
       </c>
       <c r="E27" s="72">
-        <v>1.3</v>
+        <v>1.02</v>
       </c>
       <c r="F27" s="72">
-        <v>17.27</v>
+        <v>15.21</v>
       </c>
       <c r="G27" s="72">
-        <v>6.06</v>
+        <v>6.1</v>
       </c>
       <c r="H27" s="75">
-        <v>5.7</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="69">
-        <v>4597847</v>
+        <v>4451405</v>
       </c>
       <c r="C29" s="69">
-        <v>4576598</v>
+        <v>4459152</v>
       </c>
       <c r="D29" s="69">
-        <v>3980877</v>
+        <v>4125520</v>
       </c>
       <c r="E29" s="72">
-        <v>0.46</v>
+        <v>-0.17</v>
       </c>
       <c r="F29" s="72">
-        <v>15.5</v>
+        <v>7.9</v>
       </c>
       <c r="G29" s="72">
-        <v>6.87</v>
+        <v>6.58</v>
       </c>
       <c r="H29" s="75">
-        <v>6.56</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="78">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>0</v>
       </c>
       <c r="D31" s="78">
@@ -2614,107 +2614,107 @@
       </c>
       <c r="G31" s="80">
         <v>0</v>
       </c>
       <c r="H31" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="69">
-        <v>289321</v>
+        <v>281137</v>
       </c>
       <c r="C33" s="69">
-        <v>286376</v>
+        <v>280047</v>
       </c>
       <c r="D33" s="69">
-        <v>305205</v>
+        <v>301506</v>
       </c>
       <c r="E33" s="72">
-        <v>1.03</v>
+        <v>0.39</v>
       </c>
       <c r="F33" s="72">
-        <v>-5.2</v>
+        <v>-6.76</v>
       </c>
       <c r="G33" s="72">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="H33" s="75">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="69">
-        <v>3355513</v>
+        <v>3401894</v>
       </c>
       <c r="C35" s="69">
-        <v>3282587</v>
+        <v>3397296</v>
       </c>
       <c r="D35" s="69">
-        <v>2956550</v>
+        <v>3085544</v>
       </c>
       <c r="E35" s="72">
-        <v>2.22</v>
+        <v>0.14</v>
       </c>
       <c r="F35" s="72">
-        <v>13.49</v>
+        <v>10.25</v>
       </c>
       <c r="G35" s="72">
-        <v>5.02</v>
+        <v>5.03</v>
       </c>
       <c r="H35" s="75">
-        <v>4.87</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3033,55 +3033,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 6月</v>
+        <v>民國115年 8月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> June 2026</v>
+        <v> Aug. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -3136,563 +3136,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="57">
-        <v>468534</v>
+        <v>479480</v>
       </c>
       <c r="C9" s="57">
-        <v>462447</v>
+        <v>444811</v>
       </c>
       <c r="D9" s="57">
-        <v>375071</v>
+        <v>357836</v>
       </c>
       <c r="E9" s="60">
-        <v>1.32</v>
+        <v>7.79</v>
       </c>
       <c r="F9" s="60">
-        <v>24.92</v>
+        <v>33.99</v>
       </c>
       <c r="G9" s="60">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="H9" s="63">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="69">
-        <v>308273</v>
+        <v>316763</v>
       </c>
       <c r="C11" s="69">
-        <v>300843</v>
+        <v>315696</v>
       </c>
       <c r="D11" s="69">
-        <v>291515</v>
+        <v>292299</v>
       </c>
       <c r="E11" s="72">
-        <v>2.47</v>
+        <v>0.34</v>
       </c>
       <c r="F11" s="72">
-        <v>5.75</v>
+        <v>8.37</v>
       </c>
       <c r="G11" s="72">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="H11" s="75">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="69">
-        <v>2086908</v>
+        <v>2078769</v>
       </c>
       <c r="C13" s="69">
-        <v>2094490</v>
+        <v>2063838</v>
       </c>
       <c r="D13" s="69">
-        <v>1888407</v>
+        <v>1949753</v>
       </c>
       <c r="E13" s="72">
-        <v>-0.36</v>
+        <v>0.72</v>
       </c>
       <c r="F13" s="72">
-        <v>10.51</v>
+        <v>6.62</v>
       </c>
       <c r="G13" s="72">
-        <v>3.12</v>
+        <v>3.07</v>
       </c>
       <c r="H13" s="75">
-        <v>3.11</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="69">
-        <v>635482</v>
+        <v>655010</v>
       </c>
       <c r="C15" s="69">
-        <v>651749</v>
+        <v>666776</v>
       </c>
       <c r="D15" s="69">
-        <v>633018</v>
+        <v>624630</v>
       </c>
       <c r="E15" s="72">
-        <v>-2.5</v>
+        <v>-1.76</v>
       </c>
       <c r="F15" s="72">
-        <v>0.39</v>
+        <v>4.86</v>
       </c>
       <c r="G15" s="72">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="H15" s="75">
-        <v>1.04</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="69">
-        <v>838322</v>
+        <v>844909</v>
       </c>
       <c r="C17" s="69">
-        <v>831803</v>
+        <v>839285</v>
       </c>
       <c r="D17" s="69">
-        <v>845759</v>
+        <v>849427</v>
       </c>
       <c r="E17" s="72">
-        <v>0.78</v>
+        <v>0.67</v>
       </c>
       <c r="F17" s="72">
-        <v>-0.88</v>
+        <v>-0.53</v>
       </c>
       <c r="G17" s="72">
         <v>1.25</v>
       </c>
       <c r="H17" s="75">
-        <v>1.39</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="69">
-        <v>296381</v>
+        <v>302780</v>
       </c>
       <c r="C19" s="69">
-        <v>296114</v>
+        <v>296382</v>
       </c>
       <c r="D19" s="69">
-        <v>282249</v>
+        <v>285835</v>
       </c>
       <c r="E19" s="72">
-        <v>0.09</v>
+        <v>2.16</v>
       </c>
       <c r="F19" s="72">
-        <v>5.01</v>
+        <v>5.93</v>
       </c>
       <c r="G19" s="72">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="H19" s="75">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="69">
-        <v>695885</v>
+        <v>695156</v>
       </c>
       <c r="C21" s="69">
-        <v>676627</v>
+        <v>674349</v>
       </c>
       <c r="D21" s="69">
-        <v>562493</v>
+        <v>579579</v>
       </c>
       <c r="E21" s="72">
-        <v>2.85</v>
+        <v>3.09</v>
       </c>
       <c r="F21" s="72">
-        <v>23.71</v>
+        <v>19.94</v>
       </c>
       <c r="G21" s="72">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="H21" s="75">
         <v>0.93</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="69">
-        <v>85286</v>
+        <v>87190</v>
       </c>
       <c r="C23" s="69">
-        <v>84368</v>
+        <v>86007</v>
       </c>
       <c r="D23" s="69">
-        <v>79682</v>
+        <v>81905</v>
       </c>
       <c r="E23" s="72">
-        <v>1.09</v>
+        <v>1.38</v>
       </c>
       <c r="F23" s="72">
-        <v>7.03</v>
+        <v>6.45</v>
       </c>
       <c r="G23" s="72">
         <v>0.13</v>
       </c>
       <c r="H23" s="75">
         <v>0.13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="69">
-        <v>239448</v>
+        <v>244616</v>
       </c>
       <c r="C25" s="69">
-        <v>238089</v>
+        <v>240186</v>
       </c>
       <c r="D25" s="69">
-        <v>224909</v>
+        <v>228259</v>
       </c>
       <c r="E25" s="72">
-        <v>0.57</v>
+        <v>1.84</v>
       </c>
       <c r="F25" s="72">
-        <v>6.46</v>
+        <v>7.17</v>
       </c>
       <c r="G25" s="72">
         <v>0.36</v>
       </c>
       <c r="H25" s="75">
         <v>0.37</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="69">
-        <v>1211106</v>
+        <v>1197064</v>
       </c>
       <c r="C27" s="69">
-        <v>1202411</v>
+        <v>1196143</v>
       </c>
       <c r="D27" s="69">
-        <v>1140893</v>
+        <v>1176062</v>
       </c>
       <c r="E27" s="72">
-        <v>0.72</v>
+        <v>0.08</v>
       </c>
       <c r="F27" s="72">
-        <v>6.15</v>
+        <v>1.79</v>
       </c>
       <c r="G27" s="72">
-        <v>1.81</v>
+        <v>1.77</v>
       </c>
       <c r="H27" s="75">
-        <v>1.88</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="69">
-        <v>735639</v>
+        <v>747371</v>
       </c>
       <c r="C29" s="69">
-        <v>731060</v>
+        <v>738574</v>
       </c>
       <c r="D29" s="69">
-        <v>687477</v>
+        <v>695873</v>
       </c>
       <c r="E29" s="72">
-        <v>0.63</v>
+        <v>1.19</v>
       </c>
       <c r="F29" s="72">
-        <v>7.01</v>
+        <v>7.4</v>
       </c>
       <c r="G29" s="72">
         <v>1.1</v>
       </c>
       <c r="H29" s="75">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="69">
-        <v>289848</v>
+        <v>289547</v>
       </c>
       <c r="C31" s="69">
-        <v>289744</v>
+        <v>290875</v>
       </c>
       <c r="D31" s="69">
-        <v>291168</v>
+        <v>293768</v>
       </c>
       <c r="E31" s="72">
-        <v>0.04</v>
+        <v>-0.46</v>
       </c>
       <c r="F31" s="72">
-        <v>-0.45</v>
+        <v>-1.44</v>
       </c>
       <c r="G31" s="72">
         <v>0.43</v>
       </c>
       <c r="H31" s="75">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B33" s="69">
-        <v>200030</v>
+        <v>199207</v>
       </c>
       <c r="C33" s="69">
-        <v>200606</v>
+        <v>198734</v>
       </c>
       <c r="D33" s="69">
-        <v>187525</v>
+        <v>190293</v>
       </c>
       <c r="E33" s="72">
-        <v>-0.29</v>
+        <v>0.24</v>
       </c>
       <c r="F33" s="72">
-        <v>6.67</v>
+        <v>4.68</v>
       </c>
       <c r="G33" s="72">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="H33" s="75">
         <v>0.31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="69">
-        <v>842351</v>
+        <v>846207</v>
       </c>
       <c r="C35" s="69">
-        <v>839545</v>
+        <v>838028</v>
       </c>
       <c r="D35" s="69">
-        <v>814848</v>
+        <v>824066</v>
       </c>
       <c r="E35" s="72">
-        <v>0.33</v>
+        <v>0.98</v>
       </c>
       <c r="F35" s="72">
-        <v>3.38</v>
+        <v>2.69</v>
       </c>
       <c r="G35" s="72">
-        <v>1.26</v>
+        <v>1.25</v>
       </c>
       <c r="H35" s="75">
-        <v>1.34</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3971,55 +3971,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 6月</v>
+        <v>民國115年 8月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> June 2026</v>
+        <v> Aug. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -4074,560 +4074,560 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="57">
-        <v>710381</v>
+        <v>728002</v>
       </c>
       <c r="C9" s="57">
-        <v>700126</v>
+        <v>699990</v>
       </c>
       <c r="D9" s="57">
-        <v>669357</v>
+        <v>691567</v>
       </c>
       <c r="E9" s="60">
-        <v>1.46</v>
+        <v>4</v>
       </c>
       <c r="F9" s="60">
-        <v>6.13</v>
+        <v>5.27</v>
       </c>
       <c r="G9" s="60">
-        <v>1.06</v>
+        <v>1.08</v>
       </c>
       <c r="H9" s="63">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>95</v>
       </c>
       <c r="B11" s="69">
-        <v>2386536</v>
+        <v>2333048</v>
       </c>
       <c r="C11" s="69">
-        <v>2334456</v>
+        <v>2303616</v>
       </c>
       <c r="D11" s="69">
-        <v>1913879</v>
+        <v>1996872</v>
       </c>
       <c r="E11" s="72">
-        <v>2.23</v>
+        <v>1.28</v>
       </c>
       <c r="F11" s="72">
-        <v>24.7</v>
+        <v>16.84</v>
       </c>
       <c r="G11" s="72">
-        <v>3.57</v>
+        <v>3.45</v>
       </c>
       <c r="H11" s="75">
-        <v>3.15</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="69">
-        <v>2439707</v>
+        <v>2481041</v>
       </c>
       <c r="C13" s="69">
-        <v>2439562</v>
+        <v>2442911</v>
       </c>
       <c r="D13" s="69">
-        <v>2189055</v>
+        <v>2297963</v>
       </c>
       <c r="E13" s="72">
-        <v>0.01</v>
+        <v>1.56</v>
       </c>
       <c r="F13" s="72">
-        <v>11.45</v>
+        <v>7.97</v>
       </c>
       <c r="G13" s="72">
-        <v>3.65</v>
+        <v>3.67</v>
       </c>
       <c r="H13" s="75">
-        <v>3.61</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="69">
-        <v>3875708</v>
+        <v>4003318</v>
       </c>
       <c r="C15" s="69">
-        <v>3848870</v>
+        <v>3940139</v>
       </c>
       <c r="D15" s="69">
-        <v>3329806</v>
+        <v>3428925</v>
       </c>
       <c r="E15" s="72">
-        <v>0.7</v>
+        <v>1.6</v>
       </c>
       <c r="F15" s="72">
-        <v>16.39</v>
+        <v>16.75</v>
       </c>
       <c r="G15" s="72">
-        <v>5.79</v>
+        <v>5.92</v>
       </c>
       <c r="H15" s="75">
-        <v>5.49</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="69">
-        <v>725985</v>
+        <v>711448</v>
       </c>
       <c r="C17" s="69">
-        <v>719455</v>
+        <v>714320</v>
       </c>
       <c r="D17" s="69">
-        <v>654121</v>
+        <v>648313</v>
       </c>
       <c r="E17" s="72">
-        <v>0.91</v>
+        <v>-0.4</v>
       </c>
       <c r="F17" s="72">
-        <v>10.99</v>
+        <v>9.74</v>
       </c>
       <c r="G17" s="72">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="H17" s="75">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="69">
-        <v>890080</v>
+        <v>885360</v>
       </c>
       <c r="C19" s="69">
-        <v>840518</v>
+        <v>889524</v>
       </c>
       <c r="D19" s="69">
-        <v>761946</v>
+        <v>799858</v>
       </c>
       <c r="E19" s="72">
-        <v>5.9</v>
+        <v>-0.47</v>
       </c>
       <c r="F19" s="72">
-        <v>16.82</v>
+        <v>10.69</v>
       </c>
       <c r="G19" s="72">
-        <v>1.33</v>
+        <v>1.31</v>
       </c>
       <c r="H19" s="75">
-        <v>1.26</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>104</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="69">
-        <v>2828258</v>
+        <v>2901857</v>
       </c>
       <c r="C21" s="69">
-        <v>2796189</v>
+        <v>2825514</v>
       </c>
       <c r="D21" s="69">
-        <v>2444342</v>
+        <v>2508890</v>
       </c>
       <c r="E21" s="72">
-        <v>1.15</v>
+        <v>2.7</v>
       </c>
       <c r="F21" s="72">
-        <v>15.71</v>
+        <v>15.66</v>
       </c>
       <c r="G21" s="72">
-        <v>4.23</v>
+        <v>4.29</v>
       </c>
       <c r="H21" s="75">
         <v>4.03</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="69">
-        <v>350258</v>
+        <v>350857</v>
       </c>
       <c r="C23" s="69">
-        <v>345938</v>
+        <v>349903</v>
       </c>
       <c r="D23" s="69">
-        <v>326100</v>
+        <v>332392</v>
       </c>
       <c r="E23" s="72">
-        <v>1.25</v>
+        <v>0.27</v>
       </c>
       <c r="F23" s="72">
-        <v>7.41</v>
+        <v>5.56</v>
       </c>
       <c r="G23" s="72">
         <v>0.52</v>
       </c>
       <c r="H23" s="75">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>108</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="69">
-        <v>5367041</v>
+        <v>5499367</v>
       </c>
       <c r="C25" s="69">
-        <v>5242437</v>
+        <v>5433664</v>
       </c>
       <c r="D25" s="69">
-        <v>4556250</v>
+        <v>4702684</v>
       </c>
       <c r="E25" s="72">
-        <v>2.38</v>
+        <v>1.21</v>
       </c>
       <c r="F25" s="72">
-        <v>17.8</v>
+        <v>16.94</v>
       </c>
       <c r="G25" s="72">
-        <v>8.02</v>
+        <v>8.13</v>
       </c>
       <c r="H25" s="75">
-        <v>7.51</v>
+        <v>7.54</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="69">
-        <v>69044</v>
+        <v>75452</v>
       </c>
       <c r="C27" s="69">
-        <v>65241</v>
+        <v>71653</v>
       </c>
       <c r="D27" s="69">
-        <v>46936</v>
+        <v>50993</v>
       </c>
       <c r="E27" s="72">
-        <v>5.83</v>
+        <v>5.3</v>
       </c>
       <c r="F27" s="72">
-        <v>47.1</v>
+        <v>47.97</v>
       </c>
       <c r="G27" s="72">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="H27" s="75">
         <v>0.08</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>112</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B29" s="69">
-        <v>98052</v>
+        <v>107076</v>
       </c>
       <c r="C29" s="69">
-        <v>94460</v>
+        <v>103640</v>
       </c>
       <c r="D29" s="69">
-        <v>76834</v>
+        <v>79553</v>
       </c>
       <c r="E29" s="72">
-        <v>3.8</v>
+        <v>3.32</v>
       </c>
       <c r="F29" s="72">
-        <v>27.62</v>
+        <v>34.6</v>
       </c>
       <c r="G29" s="72">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="H29" s="75">
         <v>0.13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>114</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="69">
-        <v>43060</v>
+        <v>45406</v>
       </c>
       <c r="C31" s="69">
-        <v>41612</v>
+        <v>45212</v>
       </c>
       <c r="D31" s="69">
-        <v>39383</v>
+        <v>42826</v>
       </c>
       <c r="E31" s="72">
-        <v>3.48</v>
+        <v>0.43</v>
       </c>
       <c r="F31" s="72">
-        <v>9.34</v>
+        <v>6.02</v>
       </c>
       <c r="G31" s="72">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="H31" s="75">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B33" s="70">
-        <v>1749476</v>
+        <v>1757137</v>
       </c>
       <c r="C33" s="70">
-        <v>1683816</v>
+        <v>1832606</v>
       </c>
       <c r="D33" s="70">
-        <v>1794625</v>
+        <v>1899520</v>
       </c>
       <c r="E33" s="73">
-        <v>3.9</v>
+        <v>-4.12</v>
       </c>
       <c r="F33" s="73">
-        <v>-2.52</v>
+        <v>-7.5</v>
       </c>
       <c r="G33" s="73">
-        <v>2.62</v>
+        <v>2.6</v>
       </c>
       <c r="H33" s="76">
-        <v>2.96</v>
+        <v>3.05</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B35" s="70">
-        <v>100303</v>
+        <v>121416</v>
       </c>
       <c r="C35" s="70">
-        <v>104203</v>
+        <v>142097</v>
       </c>
       <c r="D35" s="70">
-        <v>132861</v>
+        <v>139132</v>
       </c>
       <c r="E35" s="73">
-        <v>-3.74</v>
+        <v>-14.55</v>
       </c>
       <c r="F35" s="73">
-        <v>-24.51</v>
+        <v>-12.73</v>
       </c>
       <c r="G35" s="73">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="H35" s="76">
         <v>0.22</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>