--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -136,51 +136,51 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>All Branches</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Dec. 2025</t>
+    <t xml:space="preserve"> Jan. 2026</t>
   </si>
   <si>
     <r>
       <t>說　　明：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-2</t>
@@ -259,51 +259,51 @@
     </r>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.1)</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續一）</t>
     </r>
   </si>
   <si>
-    <t>民國114年12月</t>
+    <t>民國115年 1月</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續二完）</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.2 End )</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
@@ -2158,449 +2158,449 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="58">
+        <v>64115919</v>
+      </c>
+      <c r="C9" s="58">
         <v>63490133</v>
       </c>
-      <c r="C9" s="58">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="58">
-        <v>59735887</v>
+        <v>59978519</v>
       </c>
       <c r="E9" s="61">
-        <v>0.58</v>
+        <v>0.99</v>
       </c>
       <c r="F9" s="61">
-        <v>6.28</v>
+        <v>6.9</v>
       </c>
       <c r="G9" s="61">
         <v>100</v>
       </c>
       <c r="H9" s="64">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="70">
+        <v>62056455</v>
+      </c>
+      <c r="C11" s="70">
         <v>61503703</v>
       </c>
-      <c r="C11" s="70">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="70">
-        <v>58126261</v>
+        <v>58363855</v>
       </c>
       <c r="E11" s="73">
-        <v>0.78</v>
+        <v>0.9</v>
       </c>
       <c r="F11" s="73">
-        <v>5.81</v>
+        <v>6.33</v>
       </c>
       <c r="G11" s="73">
-        <v>96.87</v>
+        <v>96.79</v>
       </c>
       <c r="H11" s="76">
         <v>97.31</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="69">
+        <v>5206743</v>
+      </c>
+      <c r="C13" s="69">
         <v>5226058</v>
       </c>
-      <c r="C13" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="69">
-        <v>5052501</v>
+        <v>5082021</v>
       </c>
       <c r="E13" s="72">
-        <v>0.55</v>
+        <v>-0.37</v>
       </c>
       <c r="F13" s="72">
-        <v>3.44</v>
+        <v>2.45</v>
       </c>
       <c r="G13" s="72">
-        <v>8.23</v>
+        <v>8.12</v>
       </c>
       <c r="H13" s="75">
-        <v>8.46</v>
+        <v>8.47</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="69">
+        <v>2773254</v>
+      </c>
+      <c r="C15" s="69">
         <v>2763628</v>
       </c>
-      <c r="C15" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="69">
-        <v>2717657</v>
+        <v>2721614</v>
       </c>
       <c r="E15" s="72">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="F15" s="72">
-        <v>1.69</v>
+        <v>1.9</v>
       </c>
       <c r="G15" s="72">
-        <v>4.35</v>
+        <v>4.33</v>
       </c>
       <c r="H15" s="75">
-        <v>4.55</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="69">
+        <v>4173144</v>
+      </c>
+      <c r="C17" s="69">
         <v>4192974</v>
       </c>
-      <c r="C17" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="69">
-        <v>4064095</v>
+        <v>4058564</v>
       </c>
       <c r="E17" s="72">
-        <v>-0.22</v>
+        <v>-0.47</v>
       </c>
       <c r="F17" s="72">
-        <v>3.17</v>
+        <v>2.82</v>
       </c>
       <c r="G17" s="72">
-        <v>6.6</v>
+        <v>6.51</v>
       </c>
       <c r="H17" s="75">
-        <v>6.8</v>
+        <v>6.77</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="69">
+        <v>3927765</v>
+      </c>
+      <c r="C19" s="69">
         <v>3907680</v>
       </c>
-      <c r="C19" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="69">
-        <v>3676228</v>
+        <v>3693918</v>
       </c>
       <c r="E19" s="72">
-        <v>1.28</v>
+        <v>0.51</v>
       </c>
       <c r="F19" s="72">
-        <v>6.3</v>
+        <v>6.33</v>
       </c>
       <c r="G19" s="72">
-        <v>6.15</v>
+        <v>6.13</v>
       </c>
       <c r="H19" s="75">
-        <v>6.15</v>
+        <v>6.16</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="69">
+        <v>3425162</v>
+      </c>
+      <c r="C21" s="69">
         <v>3362953</v>
       </c>
-      <c r="C21" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="69">
-        <v>3317055</v>
+        <v>3317716</v>
       </c>
       <c r="E21" s="72">
-        <v>0.56</v>
+        <v>1.85</v>
       </c>
       <c r="F21" s="72">
-        <v>1.38</v>
+        <v>3.24</v>
       </c>
       <c r="G21" s="72">
-        <v>5.3</v>
+        <v>5.34</v>
       </c>
       <c r="H21" s="75">
-        <v>5.55</v>
+        <v>5.53</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="69">
+        <v>2679581</v>
+      </c>
+      <c r="C23" s="69">
         <v>2648398</v>
       </c>
-      <c r="C23" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="69">
-        <v>2587200</v>
+        <v>2577129</v>
       </c>
       <c r="E23" s="72">
-        <v>0.77</v>
+        <v>1.18</v>
       </c>
       <c r="F23" s="72">
-        <v>2.37</v>
+        <v>3.98</v>
       </c>
       <c r="G23" s="72">
-        <v>4.17</v>
+        <v>4.18</v>
       </c>
       <c r="H23" s="75">
-        <v>4.33</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="69">
+        <v>1269249</v>
+      </c>
+      <c r="C25" s="69">
         <v>1264680</v>
       </c>
-      <c r="C25" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="69">
-        <v>1274792</v>
+        <v>1277803</v>
       </c>
       <c r="E25" s="72">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="F25" s="72">
-        <v>-0.79</v>
+        <v>-0.67</v>
       </c>
       <c r="G25" s="72">
-        <v>1.99</v>
+        <v>1.98</v>
       </c>
       <c r="H25" s="75">
         <v>2.13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="69">
+        <v>3718467</v>
+      </c>
+      <c r="C27" s="69">
         <v>3672899</v>
       </c>
-      <c r="C27" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="69">
-        <v>3428709</v>
+        <v>3440594</v>
       </c>
       <c r="E27" s="72">
-        <v>0.96</v>
+        <v>1.24</v>
       </c>
       <c r="F27" s="72">
-        <v>7.12</v>
+        <v>8.08</v>
       </c>
       <c r="G27" s="72">
-        <v>5.78</v>
+        <v>5.8</v>
       </c>
       <c r="H27" s="75">
         <v>5.74</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="69">
+        <v>4380653</v>
+      </c>
+      <c r="C29" s="69">
         <v>4324447</v>
       </c>
-      <c r="C29" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="69">
-        <v>3706745</v>
+        <v>3760978</v>
       </c>
       <c r="E29" s="72">
-        <v>0.09</v>
+        <v>1.3</v>
       </c>
       <c r="F29" s="72">
-        <v>16.66</v>
+        <v>16.48</v>
       </c>
       <c r="G29" s="72">
-        <v>6.81</v>
+        <v>6.83</v>
       </c>
       <c r="H29" s="75">
-        <v>6.21</v>
+        <v>6.27</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="78">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>0</v>
       </c>
       <c r="D31" s="78">
@@ -2614,107 +2614,107 @@
       </c>
       <c r="G31" s="80">
         <v>0</v>
       </c>
       <c r="H31" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="69">
+        <v>294542</v>
+      </c>
+      <c r="C33" s="69">
         <v>303618</v>
       </c>
-      <c r="C33" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="69">
-        <v>291538</v>
+        <v>285522</v>
       </c>
       <c r="E33" s="72">
-        <v>0.71</v>
+        <v>-2.99</v>
       </c>
       <c r="F33" s="72">
-        <v>4.14</v>
+        <v>3.16</v>
       </c>
       <c r="G33" s="72">
+        <v>0.46</v>
+      </c>
+      <c r="H33" s="75">
         <v>0.48</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.49</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="69">
+        <v>3227500</v>
+      </c>
+      <c r="C35" s="69">
         <v>3281549</v>
       </c>
-      <c r="C35" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="69">
-        <v>3161354</v>
+        <v>3114132</v>
       </c>
       <c r="E35" s="72">
-        <v>1.7</v>
+        <v>-1.65</v>
       </c>
       <c r="F35" s="72">
-        <v>3.8</v>
+        <v>3.64</v>
       </c>
       <c r="G35" s="72">
-        <v>5.17</v>
+        <v>5.03</v>
       </c>
       <c r="H35" s="75">
-        <v>5.29</v>
+        <v>5.19</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3033,55 +3033,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國114年12月</v>
+        <v>民國115年 1月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Dec. 2025</v>
+        <v> Jan. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -3136,563 +3136,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="57">
+        <v>369246</v>
+      </c>
+      <c r="C9" s="57">
         <v>399335</v>
       </c>
-      <c r="C9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="57">
-        <v>393847</v>
+        <v>357890</v>
       </c>
       <c r="E9" s="60">
-        <v>5.17</v>
+        <v>-7.53</v>
       </c>
       <c r="F9" s="60">
-        <v>1.39</v>
+        <v>3.17</v>
       </c>
       <c r="G9" s="60">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="H9" s="63">
-        <v>0.66</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="69">
+        <v>303710</v>
+      </c>
+      <c r="C11" s="69">
         <v>302853</v>
       </c>
-      <c r="C11" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="69">
-        <v>305973</v>
+        <v>308166</v>
       </c>
       <c r="E11" s="72">
-        <v>0.5</v>
+        <v>0.28</v>
       </c>
       <c r="F11" s="72">
-        <v>-1.02</v>
+        <v>-1.45</v>
       </c>
       <c r="G11" s="72">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="H11" s="75">
         <v>0.51</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="69">
+        <v>2070471</v>
+      </c>
+      <c r="C13" s="69">
         <v>2043195</v>
       </c>
-      <c r="C13" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="69">
-        <v>1887337</v>
+        <v>1885476</v>
       </c>
       <c r="E13" s="72">
-        <v>1.5</v>
+        <v>1.33</v>
       </c>
       <c r="F13" s="72">
-        <v>8.26</v>
+        <v>9.81</v>
       </c>
       <c r="G13" s="72">
-        <v>3.22</v>
+        <v>3.23</v>
       </c>
       <c r="H13" s="75">
-        <v>3.16</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="69">
+        <v>627844</v>
+      </c>
+      <c r="C15" s="69">
         <v>608792</v>
       </c>
-      <c r="C15" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="69">
-        <v>632682</v>
+        <v>646068</v>
       </c>
       <c r="E15" s="72">
-        <v>-2.17</v>
+        <v>3.13</v>
       </c>
       <c r="F15" s="72">
-        <v>-3.78</v>
+        <v>-2.82</v>
       </c>
       <c r="G15" s="72">
-        <v>0.96</v>
+        <v>0.98</v>
       </c>
       <c r="H15" s="75">
-        <v>1.06</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="69">
+        <v>841845</v>
+      </c>
+      <c r="C17" s="69">
         <v>831879</v>
       </c>
-      <c r="C17" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="69">
-        <v>796407</v>
+        <v>819788</v>
       </c>
       <c r="E17" s="72">
-        <v>0.41</v>
+        <v>1.2</v>
       </c>
       <c r="F17" s="72">
-        <v>4.45</v>
+        <v>2.69</v>
       </c>
       <c r="G17" s="72">
         <v>1.31</v>
       </c>
       <c r="H17" s="75">
-        <v>1.33</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="69">
+        <v>288481</v>
+      </c>
+      <c r="C19" s="69">
         <v>285859</v>
       </c>
-      <c r="C19" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="69">
-        <v>297009</v>
+        <v>294008</v>
       </c>
       <c r="E19" s="72">
-        <v>0.54</v>
+        <v>0.92</v>
       </c>
       <c r="F19" s="72">
-        <v>-3.75</v>
+        <v>-1.88</v>
       </c>
       <c r="G19" s="72">
         <v>0.45</v>
       </c>
       <c r="H19" s="75">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="69">
+        <v>621914</v>
+      </c>
+      <c r="C21" s="69">
         <v>597999</v>
       </c>
-      <c r="C21" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="69">
-        <v>567041</v>
+        <v>577890</v>
       </c>
       <c r="E21" s="72">
-        <v>1.84</v>
+        <v>4</v>
       </c>
       <c r="F21" s="72">
-        <v>5.46</v>
+        <v>7.62</v>
       </c>
       <c r="G21" s="72">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="H21" s="75">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="69">
+        <v>82670</v>
+      </c>
+      <c r="C23" s="69">
         <v>81872</v>
       </c>
-      <c r="C23" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="69">
-        <v>79608</v>
+        <v>79328</v>
       </c>
       <c r="E23" s="72">
-        <v>-0.59</v>
+        <v>0.98</v>
       </c>
       <c r="F23" s="72">
-        <v>2.84</v>
+        <v>4.21</v>
       </c>
       <c r="G23" s="72">
         <v>0.13</v>
       </c>
       <c r="H23" s="75">
         <v>0.13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="69">
+        <v>238595</v>
+      </c>
+      <c r="C25" s="69">
         <v>237277</v>
       </c>
-      <c r="C25" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="69">
-        <v>210205</v>
+        <v>212411</v>
       </c>
       <c r="E25" s="72">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="F25" s="72">
-        <v>12.88</v>
+        <v>12.33</v>
       </c>
       <c r="G25" s="72">
         <v>0.37</v>
       </c>
       <c r="H25" s="75">
         <v>0.35</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="69">
+        <v>1178843</v>
+      </c>
+      <c r="C27" s="69">
         <v>1172068</v>
       </c>
-      <c r="C27" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="69">
-        <v>1125883</v>
+        <v>1116010</v>
       </c>
       <c r="E27" s="72">
-        <v>-0.22</v>
+        <v>0.58</v>
       </c>
       <c r="F27" s="72">
-        <v>4.1</v>
+        <v>5.63</v>
       </c>
       <c r="G27" s="72">
-        <v>1.85</v>
+        <v>1.84</v>
       </c>
       <c r="H27" s="75">
-        <v>1.88</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="69">
+        <v>720973</v>
+      </c>
+      <c r="C29" s="69">
         <v>715914</v>
       </c>
-      <c r="C29" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="69">
-        <v>675735</v>
+        <v>681399</v>
       </c>
       <c r="E29" s="72">
-        <v>1.24</v>
+        <v>0.71</v>
       </c>
       <c r="F29" s="72">
-        <v>5.95</v>
+        <v>5.81</v>
       </c>
       <c r="G29" s="72">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
       <c r="H29" s="75">
-        <v>1.13</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="69">
+        <v>295633</v>
+      </c>
+      <c r="C31" s="69">
         <v>294345</v>
       </c>
-      <c r="C31" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="69">
-        <v>293829</v>
+        <v>293624</v>
       </c>
       <c r="E31" s="72">
+        <v>0.44</v>
+      </c>
+      <c r="F31" s="72">
         <v>0.68</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.18</v>
       </c>
       <c r="G31" s="72">
         <v>0.46</v>
       </c>
       <c r="H31" s="75">
         <v>0.49</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B33" s="69">
+        <v>198213</v>
+      </c>
+      <c r="C33" s="69">
         <v>196964</v>
       </c>
-      <c r="C33" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="69">
-        <v>181473</v>
+        <v>182461</v>
       </c>
       <c r="E33" s="72">
-        <v>1.4</v>
+        <v>0.63</v>
       </c>
       <c r="F33" s="72">
-        <v>8.54</v>
+        <v>8.63</v>
       </c>
       <c r="G33" s="72">
         <v>0.31</v>
       </c>
       <c r="H33" s="75">
         <v>0.3</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="69">
+        <v>835717</v>
+      </c>
+      <c r="C35" s="69">
         <v>826906</v>
       </c>
-      <c r="C35" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="69">
-        <v>799985</v>
+        <v>810430</v>
       </c>
       <c r="E35" s="72">
-        <v>-0.28</v>
+        <v>1.07</v>
       </c>
       <c r="F35" s="72">
-        <v>3.37</v>
+        <v>3.12</v>
       </c>
       <c r="G35" s="72">
         <v>1.3</v>
       </c>
       <c r="H35" s="75">
-        <v>1.34</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3971,55 +3971,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國114年12月</v>
+        <v>民國115年 1月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Dec. 2025</v>
+        <v> Jan. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -4074,563 +4074,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="57">
+        <v>685812</v>
+      </c>
+      <c r="C9" s="57">
         <v>669991</v>
       </c>
-      <c r="C9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="57">
-        <v>656388</v>
+        <v>644644</v>
       </c>
       <c r="E9" s="60">
-        <v>0.34</v>
+        <v>2.36</v>
       </c>
       <c r="F9" s="60">
-        <v>2.07</v>
+        <v>6.39</v>
       </c>
       <c r="G9" s="60">
-        <v>1.06</v>
+        <v>1.07</v>
       </c>
       <c r="H9" s="63">
-        <v>1.1</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>95</v>
       </c>
       <c r="B11" s="69">
+        <v>2161370</v>
+      </c>
+      <c r="C11" s="69">
         <v>2064000</v>
       </c>
-      <c r="C11" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="69">
-        <v>1809672</v>
+        <v>1820735</v>
       </c>
       <c r="E11" s="72">
-        <v>1.55</v>
+        <v>4.72</v>
       </c>
       <c r="F11" s="72">
-        <v>14.05</v>
+        <v>18.71</v>
       </c>
       <c r="G11" s="72">
-        <v>3.25</v>
+        <v>3.37</v>
       </c>
       <c r="H11" s="75">
-        <v>3.03</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="69">
+        <v>2354948</v>
+      </c>
+      <c r="C13" s="69">
         <v>2325096</v>
       </c>
-      <c r="C13" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="69">
-        <v>2214630</v>
+        <v>2240543</v>
       </c>
       <c r="E13" s="72">
-        <v>0.85</v>
+        <v>1.28</v>
       </c>
       <c r="F13" s="72">
-        <v>4.99</v>
+        <v>5.11</v>
       </c>
       <c r="G13" s="72">
-        <v>3.66</v>
+        <v>3.67</v>
       </c>
       <c r="H13" s="75">
-        <v>3.71</v>
+        <v>3.74</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="69">
+        <v>3688712</v>
+      </c>
+      <c r="C15" s="69">
         <v>3625171</v>
       </c>
-      <c r="C15" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="69">
-        <v>3254107</v>
+        <v>3281325</v>
       </c>
       <c r="E15" s="72">
-        <v>2.33</v>
+        <v>1.75</v>
       </c>
       <c r="F15" s="72">
-        <v>11.4</v>
+        <v>12.42</v>
       </c>
       <c r="G15" s="72">
-        <v>5.71</v>
+        <v>5.75</v>
       </c>
       <c r="H15" s="75">
-        <v>5.45</v>
+        <v>5.47</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="69">
+        <v>696573</v>
+      </c>
+      <c r="C17" s="69">
         <v>669356</v>
       </c>
-      <c r="C17" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="69">
-        <v>632625</v>
+        <v>628594</v>
       </c>
       <c r="E17" s="72">
-        <v>0.32</v>
+        <v>4.07</v>
       </c>
       <c r="F17" s="72">
-        <v>5.81</v>
+        <v>10.81</v>
       </c>
       <c r="G17" s="72">
+        <v>1.09</v>
+      </c>
+      <c r="H17" s="75">
         <v>1.05</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.06</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="69">
+        <v>834113</v>
+      </c>
+      <c r="C19" s="69">
         <v>862271</v>
       </c>
-      <c r="C19" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="69">
-        <v>756730</v>
+        <v>753367</v>
       </c>
       <c r="E19" s="72">
-        <v>4.15</v>
+        <v>-3.27</v>
       </c>
       <c r="F19" s="72">
-        <v>13.95</v>
+        <v>10.72</v>
       </c>
       <c r="G19" s="72">
-        <v>1.36</v>
+        <v>1.3</v>
       </c>
       <c r="H19" s="75">
-        <v>1.27</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>104</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="69">
+        <v>2539738</v>
+      </c>
+      <c r="C21" s="69">
         <v>2497439</v>
       </c>
-      <c r="C21" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="69">
-        <v>2369787</v>
+        <v>2393394</v>
       </c>
       <c r="E21" s="72">
-        <v>-0.54</v>
+        <v>1.69</v>
       </c>
       <c r="F21" s="72">
-        <v>5.39</v>
+        <v>6.11</v>
       </c>
       <c r="G21" s="72">
-        <v>3.93</v>
+        <v>3.96</v>
       </c>
       <c r="H21" s="75">
-        <v>3.97</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="69">
+        <v>338462</v>
+      </c>
+      <c r="C23" s="69">
         <v>338695</v>
       </c>
-      <c r="C23" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="69">
-        <v>315764</v>
+        <v>320100</v>
       </c>
       <c r="E23" s="72">
-        <v>-1.13</v>
+        <v>-0.07</v>
       </c>
       <c r="F23" s="72">
-        <v>7.26</v>
+        <v>5.74</v>
       </c>
       <c r="G23" s="72">
         <v>0.53</v>
       </c>
       <c r="H23" s="75">
         <v>0.53</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>108</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="69">
+        <v>4820539</v>
+      </c>
+      <c r="C25" s="69">
         <v>4723791</v>
       </c>
-      <c r="C25" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="69">
-        <v>4450449</v>
+        <v>4540311</v>
       </c>
       <c r="E25" s="72">
-        <v>0.82</v>
+        <v>2.05</v>
       </c>
       <c r="F25" s="72">
-        <v>6.14</v>
+        <v>6.17</v>
       </c>
       <c r="G25" s="72">
-        <v>7.44</v>
+        <v>7.52</v>
       </c>
       <c r="H25" s="75">
-        <v>7.45</v>
+        <v>7.57</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="69">
+        <v>56514</v>
+      </c>
+      <c r="C27" s="69">
         <v>56609</v>
       </c>
-      <c r="C27" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="69">
-        <v>37634</v>
+        <v>38922</v>
       </c>
       <c r="E27" s="72">
-        <v>2.54</v>
+        <v>-0.17</v>
       </c>
       <c r="F27" s="72">
-        <v>50.42</v>
+        <v>45.2</v>
       </c>
       <c r="G27" s="72">
         <v>0.09</v>
       </c>
       <c r="H27" s="75">
         <v>0.06</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>112</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B29" s="69">
+        <v>88748</v>
+      </c>
+      <c r="C29" s="69">
         <v>86810</v>
       </c>
-      <c r="C29" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="69">
-        <v>68194</v>
+        <v>70710</v>
       </c>
       <c r="E29" s="72">
-        <v>1.78</v>
+        <v>2.23</v>
       </c>
       <c r="F29" s="72">
-        <v>27.3</v>
+        <v>25.51</v>
       </c>
       <c r="G29" s="72">
         <v>0.14</v>
       </c>
       <c r="H29" s="75">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>114</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="69">
+        <v>40712</v>
+      </c>
+      <c r="C31" s="69">
         <v>40334</v>
       </c>
-      <c r="C31" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="69">
-        <v>35393</v>
+        <v>36273</v>
       </c>
       <c r="E31" s="72">
-        <v>-0.96</v>
+        <v>0.94</v>
       </c>
       <c r="F31" s="72">
-        <v>13.96</v>
+        <v>12.24</v>
       </c>
       <c r="G31" s="72">
         <v>0.06</v>
       </c>
       <c r="H31" s="75">
         <v>0.06</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B33" s="70">
+        <v>1939298</v>
+      </c>
+      <c r="C33" s="70">
         <v>1856893</v>
       </c>
-      <c r="C33" s="70">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="70">
-        <v>1420764</v>
+        <v>1458263</v>
       </c>
       <c r="E33" s="73">
-        <v>-5.34</v>
+        <v>4.44</v>
       </c>
       <c r="F33" s="73">
-        <v>30.7</v>
+        <v>32.99</v>
       </c>
       <c r="G33" s="73">
-        <v>2.92</v>
+        <v>3.02</v>
       </c>
       <c r="H33" s="76">
-        <v>2.38</v>
+        <v>2.43</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B35" s="70">
+        <v>120166</v>
+      </c>
+      <c r="C35" s="70">
         <v>129537</v>
       </c>
-      <c r="C35" s="70">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="70">
-        <v>188862</v>
+        <v>156402</v>
       </c>
       <c r="E35" s="73">
-        <v>-0.9</v>
+        <v>-7.23</v>
       </c>
       <c r="F35" s="73">
-        <v>-31.41</v>
+        <v>-23.17</v>
       </c>
       <c r="G35" s="73">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="H35" s="76">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>