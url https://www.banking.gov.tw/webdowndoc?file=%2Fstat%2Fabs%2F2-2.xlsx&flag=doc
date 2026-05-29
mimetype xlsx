--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -136,51 +136,51 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>All Branches</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. 2026</t>
+    <t xml:space="preserve"> Mar. 2026</t>
   </si>
   <si>
     <r>
       <t>說　　明：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-2</t>
@@ -259,51 +259,51 @@
     </r>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.1)</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續一）</t>
     </r>
   </si>
   <si>
-    <t>民國115年 1月</t>
+    <t>民國115年 3月</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續二完）</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.2 End )</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
@@ -2158,449 +2158,449 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="58">
-        <v>64115919</v>
+        <v>65034622</v>
       </c>
       <c r="C9" s="58">
-        <v>63490133</v>
+        <v>64344790</v>
       </c>
       <c r="D9" s="58">
-        <v>59978519</v>
+        <v>60750107</v>
       </c>
       <c r="E9" s="61">
-        <v>0.99</v>
+        <v>1.07</v>
       </c>
       <c r="F9" s="61">
-        <v>6.9</v>
+        <v>7.05</v>
       </c>
       <c r="G9" s="61">
         <v>100</v>
       </c>
       <c r="H9" s="64">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="70">
-        <v>62056455</v>
+        <v>63086450</v>
       </c>
       <c r="C11" s="70">
-        <v>61503703</v>
+        <v>62418897</v>
       </c>
       <c r="D11" s="70">
-        <v>58363855</v>
+        <v>58911367</v>
       </c>
       <c r="E11" s="73">
-        <v>0.9</v>
+        <v>1.07</v>
       </c>
       <c r="F11" s="73">
-        <v>6.33</v>
+        <v>7.09</v>
       </c>
       <c r="G11" s="73">
-        <v>96.79</v>
+        <v>97</v>
       </c>
       <c r="H11" s="76">
-        <v>97.31</v>
+        <v>96.97</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="69">
-        <v>5206743</v>
+        <v>5347881</v>
       </c>
       <c r="C13" s="69">
-        <v>5226058</v>
+        <v>5324662</v>
       </c>
       <c r="D13" s="69">
-        <v>5082021</v>
+        <v>5180379</v>
       </c>
       <c r="E13" s="72">
-        <v>-0.37</v>
+        <v>0.44</v>
       </c>
       <c r="F13" s="72">
-        <v>2.45</v>
+        <v>3.23</v>
       </c>
       <c r="G13" s="72">
-        <v>8.12</v>
+        <v>8.22</v>
       </c>
       <c r="H13" s="75">
-        <v>8.47</v>
+        <v>8.53</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="69">
-        <v>2773254</v>
+        <v>2769868</v>
       </c>
       <c r="C15" s="69">
-        <v>2763628</v>
+        <v>2777276</v>
       </c>
       <c r="D15" s="69">
-        <v>2721614</v>
+        <v>2722621</v>
       </c>
       <c r="E15" s="72">
-        <v>0.35</v>
+        <v>-0.27</v>
       </c>
       <c r="F15" s="72">
-        <v>1.9</v>
+        <v>1.74</v>
       </c>
       <c r="G15" s="72">
-        <v>4.33</v>
+        <v>4.26</v>
       </c>
       <c r="H15" s="75">
-        <v>4.54</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="69">
-        <v>4173144</v>
+        <v>4220092</v>
       </c>
       <c r="C17" s="69">
-        <v>4192974</v>
+        <v>4186867</v>
       </c>
       <c r="D17" s="69">
-        <v>4058564</v>
+        <v>4082859</v>
       </c>
       <c r="E17" s="72">
-        <v>-0.47</v>
+        <v>0.79</v>
       </c>
       <c r="F17" s="72">
-        <v>2.82</v>
+        <v>3.36</v>
       </c>
       <c r="G17" s="72">
-        <v>6.51</v>
+        <v>6.49</v>
       </c>
       <c r="H17" s="75">
-        <v>6.77</v>
+        <v>6.72</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="69">
-        <v>3927765</v>
+        <v>3958846</v>
       </c>
       <c r="C19" s="69">
-        <v>3907680</v>
+        <v>3920395</v>
       </c>
       <c r="D19" s="69">
-        <v>3693918</v>
+        <v>3775683</v>
       </c>
       <c r="E19" s="72">
-        <v>0.51</v>
+        <v>0.98</v>
       </c>
       <c r="F19" s="72">
-        <v>6.33</v>
+        <v>4.85</v>
       </c>
       <c r="G19" s="72">
-        <v>6.13</v>
+        <v>6.09</v>
       </c>
       <c r="H19" s="75">
-        <v>6.16</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="69">
-        <v>3425162</v>
+        <v>3463773</v>
       </c>
       <c r="C21" s="69">
-        <v>3362953</v>
+        <v>3442737</v>
       </c>
       <c r="D21" s="69">
-        <v>3317716</v>
+        <v>3236784</v>
       </c>
       <c r="E21" s="72">
-        <v>1.85</v>
+        <v>0.61</v>
       </c>
       <c r="F21" s="72">
-        <v>3.24</v>
+        <v>7.01</v>
       </c>
       <c r="G21" s="72">
-        <v>5.34</v>
+        <v>5.33</v>
       </c>
       <c r="H21" s="75">
-        <v>5.53</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="69">
-        <v>2679581</v>
+        <v>2709576</v>
       </c>
       <c r="C23" s="69">
-        <v>2648398</v>
+        <v>2681284</v>
       </c>
       <c r="D23" s="69">
-        <v>2577129</v>
+        <v>2576650</v>
       </c>
       <c r="E23" s="72">
-        <v>1.18</v>
+        <v>1.06</v>
       </c>
       <c r="F23" s="72">
-        <v>3.98</v>
+        <v>5.16</v>
       </c>
       <c r="G23" s="72">
-        <v>4.18</v>
+        <v>4.17</v>
       </c>
       <c r="H23" s="75">
-        <v>4.3</v>
+        <v>4.24</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="69">
-        <v>1269249</v>
+        <v>1261456</v>
       </c>
       <c r="C25" s="69">
-        <v>1264680</v>
+        <v>1267040</v>
       </c>
       <c r="D25" s="69">
-        <v>1277803</v>
+        <v>1253081</v>
       </c>
       <c r="E25" s="72">
-        <v>0.36</v>
+        <v>-0.44</v>
       </c>
       <c r="F25" s="72">
-        <v>-0.67</v>
+        <v>0.67</v>
       </c>
       <c r="G25" s="72">
-        <v>1.98</v>
+        <v>1.94</v>
       </c>
       <c r="H25" s="75">
-        <v>2.13</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="69">
-        <v>3718467</v>
+        <v>3864808</v>
       </c>
       <c r="C27" s="69">
-        <v>3672899</v>
+        <v>3774460</v>
       </c>
       <c r="D27" s="69">
-        <v>3440594</v>
+        <v>3489364</v>
       </c>
       <c r="E27" s="72">
-        <v>1.24</v>
+        <v>2.39</v>
       </c>
       <c r="F27" s="72">
-        <v>8.08</v>
+        <v>10.76</v>
       </c>
       <c r="G27" s="72">
-        <v>5.8</v>
+        <v>5.94</v>
       </c>
       <c r="H27" s="75">
         <v>5.74</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="69">
-        <v>4380653</v>
+        <v>4509635</v>
       </c>
       <c r="C29" s="69">
-        <v>4324447</v>
+        <v>4441991</v>
       </c>
       <c r="D29" s="69">
-        <v>3760978</v>
+        <v>3813383</v>
       </c>
       <c r="E29" s="72">
-        <v>1.3</v>
+        <v>1.52</v>
       </c>
       <c r="F29" s="72">
-        <v>16.48</v>
+        <v>18.26</v>
       </c>
       <c r="G29" s="72">
-        <v>6.83</v>
+        <v>6.93</v>
       </c>
       <c r="H29" s="75">
-        <v>6.27</v>
+        <v>6.28</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="78">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>0</v>
       </c>
       <c r="D31" s="78">
@@ -2614,107 +2614,107 @@
       </c>
       <c r="G31" s="80">
         <v>0</v>
       </c>
       <c r="H31" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="69">
-        <v>294542</v>
+        <v>283344</v>
       </c>
       <c r="C33" s="69">
-        <v>303618</v>
+        <v>291037</v>
       </c>
       <c r="D33" s="69">
-        <v>285522</v>
+        <v>299228</v>
       </c>
       <c r="E33" s="72">
-        <v>-2.99</v>
+        <v>-2.64</v>
       </c>
       <c r="F33" s="72">
-        <v>3.16</v>
+        <v>-5.31</v>
       </c>
       <c r="G33" s="72">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="H33" s="75">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="69">
-        <v>3227500</v>
+        <v>3226292</v>
       </c>
       <c r="C35" s="69">
-        <v>3281549</v>
+        <v>3191884</v>
       </c>
       <c r="D35" s="69">
-        <v>3114132</v>
+        <v>3087827</v>
       </c>
       <c r="E35" s="72">
-        <v>-1.65</v>
+        <v>1.08</v>
       </c>
       <c r="F35" s="72">
-        <v>3.64</v>
+        <v>4.48</v>
       </c>
       <c r="G35" s="72">
-        <v>5.03</v>
+        <v>4.96</v>
       </c>
       <c r="H35" s="75">
-        <v>5.19</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -2971,51 +2971,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="25" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="8" width="14.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -3033,55 +3033,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 1月</v>
+        <v>民國115年 3月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Jan. 2026</v>
+        <v> Mar. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -3136,560 +3136,560 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="57">
-        <v>369246</v>
+        <v>453357</v>
       </c>
       <c r="C9" s="57">
-        <v>399335</v>
+        <v>403377</v>
       </c>
       <c r="D9" s="57">
-        <v>357890</v>
+        <v>427154</v>
       </c>
       <c r="E9" s="60">
-        <v>-7.53</v>
+        <v>12.39</v>
       </c>
       <c r="F9" s="60">
-        <v>3.17</v>
+        <v>6.13</v>
       </c>
       <c r="G9" s="60">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="H9" s="63">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="69">
-        <v>303710</v>
+        <v>304943</v>
       </c>
       <c r="C11" s="69">
-        <v>302853</v>
+        <v>299242</v>
       </c>
       <c r="D11" s="69">
-        <v>308166</v>
+        <v>300537</v>
       </c>
       <c r="E11" s="72">
-        <v>0.28</v>
+        <v>1.91</v>
       </c>
       <c r="F11" s="72">
-        <v>-1.45</v>
+        <v>1.47</v>
       </c>
       <c r="G11" s="72">
         <v>0.47</v>
       </c>
       <c r="H11" s="75">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="69">
-        <v>2070471</v>
+        <v>2082239</v>
       </c>
       <c r="C13" s="69">
-        <v>2043195</v>
+        <v>2047315</v>
       </c>
       <c r="D13" s="69">
-        <v>1885476</v>
+        <v>1875958</v>
       </c>
       <c r="E13" s="72">
-        <v>1.33</v>
+        <v>1.71</v>
       </c>
       <c r="F13" s="72">
-        <v>9.81</v>
+        <v>11</v>
       </c>
       <c r="G13" s="72">
-        <v>3.23</v>
+        <v>3.2</v>
       </c>
       <c r="H13" s="75">
-        <v>3.14</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="69">
-        <v>627844</v>
+        <v>647277</v>
       </c>
       <c r="C15" s="69">
-        <v>608792</v>
+        <v>629169</v>
       </c>
       <c r="D15" s="69">
-        <v>646068</v>
+        <v>641941</v>
       </c>
       <c r="E15" s="72">
-        <v>3.13</v>
+        <v>2.88</v>
       </c>
       <c r="F15" s="72">
-        <v>-2.82</v>
+        <v>0.83</v>
       </c>
       <c r="G15" s="72">
-        <v>0.98</v>
+        <v>1</v>
       </c>
       <c r="H15" s="75">
-        <v>1.08</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="69">
-        <v>841845</v>
+        <v>833273</v>
       </c>
       <c r="C17" s="69">
-        <v>831879</v>
+        <v>838984</v>
       </c>
       <c r="D17" s="69">
-        <v>819788</v>
+        <v>845908</v>
       </c>
       <c r="E17" s="72">
-        <v>1.2</v>
+        <v>-0.68</v>
       </c>
       <c r="F17" s="72">
-        <v>2.69</v>
+        <v>-1.49</v>
       </c>
       <c r="G17" s="72">
-        <v>1.31</v>
+        <v>1.28</v>
       </c>
       <c r="H17" s="75">
-        <v>1.37</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="69">
-        <v>288481</v>
+        <v>293311</v>
       </c>
       <c r="C19" s="69">
-        <v>285859</v>
+        <v>291798</v>
       </c>
       <c r="D19" s="69">
-        <v>294008</v>
+        <v>293788</v>
       </c>
       <c r="E19" s="72">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="F19" s="72">
-        <v>-1.88</v>
+        <v>-0.16</v>
       </c>
       <c r="G19" s="72">
         <v>0.45</v>
       </c>
       <c r="H19" s="75">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="69">
-        <v>621914</v>
+        <v>629073</v>
       </c>
       <c r="C21" s="69">
-        <v>597999</v>
+        <v>615197</v>
       </c>
       <c r="D21" s="69">
-        <v>577890</v>
+        <v>590834</v>
       </c>
       <c r="E21" s="72">
-        <v>4</v>
+        <v>2.26</v>
       </c>
       <c r="F21" s="72">
-        <v>7.62</v>
+        <v>6.47</v>
       </c>
       <c r="G21" s="72">
         <v>0.97</v>
       </c>
       <c r="H21" s="75">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="69">
-        <v>82670</v>
+        <v>83560</v>
       </c>
       <c r="C23" s="69">
-        <v>81872</v>
+        <v>83026</v>
       </c>
       <c r="D23" s="69">
-        <v>79328</v>
+        <v>81305</v>
       </c>
       <c r="E23" s="72">
-        <v>0.98</v>
+        <v>0.64</v>
       </c>
       <c r="F23" s="72">
-        <v>4.21</v>
+        <v>2.77</v>
       </c>
       <c r="G23" s="72">
         <v>0.13</v>
       </c>
       <c r="H23" s="75">
         <v>0.13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="69">
-        <v>238595</v>
+        <v>240857</v>
       </c>
       <c r="C25" s="69">
-        <v>237277</v>
+        <v>239478</v>
       </c>
       <c r="D25" s="69">
-        <v>212411</v>
+        <v>213884</v>
       </c>
       <c r="E25" s="72">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="F25" s="72">
-        <v>12.33</v>
+        <v>12.61</v>
       </c>
       <c r="G25" s="72">
         <v>0.37</v>
       </c>
       <c r="H25" s="75">
         <v>0.35</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="69">
-        <v>1178843</v>
+        <v>1189142</v>
       </c>
       <c r="C27" s="69">
-        <v>1172068</v>
+        <v>1175107</v>
       </c>
       <c r="D27" s="69">
-        <v>1116010</v>
+        <v>1122403</v>
       </c>
       <c r="E27" s="72">
-        <v>0.58</v>
+        <v>1.19</v>
       </c>
       <c r="F27" s="72">
-        <v>5.63</v>
+        <v>5.95</v>
       </c>
       <c r="G27" s="72">
-        <v>1.84</v>
+        <v>1.83</v>
       </c>
       <c r="H27" s="75">
-        <v>1.86</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="69">
-        <v>720973</v>
+        <v>722382</v>
       </c>
       <c r="C29" s="69">
-        <v>715914</v>
+        <v>721792</v>
       </c>
       <c r="D29" s="69">
-        <v>681399</v>
+        <v>686892</v>
       </c>
       <c r="E29" s="72">
-        <v>0.71</v>
+        <v>0.08</v>
       </c>
       <c r="F29" s="72">
-        <v>5.81</v>
+        <v>5.17</v>
       </c>
       <c r="G29" s="72">
-        <v>1.12</v>
+        <v>1.11</v>
       </c>
       <c r="H29" s="75">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="69">
-        <v>295633</v>
+        <v>296491</v>
       </c>
       <c r="C31" s="69">
-        <v>294345</v>
+        <v>295809</v>
       </c>
       <c r="D31" s="69">
-        <v>293624</v>
+        <v>288489</v>
       </c>
       <c r="E31" s="72">
-        <v>0.44</v>
+        <v>0.23</v>
       </c>
       <c r="F31" s="72">
-        <v>0.68</v>
+        <v>2.77</v>
       </c>
       <c r="G31" s="72">
         <v>0.46</v>
       </c>
       <c r="H31" s="75">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B33" s="69">
-        <v>198213</v>
+        <v>198364</v>
       </c>
       <c r="C33" s="69">
-        <v>196964</v>
+        <v>199073</v>
       </c>
       <c r="D33" s="69">
-        <v>182461</v>
+        <v>187628</v>
       </c>
       <c r="E33" s="72">
-        <v>0.63</v>
+        <v>-0.36</v>
       </c>
       <c r="F33" s="72">
-        <v>8.63</v>
+        <v>5.72</v>
       </c>
       <c r="G33" s="72">
         <v>0.31</v>
       </c>
       <c r="H33" s="75">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="69">
-        <v>835717</v>
+        <v>841111</v>
       </c>
       <c r="C35" s="69">
-        <v>826906</v>
+        <v>840937</v>
       </c>
       <c r="D35" s="69">
-        <v>810430</v>
+        <v>819851</v>
       </c>
       <c r="E35" s="72">
-        <v>1.07</v>
+        <v>0.02</v>
       </c>
       <c r="F35" s="72">
-        <v>3.12</v>
+        <v>2.59</v>
       </c>
       <c r="G35" s="72">
-        <v>1.3</v>
+        <v>1.29</v>
       </c>
       <c r="H35" s="75">
         <v>1.35</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
@@ -3909,51 +3909,51 @@
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="26" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="8" width="14.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -3971,55 +3971,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 1月</v>
+        <v>民國115年 3月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Jan. 2026</v>
+        <v> Mar. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -4074,563 +4074,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="57">
-        <v>685812</v>
+        <v>681244</v>
       </c>
       <c r="C9" s="57">
-        <v>669991</v>
+        <v>673461</v>
       </c>
       <c r="D9" s="57">
-        <v>644644</v>
+        <v>656063</v>
       </c>
       <c r="E9" s="60">
-        <v>2.36</v>
+        <v>1.16</v>
       </c>
       <c r="F9" s="60">
-        <v>6.39</v>
+        <v>3.84</v>
       </c>
       <c r="G9" s="60">
-        <v>1.07</v>
+        <v>1.05</v>
       </c>
       <c r="H9" s="63">
-        <v>1.07</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>95</v>
       </c>
       <c r="B11" s="69">
-        <v>2161370</v>
+        <v>2210147</v>
       </c>
       <c r="C11" s="69">
-        <v>2064000</v>
+        <v>2203798</v>
       </c>
       <c r="D11" s="69">
-        <v>1820735</v>
+        <v>1878595</v>
       </c>
       <c r="E11" s="72">
-        <v>4.72</v>
+        <v>0.29</v>
       </c>
       <c r="F11" s="72">
-        <v>18.71</v>
+        <v>17.65</v>
       </c>
       <c r="G11" s="72">
-        <v>3.37</v>
+        <v>3.4</v>
       </c>
       <c r="H11" s="75">
-        <v>3.04</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="69">
-        <v>2354948</v>
+        <v>2404317</v>
       </c>
       <c r="C13" s="69">
-        <v>2325096</v>
+        <v>2385360</v>
       </c>
       <c r="D13" s="69">
-        <v>2240543</v>
+        <v>2238739</v>
       </c>
       <c r="E13" s="72">
-        <v>1.28</v>
+        <v>0.79</v>
       </c>
       <c r="F13" s="72">
-        <v>5.11</v>
+        <v>7.4</v>
       </c>
       <c r="G13" s="72">
-        <v>3.67</v>
+        <v>3.7</v>
       </c>
       <c r="H13" s="75">
-        <v>3.74</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="69">
-        <v>3688712</v>
+        <v>3710978</v>
       </c>
       <c r="C15" s="69">
-        <v>3625171</v>
+        <v>3671155</v>
       </c>
       <c r="D15" s="69">
-        <v>3281325</v>
+        <v>3324230</v>
       </c>
       <c r="E15" s="72">
-        <v>1.75</v>
+        <v>1.08</v>
       </c>
       <c r="F15" s="72">
-        <v>12.42</v>
+        <v>11.63</v>
       </c>
       <c r="G15" s="72">
-        <v>5.75</v>
+        <v>5.71</v>
       </c>
       <c r="H15" s="75">
         <v>5.47</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="69">
-        <v>696573</v>
+        <v>700712</v>
       </c>
       <c r="C17" s="69">
-        <v>669356</v>
+        <v>691979</v>
       </c>
       <c r="D17" s="69">
-        <v>628594</v>
+        <v>644239</v>
       </c>
       <c r="E17" s="72">
-        <v>4.07</v>
+        <v>1.26</v>
       </c>
       <c r="F17" s="72">
-        <v>10.81</v>
+        <v>8.77</v>
       </c>
       <c r="G17" s="72">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
       <c r="H17" s="75">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="69">
-        <v>834113</v>
+        <v>827897</v>
       </c>
       <c r="C19" s="69">
-        <v>862271</v>
+        <v>791482</v>
       </c>
       <c r="D19" s="69">
-        <v>753367</v>
+        <v>754342</v>
       </c>
       <c r="E19" s="72">
-        <v>-3.27</v>
+        <v>4.6</v>
       </c>
       <c r="F19" s="72">
-        <v>10.72</v>
+        <v>9.75</v>
       </c>
       <c r="G19" s="72">
-        <v>1.3</v>
+        <v>1.27</v>
       </c>
       <c r="H19" s="75">
-        <v>1.26</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>104</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="69">
-        <v>2539738</v>
+        <v>2629908</v>
       </c>
       <c r="C21" s="69">
-        <v>2497439</v>
+        <v>2595041</v>
       </c>
       <c r="D21" s="69">
-        <v>2393394</v>
+        <v>2449572</v>
       </c>
       <c r="E21" s="72">
-        <v>1.69</v>
+        <v>1.34</v>
       </c>
       <c r="F21" s="72">
-        <v>6.11</v>
+        <v>7.36</v>
       </c>
       <c r="G21" s="72">
-        <v>3.96</v>
+        <v>4.04</v>
       </c>
       <c r="H21" s="75">
-        <v>3.99</v>
+        <v>4.03</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="69">
-        <v>338462</v>
+        <v>343263</v>
       </c>
       <c r="C23" s="69">
-        <v>338695</v>
+        <v>340126</v>
       </c>
       <c r="D23" s="69">
-        <v>320100</v>
+        <v>324139</v>
       </c>
       <c r="E23" s="72">
-        <v>-0.07</v>
+        <v>0.92</v>
       </c>
       <c r="F23" s="72">
-        <v>5.74</v>
+        <v>5.9</v>
       </c>
       <c r="G23" s="72">
         <v>0.53</v>
       </c>
       <c r="H23" s="75">
         <v>0.53</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>108</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="69">
-        <v>4820539</v>
+        <v>4953220</v>
       </c>
       <c r="C25" s="69">
-        <v>4723791</v>
+        <v>4894911</v>
       </c>
       <c r="D25" s="69">
-        <v>4540311</v>
+        <v>4596869</v>
       </c>
       <c r="E25" s="72">
-        <v>2.05</v>
+        <v>1.19</v>
       </c>
       <c r="F25" s="72">
-        <v>6.17</v>
+        <v>7.75</v>
       </c>
       <c r="G25" s="72">
-        <v>7.52</v>
+        <v>7.62</v>
       </c>
       <c r="H25" s="75">
         <v>7.57</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="69">
-        <v>56514</v>
+        <v>60198</v>
       </c>
       <c r="C27" s="69">
-        <v>56609</v>
+        <v>57740</v>
       </c>
       <c r="D27" s="69">
-        <v>38922</v>
+        <v>41890</v>
       </c>
       <c r="E27" s="72">
-        <v>-0.17</v>
+        <v>4.26</v>
       </c>
       <c r="F27" s="72">
-        <v>45.2</v>
+        <v>43.7</v>
       </c>
       <c r="G27" s="72">
         <v>0.09</v>
       </c>
       <c r="H27" s="75">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>112</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B29" s="69">
-        <v>88748</v>
+        <v>92600</v>
       </c>
       <c r="C29" s="69">
-        <v>86810</v>
+        <v>92113</v>
       </c>
       <c r="D29" s="69">
-        <v>70710</v>
+        <v>71127</v>
       </c>
       <c r="E29" s="72">
-        <v>2.23</v>
+        <v>0.53</v>
       </c>
       <c r="F29" s="72">
-        <v>25.51</v>
+        <v>30.19</v>
       </c>
       <c r="G29" s="72">
         <v>0.14</v>
       </c>
       <c r="H29" s="75">
         <v>0.12</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>114</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="69">
-        <v>40712</v>
+        <v>41015</v>
       </c>
       <c r="C31" s="69">
-        <v>40334</v>
+        <v>41795</v>
       </c>
       <c r="D31" s="69">
-        <v>36273</v>
+        <v>37129</v>
       </c>
       <c r="E31" s="72">
-        <v>0.94</v>
+        <v>-1.87</v>
       </c>
       <c r="F31" s="72">
-        <v>12.24</v>
+        <v>10.47</v>
       </c>
       <c r="G31" s="72">
         <v>0.06</v>
       </c>
       <c r="H31" s="75">
         <v>0.06</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B33" s="70">
-        <v>1939298</v>
+        <v>1835873</v>
       </c>
       <c r="C33" s="70">
-        <v>1856893</v>
+        <v>1824352</v>
       </c>
       <c r="D33" s="70">
-        <v>1458263</v>
+        <v>1662396</v>
       </c>
       <c r="E33" s="73">
-        <v>4.44</v>
+        <v>0.63</v>
       </c>
       <c r="F33" s="73">
-        <v>32.99</v>
+        <v>10.44</v>
       </c>
       <c r="G33" s="73">
-        <v>3.02</v>
+        <v>2.82</v>
       </c>
       <c r="H33" s="76">
-        <v>2.43</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B35" s="70">
-        <v>120166</v>
+        <v>112298</v>
       </c>
       <c r="C35" s="70">
-        <v>129537</v>
+        <v>101541</v>
       </c>
       <c r="D35" s="70">
-        <v>156402</v>
+        <v>176344</v>
       </c>
       <c r="E35" s="73">
-        <v>-7.23</v>
+        <v>10.59</v>
       </c>
       <c r="F35" s="73">
-        <v>-23.17</v>
+        <v>-36.32</v>
       </c>
       <c r="G35" s="73">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="H35" s="76">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -4847,51 +4847,51 @@
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="27" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行存款月平均餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>