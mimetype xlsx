--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -136,51 +136,51 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>All Branches</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Mar. 2026</t>
+    <t xml:space="preserve"> Apr. 2026</t>
   </si>
   <si>
     <r>
       <t>說　　明：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-2</t>
@@ -259,51 +259,51 @@
     </r>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.1)</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續一）</t>
     </r>
   </si>
   <si>
-    <t>民國115年 3月</t>
+    <t>民國115年 4月</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續二完）</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.2 End )</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
@@ -2158,449 +2158,449 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="58">
+        <v>65481729</v>
+      </c>
+      <c r="C9" s="58">
         <v>65034622</v>
       </c>
-      <c r="C9" s="58">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="58">
-        <v>60750107</v>
+        <v>60707999</v>
       </c>
       <c r="E9" s="61">
-        <v>1.07</v>
+        <v>0.69</v>
       </c>
       <c r="F9" s="61">
-        <v>7.05</v>
+        <v>7.86</v>
       </c>
       <c r="G9" s="61">
         <v>100</v>
       </c>
       <c r="H9" s="64">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="70">
+        <v>63612399</v>
+      </c>
+      <c r="C11" s="70">
         <v>63086450</v>
       </c>
-      <c r="C11" s="70">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="70">
-        <v>58911367</v>
+        <v>58755483</v>
       </c>
       <c r="E11" s="73">
-        <v>1.07</v>
+        <v>0.83</v>
       </c>
       <c r="F11" s="73">
-        <v>7.09</v>
+        <v>8.27</v>
       </c>
       <c r="G11" s="73">
-        <v>97</v>
+        <v>97.15</v>
       </c>
       <c r="H11" s="76">
-        <v>96.97</v>
+        <v>96.78</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="69">
+        <v>5389291</v>
+      </c>
+      <c r="C13" s="69">
         <v>5347881</v>
       </c>
-      <c r="C13" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="69">
-        <v>5180379</v>
+        <v>5254701</v>
       </c>
       <c r="E13" s="72">
-        <v>0.44</v>
+        <v>0.77</v>
       </c>
       <c r="F13" s="72">
-        <v>3.23</v>
+        <v>2.56</v>
       </c>
       <c r="G13" s="72">
-        <v>8.22</v>
+        <v>8.23</v>
       </c>
       <c r="H13" s="75">
-        <v>8.53</v>
+        <v>8.66</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="69">
+        <v>2776850</v>
+      </c>
+      <c r="C15" s="69">
         <v>2769868</v>
       </c>
-      <c r="C15" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="69">
-        <v>2722621</v>
+        <v>2699212</v>
       </c>
       <c r="E15" s="72">
-        <v>-0.27</v>
+        <v>0.25</v>
       </c>
       <c r="F15" s="72">
-        <v>1.74</v>
+        <v>2.88</v>
       </c>
       <c r="G15" s="72">
-        <v>4.26</v>
+        <v>4.24</v>
       </c>
       <c r="H15" s="75">
-        <v>4.48</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="69">
+        <v>4228646</v>
+      </c>
+      <c r="C17" s="69">
         <v>4220092</v>
       </c>
-      <c r="C17" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="69">
-        <v>4082859</v>
+        <v>4058737</v>
       </c>
       <c r="E17" s="72">
-        <v>0.79</v>
+        <v>0.2</v>
       </c>
       <c r="F17" s="72">
-        <v>3.36</v>
+        <v>4.19</v>
       </c>
       <c r="G17" s="72">
-        <v>6.49</v>
+        <v>6.46</v>
       </c>
       <c r="H17" s="75">
-        <v>6.72</v>
+        <v>6.69</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="69">
+        <v>3997368</v>
+      </c>
+      <c r="C19" s="69">
         <v>3958846</v>
       </c>
-      <c r="C19" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="69">
-        <v>3775683</v>
+        <v>3734575</v>
       </c>
       <c r="E19" s="72">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="F19" s="72">
-        <v>4.85</v>
+        <v>7.04</v>
       </c>
       <c r="G19" s="72">
-        <v>6.09</v>
+        <v>6.1</v>
       </c>
       <c r="H19" s="75">
-        <v>6.22</v>
+        <v>6.15</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="69">
+        <v>3479163</v>
+      </c>
+      <c r="C21" s="69">
         <v>3463773</v>
       </c>
-      <c r="C21" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="69">
-        <v>3236784</v>
+        <v>3185440</v>
       </c>
       <c r="E21" s="72">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="F21" s="72">
-        <v>7.01</v>
+        <v>9.22</v>
       </c>
       <c r="G21" s="72">
-        <v>5.33</v>
+        <v>5.31</v>
       </c>
       <c r="H21" s="75">
-        <v>5.33</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="69">
+        <v>2751797</v>
+      </c>
+      <c r="C23" s="69">
         <v>2709576</v>
       </c>
-      <c r="C23" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="69">
-        <v>2576650</v>
+        <v>2541481</v>
       </c>
       <c r="E23" s="72">
-        <v>1.06</v>
+        <v>1.56</v>
       </c>
       <c r="F23" s="72">
-        <v>5.16</v>
+        <v>8.28</v>
       </c>
       <c r="G23" s="72">
-        <v>4.17</v>
+        <v>4.2</v>
       </c>
       <c r="H23" s="75">
-        <v>4.24</v>
+        <v>4.19</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="69">
+        <v>1263225</v>
+      </c>
+      <c r="C25" s="69">
         <v>1261456</v>
       </c>
-      <c r="C25" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="69">
-        <v>1253081</v>
+        <v>1250104</v>
       </c>
       <c r="E25" s="72">
-        <v>-0.44</v>
+        <v>0.14</v>
       </c>
       <c r="F25" s="72">
-        <v>0.67</v>
+        <v>1.05</v>
       </c>
       <c r="G25" s="72">
-        <v>1.94</v>
+        <v>1.93</v>
       </c>
       <c r="H25" s="75">
         <v>2.06</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="69">
+        <v>3922793</v>
+      </c>
+      <c r="C27" s="69">
         <v>3864808</v>
       </c>
-      <c r="C27" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="69">
-        <v>3489364</v>
+        <v>3495114</v>
       </c>
       <c r="E27" s="72">
-        <v>2.39</v>
+        <v>1.5</v>
       </c>
       <c r="F27" s="72">
-        <v>10.76</v>
+        <v>12.24</v>
       </c>
       <c r="G27" s="72">
-        <v>5.94</v>
+        <v>5.99</v>
       </c>
       <c r="H27" s="75">
-        <v>5.74</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="69">
+        <v>4488574</v>
+      </c>
+      <c r="C29" s="69">
         <v>4509635</v>
       </c>
-      <c r="C29" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="69">
-        <v>3813383</v>
+        <v>3854891</v>
       </c>
       <c r="E29" s="72">
-        <v>1.52</v>
+        <v>-0.47</v>
       </c>
       <c r="F29" s="72">
-        <v>18.26</v>
+        <v>16.44</v>
       </c>
       <c r="G29" s="72">
-        <v>6.93</v>
+        <v>6.85</v>
       </c>
       <c r="H29" s="75">
-        <v>6.28</v>
+        <v>6.35</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="78">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>0</v>
       </c>
       <c r="D31" s="78">
@@ -2614,107 +2614,107 @@
       </c>
       <c r="G31" s="80">
         <v>0</v>
       </c>
       <c r="H31" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="69">
+        <v>283652</v>
+      </c>
+      <c r="C33" s="69">
         <v>283344</v>
       </c>
-      <c r="C33" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="69">
-        <v>299228</v>
+        <v>297535</v>
       </c>
       <c r="E33" s="72">
-        <v>-2.64</v>
+        <v>0.11</v>
       </c>
       <c r="F33" s="72">
-        <v>-5.31</v>
+        <v>-4.67</v>
       </c>
       <c r="G33" s="72">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="H33" s="75">
         <v>0.49</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="69">
+        <v>3221210</v>
+      </c>
+      <c r="C35" s="69">
         <v>3226292</v>
       </c>
-      <c r="C35" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="69">
-        <v>3087827</v>
+        <v>3041726</v>
       </c>
       <c r="E35" s="72">
-        <v>1.08</v>
+        <v>-0.16</v>
       </c>
       <c r="F35" s="72">
-        <v>4.48</v>
+        <v>5.9</v>
       </c>
       <c r="G35" s="72">
-        <v>4.96</v>
+        <v>4.92</v>
       </c>
       <c r="H35" s="75">
-        <v>5.08</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3033,55 +3033,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 3月</v>
+        <v>民國115年 4月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Mar. 2026</v>
+        <v> Apr. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -3136,563 +3136,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="57">
+        <v>504040</v>
+      </c>
+      <c r="C9" s="57">
         <v>453357</v>
       </c>
-      <c r="C9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="57">
-        <v>427154</v>
+        <v>399401</v>
       </c>
       <c r="E9" s="60">
-        <v>12.39</v>
+        <v>11.18</v>
       </c>
       <c r="F9" s="60">
-        <v>6.13</v>
+        <v>26.2</v>
       </c>
       <c r="G9" s="60">
-        <v>0.7</v>
+        <v>0.77</v>
       </c>
       <c r="H9" s="63">
-        <v>0.7</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="69">
+        <v>300587</v>
+      </c>
+      <c r="C11" s="69">
         <v>304943</v>
       </c>
-      <c r="C11" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="69">
-        <v>300537</v>
+        <v>293912</v>
       </c>
       <c r="E11" s="72">
-        <v>1.91</v>
+        <v>-1.43</v>
       </c>
       <c r="F11" s="72">
-        <v>1.47</v>
+        <v>2.27</v>
       </c>
       <c r="G11" s="72">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="H11" s="75">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="69">
+        <v>2107242</v>
+      </c>
+      <c r="C13" s="69">
         <v>2082239</v>
       </c>
-      <c r="C13" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="69">
-        <v>1875958</v>
+        <v>1875273</v>
       </c>
       <c r="E13" s="72">
-        <v>1.71</v>
+        <v>1.2</v>
       </c>
       <c r="F13" s="72">
-        <v>11</v>
+        <v>12.37</v>
       </c>
       <c r="G13" s="72">
-        <v>3.2</v>
+        <v>3.22</v>
       </c>
       <c r="H13" s="75">
         <v>3.09</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="69">
+        <v>646400</v>
+      </c>
+      <c r="C15" s="69">
         <v>647277</v>
       </c>
-      <c r="C15" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="69">
-        <v>641941</v>
+        <v>638932</v>
       </c>
       <c r="E15" s="72">
-        <v>2.88</v>
+        <v>-0.14</v>
       </c>
       <c r="F15" s="72">
-        <v>0.83</v>
+        <v>1.17</v>
       </c>
       <c r="G15" s="72">
-        <v>1</v>
+        <v>0.99</v>
       </c>
       <c r="H15" s="75">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="69">
+        <v>839797</v>
+      </c>
+      <c r="C17" s="69">
         <v>833273</v>
       </c>
-      <c r="C17" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="69">
-        <v>845908</v>
+        <v>848603</v>
       </c>
       <c r="E17" s="72">
-        <v>-0.68</v>
+        <v>0.78</v>
       </c>
       <c r="F17" s="72">
-        <v>-1.49</v>
+        <v>-1.04</v>
       </c>
       <c r="G17" s="72">
         <v>1.28</v>
       </c>
       <c r="H17" s="75">
-        <v>1.39</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="69">
+        <v>293624</v>
+      </c>
+      <c r="C19" s="69">
         <v>293311</v>
       </c>
-      <c r="C19" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="69">
-        <v>293788</v>
+        <v>288501</v>
       </c>
       <c r="E19" s="72">
-        <v>0.52</v>
+        <v>0.11</v>
       </c>
       <c r="F19" s="72">
-        <v>-0.16</v>
+        <v>1.78</v>
       </c>
       <c r="G19" s="72">
         <v>0.45</v>
       </c>
       <c r="H19" s="75">
         <v>0.48</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="69">
+        <v>647714</v>
+      </c>
+      <c r="C21" s="69">
         <v>629073</v>
       </c>
-      <c r="C21" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="69">
-        <v>590834</v>
+        <v>594908</v>
       </c>
       <c r="E21" s="72">
-        <v>2.26</v>
+        <v>2.96</v>
       </c>
       <c r="F21" s="72">
-        <v>6.47</v>
+        <v>8.88</v>
       </c>
       <c r="G21" s="72">
-        <v>0.97</v>
+        <v>0.99</v>
       </c>
       <c r="H21" s="75">
-        <v>0.97</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="69">
+        <v>83856</v>
+      </c>
+      <c r="C23" s="69">
         <v>83560</v>
       </c>
-      <c r="C23" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="69">
-        <v>81305</v>
+        <v>79593</v>
       </c>
       <c r="E23" s="72">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="F23" s="72">
-        <v>2.77</v>
+        <v>5.36</v>
       </c>
       <c r="G23" s="72">
         <v>0.13</v>
       </c>
       <c r="H23" s="75">
         <v>0.13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="69">
+        <v>240090</v>
+      </c>
+      <c r="C25" s="69">
         <v>240857</v>
       </c>
-      <c r="C25" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="69">
-        <v>213884</v>
+        <v>216851</v>
       </c>
       <c r="E25" s="72">
-        <v>0.58</v>
+        <v>-0.32</v>
       </c>
       <c r="F25" s="72">
-        <v>12.61</v>
+        <v>10.72</v>
       </c>
       <c r="G25" s="72">
         <v>0.37</v>
       </c>
       <c r="H25" s="75">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="69">
+        <v>1189973</v>
+      </c>
+      <c r="C27" s="69">
         <v>1189142</v>
       </c>
-      <c r="C27" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="69">
-        <v>1122403</v>
+        <v>1143114</v>
       </c>
       <c r="E27" s="72">
-        <v>1.19</v>
+        <v>0.07</v>
       </c>
       <c r="F27" s="72">
-        <v>5.95</v>
+        <v>4.1</v>
       </c>
       <c r="G27" s="72">
-        <v>1.83</v>
+        <v>1.82</v>
       </c>
       <c r="H27" s="75">
-        <v>1.85</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="69">
+        <v>726463</v>
+      </c>
+      <c r="C29" s="69">
         <v>722382</v>
       </c>
-      <c r="C29" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="69">
-        <v>686892</v>
+        <v>684539</v>
       </c>
       <c r="E29" s="72">
-        <v>0.08</v>
+        <v>0.56</v>
       </c>
       <c r="F29" s="72">
-        <v>5.17</v>
+        <v>6.12</v>
       </c>
       <c r="G29" s="72">
         <v>1.11</v>
       </c>
       <c r="H29" s="75">
         <v>1.13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="69">
+        <v>293071</v>
+      </c>
+      <c r="C31" s="69">
         <v>296491</v>
       </c>
-      <c r="C31" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="69">
-        <v>288489</v>
+        <v>285239</v>
       </c>
       <c r="E31" s="72">
-        <v>0.23</v>
+        <v>-1.15</v>
       </c>
       <c r="F31" s="72">
-        <v>2.77</v>
+        <v>2.75</v>
       </c>
       <c r="G31" s="72">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="H31" s="75">
         <v>0.47</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B33" s="69">
+        <v>200089</v>
+      </c>
+      <c r="C33" s="69">
         <v>198364</v>
       </c>
-      <c r="C33" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="69">
-        <v>187628</v>
+        <v>188216</v>
       </c>
       <c r="E33" s="72">
-        <v>-0.36</v>
+        <v>0.87</v>
       </c>
       <c r="F33" s="72">
-        <v>5.72</v>
+        <v>6.31</v>
       </c>
       <c r="G33" s="72">
         <v>0.31</v>
       </c>
       <c r="H33" s="75">
         <v>0.31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="69">
+        <v>837584</v>
+      </c>
+      <c r="C35" s="69">
         <v>841111</v>
       </c>
-      <c r="C35" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="69">
-        <v>819851</v>
+        <v>813381</v>
       </c>
       <c r="E35" s="72">
-        <v>0.02</v>
+        <v>-0.42</v>
       </c>
       <c r="F35" s="72">
-        <v>2.59</v>
+        <v>2.98</v>
       </c>
       <c r="G35" s="72">
-        <v>1.29</v>
+        <v>1.28</v>
       </c>
       <c r="H35" s="75">
-        <v>1.35</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3971,55 +3971,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 3月</v>
+        <v>民國115年 4月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Mar. 2026</v>
+        <v> Apr. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -4074,563 +4074,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="57">
+        <v>681798</v>
+      </c>
+      <c r="C9" s="57">
         <v>681244</v>
       </c>
-      <c r="C9" s="57">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="57">
-        <v>656063</v>
+        <v>658692</v>
       </c>
       <c r="E9" s="60">
-        <v>1.16</v>
+        <v>0.08</v>
       </c>
       <c r="F9" s="60">
-        <v>3.84</v>
+        <v>3.51</v>
       </c>
       <c r="G9" s="60">
-        <v>1.05</v>
+        <v>1.04</v>
       </c>
       <c r="H9" s="63">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>95</v>
       </c>
       <c r="B11" s="69">
+        <v>2232102</v>
+      </c>
+      <c r="C11" s="69">
         <v>2210147</v>
       </c>
-      <c r="C11" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="69">
-        <v>1878595</v>
+        <v>1890651</v>
       </c>
       <c r="E11" s="72">
-        <v>0.29</v>
+        <v>0.99</v>
       </c>
       <c r="F11" s="72">
-        <v>17.65</v>
+        <v>18.06</v>
       </c>
       <c r="G11" s="72">
-        <v>3.4</v>
+        <v>3.41</v>
       </c>
       <c r="H11" s="75">
-        <v>3.09</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="69">
+        <v>2424331</v>
+      </c>
+      <c r="C13" s="69">
         <v>2404317</v>
       </c>
-      <c r="C13" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="69">
-        <v>2238739</v>
+        <v>2226610</v>
       </c>
       <c r="E13" s="72">
-        <v>0.79</v>
+        <v>0.83</v>
       </c>
       <c r="F13" s="72">
-        <v>7.4</v>
+        <v>8.88</v>
       </c>
       <c r="G13" s="72">
         <v>3.7</v>
       </c>
       <c r="H13" s="75">
-        <v>3.69</v>
+        <v>3.67</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="69">
+        <v>3760335</v>
+      </c>
+      <c r="C15" s="69">
         <v>3710978</v>
       </c>
-      <c r="C15" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="69">
-        <v>3324230</v>
+        <v>3339757</v>
       </c>
       <c r="E15" s="72">
-        <v>1.08</v>
+        <v>1.33</v>
       </c>
       <c r="F15" s="72">
-        <v>11.63</v>
+        <v>12.59</v>
       </c>
       <c r="G15" s="72">
-        <v>5.71</v>
+        <v>5.74</v>
       </c>
       <c r="H15" s="75">
-        <v>5.47</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="69">
+        <v>714576</v>
+      </c>
+      <c r="C17" s="69">
         <v>700712</v>
       </c>
-      <c r="C17" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D17" s="69">
-        <v>644239</v>
+        <v>660047</v>
       </c>
       <c r="E17" s="72">
-        <v>1.26</v>
+        <v>1.98</v>
       </c>
       <c r="F17" s="72">
-        <v>8.77</v>
+        <v>8.26</v>
       </c>
       <c r="G17" s="72">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
       <c r="H17" s="75">
-        <v>1.06</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="69">
+        <v>839673</v>
+      </c>
+      <c r="C19" s="69">
         <v>827897</v>
       </c>
-      <c r="C19" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="69">
-        <v>754342</v>
+        <v>780389</v>
       </c>
       <c r="E19" s="72">
-        <v>4.6</v>
+        <v>1.42</v>
       </c>
       <c r="F19" s="72">
-        <v>9.75</v>
+        <v>7.6</v>
       </c>
       <c r="G19" s="72">
-        <v>1.27</v>
+        <v>1.28</v>
       </c>
       <c r="H19" s="75">
-        <v>1.24</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>104</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="69">
+        <v>2690404</v>
+      </c>
+      <c r="C21" s="69">
         <v>2629908</v>
       </c>
-      <c r="C21" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="69">
-        <v>2449572</v>
+        <v>2438070</v>
       </c>
       <c r="E21" s="72">
-        <v>1.34</v>
+        <v>2.3</v>
       </c>
       <c r="F21" s="72">
-        <v>7.36</v>
+        <v>10.35</v>
       </c>
       <c r="G21" s="72">
-        <v>4.04</v>
+        <v>4.11</v>
       </c>
       <c r="H21" s="75">
-        <v>4.03</v>
+        <v>4.02</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="69">
+        <v>345043</v>
+      </c>
+      <c r="C23" s="69">
         <v>343263</v>
       </c>
-      <c r="C23" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D23" s="69">
-        <v>324139</v>
+        <v>328170</v>
       </c>
       <c r="E23" s="72">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="F23" s="72">
-        <v>5.9</v>
+        <v>5.14</v>
       </c>
       <c r="G23" s="72">
         <v>0.53</v>
       </c>
       <c r="H23" s="75">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>108</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="69">
+        <v>5012742</v>
+      </c>
+      <c r="C25" s="69">
         <v>4953220</v>
       </c>
-      <c r="C25" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="69">
-        <v>4596869</v>
+        <v>4518593</v>
       </c>
       <c r="E25" s="72">
-        <v>1.19</v>
+        <v>1.2</v>
       </c>
       <c r="F25" s="72">
-        <v>7.75</v>
+        <v>10.94</v>
       </c>
       <c r="G25" s="72">
-        <v>7.62</v>
+        <v>7.66</v>
       </c>
       <c r="H25" s="75">
-        <v>7.57</v>
+        <v>7.44</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="69">
+        <v>63096</v>
+      </c>
+      <c r="C27" s="69">
         <v>60198</v>
       </c>
-      <c r="C27" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D27" s="69">
-        <v>41890</v>
+        <v>42093</v>
       </c>
       <c r="E27" s="72">
-        <v>4.26</v>
+        <v>4.81</v>
       </c>
       <c r="F27" s="72">
-        <v>43.7</v>
+        <v>49.9</v>
       </c>
       <c r="G27" s="72">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H27" s="75">
         <v>0.07</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>112</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B29" s="69">
+        <v>93761</v>
+      </c>
+      <c r="C29" s="69">
         <v>92600</v>
       </c>
-      <c r="C29" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D29" s="69">
-        <v>71127</v>
+        <v>71583</v>
       </c>
       <c r="E29" s="72">
-        <v>0.53</v>
+        <v>1.25</v>
       </c>
       <c r="F29" s="72">
-        <v>30.19</v>
+        <v>30.98</v>
       </c>
       <c r="G29" s="72">
         <v>0.14</v>
       </c>
       <c r="H29" s="75">
         <v>0.12</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>114</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="69">
+        <v>41438</v>
+      </c>
+      <c r="C31" s="69">
         <v>41015</v>
       </c>
-      <c r="C31" s="69">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="69">
-        <v>37129</v>
+        <v>36852</v>
       </c>
       <c r="E31" s="72">
-        <v>-1.87</v>
+        <v>1.03</v>
       </c>
       <c r="F31" s="72">
-        <v>10.47</v>
+        <v>12.45</v>
       </c>
       <c r="G31" s="72">
         <v>0.06</v>
       </c>
       <c r="H31" s="75">
         <v>0.06</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B33" s="70">
+        <v>1752011</v>
+      </c>
+      <c r="C33" s="70">
         <v>1835873</v>
       </c>
-      <c r="C33" s="70">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="70">
-        <v>1662396</v>
+        <v>1770394</v>
       </c>
       <c r="E33" s="73">
-        <v>0.63</v>
+        <v>-4.57</v>
       </c>
       <c r="F33" s="73">
-        <v>10.44</v>
+        <v>-1.04</v>
       </c>
       <c r="G33" s="73">
-        <v>2.82</v>
+        <v>2.68</v>
       </c>
       <c r="H33" s="76">
-        <v>2.74</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B35" s="70">
+        <v>117319</v>
+      </c>
+      <c r="C35" s="70">
         <v>112298</v>
       </c>
-      <c r="C35" s="70">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="70">
-        <v>176344</v>
+        <v>182121</v>
       </c>
       <c r="E35" s="73">
-        <v>10.59</v>
+        <v>4.47</v>
       </c>
       <c r="F35" s="73">
-        <v>-36.32</v>
+        <v>-35.58</v>
       </c>
       <c r="G35" s="73">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="H35" s="76">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>