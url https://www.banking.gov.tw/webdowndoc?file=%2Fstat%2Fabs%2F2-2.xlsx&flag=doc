--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -136,51 +136,51 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>All Branches</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Apr. 2026</t>
+    <t xml:space="preserve"> June 2026</t>
   </si>
   <si>
     <r>
       <t>說　　明：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-2</t>
@@ -259,51 +259,51 @@
     </r>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.1)</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續一）</t>
     </r>
   </si>
   <si>
-    <t>民國115年 4月</t>
+    <t>民國115年 6月</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續二完）</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.2 End )</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
@@ -2158,449 +2158,449 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="58">
-        <v>65481729</v>
+        <v>66894071</v>
       </c>
       <c r="C9" s="58">
-        <v>65034622</v>
+        <v>66286575</v>
       </c>
       <c r="D9" s="58">
-        <v>60707999</v>
+        <v>60663922</v>
       </c>
       <c r="E9" s="61">
-        <v>0.69</v>
+        <v>0.92</v>
       </c>
       <c r="F9" s="61">
-        <v>7.86</v>
+        <v>10.27</v>
       </c>
       <c r="G9" s="61">
         <v>100</v>
       </c>
       <c r="H9" s="64">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="70">
-        <v>63612399</v>
+        <v>65044292</v>
       </c>
       <c r="C11" s="70">
-        <v>63086450</v>
+        <v>64498556</v>
       </c>
       <c r="D11" s="70">
-        <v>58755483</v>
+        <v>58736435</v>
       </c>
       <c r="E11" s="73">
-        <v>0.83</v>
+        <v>0.85</v>
       </c>
       <c r="F11" s="73">
-        <v>8.27</v>
+        <v>10.74</v>
       </c>
       <c r="G11" s="73">
-        <v>97.15</v>
+        <v>97.23</v>
       </c>
       <c r="H11" s="76">
-        <v>96.78</v>
+        <v>96.82</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="69">
-        <v>5389291</v>
+        <v>5469784</v>
       </c>
       <c r="C13" s="69">
-        <v>5347881</v>
+        <v>5438389</v>
       </c>
       <c r="D13" s="69">
-        <v>5254701</v>
+        <v>5227922</v>
       </c>
       <c r="E13" s="72">
-        <v>0.77</v>
+        <v>0.58</v>
       </c>
       <c r="F13" s="72">
-        <v>2.56</v>
+        <v>4.63</v>
       </c>
       <c r="G13" s="72">
-        <v>8.23</v>
+        <v>8.18</v>
       </c>
       <c r="H13" s="75">
-        <v>8.66</v>
+        <v>8.62</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="69">
-        <v>2776850</v>
+        <v>2782671</v>
       </c>
       <c r="C15" s="69">
-        <v>2769868</v>
+        <v>2767030</v>
       </c>
       <c r="D15" s="69">
-        <v>2699212</v>
+        <v>2643599</v>
       </c>
       <c r="E15" s="72">
-        <v>0.25</v>
+        <v>0.57</v>
       </c>
       <c r="F15" s="72">
-        <v>2.88</v>
+        <v>5.26</v>
       </c>
       <c r="G15" s="72">
-        <v>4.24</v>
+        <v>4.16</v>
       </c>
       <c r="H15" s="75">
-        <v>4.45</v>
+        <v>4.36</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="69">
-        <v>4228646</v>
+        <v>4195997</v>
       </c>
       <c r="C17" s="69">
-        <v>4220092</v>
+        <v>4211802</v>
       </c>
       <c r="D17" s="69">
-        <v>4058737</v>
+        <v>4102831</v>
       </c>
       <c r="E17" s="72">
-        <v>0.2</v>
+        <v>-0.38</v>
       </c>
       <c r="F17" s="72">
-        <v>4.19</v>
+        <v>2.27</v>
       </c>
       <c r="G17" s="72">
-        <v>6.46</v>
+        <v>6.27</v>
       </c>
       <c r="H17" s="75">
-        <v>6.69</v>
+        <v>6.76</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="69">
-        <v>3997368</v>
+        <v>4021480</v>
       </c>
       <c r="C19" s="69">
-        <v>3958846</v>
+        <v>4027416</v>
       </c>
       <c r="D19" s="69">
-        <v>3734575</v>
+        <v>3690628</v>
       </c>
       <c r="E19" s="72">
-        <v>0.97</v>
+        <v>-0.15</v>
       </c>
       <c r="F19" s="72">
-        <v>7.04</v>
+        <v>8.96</v>
       </c>
       <c r="G19" s="72">
-        <v>6.1</v>
+        <v>6.01</v>
       </c>
       <c r="H19" s="75">
-        <v>6.15</v>
+        <v>6.08</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="69">
-        <v>3479163</v>
+        <v>3568526</v>
       </c>
       <c r="C21" s="69">
-        <v>3463773</v>
+        <v>3494021</v>
       </c>
       <c r="D21" s="69">
-        <v>3185440</v>
+        <v>3226467</v>
       </c>
       <c r="E21" s="72">
-        <v>0.44</v>
+        <v>2.13</v>
       </c>
       <c r="F21" s="72">
-        <v>9.22</v>
+        <v>10.6</v>
       </c>
       <c r="G21" s="72">
-        <v>5.31</v>
+        <v>5.33</v>
       </c>
       <c r="H21" s="75">
-        <v>5.25</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="69">
-        <v>2751797</v>
+        <v>2725375</v>
       </c>
       <c r="C23" s="69">
-        <v>2709576</v>
+        <v>2780462</v>
       </c>
       <c r="D23" s="69">
-        <v>2541481</v>
+        <v>2583326</v>
       </c>
       <c r="E23" s="72">
-        <v>1.56</v>
+        <v>-1.98</v>
       </c>
       <c r="F23" s="72">
-        <v>8.28</v>
+        <v>5.5</v>
       </c>
       <c r="G23" s="72">
-        <v>4.2</v>
+        <v>4.07</v>
       </c>
       <c r="H23" s="75">
-        <v>4.19</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="69">
-        <v>1263225</v>
+        <v>1265136</v>
       </c>
       <c r="C25" s="69">
-        <v>1261456</v>
+        <v>1261917</v>
       </c>
       <c r="D25" s="69">
-        <v>1250104</v>
+        <v>1248128</v>
       </c>
       <c r="E25" s="72">
-        <v>0.14</v>
+        <v>0.26</v>
       </c>
       <c r="F25" s="72">
-        <v>1.05</v>
+        <v>1.36</v>
       </c>
       <c r="G25" s="72">
-        <v>1.93</v>
+        <v>1.89</v>
       </c>
       <c r="H25" s="75">
         <v>2.06</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="69">
-        <v>3922793</v>
+        <v>4055039</v>
       </c>
       <c r="C27" s="69">
-        <v>3864808</v>
+        <v>4003196</v>
       </c>
       <c r="D27" s="69">
-        <v>3495114</v>
+        <v>3457882</v>
       </c>
       <c r="E27" s="72">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="F27" s="72">
-        <v>12.24</v>
+        <v>17.27</v>
       </c>
       <c r="G27" s="72">
-        <v>5.99</v>
+        <v>6.06</v>
       </c>
       <c r="H27" s="75">
-        <v>5.76</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="69">
-        <v>4488574</v>
+        <v>4597847</v>
       </c>
       <c r="C29" s="69">
-        <v>4509635</v>
+        <v>4576598</v>
       </c>
       <c r="D29" s="69">
-        <v>3854891</v>
+        <v>3980877</v>
       </c>
       <c r="E29" s="72">
-        <v>-0.47</v>
+        <v>0.46</v>
       </c>
       <c r="F29" s="72">
-        <v>16.44</v>
+        <v>15.5</v>
       </c>
       <c r="G29" s="72">
-        <v>6.85</v>
+        <v>6.87</v>
       </c>
       <c r="H29" s="75">
-        <v>6.35</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="78">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>0</v>
       </c>
       <c r="D31" s="78">
@@ -2614,107 +2614,107 @@
       </c>
       <c r="G31" s="80">
         <v>0</v>
       </c>
       <c r="H31" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="69">
-        <v>283652</v>
+        <v>289321</v>
       </c>
       <c r="C33" s="69">
-        <v>283344</v>
+        <v>286376</v>
       </c>
       <c r="D33" s="69">
-        <v>297535</v>
+        <v>305205</v>
       </c>
       <c r="E33" s="72">
-        <v>0.11</v>
+        <v>1.03</v>
       </c>
       <c r="F33" s="72">
-        <v>-4.67</v>
+        <v>-5.2</v>
       </c>
       <c r="G33" s="72">
         <v>0.43</v>
       </c>
       <c r="H33" s="75">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="69">
-        <v>3221210</v>
+        <v>3355513</v>
       </c>
       <c r="C35" s="69">
-        <v>3226292</v>
+        <v>3282587</v>
       </c>
       <c r="D35" s="69">
-        <v>3041726</v>
+        <v>2956550</v>
       </c>
       <c r="E35" s="72">
-        <v>-0.16</v>
+        <v>2.22</v>
       </c>
       <c r="F35" s="72">
-        <v>5.9</v>
+        <v>13.49</v>
       </c>
       <c r="G35" s="72">
-        <v>4.92</v>
+        <v>5.02</v>
       </c>
       <c r="H35" s="75">
-        <v>5.01</v>
+        <v>4.87</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3033,55 +3033,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 4月</v>
+        <v>民國115年 6月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Apr. 2026</v>
+        <v> June 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -3136,560 +3136,560 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="57">
-        <v>504040</v>
+        <v>468534</v>
       </c>
       <c r="C9" s="57">
-        <v>453357</v>
+        <v>462447</v>
       </c>
       <c r="D9" s="57">
-        <v>399401</v>
+        <v>375071</v>
       </c>
       <c r="E9" s="60">
-        <v>11.18</v>
+        <v>1.32</v>
       </c>
       <c r="F9" s="60">
-        <v>26.2</v>
+        <v>24.92</v>
       </c>
       <c r="G9" s="60">
-        <v>0.77</v>
+        <v>0.7</v>
       </c>
       <c r="H9" s="63">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="69">
-        <v>300587</v>
+        <v>308273</v>
       </c>
       <c r="C11" s="69">
-        <v>304943</v>
+        <v>300843</v>
       </c>
       <c r="D11" s="69">
-        <v>293912</v>
+        <v>291515</v>
       </c>
       <c r="E11" s="72">
-        <v>-1.43</v>
+        <v>2.47</v>
       </c>
       <c r="F11" s="72">
-        <v>2.27</v>
+        <v>5.75</v>
       </c>
       <c r="G11" s="72">
         <v>0.46</v>
       </c>
       <c r="H11" s="75">
         <v>0.48</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="69">
-        <v>2107242</v>
+        <v>2086908</v>
       </c>
       <c r="C13" s="69">
-        <v>2082239</v>
+        <v>2094490</v>
       </c>
       <c r="D13" s="69">
-        <v>1875273</v>
+        <v>1888407</v>
       </c>
       <c r="E13" s="72">
-        <v>1.2</v>
+        <v>-0.36</v>
       </c>
       <c r="F13" s="72">
-        <v>12.37</v>
+        <v>10.51</v>
       </c>
       <c r="G13" s="72">
-        <v>3.22</v>
+        <v>3.12</v>
       </c>
       <c r="H13" s="75">
-        <v>3.09</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="69">
-        <v>646400</v>
+        <v>635482</v>
       </c>
       <c r="C15" s="69">
-        <v>647277</v>
+        <v>651749</v>
       </c>
       <c r="D15" s="69">
-        <v>638932</v>
+        <v>633018</v>
       </c>
       <c r="E15" s="72">
-        <v>-0.14</v>
+        <v>-2.5</v>
       </c>
       <c r="F15" s="72">
-        <v>1.17</v>
+        <v>0.39</v>
       </c>
       <c r="G15" s="72">
-        <v>0.99</v>
+        <v>0.95</v>
       </c>
       <c r="H15" s="75">
-        <v>1.05</v>
+        <v>1.04</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="69">
-        <v>839797</v>
+        <v>838322</v>
       </c>
       <c r="C17" s="69">
-        <v>833273</v>
+        <v>831803</v>
       </c>
       <c r="D17" s="69">
-        <v>848603</v>
+        <v>845759</v>
       </c>
       <c r="E17" s="72">
         <v>0.78</v>
       </c>
       <c r="F17" s="72">
-        <v>-1.04</v>
+        <v>-0.88</v>
       </c>
       <c r="G17" s="72">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="H17" s="75">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="69">
-        <v>293624</v>
+        <v>296381</v>
       </c>
       <c r="C19" s="69">
-        <v>293311</v>
+        <v>296114</v>
       </c>
       <c r="D19" s="69">
-        <v>288501</v>
+        <v>282249</v>
       </c>
       <c r="E19" s="72">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="F19" s="72">
-        <v>1.78</v>
+        <v>5.01</v>
       </c>
       <c r="G19" s="72">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="H19" s="75">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="69">
-        <v>647714</v>
+        <v>695885</v>
       </c>
       <c r="C21" s="69">
-        <v>629073</v>
+        <v>676627</v>
       </c>
       <c r="D21" s="69">
-        <v>594908</v>
+        <v>562493</v>
       </c>
       <c r="E21" s="72">
-        <v>2.96</v>
+        <v>2.85</v>
       </c>
       <c r="F21" s="72">
-        <v>8.88</v>
+        <v>23.71</v>
       </c>
       <c r="G21" s="72">
-        <v>0.99</v>
+        <v>1.04</v>
       </c>
       <c r="H21" s="75">
-        <v>0.98</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="69">
-        <v>83856</v>
+        <v>85286</v>
       </c>
       <c r="C23" s="69">
-        <v>83560</v>
+        <v>84368</v>
       </c>
       <c r="D23" s="69">
-        <v>79593</v>
+        <v>79682</v>
       </c>
       <c r="E23" s="72">
-        <v>0.35</v>
+        <v>1.09</v>
       </c>
       <c r="F23" s="72">
-        <v>5.36</v>
+        <v>7.03</v>
       </c>
       <c r="G23" s="72">
         <v>0.13</v>
       </c>
       <c r="H23" s="75">
         <v>0.13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="69">
-        <v>240090</v>
+        <v>239448</v>
       </c>
       <c r="C25" s="69">
-        <v>240857</v>
+        <v>238089</v>
       </c>
       <c r="D25" s="69">
-        <v>216851</v>
+        <v>224909</v>
       </c>
       <c r="E25" s="72">
-        <v>-0.32</v>
+        <v>0.57</v>
       </c>
       <c r="F25" s="72">
-        <v>10.72</v>
+        <v>6.46</v>
       </c>
       <c r="G25" s="72">
+        <v>0.36</v>
+      </c>
+      <c r="H25" s="75">
         <v>0.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.36</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="69">
-        <v>1189973</v>
+        <v>1211106</v>
       </c>
       <c r="C27" s="69">
-        <v>1189142</v>
+        <v>1202411</v>
       </c>
       <c r="D27" s="69">
-        <v>1143114</v>
+        <v>1140893</v>
       </c>
       <c r="E27" s="72">
-        <v>0.07</v>
+        <v>0.72</v>
       </c>
       <c r="F27" s="72">
-        <v>4.1</v>
+        <v>6.15</v>
       </c>
       <c r="G27" s="72">
-        <v>1.82</v>
+        <v>1.81</v>
       </c>
       <c r="H27" s="75">
         <v>1.88</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="69">
-        <v>726463</v>
+        <v>735639</v>
       </c>
       <c r="C29" s="69">
-        <v>722382</v>
+        <v>731060</v>
       </c>
       <c r="D29" s="69">
-        <v>684539</v>
+        <v>687477</v>
       </c>
       <c r="E29" s="72">
-        <v>0.56</v>
+        <v>0.63</v>
       </c>
       <c r="F29" s="72">
-        <v>6.12</v>
+        <v>7.01</v>
       </c>
       <c r="G29" s="72">
-        <v>1.11</v>
+        <v>1.1</v>
       </c>
       <c r="H29" s="75">
         <v>1.13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="69">
-        <v>293071</v>
+        <v>289848</v>
       </c>
       <c r="C31" s="69">
-        <v>296491</v>
+        <v>289744</v>
       </c>
       <c r="D31" s="69">
-        <v>285239</v>
+        <v>291168</v>
       </c>
       <c r="E31" s="72">
-        <v>-1.15</v>
+        <v>0.04</v>
       </c>
       <c r="F31" s="72">
-        <v>2.75</v>
+        <v>-0.45</v>
       </c>
       <c r="G31" s="72">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="H31" s="75">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B33" s="69">
-        <v>200089</v>
+        <v>200030</v>
       </c>
       <c r="C33" s="69">
-        <v>198364</v>
+        <v>200606</v>
       </c>
       <c r="D33" s="69">
-        <v>188216</v>
+        <v>187525</v>
       </c>
       <c r="E33" s="72">
-        <v>0.87</v>
+        <v>-0.29</v>
       </c>
       <c r="F33" s="72">
-        <v>6.31</v>
+        <v>6.67</v>
       </c>
       <c r="G33" s="72">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="H33" s="75">
         <v>0.31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="69">
-        <v>837584</v>
+        <v>842351</v>
       </c>
       <c r="C35" s="69">
-        <v>841111</v>
+        <v>839545</v>
       </c>
       <c r="D35" s="69">
-        <v>813381</v>
+        <v>814848</v>
       </c>
       <c r="E35" s="72">
-        <v>-0.42</v>
+        <v>0.33</v>
       </c>
       <c r="F35" s="72">
-        <v>2.98</v>
+        <v>3.38</v>
       </c>
       <c r="G35" s="72">
-        <v>1.28</v>
+        <v>1.26</v>
       </c>
       <c r="H35" s="75">
         <v>1.34</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
@@ -3971,55 +3971,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 4月</v>
+        <v>民國115年 6月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Apr. 2026</v>
+        <v> June 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -4074,563 +4074,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="57">
-        <v>681798</v>
+        <v>710381</v>
       </c>
       <c r="C9" s="57">
-        <v>681244</v>
+        <v>700126</v>
       </c>
       <c r="D9" s="57">
-        <v>658692</v>
+        <v>669357</v>
       </c>
       <c r="E9" s="60">
-        <v>0.08</v>
+        <v>1.46</v>
       </c>
       <c r="F9" s="60">
-        <v>3.51</v>
+        <v>6.13</v>
       </c>
       <c r="G9" s="60">
-        <v>1.04</v>
+        <v>1.06</v>
       </c>
       <c r="H9" s="63">
-        <v>1.09</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>95</v>
       </c>
       <c r="B11" s="69">
-        <v>2232102</v>
+        <v>2386536</v>
       </c>
       <c r="C11" s="69">
-        <v>2210147</v>
+        <v>2334456</v>
       </c>
       <c r="D11" s="69">
-        <v>1890651</v>
+        <v>1913879</v>
       </c>
       <c r="E11" s="72">
-        <v>0.99</v>
+        <v>2.23</v>
       </c>
       <c r="F11" s="72">
-        <v>18.06</v>
+        <v>24.7</v>
       </c>
       <c r="G11" s="72">
-        <v>3.41</v>
+        <v>3.57</v>
       </c>
       <c r="H11" s="75">
-        <v>3.11</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="69">
-        <v>2424331</v>
+        <v>2439707</v>
       </c>
       <c r="C13" s="69">
-        <v>2404317</v>
+        <v>2439562</v>
       </c>
       <c r="D13" s="69">
-        <v>2226610</v>
+        <v>2189055</v>
       </c>
       <c r="E13" s="72">
-        <v>0.83</v>
+        <v>0.01</v>
       </c>
       <c r="F13" s="72">
-        <v>8.88</v>
+        <v>11.45</v>
       </c>
       <c r="G13" s="72">
-        <v>3.7</v>
+        <v>3.65</v>
       </c>
       <c r="H13" s="75">
-        <v>3.67</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="69">
-        <v>3760335</v>
+        <v>3875708</v>
       </c>
       <c r="C15" s="69">
-        <v>3710978</v>
+        <v>3848870</v>
       </c>
       <c r="D15" s="69">
-        <v>3339757</v>
+        <v>3329806</v>
       </c>
       <c r="E15" s="72">
-        <v>1.33</v>
+        <v>0.7</v>
       </c>
       <c r="F15" s="72">
-        <v>12.59</v>
+        <v>16.39</v>
       </c>
       <c r="G15" s="72">
-        <v>5.74</v>
+        <v>5.79</v>
       </c>
       <c r="H15" s="75">
-        <v>5.5</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="69">
-        <v>714576</v>
+        <v>725985</v>
       </c>
       <c r="C17" s="69">
-        <v>700712</v>
+        <v>719455</v>
       </c>
       <c r="D17" s="69">
-        <v>660047</v>
+        <v>654121</v>
       </c>
       <c r="E17" s="72">
-        <v>1.98</v>
+        <v>0.91</v>
       </c>
       <c r="F17" s="72">
-        <v>8.26</v>
+        <v>10.99</v>
       </c>
       <c r="G17" s="72">
         <v>1.09</v>
       </c>
       <c r="H17" s="75">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="69">
-        <v>839673</v>
+        <v>890080</v>
       </c>
       <c r="C19" s="69">
-        <v>827897</v>
+        <v>840518</v>
       </c>
       <c r="D19" s="69">
-        <v>780389</v>
+        <v>761946</v>
       </c>
       <c r="E19" s="72">
-        <v>1.42</v>
+        <v>5.9</v>
       </c>
       <c r="F19" s="72">
-        <v>7.6</v>
+        <v>16.82</v>
       </c>
       <c r="G19" s="72">
-        <v>1.28</v>
+        <v>1.33</v>
       </c>
       <c r="H19" s="75">
-        <v>1.29</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>104</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="69">
-        <v>2690404</v>
+        <v>2828258</v>
       </c>
       <c r="C21" s="69">
-        <v>2629908</v>
+        <v>2796189</v>
       </c>
       <c r="D21" s="69">
-        <v>2438070</v>
+        <v>2444342</v>
       </c>
       <c r="E21" s="72">
-        <v>2.3</v>
+        <v>1.15</v>
       </c>
       <c r="F21" s="72">
-        <v>10.35</v>
+        <v>15.71</v>
       </c>
       <c r="G21" s="72">
-        <v>4.11</v>
+        <v>4.23</v>
       </c>
       <c r="H21" s="75">
-        <v>4.02</v>
+        <v>4.03</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="69">
-        <v>345043</v>
+        <v>350258</v>
       </c>
       <c r="C23" s="69">
-        <v>343263</v>
+        <v>345938</v>
       </c>
       <c r="D23" s="69">
-        <v>328170</v>
+        <v>326100</v>
       </c>
       <c r="E23" s="72">
+        <v>1.25</v>
+      </c>
+      <c r="F23" s="72">
+        <v>7.41</v>
+      </c>
+      <c r="G23" s="72">
         <v>0.52</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.53</v>
       </c>
       <c r="H23" s="75">
         <v>0.54</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>108</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="69">
-        <v>5012742</v>
+        <v>5367041</v>
       </c>
       <c r="C25" s="69">
-        <v>4953220</v>
+        <v>5242437</v>
       </c>
       <c r="D25" s="69">
-        <v>4518593</v>
+        <v>4556250</v>
       </c>
       <c r="E25" s="72">
-        <v>1.2</v>
+        <v>2.38</v>
       </c>
       <c r="F25" s="72">
-        <v>10.94</v>
+        <v>17.8</v>
       </c>
       <c r="G25" s="72">
-        <v>7.66</v>
+        <v>8.02</v>
       </c>
       <c r="H25" s="75">
-        <v>7.44</v>
+        <v>7.51</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="69">
-        <v>63096</v>
+        <v>69044</v>
       </c>
       <c r="C27" s="69">
-        <v>60198</v>
+        <v>65241</v>
       </c>
       <c r="D27" s="69">
-        <v>42093</v>
+        <v>46936</v>
       </c>
       <c r="E27" s="72">
-        <v>4.81</v>
+        <v>5.83</v>
       </c>
       <c r="F27" s="72">
-        <v>49.9</v>
+        <v>47.1</v>
       </c>
       <c r="G27" s="72">
         <v>0.1</v>
       </c>
       <c r="H27" s="75">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>112</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B29" s="69">
-        <v>93761</v>
+        <v>98052</v>
       </c>
       <c r="C29" s="69">
-        <v>92600</v>
+        <v>94460</v>
       </c>
       <c r="D29" s="69">
-        <v>71583</v>
+        <v>76834</v>
       </c>
       <c r="E29" s="72">
-        <v>1.25</v>
+        <v>3.8</v>
       </c>
       <c r="F29" s="72">
-        <v>30.98</v>
+        <v>27.62</v>
       </c>
       <c r="G29" s="72">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="H29" s="75">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>114</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="69">
-        <v>41438</v>
+        <v>43060</v>
       </c>
       <c r="C31" s="69">
-        <v>41015</v>
+        <v>41612</v>
       </c>
       <c r="D31" s="69">
-        <v>36852</v>
+        <v>39383</v>
       </c>
       <c r="E31" s="72">
-        <v>1.03</v>
+        <v>3.48</v>
       </c>
       <c r="F31" s="72">
-        <v>12.45</v>
+        <v>9.34</v>
       </c>
       <c r="G31" s="72">
         <v>0.06</v>
       </c>
       <c r="H31" s="75">
         <v>0.06</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B33" s="70">
-        <v>1752011</v>
+        <v>1749476</v>
       </c>
       <c r="C33" s="70">
-        <v>1835873</v>
+        <v>1683816</v>
       </c>
       <c r="D33" s="70">
-        <v>1770394</v>
+        <v>1794625</v>
       </c>
       <c r="E33" s="73">
-        <v>-4.57</v>
+        <v>3.9</v>
       </c>
       <c r="F33" s="73">
-        <v>-1.04</v>
+        <v>-2.52</v>
       </c>
       <c r="G33" s="73">
-        <v>2.68</v>
+        <v>2.62</v>
       </c>
       <c r="H33" s="76">
-        <v>2.92</v>
+        <v>2.96</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B35" s="70">
-        <v>117319</v>
+        <v>100303</v>
       </c>
       <c r="C35" s="70">
-        <v>112298</v>
+        <v>104203</v>
       </c>
       <c r="D35" s="70">
-        <v>182121</v>
+        <v>132861</v>
       </c>
       <c r="E35" s="73">
-        <v>4.47</v>
+        <v>-3.74</v>
       </c>
       <c r="F35" s="73">
-        <v>-35.58</v>
+        <v>-24.51</v>
       </c>
       <c r="G35" s="73">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="H35" s="76">
-        <v>0.3</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>