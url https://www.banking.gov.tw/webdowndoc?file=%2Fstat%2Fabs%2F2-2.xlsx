--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -136,51 +136,51 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>All Branches</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Sept. 2025</t>
+    <t xml:space="preserve"> Feb. 2026</t>
   </si>
   <si>
     <r>
       <t>說　　明：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-2</t>
@@ -259,51 +259,51 @@
     </r>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.1)</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續一）</t>
     </r>
   </si>
   <si>
-    <t>民國114年 9月</t>
+    <t>民國115年 2月</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續二完）</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.2 End )</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
@@ -395,51 +395,51 @@
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -2158,449 +2158,449 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="58">
-        <v>62641262</v>
+        <v>64344790</v>
       </c>
       <c r="C9" s="58">
-        <v>62330079</v>
+        <v>64115919</v>
       </c>
       <c r="D9" s="58">
-        <v>58854784</v>
+        <v>60476495</v>
       </c>
       <c r="E9" s="61">
-        <v>0.5</v>
+        <v>0.36</v>
       </c>
       <c r="F9" s="61">
-        <v>6.43</v>
+        <v>6.4</v>
       </c>
       <c r="G9" s="61">
         <v>100</v>
       </c>
       <c r="H9" s="64">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="70">
-        <v>60664804</v>
+        <v>62418897</v>
       </c>
       <c r="C11" s="70">
-        <v>60291428</v>
+        <v>62056455</v>
       </c>
       <c r="D11" s="70">
-        <v>57191061</v>
+        <v>58757611</v>
       </c>
       <c r="E11" s="73">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="F11" s="73">
-        <v>6.07</v>
+        <v>6.23</v>
       </c>
       <c r="G11" s="73">
-        <v>96.84</v>
+        <v>97.01</v>
       </c>
       <c r="H11" s="76">
-        <v>97.17</v>
+        <v>97.16</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="69">
-        <v>5219809</v>
+        <v>5324662</v>
       </c>
       <c r="C13" s="69">
-        <v>5238038</v>
+        <v>5206743</v>
       </c>
       <c r="D13" s="69">
-        <v>4988341</v>
+        <v>5101302</v>
       </c>
       <c r="E13" s="72">
-        <v>-0.35</v>
+        <v>2.26</v>
       </c>
       <c r="F13" s="72">
-        <v>4.64</v>
+        <v>4.38</v>
       </c>
       <c r="G13" s="72">
-        <v>8.33</v>
+        <v>8.28</v>
       </c>
       <c r="H13" s="75">
-        <v>8.48</v>
+        <v>8.44</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="69">
-        <v>2702623</v>
+        <v>2777276</v>
       </c>
       <c r="C15" s="69">
-        <v>2692712</v>
+        <v>2773254</v>
       </c>
       <c r="D15" s="69">
-        <v>2673798</v>
+        <v>2712427</v>
       </c>
       <c r="E15" s="72">
-        <v>0.37</v>
+        <v>0.15</v>
       </c>
       <c r="F15" s="72">
-        <v>1.08</v>
+        <v>2.39</v>
       </c>
       <c r="G15" s="72">
-        <v>4.31</v>
+        <v>4.32</v>
       </c>
       <c r="H15" s="75">
-        <v>4.54</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="69">
-        <v>4206168</v>
+        <v>4186867</v>
       </c>
       <c r="C17" s="69">
-        <v>4224189</v>
+        <v>4173144</v>
       </c>
       <c r="D17" s="69">
-        <v>3953197</v>
+        <v>4082975</v>
       </c>
       <c r="E17" s="72">
-        <v>-0.43</v>
+        <v>0.33</v>
       </c>
       <c r="F17" s="72">
-        <v>6.4</v>
+        <v>2.54</v>
       </c>
       <c r="G17" s="72">
-        <v>6.71</v>
+        <v>6.51</v>
       </c>
       <c r="H17" s="75">
-        <v>6.72</v>
+        <v>6.75</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="69">
-        <v>3857906</v>
+        <v>3920395</v>
       </c>
       <c r="C19" s="69">
-        <v>3843771</v>
+        <v>3927765</v>
       </c>
       <c r="D19" s="69">
-        <v>3672683</v>
+        <v>3740344</v>
       </c>
       <c r="E19" s="72">
-        <v>0.37</v>
+        <v>-0.19</v>
       </c>
       <c r="F19" s="72">
-        <v>5.04</v>
+        <v>4.81</v>
       </c>
       <c r="G19" s="72">
-        <v>6.16</v>
+        <v>6.09</v>
       </c>
       <c r="H19" s="75">
-        <v>6.24</v>
+        <v>6.18</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="69">
-        <v>3333515</v>
+        <v>3442737</v>
       </c>
       <c r="C21" s="69">
-        <v>3315506</v>
+        <v>3425162</v>
       </c>
       <c r="D21" s="69">
-        <v>3351585</v>
+        <v>3278161</v>
       </c>
       <c r="E21" s="72">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="F21" s="72">
-        <v>-0.54</v>
+        <v>5.02</v>
       </c>
       <c r="G21" s="72">
-        <v>5.32</v>
+        <v>5.35</v>
       </c>
       <c r="H21" s="75">
-        <v>5.69</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="69">
-        <v>2638402</v>
+        <v>2681284</v>
       </c>
       <c r="C23" s="69">
-        <v>2603200</v>
+        <v>2679581</v>
       </c>
       <c r="D23" s="69">
-        <v>2662254</v>
+        <v>2570222</v>
       </c>
       <c r="E23" s="72">
-        <v>1.35</v>
+        <v>0.06</v>
       </c>
       <c r="F23" s="72">
-        <v>-0.9</v>
+        <v>4.32</v>
       </c>
       <c r="G23" s="72">
-        <v>4.21</v>
+        <v>4.17</v>
       </c>
       <c r="H23" s="75">
-        <v>4.52</v>
+        <v>4.25</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="69">
-        <v>1276525</v>
+        <v>1267040</v>
       </c>
       <c r="C25" s="69">
-        <v>1270308</v>
+        <v>1269249</v>
       </c>
       <c r="D25" s="69">
-        <v>1260845</v>
+        <v>1275291</v>
       </c>
       <c r="E25" s="72">
-        <v>0.49</v>
+        <v>-0.17</v>
       </c>
       <c r="F25" s="72">
-        <v>1.24</v>
+        <v>-0.65</v>
       </c>
       <c r="G25" s="72">
-        <v>2.04</v>
+        <v>1.97</v>
       </c>
       <c r="H25" s="75">
-        <v>2.14</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="69">
-        <v>3580725</v>
+        <v>3774460</v>
       </c>
       <c r="C27" s="69">
-        <v>3580711</v>
+        <v>3718467</v>
       </c>
       <c r="D27" s="69">
-        <v>3351582</v>
+        <v>3466949</v>
       </c>
       <c r="E27" s="72">
-        <v>0</v>
+        <v>1.51</v>
       </c>
       <c r="F27" s="72">
-        <v>6.84</v>
+        <v>8.87</v>
       </c>
       <c r="G27" s="72">
-        <v>5.72</v>
+        <v>5.87</v>
       </c>
       <c r="H27" s="75">
-        <v>5.69</v>
+        <v>5.73</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="69">
-        <v>4253158</v>
+        <v>4441991</v>
       </c>
       <c r="C29" s="69">
-        <v>4125520</v>
+        <v>4380653</v>
       </c>
       <c r="D29" s="69">
-        <v>3474781</v>
+        <v>3813681</v>
       </c>
       <c r="E29" s="72">
-        <v>3.09</v>
+        <v>1.4</v>
       </c>
       <c r="F29" s="72">
-        <v>22.4</v>
+        <v>16.48</v>
       </c>
       <c r="G29" s="72">
-        <v>6.79</v>
+        <v>6.9</v>
       </c>
       <c r="H29" s="75">
-        <v>5.9</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="78">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>0</v>
       </c>
       <c r="D31" s="78">
@@ -2614,107 +2614,107 @@
       </c>
       <c r="G31" s="80">
         <v>0</v>
       </c>
       <c r="H31" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="69">
-        <v>301431</v>
+        <v>291037</v>
       </c>
       <c r="C33" s="69">
-        <v>301506</v>
+        <v>294542</v>
       </c>
       <c r="D33" s="69">
-        <v>286834</v>
+        <v>290123</v>
       </c>
       <c r="E33" s="72">
-        <v>-0.02</v>
+        <v>-1.19</v>
       </c>
       <c r="F33" s="72">
-        <v>5.09</v>
+        <v>0.32</v>
       </c>
       <c r="G33" s="72">
+        <v>0.45</v>
+      </c>
+      <c r="H33" s="75">
         <v>0.48</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.49</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="69">
-        <v>3125323</v>
+        <v>3191884</v>
       </c>
       <c r="C35" s="69">
-        <v>3085544</v>
+        <v>3227500</v>
       </c>
       <c r="D35" s="69">
-        <v>3043768</v>
+        <v>3115454</v>
       </c>
       <c r="E35" s="72">
-        <v>1.29</v>
+        <v>-1.1</v>
       </c>
       <c r="F35" s="72">
-        <v>2.68</v>
+        <v>2.45</v>
       </c>
       <c r="G35" s="72">
-        <v>4.99</v>
+        <v>4.96</v>
       </c>
       <c r="H35" s="75">
-        <v>5.17</v>
+        <v>5.15</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3033,55 +3033,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國114年 9月</v>
+        <v>民國115年 2月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Sept. 2025</v>
+        <v> Feb. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -3136,563 +3136,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="57">
-        <v>366264</v>
+        <v>403377</v>
       </c>
       <c r="C9" s="57">
-        <v>357836</v>
+        <v>369246</v>
       </c>
       <c r="D9" s="57">
-        <v>405661</v>
+        <v>388139</v>
       </c>
       <c r="E9" s="60">
-        <v>2.36</v>
+        <v>9.24</v>
       </c>
       <c r="F9" s="60">
-        <v>-9.71</v>
+        <v>3.93</v>
       </c>
       <c r="G9" s="60">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="H9" s="63">
-        <v>0.69</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="69">
-        <v>290685</v>
+        <v>299242</v>
       </c>
       <c r="C11" s="69">
-        <v>292299</v>
+        <v>303710</v>
       </c>
       <c r="D11" s="69">
-        <v>306121</v>
+        <v>305663</v>
       </c>
       <c r="E11" s="72">
-        <v>-0.55</v>
+        <v>-1.47</v>
       </c>
       <c r="F11" s="72">
-        <v>-5.04</v>
+        <v>-2.1</v>
       </c>
       <c r="G11" s="72">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="H11" s="75">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="69">
-        <v>1971593</v>
+        <v>2047315</v>
       </c>
       <c r="C13" s="69">
-        <v>1949753</v>
+        <v>2070471</v>
       </c>
       <c r="D13" s="69">
-        <v>1894537</v>
+        <v>1867941</v>
       </c>
       <c r="E13" s="72">
-        <v>1.12</v>
+        <v>-1.12</v>
       </c>
       <c r="F13" s="72">
-        <v>4.07</v>
+        <v>9.6</v>
       </c>
       <c r="G13" s="72">
-        <v>3.15</v>
+        <v>3.18</v>
       </c>
       <c r="H13" s="75">
-        <v>3.22</v>
+        <v>3.09</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="69">
-        <v>624051</v>
+        <v>629169</v>
       </c>
       <c r="C15" s="69">
-        <v>624630</v>
+        <v>627844</v>
       </c>
       <c r="D15" s="69">
-        <v>611410</v>
+        <v>640109</v>
       </c>
       <c r="E15" s="72">
-        <v>-0.09</v>
+        <v>0.21</v>
       </c>
       <c r="F15" s="72">
-        <v>2.07</v>
+        <v>-1.71</v>
       </c>
       <c r="G15" s="72">
-        <v>1</v>
+        <v>0.98</v>
       </c>
       <c r="H15" s="75">
-        <v>1.04</v>
+        <v>1.06</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="69">
-        <v>845014</v>
+        <v>838984</v>
       </c>
       <c r="C17" s="69">
-        <v>849427</v>
+        <v>841845</v>
       </c>
       <c r="D17" s="69">
-        <v>775091</v>
+        <v>836113</v>
       </c>
       <c r="E17" s="72">
-        <v>-0.52</v>
+        <v>-0.34</v>
       </c>
       <c r="F17" s="72">
-        <v>9.02</v>
+        <v>0.34</v>
       </c>
       <c r="G17" s="72">
-        <v>1.35</v>
+        <v>1.3</v>
       </c>
       <c r="H17" s="75">
-        <v>1.32</v>
+        <v>1.38</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="69">
-        <v>284338</v>
+        <v>291798</v>
       </c>
       <c r="C19" s="69">
-        <v>285835</v>
+        <v>288481</v>
       </c>
       <c r="D19" s="69">
-        <v>294165</v>
+        <v>292419</v>
       </c>
       <c r="E19" s="72">
-        <v>-0.52</v>
+        <v>1.15</v>
       </c>
       <c r="F19" s="72">
-        <v>-3.34</v>
+        <v>-0.21</v>
       </c>
       <c r="G19" s="72">
         <v>0.45</v>
       </c>
       <c r="H19" s="75">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="69">
-        <v>570076</v>
+        <v>615197</v>
       </c>
       <c r="C21" s="69">
-        <v>579579</v>
+        <v>621914</v>
       </c>
       <c r="D21" s="69">
-        <v>537356</v>
+        <v>594754</v>
       </c>
       <c r="E21" s="72">
-        <v>-1.64</v>
+        <v>-1.08</v>
       </c>
       <c r="F21" s="72">
-        <v>6.09</v>
+        <v>3.44</v>
       </c>
       <c r="G21" s="72">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="H21" s="75">
-        <v>0.91</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="69">
-        <v>82014</v>
+        <v>83026</v>
       </c>
       <c r="C23" s="69">
-        <v>81905</v>
+        <v>82670</v>
       </c>
       <c r="D23" s="69">
-        <v>77220</v>
+        <v>80210</v>
       </c>
       <c r="E23" s="72">
-        <v>0.13</v>
+        <v>0.43</v>
       </c>
       <c r="F23" s="72">
-        <v>6.21</v>
+        <v>3.51</v>
       </c>
       <c r="G23" s="72">
         <v>0.13</v>
       </c>
       <c r="H23" s="75">
         <v>0.13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="69">
-        <v>231326</v>
+        <v>239478</v>
       </c>
       <c r="C25" s="69">
-        <v>228259</v>
+        <v>238595</v>
       </c>
       <c r="D25" s="69">
-        <v>210975</v>
+        <v>216890</v>
       </c>
       <c r="E25" s="72">
-        <v>1.34</v>
+        <v>0.37</v>
       </c>
       <c r="F25" s="72">
-        <v>9.65</v>
+        <v>10.41</v>
       </c>
       <c r="G25" s="72">
         <v>0.37</v>
       </c>
       <c r="H25" s="75">
         <v>0.36</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="69">
-        <v>1185299</v>
+        <v>1175107</v>
       </c>
       <c r="C27" s="69">
-        <v>1176062</v>
+        <v>1178843</v>
       </c>
       <c r="D27" s="69">
-        <v>1103493</v>
+        <v>1127895</v>
       </c>
       <c r="E27" s="72">
-        <v>0.79</v>
+        <v>-0.32</v>
       </c>
       <c r="F27" s="72">
-        <v>7.41</v>
+        <v>4.19</v>
       </c>
       <c r="G27" s="72">
-        <v>1.89</v>
+        <v>1.83</v>
       </c>
       <c r="H27" s="75">
         <v>1.87</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="69">
-        <v>696924</v>
+        <v>721792</v>
       </c>
       <c r="C29" s="69">
-        <v>695873</v>
+        <v>720973</v>
       </c>
       <c r="D29" s="69">
-        <v>659949</v>
+        <v>680562</v>
       </c>
       <c r="E29" s="72">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="F29" s="72">
-        <v>5.6</v>
+        <v>6.06</v>
       </c>
       <c r="G29" s="72">
-        <v>1.11</v>
+        <v>1.12</v>
       </c>
       <c r="H29" s="75">
-        <v>1.12</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="69">
-        <v>293845</v>
+        <v>295809</v>
       </c>
       <c r="C31" s="69">
-        <v>293768</v>
+        <v>295633</v>
       </c>
       <c r="D31" s="69">
-        <v>290771</v>
+        <v>286662</v>
       </c>
       <c r="E31" s="72">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="F31" s="72">
-        <v>1.06</v>
+        <v>3.19</v>
       </c>
       <c r="G31" s="72">
+        <v>0.46</v>
+      </c>
+      <c r="H31" s="75">
         <v>0.47</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.49</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B33" s="69">
-        <v>192461</v>
+        <v>199073</v>
       </c>
       <c r="C33" s="69">
-        <v>190293</v>
+        <v>198213</v>
       </c>
       <c r="D33" s="69">
-        <v>181816</v>
+        <v>184931</v>
       </c>
       <c r="E33" s="72">
-        <v>1.14</v>
+        <v>0.43</v>
       </c>
       <c r="F33" s="72">
-        <v>5.86</v>
+        <v>7.65</v>
       </c>
       <c r="G33" s="72">
         <v>0.31</v>
       </c>
       <c r="H33" s="75">
         <v>0.31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="69">
-        <v>829756</v>
+        <v>840937</v>
       </c>
       <c r="C35" s="69">
-        <v>824066</v>
+        <v>835717</v>
       </c>
       <c r="D35" s="69">
-        <v>783426</v>
+        <v>817736</v>
       </c>
       <c r="E35" s="72">
-        <v>0.69</v>
+        <v>0.62</v>
       </c>
       <c r="F35" s="72">
-        <v>5.91</v>
+        <v>2.84</v>
       </c>
       <c r="G35" s="72">
-        <v>1.32</v>
+        <v>1.31</v>
       </c>
       <c r="H35" s="75">
-        <v>1.33</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3971,55 +3971,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國114年 9月</v>
+        <v>民國115年 2月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Sept. 2025</v>
+        <v> Feb. 2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -4074,563 +4074,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="57">
-        <v>700257</v>
+        <v>673461</v>
       </c>
       <c r="C9" s="57">
-        <v>691567</v>
+        <v>685812</v>
       </c>
       <c r="D9" s="57">
-        <v>670765</v>
+        <v>645602</v>
       </c>
       <c r="E9" s="60">
-        <v>1.26</v>
+        <v>-1.8</v>
       </c>
       <c r="F9" s="60">
-        <v>4.4</v>
+        <v>4.32</v>
       </c>
       <c r="G9" s="60">
-        <v>1.12</v>
+        <v>1.05</v>
       </c>
       <c r="H9" s="63">
-        <v>1.14</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>95</v>
       </c>
       <c r="B11" s="69">
-        <v>2041931</v>
+        <v>2203798</v>
       </c>
       <c r="C11" s="69">
-        <v>1996872</v>
+        <v>2161370</v>
       </c>
       <c r="D11" s="69">
-        <v>1779283</v>
+        <v>1863832</v>
       </c>
       <c r="E11" s="72">
-        <v>2.26</v>
+        <v>1.96</v>
       </c>
       <c r="F11" s="72">
-        <v>14.76</v>
+        <v>18.24</v>
       </c>
       <c r="G11" s="72">
-        <v>3.26</v>
+        <v>3.42</v>
       </c>
       <c r="H11" s="75">
-        <v>3.02</v>
+        <v>3.08</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="69">
-        <v>2310315</v>
+        <v>2385360</v>
       </c>
       <c r="C13" s="69">
-        <v>2297963</v>
+        <v>2354948</v>
       </c>
       <c r="D13" s="69">
-        <v>2165822</v>
+        <v>2250690</v>
       </c>
       <c r="E13" s="72">
-        <v>0.54</v>
+        <v>1.29</v>
       </c>
       <c r="F13" s="72">
-        <v>6.67</v>
+        <v>5.98</v>
       </c>
       <c r="G13" s="72">
-        <v>3.69</v>
+        <v>3.71</v>
       </c>
       <c r="H13" s="75">
-        <v>3.68</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="69">
-        <v>3458007</v>
+        <v>3671155</v>
       </c>
       <c r="C15" s="69">
-        <v>3428925</v>
+        <v>3688712</v>
       </c>
       <c r="D15" s="69">
-        <v>3196528</v>
+        <v>3310354</v>
       </c>
       <c r="E15" s="72">
-        <v>0.85</v>
+        <v>-0.48</v>
       </c>
       <c r="F15" s="72">
-        <v>8.18</v>
+        <v>10.9</v>
       </c>
       <c r="G15" s="72">
-        <v>5.52</v>
+        <v>5.71</v>
       </c>
       <c r="H15" s="75">
-        <v>5.43</v>
+        <v>5.47</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="69">
-        <v>650750</v>
+        <v>691979</v>
       </c>
       <c r="C17" s="69">
-        <v>648313</v>
+        <v>696573</v>
       </c>
       <c r="D17" s="69">
-        <v>592543</v>
+        <v>630008</v>
       </c>
       <c r="E17" s="72">
-        <v>0.38</v>
+        <v>-0.66</v>
       </c>
       <c r="F17" s="72">
-        <v>9.82</v>
+        <v>9.84</v>
       </c>
       <c r="G17" s="72">
+        <v>1.08</v>
+      </c>
+      <c r="H17" s="75">
         <v>1.04</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.01</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="69">
-        <v>799692</v>
+        <v>791482</v>
       </c>
       <c r="C19" s="69">
-        <v>799858</v>
+        <v>834113</v>
       </c>
       <c r="D19" s="69">
-        <v>745076</v>
+        <v>752111</v>
       </c>
       <c r="E19" s="72">
-        <v>-0.02</v>
+        <v>-5.11</v>
       </c>
       <c r="F19" s="72">
-        <v>7.33</v>
+        <v>5.23</v>
       </c>
       <c r="G19" s="72">
-        <v>1.28</v>
+        <v>1.23</v>
       </c>
       <c r="H19" s="75">
-        <v>1.27</v>
+        <v>1.24</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>104</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="69">
-        <v>2506608</v>
+        <v>2595041</v>
       </c>
       <c r="C21" s="69">
-        <v>2508890</v>
+        <v>2539738</v>
       </c>
       <c r="D21" s="69">
-        <v>2313777</v>
+        <v>2446676</v>
       </c>
       <c r="E21" s="72">
-        <v>-0.09</v>
+        <v>2.18</v>
       </c>
       <c r="F21" s="72">
-        <v>8.33</v>
+        <v>6.06</v>
       </c>
       <c r="G21" s="72">
-        <v>4</v>
+        <v>4.03</v>
       </c>
       <c r="H21" s="75">
-        <v>3.93</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="69">
-        <v>333056</v>
+        <v>340126</v>
       </c>
       <c r="C23" s="69">
-        <v>332392</v>
+        <v>338462</v>
       </c>
       <c r="D23" s="69">
-        <v>306915</v>
+        <v>320635</v>
       </c>
       <c r="E23" s="72">
-        <v>0.2</v>
+        <v>0.49</v>
       </c>
       <c r="F23" s="72">
-        <v>8.52</v>
+        <v>6.08</v>
       </c>
       <c r="G23" s="72">
         <v>0.53</v>
       </c>
       <c r="H23" s="75">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>108</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="69">
-        <v>4727674</v>
+        <v>4894911</v>
       </c>
       <c r="C25" s="69">
-        <v>4702684</v>
+        <v>4820539</v>
       </c>
       <c r="D25" s="69">
-        <v>4439613</v>
+        <v>4619921</v>
       </c>
       <c r="E25" s="72">
-        <v>0.53</v>
+        <v>1.54</v>
       </c>
       <c r="F25" s="72">
-        <v>6.49</v>
+        <v>5.95</v>
       </c>
       <c r="G25" s="72">
-        <v>7.55</v>
+        <v>7.61</v>
       </c>
       <c r="H25" s="75">
-        <v>7.54</v>
+        <v>7.64</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="69">
-        <v>52188</v>
+        <v>57740</v>
       </c>
       <c r="C27" s="69">
-        <v>50993</v>
+        <v>56514</v>
       </c>
       <c r="D27" s="69">
-        <v>31112</v>
+        <v>41069</v>
       </c>
       <c r="E27" s="72">
-        <v>2.34</v>
+        <v>2.17</v>
       </c>
       <c r="F27" s="72">
-        <v>67.74</v>
+        <v>40.59</v>
       </c>
       <c r="G27" s="72">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="H27" s="75">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>112</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B29" s="69">
-        <v>81837</v>
+        <v>92113</v>
       </c>
       <c r="C29" s="69">
-        <v>79553</v>
+        <v>88748</v>
       </c>
       <c r="D29" s="69">
-        <v>66494</v>
+        <v>72547</v>
       </c>
       <c r="E29" s="72">
-        <v>2.87</v>
+        <v>3.79</v>
       </c>
       <c r="F29" s="72">
-        <v>23.07</v>
+        <v>26.97</v>
       </c>
       <c r="G29" s="72">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="H29" s="75">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>114</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="69">
-        <v>43254</v>
+        <v>41795</v>
       </c>
       <c r="C31" s="69">
-        <v>42826</v>
+        <v>40712</v>
       </c>
       <c r="D31" s="69">
-        <v>31472</v>
+        <v>37212</v>
       </c>
       <c r="E31" s="72">
-        <v>1</v>
+        <v>2.66</v>
       </c>
       <c r="F31" s="72">
-        <v>37.44</v>
+        <v>12.32</v>
       </c>
       <c r="G31" s="72">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="H31" s="75">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B33" s="70">
-        <v>1842818</v>
+        <v>1824352</v>
       </c>
       <c r="C33" s="70">
-        <v>1899520</v>
+        <v>1939298</v>
       </c>
       <c r="D33" s="70">
-        <v>1413493</v>
+        <v>1591988</v>
       </c>
       <c r="E33" s="73">
-        <v>-2.99</v>
+        <v>-5.93</v>
       </c>
       <c r="F33" s="73">
-        <v>30.37</v>
+        <v>14.6</v>
       </c>
       <c r="G33" s="73">
-        <v>2.94</v>
+        <v>2.84</v>
       </c>
       <c r="H33" s="76">
-        <v>2.4</v>
+        <v>2.63</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B35" s="70">
-        <v>133640</v>
+        <v>101541</v>
       </c>
       <c r="C35" s="70">
-        <v>139132</v>
+        <v>120166</v>
       </c>
       <c r="D35" s="70">
-        <v>250230</v>
+        <v>126896</v>
       </c>
       <c r="E35" s="73">
-        <v>-3.95</v>
+        <v>-15.5</v>
       </c>
       <c r="F35" s="73">
-        <v>-46.59</v>
+        <v>-19.98</v>
       </c>
       <c r="G35" s="73">
+        <v>0.16</v>
+      </c>
+      <c r="H35" s="76">
         <v>0.21</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.43</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>