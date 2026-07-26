--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -136,51 +136,51 @@
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>﹪</t>
     </r>
   </si>
   <si>
     <r>
       <t>全行　</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>All Branches</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Feb. 2026</t>
+    <t xml:space="preserve"> May  2026</t>
   </si>
   <si>
     <r>
       <t>說　　明：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>#</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>係金融控股公司之子公司。</t>
     </r>
   </si>
   <si>
     <r>
       <t>2-2</t>
@@ -259,51 +259,51 @@
     </r>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <t>遠東國際商業銀行</t>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.1)</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續一）</t>
     </r>
   </si>
   <si>
-    <t>民國115年 2月</t>
+    <t>民國115年 5月</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
     <r>
       <t>2-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　一般銀行存款月平均餘額（續二完）</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> 2-2 Monthly Averages of Deposits at General Banks ( Cont.2 End )</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
@@ -2158,449 +2158,449 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="55" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="58">
-        <v>64344790</v>
+        <v>66286575</v>
       </c>
       <c r="C9" s="58">
-        <v>64115919</v>
+        <v>65481729</v>
       </c>
       <c r="D9" s="58">
-        <v>60476495</v>
+        <v>60347424</v>
       </c>
       <c r="E9" s="61">
-        <v>0.36</v>
+        <v>1.23</v>
       </c>
       <c r="F9" s="61">
-        <v>6.4</v>
+        <v>9.84</v>
       </c>
       <c r="G9" s="61">
         <v>100</v>
       </c>
       <c r="H9" s="64">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>41</v>
       </c>
       <c r="B11" s="70">
-        <v>62418897</v>
+        <v>64498556</v>
       </c>
       <c r="C11" s="70">
-        <v>62056455</v>
+        <v>63612399</v>
       </c>
       <c r="D11" s="70">
-        <v>58757611</v>
+        <v>58327382</v>
       </c>
       <c r="E11" s="73">
-        <v>0.58</v>
+        <v>1.39</v>
       </c>
       <c r="F11" s="73">
-        <v>6.23</v>
+        <v>10.58</v>
       </c>
       <c r="G11" s="73">
-        <v>97.01</v>
+        <v>97.3</v>
       </c>
       <c r="H11" s="76">
-        <v>97.16</v>
+        <v>96.65</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="67" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="69">
-        <v>5324662</v>
+        <v>5438389</v>
       </c>
       <c r="C13" s="69">
-        <v>5206743</v>
+        <v>5389291</v>
       </c>
       <c r="D13" s="69">
-        <v>5101302</v>
+        <v>5176542</v>
       </c>
       <c r="E13" s="72">
-        <v>2.26</v>
+        <v>0.91</v>
       </c>
       <c r="F13" s="72">
-        <v>4.38</v>
+        <v>5.06</v>
       </c>
       <c r="G13" s="72">
-        <v>8.28</v>
+        <v>8.2</v>
       </c>
       <c r="H13" s="75">
-        <v>8.44</v>
+        <v>8.58</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="69">
-        <v>2777276</v>
+        <v>2767030</v>
       </c>
       <c r="C15" s="69">
-        <v>2773254</v>
+        <v>2776850</v>
       </c>
       <c r="D15" s="69">
-        <v>2712427</v>
+        <v>2678249</v>
       </c>
       <c r="E15" s="72">
-        <v>0.15</v>
+        <v>-0.35</v>
       </c>
       <c r="F15" s="72">
-        <v>2.39</v>
+        <v>3.31</v>
       </c>
       <c r="G15" s="72">
-        <v>4.32</v>
+        <v>4.17</v>
       </c>
       <c r="H15" s="75">
-        <v>4.49</v>
+        <v>4.44</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>46</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>47</v>
       </c>
       <c r="B17" s="69">
-        <v>4186867</v>
+        <v>4211802</v>
       </c>
       <c r="C17" s="69">
-        <v>4173144</v>
+        <v>4228646</v>
       </c>
       <c r="D17" s="69">
-        <v>4082975</v>
+        <v>4060254</v>
       </c>
       <c r="E17" s="72">
-        <v>0.33</v>
+        <v>-0.4</v>
       </c>
       <c r="F17" s="72">
-        <v>2.54</v>
+        <v>3.73</v>
       </c>
       <c r="G17" s="72">
-        <v>6.51</v>
+        <v>6.35</v>
       </c>
       <c r="H17" s="75">
-        <v>6.75</v>
+        <v>6.73</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>48</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="69">
-        <v>3920395</v>
+        <v>4027416</v>
       </c>
       <c r="C19" s="69">
-        <v>3927765</v>
+        <v>3997368</v>
       </c>
       <c r="D19" s="69">
-        <v>3740344</v>
+        <v>3690560</v>
       </c>
       <c r="E19" s="72">
-        <v>-0.19</v>
+        <v>0.75</v>
       </c>
       <c r="F19" s="72">
-        <v>4.81</v>
+        <v>9.13</v>
       </c>
       <c r="G19" s="72">
-        <v>6.09</v>
+        <v>6.08</v>
       </c>
       <c r="H19" s="75">
-        <v>6.18</v>
+        <v>6.12</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="69">
-        <v>3442737</v>
+        <v>3494021</v>
       </c>
       <c r="C21" s="69">
-        <v>3425162</v>
+        <v>3479163</v>
       </c>
       <c r="D21" s="69">
-        <v>3278161</v>
+        <v>3190054</v>
       </c>
       <c r="E21" s="72">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="F21" s="72">
-        <v>5.02</v>
+        <v>9.53</v>
       </c>
       <c r="G21" s="72">
-        <v>5.35</v>
+        <v>5.27</v>
       </c>
       <c r="H21" s="75">
-        <v>5.42</v>
+        <v>5.29</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="69">
-        <v>2681284</v>
+        <v>2780462</v>
       </c>
       <c r="C23" s="69">
-        <v>2679581</v>
+        <v>2751797</v>
       </c>
       <c r="D23" s="69">
-        <v>2570222</v>
+        <v>2541449</v>
       </c>
       <c r="E23" s="72">
-        <v>0.06</v>
+        <v>1.04</v>
       </c>
       <c r="F23" s="72">
-        <v>4.32</v>
+        <v>9.4</v>
       </c>
       <c r="G23" s="72">
-        <v>4.17</v>
+        <v>4.19</v>
       </c>
       <c r="H23" s="75">
-        <v>4.25</v>
+        <v>4.21</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>55</v>
       </c>
       <c r="B25" s="69">
-        <v>1267040</v>
+        <v>1261917</v>
       </c>
       <c r="C25" s="69">
-        <v>1269249</v>
+        <v>1263225</v>
       </c>
       <c r="D25" s="69">
-        <v>1275291</v>
+        <v>1241367</v>
       </c>
       <c r="E25" s="72">
-        <v>-0.17</v>
+        <v>-0.1</v>
       </c>
       <c r="F25" s="72">
-        <v>-0.65</v>
+        <v>1.66</v>
       </c>
       <c r="G25" s="72">
-        <v>1.97</v>
+        <v>1.9</v>
       </c>
       <c r="H25" s="75">
-        <v>2.11</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>56</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="69">
-        <v>3774460</v>
+        <v>4003196</v>
       </c>
       <c r="C27" s="69">
-        <v>3718467</v>
+        <v>3922793</v>
       </c>
       <c r="D27" s="69">
-        <v>3466949</v>
+        <v>3416279</v>
       </c>
       <c r="E27" s="72">
-        <v>1.51</v>
+        <v>2.05</v>
       </c>
       <c r="F27" s="72">
-        <v>8.87</v>
+        <v>17.18</v>
       </c>
       <c r="G27" s="72">
-        <v>5.87</v>
+        <v>6.04</v>
       </c>
       <c r="H27" s="75">
-        <v>5.73</v>
+        <v>5.66</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>59</v>
       </c>
       <c r="B29" s="69">
-        <v>4441991</v>
+        <v>4576598</v>
       </c>
       <c r="C29" s="69">
-        <v>4380653</v>
+        <v>4488574</v>
       </c>
       <c r="D29" s="69">
-        <v>3813681</v>
+        <v>3869395</v>
       </c>
       <c r="E29" s="72">
-        <v>1.4</v>
+        <v>1.96</v>
       </c>
       <c r="F29" s="72">
-        <v>16.48</v>
+        <v>18.28</v>
       </c>
       <c r="G29" s="72">
         <v>6.9</v>
       </c>
       <c r="H29" s="75">
-        <v>6.31</v>
+        <v>6.41</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>60</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>61</v>
       </c>
       <c r="B31" s="78">
         <v>0</v>
       </c>
       <c r="C31" s="78">
         <v>0</v>
       </c>
       <c r="D31" s="78">
@@ -2614,107 +2614,107 @@
       </c>
       <c r="G31" s="80">
         <v>0</v>
       </c>
       <c r="H31" s="82">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>62</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="69">
-        <v>291037</v>
+        <v>286376</v>
       </c>
       <c r="C33" s="69">
-        <v>294542</v>
+        <v>283652</v>
       </c>
       <c r="D33" s="69">
-        <v>290123</v>
+        <v>297492</v>
       </c>
       <c r="E33" s="72">
-        <v>-1.19</v>
+        <v>0.96</v>
       </c>
       <c r="F33" s="72">
-        <v>0.32</v>
+        <v>-3.74</v>
       </c>
       <c r="G33" s="72">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="H33" s="75">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>65</v>
       </c>
       <c r="B35" s="69">
-        <v>3191884</v>
+        <v>3282587</v>
       </c>
       <c r="C35" s="69">
-        <v>3227500</v>
+        <v>3221210</v>
       </c>
       <c r="D35" s="69">
-        <v>3115454</v>
+        <v>2953758</v>
       </c>
       <c r="E35" s="72">
-        <v>-1.1</v>
+        <v>1.91</v>
       </c>
       <c r="F35" s="72">
-        <v>2.45</v>
+        <v>11.13</v>
       </c>
       <c r="G35" s="72">
-        <v>4.96</v>
+        <v>4.95</v>
       </c>
       <c r="H35" s="75">
-        <v>5.15</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>66</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="2" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -2971,51 +2971,51 @@
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="25" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="8" width="14.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="35" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -3033,55 +3033,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 2月</v>
+        <v>民國115年 5月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Feb. 2026</v>
+        <v> May  2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -3136,563 +3136,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="57">
-        <v>403377</v>
+        <v>462447</v>
       </c>
       <c r="C9" s="57">
-        <v>369246</v>
+        <v>504040</v>
       </c>
       <c r="D9" s="57">
-        <v>388139</v>
+        <v>382908</v>
       </c>
       <c r="E9" s="60">
-        <v>9.24</v>
+        <v>-8.25</v>
       </c>
       <c r="F9" s="60">
-        <v>3.93</v>
+        <v>20.77</v>
       </c>
       <c r="G9" s="60">
+        <v>0.7</v>
+      </c>
+      <c r="H9" s="63">
         <v>0.63</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.64</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="69">
-        <v>299242</v>
+        <v>300843</v>
       </c>
       <c r="C11" s="69">
-        <v>303710</v>
+        <v>300587</v>
       </c>
       <c r="D11" s="69">
-        <v>305663</v>
+        <v>289275</v>
       </c>
       <c r="E11" s="72">
-        <v>-1.47</v>
+        <v>0.09</v>
       </c>
       <c r="F11" s="72">
-        <v>-2.1</v>
+        <v>4</v>
       </c>
       <c r="G11" s="72">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="H11" s="75">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="69">
-        <v>2047315</v>
+        <v>2094490</v>
       </c>
       <c r="C13" s="69">
-        <v>2070471</v>
+        <v>2107242</v>
       </c>
       <c r="D13" s="69">
-        <v>1867941</v>
+        <v>1904090</v>
       </c>
       <c r="E13" s="72">
-        <v>-1.12</v>
+        <v>-0.61</v>
       </c>
       <c r="F13" s="72">
-        <v>9.6</v>
+        <v>10</v>
       </c>
       <c r="G13" s="72">
-        <v>3.18</v>
+        <v>3.16</v>
       </c>
       <c r="H13" s="75">
-        <v>3.09</v>
+        <v>3.16</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="69">
-        <v>629169</v>
+        <v>651749</v>
       </c>
       <c r="C15" s="69">
-        <v>627844</v>
+        <v>646400</v>
       </c>
       <c r="D15" s="69">
-        <v>640109</v>
+        <v>632367</v>
       </c>
       <c r="E15" s="72">
-        <v>0.21</v>
+        <v>0.83</v>
       </c>
       <c r="F15" s="72">
-        <v>-1.71</v>
+        <v>3.06</v>
       </c>
       <c r="G15" s="72">
         <v>0.98</v>
       </c>
       <c r="H15" s="75">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>73</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>74</v>
       </c>
       <c r="B17" s="69">
-        <v>838984</v>
+        <v>831803</v>
       </c>
       <c r="C17" s="69">
-        <v>841845</v>
+        <v>839797</v>
       </c>
       <c r="D17" s="69">
-        <v>836113</v>
+        <v>847789</v>
       </c>
       <c r="E17" s="72">
-        <v>-0.34</v>
+        <v>-0.95</v>
       </c>
       <c r="F17" s="72">
-        <v>0.34</v>
+        <v>-1.89</v>
       </c>
       <c r="G17" s="72">
-        <v>1.3</v>
+        <v>1.25</v>
       </c>
       <c r="H17" s="75">
-        <v>1.38</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>76</v>
       </c>
       <c r="B19" s="69">
-        <v>291798</v>
+        <v>296114</v>
       </c>
       <c r="C19" s="69">
-        <v>288481</v>
+        <v>293624</v>
       </c>
       <c r="D19" s="69">
-        <v>292419</v>
+        <v>284178</v>
       </c>
       <c r="E19" s="72">
-        <v>1.15</v>
+        <v>0.85</v>
       </c>
       <c r="F19" s="72">
-        <v>-0.21</v>
+        <v>4.2</v>
       </c>
       <c r="G19" s="72">
         <v>0.45</v>
       </c>
       <c r="H19" s="75">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>77</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>78</v>
       </c>
       <c r="B21" s="69">
-        <v>615197</v>
+        <v>676627</v>
       </c>
       <c r="C21" s="69">
-        <v>621914</v>
+        <v>647714</v>
       </c>
       <c r="D21" s="69">
-        <v>594754</v>
+        <v>566917</v>
       </c>
       <c r="E21" s="72">
-        <v>-1.08</v>
+        <v>4.46</v>
       </c>
       <c r="F21" s="72">
-        <v>3.44</v>
+        <v>19.35</v>
       </c>
       <c r="G21" s="72">
-        <v>0.96</v>
+        <v>1.02</v>
       </c>
       <c r="H21" s="75">
-        <v>0.98</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>79</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>80</v>
       </c>
       <c r="B23" s="69">
-        <v>83026</v>
+        <v>84368</v>
       </c>
       <c r="C23" s="69">
-        <v>82670</v>
+        <v>83856</v>
       </c>
       <c r="D23" s="69">
-        <v>80210</v>
+        <v>79219</v>
       </c>
       <c r="E23" s="72">
-        <v>0.43</v>
+        <v>0.61</v>
       </c>
       <c r="F23" s="72">
-        <v>3.51</v>
+        <v>6.5</v>
       </c>
       <c r="G23" s="72">
         <v>0.13</v>
       </c>
       <c r="H23" s="75">
         <v>0.13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>82</v>
       </c>
       <c r="B25" s="69">
-        <v>239478</v>
+        <v>238089</v>
       </c>
       <c r="C25" s="69">
-        <v>238595</v>
+        <v>240090</v>
       </c>
       <c r="D25" s="69">
-        <v>216890</v>
+        <v>220480</v>
       </c>
       <c r="E25" s="72">
+        <v>-0.83</v>
+      </c>
+      <c r="F25" s="72">
+        <v>7.99</v>
+      </c>
+      <c r="G25" s="72">
+        <v>0.36</v>
+      </c>
+      <c r="H25" s="75">
         <v>0.37</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.36</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>84</v>
       </c>
       <c r="B27" s="69">
-        <v>1175107</v>
+        <v>1202411</v>
       </c>
       <c r="C27" s="69">
-        <v>1178843</v>
+        <v>1189973</v>
       </c>
       <c r="D27" s="69">
-        <v>1127895</v>
+        <v>1145657</v>
       </c>
       <c r="E27" s="72">
-        <v>-0.32</v>
+        <v>1.05</v>
       </c>
       <c r="F27" s="72">
-        <v>4.19</v>
+        <v>4.95</v>
       </c>
       <c r="G27" s="72">
-        <v>1.83</v>
+        <v>1.81</v>
       </c>
       <c r="H27" s="75">
-        <v>1.87</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>86</v>
       </c>
       <c r="B29" s="69">
-        <v>721792</v>
+        <v>731060</v>
       </c>
       <c r="C29" s="69">
-        <v>720973</v>
+        <v>726463</v>
       </c>
       <c r="D29" s="69">
-        <v>680562</v>
+        <v>684551</v>
       </c>
       <c r="E29" s="72">
-        <v>0.11</v>
+        <v>0.63</v>
       </c>
       <c r="F29" s="72">
-        <v>6.06</v>
+        <v>6.79</v>
       </c>
       <c r="G29" s="72">
-        <v>1.12</v>
+        <v>1.1</v>
       </c>
       <c r="H29" s="75">
         <v>1.13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="69">
-        <v>295809</v>
+        <v>289744</v>
       </c>
       <c r="C31" s="69">
-        <v>295633</v>
+        <v>293071</v>
       </c>
       <c r="D31" s="69">
-        <v>286662</v>
+        <v>291661</v>
       </c>
       <c r="E31" s="72">
-        <v>0.06</v>
+        <v>-1.14</v>
       </c>
       <c r="F31" s="72">
-        <v>3.19</v>
+        <v>-0.66</v>
       </c>
       <c r="G31" s="72">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="H31" s="75">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>89</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B33" s="69">
-        <v>199073</v>
+        <v>200606</v>
       </c>
       <c r="C33" s="69">
-        <v>198213</v>
+        <v>200089</v>
       </c>
       <c r="D33" s="69">
-        <v>184931</v>
+        <v>187722</v>
       </c>
       <c r="E33" s="72">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="F33" s="72">
-        <v>7.65</v>
+        <v>6.86</v>
       </c>
       <c r="G33" s="72">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="H33" s="75">
         <v>0.31</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="66" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="54" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="69">
-        <v>840937</v>
+        <v>839545</v>
       </c>
       <c r="C35" s="69">
-        <v>835717</v>
+        <v>837584</v>
       </c>
       <c r="D35" s="69">
-        <v>817736</v>
+        <v>811611</v>
       </c>
       <c r="E35" s="72">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="F35" s="72">
-        <v>2.84</v>
+        <v>3.44</v>
       </c>
       <c r="G35" s="72">
-        <v>1.31</v>
+        <v>1.27</v>
       </c>
       <c r="H35" s="75">
-        <v>1.35</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="84" t="s">
         <v>93</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -3909,51 +3909,51 @@
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="26" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="8" width="14.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="21" customHeight="1">
       <c r="A1" s="35" t="s">
         <v>36</v>
       </c>
       <c r="B1" s="35"/>
       <c r="C1" s="35"/>
@@ -3971,55 +3971,55 @@
       <c r="C2" s="35"/>
       <c r="D2" s="35"/>
       <c r="E2" s="35"/>
       <c r="F2" s="35"/>
       <c r="G2" s="35"/>
       <c r="H2" s="35"/>
     </row>
     <row r="3" spans="1:8" ht="18.6" customHeight="1">
       <c r="A3" s="37" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
       <c r="D3" s="37"/>
       <c r="E3" s="37"/>
       <c r="F3" s="37"/>
       <c r="G3" s="37"/>
       <c r="H3" s="37"/>
     </row>
     <row r="4" spans="1:8" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="4"/>
       <c r="B4" s="18"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29" t="str">
         <f>'2-2'!D4</f>
-        <v>民國115年 2月</v>
+        <v>民國115年 5月</v>
       </c>
       <c r="E4" s="24" t="str">
         <f>'2-2'!E4</f>
-        <v> Feb. 2026</v>
+        <v> May  2026</v>
       </c>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="16" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="33" t="s">
@@ -4074,563 +4074,563 @@
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="13"/>
       <c r="B8" s="14"/>
       <c r="C8" s="14"/>
       <c r="D8" s="20" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="21" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="21" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.6" customHeight="1">
       <c r="A9" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="57">
-        <v>673461</v>
+        <v>700126</v>
       </c>
       <c r="C9" s="57">
-        <v>685812</v>
+        <v>681798</v>
       </c>
       <c r="D9" s="57">
-        <v>645602</v>
+        <v>652612</v>
       </c>
       <c r="E9" s="60">
-        <v>-1.8</v>
+        <v>2.69</v>
       </c>
       <c r="F9" s="60">
-        <v>4.32</v>
+        <v>7.28</v>
       </c>
       <c r="G9" s="60">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="H9" s="63">
-        <v>1.07</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="11.1" customHeight="1">
       <c r="A10" s="66" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="39"/>
       <c r="D10" s="39"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="43"/>
     </row>
     <row r="11" spans="1:8" ht="12.6" customHeight="1">
       <c r="A11" s="54" t="s">
         <v>95</v>
       </c>
       <c r="B11" s="69">
-        <v>2203798</v>
+        <v>2334456</v>
       </c>
       <c r="C11" s="69">
-        <v>2161370</v>
+        <v>2232102</v>
       </c>
       <c r="D11" s="69">
-        <v>1863832</v>
+        <v>1898214</v>
       </c>
       <c r="E11" s="72">
-        <v>1.96</v>
+        <v>4.59</v>
       </c>
       <c r="F11" s="72">
-        <v>18.24</v>
+        <v>22.98</v>
       </c>
       <c r="G11" s="72">
-        <v>3.42</v>
+        <v>3.52</v>
       </c>
       <c r="H11" s="75">
-        <v>3.08</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="11.1" customHeight="1">
       <c r="A12" s="66" t="s">
         <v>96</v>
       </c>
       <c r="B12" s="50"/>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="51"/>
       <c r="F12" s="51"/>
       <c r="G12" s="51"/>
       <c r="H12" s="52"/>
     </row>
     <row r="13" spans="1:8" ht="12.6" customHeight="1">
       <c r="A13" s="54" t="s">
         <v>97</v>
       </c>
       <c r="B13" s="69">
-        <v>2385360</v>
+        <v>2439562</v>
       </c>
       <c r="C13" s="69">
-        <v>2354948</v>
+        <v>2424331</v>
       </c>
       <c r="D13" s="69">
-        <v>2250690</v>
+        <v>2195731</v>
       </c>
       <c r="E13" s="72">
-        <v>1.29</v>
+        <v>0.63</v>
       </c>
       <c r="F13" s="72">
-        <v>5.98</v>
+        <v>11.1</v>
       </c>
       <c r="G13" s="72">
-        <v>3.71</v>
+        <v>3.68</v>
       </c>
       <c r="H13" s="75">
-        <v>3.72</v>
+        <v>3.64</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="11.1" customHeight="1">
       <c r="A14" s="66" t="s">
         <v>98</v>
       </c>
       <c r="B14" s="50"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50"/>
       <c r="E14" s="51"/>
       <c r="F14" s="51"/>
       <c r="G14" s="51"/>
       <c r="H14" s="52"/>
     </row>
     <row r="15" spans="1:8" ht="12.6" customHeight="1">
       <c r="A15" s="54" t="s">
         <v>99</v>
       </c>
       <c r="B15" s="69">
-        <v>3671155</v>
+        <v>3848870</v>
       </c>
       <c r="C15" s="69">
-        <v>3688712</v>
+        <v>3760335</v>
       </c>
       <c r="D15" s="69">
-        <v>3310354</v>
+        <v>3298053</v>
       </c>
       <c r="E15" s="72">
-        <v>-0.48</v>
+        <v>2.35</v>
       </c>
       <c r="F15" s="72">
-        <v>10.9</v>
+        <v>16.7</v>
       </c>
       <c r="G15" s="72">
-        <v>5.71</v>
+        <v>5.81</v>
       </c>
       <c r="H15" s="75">
         <v>5.47</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="11.1" customHeight="1">
       <c r="A16" s="66" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="50"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="51"/>
       <c r="F16" s="51"/>
       <c r="G16" s="51"/>
       <c r="H16" s="52"/>
     </row>
     <row r="17" spans="1:8" ht="12.6" customHeight="1">
       <c r="A17" s="54" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="69">
-        <v>691979</v>
+        <v>719455</v>
       </c>
       <c r="C17" s="69">
-        <v>696573</v>
+        <v>714576</v>
       </c>
       <c r="D17" s="69">
-        <v>630008</v>
+        <v>655316</v>
       </c>
       <c r="E17" s="72">
-        <v>-0.66</v>
+        <v>0.68</v>
       </c>
       <c r="F17" s="72">
-        <v>9.84</v>
+        <v>9.79</v>
       </c>
       <c r="G17" s="72">
-        <v>1.08</v>
+        <v>1.09</v>
       </c>
       <c r="H17" s="75">
-        <v>1.04</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="11.1" customHeight="1">
       <c r="A18" s="66" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="50"/>
       <c r="C18" s="50"/>
       <c r="D18" s="50"/>
       <c r="E18" s="51"/>
       <c r="F18" s="51"/>
       <c r="G18" s="51"/>
       <c r="H18" s="52"/>
     </row>
     <row r="19" spans="1:8" ht="12.6" customHeight="1">
       <c r="A19" s="54" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="69">
-        <v>791482</v>
+        <v>840518</v>
       </c>
       <c r="C19" s="69">
-        <v>834113</v>
+        <v>839673</v>
       </c>
       <c r="D19" s="69">
-        <v>752111</v>
+        <v>762332</v>
       </c>
       <c r="E19" s="72">
-        <v>-5.11</v>
+        <v>0.1</v>
       </c>
       <c r="F19" s="72">
-        <v>5.23</v>
+        <v>10.26</v>
       </c>
       <c r="G19" s="72">
-        <v>1.23</v>
+        <v>1.27</v>
       </c>
       <c r="H19" s="75">
-        <v>1.24</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="11.1" customHeight="1">
       <c r="A20" s="66" t="s">
         <v>104</v>
       </c>
       <c r="B20" s="50"/>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="51"/>
       <c r="F20" s="51"/>
       <c r="G20" s="51"/>
       <c r="H20" s="52"/>
     </row>
     <row r="21" spans="1:8" ht="12.6" customHeight="1">
       <c r="A21" s="54" t="s">
         <v>105</v>
       </c>
       <c r="B21" s="69">
-        <v>2595041</v>
+        <v>2796189</v>
       </c>
       <c r="C21" s="69">
-        <v>2539738</v>
+        <v>2690404</v>
       </c>
       <c r="D21" s="69">
-        <v>2446676</v>
+        <v>2418671</v>
       </c>
       <c r="E21" s="72">
-        <v>2.18</v>
+        <v>3.93</v>
       </c>
       <c r="F21" s="72">
-        <v>6.06</v>
+        <v>15.61</v>
       </c>
       <c r="G21" s="72">
-        <v>4.03</v>
+        <v>4.22</v>
       </c>
       <c r="H21" s="75">
-        <v>4.05</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="11.1" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>106</v>
       </c>
       <c r="B22" s="50"/>
       <c r="C22" s="50"/>
       <c r="D22" s="50"/>
       <c r="E22" s="51"/>
       <c r="F22" s="51"/>
       <c r="G22" s="51"/>
       <c r="H22" s="52"/>
     </row>
     <row r="23" spans="1:8" ht="12.6" customHeight="1">
       <c r="A23" s="54" t="s">
         <v>107</v>
       </c>
       <c r="B23" s="69">
-        <v>340126</v>
+        <v>345938</v>
       </c>
       <c r="C23" s="69">
-        <v>338462</v>
+        <v>345043</v>
       </c>
       <c r="D23" s="69">
-        <v>320635</v>
+        <v>330102</v>
       </c>
       <c r="E23" s="72">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="F23" s="72">
-        <v>6.08</v>
+        <v>4.8</v>
       </c>
       <c r="G23" s="72">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="H23" s="75">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="11.1" customHeight="1">
       <c r="A24" s="66" t="s">
         <v>108</v>
       </c>
       <c r="B24" s="50"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="51"/>
       <c r="F24" s="51"/>
       <c r="G24" s="51"/>
       <c r="H24" s="52"/>
     </row>
     <row r="25" spans="1:8" ht="12.6" customHeight="1">
       <c r="A25" s="54" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="69">
-        <v>4894911</v>
+        <v>5242437</v>
       </c>
       <c r="C25" s="69">
-        <v>4820539</v>
+        <v>5012742</v>
       </c>
       <c r="D25" s="69">
-        <v>4619921</v>
+        <v>4515228</v>
       </c>
       <c r="E25" s="72">
-        <v>1.54</v>
+        <v>4.58</v>
       </c>
       <c r="F25" s="72">
-        <v>5.95</v>
+        <v>16.11</v>
       </c>
       <c r="G25" s="72">
-        <v>7.61</v>
+        <v>7.91</v>
       </c>
       <c r="H25" s="75">
-        <v>7.64</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="11.1" customHeight="1">
       <c r="A26" s="66" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="50"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50"/>
       <c r="E26" s="51"/>
       <c r="F26" s="51"/>
       <c r="G26" s="51"/>
       <c r="H26" s="52"/>
     </row>
     <row r="27" spans="1:8" ht="12.6" customHeight="1">
       <c r="A27" s="54" t="s">
         <v>111</v>
       </c>
       <c r="B27" s="69">
-        <v>57740</v>
+        <v>65241</v>
       </c>
       <c r="C27" s="69">
-        <v>56514</v>
+        <v>63096</v>
       </c>
       <c r="D27" s="69">
-        <v>41069</v>
+        <v>44465</v>
       </c>
       <c r="E27" s="72">
-        <v>2.17</v>
+        <v>3.4</v>
       </c>
       <c r="F27" s="72">
-        <v>40.59</v>
+        <v>46.72</v>
       </c>
       <c r="G27" s="72">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="H27" s="75">
         <v>0.07</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="11.1" customHeight="1">
       <c r="A28" s="66" t="s">
         <v>112</v>
       </c>
       <c r="B28" s="50"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="51"/>
       <c r="F28" s="51"/>
       <c r="G28" s="51"/>
       <c r="H28" s="52"/>
     </row>
     <row r="29" spans="1:8" ht="12.6" customHeight="1">
       <c r="A29" s="54" t="s">
         <v>113</v>
       </c>
       <c r="B29" s="69">
-        <v>92113</v>
+        <v>94460</v>
       </c>
       <c r="C29" s="69">
-        <v>88748</v>
+        <v>93761</v>
       </c>
       <c r="D29" s="69">
-        <v>72547</v>
+        <v>74726</v>
       </c>
       <c r="E29" s="72">
-        <v>3.79</v>
+        <v>0.75</v>
       </c>
       <c r="F29" s="72">
-        <v>26.97</v>
+        <v>26.41</v>
       </c>
       <c r="G29" s="72">
         <v>0.14</v>
       </c>
       <c r="H29" s="75">
         <v>0.12</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="11.1" customHeight="1">
       <c r="A30" s="66" t="s">
         <v>114</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="50"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="52"/>
     </row>
     <row r="31" spans="1:8" ht="12.6" customHeight="1">
       <c r="A31" s="54" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="69">
-        <v>41795</v>
+        <v>41612</v>
       </c>
       <c r="C31" s="69">
-        <v>40712</v>
+        <v>41438</v>
       </c>
       <c r="D31" s="69">
-        <v>37212</v>
+        <v>38105</v>
       </c>
       <c r="E31" s="72">
-        <v>2.66</v>
+        <v>0.42</v>
       </c>
       <c r="F31" s="72">
-        <v>12.32</v>
+        <v>9.2</v>
       </c>
       <c r="G31" s="72">
         <v>0.06</v>
       </c>
       <c r="H31" s="75">
         <v>0.06</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="11.1" customHeight="1">
       <c r="A32" s="66" t="s">
         <v>116</v>
       </c>
       <c r="B32" s="50"/>
       <c r="C32" s="50"/>
       <c r="D32" s="50"/>
       <c r="E32" s="51"/>
       <c r="F32" s="51"/>
       <c r="G32" s="51"/>
       <c r="H32" s="52"/>
     </row>
     <row r="33" spans="1:8" ht="12.6" customHeight="1">
       <c r="A33" s="55" t="s">
         <v>117</v>
       </c>
       <c r="B33" s="70">
-        <v>1824352</v>
+        <v>1683816</v>
       </c>
       <c r="C33" s="70">
-        <v>1939298</v>
+        <v>1752011</v>
       </c>
       <c r="D33" s="70">
-        <v>1591988</v>
+        <v>1817140</v>
       </c>
       <c r="E33" s="73">
-        <v>-5.93</v>
+        <v>-3.89</v>
       </c>
       <c r="F33" s="73">
-        <v>14.6</v>
+        <v>-7.34</v>
       </c>
       <c r="G33" s="73">
-        <v>2.84</v>
+        <v>2.54</v>
       </c>
       <c r="H33" s="76">
-        <v>2.63</v>
+        <v>3.01</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="11.1" customHeight="1">
       <c r="A34" s="67" t="s">
         <v>118</v>
       </c>
       <c r="B34" s="50"/>
       <c r="C34" s="50"/>
       <c r="D34" s="50"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="51"/>
       <c r="H34" s="52"/>
     </row>
     <row r="35" spans="1:8" ht="12.6" customHeight="1">
       <c r="A35" s="55" t="s">
         <v>119</v>
       </c>
       <c r="B35" s="70">
-        <v>101541</v>
+        <v>104203</v>
       </c>
       <c r="C35" s="70">
-        <v>120166</v>
+        <v>117319</v>
       </c>
       <c r="D35" s="70">
-        <v>126896</v>
+        <v>202903</v>
       </c>
       <c r="E35" s="73">
-        <v>-15.5</v>
+        <v>-11.18</v>
       </c>
       <c r="F35" s="73">
-        <v>-19.98</v>
+        <v>-48.64</v>
       </c>
       <c r="G35" s="73">
         <v>0.16</v>
       </c>
       <c r="H35" s="76">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="85" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="45"/>
       <c r="C36" s="45"/>
       <c r="D36" s="45"/>
       <c r="E36" s="47"/>
       <c r="F36" s="47"/>
       <c r="G36" s="47"/>
       <c r="H36" s="49"/>
     </row>
     <row r="37" spans="1:8" ht="13.5" customHeight="1">
       <c r="A37" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
@@ -4847,51 +4847,51 @@
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="27" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行存款月平均餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>