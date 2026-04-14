--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -216,51 +216,51 @@
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">） </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Include OBU)</t>
     </r>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -275,51 +275,51 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>續一</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives(Cont.1)</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>元大商業銀行　　　　#</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
@@ -2805,450 +2805,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>24595932</v>
+        <v>25067184</v>
       </c>
       <c r="C9" s="68">
-        <v>20704645</v>
+        <v>20784060</v>
       </c>
       <c r="D9" s="68">
-        <v>15386625</v>
+        <v>15261233</v>
       </c>
       <c r="E9" s="68">
-        <v>1117145</v>
+        <v>1181036</v>
       </c>
       <c r="F9" s="68">
+        <v>62293513</v>
+      </c>
+      <c r="G9" s="68">
         <v>61804348</v>
       </c>
-      <c r="G9" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="71">
-        <v>1.18</v>
+        <v>0.79</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="80">
-        <v>1651120</v>
+        <v>1656727</v>
       </c>
       <c r="C11" s="80">
-        <v>1934625</v>
+        <v>1947832</v>
       </c>
       <c r="D11" s="80">
-        <v>1175861</v>
+        <v>1177446</v>
       </c>
       <c r="E11" s="80">
-        <v>429148</v>
+        <v>474663</v>
       </c>
       <c r="F11" s="80">
+        <v>5256668</v>
+      </c>
+      <c r="G11" s="80">
         <v>5190754</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>-0.14</v>
+        <v>1.27</v>
       </c>
       <c r="I11" s="84">
-        <v>8.4</v>
+        <v>8.44</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="80">
-        <v>1067567</v>
+        <v>1057785</v>
       </c>
       <c r="C13" s="80">
-        <v>1193222</v>
+        <v>1209908</v>
       </c>
       <c r="D13" s="80">
-        <v>279431</v>
+        <v>261871</v>
       </c>
       <c r="E13" s="80">
-        <v>245773</v>
+        <v>247775</v>
       </c>
       <c r="F13" s="80">
+        <v>2777340</v>
+      </c>
+      <c r="G13" s="80">
         <v>2785992</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>0.94</v>
+        <v>-0.31</v>
       </c>
       <c r="I13" s="84">
-        <v>4.51</v>
+        <v>4.46</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="80">
-        <v>1970050</v>
+        <v>1973927</v>
       </c>
       <c r="C15" s="80">
-        <v>1343380</v>
+        <v>1320378</v>
       </c>
       <c r="D15" s="80">
-        <v>743663</v>
+        <v>729318</v>
       </c>
       <c r="E15" s="80">
-        <v>145246</v>
+        <v>152170</v>
       </c>
       <c r="F15" s="80">
+        <v>4175793</v>
+      </c>
+      <c r="G15" s="80">
         <v>4202339</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>0.32</v>
+        <v>-0.63</v>
       </c>
       <c r="I15" s="84">
-        <v>6.8</v>
+        <v>6.7</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="80">
-        <v>1763386</v>
+        <v>1742139</v>
       </c>
       <c r="C17" s="80">
-        <v>1047069</v>
+        <v>1036565</v>
       </c>
       <c r="D17" s="80">
-        <v>1100060</v>
+        <v>1102177</v>
       </c>
       <c r="E17" s="80">
-        <v>27243</v>
+        <v>26945</v>
       </c>
       <c r="F17" s="80">
+        <v>3907827</v>
+      </c>
+      <c r="G17" s="80">
         <v>3937758</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>1.64</v>
+        <v>-0.76</v>
       </c>
       <c r="I17" s="84">
-        <v>6.37</v>
+        <v>6.27</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="80">
-        <v>1706327</v>
+        <v>1723170</v>
       </c>
       <c r="C19" s="80">
-        <v>935656</v>
+        <v>938224</v>
       </c>
       <c r="D19" s="80">
-        <v>742132</v>
+        <v>744723</v>
       </c>
       <c r="E19" s="80">
-        <v>33226</v>
+        <v>30738</v>
       </c>
       <c r="F19" s="80">
+        <v>3436855</v>
+      </c>
+      <c r="G19" s="80">
         <v>3417341</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>3.31</v>
+        <v>0.57</v>
       </c>
       <c r="I19" s="84">
-        <v>5.53</v>
+        <v>5.52</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="80">
-        <v>1226357</v>
+        <v>1224296</v>
       </c>
       <c r="C21" s="80">
-        <v>884484</v>
+        <v>904707</v>
       </c>
       <c r="D21" s="80">
-        <v>561091</v>
+        <v>571883</v>
       </c>
       <c r="E21" s="80">
-        <v>5575</v>
+        <v>5616</v>
       </c>
       <c r="F21" s="80">
+        <v>2706502</v>
+      </c>
+      <c r="G21" s="80">
         <v>2677506</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>1.46</v>
+        <v>1.08</v>
       </c>
       <c r="I21" s="84">
-        <v>4.33</v>
+        <v>4.34</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="80">
-        <v>385706</v>
+        <v>389730</v>
       </c>
       <c r="C23" s="80">
-        <v>560229</v>
+        <v>565455</v>
       </c>
       <c r="D23" s="80">
-        <v>317699</v>
+        <v>316409</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>1271593</v>
+      </c>
+      <c r="G23" s="80">
         <v>1263635</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>-0.34</v>
+        <v>0.63</v>
       </c>
       <c r="I23" s="84">
         <v>2.04</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="80">
-        <v>1391544</v>
+        <v>1420609</v>
       </c>
       <c r="C25" s="80">
-        <v>930021</v>
+        <v>988809</v>
       </c>
       <c r="D25" s="80">
-        <v>1302092</v>
+        <v>1300222</v>
       </c>
       <c r="E25" s="80">
-        <v>70516</v>
+        <v>78287</v>
       </c>
       <c r="F25" s="80">
+        <v>3787928</v>
+      </c>
+      <c r="G25" s="80">
         <v>3694172</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>0.32</v>
+        <v>2.54</v>
       </c>
       <c r="I25" s="84">
-        <v>5.98</v>
+        <v>6.08</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="80">
-        <v>2073967</v>
+        <v>2142499</v>
       </c>
       <c r="C27" s="80">
-        <v>1375170</v>
+        <v>1400692</v>
       </c>
       <c r="D27" s="80">
-        <v>850536</v>
+        <v>851240</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>4394431</v>
+      </c>
+      <c r="G27" s="80">
         <v>4299673</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>0.3</v>
+        <v>2.2</v>
       </c>
       <c r="I27" s="84">
-        <v>6.96</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="88">
         <v>0</v>
       </c>
       <c r="C29" s="88">
         <v>0</v>
       </c>
@@ -3267,156 +3267,156 @@
       <c r="H29" s="90">
         <v>0</v>
       </c>
       <c r="I29" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="80">
-        <v>125051</v>
+        <v>123490</v>
       </c>
       <c r="C31" s="80">
-        <v>111154</v>
+        <v>108436</v>
       </c>
       <c r="D31" s="80">
-        <v>36720</v>
+        <v>38920</v>
       </c>
       <c r="E31" s="80">
-        <v>22976</v>
+        <v>26122</v>
       </c>
       <c r="F31" s="80">
+        <v>296969</v>
+      </c>
+      <c r="G31" s="80">
         <v>295902</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="82">
-        <v>-2.24</v>
+        <v>0.36</v>
       </c>
       <c r="I31" s="84">
         <v>0.48</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="80">
-        <v>1054920</v>
+        <v>1061066</v>
       </c>
       <c r="C33" s="80">
-        <v>946419</v>
+        <v>915344</v>
       </c>
       <c r="D33" s="80">
-        <v>1277493</v>
+        <v>1219510</v>
       </c>
       <c r="E33" s="80">
-        <v>12822</v>
+        <v>12405</v>
       </c>
       <c r="F33" s="80">
+        <v>3208326</v>
+      </c>
+      <c r="G33" s="80">
         <v>3291654</v>
       </c>
-      <c r="G33" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="82">
-        <v>1.55</v>
+        <v>-2.53</v>
       </c>
       <c r="I33" s="84">
-        <v>5.33</v>
+        <v>5.15</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="94">
-        <v>131275</v>
+        <v>136170</v>
       </c>
       <c r="C35" s="94">
-        <v>9645</v>
+        <v>16358</v>
       </c>
       <c r="D35" s="94">
-        <v>225730</v>
+        <v>209555</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>362083</v>
+      </c>
+      <c r="G35" s="94">
         <v>366649</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="98">
-        <v>-0.91</v>
+        <v>-1.25</v>
       </c>
       <c r="I35" s="100">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="58"/>
       <c r="C37" s="58"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
@@ -3653,56 +3653,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -3762,618 +3762,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="67">
-        <v>44163</v>
+        <v>43526</v>
       </c>
       <c r="C9" s="67">
-        <v>142771</v>
+        <v>142277</v>
       </c>
       <c r="D9" s="67">
-        <v>115675</v>
+        <v>112208</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
+        <v>298011</v>
+      </c>
+      <c r="G9" s="67">
         <v>302609</v>
       </c>
-      <c r="G9" s="67">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="70">
-        <v>-0.69</v>
+        <v>-1.52</v>
       </c>
       <c r="I9" s="73">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="80">
-        <v>936577</v>
+        <v>909764</v>
       </c>
       <c r="C11" s="80">
-        <v>712675</v>
+        <v>733151</v>
       </c>
       <c r="D11" s="80">
-        <v>388232</v>
+        <v>389910</v>
       </c>
       <c r="E11" s="80">
-        <v>26169</v>
+        <v>34020</v>
       </c>
       <c r="F11" s="80">
+        <v>2066845</v>
+      </c>
+      <c r="G11" s="80">
         <v>2063654</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>1.9</v>
+        <v>0.15</v>
       </c>
       <c r="I11" s="84">
-        <v>3.34</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="80">
-        <v>239494</v>
+        <v>268230</v>
       </c>
       <c r="C13" s="80">
-        <v>57429</v>
+        <v>63663</v>
       </c>
       <c r="D13" s="80">
-        <v>315852</v>
+        <v>301197</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>633090</v>
+      </c>
+      <c r="G13" s="80">
         <v>612775</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>1.09</v>
+        <v>3.32</v>
       </c>
       <c r="I13" s="84">
-        <v>0.99</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="80">
-        <v>368075</v>
+        <v>367609</v>
       </c>
       <c r="C15" s="80">
-        <v>373227</v>
+        <v>372908</v>
       </c>
       <c r="D15" s="80">
-        <v>102888</v>
+        <v>103086</v>
       </c>
       <c r="E15" s="80">
-        <v>1026</v>
+        <v>991</v>
       </c>
       <c r="F15" s="80">
+        <v>844595</v>
+      </c>
+      <c r="G15" s="80">
         <v>845216</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>2.36</v>
+        <v>-0.07</v>
       </c>
       <c r="I15" s="84">
-        <v>1.37</v>
+        <v>1.36</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="80">
-        <v>157720</v>
+        <v>159449</v>
       </c>
       <c r="C17" s="80">
-        <v>106927</v>
+        <v>106623</v>
       </c>
       <c r="D17" s="80">
-        <v>26843</v>
+        <v>27042</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>293115</v>
+      </c>
+      <c r="G17" s="80">
         <v>291490</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>2.67</v>
+        <v>0.56</v>
       </c>
       <c r="I17" s="84">
         <v>0.47</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="80">
-        <v>202120</v>
+        <v>237767</v>
       </c>
       <c r="C19" s="80">
-        <v>122753</v>
+        <v>124301</v>
       </c>
       <c r="D19" s="80">
-        <v>266182</v>
+        <v>264703</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
+        <v>626771</v>
+      </c>
+      <c r="G19" s="80">
         <v>591054</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>1.12</v>
+        <v>6.04</v>
       </c>
       <c r="I19" s="84">
-        <v>0.96</v>
+        <v>1.01</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="80">
-        <v>28493</v>
+        <v>29094</v>
       </c>
       <c r="C21" s="80">
-        <v>49554</v>
+        <v>49735</v>
       </c>
       <c r="D21" s="80">
-        <v>4008</v>
+        <v>4022</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>82851</v>
+      </c>
+      <c r="G21" s="80">
         <v>82055</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>0.1</v>
+        <v>0.97</v>
       </c>
       <c r="I21" s="84">
         <v>0.13</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="80">
-        <v>69992</v>
+        <v>70715</v>
       </c>
       <c r="C23" s="80">
-        <v>159635</v>
+        <v>160374</v>
       </c>
       <c r="D23" s="80">
-        <v>7323</v>
+        <v>7360</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>238449</v>
+      </c>
+      <c r="G23" s="80">
         <v>236950</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>0.44</v>
+        <v>0.63</v>
       </c>
       <c r="I23" s="84">
         <v>0.38</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="80">
-        <v>432116</v>
+        <v>433498</v>
       </c>
       <c r="C25" s="80">
-        <v>567989</v>
+        <v>552777</v>
       </c>
       <c r="D25" s="80">
-        <v>179631</v>
+        <v>180506</v>
       </c>
       <c r="E25" s="80">
-        <v>673</v>
+        <v>642</v>
       </c>
       <c r="F25" s="80">
+        <v>1167422</v>
+      </c>
+      <c r="G25" s="80">
         <v>1180409</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>0.52</v>
+        <v>-1.1</v>
       </c>
       <c r="I25" s="84">
-        <v>1.91</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="80">
-        <v>195501</v>
+        <v>196640</v>
       </c>
       <c r="C27" s="80">
-        <v>449213</v>
+        <v>450652</v>
       </c>
       <c r="D27" s="80">
-        <v>77086</v>
+        <v>77987</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>725280</v>
+      </c>
+      <c r="G27" s="80">
         <v>721800</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>1.21</v>
+        <v>0.48</v>
       </c>
       <c r="I27" s="84">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="80">
-        <v>111825</v>
+        <v>110910</v>
       </c>
       <c r="C29" s="80">
-        <v>150411</v>
+        <v>150898</v>
       </c>
       <c r="D29" s="80">
-        <v>34824</v>
+        <v>35170</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>296978</v>
+      </c>
+      <c r="G29" s="80">
         <v>297060</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="82">
-        <v>1.85</v>
+        <v>-0.03</v>
       </c>
       <c r="I29" s="84">
         <v>0.48</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="80">
-        <v>84885</v>
+        <v>83381</v>
       </c>
       <c r="C31" s="80">
-        <v>109349</v>
+        <v>112000</v>
       </c>
       <c r="D31" s="80">
-        <v>4654</v>
+        <v>4770</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
+        <v>200151</v>
+      </c>
+      <c r="G31" s="80">
         <v>198888</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="82">
-        <v>1.71</v>
+        <v>0.63</v>
       </c>
       <c r="I31" s="84">
         <v>0.32</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="80">
-        <v>371578</v>
+        <v>376655</v>
       </c>
       <c r="C33" s="80">
-        <v>357490</v>
+        <v>365072</v>
       </c>
       <c r="D33" s="80">
-        <v>100415</v>
+        <v>99965</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
+        <v>841691</v>
+      </c>
+      <c r="G33" s="80">
         <v>829482</v>
       </c>
-      <c r="G33" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="82">
-        <v>0.67</v>
+        <v>1.47</v>
       </c>
       <c r="I33" s="84">
-        <v>1.34</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="94">
-        <v>184945</v>
+        <v>191023</v>
       </c>
       <c r="C35" s="94">
-        <v>362062</v>
+        <v>353973</v>
       </c>
       <c r="D35" s="94">
-        <v>129661</v>
+        <v>141594</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>686590</v>
+      </c>
+      <c r="G35" s="94">
         <v>676668</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="98">
-        <v>2.23</v>
+        <v>1.47</v>
       </c>
       <c r="I35" s="100">
-        <v>1.09</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -4607,56 +4607,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -4716,489 +4716,489 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="67">
-        <v>922392</v>
+        <v>1010617</v>
       </c>
       <c r="C9" s="67">
-        <v>935814</v>
+        <v>942998</v>
       </c>
       <c r="D9" s="67">
-        <v>255908</v>
+        <v>254795</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
+        <v>2208410</v>
+      </c>
+      <c r="G9" s="67">
         <v>2114114</v>
       </c>
-      <c r="G9" s="67">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="70">
-        <v>4.35</v>
+        <v>4.46</v>
       </c>
       <c r="I9" s="73">
-        <v>3.42</v>
+        <v>3.55</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="80">
-        <v>942642</v>
+        <v>998116</v>
       </c>
       <c r="C11" s="80">
-        <v>692168</v>
+        <v>687061</v>
       </c>
       <c r="D11" s="80">
-        <v>687798</v>
+        <v>703555</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>2388732</v>
+      </c>
+      <c r="G11" s="80">
         <v>2322608</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>1</v>
+        <v>2.85</v>
       </c>
       <c r="I11" s="84">
-        <v>3.76</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="80">
-        <v>1316665</v>
+        <v>1339856</v>
       </c>
       <c r="C13" s="80">
-        <v>1146559</v>
+        <v>1157439</v>
       </c>
       <c r="D13" s="80">
-        <v>1197752</v>
+        <v>1174753</v>
       </c>
       <c r="E13" s="80">
-        <v>17427</v>
+        <v>17626</v>
       </c>
       <c r="F13" s="80">
+        <v>3689675</v>
+      </c>
+      <c r="G13" s="80">
         <v>3678404</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>2.76</v>
+        <v>0.31</v>
       </c>
       <c r="I13" s="84">
-        <v>5.95</v>
+        <v>5.92</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="80">
-        <v>208178</v>
+        <v>219080</v>
       </c>
       <c r="C15" s="80">
-        <v>292733</v>
+        <v>300441</v>
       </c>
       <c r="D15" s="80">
-        <v>184973</v>
+        <v>182825</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>702346</v>
+      </c>
+      <c r="G15" s="80">
         <v>685884</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>2.04</v>
+        <v>2.4</v>
       </c>
       <c r="I15" s="84">
-        <v>1.11</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="80">
-        <v>148024</v>
+        <v>150132</v>
       </c>
       <c r="C17" s="80">
-        <v>361911</v>
+        <v>330717</v>
       </c>
       <c r="D17" s="80">
-        <v>382085</v>
+        <v>303962</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>784811</v>
+      </c>
+      <c r="G17" s="80">
         <v>892019</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>7.75</v>
+        <v>-12.02</v>
       </c>
       <c r="I17" s="84">
-        <v>1.44</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="80">
-        <v>1007788</v>
+        <v>1057576</v>
       </c>
       <c r="C19" s="80">
-        <v>716573</v>
+        <v>700000</v>
       </c>
       <c r="D19" s="80">
-        <v>746302</v>
+        <v>785715</v>
       </c>
       <c r="E19" s="80">
-        <v>14418</v>
+        <v>14726</v>
       </c>
       <c r="F19" s="80">
+        <v>2558016</v>
+      </c>
+      <c r="G19" s="80">
         <v>2485081</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>-0.82</v>
+        <v>2.93</v>
       </c>
       <c r="I19" s="84">
-        <v>4.02</v>
+        <v>4.11</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="80">
-        <v>75034</v>
+        <v>75323</v>
       </c>
       <c r="C21" s="80">
-        <v>208770</v>
+        <v>214316</v>
       </c>
       <c r="D21" s="80">
-        <v>54034</v>
+        <v>52497</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>342135</v>
+      </c>
+      <c r="G21" s="80">
         <v>337838</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>-1.2</v>
+        <v>1.27</v>
       </c>
       <c r="I21" s="84">
         <v>0.55</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="80">
-        <v>1920911</v>
+        <v>2004342</v>
       </c>
       <c r="C23" s="80">
-        <v>1257761</v>
+        <v>1259909</v>
       </c>
       <c r="D23" s="80">
-        <v>1507375</v>
+        <v>1526131</v>
       </c>
       <c r="E23" s="80">
-        <v>64906</v>
+        <v>58309</v>
       </c>
       <c r="F23" s="80">
+        <v>4848692</v>
+      </c>
+      <c r="G23" s="80">
         <v>4750953</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>0.71</v>
+        <v>2.06</v>
       </c>
       <c r="I23" s="84">
-        <v>7.69</v>
+        <v>7.78</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="80">
-        <v>31610</v>
+        <v>32319</v>
       </c>
       <c r="C25" s="80">
-        <v>21674</v>
+        <v>21911</v>
       </c>
       <c r="D25" s="80">
-        <v>2960</v>
+        <v>2531</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
+        <v>56761</v>
+      </c>
+      <c r="G25" s="80">
         <v>56244</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>0.99</v>
+        <v>0.92</v>
       </c>
       <c r="I25" s="84">
         <v>0.09</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="80">
-        <v>32659</v>
+        <v>35159</v>
       </c>
       <c r="C27" s="80">
-        <v>53102</v>
+        <v>51833</v>
       </c>
       <c r="D27" s="80">
-        <v>1662</v>
+        <v>1677</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>88668</v>
+      </c>
+      <c r="G27" s="80">
         <v>87423</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>2.34</v>
+        <v>1.42</v>
       </c>
       <c r="I27" s="84">
         <v>0.14</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="80">
-        <v>15274</v>
+        <v>14796</v>
       </c>
       <c r="C29" s="80">
-        <v>25022</v>
+        <v>26320</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>41117</v>
+      </c>
+      <c r="G29" s="80">
         <v>40296</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="82">
-        <v>-1.81</v>
+        <v>2.04</v>
       </c>
       <c r="I29" s="84">
         <v>0.07</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="26"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
@@ -5495,56 +5495,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -5604,324 +5604,324 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>207391</v>
+        <v>216759</v>
       </c>
       <c r="C9" s="68">
-        <v>231383</v>
+        <v>232324</v>
       </c>
       <c r="D9" s="68">
-        <v>1442900</v>
+        <v>1451957</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
+        <v>1901040</v>
+      </c>
+      <c r="G9" s="68">
         <v>1881673</v>
       </c>
-      <c r="G9" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="71">
-        <v>-0.12</v>
+        <v>1.03</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="80">
-        <v>48834</v>
+        <v>47396</v>
       </c>
       <c r="C11" s="80">
-        <v>59544</v>
+        <v>59816</v>
       </c>
       <c r="D11" s="80">
-        <v>268985</v>
+        <v>232256</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>339468</v>
+      </c>
+      <c r="G11" s="80">
         <v>377363</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>6.11</v>
+        <v>-10.04</v>
       </c>
       <c r="I11" s="84">
-        <v>20.05</v>
+        <v>17.86</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="80">
-        <v>22888</v>
+        <v>22462</v>
       </c>
       <c r="C13" s="80">
-        <v>6694</v>
+        <v>7364</v>
       </c>
       <c r="D13" s="80">
-        <v>46410</v>
+        <v>53808</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>83634</v>
+      </c>
+      <c r="G13" s="80">
         <v>75992</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>-34.54</v>
+        <v>10.06</v>
       </c>
       <c r="I13" s="84">
-        <v>4.04</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="80">
-        <v>2315</v>
+        <v>2109</v>
       </c>
       <c r="C15" s="80">
-        <v>4382</v>
+        <v>4492</v>
       </c>
       <c r="D15" s="80">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>8329</v>
+      </c>
+      <c r="G15" s="80">
         <v>8416</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>5.6</v>
+        <v>-1.03</v>
       </c>
       <c r="I15" s="84">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="80">
-        <v>499</v>
+        <v>157</v>
       </c>
       <c r="C17" s="80">
         <v>2</v>
       </c>
       <c r="D17" s="80">
         <v>28</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>187</v>
+      </c>
+      <c r="G17" s="80">
         <v>529</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>212.07</v>
+        <v>-64.62</v>
       </c>
       <c r="I17" s="84">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="80">
         <v>7</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
       <c r="D19" s="80">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
         <v>7</v>
       </c>
       <c r="G19" s="80">
         <v>7</v>
       </c>
       <c r="H19" s="82">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="I19" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="80">
-        <v>254</v>
+        <v>2832</v>
       </c>
       <c r="C21" s="80">
-        <v>1758</v>
+        <v>1778</v>
       </c>
       <c r="D21" s="80">
-        <v>819</v>
+        <v>1028</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>5639</v>
+      </c>
+      <c r="G21" s="80">
         <v>2831</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>-6.35</v>
+        <v>99.18</v>
       </c>
       <c r="I21" s="84">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="88">
         <v>0</v>
       </c>
       <c r="C23" s="88">
         <v>0</v>
       </c>
@@ -5946,276 +5946,276 @@
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="80">
         <v>1556</v>
       </c>
       <c r="D25" s="80">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
+        <v>2127</v>
+      </c>
+      <c r="G25" s="80">
         <v>2122</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>5.25</v>
+        <v>0.25</v>
       </c>
       <c r="I25" s="84">
         <v>0.11</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="80">
-        <v>19712</v>
+        <v>31279</v>
       </c>
       <c r="C27" s="80">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="D27" s="80">
-        <v>101751</v>
+        <v>107260</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>138696</v>
+      </c>
+      <c r="G27" s="80">
         <v>121563</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>-12.11</v>
+        <v>14.09</v>
       </c>
       <c r="I27" s="84">
-        <v>6.46</v>
+        <v>7.3</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="80">
-        <v>2551</v>
+        <v>1788</v>
       </c>
       <c r="C29" s="80">
-        <v>11451</v>
+        <v>10003</v>
       </c>
       <c r="D29" s="80">
-        <v>4025</v>
+        <v>738</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>12529</v>
+      </c>
+      <c r="G29" s="80">
         <v>18028</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="82">
-        <v>12.9</v>
+        <v>-30.5</v>
       </c>
       <c r="I29" s="84">
-        <v>0.96</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="80">
-        <v>29032</v>
+        <v>26565</v>
       </c>
       <c r="C31" s="88">
         <v>0</v>
       </c>
       <c r="D31" s="80">
-        <v>35759</v>
+        <v>40087</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
+        <v>66652</v>
+      </c>
+      <c r="G31" s="80">
         <v>64791</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="82">
-        <v>-1.91</v>
+        <v>2.87</v>
       </c>
       <c r="I31" s="84">
-        <v>3.44</v>
+        <v>3.51</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="80">
+        <v>39165</v>
+      </c>
+      <c r="D33" s="88">
+        <v>0</v>
+      </c>
+      <c r="E33" s="88">
+        <v>0</v>
+      </c>
+      <c r="F33" s="80">
+        <v>39165</v>
+      </c>
+      <c r="G33" s="80">
         <v>42365</v>
       </c>
-      <c r="D33" s="88">
-[...10 lines deleted...]
-      </c>
       <c r="H33" s="82">
-        <v>-1.52</v>
+        <v>-7.55</v>
       </c>
       <c r="I33" s="84">
-        <v>2.25</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="94">
-        <v>17456</v>
+        <v>15975</v>
       </c>
       <c r="C35" s="94">
-        <v>6307</v>
+        <v>8320</v>
       </c>
       <c r="D35" s="94">
-        <v>66954</v>
+        <v>62981</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>87276</v>
+      </c>
+      <c r="G35" s="94">
         <v>90717</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="98">
-        <v>6.86</v>
+        <v>-3.79</v>
       </c>
       <c r="I35" s="100">
-        <v>4.82</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -6390,56 +6390,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -6505,234 +6505,234 @@
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="104">
         <v>0</v>
       </c>
       <c r="C9" s="104">
         <v>0</v>
       </c>
       <c r="D9" s="67">
+        <v>688</v>
+      </c>
+      <c r="E9" s="104">
+        <v>0</v>
+      </c>
+      <c r="F9" s="67">
+        <v>688</v>
+      </c>
+      <c r="G9" s="67">
         <v>83</v>
       </c>
-      <c r="E9" s="104">
-[...7 lines deleted...]
-      </c>
       <c r="H9" s="108">
-        <v>-75.15</v>
+        <v>724.75</v>
       </c>
       <c r="I9" s="73">
-        <v>0</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="109" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="80">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C11" s="80">
         <v>2001</v>
       </c>
       <c r="D11" s="80">
-        <v>2459</v>
+        <v>2024</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>4046</v>
+      </c>
+      <c r="G11" s="80">
         <v>4483</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="111">
-        <v>0.6</v>
+        <v>-9.75</v>
       </c>
       <c r="I11" s="84">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="109" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="80">
-        <v>654</v>
+        <v>110</v>
       </c>
       <c r="C13" s="88">
         <v>0</v>
       </c>
       <c r="D13" s="80">
-        <v>125975</v>
+        <v>125994</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>126104</v>
+      </c>
+      <c r="G13" s="80">
         <v>126629</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="111">
-        <v>6.88</v>
+        <v>-0.41</v>
       </c>
       <c r="I13" s="84">
-        <v>6.73</v>
+        <v>6.63</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="109" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="80">
-        <v>7214</v>
+        <v>7068</v>
       </c>
       <c r="C15" s="80">
-        <v>16241</v>
+        <v>16515</v>
       </c>
       <c r="D15" s="80">
-        <v>106066</v>
+        <v>89819</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>113402</v>
+      </c>
+      <c r="G15" s="80">
         <v>129521</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="111">
-        <v>7.8</v>
+        <v>-12.45</v>
       </c>
       <c r="I15" s="84">
-        <v>6.88</v>
+        <v>5.97</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="109" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="80">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C17" s="80">
-        <v>1220</v>
+        <v>1290</v>
       </c>
       <c r="D17" s="80">
-        <v>121475</v>
+        <v>119787</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>121103</v>
+      </c>
+      <c r="G17" s="80">
         <v>122727</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="111">
-        <v>17.3</v>
+        <v>-1.32</v>
       </c>
       <c r="I17" s="84">
-        <v>6.52</v>
+        <v>6.37</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="109" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="88">
         <v>0</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
@@ -6751,114 +6751,114 @@
       <c r="H19" s="113">
         <v>0</v>
       </c>
       <c r="I19" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="109" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="80">
-        <v>32425</v>
+        <v>34832</v>
       </c>
       <c r="C21" s="80">
-        <v>14295</v>
+        <v>13919</v>
       </c>
       <c r="D21" s="80">
-        <v>128953</v>
+        <v>153328</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>202079</v>
+      </c>
+      <c r="G21" s="80">
         <v>175674</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="111">
-        <v>-0.63</v>
+        <v>15.03</v>
       </c>
       <c r="I21" s="84">
-        <v>9.34</v>
+        <v>10.63</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="109" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="80">
-        <v>20008</v>
+        <v>20337</v>
       </c>
       <c r="C23" s="80">
-        <v>58604</v>
+        <v>62045</v>
       </c>
       <c r="D23" s="80">
-        <v>342906</v>
+        <v>364116</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>446497</v>
+      </c>
+      <c r="G23" s="80">
         <v>421517</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="111">
-        <v>-6.62</v>
+        <v>5.93</v>
       </c>
       <c r="I23" s="84">
-        <v>22.4</v>
+        <v>23.49</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="109" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="88">
         <v>0</v>
       </c>
@@ -6919,114 +6919,114 @@
       <c r="H27" s="113">
         <v>0</v>
       </c>
       <c r="I27" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="109" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="80">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C29" s="88">
         <v>0</v>
       </c>
       <c r="D29" s="80">
-        <v>6380</v>
+        <v>31880</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>31880</v>
+      </c>
+      <c r="G29" s="80">
         <v>6381</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="111">
-        <v>-1.63</v>
+        <v>399.63</v>
       </c>
       <c r="I29" s="84">
-        <v>0.34</v>
+        <v>1.68</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="109" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="80">
-        <v>3074</v>
+        <v>3474</v>
       </c>
       <c r="C31" s="80">
-        <v>3025</v>
+        <v>1896</v>
       </c>
       <c r="D31" s="80">
-        <v>81490</v>
+        <v>63492</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
+        <v>68863</v>
+      </c>
+      <c r="G31" s="80">
         <v>87589</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="111">
-        <v>35.46</v>
+        <v>-21.38</v>
       </c>
       <c r="I31" s="84">
-        <v>4.65</v>
+        <v>3.62</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="109" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="88">
         <v>0</v>
       </c>
@@ -7045,72 +7045,72 @@
       <c r="H33" s="113">
         <v>0</v>
       </c>
       <c r="I33" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="109" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="94">
-        <v>250</v>
+        <v>142</v>
       </c>
       <c r="C35" s="94">
-        <v>697</v>
+        <v>851</v>
       </c>
       <c r="D35" s="94">
-        <v>25</v>
+        <v>264</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>1256</v>
+      </c>
+      <c r="G35" s="94">
         <v>972</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="115">
-        <v>7.43</v>
+        <v>29.23</v>
       </c>
       <c r="I35" s="100">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -7285,56 +7285,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -7394,69 +7394,69 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="67">
-        <v>163</v>
+        <v>182</v>
       </c>
       <c r="C9" s="67">
-        <v>1140</v>
+        <v>1153</v>
       </c>
       <c r="D9" s="67">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
+        <v>1413</v>
+      </c>
+      <c r="G9" s="67">
         <v>1374</v>
       </c>
-      <c r="G9" s="67">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="108">
-        <v>-44.84</v>
+        <v>2.85</v>
       </c>
       <c r="I9" s="73">
         <v>0.07</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
@@ -7918,56 +7918,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8027,198 +8027,198 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>2104</v>
+        <v>1380</v>
       </c>
       <c r="C9" s="68">
-        <v>103095</v>
+        <v>88852</v>
       </c>
       <c r="D9" s="68">
-        <v>44452</v>
+        <v>10350</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
+        <v>100582</v>
+      </c>
+      <c r="G9" s="68">
         <v>149651</v>
       </c>
-      <c r="G9" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="71">
-        <v>16.92</v>
+        <v>-32.79</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="80">
-        <v>814</v>
+        <v>969</v>
       </c>
       <c r="C11" s="80">
-        <v>54625</v>
+        <v>43772</v>
       </c>
       <c r="D11" s="80">
-        <v>10393</v>
+        <v>6761</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>51502</v>
+      </c>
+      <c r="G11" s="80">
         <v>65832</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>11.01</v>
+        <v>-21.77</v>
       </c>
       <c r="I11" s="84">
-        <v>43.99</v>
+        <v>51.2</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="80">
-        <v>153</v>
+        <v>103</v>
       </c>
       <c r="C13" s="80">
-        <v>9415</v>
+        <v>6715</v>
       </c>
       <c r="D13" s="80">
-        <v>31772</v>
+        <v>1374</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>8192</v>
+      </c>
+      <c r="G13" s="80">
         <v>41340</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>121.19</v>
+        <v>-80.18</v>
       </c>
       <c r="I13" s="84">
-        <v>27.62</v>
+        <v>8.14</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="80">
-        <v>1137</v>
+        <v>308</v>
       </c>
       <c r="C15" s="80">
-        <v>39055</v>
+        <v>38365</v>
       </c>
       <c r="D15" s="80">
-        <v>2287</v>
+        <v>2215</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>40888</v>
+      </c>
+      <c r="G15" s="80">
         <v>42479</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>-15.05</v>
+        <v>-3.75</v>
       </c>
       <c r="I15" s="84">
-        <v>28.39</v>
+        <v>40.65</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="56"/>
       <c r="I17" s="57"/>
@@ -8618,56 +8618,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8727,618 +8727,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>385053</v>
+        <v>386404</v>
       </c>
       <c r="C9" s="68">
-        <v>533311</v>
+        <v>533988</v>
       </c>
       <c r="D9" s="105">
         <v>0</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
+        <v>920392</v>
+      </c>
+      <c r="G9" s="68">
         <v>918364</v>
       </c>
-      <c r="G9" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="71">
-        <v>0.78</v>
+        <v>0.22</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="80">
-        <v>11951</v>
+        <v>11955</v>
       </c>
       <c r="C11" s="80">
-        <v>15251</v>
+        <v>15304</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>27258</v>
+      </c>
+      <c r="G11" s="80">
         <v>27202</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>3.64</v>
+        <v>0.21</v>
       </c>
       <c r="I11" s="84">
         <v>2.96</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="80">
-        <v>15924</v>
+        <v>15969</v>
       </c>
       <c r="C13" s="80">
-        <v>19846</v>
+        <v>19914</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>35883</v>
+      </c>
+      <c r="G13" s="80">
         <v>35770</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>0.94</v>
+        <v>0.32</v>
       </c>
       <c r="I13" s="84">
-        <v>3.89</v>
+        <v>3.9</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="80">
-        <v>20284</v>
+        <v>20844</v>
       </c>
       <c r="C15" s="80">
-        <v>18710</v>
+        <v>18713</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>39557</v>
+      </c>
+      <c r="G15" s="80">
         <v>38994</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>0.76</v>
+        <v>1.44</v>
       </c>
       <c r="I15" s="84">
-        <v>4.25</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="80">
-        <v>44040</v>
+        <v>44671</v>
       </c>
       <c r="C17" s="80">
-        <v>66755</v>
+        <v>66280</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>110951</v>
+      </c>
+      <c r="G17" s="80">
         <v>110795</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>0.6</v>
+        <v>0.14</v>
       </c>
       <c r="I17" s="84">
-        <v>12.06</v>
+        <v>12.05</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="80">
-        <v>11395</v>
+        <v>11743</v>
       </c>
       <c r="C19" s="80">
-        <v>14728</v>
+        <v>14786</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
+        <v>26530</v>
+      </c>
+      <c r="G19" s="80">
         <v>26123</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>1.3</v>
+        <v>1.56</v>
       </c>
       <c r="I19" s="84">
-        <v>2.84</v>
+        <v>2.88</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="80">
-        <v>5706</v>
+        <v>5735</v>
       </c>
       <c r="C21" s="80">
-        <v>10389</v>
+        <v>10333</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>16068</v>
+      </c>
+      <c r="G21" s="80">
         <v>16095</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>0.73</v>
+        <v>-0.17</v>
       </c>
       <c r="I21" s="84">
         <v>1.75</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="80">
-        <v>10484</v>
+        <v>10456</v>
       </c>
       <c r="C23" s="80">
-        <v>10655</v>
+        <v>10693</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>21148</v>
+      </c>
+      <c r="G23" s="80">
         <v>21139</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>0.22</v>
+        <v>0.04</v>
       </c>
       <c r="I23" s="84">
         <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="80">
-        <v>36235</v>
+        <v>35346</v>
       </c>
       <c r="C25" s="80">
-        <v>47428</v>
+        <v>47901</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
+        <v>83247</v>
+      </c>
+      <c r="G25" s="80">
         <v>83663</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>0.98</v>
+        <v>-0.5</v>
       </c>
       <c r="I25" s="84">
-        <v>9.11</v>
+        <v>9.04</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="80">
-        <v>15013</v>
+        <v>14565</v>
       </c>
       <c r="C27" s="80">
-        <v>24294</v>
+        <v>24284</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>38849</v>
+      </c>
+      <c r="G27" s="80">
         <v>39306</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>2.13</v>
+        <v>-1.16</v>
       </c>
       <c r="I27" s="84">
-        <v>4.28</v>
+        <v>4.22</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="80">
-        <v>42557</v>
+        <v>43395</v>
       </c>
       <c r="C29" s="80">
-        <v>69470</v>
+        <v>69708</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>113103</v>
+      </c>
+      <c r="G29" s="80">
         <v>112027</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="82">
-        <v>0.3</v>
+        <v>0.96</v>
       </c>
       <c r="I29" s="84">
-        <v>12.2</v>
+        <v>12.29</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="80">
-        <v>9974</v>
+        <v>9698</v>
       </c>
       <c r="C31" s="80">
-        <v>9907</v>
+        <v>10052</v>
       </c>
       <c r="D31" s="88">
         <v>0</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
+        <v>19750</v>
+      </c>
+      <c r="G31" s="80">
         <v>19881</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="82">
-        <v>0.9</v>
+        <v>-0.66</v>
       </c>
       <c r="I31" s="84">
-        <v>2.16</v>
+        <v>2.15</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="80">
-        <v>7440</v>
+        <v>7475</v>
       </c>
       <c r="C33" s="80">
-        <v>9872</v>
+        <v>9926</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
+        <v>17401</v>
+      </c>
+      <c r="G33" s="80">
         <v>17312</v>
       </c>
-      <c r="G33" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="82">
-        <v>0.24</v>
+        <v>0.52</v>
       </c>
       <c r="I33" s="84">
         <v>1.89</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="94">
-        <v>18235</v>
+        <v>18597</v>
       </c>
       <c r="C35" s="94">
-        <v>20958</v>
+        <v>20952</v>
       </c>
       <c r="D35" s="96">
         <v>0</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>39549</v>
+      </c>
+      <c r="G35" s="94">
         <v>39193</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="98">
-        <v>0.06</v>
+        <v>0.91</v>
       </c>
       <c r="I35" s="100">
-        <v>4.27</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -9568,56 +9568,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -9677,447 +9677,447 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="67">
-        <v>9158</v>
+        <v>9316</v>
       </c>
       <c r="C9" s="67">
-        <v>8493</v>
+        <v>8547</v>
       </c>
       <c r="D9" s="104">
         <v>0</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
+        <v>17863</v>
+      </c>
+      <c r="G9" s="67">
         <v>17652</v>
       </c>
-      <c r="G9" s="67">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="70">
-        <v>0.17</v>
+        <v>1.2</v>
       </c>
       <c r="I9" s="73">
-        <v>1.92</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="80">
-        <v>15135</v>
+        <v>15095</v>
       </c>
       <c r="C11" s="80">
-        <v>14871</v>
+        <v>14954</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>30049</v>
+      </c>
+      <c r="G11" s="80">
         <v>30006</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>0.95</v>
+        <v>0.15</v>
       </c>
       <c r="I11" s="84">
-        <v>3.27</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>226</v>
       </c>
       <c r="B13" s="80">
-        <v>5989</v>
+        <v>5903</v>
       </c>
       <c r="C13" s="80">
-        <v>9419</v>
+        <v>9376</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>15280</v>
+      </c>
+      <c r="G13" s="80">
         <v>15408</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>0.42</v>
+        <v>-0.83</v>
       </c>
       <c r="I13" s="84">
-        <v>1.68</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="80">
-        <v>10552</v>
+        <v>10798</v>
       </c>
       <c r="C15" s="80">
-        <v>16093</v>
+        <v>16203</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>27001</v>
+      </c>
+      <c r="G15" s="80">
         <v>26644</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>-1.2</v>
+        <v>1.34</v>
       </c>
       <c r="I15" s="84">
-        <v>2.9</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="80">
-        <v>31655</v>
+        <v>31432</v>
       </c>
       <c r="C17" s="80">
-        <v>61572</v>
+        <v>61256</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>92688</v>
+      </c>
+      <c r="G17" s="80">
         <v>93226</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>0.58</v>
+        <v>-0.58</v>
       </c>
       <c r="I17" s="84">
-        <v>10.15</v>
+        <v>10.07</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="80">
-        <v>13918</v>
+        <v>14127</v>
       </c>
       <c r="C19" s="80">
-        <v>22659</v>
+        <v>22745</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
+        <v>36871</v>
+      </c>
+      <c r="G19" s="80">
         <v>36577</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>0.24</v>
+        <v>0.8</v>
       </c>
       <c r="I19" s="84">
-        <v>3.98</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="80">
-        <v>38681</v>
+        <v>38572</v>
       </c>
       <c r="C21" s="80">
-        <v>50626</v>
+        <v>50661</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>89233</v>
+      </c>
+      <c r="G21" s="80">
         <v>89307</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>1.43</v>
+        <v>-0.08</v>
       </c>
       <c r="I21" s="84">
-        <v>9.72</v>
+        <v>9.7</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="80">
-        <v>2931</v>
+        <v>2868</v>
       </c>
       <c r="C23" s="80">
-        <v>2926</v>
+        <v>2946</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>5814</v>
+      </c>
+      <c r="G23" s="80">
         <v>5857</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>1.25</v>
+        <v>-0.74</v>
       </c>
       <c r="I23" s="84">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="80">
-        <v>5120</v>
+        <v>5218</v>
       </c>
       <c r="C25" s="80">
-        <v>5117</v>
+        <v>5132</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
+        <v>10350</v>
+      </c>
+      <c r="G25" s="80">
         <v>10237</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>0.88</v>
+        <v>1.11</v>
       </c>
       <c r="I25" s="84">
-        <v>1.11</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="80">
-        <v>2676</v>
+        <v>2628</v>
       </c>
       <c r="C27" s="80">
-        <v>3273</v>
+        <v>3323</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>5950</v>
+      </c>
+      <c r="G27" s="80">
         <v>5949</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>1.35</v>
+        <v>0.02</v>
       </c>
       <c r="I27" s="84">
         <v>0.65</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="26"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>