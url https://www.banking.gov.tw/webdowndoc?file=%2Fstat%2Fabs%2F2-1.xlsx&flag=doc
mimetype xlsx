--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -216,51 +216,51 @@
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">） </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Include OBU)</t>
     </r>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -275,51 +275,51 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>續一</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives(Cont.1)</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>元大商業銀行　　　　#</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
@@ -2805,450 +2805,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>25067184</v>
+        <v>25007105</v>
       </c>
       <c r="C9" s="68">
-        <v>20784060</v>
+        <v>21209650</v>
       </c>
       <c r="D9" s="68">
-        <v>15261233</v>
+        <v>15683480</v>
       </c>
       <c r="E9" s="68">
-        <v>1181036</v>
+        <v>1162286</v>
       </c>
       <c r="F9" s="68">
-        <v>62293513</v>
+        <v>63062521</v>
       </c>
       <c r="G9" s="68">
-        <v>61804348</v>
+        <v>62798723</v>
       </c>
       <c r="H9" s="71">
-        <v>0.79</v>
+        <v>0.42</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="80">
-        <v>1656727</v>
+        <v>1673060</v>
       </c>
       <c r="C11" s="80">
-        <v>1947832</v>
+        <v>1989808</v>
       </c>
       <c r="D11" s="80">
-        <v>1177446</v>
+        <v>1252300</v>
       </c>
       <c r="E11" s="80">
-        <v>474663</v>
+        <v>462688</v>
       </c>
       <c r="F11" s="80">
-        <v>5256668</v>
+        <v>5377857</v>
       </c>
       <c r="G11" s="80">
-        <v>5190754</v>
+        <v>5342979</v>
       </c>
       <c r="H11" s="82">
-        <v>1.27</v>
+        <v>0.65</v>
       </c>
       <c r="I11" s="84">
-        <v>8.44</v>
+        <v>8.53</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="80">
-        <v>1057785</v>
+        <v>1025119</v>
       </c>
       <c r="C13" s="80">
-        <v>1209908</v>
+        <v>1210611</v>
       </c>
       <c r="D13" s="80">
-        <v>261871</v>
+        <v>273977</v>
       </c>
       <c r="E13" s="80">
-        <v>247775</v>
+        <v>248679</v>
       </c>
       <c r="F13" s="80">
-        <v>2777340</v>
+        <v>2758386</v>
       </c>
       <c r="G13" s="80">
-        <v>2785992</v>
+        <v>2776561</v>
       </c>
       <c r="H13" s="82">
-        <v>-0.31</v>
+        <v>-0.65</v>
       </c>
       <c r="I13" s="84">
-        <v>4.46</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="80">
-        <v>1973927</v>
+        <v>1958748</v>
       </c>
       <c r="C15" s="80">
-        <v>1320378</v>
+        <v>1330193</v>
       </c>
       <c r="D15" s="80">
-        <v>729318</v>
+        <v>762127</v>
       </c>
       <c r="E15" s="80">
-        <v>152170</v>
+        <v>149214</v>
       </c>
       <c r="F15" s="80">
-        <v>4175793</v>
+        <v>4200282</v>
       </c>
       <c r="G15" s="80">
-        <v>4202339</v>
+        <v>4201580</v>
       </c>
       <c r="H15" s="82">
-        <v>-0.63</v>
+        <v>-0.03</v>
       </c>
       <c r="I15" s="84">
-        <v>6.7</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="80">
-        <v>1742139</v>
+        <v>1751801</v>
       </c>
       <c r="C17" s="80">
-        <v>1036565</v>
+        <v>1042292</v>
       </c>
       <c r="D17" s="80">
-        <v>1102177</v>
+        <v>1143762</v>
       </c>
       <c r="E17" s="80">
-        <v>26945</v>
+        <v>26948</v>
       </c>
       <c r="F17" s="80">
-        <v>3907827</v>
+        <v>3964803</v>
       </c>
       <c r="G17" s="80">
-        <v>3937758</v>
+        <v>3942160</v>
       </c>
       <c r="H17" s="82">
-        <v>-0.76</v>
+        <v>0.57</v>
       </c>
       <c r="I17" s="84">
-        <v>6.27</v>
+        <v>6.29</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="80">
-        <v>1723170</v>
+        <v>1704622</v>
       </c>
       <c r="C19" s="80">
-        <v>938224</v>
+        <v>939341</v>
       </c>
       <c r="D19" s="80">
-        <v>744723</v>
+        <v>762693</v>
       </c>
       <c r="E19" s="80">
-        <v>30738</v>
+        <v>30682</v>
       </c>
       <c r="F19" s="80">
-        <v>3436855</v>
+        <v>3437338</v>
       </c>
       <c r="G19" s="80">
-        <v>3417341</v>
+        <v>3450208</v>
       </c>
       <c r="H19" s="82">
-        <v>0.57</v>
+        <v>-0.37</v>
       </c>
       <c r="I19" s="84">
-        <v>5.52</v>
+        <v>5.45</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="80">
-        <v>1224296</v>
+        <v>1225197</v>
       </c>
       <c r="C21" s="80">
-        <v>904707</v>
+        <v>923737</v>
       </c>
       <c r="D21" s="80">
-        <v>571883</v>
+        <v>584005</v>
       </c>
       <c r="E21" s="80">
-        <v>5616</v>
+        <v>5446</v>
       </c>
       <c r="F21" s="80">
-        <v>2706502</v>
+        <v>2738385</v>
       </c>
       <c r="G21" s="80">
-        <v>2677506</v>
+        <v>2679350</v>
       </c>
       <c r="H21" s="82">
-        <v>1.08</v>
+        <v>2.2</v>
       </c>
       <c r="I21" s="84">
         <v>4.34</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="80">
-        <v>389730</v>
+        <v>383411</v>
       </c>
       <c r="C23" s="80">
-        <v>565455</v>
+        <v>564207</v>
       </c>
       <c r="D23" s="80">
-        <v>316409</v>
+        <v>313530</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>1271593</v>
+        <v>1261149</v>
       </c>
       <c r="G23" s="80">
-        <v>1263635</v>
+        <v>1272911</v>
       </c>
       <c r="H23" s="82">
-        <v>0.63</v>
+        <v>-0.92</v>
       </c>
       <c r="I23" s="84">
-        <v>2.04</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="80">
-        <v>1420609</v>
+        <v>1446798</v>
       </c>
       <c r="C25" s="80">
-        <v>988809</v>
+        <v>1080721</v>
       </c>
       <c r="D25" s="80">
-        <v>1300222</v>
+        <v>1312558</v>
       </c>
       <c r="E25" s="80">
-        <v>78287</v>
+        <v>70721</v>
       </c>
       <c r="F25" s="80">
-        <v>3787928</v>
+        <v>3910798</v>
       </c>
       <c r="G25" s="80">
-        <v>3694172</v>
+        <v>3808044</v>
       </c>
       <c r="H25" s="82">
-        <v>2.54</v>
+        <v>2.7</v>
       </c>
       <c r="I25" s="84">
-        <v>6.08</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="80">
-        <v>2142499</v>
+        <v>2176462</v>
       </c>
       <c r="C27" s="80">
-        <v>1400692</v>
+        <v>1436193</v>
       </c>
       <c r="D27" s="80">
-        <v>851240</v>
+        <v>862106</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>4394431</v>
+        <v>4474761</v>
       </c>
       <c r="G27" s="80">
-        <v>4299673</v>
+        <v>4436297</v>
       </c>
       <c r="H27" s="82">
-        <v>2.2</v>
+        <v>0.87</v>
       </c>
       <c r="I27" s="84">
-        <v>7.05</v>
+        <v>7.1</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="88">
         <v>0</v>
       </c>
       <c r="C29" s="88">
         <v>0</v>
       </c>
@@ -3267,156 +3267,156 @@
       <c r="H29" s="90">
         <v>0</v>
       </c>
       <c r="I29" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="80">
-        <v>123490</v>
+        <v>123250</v>
       </c>
       <c r="C31" s="80">
-        <v>108436</v>
+        <v>100636</v>
       </c>
       <c r="D31" s="80">
-        <v>38920</v>
+        <v>36406</v>
       </c>
       <c r="E31" s="80">
-        <v>26122</v>
+        <v>23609</v>
       </c>
       <c r="F31" s="80">
-        <v>296969</v>
+        <v>283902</v>
       </c>
       <c r="G31" s="80">
-        <v>295902</v>
+        <v>286839</v>
       </c>
       <c r="H31" s="82">
-        <v>0.36</v>
+        <v>-1.02</v>
       </c>
       <c r="I31" s="84">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="80">
-        <v>1061066</v>
+        <v>1036616</v>
       </c>
       <c r="C33" s="80">
-        <v>915344</v>
+        <v>916483</v>
       </c>
       <c r="D33" s="80">
-        <v>1219510</v>
+        <v>1216672</v>
       </c>
       <c r="E33" s="80">
-        <v>12405</v>
+        <v>20060</v>
       </c>
       <c r="F33" s="80">
-        <v>3208326</v>
+        <v>3189831</v>
       </c>
       <c r="G33" s="80">
-        <v>3291654</v>
+        <v>3216982</v>
       </c>
       <c r="H33" s="82">
-        <v>-2.53</v>
+        <v>-0.84</v>
       </c>
       <c r="I33" s="84">
-        <v>5.15</v>
+        <v>5.06</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="94">
-        <v>136170</v>
+        <v>182418</v>
       </c>
       <c r="C35" s="94">
-        <v>16358</v>
+        <v>9361</v>
       </c>
       <c r="D35" s="94">
-        <v>209555</v>
+        <v>292774</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>362083</v>
+        <v>484553</v>
       </c>
       <c r="G35" s="94">
-        <v>366649</v>
+        <v>444493</v>
       </c>
       <c r="H35" s="98">
-        <v>-1.25</v>
+        <v>9.01</v>
       </c>
       <c r="I35" s="100">
-        <v>0.58</v>
+        <v>0.77</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="58"/>
       <c r="C37" s="58"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
@@ -3589,51 +3589,51 @@
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="16" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -3653,56 +3653,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -3762,615 +3762,615 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="67">
-        <v>43526</v>
+        <v>43128</v>
       </c>
       <c r="C9" s="67">
-        <v>142277</v>
+        <v>146013</v>
       </c>
       <c r="D9" s="67">
-        <v>112208</v>
+        <v>114873</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>298011</v>
+        <v>304014</v>
       </c>
       <c r="G9" s="67">
-        <v>302609</v>
+        <v>298646</v>
       </c>
       <c r="H9" s="70">
-        <v>-1.52</v>
+        <v>1.8</v>
       </c>
       <c r="I9" s="73">
         <v>0.48</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="80">
-        <v>909764</v>
+        <v>891124</v>
       </c>
       <c r="C11" s="80">
-        <v>733151</v>
+        <v>785024</v>
       </c>
       <c r="D11" s="80">
-        <v>389910</v>
+        <v>392512</v>
       </c>
       <c r="E11" s="80">
-        <v>34020</v>
+        <v>29184</v>
       </c>
       <c r="F11" s="80">
-        <v>2066845</v>
+        <v>2097845</v>
       </c>
       <c r="G11" s="80">
-        <v>2063654</v>
+        <v>2045408</v>
       </c>
       <c r="H11" s="82">
-        <v>0.15</v>
+        <v>2.56</v>
       </c>
       <c r="I11" s="84">
-        <v>3.32</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="80">
-        <v>268230</v>
+        <v>259503</v>
       </c>
       <c r="C13" s="80">
-        <v>63663</v>
+        <v>69024</v>
       </c>
       <c r="D13" s="80">
-        <v>301197</v>
+        <v>293990</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>633090</v>
+        <v>622517</v>
       </c>
       <c r="G13" s="80">
-        <v>612775</v>
+        <v>649494</v>
       </c>
       <c r="H13" s="82">
-        <v>3.32</v>
+        <v>-4.15</v>
       </c>
       <c r="I13" s="84">
-        <v>1.02</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="80">
-        <v>367609</v>
+        <v>361517</v>
       </c>
       <c r="C15" s="80">
-        <v>372908</v>
+        <v>370851</v>
       </c>
       <c r="D15" s="80">
-        <v>103086</v>
+        <v>106534</v>
       </c>
       <c r="E15" s="80">
-        <v>991</v>
+        <v>970</v>
       </c>
       <c r="F15" s="80">
-        <v>844595</v>
+        <v>839874</v>
       </c>
       <c r="G15" s="80">
-        <v>845216</v>
+        <v>840774</v>
       </c>
       <c r="H15" s="82">
-        <v>-0.07</v>
+        <v>-0.11</v>
       </c>
       <c r="I15" s="84">
-        <v>1.36</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="80">
-        <v>159449</v>
+        <v>152128</v>
       </c>
       <c r="C17" s="80">
-        <v>106623</v>
+        <v>114397</v>
       </c>
       <c r="D17" s="80">
-        <v>27042</v>
+        <v>25799</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>293115</v>
+        <v>292324</v>
       </c>
       <c r="G17" s="80">
-        <v>291490</v>
+        <v>294231</v>
       </c>
       <c r="H17" s="82">
-        <v>0.56</v>
+        <v>-0.65</v>
       </c>
       <c r="I17" s="84">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="80">
-        <v>237767</v>
+        <v>234511</v>
       </c>
       <c r="C19" s="80">
-        <v>124301</v>
+        <v>133606</v>
       </c>
       <c r="D19" s="80">
-        <v>264703</v>
+        <v>247869</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>626771</v>
+        <v>615985</v>
       </c>
       <c r="G19" s="80">
-        <v>591054</v>
+        <v>642891</v>
       </c>
       <c r="H19" s="82">
-        <v>6.04</v>
+        <v>-4.19</v>
       </c>
       <c r="I19" s="84">
-        <v>1.01</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="80">
-        <v>29094</v>
+        <v>29335</v>
       </c>
       <c r="C21" s="80">
-        <v>49735</v>
+        <v>50658</v>
       </c>
       <c r="D21" s="80">
-        <v>4022</v>
+        <v>3941</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>82851</v>
+        <v>83934</v>
       </c>
       <c r="G21" s="80">
-        <v>82055</v>
+        <v>83576</v>
       </c>
       <c r="H21" s="82">
-        <v>0.97</v>
+        <v>0.43</v>
       </c>
       <c r="I21" s="84">
         <v>0.13</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="80">
-        <v>70715</v>
+        <v>70448</v>
       </c>
       <c r="C23" s="80">
-        <v>160374</v>
+        <v>161205</v>
       </c>
       <c r="D23" s="80">
-        <v>7360</v>
+        <v>7267</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>238449</v>
+        <v>238920</v>
       </c>
       <c r="G23" s="80">
-        <v>236950</v>
+        <v>241616</v>
       </c>
       <c r="H23" s="82">
-        <v>0.63</v>
+        <v>-1.12</v>
       </c>
       <c r="I23" s="84">
         <v>0.38</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="80">
-        <v>433498</v>
+        <v>427491</v>
       </c>
       <c r="C25" s="80">
-        <v>552777</v>
+        <v>569188</v>
       </c>
       <c r="D25" s="80">
-        <v>180506</v>
+        <v>182332</v>
       </c>
       <c r="E25" s="80">
-        <v>642</v>
+        <v>623</v>
       </c>
       <c r="F25" s="80">
-        <v>1167422</v>
+        <v>1179633</v>
       </c>
       <c r="G25" s="80">
-        <v>1180409</v>
+        <v>1184357</v>
       </c>
       <c r="H25" s="82">
-        <v>-1.1</v>
+        <v>-0.4</v>
       </c>
       <c r="I25" s="84">
         <v>1.87</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="80">
-        <v>196640</v>
+        <v>198652</v>
       </c>
       <c r="C27" s="80">
-        <v>450652</v>
+        <v>450495</v>
       </c>
       <c r="D27" s="80">
-        <v>77987</v>
+        <v>78645</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>725280</v>
+        <v>727791</v>
       </c>
       <c r="G27" s="80">
-        <v>721800</v>
+        <v>726759</v>
       </c>
       <c r="H27" s="82">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="I27" s="84">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="80">
-        <v>110910</v>
+        <v>107295</v>
       </c>
       <c r="C29" s="80">
-        <v>150898</v>
+        <v>150393</v>
       </c>
       <c r="D29" s="80">
-        <v>35170</v>
+        <v>36107</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>296978</v>
+        <v>293795</v>
       </c>
       <c r="G29" s="80">
-        <v>297060</v>
+        <v>297493</v>
       </c>
       <c r="H29" s="82">
-        <v>-0.03</v>
+        <v>-1.24</v>
       </c>
       <c r="I29" s="84">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="80">
-        <v>83381</v>
+        <v>81262</v>
       </c>
       <c r="C31" s="80">
-        <v>112000</v>
+        <v>113348</v>
       </c>
       <c r="D31" s="80">
-        <v>4770</v>
+        <v>4801</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>200151</v>
+        <v>199410</v>
       </c>
       <c r="G31" s="80">
-        <v>198888</v>
+        <v>198762</v>
       </c>
       <c r="H31" s="82">
-        <v>0.63</v>
+        <v>0.33</v>
       </c>
       <c r="I31" s="84">
         <v>0.32</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="80">
-        <v>376655</v>
+        <v>367002</v>
       </c>
       <c r="C33" s="80">
-        <v>365072</v>
+        <v>369953</v>
       </c>
       <c r="D33" s="80">
-        <v>99965</v>
+        <v>99029</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>841691</v>
+        <v>835984</v>
       </c>
       <c r="G33" s="80">
-        <v>829482</v>
+        <v>844431</v>
       </c>
       <c r="H33" s="82">
-        <v>1.47</v>
+        <v>-1</v>
       </c>
       <c r="I33" s="84">
-        <v>1.35</v>
+        <v>1.33</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="94">
-        <v>191023</v>
+        <v>192216</v>
       </c>
       <c r="C35" s="94">
-        <v>353973</v>
+        <v>347965</v>
       </c>
       <c r="D35" s="94">
-        <v>141594</v>
+        <v>153751</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>686590</v>
+        <v>693932</v>
       </c>
       <c r="G35" s="94">
-        <v>676668</v>
+        <v>672471</v>
       </c>
       <c r="H35" s="98">
-        <v>1.47</v>
+        <v>3.19</v>
       </c>
       <c r="I35" s="100">
         <v>1.1</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -4543,51 +4543,51 @@
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="17" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -4607,56 +4607,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -4716,492 +4716,492 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="67">
-        <v>1010617</v>
+        <v>991359</v>
       </c>
       <c r="C9" s="67">
-        <v>942998</v>
+        <v>937281</v>
       </c>
       <c r="D9" s="67">
-        <v>254795</v>
+        <v>254545</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>2208410</v>
+        <v>2183184</v>
       </c>
       <c r="G9" s="67">
-        <v>2114114</v>
+        <v>2235353</v>
       </c>
       <c r="H9" s="70">
-        <v>4.46</v>
+        <v>-2.33</v>
       </c>
       <c r="I9" s="73">
-        <v>3.55</v>
+        <v>3.46</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="80">
-        <v>998116</v>
+        <v>983486</v>
       </c>
       <c r="C11" s="80">
-        <v>687061</v>
+        <v>692364</v>
       </c>
       <c r="D11" s="80">
-        <v>703555</v>
+        <v>692716</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>2388732</v>
+        <v>2368566</v>
       </c>
       <c r="G11" s="80">
-        <v>2322608</v>
+        <v>2409996</v>
       </c>
       <c r="H11" s="82">
-        <v>2.85</v>
+        <v>-1.72</v>
       </c>
       <c r="I11" s="84">
-        <v>3.83</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="80">
-        <v>1339856</v>
+        <v>1331387</v>
       </c>
       <c r="C13" s="80">
-        <v>1157439</v>
+        <v>1175415</v>
       </c>
       <c r="D13" s="80">
-        <v>1174753</v>
+        <v>1209820</v>
       </c>
       <c r="E13" s="80">
-        <v>17626</v>
+        <v>17394</v>
       </c>
       <c r="F13" s="80">
-        <v>3689675</v>
+        <v>3734017</v>
       </c>
       <c r="G13" s="80">
-        <v>3678404</v>
+        <v>3699067</v>
       </c>
       <c r="H13" s="82">
-        <v>0.31</v>
+        <v>0.94</v>
       </c>
       <c r="I13" s="84">
         <v>5.92</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="80">
-        <v>219080</v>
+        <v>226413</v>
       </c>
       <c r="C15" s="80">
-        <v>300441</v>
+        <v>284347</v>
       </c>
       <c r="D15" s="80">
-        <v>182825</v>
+        <v>201111</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>702346</v>
+        <v>711871</v>
       </c>
       <c r="G15" s="80">
-        <v>685884</v>
+        <v>705635</v>
       </c>
       <c r="H15" s="82">
-        <v>2.4</v>
+        <v>0.88</v>
       </c>
       <c r="I15" s="84">
         <v>1.13</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="80">
-        <v>150132</v>
+        <v>155418</v>
       </c>
       <c r="C17" s="80">
-        <v>330717</v>
+        <v>401040</v>
       </c>
       <c r="D17" s="80">
-        <v>303962</v>
+        <v>288512</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>784811</v>
+        <v>844970</v>
       </c>
       <c r="G17" s="80">
-        <v>892019</v>
+        <v>789326</v>
       </c>
       <c r="H17" s="82">
-        <v>-12.02</v>
+        <v>7.05</v>
       </c>
       <c r="I17" s="84">
-        <v>1.26</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="80">
-        <v>1057576</v>
+        <v>1049010</v>
       </c>
       <c r="C19" s="80">
-        <v>700000</v>
+        <v>711487</v>
       </c>
       <c r="D19" s="80">
-        <v>785715</v>
+        <v>854596</v>
       </c>
       <c r="E19" s="80">
-        <v>14726</v>
+        <v>14242</v>
       </c>
       <c r="F19" s="80">
-        <v>2558016</v>
+        <v>2629335</v>
       </c>
       <c r="G19" s="80">
-        <v>2485081</v>
+        <v>2611511</v>
       </c>
       <c r="H19" s="82">
-        <v>2.93</v>
+        <v>0.68</v>
       </c>
       <c r="I19" s="84">
-        <v>4.11</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="80">
-        <v>75323</v>
+        <v>73940</v>
       </c>
       <c r="C21" s="80">
-        <v>214316</v>
+        <v>218387</v>
       </c>
       <c r="D21" s="80">
-        <v>52497</v>
+        <v>52159</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>342135</v>
+        <v>344486</v>
       </c>
       <c r="G21" s="80">
-        <v>337838</v>
+        <v>342922</v>
       </c>
       <c r="H21" s="82">
-        <v>1.27</v>
+        <v>0.46</v>
       </c>
       <c r="I21" s="84">
         <v>0.55</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="80">
-        <v>2004342</v>
+        <v>2005978</v>
       </c>
       <c r="C23" s="80">
-        <v>1259909</v>
+        <v>1308662</v>
       </c>
       <c r="D23" s="80">
-        <v>1526131</v>
+        <v>1566305</v>
       </c>
       <c r="E23" s="80">
-        <v>58309</v>
+        <v>61826</v>
       </c>
       <c r="F23" s="80">
-        <v>4848692</v>
+        <v>4942771</v>
       </c>
       <c r="G23" s="80">
-        <v>4750953</v>
+        <v>4927968</v>
       </c>
       <c r="H23" s="82">
-        <v>2.06</v>
+        <v>0.3</v>
       </c>
       <c r="I23" s="84">
-        <v>7.78</v>
+        <v>7.84</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="80">
-        <v>32319</v>
+        <v>33425</v>
       </c>
       <c r="C25" s="80">
-        <v>21911</v>
+        <v>26759</v>
       </c>
       <c r="D25" s="80">
-        <v>2531</v>
+        <v>1708</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>56761</v>
+        <v>61892</v>
       </c>
       <c r="G25" s="80">
-        <v>56244</v>
+        <v>61792</v>
       </c>
       <c r="H25" s="82">
-        <v>0.92</v>
+        <v>0.16</v>
       </c>
       <c r="I25" s="84">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="80">
-        <v>35159</v>
+        <v>37777</v>
       </c>
       <c r="C27" s="80">
-        <v>51833</v>
+        <v>53239</v>
       </c>
       <c r="D27" s="80">
-        <v>1677</v>
+        <v>1649</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>88668</v>
+        <v>92666</v>
       </c>
       <c r="G27" s="80">
-        <v>87423</v>
+        <v>93577</v>
       </c>
       <c r="H27" s="82">
-        <v>1.42</v>
+        <v>-0.97</v>
       </c>
       <c r="I27" s="84">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="80">
-        <v>14796</v>
+        <v>15793</v>
       </c>
       <c r="C29" s="80">
-        <v>26320</v>
+        <v>24965</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>41117</v>
+        <v>40758</v>
       </c>
       <c r="G29" s="80">
-        <v>40296</v>
+        <v>42261</v>
       </c>
       <c r="H29" s="82">
-        <v>2.04</v>
+        <v>-3.56</v>
       </c>
       <c r="I29" s="84">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="26"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="56"/>
       <c r="I31" s="57"/>
@@ -5431,51 +5431,51 @@
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="18" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -5495,56 +5495,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -5604,324 +5604,324 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>216759</v>
+        <v>236302</v>
       </c>
       <c r="C9" s="68">
-        <v>232324</v>
+        <v>292149</v>
       </c>
       <c r="D9" s="68">
-        <v>1451957</v>
+        <v>1227515</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>1901040</v>
+        <v>1755967</v>
       </c>
       <c r="G9" s="68">
-        <v>1881673</v>
+        <v>1799739</v>
       </c>
       <c r="H9" s="71">
-        <v>1.03</v>
+        <v>-2.43</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="80">
-        <v>47396</v>
+        <v>55696</v>
       </c>
       <c r="C11" s="80">
-        <v>59816</v>
+        <v>64903</v>
       </c>
       <c r="D11" s="80">
-        <v>232256</v>
+        <v>273621</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>339468</v>
+        <v>394220</v>
       </c>
       <c r="G11" s="80">
-        <v>377363</v>
+        <v>318391</v>
       </c>
       <c r="H11" s="82">
-        <v>-10.04</v>
+        <v>23.82</v>
       </c>
       <c r="I11" s="84">
-        <v>17.86</v>
+        <v>22.45</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="80">
-        <v>22462</v>
+        <v>23634</v>
       </c>
       <c r="C13" s="80">
-        <v>7364</v>
+        <v>7280</v>
       </c>
       <c r="D13" s="80">
-        <v>53808</v>
+        <v>25790</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>83634</v>
+        <v>56703</v>
       </c>
       <c r="G13" s="80">
-        <v>75992</v>
+        <v>51986</v>
       </c>
       <c r="H13" s="82">
-        <v>10.06</v>
+        <v>9.07</v>
       </c>
       <c r="I13" s="84">
-        <v>4.4</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="80">
-        <v>2109</v>
+        <v>2300</v>
       </c>
       <c r="C15" s="80">
-        <v>4492</v>
+        <v>4692</v>
       </c>
       <c r="D15" s="80">
-        <v>1728</v>
+        <v>1597</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>8329</v>
+        <v>8588</v>
       </c>
       <c r="G15" s="80">
-        <v>8416</v>
+        <v>7985</v>
       </c>
       <c r="H15" s="82">
-        <v>-1.03</v>
+        <v>7.55</v>
       </c>
       <c r="I15" s="84">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="80">
-        <v>157</v>
+        <v>91</v>
       </c>
       <c r="C17" s="80">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="D17" s="80">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="G17" s="80">
-        <v>529</v>
+        <v>195</v>
       </c>
       <c r="H17" s="82">
-        <v>-64.62</v>
+        <v>3.62</v>
       </c>
       <c r="I17" s="84">
         <v>0.01</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="80">
         <v>7</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
       <c r="D19" s="80">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
         <v>7</v>
       </c>
       <c r="G19" s="80">
         <v>7</v>
       </c>
       <c r="H19" s="82">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="I19" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="80">
-        <v>2832</v>
+        <v>528</v>
       </c>
       <c r="C21" s="80">
-        <v>1778</v>
+        <v>1236</v>
       </c>
       <c r="D21" s="80">
-        <v>1028</v>
+        <v>431</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>5639</v>
+        <v>2195</v>
       </c>
       <c r="G21" s="80">
-        <v>2831</v>
+        <v>3274</v>
       </c>
       <c r="H21" s="82">
-        <v>99.18</v>
+        <v>-32.97</v>
       </c>
       <c r="I21" s="84">
-        <v>0.3</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="88">
         <v>0</v>
       </c>
       <c r="C23" s="88">
         <v>0</v>
       </c>
@@ -5943,279 +5943,279 @@
       <c r="I23" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="80">
-        <v>1556</v>
+        <v>1567</v>
       </c>
       <c r="D25" s="80">
-        <v>571</v>
+        <v>553</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>2127</v>
+        <v>2120</v>
       </c>
       <c r="G25" s="80">
-        <v>2122</v>
+        <v>2117</v>
       </c>
       <c r="H25" s="82">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="I25" s="84">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="80">
-        <v>31279</v>
+        <v>34078</v>
       </c>
       <c r="C27" s="80">
-        <v>158</v>
+        <v>897</v>
       </c>
       <c r="D27" s="80">
-        <v>107260</v>
+        <v>97228</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>138696</v>
+        <v>132203</v>
       </c>
       <c r="G27" s="80">
-        <v>121563</v>
+        <v>157931</v>
       </c>
       <c r="H27" s="82">
-        <v>14.09</v>
+        <v>-16.29</v>
       </c>
       <c r="I27" s="84">
-        <v>7.3</v>
+        <v>7.53</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="80">
-        <v>1788</v>
+        <v>2399</v>
       </c>
       <c r="C29" s="80">
-        <v>10003</v>
+        <v>7697</v>
       </c>
       <c r="D29" s="80">
-        <v>738</v>
+        <v>730</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>12529</v>
+        <v>10826</v>
       </c>
       <c r="G29" s="80">
-        <v>18028</v>
+        <v>12262</v>
       </c>
       <c r="H29" s="82">
-        <v>-30.5</v>
+        <v>-11.72</v>
       </c>
       <c r="I29" s="84">
-        <v>0.66</v>
+        <v>0.62</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="80">
-        <v>26565</v>
+        <v>26335</v>
       </c>
       <c r="C31" s="88">
         <v>0</v>
       </c>
       <c r="D31" s="80">
-        <v>40087</v>
+        <v>37999</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>66652</v>
+        <v>64334</v>
       </c>
       <c r="G31" s="80">
-        <v>64791</v>
+        <v>62395</v>
       </c>
       <c r="H31" s="82">
-        <v>2.87</v>
+        <v>3.11</v>
       </c>
       <c r="I31" s="84">
-        <v>3.51</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="80">
-        <v>39165</v>
+        <v>36881</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>39165</v>
+        <v>36881</v>
       </c>
       <c r="G33" s="80">
-        <v>42365</v>
+        <v>34021</v>
       </c>
       <c r="H33" s="82">
-        <v>-7.55</v>
+        <v>8.41</v>
       </c>
       <c r="I33" s="84">
-        <v>2.06</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="94">
-        <v>15975</v>
+        <v>23196</v>
       </c>
       <c r="C35" s="94">
-        <v>8320</v>
+        <v>9632</v>
       </c>
       <c r="D35" s="94">
-        <v>62981</v>
+        <v>54872</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>87276</v>
+        <v>87700</v>
       </c>
       <c r="G35" s="94">
-        <v>90717</v>
+        <v>88159</v>
       </c>
       <c r="H35" s="98">
-        <v>-3.79</v>
+        <v>-0.52</v>
       </c>
       <c r="I35" s="100">
-        <v>4.59</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -6326,51 +6326,51 @@
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="19" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -6390,56 +6390,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -6505,234 +6505,234 @@
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="104">
         <v>0</v>
       </c>
       <c r="C9" s="104">
         <v>0</v>
       </c>
       <c r="D9" s="67">
-        <v>688</v>
+        <v>1</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>688</v>
+        <v>1</v>
       </c>
       <c r="G9" s="67">
-        <v>83</v>
+        <v>774</v>
       </c>
       <c r="H9" s="108">
-        <v>724.75</v>
+        <v>-99.82</v>
       </c>
       <c r="I9" s="73">
-        <v>0.04</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="109" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="80">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C11" s="80">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D11" s="80">
-        <v>2024</v>
+        <v>1991</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>4046</v>
+        <v>4019</v>
       </c>
       <c r="G11" s="80">
-        <v>4483</v>
+        <v>4331</v>
       </c>
       <c r="H11" s="111">
-        <v>-9.75</v>
+        <v>-7.21</v>
       </c>
       <c r="I11" s="84">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="109" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="80">
-        <v>110</v>
+        <v>461</v>
       </c>
       <c r="C13" s="88">
         <v>0</v>
       </c>
       <c r="D13" s="80">
-        <v>125994</v>
+        <v>76058</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>126104</v>
+        <v>76520</v>
       </c>
       <c r="G13" s="80">
-        <v>126629</v>
+        <v>115599</v>
       </c>
       <c r="H13" s="111">
-        <v>-0.41</v>
+        <v>-33.81</v>
       </c>
       <c r="I13" s="84">
-        <v>6.63</v>
+        <v>4.36</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="109" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="80">
-        <v>7068</v>
+        <v>4506</v>
       </c>
       <c r="C15" s="80">
-        <v>16515</v>
+        <v>16590</v>
       </c>
       <c r="D15" s="80">
-        <v>89819</v>
+        <v>83634</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>113402</v>
+        <v>104729</v>
       </c>
       <c r="G15" s="80">
-        <v>129521</v>
+        <v>107143</v>
       </c>
       <c r="H15" s="111">
-        <v>-12.45</v>
+        <v>-2.25</v>
       </c>
       <c r="I15" s="84">
-        <v>5.97</v>
+        <v>5.96</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="109" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="80">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C17" s="80">
-        <v>1290</v>
+        <v>1200</v>
       </c>
       <c r="D17" s="80">
-        <v>119787</v>
+        <v>104704</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>121103</v>
+        <v>105931</v>
       </c>
       <c r="G17" s="80">
-        <v>122727</v>
+        <v>148880</v>
       </c>
       <c r="H17" s="111">
-        <v>-1.32</v>
+        <v>-28.85</v>
       </c>
       <c r="I17" s="84">
-        <v>6.37</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="109" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="88">
         <v>0</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
@@ -6751,114 +6751,114 @@
       <c r="H19" s="113">
         <v>0</v>
       </c>
       <c r="I19" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="109" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="80">
-        <v>34832</v>
+        <v>34578</v>
       </c>
       <c r="C21" s="80">
-        <v>13919</v>
+        <v>60645</v>
       </c>
       <c r="D21" s="80">
-        <v>153328</v>
+        <v>125583</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>202079</v>
+        <v>220806</v>
       </c>
       <c r="G21" s="80">
-        <v>175674</v>
+        <v>176258</v>
       </c>
       <c r="H21" s="111">
-        <v>15.03</v>
+        <v>25.27</v>
       </c>
       <c r="I21" s="84">
-        <v>10.63</v>
+        <v>12.57</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="109" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="80">
-        <v>20337</v>
+        <v>25041</v>
       </c>
       <c r="C23" s="80">
-        <v>62045</v>
+        <v>67719</v>
       </c>
       <c r="D23" s="80">
-        <v>364116</v>
+        <v>300460</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>446497</v>
+        <v>393220</v>
       </c>
       <c r="G23" s="80">
-        <v>421517</v>
+        <v>428936</v>
       </c>
       <c r="H23" s="111">
-        <v>5.93</v>
+        <v>-8.33</v>
       </c>
       <c r="I23" s="84">
-        <v>23.49</v>
+        <v>22.39</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="109" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="88">
         <v>0</v>
       </c>
@@ -6921,112 +6921,112 @@
       </c>
       <c r="I27" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="109" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="80">
         <v>0</v>
       </c>
-      <c r="C29" s="88">
-        <v>0</v>
+      <c r="C29" s="80">
+        <v>5300</v>
       </c>
       <c r="D29" s="80">
-        <v>31880</v>
+        <v>200</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>31880</v>
+        <v>5500</v>
       </c>
       <c r="G29" s="80">
-        <v>6381</v>
+        <v>2633</v>
       </c>
       <c r="H29" s="111">
-        <v>399.63</v>
+        <v>108.92</v>
       </c>
       <c r="I29" s="84">
-        <v>1.68</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="109" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="80">
-        <v>3474</v>
+        <v>3053</v>
       </c>
       <c r="C31" s="80">
-        <v>1896</v>
+        <v>1596</v>
       </c>
       <c r="D31" s="80">
-        <v>63492</v>
+        <v>41048</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>68863</v>
+        <v>45698</v>
       </c>
       <c r="G31" s="80">
-        <v>87589</v>
+        <v>73444</v>
       </c>
       <c r="H31" s="111">
-        <v>-21.38</v>
+        <v>-37.78</v>
       </c>
       <c r="I31" s="84">
-        <v>3.62</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="109" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="88">
         <v>0</v>
       </c>
@@ -7045,72 +7045,72 @@
       <c r="H33" s="113">
         <v>0</v>
       </c>
       <c r="I33" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="109" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="94">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C35" s="94">
-        <v>851</v>
+        <v>796</v>
       </c>
       <c r="D35" s="94">
-        <v>264</v>
+        <v>13</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>1256</v>
+        <v>949</v>
       </c>
       <c r="G35" s="94">
-        <v>972</v>
+        <v>1153</v>
       </c>
       <c r="H35" s="115">
-        <v>29.23</v>
+        <v>-17.69</v>
       </c>
       <c r="I35" s="100">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -7221,51 +7221,51 @@
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="20" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -7285,56 +7285,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -7394,72 +7394,72 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="67">
-        <v>182</v>
+        <v>208</v>
       </c>
       <c r="C9" s="67">
-        <v>1153</v>
+        <v>1434</v>
       </c>
       <c r="D9" s="67">
-        <v>78</v>
+        <v>973</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>1413</v>
+        <v>2616</v>
       </c>
       <c r="G9" s="67">
-        <v>1374</v>
+        <v>1863</v>
       </c>
       <c r="H9" s="108">
-        <v>2.85</v>
+        <v>40.42</v>
       </c>
       <c r="I9" s="73">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="56"/>
       <c r="I11" s="57"/>
@@ -7854,51 +7854,51 @@
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="21" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView topLeftCell="A14" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -7918,56 +7918,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8027,198 +8027,198 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>1380</v>
+        <v>1091</v>
       </c>
       <c r="C9" s="68">
-        <v>88852</v>
+        <v>91634</v>
       </c>
       <c r="D9" s="68">
-        <v>10350</v>
+        <v>35692</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>100582</v>
+        <v>128416</v>
       </c>
       <c r="G9" s="68">
-        <v>149651</v>
+        <v>102316</v>
       </c>
       <c r="H9" s="71">
-        <v>-32.79</v>
+        <v>25.51</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="80">
-        <v>969</v>
+        <v>413</v>
       </c>
       <c r="C11" s="80">
-        <v>43772</v>
+        <v>37922</v>
       </c>
       <c r="D11" s="80">
-        <v>6761</v>
+        <v>4113</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>51502</v>
+        <v>42448</v>
       </c>
       <c r="G11" s="80">
-        <v>65832</v>
+        <v>47125</v>
       </c>
       <c r="H11" s="82">
-        <v>-21.77</v>
+        <v>-9.93</v>
       </c>
       <c r="I11" s="84">
-        <v>51.2</v>
+        <v>33.05</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="80">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="C13" s="80">
-        <v>6715</v>
+        <v>12925</v>
       </c>
       <c r="D13" s="80">
-        <v>1374</v>
+        <v>27570</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>8192</v>
+        <v>40604</v>
       </c>
       <c r="G13" s="80">
-        <v>41340</v>
+        <v>11761</v>
       </c>
       <c r="H13" s="82">
-        <v>-80.18</v>
+        <v>245.25</v>
       </c>
       <c r="I13" s="84">
-        <v>8.14</v>
+        <v>31.62</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="80">
-        <v>308</v>
+        <v>568</v>
       </c>
       <c r="C15" s="80">
-        <v>38365</v>
+        <v>40788</v>
       </c>
       <c r="D15" s="80">
-        <v>2215</v>
+        <v>4009</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>40888</v>
+        <v>45365</v>
       </c>
       <c r="G15" s="80">
-        <v>42479</v>
+        <v>43430</v>
       </c>
       <c r="H15" s="82">
-        <v>-3.75</v>
+        <v>4.45</v>
       </c>
       <c r="I15" s="84">
-        <v>40.65</v>
+        <v>35.33</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="56"/>
       <c r="I17" s="57"/>
@@ -8554,51 +8554,51 @@
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="22" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -8618,56 +8618,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8727,618 +8727,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>386404</v>
+        <v>378403</v>
       </c>
       <c r="C9" s="68">
-        <v>533988</v>
+        <v>537631</v>
       </c>
       <c r="D9" s="105">
         <v>0</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>920392</v>
+        <v>916034</v>
       </c>
       <c r="G9" s="68">
-        <v>918364</v>
+        <v>919245</v>
       </c>
       <c r="H9" s="71">
-        <v>0.22</v>
+        <v>-0.35</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="80">
-        <v>11955</v>
+        <v>11616</v>
       </c>
       <c r="C11" s="80">
-        <v>15304</v>
+        <v>15306</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>27258</v>
+        <v>26922</v>
       </c>
       <c r="G11" s="80">
-        <v>27202</v>
+        <v>27031</v>
       </c>
       <c r="H11" s="82">
-        <v>0.21</v>
+        <v>-0.4</v>
       </c>
       <c r="I11" s="84">
-        <v>2.96</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="80">
-        <v>15969</v>
+        <v>15844</v>
       </c>
       <c r="C13" s="80">
-        <v>19914</v>
+        <v>20416</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>35883</v>
+        <v>36260</v>
       </c>
       <c r="G13" s="80">
-        <v>35770</v>
+        <v>35953</v>
       </c>
       <c r="H13" s="82">
-        <v>0.32</v>
+        <v>0.85</v>
       </c>
       <c r="I13" s="84">
-        <v>3.9</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="80">
-        <v>20844</v>
+        <v>20271</v>
       </c>
       <c r="C15" s="80">
-        <v>18713</v>
+        <v>19237</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>39557</v>
+        <v>39509</v>
       </c>
       <c r="G15" s="80">
-        <v>38994</v>
+        <v>39968</v>
       </c>
       <c r="H15" s="82">
-        <v>1.44</v>
+        <v>-1.15</v>
       </c>
       <c r="I15" s="84">
-        <v>4.3</v>
+        <v>4.31</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="80">
-        <v>44671</v>
+        <v>44720</v>
       </c>
       <c r="C17" s="80">
-        <v>66280</v>
+        <v>66861</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>110951</v>
+        <v>111582</v>
       </c>
       <c r="G17" s="80">
-        <v>110795</v>
+        <v>111278</v>
       </c>
       <c r="H17" s="82">
-        <v>0.14</v>
+        <v>0.27</v>
       </c>
       <c r="I17" s="84">
-        <v>12.05</v>
+        <v>12.18</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="80">
-        <v>11743</v>
+        <v>11522</v>
       </c>
       <c r="C19" s="80">
-        <v>14786</v>
+        <v>14942</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>26530</v>
+        <v>26464</v>
       </c>
       <c r="G19" s="80">
-        <v>26123</v>
+        <v>26733</v>
       </c>
       <c r="H19" s="82">
-        <v>1.56</v>
+        <v>-1.01</v>
       </c>
       <c r="I19" s="84">
-        <v>2.88</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="80">
-        <v>5735</v>
+        <v>5497</v>
       </c>
       <c r="C21" s="80">
-        <v>10333</v>
+        <v>10293</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>16068</v>
+        <v>15789</v>
       </c>
       <c r="G21" s="80">
-        <v>16095</v>
+        <v>16164</v>
       </c>
       <c r="H21" s="82">
-        <v>-0.17</v>
+        <v>-2.32</v>
       </c>
       <c r="I21" s="84">
-        <v>1.75</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="80">
-        <v>10456</v>
+        <v>10368</v>
       </c>
       <c r="C23" s="80">
-        <v>10693</v>
+        <v>10603</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>21148</v>
+        <v>20971</v>
       </c>
       <c r="G23" s="80">
-        <v>21139</v>
+        <v>21091</v>
       </c>
       <c r="H23" s="82">
-        <v>0.04</v>
+        <v>-0.57</v>
       </c>
       <c r="I23" s="84">
-        <v>2.3</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="80">
-        <v>35346</v>
+        <v>34159</v>
       </c>
       <c r="C25" s="80">
-        <v>47901</v>
+        <v>47771</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>83247</v>
+        <v>81930</v>
       </c>
       <c r="G25" s="80">
-        <v>83663</v>
+        <v>82581</v>
       </c>
       <c r="H25" s="82">
-        <v>-0.5</v>
+        <v>-0.79</v>
       </c>
       <c r="I25" s="84">
-        <v>9.04</v>
+        <v>8.94</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="80">
-        <v>14565</v>
+        <v>14196</v>
       </c>
       <c r="C27" s="80">
-        <v>24284</v>
+        <v>24205</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>38849</v>
+        <v>38401</v>
       </c>
       <c r="G27" s="80">
-        <v>39306</v>
+        <v>38426</v>
       </c>
       <c r="H27" s="82">
-        <v>-1.16</v>
+        <v>-0.06</v>
       </c>
       <c r="I27" s="84">
-        <v>4.22</v>
+        <v>4.19</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="80">
-        <v>43395</v>
+        <v>43139</v>
       </c>
       <c r="C29" s="80">
-        <v>69708</v>
+        <v>70261</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>113103</v>
+        <v>113400</v>
       </c>
       <c r="G29" s="80">
-        <v>112027</v>
+        <v>113188</v>
       </c>
       <c r="H29" s="82">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="I29" s="84">
-        <v>12.29</v>
+        <v>12.38</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="80">
-        <v>9698</v>
+        <v>9658</v>
       </c>
       <c r="C31" s="80">
-        <v>10052</v>
+        <v>10063</v>
       </c>
       <c r="D31" s="88">
         <v>0</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>19750</v>
+        <v>19722</v>
       </c>
       <c r="G31" s="80">
-        <v>19881</v>
+        <v>19705</v>
       </c>
       <c r="H31" s="82">
-        <v>-0.66</v>
+        <v>0.09</v>
       </c>
       <c r="I31" s="84">
         <v>2.15</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="80">
-        <v>7475</v>
+        <v>7228</v>
       </c>
       <c r="C33" s="80">
-        <v>9926</v>
+        <v>9885</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>17401</v>
+        <v>17113</v>
       </c>
       <c r="G33" s="80">
-        <v>17312</v>
+        <v>17133</v>
       </c>
       <c r="H33" s="82">
-        <v>0.52</v>
+        <v>-0.12</v>
       </c>
       <c r="I33" s="84">
-        <v>1.89</v>
+        <v>1.87</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="94">
-        <v>18597</v>
+        <v>18052</v>
       </c>
       <c r="C35" s="94">
-        <v>20952</v>
+        <v>20943</v>
       </c>
       <c r="D35" s="96">
         <v>0</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>39549</v>
+        <v>38995</v>
       </c>
       <c r="G35" s="94">
-        <v>39193</v>
+        <v>39286</v>
       </c>
       <c r="H35" s="98">
-        <v>0.91</v>
+        <v>-0.74</v>
       </c>
       <c r="I35" s="100">
-        <v>4.3</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -9504,51 +9504,51 @@
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="23" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -9568,56 +9568,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Jan. 2026</v>
+        <v> End of Mar. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -9677,447 +9677,447 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="67">
-        <v>9316</v>
+        <v>9232</v>
       </c>
       <c r="C9" s="67">
-        <v>8547</v>
+        <v>8581</v>
       </c>
       <c r="D9" s="104">
         <v>0</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>17863</v>
+        <v>17812</v>
       </c>
       <c r="G9" s="67">
-        <v>17652</v>
+        <v>17821</v>
       </c>
       <c r="H9" s="70">
-        <v>1.2</v>
+        <v>-0.05</v>
       </c>
       <c r="I9" s="73">
         <v>1.94</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="80">
-        <v>15095</v>
+        <v>14977</v>
       </c>
       <c r="C11" s="80">
-        <v>14954</v>
+        <v>15010</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>30049</v>
+        <v>29987</v>
       </c>
       <c r="G11" s="80">
-        <v>30006</v>
+        <v>30114</v>
       </c>
       <c r="H11" s="82">
-        <v>0.15</v>
+        <v>-0.42</v>
       </c>
       <c r="I11" s="84">
-        <v>3.26</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>226</v>
       </c>
       <c r="B13" s="80">
-        <v>5903</v>
+        <v>5796</v>
       </c>
       <c r="C13" s="80">
-        <v>9376</v>
+        <v>9498</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>15280</v>
+        <v>15293</v>
       </c>
       <c r="G13" s="80">
-        <v>15408</v>
+        <v>15302</v>
       </c>
       <c r="H13" s="82">
-        <v>-0.83</v>
+        <v>-0.06</v>
       </c>
       <c r="I13" s="84">
-        <v>1.66</v>
+        <v>1.67</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="80">
-        <v>10798</v>
+        <v>10661</v>
       </c>
       <c r="C15" s="80">
-        <v>16203</v>
+        <v>17015</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>27001</v>
+        <v>27676</v>
       </c>
       <c r="G15" s="80">
-        <v>26644</v>
+        <v>27087</v>
       </c>
       <c r="H15" s="82">
-        <v>1.34</v>
+        <v>2.17</v>
       </c>
       <c r="I15" s="84">
-        <v>2.93</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="80">
-        <v>31432</v>
+        <v>29518</v>
       </c>
       <c r="C17" s="80">
-        <v>61256</v>
+        <v>61558</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>92688</v>
+        <v>91076</v>
       </c>
       <c r="G17" s="80">
-        <v>93226</v>
+        <v>92167</v>
       </c>
       <c r="H17" s="82">
-        <v>-0.58</v>
+        <v>-1.18</v>
       </c>
       <c r="I17" s="84">
-        <v>10.07</v>
+        <v>9.94</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="80">
-        <v>14127</v>
+        <v>13749</v>
       </c>
       <c r="C19" s="80">
-        <v>22745</v>
+        <v>22997</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>36871</v>
+        <v>36745</v>
       </c>
       <c r="G19" s="80">
-        <v>36577</v>
+        <v>36972</v>
       </c>
       <c r="H19" s="82">
-        <v>0.8</v>
+        <v>-0.61</v>
       </c>
       <c r="I19" s="84">
         <v>4.01</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="80">
-        <v>38572</v>
+        <v>37609</v>
       </c>
       <c r="C21" s="80">
-        <v>50661</v>
+        <v>50678</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>89233</v>
+        <v>88287</v>
       </c>
       <c r="G21" s="80">
-        <v>89307</v>
+        <v>89053</v>
       </c>
       <c r="H21" s="82">
-        <v>-0.08</v>
+        <v>-0.86</v>
       </c>
       <c r="I21" s="84">
-        <v>9.7</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="80">
-        <v>2868</v>
+        <v>2883</v>
       </c>
       <c r="C23" s="80">
-        <v>2946</v>
+        <v>2970</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>5814</v>
+        <v>5854</v>
       </c>
       <c r="G23" s="80">
-        <v>5857</v>
+        <v>5816</v>
       </c>
       <c r="H23" s="82">
-        <v>-0.74</v>
+        <v>0.65</v>
       </c>
       <c r="I23" s="84">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="80">
-        <v>5218</v>
+        <v>5091</v>
       </c>
       <c r="C25" s="80">
-        <v>5132</v>
+        <v>5173</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>10350</v>
+        <v>10264</v>
       </c>
       <c r="G25" s="80">
-        <v>10237</v>
+        <v>10403</v>
       </c>
       <c r="H25" s="82">
-        <v>1.11</v>
+        <v>-1.34</v>
       </c>
       <c r="I25" s="84">
         <v>1.12</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="80">
-        <v>2628</v>
+        <v>2619</v>
       </c>
       <c r="C27" s="80">
-        <v>3323</v>
+        <v>3366</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>5950</v>
+        <v>5986</v>
       </c>
       <c r="G27" s="80">
-        <v>5949</v>
+        <v>5974</v>
       </c>
       <c r="H27" s="82">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="I27" s="84">
         <v>0.65</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="26"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
@@ -10374,51 +10374,51 @@
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="24" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社存款月底餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>