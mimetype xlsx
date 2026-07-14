--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -216,51 +216,51 @@
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">） </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Include OBU)</t>
     </r>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -275,51 +275,51 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>續一</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives(Cont.1)</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>元大商業銀行　　　　#</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
@@ -2805,450 +2805,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>25007105</v>
+        <v>25683313</v>
       </c>
       <c r="C9" s="68">
-        <v>21209650</v>
+        <v>21227708</v>
       </c>
       <c r="D9" s="68">
-        <v>15683480</v>
+        <v>15952118</v>
       </c>
       <c r="E9" s="68">
-        <v>1162286</v>
+        <v>1141764</v>
       </c>
       <c r="F9" s="68">
+        <v>64004903</v>
+      </c>
+      <c r="G9" s="68">
         <v>63062521</v>
       </c>
-      <c r="G9" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="71">
-        <v>0.42</v>
+        <v>1.49</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="80">
-        <v>1673060</v>
+        <v>1673356</v>
       </c>
       <c r="C11" s="80">
-        <v>1989808</v>
+        <v>2004247</v>
       </c>
       <c r="D11" s="80">
-        <v>1252300</v>
+        <v>1255174</v>
       </c>
       <c r="E11" s="80">
-        <v>462688</v>
+        <v>429485</v>
       </c>
       <c r="F11" s="80">
+        <v>5362261</v>
+      </c>
+      <c r="G11" s="80">
         <v>5377857</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>0.65</v>
+        <v>-0.29</v>
       </c>
       <c r="I11" s="84">
-        <v>8.53</v>
+        <v>8.38</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="80">
-        <v>1025119</v>
+        <v>1024776</v>
       </c>
       <c r="C13" s="80">
-        <v>1210611</v>
+        <v>1196883</v>
       </c>
       <c r="D13" s="80">
-        <v>273977</v>
+        <v>296857</v>
       </c>
       <c r="E13" s="80">
-        <v>248679</v>
+        <v>260417</v>
       </c>
       <c r="F13" s="80">
+        <v>2778933</v>
+      </c>
+      <c r="G13" s="80">
         <v>2758386</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>-0.65</v>
+        <v>0.74</v>
       </c>
       <c r="I13" s="84">
-        <v>4.37</v>
+        <v>4.34</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="80">
-        <v>1958748</v>
+        <v>1972493</v>
       </c>
       <c r="C15" s="80">
-        <v>1330193</v>
+        <v>1323195</v>
       </c>
       <c r="D15" s="80">
-        <v>762127</v>
+        <v>772649</v>
       </c>
       <c r="E15" s="80">
-        <v>149214</v>
+        <v>145806</v>
       </c>
       <c r="F15" s="80">
+        <v>4214142</v>
+      </c>
+      <c r="G15" s="80">
         <v>4200282</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>-0.03</v>
+        <v>0.33</v>
       </c>
       <c r="I15" s="84">
-        <v>6.66</v>
+        <v>6.58</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="80">
-        <v>1751801</v>
+        <v>1764763</v>
       </c>
       <c r="C17" s="80">
-        <v>1042292</v>
+        <v>1047151</v>
       </c>
       <c r="D17" s="80">
-        <v>1143762</v>
+        <v>1184370</v>
       </c>
       <c r="E17" s="80">
-        <v>26948</v>
+        <v>26363</v>
       </c>
       <c r="F17" s="80">
+        <v>4022647</v>
+      </c>
+      <c r="G17" s="80">
         <v>3964803</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>0.57</v>
+        <v>1.46</v>
       </c>
       <c r="I17" s="84">
-        <v>6.29</v>
+        <v>6.28</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="80">
-        <v>1704622</v>
+        <v>1738200</v>
       </c>
       <c r="C19" s="80">
-        <v>939341</v>
+        <v>927925</v>
       </c>
       <c r="D19" s="80">
-        <v>762693</v>
+        <v>753578</v>
       </c>
       <c r="E19" s="80">
-        <v>30682</v>
+        <v>31974</v>
       </c>
       <c r="F19" s="80">
+        <v>3451677</v>
+      </c>
+      <c r="G19" s="80">
         <v>3437338</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>-0.37</v>
+        <v>0.42</v>
       </c>
       <c r="I19" s="84">
-        <v>5.45</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="80">
-        <v>1225197</v>
+        <v>1323948</v>
       </c>
       <c r="C21" s="80">
-        <v>923737</v>
+        <v>924562</v>
       </c>
       <c r="D21" s="80">
-        <v>584005</v>
+        <v>576696</v>
       </c>
       <c r="E21" s="80">
-        <v>5446</v>
+        <v>5422</v>
       </c>
       <c r="F21" s="80">
+        <v>2830628</v>
+      </c>
+      <c r="G21" s="80">
         <v>2738385</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>2.2</v>
+        <v>3.37</v>
       </c>
       <c r="I21" s="84">
-        <v>4.34</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="80">
-        <v>383411</v>
+        <v>394509</v>
       </c>
       <c r="C23" s="80">
-        <v>564207</v>
+        <v>550094</v>
       </c>
       <c r="D23" s="80">
-        <v>313530</v>
+        <v>313590</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>1258192</v>
+      </c>
+      <c r="G23" s="80">
         <v>1261149</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>-0.92</v>
+        <v>-0.23</v>
       </c>
       <c r="I23" s="84">
-        <v>2</v>
+        <v>1.97</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="80">
-        <v>1446798</v>
+        <v>1516294</v>
       </c>
       <c r="C25" s="80">
-        <v>1080721</v>
+        <v>1097848</v>
       </c>
       <c r="D25" s="80">
-        <v>1312558</v>
+        <v>1284588</v>
       </c>
       <c r="E25" s="80">
-        <v>70721</v>
+        <v>74665</v>
       </c>
       <c r="F25" s="80">
+        <v>3973396</v>
+      </c>
+      <c r="G25" s="80">
         <v>3910798</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>2.7</v>
+        <v>1.6</v>
       </c>
       <c r="I25" s="84">
-        <v>6.2</v>
+        <v>6.21</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="80">
-        <v>2176462</v>
+        <v>2242677</v>
       </c>
       <c r="C27" s="80">
-        <v>1436193</v>
+        <v>1397769</v>
       </c>
       <c r="D27" s="80">
-        <v>862106</v>
+        <v>872737</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>4513183</v>
+      </c>
+      <c r="G27" s="80">
         <v>4474761</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="I27" s="84">
-        <v>7.1</v>
+        <v>7.05</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="88">
         <v>0</v>
       </c>
       <c r="C29" s="88">
         <v>0</v>
       </c>
@@ -3267,156 +3267,156 @@
       <c r="H29" s="90">
         <v>0</v>
       </c>
       <c r="I29" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="80">
-        <v>123250</v>
+        <v>124412</v>
       </c>
       <c r="C31" s="80">
-        <v>100636</v>
+        <v>98031</v>
       </c>
       <c r="D31" s="80">
-        <v>36406</v>
+        <v>35526</v>
       </c>
       <c r="E31" s="80">
-        <v>23609</v>
+        <v>26794</v>
       </c>
       <c r="F31" s="80">
+        <v>284763</v>
+      </c>
+      <c r="G31" s="80">
         <v>283902</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="82">
-        <v>-1.02</v>
+        <v>0.3</v>
       </c>
       <c r="I31" s="84">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="80">
-        <v>1036616</v>
+        <v>1054587</v>
       </c>
       <c r="C33" s="80">
-        <v>916483</v>
+        <v>937469</v>
       </c>
       <c r="D33" s="80">
-        <v>1216672</v>
+        <v>1259522</v>
       </c>
       <c r="E33" s="80">
-        <v>20060</v>
+        <v>16090</v>
       </c>
       <c r="F33" s="80">
+        <v>3267668</v>
+      </c>
+      <c r="G33" s="80">
         <v>3189831</v>
       </c>
-      <c r="G33" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="82">
-        <v>-0.84</v>
+        <v>2.44</v>
       </c>
       <c r="I33" s="84">
-        <v>5.06</v>
+        <v>5.11</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="94">
-        <v>182418</v>
+        <v>152508</v>
       </c>
       <c r="C35" s="94">
-        <v>9361</v>
+        <v>11134</v>
       </c>
       <c r="D35" s="94">
-        <v>292774</v>
+        <v>225532</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>389174</v>
+      </c>
+      <c r="G35" s="94">
         <v>484553</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="98">
-        <v>9.01</v>
+        <v>-19.68</v>
       </c>
       <c r="I35" s="100">
-        <v>0.77</v>
+        <v>0.61</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="58"/>
       <c r="C37" s="58"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
@@ -3653,56 +3653,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -3762,618 +3762,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="67">
-        <v>43128</v>
+        <v>40851</v>
       </c>
       <c r="C9" s="67">
-        <v>146013</v>
+        <v>147095</v>
       </c>
       <c r="D9" s="67">
-        <v>114873</v>
+        <v>111738</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
+        <v>299685</v>
+      </c>
+      <c r="G9" s="67">
         <v>304014</v>
       </c>
-      <c r="G9" s="67">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="70">
-        <v>1.8</v>
+        <v>-1.42</v>
       </c>
       <c r="I9" s="73">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="80">
-        <v>891124</v>
+        <v>906003</v>
       </c>
       <c r="C11" s="80">
-        <v>785024</v>
+        <v>780819</v>
       </c>
       <c r="D11" s="80">
-        <v>392512</v>
+        <v>395344</v>
       </c>
       <c r="E11" s="80">
-        <v>29184</v>
+        <v>25673</v>
       </c>
       <c r="F11" s="80">
+        <v>2107839</v>
+      </c>
+      <c r="G11" s="80">
         <v>2097845</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>2.56</v>
+        <v>0.48</v>
       </c>
       <c r="I11" s="84">
-        <v>3.33</v>
+        <v>3.29</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="80">
-        <v>259503</v>
+        <v>274710</v>
       </c>
       <c r="C13" s="80">
-        <v>69024</v>
+        <v>67126</v>
       </c>
       <c r="D13" s="80">
-        <v>293990</v>
+        <v>296194</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>638030</v>
+      </c>
+      <c r="G13" s="80">
         <v>622517</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>-4.15</v>
+        <v>2.49</v>
       </c>
       <c r="I13" s="84">
-        <v>0.99</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="80">
-        <v>361517</v>
+        <v>368350</v>
       </c>
       <c r="C15" s="80">
-        <v>370851</v>
+        <v>362168</v>
       </c>
       <c r="D15" s="80">
-        <v>106534</v>
+        <v>107283</v>
       </c>
       <c r="E15" s="80">
-        <v>970</v>
+        <v>1012</v>
       </c>
       <c r="F15" s="80">
+        <v>838813</v>
+      </c>
+      <c r="G15" s="80">
         <v>839874</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>-0.11</v>
+        <v>-0.13</v>
       </c>
       <c r="I15" s="84">
-        <v>1.33</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="80">
-        <v>152128</v>
+        <v>157542</v>
       </c>
       <c r="C17" s="80">
-        <v>114397</v>
+        <v>113346</v>
       </c>
       <c r="D17" s="80">
-        <v>25799</v>
+        <v>25452</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>296341</v>
+      </c>
+      <c r="G17" s="80">
         <v>292324</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>-0.65</v>
+        <v>1.37</v>
       </c>
       <c r="I17" s="84">
         <v>0.46</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="80">
-        <v>234511</v>
+        <v>277239</v>
       </c>
       <c r="C19" s="80">
-        <v>133606</v>
+        <v>135901</v>
       </c>
       <c r="D19" s="80">
-        <v>247869</v>
+        <v>247308</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
+        <v>660448</v>
+      </c>
+      <c r="G19" s="80">
         <v>615985</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>-4.19</v>
+        <v>7.22</v>
       </c>
       <c r="I19" s="84">
-        <v>0.98</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="80">
-        <v>29335</v>
+        <v>29863</v>
       </c>
       <c r="C21" s="80">
-        <v>50658</v>
+        <v>50397</v>
       </c>
       <c r="D21" s="80">
-        <v>3941</v>
+        <v>3842</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>84102</v>
+      </c>
+      <c r="G21" s="80">
         <v>83934</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>0.43</v>
+        <v>0.2</v>
       </c>
       <c r="I21" s="84">
         <v>0.13</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="80">
-        <v>70448</v>
+        <v>68626</v>
       </c>
       <c r="C23" s="80">
-        <v>161205</v>
+        <v>160480</v>
       </c>
       <c r="D23" s="80">
-        <v>7267</v>
+        <v>7261</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>236367</v>
+      </c>
+      <c r="G23" s="80">
         <v>238920</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>-1.12</v>
+        <v>-1.07</v>
       </c>
       <c r="I23" s="84">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="80">
-        <v>427491</v>
+        <v>446294</v>
       </c>
       <c r="C25" s="80">
-        <v>569188</v>
+        <v>562832</v>
       </c>
       <c r="D25" s="80">
-        <v>182332</v>
+        <v>187704</v>
       </c>
       <c r="E25" s="80">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F25" s="80">
+        <v>1197449</v>
+      </c>
+      <c r="G25" s="80">
         <v>1179633</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>-0.4</v>
+        <v>1.51</v>
       </c>
       <c r="I25" s="84">
         <v>1.87</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="80">
-        <v>198652</v>
+        <v>197862</v>
       </c>
       <c r="C27" s="80">
-        <v>450495</v>
+        <v>455851</v>
       </c>
       <c r="D27" s="80">
-        <v>78645</v>
+        <v>78572</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>732284</v>
+      </c>
+      <c r="G27" s="80">
         <v>727791</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>0.14</v>
+        <v>0.62</v>
       </c>
       <c r="I27" s="84">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="80">
-        <v>107295</v>
+        <v>108593</v>
       </c>
       <c r="C29" s="80">
-        <v>150393</v>
+        <v>149213</v>
       </c>
       <c r="D29" s="80">
-        <v>36107</v>
+        <v>34121</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>291927</v>
+      </c>
+      <c r="G29" s="80">
         <v>293795</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="82">
-        <v>-1.24</v>
+        <v>-0.64</v>
       </c>
       <c r="I29" s="84">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="80">
-        <v>81262</v>
+        <v>81055</v>
       </c>
       <c r="C31" s="80">
-        <v>113348</v>
+        <v>115065</v>
       </c>
       <c r="D31" s="80">
-        <v>4801</v>
+        <v>4898</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
+        <v>201018</v>
+      </c>
+      <c r="G31" s="80">
         <v>199410</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="82">
-        <v>0.33</v>
+        <v>0.81</v>
       </c>
       <c r="I31" s="84">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="80">
-        <v>367002</v>
+        <v>375346</v>
       </c>
       <c r="C33" s="80">
-        <v>369953</v>
+        <v>368952</v>
       </c>
       <c r="D33" s="80">
-        <v>99029</v>
+        <v>99271</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
+        <v>843570</v>
+      </c>
+      <c r="G33" s="80">
         <v>835984</v>
       </c>
-      <c r="G33" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="82">
-        <v>-1</v>
+        <v>0.91</v>
       </c>
       <c r="I33" s="84">
-        <v>1.33</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="94">
-        <v>192216</v>
+        <v>190221</v>
       </c>
       <c r="C35" s="94">
-        <v>347965</v>
+        <v>347303</v>
       </c>
       <c r="D35" s="94">
-        <v>153751</v>
+        <v>162936</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>700459</v>
+      </c>
+      <c r="G35" s="94">
         <v>693932</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="98">
-        <v>3.19</v>
+        <v>0.94</v>
       </c>
       <c r="I35" s="100">
-        <v>1.1</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -4607,56 +4607,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -4716,489 +4716,489 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="67">
-        <v>991359</v>
+        <v>1083638</v>
       </c>
       <c r="C9" s="67">
-        <v>937281</v>
+        <v>938483</v>
       </c>
       <c r="D9" s="67">
-        <v>254545</v>
+        <v>275658</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
+        <v>2297779</v>
+      </c>
+      <c r="G9" s="67">
         <v>2183184</v>
       </c>
-      <c r="G9" s="67">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="70">
-        <v>-2.33</v>
+        <v>5.25</v>
       </c>
       <c r="I9" s="73">
-        <v>3.46</v>
+        <v>3.59</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="80">
-        <v>983486</v>
+        <v>1032962</v>
       </c>
       <c r="C11" s="80">
-        <v>692364</v>
+        <v>656076</v>
       </c>
       <c r="D11" s="80">
-        <v>692716</v>
+        <v>737749</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>2426787</v>
+      </c>
+      <c r="G11" s="80">
         <v>2368566</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>-1.72</v>
+        <v>2.46</v>
       </c>
       <c r="I11" s="84">
-        <v>3.76</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="80">
-        <v>1331387</v>
+        <v>1384997</v>
       </c>
       <c r="C13" s="80">
-        <v>1175415</v>
+        <v>1181445</v>
       </c>
       <c r="D13" s="80">
-        <v>1209820</v>
+        <v>1243896</v>
       </c>
       <c r="E13" s="80">
-        <v>17394</v>
+        <v>17712</v>
       </c>
       <c r="F13" s="80">
+        <v>3828051</v>
+      </c>
+      <c r="G13" s="80">
         <v>3734017</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>0.94</v>
+        <v>2.52</v>
       </c>
       <c r="I13" s="84">
-        <v>5.92</v>
+        <v>5.98</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="80">
-        <v>226413</v>
+        <v>248229</v>
       </c>
       <c r="C15" s="80">
-        <v>284347</v>
+        <v>284085</v>
       </c>
       <c r="D15" s="80">
-        <v>201111</v>
+        <v>187568</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>719882</v>
+      </c>
+      <c r="G15" s="80">
         <v>711871</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>0.88</v>
+        <v>1.13</v>
       </c>
       <c r="I15" s="84">
-        <v>1.13</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="80">
-        <v>155418</v>
+        <v>153477</v>
       </c>
       <c r="C17" s="80">
-        <v>401040</v>
+        <v>388172</v>
       </c>
       <c r="D17" s="80">
-        <v>288512</v>
+        <v>291983</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>833632</v>
+      </c>
+      <c r="G17" s="80">
         <v>844970</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>7.05</v>
+        <v>-1.34</v>
       </c>
       <c r="I17" s="84">
-        <v>1.34</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="80">
-        <v>1049010</v>
+        <v>1100063</v>
       </c>
       <c r="C19" s="80">
-        <v>711487</v>
+        <v>753539</v>
       </c>
       <c r="D19" s="80">
-        <v>854596</v>
+        <v>885704</v>
       </c>
       <c r="E19" s="80">
-        <v>14242</v>
+        <v>16527</v>
       </c>
       <c r="F19" s="80">
+        <v>2755834</v>
+      </c>
+      <c r="G19" s="80">
         <v>2629335</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>0.68</v>
+        <v>4.81</v>
       </c>
       <c r="I19" s="84">
-        <v>4.17</v>
+        <v>4.31</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="80">
-        <v>73940</v>
+        <v>74796</v>
       </c>
       <c r="C21" s="80">
-        <v>218387</v>
+        <v>216715</v>
       </c>
       <c r="D21" s="80">
-        <v>52159</v>
+        <v>56271</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>347782</v>
+      </c>
+      <c r="G21" s="80">
         <v>344486</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>0.46</v>
+        <v>0.96</v>
       </c>
       <c r="I21" s="84">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="80">
-        <v>2005978</v>
+        <v>2014216</v>
       </c>
       <c r="C23" s="80">
-        <v>1308662</v>
+        <v>1367603</v>
       </c>
       <c r="D23" s="80">
-        <v>1566305</v>
+        <v>1677048</v>
       </c>
       <c r="E23" s="80">
-        <v>61826</v>
+        <v>63205</v>
       </c>
       <c r="F23" s="80">
+        <v>5122071</v>
+      </c>
+      <c r="G23" s="80">
         <v>4942771</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>0.3</v>
+        <v>3.63</v>
       </c>
       <c r="I23" s="84">
-        <v>7.84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="80">
-        <v>33425</v>
+        <v>31934</v>
       </c>
       <c r="C25" s="80">
-        <v>26759</v>
+        <v>29393</v>
       </c>
       <c r="D25" s="80">
-        <v>1708</v>
+        <v>1722</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
+        <v>63049</v>
+      </c>
+      <c r="G25" s="80">
         <v>61892</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>0.16</v>
+        <v>1.87</v>
       </c>
       <c r="I25" s="84">
         <v>0.1</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="80">
-        <v>37777</v>
+        <v>37878</v>
       </c>
       <c r="C27" s="80">
-        <v>53239</v>
+        <v>53828</v>
       </c>
       <c r="D27" s="80">
-        <v>1649</v>
+        <v>1778</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>93484</v>
+      </c>
+      <c r="G27" s="80">
         <v>92666</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>-0.97</v>
+        <v>0.88</v>
       </c>
       <c r="I27" s="84">
         <v>0.15</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="80">
-        <v>15793</v>
+        <v>16043</v>
       </c>
       <c r="C29" s="80">
-        <v>24965</v>
+        <v>25512</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>41555</v>
+      </c>
+      <c r="G29" s="80">
         <v>40758</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="82">
-        <v>-3.56</v>
+        <v>1.96</v>
       </c>
       <c r="I29" s="84">
         <v>0.06</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="26"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
@@ -5495,56 +5495,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -5604,324 +5604,324 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>236302</v>
+        <v>224843</v>
       </c>
       <c r="C9" s="68">
-        <v>292149</v>
+        <v>297902</v>
       </c>
       <c r="D9" s="68">
-        <v>1227515</v>
+        <v>1137103</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
+        <v>1659848</v>
+      </c>
+      <c r="G9" s="68">
         <v>1755967</v>
       </c>
-      <c r="G9" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="71">
-        <v>-2.43</v>
+        <v>-5.47</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="80">
-        <v>55696</v>
+        <v>48757</v>
       </c>
       <c r="C11" s="80">
-        <v>64903</v>
+        <v>66700</v>
       </c>
       <c r="D11" s="80">
-        <v>273621</v>
+        <v>252450</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>367907</v>
+      </c>
+      <c r="G11" s="80">
         <v>394220</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>23.82</v>
+        <v>-6.67</v>
       </c>
       <c r="I11" s="84">
-        <v>22.45</v>
+        <v>22.17</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="80">
-        <v>23634</v>
+        <v>29316</v>
       </c>
       <c r="C13" s="80">
-        <v>7280</v>
+        <v>7473</v>
       </c>
       <c r="D13" s="80">
-        <v>25790</v>
+        <v>32045</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>68833</v>
+      </c>
+      <c r="G13" s="80">
         <v>56703</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>9.07</v>
+        <v>21.39</v>
       </c>
       <c r="I13" s="84">
-        <v>3.23</v>
+        <v>4.15</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="80">
-        <v>2300</v>
+        <v>1686</v>
       </c>
       <c r="C15" s="80">
-        <v>4692</v>
+        <v>4793</v>
       </c>
       <c r="D15" s="80">
-        <v>1597</v>
+        <v>1539</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>8018</v>
+      </c>
+      <c r="G15" s="80">
         <v>8588</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>7.55</v>
+        <v>-6.64</v>
       </c>
       <c r="I15" s="84">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="80">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="C17" s="80">
         <v>82</v>
       </c>
       <c r="D17" s="80">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>210</v>
+      </c>
+      <c r="G17" s="80">
         <v>202</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>3.62</v>
+        <v>3.52</v>
       </c>
       <c r="I17" s="84">
         <v>0.01</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="80">
         <v>7</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
       <c r="D19" s="80">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
         <v>7</v>
       </c>
       <c r="G19" s="80">
         <v>7</v>
       </c>
       <c r="H19" s="82">
-        <v>0.03</v>
+        <v>-0.01</v>
       </c>
       <c r="I19" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="80">
-        <v>528</v>
+        <v>295</v>
       </c>
       <c r="C21" s="80">
-        <v>1236</v>
+        <v>852</v>
       </c>
       <c r="D21" s="80">
-        <v>431</v>
+        <v>604</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>1751</v>
+      </c>
+      <c r="G21" s="80">
         <v>2195</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>-32.97</v>
+        <v>-20.23</v>
       </c>
       <c r="I21" s="84">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="88">
         <v>0</v>
       </c>
       <c r="C23" s="88">
         <v>0</v>
       </c>
@@ -5946,276 +5946,276 @@
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="80">
         <v>1567</v>
       </c>
       <c r="D25" s="80">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
+        <v>2122</v>
+      </c>
+      <c r="G25" s="80">
         <v>2120</v>
-      </c>
-[...1 lines deleted...]
-        <v>2117</v>
       </c>
       <c r="H25" s="82">
         <v>0.12</v>
       </c>
       <c r="I25" s="84">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="80">
-        <v>34078</v>
+        <v>36701</v>
       </c>
       <c r="C27" s="80">
-        <v>897</v>
+        <v>1300</v>
       </c>
       <c r="D27" s="80">
-        <v>97228</v>
+        <v>89735</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>127736</v>
+      </c>
+      <c r="G27" s="80">
         <v>132203</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>-16.29</v>
+        <v>-3.38</v>
       </c>
       <c r="I27" s="84">
-        <v>7.53</v>
+        <v>7.7</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="80">
-        <v>2399</v>
+        <v>1815</v>
       </c>
       <c r="C29" s="80">
-        <v>7697</v>
+        <v>6271</v>
       </c>
       <c r="D29" s="80">
-        <v>730</v>
+        <v>750</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>8836</v>
+      </c>
+      <c r="G29" s="80">
         <v>10826</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="82">
-        <v>-11.72</v>
+        <v>-18.38</v>
       </c>
       <c r="I29" s="84">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="80">
-        <v>26335</v>
+        <v>32116</v>
       </c>
       <c r="C31" s="88">
         <v>0</v>
       </c>
       <c r="D31" s="80">
-        <v>37999</v>
+        <v>34655</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
+        <v>66770</v>
+      </c>
+      <c r="G31" s="80">
         <v>64334</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="82">
-        <v>3.11</v>
+        <v>3.79</v>
       </c>
       <c r="I31" s="84">
-        <v>3.66</v>
+        <v>4.02</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="80">
+        <v>35098</v>
+      </c>
+      <c r="D33" s="88">
+        <v>0</v>
+      </c>
+      <c r="E33" s="88">
+        <v>0</v>
+      </c>
+      <c r="F33" s="80">
+        <v>35098</v>
+      </c>
+      <c r="G33" s="80">
         <v>36881</v>
       </c>
-      <c r="D33" s="88">
-[...10 lines deleted...]
-      </c>
       <c r="H33" s="82">
-        <v>8.41</v>
+        <v>-4.83</v>
       </c>
       <c r="I33" s="84">
-        <v>2.1</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="94">
-        <v>23196</v>
+        <v>13104</v>
       </c>
       <c r="C35" s="94">
-        <v>9632</v>
+        <v>9881</v>
       </c>
       <c r="D35" s="94">
-        <v>54872</v>
+        <v>55181</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>78166</v>
+      </c>
+      <c r="G35" s="94">
         <v>87700</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="98">
-        <v>-0.52</v>
+        <v>-10.87</v>
       </c>
       <c r="I35" s="100">
-        <v>4.99</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -6390,56 +6390,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -6514,225 +6514,225 @@
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="104">
         <v>0</v>
       </c>
       <c r="C9" s="104">
         <v>0</v>
       </c>
       <c r="D9" s="67">
         <v>1</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
         <v>1</v>
       </c>
       <c r="G9" s="67">
-        <v>774</v>
+        <v>1</v>
       </c>
       <c r="H9" s="108">
-        <v>-99.82</v>
+        <v>-31.38</v>
       </c>
       <c r="I9" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="109" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="80">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C11" s="80">
         <v>2003</v>
       </c>
       <c r="D11" s="80">
-        <v>1991</v>
+        <v>1522</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>3546</v>
+      </c>
+      <c r="G11" s="80">
         <v>4019</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="111">
-        <v>-7.21</v>
+        <v>-11.77</v>
       </c>
       <c r="I11" s="84">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="109" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="80">
-        <v>461</v>
+        <v>114</v>
       </c>
       <c r="C13" s="88">
         <v>0</v>
       </c>
       <c r="D13" s="80">
-        <v>76058</v>
+        <v>64497</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>64611</v>
+      </c>
+      <c r="G13" s="80">
         <v>76520</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="111">
-        <v>-33.81</v>
+        <v>-15.56</v>
       </c>
       <c r="I13" s="84">
-        <v>4.36</v>
+        <v>3.89</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="109" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="80">
-        <v>4506</v>
+        <v>3848</v>
       </c>
       <c r="C15" s="80">
-        <v>16590</v>
+        <v>15727</v>
       </c>
       <c r="D15" s="80">
-        <v>83634</v>
+        <v>87744</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>107320</v>
+      </c>
+      <c r="G15" s="80">
         <v>104729</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="111">
-        <v>-2.25</v>
+        <v>2.47</v>
       </c>
       <c r="I15" s="84">
-        <v>5.96</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="109" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="80">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="C17" s="80">
-        <v>1200</v>
+        <v>1100</v>
       </c>
       <c r="D17" s="80">
-        <v>104704</v>
+        <v>106997</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>108142</v>
+      </c>
+      <c r="G17" s="80">
         <v>105931</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="111">
-        <v>-28.85</v>
+        <v>2.09</v>
       </c>
       <c r="I17" s="84">
-        <v>6.03</v>
+        <v>6.52</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="109" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="88">
         <v>0</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
@@ -6751,114 +6751,114 @@
       <c r="H19" s="113">
         <v>0</v>
       </c>
       <c r="I19" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="109" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="80">
-        <v>34578</v>
+        <v>37494</v>
       </c>
       <c r="C21" s="80">
-        <v>60645</v>
+        <v>71929</v>
       </c>
       <c r="D21" s="80">
-        <v>125583</v>
+        <v>104563</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>213986</v>
+      </c>
+      <c r="G21" s="80">
         <v>220806</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="111">
-        <v>25.27</v>
+        <v>-3.09</v>
       </c>
       <c r="I21" s="84">
-        <v>12.57</v>
+        <v>12.89</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="109" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="80">
-        <v>25041</v>
+        <v>15861</v>
       </c>
       <c r="C23" s="80">
-        <v>67719</v>
+        <v>60112</v>
       </c>
       <c r="D23" s="80">
-        <v>300460</v>
+        <v>250220</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>326193</v>
+      </c>
+      <c r="G23" s="80">
         <v>393220</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="111">
-        <v>-8.33</v>
+        <v>-17.05</v>
       </c>
       <c r="I23" s="84">
-        <v>22.39</v>
+        <v>19.65</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="109" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="88">
         <v>0</v>
       </c>
@@ -6922,111 +6922,111 @@
       <c r="I27" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="109" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="80">
         <v>0</v>
       </c>
       <c r="C29" s="80">
-        <v>5300</v>
+        <v>8500</v>
       </c>
       <c r="D29" s="80">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>8700</v>
+      </c>
+      <c r="G29" s="80">
         <v>5500</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="111">
-        <v>108.92</v>
+        <v>58.17</v>
       </c>
       <c r="I29" s="84">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="109" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="80">
-        <v>3053</v>
+        <v>3058</v>
       </c>
       <c r="C31" s="80">
-        <v>1596</v>
+        <v>2056</v>
       </c>
       <c r="D31" s="80">
-        <v>41048</v>
+        <v>52826</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
+        <v>57940</v>
+      </c>
+      <c r="G31" s="80">
         <v>45698</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="111">
-        <v>-37.78</v>
+        <v>26.79</v>
       </c>
       <c r="I31" s="84">
-        <v>2.6</v>
+        <v>3.49</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="109" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="88">
         <v>0</v>
       </c>
@@ -7045,72 +7045,72 @@
       <c r="H33" s="113">
         <v>0</v>
       </c>
       <c r="I33" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="109" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="94">
-        <v>141</v>
+        <v>265</v>
       </c>
       <c r="C35" s="94">
-        <v>796</v>
+        <v>822</v>
       </c>
       <c r="D35" s="94">
-        <v>13</v>
+        <v>142</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>1229</v>
+      </c>
+      <c r="G35" s="94">
         <v>949</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="115">
-        <v>-17.69</v>
+        <v>29.5</v>
       </c>
       <c r="I35" s="100">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -7285,56 +7285,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -7394,72 +7394,72 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="67">
-        <v>208</v>
+        <v>241</v>
       </c>
       <c r="C9" s="67">
-        <v>1434</v>
+        <v>1634</v>
       </c>
       <c r="D9" s="67">
-        <v>973</v>
+        <v>851</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
+        <v>2727</v>
+      </c>
+      <c r="G9" s="67">
         <v>2616</v>
       </c>
-      <c r="G9" s="67">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="108">
-        <v>40.42</v>
+        <v>4.24</v>
       </c>
       <c r="I9" s="73">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="56"/>
       <c r="I11" s="57"/>
@@ -7918,56 +7918,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8027,198 +8027,198 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>1091</v>
+        <v>1929</v>
       </c>
       <c r="C9" s="68">
-        <v>91634</v>
+        <v>84648</v>
       </c>
       <c r="D9" s="68">
-        <v>35692</v>
+        <v>25564</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
+        <v>112141</v>
+      </c>
+      <c r="G9" s="68">
         <v>128416</v>
       </c>
-      <c r="G9" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="71">
-        <v>25.51</v>
+        <v>-12.67</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="80">
-        <v>413</v>
+        <v>1394</v>
       </c>
       <c r="C11" s="80">
-        <v>37922</v>
+        <v>35672</v>
       </c>
       <c r="D11" s="80">
-        <v>4113</v>
+        <v>7265</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>44330</v>
+      </c>
+      <c r="G11" s="80">
         <v>42448</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>-9.93</v>
+        <v>4.43</v>
       </c>
       <c r="I11" s="84">
-        <v>33.05</v>
+        <v>39.53</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="80">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C13" s="80">
-        <v>12925</v>
+        <v>7225</v>
       </c>
       <c r="D13" s="80">
-        <v>27570</v>
+        <v>16483</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>23817</v>
+      </c>
+      <c r="G13" s="80">
         <v>40604</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>245.25</v>
+        <v>-41.34</v>
       </c>
       <c r="I13" s="84">
-        <v>31.62</v>
+        <v>21.24</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="80">
-        <v>568</v>
+        <v>427</v>
       </c>
       <c r="C15" s="80">
-        <v>40788</v>
+        <v>41752</v>
       </c>
       <c r="D15" s="80">
-        <v>4009</v>
+        <v>1816</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>43995</v>
+      </c>
+      <c r="G15" s="80">
         <v>45365</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>4.45</v>
+        <v>-3.02</v>
       </c>
       <c r="I15" s="84">
-        <v>35.33</v>
+        <v>39.23</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="56"/>
       <c r="I17" s="57"/>
@@ -8618,56 +8618,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8727,615 +8727,615 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>378403</v>
+        <v>382703</v>
       </c>
       <c r="C9" s="68">
-        <v>537631</v>
+        <v>539054</v>
       </c>
       <c r="D9" s="105">
         <v>0</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
+        <v>921757</v>
+      </c>
+      <c r="G9" s="68">
         <v>916034</v>
       </c>
-      <c r="G9" s="68">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="71">
-        <v>-0.35</v>
+        <v>0.62</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="80">
-        <v>11616</v>
+        <v>11599</v>
       </c>
       <c r="C11" s="80">
-        <v>15306</v>
+        <v>15309</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>26908</v>
+      </c>
+      <c r="G11" s="80">
         <v>26922</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>-0.4</v>
+        <v>-0.05</v>
       </c>
       <c r="I11" s="84">
-        <v>2.94</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="80">
-        <v>15844</v>
+        <v>15738</v>
       </c>
       <c r="C13" s="80">
-        <v>20416</v>
+        <v>20825</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>36563</v>
+      </c>
+      <c r="G13" s="80">
         <v>36260</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="I13" s="84">
-        <v>3.96</v>
+        <v>3.97</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="80">
-        <v>20271</v>
+        <v>21078</v>
       </c>
       <c r="C15" s="80">
-        <v>19237</v>
+        <v>19303</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>40381</v>
+      </c>
+      <c r="G15" s="80">
         <v>39509</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>-1.15</v>
+        <v>2.21</v>
       </c>
       <c r="I15" s="84">
-        <v>4.31</v>
+        <v>4.38</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="80">
-        <v>44720</v>
+        <v>44890</v>
       </c>
       <c r="C17" s="80">
-        <v>66861</v>
+        <v>67341</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>112231</v>
+      </c>
+      <c r="G17" s="80">
         <v>111582</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>0.27</v>
+        <v>0.58</v>
       </c>
       <c r="I17" s="84">
         <v>12.18</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="80">
-        <v>11522</v>
+        <v>11885</v>
       </c>
       <c r="C19" s="80">
-        <v>14942</v>
+        <v>14983</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
+        <v>26869</v>
+      </c>
+      <c r="G19" s="80">
         <v>26464</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>-1.01</v>
+        <v>1.53</v>
       </c>
       <c r="I19" s="84">
-        <v>2.89</v>
+        <v>2.91</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="80">
-        <v>5497</v>
+        <v>5623</v>
       </c>
       <c r="C21" s="80">
-        <v>10293</v>
+        <v>10301</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>15924</v>
+      </c>
+      <c r="G21" s="80">
         <v>15789</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>-2.32</v>
+        <v>0.85</v>
       </c>
       <c r="I21" s="84">
-        <v>1.72</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="80">
-        <v>10368</v>
+        <v>10684</v>
       </c>
       <c r="C23" s="80">
-        <v>10603</v>
+        <v>10607</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>21292</v>
+      </c>
+      <c r="G23" s="80">
         <v>20971</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>-0.57</v>
+        <v>1.53</v>
       </c>
       <c r="I23" s="84">
-        <v>2.29</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="80">
-        <v>34159</v>
+        <v>35753</v>
       </c>
       <c r="C25" s="80">
-        <v>47771</v>
+        <v>47811</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
+        <v>83564</v>
+      </c>
+      <c r="G25" s="80">
         <v>81930</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>-0.79</v>
+        <v>2</v>
       </c>
       <c r="I25" s="84">
-        <v>8.94</v>
+        <v>9.07</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="80">
-        <v>14196</v>
+        <v>14002</v>
       </c>
       <c r="C27" s="80">
-        <v>24205</v>
+        <v>24080</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>38082</v>
+      </c>
+      <c r="G27" s="80">
         <v>38401</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>-0.06</v>
+        <v>-0.83</v>
       </c>
       <c r="I27" s="84">
-        <v>4.19</v>
+        <v>4.13</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="80">
-        <v>43139</v>
+        <v>43188</v>
       </c>
       <c r="C29" s="80">
-        <v>70261</v>
+        <v>70195</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
+        <v>113383</v>
+      </c>
+      <c r="G29" s="80">
         <v>113400</v>
       </c>
-      <c r="G29" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H29" s="82">
-        <v>0.19</v>
+        <v>-0.01</v>
       </c>
       <c r="I29" s="84">
-        <v>12.38</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="80">
-        <v>9658</v>
+        <v>9594</v>
       </c>
       <c r="C31" s="80">
-        <v>10063</v>
+        <v>10016</v>
       </c>
       <c r="D31" s="88">
         <v>0</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
+        <v>19609</v>
+      </c>
+      <c r="G31" s="80">
         <v>19722</v>
       </c>
-      <c r="G31" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H31" s="82">
-        <v>0.09</v>
+        <v>-0.57</v>
       </c>
       <c r="I31" s="84">
-        <v>2.15</v>
+        <v>2.13</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="80">
-        <v>7228</v>
+        <v>7115</v>
       </c>
       <c r="C33" s="80">
-        <v>9885</v>
+        <v>9966</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
+        <v>17082</v>
+      </c>
+      <c r="G33" s="80">
         <v>17113</v>
       </c>
-      <c r="G33" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H33" s="82">
-        <v>-0.12</v>
+        <v>-0.18</v>
       </c>
       <c r="I33" s="84">
-        <v>1.87</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="94">
-        <v>18052</v>
+        <v>18012</v>
       </c>
       <c r="C35" s="94">
-        <v>20943</v>
+        <v>21271</v>
       </c>
       <c r="D35" s="96">
         <v>0</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
+        <v>39283</v>
+      </c>
+      <c r="G35" s="94">
         <v>38995</v>
       </c>
-      <c r="G35" s="94">
-[...1 lines deleted...]
-      </c>
       <c r="H35" s="98">
-        <v>-0.74</v>
+        <v>0.74</v>
       </c>
       <c r="I35" s="100">
         <v>4.26</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -9568,56 +9568,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -9677,447 +9677,447 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="67">
-        <v>9232</v>
+        <v>9586</v>
       </c>
       <c r="C9" s="67">
-        <v>8581</v>
+        <v>8526</v>
       </c>
       <c r="D9" s="104">
         <v>0</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
+        <v>18111</v>
+      </c>
+      <c r="G9" s="67">
         <v>17812</v>
       </c>
-      <c r="G9" s="67">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="70">
-        <v>-0.05</v>
+        <v>1.68</v>
       </c>
       <c r="I9" s="73">
-        <v>1.94</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="80">
-        <v>14977</v>
+        <v>15065</v>
       </c>
       <c r="C11" s="80">
         <v>15010</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
+        <v>30075</v>
+      </c>
+      <c r="G11" s="80">
         <v>29987</v>
       </c>
-      <c r="G11" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H11" s="82">
-        <v>-0.42</v>
+        <v>0.29</v>
       </c>
       <c r="I11" s="84">
-        <v>3.27</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>226</v>
       </c>
       <c r="B13" s="80">
-        <v>5796</v>
+        <v>5699</v>
       </c>
       <c r="C13" s="80">
-        <v>9498</v>
+        <v>9390</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
+        <v>15089</v>
+      </c>
+      <c r="G13" s="80">
         <v>15293</v>
       </c>
-      <c r="G13" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H13" s="82">
-        <v>-0.06</v>
+        <v>-1.34</v>
       </c>
       <c r="I13" s="84">
-        <v>1.67</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="80">
-        <v>10661</v>
+        <v>10530</v>
       </c>
       <c r="C15" s="80">
-        <v>17015</v>
+        <v>17353</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
+        <v>27883</v>
+      </c>
+      <c r="G15" s="80">
         <v>27676</v>
       </c>
-      <c r="G15" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="82">
-        <v>2.17</v>
+        <v>0.75</v>
       </c>
       <c r="I15" s="84">
-        <v>3.02</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="80">
-        <v>29518</v>
+        <v>30192</v>
       </c>
       <c r="C17" s="80">
-        <v>61558</v>
+        <v>61256</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
+        <v>91448</v>
+      </c>
+      <c r="G17" s="80">
         <v>91076</v>
       </c>
-      <c r="G17" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H17" s="82">
-        <v>-1.18</v>
+        <v>0.41</v>
       </c>
       <c r="I17" s="84">
-        <v>9.94</v>
+        <v>9.92</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="80">
-        <v>13749</v>
+        <v>13831</v>
       </c>
       <c r="C19" s="80">
-        <v>22997</v>
+        <v>23183</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
+        <v>37014</v>
+      </c>
+      <c r="G19" s="80">
         <v>36745</v>
       </c>
-      <c r="G19" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H19" s="82">
-        <v>-0.61</v>
+        <v>0.73</v>
       </c>
       <c r="I19" s="84">
-        <v>4.01</v>
+        <v>4.02</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="80">
-        <v>37609</v>
+        <v>37920</v>
       </c>
       <c r="C21" s="80">
-        <v>50678</v>
+        <v>50844</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
+        <v>88763</v>
+      </c>
+      <c r="G21" s="80">
         <v>88287</v>
       </c>
-      <c r="G21" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H21" s="82">
-        <v>-0.86</v>
+        <v>0.54</v>
       </c>
       <c r="I21" s="84">
-        <v>9.64</v>
+        <v>9.63</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="80">
-        <v>2883</v>
+        <v>2897</v>
       </c>
       <c r="C23" s="80">
-        <v>2970</v>
+        <v>2974</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
+        <v>5871</v>
+      </c>
+      <c r="G23" s="80">
         <v>5854</v>
       </c>
-      <c r="G23" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H23" s="82">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
       <c r="I23" s="84">
         <v>0.64</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="80">
-        <v>5091</v>
+        <v>5178</v>
       </c>
       <c r="C25" s="80">
-        <v>5173</v>
+        <v>5128</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
+        <v>10305</v>
+      </c>
+      <c r="G25" s="80">
         <v>10264</v>
       </c>
-      <c r="G25" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="82">
-        <v>-1.34</v>
+        <v>0.41</v>
       </c>
       <c r="I25" s="84">
         <v>1.12</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="80">
-        <v>2619</v>
+        <v>2645</v>
       </c>
       <c r="C27" s="80">
-        <v>3366</v>
+        <v>3381</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
+        <v>6026</v>
+      </c>
+      <c r="G27" s="80">
         <v>5986</v>
       </c>
-      <c r="G27" s="80">
-[...1 lines deleted...]
-      </c>
       <c r="H27" s="82">
-        <v>0.19</v>
+        <v>0.68</v>
       </c>
       <c r="I27" s="84">
         <v>0.65</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="26"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>