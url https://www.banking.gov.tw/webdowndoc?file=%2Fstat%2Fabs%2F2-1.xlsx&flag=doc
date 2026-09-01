--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -216,51 +216,51 @@
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">） </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Include OBU)</t>
     </r>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -275,51 +275,51 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>續一</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives(Cont.1)</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>元大商業銀行　　　　#</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
@@ -2805,450 +2805,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>25683313</v>
+        <v>25953077</v>
       </c>
       <c r="C9" s="68">
-        <v>21227708</v>
+        <v>21155221</v>
       </c>
       <c r="D9" s="68">
-        <v>15952118</v>
+        <v>16460385</v>
       </c>
       <c r="E9" s="68">
-        <v>1141764</v>
+        <v>1299662</v>
       </c>
       <c r="F9" s="68">
-        <v>64004903</v>
+        <v>64868345</v>
       </c>
       <c r="G9" s="68">
-        <v>63062521</v>
+        <v>64844187</v>
       </c>
       <c r="H9" s="71">
-        <v>1.49</v>
+        <v>0.04</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="80">
-        <v>1673356</v>
+        <v>1717453</v>
       </c>
       <c r="C11" s="80">
-        <v>2004247</v>
+        <v>1976184</v>
       </c>
       <c r="D11" s="80">
-        <v>1255174</v>
+        <v>1272112</v>
       </c>
       <c r="E11" s="80">
-        <v>429485</v>
+        <v>550888</v>
       </c>
       <c r="F11" s="80">
-        <v>5362261</v>
+        <v>5516637</v>
       </c>
       <c r="G11" s="80">
-        <v>5377857</v>
+        <v>5442386</v>
       </c>
       <c r="H11" s="82">
-        <v>-0.29</v>
+        <v>1.36</v>
       </c>
       <c r="I11" s="84">
-        <v>8.38</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="80">
-        <v>1024776</v>
+        <v>1026967</v>
       </c>
       <c r="C13" s="80">
-        <v>1196883</v>
+        <v>1210638</v>
       </c>
       <c r="D13" s="80">
-        <v>296857</v>
+        <v>311481</v>
       </c>
       <c r="E13" s="80">
-        <v>260417</v>
+        <v>265099</v>
       </c>
       <c r="F13" s="80">
-        <v>2778933</v>
+        <v>2814185</v>
       </c>
       <c r="G13" s="80">
-        <v>2758386</v>
+        <v>2780852</v>
       </c>
       <c r="H13" s="82">
-        <v>0.74</v>
+        <v>1.2</v>
       </c>
       <c r="I13" s="84">
         <v>4.34</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="80">
-        <v>1972493</v>
+        <v>1954675</v>
       </c>
       <c r="C15" s="80">
-        <v>1323195</v>
+        <v>1282408</v>
       </c>
       <c r="D15" s="80">
-        <v>772649</v>
+        <v>765307</v>
       </c>
       <c r="E15" s="80">
-        <v>145806</v>
+        <v>156025</v>
       </c>
       <c r="F15" s="80">
-        <v>4214142</v>
+        <v>4158415</v>
       </c>
       <c r="G15" s="80">
-        <v>4200282</v>
+        <v>4200083</v>
       </c>
       <c r="H15" s="82">
-        <v>0.33</v>
+        <v>-0.99</v>
       </c>
       <c r="I15" s="84">
-        <v>6.58</v>
+        <v>6.41</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="80">
-        <v>1764763</v>
+        <v>1764478</v>
       </c>
       <c r="C17" s="80">
-        <v>1047151</v>
+        <v>1012892</v>
       </c>
       <c r="D17" s="80">
-        <v>1184370</v>
+        <v>1195613</v>
       </c>
       <c r="E17" s="80">
-        <v>26363</v>
+        <v>26594</v>
       </c>
       <c r="F17" s="80">
-        <v>4022647</v>
+        <v>3999577</v>
       </c>
       <c r="G17" s="80">
-        <v>3964803</v>
+        <v>4047169</v>
       </c>
       <c r="H17" s="82">
-        <v>1.46</v>
+        <v>-1.18</v>
       </c>
       <c r="I17" s="84">
-        <v>6.28</v>
+        <v>6.17</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="80">
-        <v>1738200</v>
+        <v>1769137</v>
       </c>
       <c r="C19" s="80">
-        <v>927925</v>
+        <v>935141</v>
       </c>
       <c r="D19" s="80">
-        <v>753578</v>
+        <v>830428</v>
       </c>
       <c r="E19" s="80">
-        <v>31974</v>
+        <v>32981</v>
       </c>
       <c r="F19" s="80">
-        <v>3451677</v>
+        <v>3567688</v>
       </c>
       <c r="G19" s="80">
-        <v>3437338</v>
+        <v>3520840</v>
       </c>
       <c r="H19" s="82">
-        <v>0.42</v>
+        <v>1.33</v>
       </c>
       <c r="I19" s="84">
-        <v>5.39</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="80">
-        <v>1323948</v>
+        <v>1245449</v>
       </c>
       <c r="C21" s="80">
-        <v>924562</v>
+        <v>881227</v>
       </c>
       <c r="D21" s="80">
-        <v>576696</v>
+        <v>608312</v>
       </c>
       <c r="E21" s="80">
-        <v>5422</v>
+        <v>5353</v>
       </c>
       <c r="F21" s="80">
-        <v>2830628</v>
+        <v>2740342</v>
       </c>
       <c r="G21" s="80">
-        <v>2738385</v>
+        <v>2721380</v>
       </c>
       <c r="H21" s="82">
-        <v>3.37</v>
+        <v>0.7</v>
       </c>
       <c r="I21" s="84">
-        <v>4.42</v>
+        <v>4.22</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="80">
-        <v>394509</v>
+        <v>393231</v>
       </c>
       <c r="C23" s="80">
-        <v>550094</v>
+        <v>567412</v>
       </c>
       <c r="D23" s="80">
-        <v>313590</v>
+        <v>311366</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>1258192</v>
+        <v>1272009</v>
       </c>
       <c r="G23" s="80">
-        <v>1261149</v>
+        <v>1268196</v>
       </c>
       <c r="H23" s="82">
-        <v>-0.23</v>
+        <v>0.3</v>
       </c>
       <c r="I23" s="84">
-        <v>1.97</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="80">
-        <v>1516294</v>
+        <v>1531781</v>
       </c>
       <c r="C25" s="80">
-        <v>1097848</v>
+        <v>1118611</v>
       </c>
       <c r="D25" s="80">
-        <v>1284588</v>
+        <v>1293901</v>
       </c>
       <c r="E25" s="80">
-        <v>74665</v>
+        <v>88775</v>
       </c>
       <c r="F25" s="80">
-        <v>3973396</v>
+        <v>4033069</v>
       </c>
       <c r="G25" s="80">
-        <v>3910798</v>
+        <v>4055339</v>
       </c>
       <c r="H25" s="82">
-        <v>1.6</v>
+        <v>-0.55</v>
       </c>
       <c r="I25" s="84">
-        <v>6.21</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="80">
-        <v>2242677</v>
+        <v>2327212</v>
       </c>
       <c r="C27" s="80">
-        <v>1397769</v>
+        <v>1319535</v>
       </c>
       <c r="D27" s="80">
-        <v>872737</v>
+        <v>899046</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>4513183</v>
+        <v>4545793</v>
       </c>
       <c r="G27" s="80">
-        <v>4474761</v>
+        <v>4624590</v>
       </c>
       <c r="H27" s="82">
-        <v>0.86</v>
+        <v>-1.7</v>
       </c>
       <c r="I27" s="84">
-        <v>7.05</v>
+        <v>7.01</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="88">
         <v>0</v>
       </c>
       <c r="C29" s="88">
         <v>0</v>
       </c>
@@ -3267,156 +3267,156 @@
       <c r="H29" s="90">
         <v>0</v>
       </c>
       <c r="I29" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="80">
-        <v>124412</v>
+        <v>120872</v>
       </c>
       <c r="C31" s="80">
-        <v>98031</v>
+        <v>93946</v>
       </c>
       <c r="D31" s="80">
-        <v>35526</v>
+        <v>32699</v>
       </c>
       <c r="E31" s="80">
-        <v>26794</v>
+        <v>32348</v>
       </c>
       <c r="F31" s="80">
-        <v>284763</v>
+        <v>279864</v>
       </c>
       <c r="G31" s="80">
-        <v>283902</v>
+        <v>290676</v>
       </c>
       <c r="H31" s="82">
-        <v>0.3</v>
+        <v>-3.72</v>
       </c>
       <c r="I31" s="84">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="80">
-        <v>1054587</v>
+        <v>1083963</v>
       </c>
       <c r="C33" s="80">
-        <v>937469</v>
+        <v>927903</v>
       </c>
       <c r="D33" s="80">
-        <v>1259522</v>
+        <v>1314738</v>
       </c>
       <c r="E33" s="80">
-        <v>16090</v>
+        <v>16508</v>
       </c>
       <c r="F33" s="80">
-        <v>3267668</v>
+        <v>3343111</v>
       </c>
       <c r="G33" s="80">
-        <v>3189831</v>
+        <v>3323402</v>
       </c>
       <c r="H33" s="82">
-        <v>2.44</v>
+        <v>0.59</v>
       </c>
       <c r="I33" s="84">
-        <v>5.11</v>
+        <v>5.15</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="94">
-        <v>152508</v>
+        <v>202195</v>
       </c>
       <c r="C35" s="94">
-        <v>11134</v>
+        <v>7371</v>
       </c>
       <c r="D35" s="94">
-        <v>225532</v>
+        <v>251065</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>389174</v>
+        <v>460631</v>
       </c>
       <c r="G35" s="94">
-        <v>484553</v>
+        <v>412353</v>
       </c>
       <c r="H35" s="98">
-        <v>-19.68</v>
+        <v>11.71</v>
       </c>
       <c r="I35" s="100">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="58"/>
       <c r="C37" s="58"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
@@ -3653,56 +3653,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -3762,618 +3762,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="67">
-        <v>40851</v>
+        <v>40185</v>
       </c>
       <c r="C9" s="67">
-        <v>147095</v>
+        <v>159721</v>
       </c>
       <c r="D9" s="67">
-        <v>111738</v>
+        <v>115289</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>299685</v>
+        <v>315195</v>
       </c>
       <c r="G9" s="67">
-        <v>304014</v>
+        <v>301502</v>
       </c>
       <c r="H9" s="70">
-        <v>-1.42</v>
+        <v>4.54</v>
       </c>
       <c r="I9" s="73">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="80">
-        <v>906003</v>
+        <v>918367</v>
       </c>
       <c r="C11" s="80">
-        <v>780819</v>
+        <v>735679</v>
       </c>
       <c r="D11" s="80">
-        <v>395344</v>
+        <v>401035</v>
       </c>
       <c r="E11" s="80">
-        <v>25673</v>
+        <v>16565</v>
       </c>
       <c r="F11" s="80">
-        <v>2107839</v>
+        <v>2071647</v>
       </c>
       <c r="G11" s="80">
-        <v>2097845</v>
+        <v>2062047</v>
       </c>
       <c r="H11" s="82">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="I11" s="84">
-        <v>3.29</v>
+        <v>3.19</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="80">
-        <v>274710</v>
+        <v>261036</v>
       </c>
       <c r="C13" s="80">
-        <v>67126</v>
+        <v>78649</v>
       </c>
       <c r="D13" s="80">
-        <v>296194</v>
+        <v>303253</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>638030</v>
+        <v>642938</v>
       </c>
       <c r="G13" s="80">
-        <v>622517</v>
+        <v>621354</v>
       </c>
       <c r="H13" s="82">
-        <v>2.49</v>
+        <v>3.47</v>
       </c>
       <c r="I13" s="84">
-        <v>1</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="80">
-        <v>368350</v>
+        <v>363465</v>
       </c>
       <c r="C15" s="80">
-        <v>362168</v>
+        <v>365079</v>
       </c>
       <c r="D15" s="80">
-        <v>107283</v>
+        <v>110868</v>
       </c>
       <c r="E15" s="80">
-        <v>1012</v>
+        <v>1028</v>
       </c>
       <c r="F15" s="80">
-        <v>838813</v>
+        <v>840440</v>
       </c>
       <c r="G15" s="80">
-        <v>839874</v>
+        <v>831935</v>
       </c>
       <c r="H15" s="82">
-        <v>-0.13</v>
+        <v>1.02</v>
       </c>
       <c r="I15" s="84">
-        <v>1.31</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="80">
-        <v>157542</v>
+        <v>155106</v>
       </c>
       <c r="C17" s="80">
-        <v>113346</v>
+        <v>117949</v>
       </c>
       <c r="D17" s="80">
-        <v>25452</v>
+        <v>25690</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>296341</v>
+        <v>298744</v>
       </c>
       <c r="G17" s="80">
-        <v>292324</v>
+        <v>300269</v>
       </c>
       <c r="H17" s="82">
-        <v>1.37</v>
+        <v>-0.51</v>
       </c>
       <c r="I17" s="84">
         <v>0.46</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="80">
-        <v>277239</v>
+        <v>312657</v>
       </c>
       <c r="C19" s="80">
-        <v>135901</v>
+        <v>128007</v>
       </c>
       <c r="D19" s="80">
-        <v>247308</v>
+        <v>269871</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>660448</v>
+        <v>710535</v>
       </c>
       <c r="G19" s="80">
-        <v>615985</v>
+        <v>696016</v>
       </c>
       <c r="H19" s="82">
-        <v>7.22</v>
+        <v>2.09</v>
       </c>
       <c r="I19" s="84">
-        <v>1.03</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="80">
-        <v>29863</v>
+        <v>30015</v>
       </c>
       <c r="C21" s="80">
-        <v>50397</v>
+        <v>51929</v>
       </c>
       <c r="D21" s="80">
-        <v>3842</v>
+        <v>3832</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>84102</v>
+        <v>85776</v>
       </c>
       <c r="G21" s="80">
-        <v>83934</v>
+        <v>84195</v>
       </c>
       <c r="H21" s="82">
-        <v>0.2</v>
+        <v>1.88</v>
       </c>
       <c r="I21" s="84">
         <v>0.13</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="80">
-        <v>68626</v>
+        <v>70343</v>
       </c>
       <c r="C23" s="80">
-        <v>160480</v>
+        <v>161765</v>
       </c>
       <c r="D23" s="80">
-        <v>7261</v>
+        <v>7808</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>236367</v>
+        <v>239915</v>
       </c>
       <c r="G23" s="80">
-        <v>238920</v>
+        <v>242536</v>
       </c>
       <c r="H23" s="82">
-        <v>-1.07</v>
+        <v>-1.08</v>
       </c>
       <c r="I23" s="84">
         <v>0.37</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="80">
-        <v>446294</v>
+        <v>445326</v>
       </c>
       <c r="C25" s="80">
-        <v>562832</v>
+        <v>546356</v>
       </c>
       <c r="D25" s="80">
-        <v>187704</v>
+        <v>200880</v>
       </c>
       <c r="E25" s="80">
-        <v>619</v>
+        <v>674</v>
       </c>
       <c r="F25" s="80">
-        <v>1197449</v>
+        <v>1193235</v>
       </c>
       <c r="G25" s="80">
-        <v>1179633</v>
+        <v>1204401</v>
       </c>
       <c r="H25" s="82">
-        <v>1.51</v>
+        <v>-0.93</v>
       </c>
       <c r="I25" s="84">
-        <v>1.87</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="80">
-        <v>197862</v>
+        <v>201805</v>
       </c>
       <c r="C27" s="80">
-        <v>455851</v>
+        <v>455996</v>
       </c>
       <c r="D27" s="80">
-        <v>78572</v>
+        <v>80595</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>732284</v>
+        <v>738396</v>
       </c>
       <c r="G27" s="80">
-        <v>727791</v>
+        <v>737111</v>
       </c>
       <c r="H27" s="82">
-        <v>0.62</v>
+        <v>0.17</v>
       </c>
       <c r="I27" s="84">
         <v>1.14</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="80">
-        <v>108593</v>
+        <v>108011</v>
       </c>
       <c r="C29" s="80">
-        <v>149213</v>
+        <v>152375</v>
       </c>
       <c r="D29" s="80">
-        <v>34121</v>
+        <v>33524</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>291927</v>
+        <v>293910</v>
       </c>
       <c r="G29" s="80">
-        <v>293795</v>
+        <v>288046</v>
       </c>
       <c r="H29" s="82">
-        <v>-0.64</v>
+        <v>2.04</v>
       </c>
       <c r="I29" s="84">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="80">
-        <v>81055</v>
+        <v>79545</v>
       </c>
       <c r="C31" s="80">
-        <v>115065</v>
+        <v>114577</v>
       </c>
       <c r="D31" s="80">
-        <v>4898</v>
+        <v>5006</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>201018</v>
+        <v>199128</v>
       </c>
       <c r="G31" s="80">
-        <v>199410</v>
+        <v>201204</v>
       </c>
       <c r="H31" s="82">
-        <v>0.81</v>
+        <v>-1.03</v>
       </c>
       <c r="I31" s="84">
         <v>0.31</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="80">
-        <v>375346</v>
+        <v>365167</v>
       </c>
       <c r="C33" s="80">
-        <v>368952</v>
+        <v>371326</v>
       </c>
       <c r="D33" s="80">
-        <v>99271</v>
+        <v>100624</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>843570</v>
+        <v>837117</v>
       </c>
       <c r="G33" s="80">
-        <v>835984</v>
+        <v>839538</v>
       </c>
       <c r="H33" s="82">
-        <v>0.91</v>
+        <v>-0.29</v>
       </c>
       <c r="I33" s="84">
-        <v>1.32</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="94">
-        <v>190221</v>
+        <v>200002</v>
       </c>
       <c r="C35" s="94">
-        <v>347303</v>
+        <v>346561</v>
       </c>
       <c r="D35" s="94">
-        <v>162936</v>
+        <v>155855</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>700459</v>
+        <v>702418</v>
       </c>
       <c r="G35" s="94">
-        <v>693932</v>
+        <v>705743</v>
       </c>
       <c r="H35" s="98">
-        <v>0.94</v>
+        <v>-0.47</v>
       </c>
       <c r="I35" s="100">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -4607,56 +4607,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -4716,492 +4716,492 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="67">
-        <v>1083638</v>
+        <v>1078065</v>
       </c>
       <c r="C9" s="67">
-        <v>938483</v>
+        <v>926291</v>
       </c>
       <c r="D9" s="67">
-        <v>275658</v>
+        <v>335174</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>2297779</v>
+        <v>2339529</v>
       </c>
       <c r="G9" s="67">
-        <v>2183184</v>
+        <v>2404788</v>
       </c>
       <c r="H9" s="70">
-        <v>5.25</v>
+        <v>-2.71</v>
       </c>
       <c r="I9" s="73">
-        <v>3.59</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="80">
-        <v>1032962</v>
+        <v>1032953</v>
       </c>
       <c r="C11" s="80">
-        <v>656076</v>
+        <v>618778</v>
       </c>
       <c r="D11" s="80">
-        <v>737749</v>
+        <v>743367</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>2426787</v>
+        <v>2395098</v>
       </c>
       <c r="G11" s="80">
-        <v>2368566</v>
+        <v>2470813</v>
       </c>
       <c r="H11" s="82">
-        <v>2.46</v>
+        <v>-3.06</v>
       </c>
       <c r="I11" s="84">
-        <v>3.79</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="80">
-        <v>1384997</v>
+        <v>1391716</v>
       </c>
       <c r="C13" s="80">
-        <v>1181445</v>
+        <v>1202397</v>
       </c>
       <c r="D13" s="80">
-        <v>1243896</v>
+        <v>1268435</v>
       </c>
       <c r="E13" s="80">
-        <v>17712</v>
+        <v>17695</v>
       </c>
       <c r="F13" s="80">
-        <v>3828051</v>
+        <v>3880243</v>
       </c>
       <c r="G13" s="80">
-        <v>3734017</v>
+        <v>3888230</v>
       </c>
       <c r="H13" s="82">
-        <v>2.52</v>
+        <v>-0.21</v>
       </c>
       <c r="I13" s="84">
         <v>5.98</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="80">
-        <v>248229</v>
+        <v>249619</v>
       </c>
       <c r="C15" s="80">
-        <v>284085</v>
+        <v>275582</v>
       </c>
       <c r="D15" s="80">
-        <v>187568</v>
+        <v>200624</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>719882</v>
+        <v>725825</v>
       </c>
       <c r="G15" s="80">
-        <v>711871</v>
+        <v>726543</v>
       </c>
       <c r="H15" s="82">
-        <v>1.13</v>
+        <v>-0.1</v>
       </c>
       <c r="I15" s="84">
         <v>1.12</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="80">
-        <v>153477</v>
+        <v>163086</v>
       </c>
       <c r="C17" s="80">
-        <v>388172</v>
+        <v>467692</v>
       </c>
       <c r="D17" s="80">
-        <v>291983</v>
+        <v>301673</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>833632</v>
+        <v>932451</v>
       </c>
       <c r="G17" s="80">
-        <v>844970</v>
+        <v>848627</v>
       </c>
       <c r="H17" s="82">
-        <v>-1.34</v>
+        <v>9.88</v>
       </c>
       <c r="I17" s="84">
-        <v>1.3</v>
+        <v>1.44</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="80">
-        <v>1100063</v>
+        <v>1111485</v>
       </c>
       <c r="C19" s="80">
-        <v>753539</v>
+        <v>765704</v>
       </c>
       <c r="D19" s="80">
-        <v>885704</v>
+        <v>905884</v>
       </c>
       <c r="E19" s="80">
-        <v>16527</v>
+        <v>20754</v>
       </c>
       <c r="F19" s="80">
-        <v>2755834</v>
+        <v>2803828</v>
       </c>
       <c r="G19" s="80">
-        <v>2629335</v>
+        <v>2819197</v>
       </c>
       <c r="H19" s="82">
-        <v>4.81</v>
+        <v>-0.55</v>
       </c>
       <c r="I19" s="84">
-        <v>4.31</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="80">
-        <v>74796</v>
+        <v>78220</v>
       </c>
       <c r="C21" s="80">
-        <v>216715</v>
+        <v>215095</v>
       </c>
       <c r="D21" s="80">
-        <v>56271</v>
+        <v>59178</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>347782</v>
+        <v>352493</v>
       </c>
       <c r="G21" s="80">
-        <v>344486</v>
+        <v>346952</v>
       </c>
       <c r="H21" s="82">
-        <v>0.96</v>
+        <v>1.6</v>
       </c>
       <c r="I21" s="84">
         <v>0.54</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="80">
-        <v>2014216</v>
+        <v>2074806</v>
       </c>
       <c r="C23" s="80">
-        <v>1367603</v>
+        <v>1436752</v>
       </c>
       <c r="D23" s="80">
-        <v>1677048</v>
+        <v>1742067</v>
       </c>
       <c r="E23" s="80">
-        <v>63205</v>
+        <v>68375</v>
       </c>
       <c r="F23" s="80">
-        <v>5122071</v>
+        <v>5322000</v>
       </c>
       <c r="G23" s="80">
-        <v>4942771</v>
+        <v>5329445</v>
       </c>
       <c r="H23" s="82">
-        <v>3.63</v>
+        <v>-0.14</v>
       </c>
       <c r="I23" s="84">
-        <v>8</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="80">
-        <v>31934</v>
+        <v>31084</v>
       </c>
       <c r="C25" s="80">
-        <v>29393</v>
+        <v>37768</v>
       </c>
       <c r="D25" s="80">
-        <v>1722</v>
+        <v>2051</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>63049</v>
+        <v>70903</v>
       </c>
       <c r="G25" s="80">
-        <v>61892</v>
+        <v>68984</v>
       </c>
       <c r="H25" s="82">
-        <v>1.87</v>
+        <v>2.78</v>
       </c>
       <c r="I25" s="84">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="80">
-        <v>37878</v>
+        <v>38862</v>
       </c>
       <c r="C27" s="80">
-        <v>53828</v>
+        <v>60511</v>
       </c>
       <c r="D27" s="80">
-        <v>1778</v>
+        <v>1735</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>93484</v>
+        <v>101108</v>
       </c>
       <c r="G27" s="80">
-        <v>92666</v>
+        <v>94560</v>
       </c>
       <c r="H27" s="82">
-        <v>0.88</v>
+        <v>6.92</v>
       </c>
       <c r="I27" s="84">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="80">
-        <v>16043</v>
+        <v>14738</v>
       </c>
       <c r="C29" s="80">
-        <v>25512</v>
+        <v>29412</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>41555</v>
+        <v>44150</v>
       </c>
       <c r="G29" s="80">
-        <v>40758</v>
+        <v>42887</v>
       </c>
       <c r="H29" s="82">
-        <v>1.96</v>
+        <v>2.95</v>
       </c>
       <c r="I29" s="84">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="26"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="56"/>
       <c r="I31" s="57"/>
@@ -5495,56 +5495,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -5604,324 +5604,324 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>224843</v>
+        <v>208184</v>
       </c>
       <c r="C9" s="68">
-        <v>297902</v>
+        <v>427552</v>
       </c>
       <c r="D9" s="68">
-        <v>1137103</v>
+        <v>1084239</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>1659848</v>
+        <v>1719975</v>
       </c>
       <c r="G9" s="68">
-        <v>1755967</v>
+        <v>1600175</v>
       </c>
       <c r="H9" s="71">
-        <v>-5.47</v>
+        <v>7.49</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="80">
-        <v>48757</v>
+        <v>54342</v>
       </c>
       <c r="C11" s="80">
-        <v>66700</v>
+        <v>83649</v>
       </c>
       <c r="D11" s="80">
-        <v>252450</v>
+        <v>312660</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>367907</v>
+        <v>450650</v>
       </c>
       <c r="G11" s="80">
-        <v>394220</v>
+        <v>408922</v>
       </c>
       <c r="H11" s="82">
-        <v>-6.67</v>
+        <v>10.2</v>
       </c>
       <c r="I11" s="84">
-        <v>22.17</v>
+        <v>26.2</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="80">
-        <v>29316</v>
+        <v>29250</v>
       </c>
       <c r="C13" s="80">
-        <v>7473</v>
+        <v>7438</v>
       </c>
       <c r="D13" s="80">
-        <v>32045</v>
+        <v>24971</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>68833</v>
+        <v>61658</v>
       </c>
       <c r="G13" s="80">
-        <v>56703</v>
+        <v>52066</v>
       </c>
       <c r="H13" s="82">
-        <v>21.39</v>
+        <v>18.42</v>
       </c>
       <c r="I13" s="84">
-        <v>4.15</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="80">
-        <v>1686</v>
+        <v>2068</v>
       </c>
       <c r="C15" s="80">
-        <v>4793</v>
+        <v>4693</v>
       </c>
       <c r="D15" s="80">
-        <v>1539</v>
+        <v>1568</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>8018</v>
+        <v>8328</v>
       </c>
       <c r="G15" s="80">
-        <v>8588</v>
+        <v>7705</v>
       </c>
       <c r="H15" s="82">
-        <v>-6.64</v>
+        <v>8.08</v>
       </c>
       <c r="I15" s="84">
         <v>0.48</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="80">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="C17" s="80">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D17" s="80">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="G17" s="80">
-        <v>202</v>
+        <v>222</v>
       </c>
       <c r="H17" s="82">
-        <v>3.52</v>
+        <v>4.82</v>
       </c>
       <c r="I17" s="84">
         <v>0.01</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="80">
         <v>7</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
       <c r="D19" s="80">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
         <v>7</v>
       </c>
       <c r="G19" s="80">
         <v>7</v>
       </c>
       <c r="H19" s="82">
-        <v>-0.01</v>
+        <v>0.06</v>
       </c>
       <c r="I19" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="80">
-        <v>295</v>
+        <v>2595</v>
       </c>
       <c r="C21" s="80">
-        <v>852</v>
+        <v>260</v>
       </c>
       <c r="D21" s="80">
-        <v>604</v>
+        <v>2414</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>1751</v>
+        <v>5269</v>
       </c>
       <c r="G21" s="80">
-        <v>2195</v>
+        <v>1331</v>
       </c>
       <c r="H21" s="82">
-        <v>-20.23</v>
+        <v>295.97</v>
       </c>
       <c r="I21" s="84">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="88">
         <v>0</v>
       </c>
       <c r="C23" s="88">
         <v>0</v>
       </c>
@@ -5943,279 +5943,279 @@
       <c r="I23" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="80">
-        <v>1567</v>
-[...2 lines deleted...]
-        <v>555</v>
+        <v>1570</v>
+      </c>
+      <c r="D25" s="88">
+        <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>2122</v>
+        <v>1570</v>
       </c>
       <c r="G25" s="80">
-        <v>2120</v>
+        <v>2110</v>
       </c>
       <c r="H25" s="82">
-        <v>0.12</v>
+        <v>-25.61</v>
       </c>
       <c r="I25" s="84">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="80">
-        <v>36701</v>
+        <v>31263</v>
       </c>
       <c r="C27" s="80">
-        <v>1300</v>
+        <v>23365</v>
       </c>
       <c r="D27" s="80">
-        <v>89735</v>
+        <v>67058</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>127736</v>
+        <v>121686</v>
       </c>
       <c r="G27" s="80">
-        <v>132203</v>
+        <v>110283</v>
       </c>
       <c r="H27" s="82">
-        <v>-3.38</v>
+        <v>10.34</v>
       </c>
       <c r="I27" s="84">
-        <v>7.7</v>
+        <v>7.07</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="80">
-        <v>1815</v>
+        <v>1582</v>
       </c>
       <c r="C29" s="80">
-        <v>6271</v>
+        <v>5321</v>
       </c>
       <c r="D29" s="80">
-        <v>750</v>
+        <v>777</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>8836</v>
+        <v>7680</v>
       </c>
       <c r="G29" s="80">
-        <v>10826</v>
+        <v>9102</v>
       </c>
       <c r="H29" s="82">
-        <v>-18.38</v>
+        <v>-15.63</v>
       </c>
       <c r="I29" s="84">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="80">
-        <v>32116</v>
+        <v>26136</v>
       </c>
       <c r="C31" s="88">
         <v>0</v>
       </c>
       <c r="D31" s="80">
-        <v>34655</v>
+        <v>51263</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>66770</v>
+        <v>77399</v>
       </c>
       <c r="G31" s="80">
-        <v>64334</v>
+        <v>62493</v>
       </c>
       <c r="H31" s="82">
-        <v>3.79</v>
+        <v>23.85</v>
       </c>
       <c r="I31" s="84">
-        <v>4.02</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="80">
-        <v>35098</v>
+        <v>32607</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>35098</v>
+        <v>32607</v>
       </c>
       <c r="G33" s="80">
-        <v>36881</v>
+        <v>41778</v>
       </c>
       <c r="H33" s="82">
-        <v>-4.83</v>
+        <v>-21.95</v>
       </c>
       <c r="I33" s="84">
-        <v>2.11</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="94">
-        <v>13104</v>
+        <v>8617</v>
       </c>
       <c r="C35" s="94">
-        <v>9881</v>
+        <v>15989</v>
       </c>
       <c r="D35" s="94">
-        <v>55181</v>
+        <v>69767</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>78166</v>
+        <v>94373</v>
       </c>
       <c r="G35" s="94">
-        <v>87700</v>
+        <v>78228</v>
       </c>
       <c r="H35" s="98">
-        <v>-10.87</v>
+        <v>20.64</v>
       </c>
       <c r="I35" s="100">
-        <v>4.71</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -6390,56 +6390,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -6505,234 +6505,234 @@
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="104">
         <v>0</v>
       </c>
       <c r="C9" s="104">
         <v>0</v>
       </c>
       <c r="D9" s="67">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="G9" s="67">
-        <v>1</v>
+        <v>542</v>
       </c>
       <c r="H9" s="108">
-        <v>-31.38</v>
+        <v>-81.56</v>
       </c>
       <c r="I9" s="73">
-        <v>0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="109" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C11" s="80">
         <v>2003</v>
       </c>
       <c r="D11" s="80">
-        <v>1522</v>
+        <v>605</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>3546</v>
+        <v>2631</v>
       </c>
       <c r="G11" s="80">
-        <v>4019</v>
+        <v>3528</v>
       </c>
       <c r="H11" s="111">
-        <v>-11.77</v>
+        <v>-25.43</v>
       </c>
       <c r="I11" s="84">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="109" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="80">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C13" s="88">
         <v>0</v>
       </c>
       <c r="D13" s="80">
-        <v>64497</v>
+        <v>77495</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>64611</v>
+        <v>77605</v>
       </c>
       <c r="G13" s="80">
-        <v>76520</v>
+        <v>49843</v>
       </c>
       <c r="H13" s="111">
-        <v>-15.56</v>
+        <v>55.7</v>
       </c>
       <c r="I13" s="84">
-        <v>3.89</v>
+        <v>4.51</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="109" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="80">
-        <v>3848</v>
+        <v>4183</v>
       </c>
       <c r="C15" s="80">
-        <v>15727</v>
+        <v>15220</v>
       </c>
       <c r="D15" s="80">
-        <v>87744</v>
+        <v>90224</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>107320</v>
+        <v>109627</v>
       </c>
       <c r="G15" s="80">
-        <v>104729</v>
+        <v>108352</v>
       </c>
       <c r="H15" s="111">
-        <v>2.47</v>
+        <v>1.18</v>
       </c>
       <c r="I15" s="84">
-        <v>6.47</v>
+        <v>6.37</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="109" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="80">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="C17" s="80">
         <v>1100</v>
       </c>
       <c r="D17" s="80">
-        <v>106997</v>
+        <v>115889</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>108142</v>
+        <v>117013</v>
       </c>
       <c r="G17" s="80">
-        <v>105931</v>
+        <v>103916</v>
       </c>
       <c r="H17" s="111">
-        <v>2.09</v>
+        <v>12.6</v>
       </c>
       <c r="I17" s="84">
-        <v>6.52</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="109" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="88">
         <v>0</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
@@ -6751,114 +6751,114 @@
       <c r="H19" s="113">
         <v>0</v>
       </c>
       <c r="I19" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="109" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="80">
-        <v>37494</v>
+        <v>29278</v>
       </c>
       <c r="C21" s="80">
-        <v>71929</v>
+        <v>100773</v>
       </c>
       <c r="D21" s="80">
-        <v>104563</v>
+        <v>83220</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>213986</v>
+        <v>213271</v>
       </c>
       <c r="G21" s="80">
-        <v>220806</v>
+        <v>200607</v>
       </c>
       <c r="H21" s="111">
-        <v>-3.09</v>
+        <v>6.31</v>
       </c>
       <c r="I21" s="84">
-        <v>12.89</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="109" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="80">
-        <v>15861</v>
+        <v>15482</v>
       </c>
       <c r="C23" s="80">
-        <v>60112</v>
+        <v>118677</v>
       </c>
       <c r="D23" s="80">
-        <v>250220</v>
+        <v>141215</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>326193</v>
+        <v>275374</v>
       </c>
       <c r="G23" s="80">
-        <v>393220</v>
+        <v>311270</v>
       </c>
       <c r="H23" s="111">
-        <v>-17.05</v>
+        <v>-11.53</v>
       </c>
       <c r="I23" s="84">
-        <v>19.65</v>
+        <v>16.01</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="109" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="88">
         <v>0</v>
       </c>
@@ -6919,114 +6919,114 @@
       <c r="H27" s="113">
         <v>0</v>
       </c>
       <c r="I27" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="109" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="80">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="C29" s="80">
         <v>8500</v>
       </c>
       <c r="D29" s="80">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>8700</v>
+        <v>8701</v>
       </c>
       <c r="G29" s="80">
-        <v>5500</v>
+        <v>8696</v>
       </c>
       <c r="H29" s="111">
-        <v>58.17</v>
+        <v>0.06</v>
       </c>
       <c r="I29" s="84">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="109" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="80">
-        <v>3058</v>
+        <v>2535</v>
       </c>
       <c r="C31" s="80">
-        <v>2056</v>
+        <v>4062</v>
       </c>
       <c r="D31" s="80">
-        <v>52826</v>
+        <v>43921</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>57940</v>
+        <v>50519</v>
       </c>
       <c r="G31" s="80">
-        <v>45698</v>
+        <v>35757</v>
       </c>
       <c r="H31" s="111">
-        <v>26.79</v>
+        <v>41.28</v>
       </c>
       <c r="I31" s="84">
-        <v>3.49</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="109" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="88">
         <v>0</v>
       </c>
@@ -7045,72 +7045,72 @@
       <c r="H33" s="113">
         <v>0</v>
       </c>
       <c r="I33" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="109" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="94">
-        <v>265</v>
+        <v>160</v>
       </c>
       <c r="C35" s="94">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="D35" s="94">
-        <v>142</v>
+        <v>30</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>1229</v>
+        <v>997</v>
       </c>
       <c r="G35" s="94">
-        <v>949</v>
+        <v>1023</v>
       </c>
       <c r="H35" s="115">
-        <v>29.5</v>
+        <v>-2.53</v>
       </c>
       <c r="I35" s="100">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -7285,56 +7285,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -7394,69 +7394,69 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="67">
-        <v>241</v>
+        <v>410</v>
       </c>
       <c r="C9" s="67">
-        <v>1634</v>
+        <v>1435</v>
       </c>
       <c r="D9" s="67">
-        <v>851</v>
+        <v>831</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>2727</v>
+        <v>2676</v>
       </c>
       <c r="G9" s="67">
-        <v>2616</v>
+        <v>2394</v>
       </c>
       <c r="H9" s="108">
-        <v>4.24</v>
+        <v>11.79</v>
       </c>
       <c r="I9" s="73">
         <v>0.16</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
@@ -7918,56 +7918,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8027,198 +8027,198 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>1929</v>
+        <v>3200</v>
       </c>
       <c r="C9" s="68">
-        <v>84648</v>
+        <v>92851</v>
       </c>
       <c r="D9" s="68">
-        <v>25564</v>
+        <v>40407</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>112141</v>
+        <v>136459</v>
       </c>
       <c r="G9" s="68">
-        <v>128416</v>
+        <v>114305</v>
       </c>
       <c r="H9" s="71">
-        <v>-12.67</v>
+        <v>19.38</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="80">
-        <v>1394</v>
+        <v>1187</v>
       </c>
       <c r="C11" s="80">
-        <v>35672</v>
+        <v>40335</v>
       </c>
       <c r="D11" s="80">
-        <v>7265</v>
+        <v>8582</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>44330</v>
+        <v>50105</v>
       </c>
       <c r="G11" s="80">
-        <v>42448</v>
+        <v>58184</v>
       </c>
       <c r="H11" s="82">
-        <v>4.43</v>
+        <v>-13.89</v>
       </c>
       <c r="I11" s="84">
-        <v>39.53</v>
+        <v>36.72</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="80">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C13" s="80">
-        <v>7225</v>
+        <v>10885</v>
       </c>
       <c r="D13" s="80">
-        <v>16483</v>
+        <v>19677</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>23817</v>
+        <v>30673</v>
       </c>
       <c r="G13" s="80">
-        <v>40604</v>
+        <v>23783</v>
       </c>
       <c r="H13" s="82">
-        <v>-41.34</v>
+        <v>28.97</v>
       </c>
       <c r="I13" s="84">
-        <v>21.24</v>
+        <v>22.48</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="80">
-        <v>427</v>
+        <v>1902</v>
       </c>
       <c r="C15" s="80">
-        <v>41752</v>
+        <v>41631</v>
       </c>
       <c r="D15" s="80">
-        <v>1816</v>
+        <v>12148</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>43995</v>
+        <v>55681</v>
       </c>
       <c r="G15" s="80">
-        <v>45365</v>
+        <v>32339</v>
       </c>
       <c r="H15" s="82">
-        <v>-3.02</v>
+        <v>72.18</v>
       </c>
       <c r="I15" s="84">
-        <v>39.23</v>
+        <v>40.8</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="56"/>
       <c r="I17" s="57"/>
@@ -8618,56 +8618,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8727,618 +8727,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>382703</v>
+        <v>377698</v>
       </c>
       <c r="C9" s="68">
-        <v>539054</v>
+        <v>535694</v>
       </c>
       <c r="D9" s="105">
         <v>0</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>921757</v>
+        <v>913392</v>
       </c>
       <c r="G9" s="68">
-        <v>916034</v>
+        <v>920583</v>
       </c>
       <c r="H9" s="71">
-        <v>0.62</v>
+        <v>-0.78</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="80">
-        <v>11599</v>
+        <v>11548</v>
       </c>
       <c r="C11" s="80">
-        <v>15309</v>
+        <v>15103</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>26908</v>
+        <v>26651</v>
       </c>
       <c r="G11" s="80">
-        <v>26922</v>
+        <v>26749</v>
       </c>
       <c r="H11" s="82">
-        <v>-0.05</v>
+        <v>-0.36</v>
       </c>
       <c r="I11" s="84">
         <v>2.92</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="80">
-        <v>15738</v>
+        <v>15496</v>
       </c>
       <c r="C13" s="80">
-        <v>20825</v>
+        <v>20987</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>36563</v>
+        <v>36483</v>
       </c>
       <c r="G13" s="80">
-        <v>36260</v>
+        <v>36540</v>
       </c>
       <c r="H13" s="82">
-        <v>0.84</v>
+        <v>-0.16</v>
       </c>
       <c r="I13" s="84">
-        <v>3.97</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="80">
-        <v>21078</v>
+        <v>20725</v>
       </c>
       <c r="C15" s="80">
-        <v>19303</v>
+        <v>19295</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>40381</v>
+        <v>40020</v>
       </c>
       <c r="G15" s="80">
-        <v>39509</v>
+        <v>40899</v>
       </c>
       <c r="H15" s="82">
-        <v>2.21</v>
+        <v>-2.15</v>
       </c>
       <c r="I15" s="84">
         <v>4.38</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="80">
-        <v>44890</v>
+        <v>44323</v>
       </c>
       <c r="C17" s="80">
-        <v>67341</v>
+        <v>66655</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>112231</v>
+        <v>110978</v>
       </c>
       <c r="G17" s="80">
-        <v>111582</v>
+        <v>112033</v>
       </c>
       <c r="H17" s="82">
-        <v>0.58</v>
+        <v>-0.94</v>
       </c>
       <c r="I17" s="84">
-        <v>12.18</v>
+        <v>12.15</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="80">
-        <v>11885</v>
+        <v>11717</v>
       </c>
       <c r="C19" s="80">
-        <v>14983</v>
+        <v>15051</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>26869</v>
+        <v>26768</v>
       </c>
       <c r="G19" s="80">
-        <v>26464</v>
+        <v>27174</v>
       </c>
       <c r="H19" s="82">
-        <v>1.53</v>
+        <v>-1.49</v>
       </c>
       <c r="I19" s="84">
-        <v>2.91</v>
+        <v>2.93</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="80">
-        <v>5623</v>
+        <v>5299</v>
       </c>
       <c r="C21" s="80">
-        <v>10301</v>
+        <v>10477</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>15924</v>
+        <v>15776</v>
       </c>
       <c r="G21" s="80">
-        <v>15789</v>
+        <v>15865</v>
       </c>
       <c r="H21" s="82">
-        <v>0.85</v>
+        <v>-0.56</v>
       </c>
       <c r="I21" s="84">
         <v>1.73</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="80">
-        <v>10684</v>
+        <v>10541</v>
       </c>
       <c r="C23" s="80">
-        <v>10607</v>
+        <v>10513</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>21292</v>
+        <v>21054</v>
       </c>
       <c r="G23" s="80">
-        <v>20971</v>
+        <v>21189</v>
       </c>
       <c r="H23" s="82">
-        <v>1.53</v>
+        <v>-0.63</v>
       </c>
       <c r="I23" s="84">
         <v>2.31</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="80">
-        <v>35753</v>
+        <v>35034</v>
       </c>
       <c r="C25" s="80">
-        <v>47811</v>
+        <v>47655</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>83564</v>
+        <v>82689</v>
       </c>
       <c r="G25" s="80">
-        <v>81930</v>
+        <v>83957</v>
       </c>
       <c r="H25" s="82">
-        <v>2</v>
+        <v>-1.51</v>
       </c>
       <c r="I25" s="84">
-        <v>9.07</v>
+        <v>9.05</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="80">
-        <v>14002</v>
+        <v>13700</v>
       </c>
       <c r="C27" s="80">
-        <v>24080</v>
+        <v>23863</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>38082</v>
+        <v>37563</v>
       </c>
       <c r="G27" s="80">
-        <v>38401</v>
+        <v>37762</v>
       </c>
       <c r="H27" s="82">
-        <v>-0.83</v>
+        <v>-0.53</v>
       </c>
       <c r="I27" s="84">
-        <v>4.13</v>
+        <v>4.11</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="80">
-        <v>43188</v>
+        <v>42726</v>
       </c>
       <c r="C29" s="80">
-        <v>70195</v>
+        <v>69446</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>113383</v>
+        <v>112171</v>
       </c>
       <c r="G29" s="80">
-        <v>113400</v>
+        <v>112398</v>
       </c>
       <c r="H29" s="82">
-        <v>-0.01</v>
+        <v>-0.2</v>
       </c>
       <c r="I29" s="84">
-        <v>12.3</v>
+        <v>12.28</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="80">
-        <v>9594</v>
+        <v>9432</v>
       </c>
       <c r="C31" s="80">
-        <v>10016</v>
+        <v>9884</v>
       </c>
       <c r="D31" s="88">
         <v>0</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>19609</v>
+        <v>19316</v>
       </c>
       <c r="G31" s="80">
-        <v>19722</v>
+        <v>19546</v>
       </c>
       <c r="H31" s="82">
-        <v>-0.57</v>
+        <v>-1.18</v>
       </c>
       <c r="I31" s="84">
-        <v>2.13</v>
+        <v>2.11</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="80">
-        <v>7115</v>
+        <v>7043</v>
       </c>
       <c r="C33" s="80">
-        <v>9966</v>
+        <v>9934</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>17082</v>
+        <v>16977</v>
       </c>
       <c r="G33" s="80">
-        <v>17113</v>
+        <v>16987</v>
       </c>
       <c r="H33" s="82">
-        <v>-0.18</v>
+        <v>-0.06</v>
       </c>
       <c r="I33" s="84">
-        <v>1.85</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="94">
-        <v>18012</v>
+        <v>18247</v>
       </c>
       <c r="C35" s="94">
-        <v>21271</v>
+        <v>21235</v>
       </c>
       <c r="D35" s="96">
         <v>0</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>39283</v>
+        <v>39482</v>
       </c>
       <c r="G35" s="94">
-        <v>38995</v>
+        <v>39557</v>
       </c>
       <c r="H35" s="98">
-        <v>0.74</v>
+        <v>-0.19</v>
       </c>
       <c r="I35" s="100">
-        <v>4.26</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -9568,56 +9568,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -9677,450 +9677,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="67">
-        <v>9586</v>
+        <v>9261</v>
       </c>
       <c r="C9" s="67">
-        <v>8526</v>
+        <v>8495</v>
       </c>
       <c r="D9" s="104">
         <v>0</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>18111</v>
+        <v>17756</v>
       </c>
       <c r="G9" s="67">
-        <v>17812</v>
+        <v>18006</v>
       </c>
       <c r="H9" s="70">
-        <v>1.68</v>
+        <v>-1.38</v>
       </c>
       <c r="I9" s="73">
-        <v>1.96</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="80">
-        <v>15065</v>
+        <v>14806</v>
       </c>
       <c r="C11" s="80">
-        <v>15010</v>
+        <v>14936</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>30075</v>
+        <v>29742</v>
       </c>
       <c r="G11" s="80">
-        <v>29987</v>
+        <v>29884</v>
       </c>
       <c r="H11" s="82">
-        <v>0.29</v>
+        <v>-0.47</v>
       </c>
       <c r="I11" s="84">
         <v>3.26</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>226</v>
       </c>
       <c r="B13" s="80">
-        <v>5699</v>
+        <v>5544</v>
       </c>
       <c r="C13" s="80">
         <v>9390</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>15089</v>
+        <v>14934</v>
       </c>
       <c r="G13" s="80">
-        <v>15293</v>
+        <v>14993</v>
       </c>
       <c r="H13" s="82">
-        <v>-1.34</v>
+        <v>-0.39</v>
       </c>
       <c r="I13" s="84">
         <v>1.64</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="80">
-        <v>10530</v>
+        <v>10362</v>
       </c>
       <c r="C15" s="80">
-        <v>17353</v>
+        <v>17260</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>27883</v>
+        <v>27622</v>
       </c>
       <c r="G15" s="80">
-        <v>27676</v>
+        <v>27898</v>
       </c>
       <c r="H15" s="82">
-        <v>0.75</v>
+        <v>-0.99</v>
       </c>
       <c r="I15" s="84">
-        <v>3.03</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="80">
-        <v>30192</v>
+        <v>30776</v>
       </c>
       <c r="C17" s="80">
-        <v>61256</v>
+        <v>59954</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>91448</v>
+        <v>90730</v>
       </c>
       <c r="G17" s="80">
-        <v>91076</v>
+        <v>90864</v>
       </c>
       <c r="H17" s="82">
-        <v>0.41</v>
+        <v>-0.15</v>
       </c>
       <c r="I17" s="84">
-        <v>9.92</v>
+        <v>9.93</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="80">
-        <v>13831</v>
+        <v>13584</v>
       </c>
       <c r="C19" s="80">
-        <v>23183</v>
+        <v>23174</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>37014</v>
+        <v>36758</v>
       </c>
       <c r="G19" s="80">
-        <v>36745</v>
+        <v>37151</v>
       </c>
       <c r="H19" s="82">
-        <v>0.73</v>
+        <v>-1.06</v>
       </c>
       <c r="I19" s="84">
         <v>4.02</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="80">
-        <v>37920</v>
+        <v>36977</v>
       </c>
       <c r="C21" s="80">
-        <v>50844</v>
+        <v>50847</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>88763</v>
+        <v>87823</v>
       </c>
       <c r="G21" s="80">
-        <v>88287</v>
+        <v>88861</v>
       </c>
       <c r="H21" s="82">
-        <v>0.54</v>
+        <v>-1.17</v>
       </c>
       <c r="I21" s="84">
-        <v>9.63</v>
+        <v>9.62</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="80">
-        <v>2897</v>
+        <v>2804</v>
       </c>
       <c r="C23" s="80">
-        <v>2974</v>
+        <v>2978</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>5871</v>
+        <v>5782</v>
       </c>
       <c r="G23" s="80">
-        <v>5854</v>
+        <v>5843</v>
       </c>
       <c r="H23" s="82">
-        <v>0.3</v>
+        <v>-1.05</v>
       </c>
       <c r="I23" s="84">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="80">
-        <v>5178</v>
+        <v>5128</v>
       </c>
       <c r="C25" s="80">
-        <v>5128</v>
+        <v>5171</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>10305</v>
+        <v>10299</v>
       </c>
       <c r="G25" s="80">
-        <v>10264</v>
+        <v>10439</v>
       </c>
       <c r="H25" s="82">
-        <v>0.41</v>
+        <v>-1.35</v>
       </c>
       <c r="I25" s="84">
-        <v>1.12</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="80">
-        <v>2645</v>
+        <v>2624</v>
       </c>
       <c r="C27" s="80">
-        <v>3381</v>
+        <v>3393</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>6026</v>
+        <v>6016</v>
       </c>
       <c r="G27" s="80">
-        <v>5986</v>
+        <v>5990</v>
       </c>
       <c r="H27" s="82">
-        <v>0.68</v>
+        <v>0.44</v>
       </c>
       <c r="I27" s="84">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="26"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="56"/>
       <c r="I29" s="57"/>