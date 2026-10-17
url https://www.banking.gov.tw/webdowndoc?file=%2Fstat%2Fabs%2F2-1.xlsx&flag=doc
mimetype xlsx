--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -216,51 +216,51 @@
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">） </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Include OBU)</t>
     </r>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -275,51 +275,51 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>續一</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives(Cont.1)</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>元大商業銀行　　　　#</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
@@ -2805,450 +2805,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>25953077</v>
+        <v>26386878</v>
       </c>
       <c r="C9" s="68">
-        <v>21155221</v>
+        <v>21449964</v>
       </c>
       <c r="D9" s="68">
-        <v>16460385</v>
+        <v>17051761</v>
       </c>
       <c r="E9" s="68">
-        <v>1299662</v>
+        <v>1283717</v>
       </c>
       <c r="F9" s="68">
-        <v>64868345</v>
+        <v>66172320</v>
       </c>
       <c r="G9" s="68">
-        <v>64844187</v>
+        <v>65417124</v>
       </c>
       <c r="H9" s="71">
-        <v>0.04</v>
+        <v>1.15</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="80">
-        <v>1717453</v>
+        <v>1745709</v>
       </c>
       <c r="C11" s="80">
-        <v>1976184</v>
+        <v>1968108</v>
       </c>
       <c r="D11" s="80">
-        <v>1272112</v>
+        <v>1290310</v>
       </c>
       <c r="E11" s="80">
-        <v>550888</v>
+        <v>522854</v>
       </c>
       <c r="F11" s="80">
-        <v>5516637</v>
+        <v>5526982</v>
       </c>
       <c r="G11" s="80">
-        <v>5442386</v>
+        <v>5533242</v>
       </c>
       <c r="H11" s="82">
-        <v>1.36</v>
+        <v>-0.11</v>
       </c>
       <c r="I11" s="84">
-        <v>8.5</v>
+        <v>8.35</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="80">
-        <v>1026967</v>
+        <v>1051730</v>
       </c>
       <c r="C13" s="80">
-        <v>1210638</v>
+        <v>1296932</v>
       </c>
       <c r="D13" s="80">
-        <v>311481</v>
+        <v>340101</v>
       </c>
       <c r="E13" s="80">
-        <v>265099</v>
+        <v>268187</v>
       </c>
       <c r="F13" s="80">
-        <v>2814185</v>
+        <v>2956950</v>
       </c>
       <c r="G13" s="80">
-        <v>2780852</v>
+        <v>2866352</v>
       </c>
       <c r="H13" s="82">
-        <v>1.2</v>
+        <v>3.16</v>
       </c>
       <c r="I13" s="84">
-        <v>4.34</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="80">
-        <v>1954675</v>
+        <v>1974603</v>
       </c>
       <c r="C15" s="80">
-        <v>1282408</v>
+        <v>1247462</v>
       </c>
       <c r="D15" s="80">
-        <v>765307</v>
+        <v>791062</v>
       </c>
       <c r="E15" s="80">
-        <v>156025</v>
+        <v>159603</v>
       </c>
       <c r="F15" s="80">
-        <v>4158415</v>
+        <v>4172729</v>
       </c>
       <c r="G15" s="80">
-        <v>4200083</v>
+        <v>4145664</v>
       </c>
       <c r="H15" s="82">
-        <v>-0.99</v>
+        <v>0.65</v>
       </c>
       <c r="I15" s="84">
-        <v>6.41</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="80">
-        <v>1764478</v>
+        <v>1819334</v>
       </c>
       <c r="C17" s="80">
-        <v>1012892</v>
+        <v>1033877</v>
       </c>
       <c r="D17" s="80">
-        <v>1195613</v>
+        <v>1227594</v>
       </c>
       <c r="E17" s="80">
-        <v>26594</v>
+        <v>25634</v>
       </c>
       <c r="F17" s="80">
-        <v>3999577</v>
+        <v>4106439</v>
       </c>
       <c r="G17" s="80">
-        <v>4047169</v>
+        <v>4171519</v>
       </c>
       <c r="H17" s="82">
-        <v>-1.18</v>
+        <v>-1.56</v>
       </c>
       <c r="I17" s="84">
-        <v>6.17</v>
+        <v>6.21</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="80">
-        <v>1769137</v>
+        <v>1781398</v>
       </c>
       <c r="C19" s="80">
-        <v>935141</v>
+        <v>979849</v>
       </c>
       <c r="D19" s="80">
-        <v>830428</v>
+        <v>913976</v>
       </c>
       <c r="E19" s="80">
-        <v>32981</v>
+        <v>35040</v>
       </c>
       <c r="F19" s="80">
-        <v>3567688</v>
+        <v>3710262</v>
       </c>
       <c r="G19" s="80">
-        <v>3520840</v>
+        <v>3615059</v>
       </c>
       <c r="H19" s="82">
-        <v>1.33</v>
+        <v>2.63</v>
       </c>
       <c r="I19" s="84">
-        <v>5.5</v>
+        <v>5.61</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="80">
-        <v>1245449</v>
+        <v>1243950</v>
       </c>
       <c r="C21" s="80">
-        <v>881227</v>
+        <v>864098</v>
       </c>
       <c r="D21" s="80">
-        <v>608312</v>
+        <v>598251</v>
       </c>
       <c r="E21" s="80">
-        <v>5353</v>
+        <v>5430</v>
       </c>
       <c r="F21" s="80">
-        <v>2740342</v>
+        <v>2711729</v>
       </c>
       <c r="G21" s="80">
-        <v>2721380</v>
+        <v>2762969</v>
       </c>
       <c r="H21" s="82">
-        <v>0.7</v>
+        <v>-1.85</v>
       </c>
       <c r="I21" s="84">
-        <v>4.22</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="80">
-        <v>393231</v>
+        <v>402541</v>
       </c>
       <c r="C23" s="80">
-        <v>567412</v>
+        <v>571902</v>
       </c>
       <c r="D23" s="80">
-        <v>311366</v>
+        <v>315624</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>1272009</v>
+        <v>1290067</v>
       </c>
       <c r="G23" s="80">
-        <v>1268196</v>
+        <v>1273889</v>
       </c>
       <c r="H23" s="82">
-        <v>0.3</v>
+        <v>1.27</v>
       </c>
       <c r="I23" s="84">
-        <v>1.96</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="80">
-        <v>1531781</v>
+        <v>1584938</v>
       </c>
       <c r="C25" s="80">
-        <v>1118611</v>
+        <v>1149557</v>
       </c>
       <c r="D25" s="80">
-        <v>1293901</v>
+        <v>1301679</v>
       </c>
       <c r="E25" s="80">
-        <v>88775</v>
+        <v>100862</v>
       </c>
       <c r="F25" s="80">
-        <v>4033069</v>
+        <v>4137036</v>
       </c>
       <c r="G25" s="80">
-        <v>4055339</v>
+        <v>4084788</v>
       </c>
       <c r="H25" s="82">
-        <v>-0.55</v>
+        <v>1.28</v>
       </c>
       <c r="I25" s="84">
-        <v>6.22</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="80">
-        <v>2327212</v>
+        <v>2339875</v>
       </c>
       <c r="C27" s="80">
-        <v>1319535</v>
+        <v>1200338</v>
       </c>
       <c r="D27" s="80">
-        <v>899046</v>
+        <v>944251</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>4545793</v>
+        <v>4484464</v>
       </c>
       <c r="G27" s="80">
-        <v>4624590</v>
+        <v>4400414</v>
       </c>
       <c r="H27" s="82">
-        <v>-1.7</v>
+        <v>1.91</v>
       </c>
       <c r="I27" s="84">
-        <v>7.01</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="88">
         <v>0</v>
       </c>
       <c r="C29" s="88">
         <v>0</v>
       </c>
@@ -3267,156 +3267,156 @@
       <c r="H29" s="90">
         <v>0</v>
       </c>
       <c r="I29" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="80">
-        <v>120872</v>
+        <v>121418</v>
       </c>
       <c r="C31" s="80">
-        <v>93946</v>
+        <v>98240</v>
       </c>
       <c r="D31" s="80">
-        <v>32699</v>
+        <v>32597</v>
       </c>
       <c r="E31" s="80">
-        <v>32348</v>
+        <v>34601</v>
       </c>
       <c r="F31" s="80">
-        <v>279864</v>
+        <v>286856</v>
       </c>
       <c r="G31" s="80">
-        <v>290676</v>
+        <v>280055</v>
       </c>
       <c r="H31" s="82">
-        <v>-3.72</v>
+        <v>2.43</v>
       </c>
       <c r="I31" s="84">
         <v>0.43</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="80">
-        <v>1083963</v>
+        <v>1102356</v>
       </c>
       <c r="C33" s="80">
-        <v>927903</v>
+        <v>965698</v>
       </c>
       <c r="D33" s="80">
-        <v>1314738</v>
+        <v>1447276</v>
       </c>
       <c r="E33" s="80">
-        <v>16508</v>
+        <v>13199</v>
       </c>
       <c r="F33" s="80">
-        <v>3343111</v>
+        <v>3528529</v>
       </c>
       <c r="G33" s="80">
-        <v>3323402</v>
+        <v>3505664</v>
       </c>
       <c r="H33" s="82">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="I33" s="84">
-        <v>5.15</v>
+        <v>5.33</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="94">
-        <v>202195</v>
+        <v>183856</v>
       </c>
       <c r="C35" s="94">
-        <v>7371</v>
+        <v>9214</v>
       </c>
       <c r="D35" s="94">
-        <v>251065</v>
+        <v>267562</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>460631</v>
+        <v>460633</v>
       </c>
       <c r="G35" s="94">
-        <v>412353</v>
+        <v>474679</v>
       </c>
       <c r="H35" s="98">
-        <v>11.71</v>
+        <v>-2.96</v>
       </c>
       <c r="I35" s="100">
-        <v>0.71</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="58"/>
       <c r="C37" s="58"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
@@ -3653,56 +3653,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -3762,618 +3762,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="67">
-        <v>40185</v>
+        <v>39671</v>
       </c>
       <c r="C9" s="67">
-        <v>159721</v>
+        <v>159543</v>
       </c>
       <c r="D9" s="67">
-        <v>115289</v>
+        <v>117909</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>315195</v>
+        <v>317123</v>
       </c>
       <c r="G9" s="67">
-        <v>301502</v>
+        <v>320894</v>
       </c>
       <c r="H9" s="70">
-        <v>4.54</v>
+        <v>-1.18</v>
       </c>
       <c r="I9" s="73">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="80">
-        <v>918367</v>
+        <v>918251</v>
       </c>
       <c r="C11" s="80">
-        <v>735679</v>
+        <v>757137</v>
       </c>
       <c r="D11" s="80">
-        <v>401035</v>
+        <v>425123</v>
       </c>
       <c r="E11" s="80">
-        <v>16565</v>
+        <v>13315</v>
       </c>
       <c r="F11" s="80">
-        <v>2071647</v>
+        <v>2113827</v>
       </c>
       <c r="G11" s="80">
-        <v>2062047</v>
+        <v>2049590</v>
       </c>
       <c r="H11" s="82">
-        <v>0.47</v>
+        <v>3.13</v>
       </c>
       <c r="I11" s="84">
         <v>3.19</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="80">
-        <v>261036</v>
+        <v>274882</v>
       </c>
       <c r="C13" s="80">
-        <v>78649</v>
+        <v>90714</v>
       </c>
       <c r="D13" s="80">
-        <v>303253</v>
+        <v>282225</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>642938</v>
+        <v>647821</v>
       </c>
       <c r="G13" s="80">
-        <v>621354</v>
+        <v>670504</v>
       </c>
       <c r="H13" s="82">
-        <v>3.47</v>
+        <v>-3.38</v>
       </c>
       <c r="I13" s="84">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="80">
-        <v>363465</v>
+        <v>359903</v>
       </c>
       <c r="C15" s="80">
-        <v>365079</v>
+        <v>377882</v>
       </c>
       <c r="D15" s="80">
-        <v>110868</v>
+        <v>112168</v>
       </c>
       <c r="E15" s="80">
-        <v>1028</v>
+        <v>1050</v>
       </c>
       <c r="F15" s="80">
-        <v>840440</v>
+        <v>851004</v>
       </c>
       <c r="G15" s="80">
-        <v>831935</v>
+        <v>839724</v>
       </c>
       <c r="H15" s="82">
-        <v>1.02</v>
+        <v>1.34</v>
       </c>
       <c r="I15" s="84">
-        <v>1.3</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="80">
-        <v>155106</v>
+        <v>159594</v>
       </c>
       <c r="C17" s="80">
-        <v>117949</v>
+        <v>128058</v>
       </c>
       <c r="D17" s="80">
-        <v>25690</v>
+        <v>24038</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>298744</v>
+        <v>311690</v>
       </c>
       <c r="G17" s="80">
-        <v>300269</v>
+        <v>296042</v>
       </c>
       <c r="H17" s="82">
-        <v>-0.51</v>
+        <v>5.29</v>
       </c>
       <c r="I17" s="84">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="80">
-        <v>312657</v>
+        <v>302343</v>
       </c>
       <c r="C19" s="80">
-        <v>128007</v>
+        <v>129075</v>
       </c>
       <c r="D19" s="80">
-        <v>269871</v>
+        <v>265799</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>710535</v>
+        <v>697217</v>
       </c>
       <c r="G19" s="80">
-        <v>696016</v>
+        <v>699887</v>
       </c>
       <c r="H19" s="82">
-        <v>2.09</v>
+        <v>-0.38</v>
       </c>
       <c r="I19" s="84">
-        <v>1.1</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="80">
-        <v>30015</v>
+        <v>31531</v>
       </c>
       <c r="C21" s="80">
-        <v>51929</v>
+        <v>53211</v>
       </c>
       <c r="D21" s="80">
-        <v>3832</v>
+        <v>3619</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>85776</v>
+        <v>88360</v>
       </c>
       <c r="G21" s="80">
-        <v>84195</v>
+        <v>86050</v>
       </c>
       <c r="H21" s="82">
-        <v>1.88</v>
+        <v>2.68</v>
       </c>
       <c r="I21" s="84">
         <v>0.13</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="80">
-        <v>70343</v>
+        <v>73001</v>
       </c>
       <c r="C23" s="80">
-        <v>161765</v>
+        <v>163801</v>
       </c>
       <c r="D23" s="80">
-        <v>7808</v>
+        <v>7211</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>239915</v>
+        <v>244014</v>
       </c>
       <c r="G23" s="80">
-        <v>242536</v>
+        <v>243182</v>
       </c>
       <c r="H23" s="82">
-        <v>-1.08</v>
+        <v>0.34</v>
       </c>
       <c r="I23" s="84">
         <v>0.37</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="80">
-        <v>445326</v>
+        <v>450158</v>
       </c>
       <c r="C25" s="80">
-        <v>546356</v>
+        <v>566028</v>
       </c>
       <c r="D25" s="80">
-        <v>200880</v>
+        <v>185264</v>
       </c>
       <c r="E25" s="80">
-        <v>674</v>
+        <v>581</v>
       </c>
       <c r="F25" s="80">
-        <v>1193235</v>
+        <v>1202031</v>
       </c>
       <c r="G25" s="80">
-        <v>1204401</v>
+        <v>1188049</v>
       </c>
       <c r="H25" s="82">
-        <v>-0.93</v>
+        <v>1.18</v>
       </c>
       <c r="I25" s="84">
-        <v>1.84</v>
+        <v>1.82</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="80">
-        <v>201805</v>
+        <v>205702</v>
       </c>
       <c r="C27" s="80">
-        <v>455996</v>
+        <v>462670</v>
       </c>
       <c r="D27" s="80">
-        <v>80595</v>
+        <v>82014</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>738396</v>
+        <v>750386</v>
       </c>
       <c r="G27" s="80">
-        <v>737111</v>
+        <v>744905</v>
       </c>
       <c r="H27" s="82">
-        <v>0.17</v>
+        <v>0.74</v>
       </c>
       <c r="I27" s="84">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="80">
-        <v>108011</v>
+        <v>108537</v>
       </c>
       <c r="C29" s="80">
-        <v>152375</v>
+        <v>147432</v>
       </c>
       <c r="D29" s="80">
-        <v>33524</v>
+        <v>31529</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>293910</v>
+        <v>287498</v>
       </c>
       <c r="G29" s="80">
-        <v>288046</v>
+        <v>288421</v>
       </c>
       <c r="H29" s="82">
-        <v>2.04</v>
+        <v>-0.32</v>
       </c>
       <c r="I29" s="84">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="80">
-        <v>79545</v>
+        <v>81153</v>
       </c>
       <c r="C31" s="80">
-        <v>114577</v>
+        <v>114064</v>
       </c>
       <c r="D31" s="80">
-        <v>5006</v>
+        <v>4946</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>199128</v>
+        <v>200163</v>
       </c>
       <c r="G31" s="80">
-        <v>201204</v>
+        <v>198992</v>
       </c>
       <c r="H31" s="82">
-        <v>-1.03</v>
+        <v>0.59</v>
       </c>
       <c r="I31" s="84">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="80">
-        <v>365167</v>
+        <v>371113</v>
       </c>
       <c r="C33" s="80">
-        <v>371326</v>
+        <v>383559</v>
       </c>
       <c r="D33" s="80">
-        <v>100624</v>
+        <v>97262</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>837117</v>
+        <v>851934</v>
       </c>
       <c r="G33" s="80">
-        <v>839538</v>
+        <v>838874</v>
       </c>
       <c r="H33" s="82">
-        <v>-0.29</v>
+        <v>1.56</v>
       </c>
       <c r="I33" s="84">
         <v>1.29</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="94">
-        <v>200002</v>
+        <v>197410</v>
       </c>
       <c r="C35" s="94">
-        <v>346561</v>
+        <v>354173</v>
       </c>
       <c r="D35" s="94">
-        <v>155855</v>
+        <v>173988</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>702418</v>
+        <v>725570</v>
       </c>
       <c r="G35" s="94">
-        <v>705743</v>
+        <v>725678</v>
       </c>
       <c r="H35" s="98">
-        <v>-0.47</v>
+        <v>-0.01</v>
       </c>
       <c r="I35" s="100">
-        <v>1.08</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -4607,56 +4607,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -4716,489 +4716,489 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="67">
-        <v>1078065</v>
+        <v>1119070</v>
       </c>
       <c r="C9" s="67">
-        <v>926291</v>
+        <v>913369</v>
       </c>
       <c r="D9" s="67">
-        <v>335174</v>
+        <v>338629</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>2339529</v>
+        <v>2371068</v>
       </c>
       <c r="G9" s="67">
-        <v>2404788</v>
+        <v>2260310</v>
       </c>
       <c r="H9" s="70">
-        <v>-2.71</v>
+        <v>4.9</v>
       </c>
       <c r="I9" s="73">
-        <v>3.61</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="80">
-        <v>1032953</v>
+        <v>1063060</v>
       </c>
       <c r="C11" s="80">
-        <v>618778</v>
+        <v>642340</v>
       </c>
       <c r="D11" s="80">
-        <v>743367</v>
+        <v>813841</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>2395098</v>
+        <v>2519241</v>
       </c>
       <c r="G11" s="80">
-        <v>2470813</v>
+        <v>2439858</v>
       </c>
       <c r="H11" s="82">
-        <v>-3.06</v>
+        <v>3.25</v>
       </c>
       <c r="I11" s="84">
-        <v>3.69</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="80">
-        <v>1391716</v>
+        <v>1399568</v>
       </c>
       <c r="C13" s="80">
-        <v>1202397</v>
+        <v>1261924</v>
       </c>
       <c r="D13" s="80">
-        <v>1268435</v>
+        <v>1342360</v>
       </c>
       <c r="E13" s="80">
-        <v>17695</v>
+        <v>17760</v>
       </c>
       <c r="F13" s="80">
-        <v>3880243</v>
+        <v>4021611</v>
       </c>
       <c r="G13" s="80">
-        <v>3888230</v>
+        <v>3980965</v>
       </c>
       <c r="H13" s="82">
-        <v>-0.21</v>
+        <v>1.02</v>
       </c>
       <c r="I13" s="84">
-        <v>5.98</v>
+        <v>6.08</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="80">
-        <v>249619</v>
+        <v>250263</v>
       </c>
       <c r="C15" s="80">
-        <v>275582</v>
+        <v>259087</v>
       </c>
       <c r="D15" s="80">
-        <v>200624</v>
+        <v>206923</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>725825</v>
+        <v>716273</v>
       </c>
       <c r="G15" s="80">
-        <v>726543</v>
+        <v>718953</v>
       </c>
       <c r="H15" s="82">
-        <v>-0.1</v>
+        <v>-0.37</v>
       </c>
       <c r="I15" s="84">
-        <v>1.12</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="80">
-        <v>163086</v>
+        <v>163040</v>
       </c>
       <c r="C17" s="80">
-        <v>467692</v>
+        <v>420736</v>
       </c>
       <c r="D17" s="80">
-        <v>301673</v>
+        <v>309268</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>932451</v>
+        <v>893044</v>
       </c>
       <c r="G17" s="80">
-        <v>848627</v>
+        <v>858534</v>
       </c>
       <c r="H17" s="82">
-        <v>9.88</v>
+        <v>4.02</v>
       </c>
       <c r="I17" s="84">
-        <v>1.44</v>
+        <v>1.35</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="80">
-        <v>1111485</v>
+        <v>1159043</v>
       </c>
       <c r="C19" s="80">
-        <v>765704</v>
+        <v>814924</v>
       </c>
       <c r="D19" s="80">
-        <v>905884</v>
+        <v>919999</v>
       </c>
       <c r="E19" s="80">
-        <v>20754</v>
+        <v>14878</v>
       </c>
       <c r="F19" s="80">
-        <v>2803828</v>
+        <v>2908844</v>
       </c>
       <c r="G19" s="80">
-        <v>2819197</v>
+        <v>2843672</v>
       </c>
       <c r="H19" s="82">
-        <v>-0.55</v>
+        <v>2.29</v>
       </c>
       <c r="I19" s="84">
-        <v>4.32</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="80">
-        <v>78220</v>
+        <v>77392</v>
       </c>
       <c r="C21" s="80">
-        <v>215095</v>
+        <v>217989</v>
       </c>
       <c r="D21" s="80">
-        <v>59178</v>
+        <v>58482</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>352493</v>
+        <v>353862</v>
       </c>
       <c r="G21" s="80">
-        <v>346952</v>
+        <v>350362</v>
       </c>
       <c r="H21" s="82">
-        <v>1.6</v>
+        <v>1</v>
       </c>
       <c r="I21" s="84">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="80">
-        <v>2074806</v>
+        <v>2144576</v>
       </c>
       <c r="C23" s="80">
-        <v>1436752</v>
+        <v>1505888</v>
       </c>
       <c r="D23" s="80">
-        <v>1742067</v>
+        <v>1775150</v>
       </c>
       <c r="E23" s="80">
-        <v>68375</v>
+        <v>70723</v>
       </c>
       <c r="F23" s="80">
-        <v>5322000</v>
+        <v>5496337</v>
       </c>
       <c r="G23" s="80">
-        <v>5329445</v>
+        <v>5436739</v>
       </c>
       <c r="H23" s="82">
-        <v>-0.14</v>
+        <v>1.1</v>
       </c>
       <c r="I23" s="84">
-        <v>8.2</v>
+        <v>8.31</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="80">
-        <v>31084</v>
+        <v>29223</v>
       </c>
       <c r="C25" s="80">
-        <v>37768</v>
+        <v>44943</v>
       </c>
       <c r="D25" s="80">
-        <v>2051</v>
+        <v>1981</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>70903</v>
+        <v>76147</v>
       </c>
       <c r="G25" s="80">
-        <v>68984</v>
+        <v>73991</v>
       </c>
       <c r="H25" s="82">
-        <v>2.78</v>
+        <v>2.91</v>
       </c>
       <c r="I25" s="84">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="80">
-        <v>38862</v>
+        <v>42876</v>
       </c>
       <c r="C27" s="80">
-        <v>60511</v>
+        <v>63594</v>
       </c>
       <c r="D27" s="80">
-        <v>1735</v>
+        <v>1749</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>101108</v>
+        <v>108219</v>
       </c>
       <c r="G27" s="80">
-        <v>94560</v>
+        <v>104000</v>
       </c>
       <c r="H27" s="82">
-        <v>6.92</v>
+        <v>4.06</v>
       </c>
       <c r="I27" s="84">
         <v>0.16</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="80">
-        <v>14738</v>
+        <v>13808</v>
       </c>
       <c r="C29" s="80">
-        <v>29412</v>
+        <v>32550</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>44150</v>
+        <v>46359</v>
       </c>
       <c r="G29" s="80">
-        <v>42887</v>
+        <v>44655</v>
       </c>
       <c r="H29" s="82">
-        <v>2.95</v>
+        <v>3.81</v>
       </c>
       <c r="I29" s="84">
         <v>0.07</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="26"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
@@ -5495,56 +5495,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -5604,324 +5604,324 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>208184</v>
+        <v>220367</v>
       </c>
       <c r="C9" s="68">
-        <v>427552</v>
+        <v>432363</v>
       </c>
       <c r="D9" s="68">
-        <v>1084239</v>
+        <v>1056210</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>1719975</v>
+        <v>1708940</v>
       </c>
       <c r="G9" s="68">
-        <v>1600175</v>
+        <v>1709509</v>
       </c>
       <c r="H9" s="71">
-        <v>7.49</v>
+        <v>-0.03</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="80">
-        <v>54342</v>
+        <v>51022</v>
       </c>
       <c r="C11" s="80">
-        <v>83649</v>
+        <v>88634</v>
       </c>
       <c r="D11" s="80">
-        <v>312660</v>
+        <v>305894</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>450650</v>
+        <v>445549</v>
       </c>
       <c r="G11" s="80">
-        <v>408922</v>
+        <v>453694</v>
       </c>
       <c r="H11" s="82">
-        <v>10.2</v>
+        <v>-1.8</v>
       </c>
       <c r="I11" s="84">
-        <v>26.2</v>
+        <v>26.07</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="80">
-        <v>29250</v>
+        <v>23122</v>
       </c>
       <c r="C13" s="80">
-        <v>7438</v>
+        <v>6810</v>
       </c>
       <c r="D13" s="80">
-        <v>24971</v>
+        <v>27784</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>61658</v>
+        <v>57716</v>
       </c>
       <c r="G13" s="80">
-        <v>52066</v>
+        <v>55118</v>
       </c>
       <c r="H13" s="82">
-        <v>18.42</v>
+        <v>4.71</v>
       </c>
       <c r="I13" s="84">
-        <v>3.58</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="80">
-        <v>2068</v>
+        <v>2893</v>
       </c>
       <c r="C15" s="80">
-        <v>4693</v>
+        <v>3562</v>
       </c>
       <c r="D15" s="80">
-        <v>1568</v>
+        <v>1636</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>8328</v>
+        <v>8091</v>
       </c>
       <c r="G15" s="80">
-        <v>7705</v>
+        <v>7294</v>
       </c>
       <c r="H15" s="82">
-        <v>8.08</v>
+        <v>10.93</v>
       </c>
       <c r="I15" s="84">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="80">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="C17" s="80">
         <v>83</v>
       </c>
       <c r="D17" s="80">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="G17" s="80">
-        <v>222</v>
+        <v>248</v>
       </c>
       <c r="H17" s="82">
-        <v>4.82</v>
+        <v>-3.63</v>
       </c>
       <c r="I17" s="84">
         <v>0.01</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="80">
         <v>7</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
       <c r="D19" s="80">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
         <v>7</v>
       </c>
       <c r="G19" s="80">
         <v>7</v>
       </c>
       <c r="H19" s="82">
-        <v>0.06</v>
+        <v>-0.02</v>
       </c>
       <c r="I19" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="80">
-        <v>2595</v>
+        <v>844</v>
       </c>
       <c r="C21" s="80">
-        <v>260</v>
+        <v>440</v>
       </c>
       <c r="D21" s="80">
-        <v>2414</v>
+        <v>1503</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>5269</v>
+        <v>2787</v>
       </c>
       <c r="G21" s="80">
-        <v>1331</v>
+        <v>3720</v>
       </c>
       <c r="H21" s="82">
-        <v>295.97</v>
+        <v>-25.09</v>
       </c>
       <c r="I21" s="84">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="88">
         <v>0</v>
       </c>
       <c r="C23" s="88">
         <v>0</v>
       </c>
@@ -5955,267 +5955,267 @@
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="80">
         <v>1570</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
         <v>1570</v>
       </c>
       <c r="G25" s="80">
-        <v>2110</v>
-[...2 lines deleted...]
-        <v>-25.61</v>
+        <v>1570</v>
+      </c>
+      <c r="H25" s="90">
+        <v>0</v>
       </c>
       <c r="I25" s="84">
         <v>0.09</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="80">
-        <v>31263</v>
+        <v>50849</v>
       </c>
       <c r="C27" s="80">
-        <v>23365</v>
+        <v>23512</v>
       </c>
       <c r="D27" s="80">
-        <v>67058</v>
+        <v>55307</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>121686</v>
+        <v>129668</v>
       </c>
       <c r="G27" s="80">
-        <v>110283</v>
+        <v>154278</v>
       </c>
       <c r="H27" s="82">
-        <v>10.34</v>
+        <v>-15.95</v>
       </c>
       <c r="I27" s="84">
-        <v>7.07</v>
+        <v>7.59</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="80">
-        <v>1582</v>
+        <v>1233</v>
       </c>
       <c r="C29" s="80">
-        <v>5321</v>
+        <v>3971</v>
       </c>
       <c r="D29" s="80">
-        <v>777</v>
+        <v>400</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>7680</v>
+        <v>5604</v>
       </c>
       <c r="G29" s="80">
-        <v>9102</v>
+        <v>7364</v>
       </c>
       <c r="H29" s="82">
-        <v>-15.63</v>
+        <v>-23.9</v>
       </c>
       <c r="I29" s="84">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="80">
-        <v>26136</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>25526</v>
+      </c>
+      <c r="C31" s="80">
+        <v>144</v>
       </c>
       <c r="D31" s="80">
-        <v>51263</v>
+        <v>47254</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>77399</v>
+        <v>72924</v>
       </c>
       <c r="G31" s="80">
-        <v>62493</v>
+        <v>86971</v>
       </c>
       <c r="H31" s="82">
-        <v>23.85</v>
+        <v>-16.15</v>
       </c>
       <c r="I31" s="84">
-        <v>4.5</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="80">
-        <v>32607</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>27258</v>
+      </c>
+      <c r="D33" s="80">
+        <v>3398</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>32607</v>
+        <v>30656</v>
       </c>
       <c r="G33" s="80">
-        <v>41778</v>
+        <v>26350</v>
       </c>
       <c r="H33" s="82">
-        <v>-21.95</v>
+        <v>16.34</v>
       </c>
       <c r="I33" s="84">
-        <v>1.9</v>
+        <v>1.79</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="94">
-        <v>8617</v>
+        <v>10912</v>
       </c>
       <c r="C35" s="94">
-        <v>15989</v>
+        <v>21832</v>
       </c>
       <c r="D35" s="94">
-        <v>69767</v>
+        <v>67568</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>94373</v>
+        <v>100312</v>
       </c>
       <c r="G35" s="94">
-        <v>78228</v>
+        <v>91825</v>
       </c>
       <c r="H35" s="98">
-        <v>20.64</v>
+        <v>9.24</v>
       </c>
       <c r="I35" s="100">
-        <v>5.49</v>
+        <v>5.87</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -6390,56 +6390,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -6505,234 +6505,234 @@
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="104">
         <v>0</v>
       </c>
       <c r="C9" s="104">
         <v>0</v>
       </c>
       <c r="D9" s="67">
-        <v>100</v>
+        <v>355</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>100</v>
+        <v>355</v>
       </c>
       <c r="G9" s="67">
-        <v>542</v>
+        <v>200</v>
       </c>
       <c r="H9" s="108">
-        <v>-81.56</v>
+        <v>77.61</v>
       </c>
       <c r="I9" s="73">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="109" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="80">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="C11" s="80">
         <v>2003</v>
       </c>
       <c r="D11" s="80">
-        <v>605</v>
+        <v>599</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>2631</v>
+        <v>2629</v>
       </c>
       <c r="G11" s="80">
-        <v>3528</v>
+        <v>2632</v>
       </c>
       <c r="H11" s="111">
-        <v>-25.43</v>
+        <v>-0.12</v>
       </c>
       <c r="I11" s="84">
         <v>0.15</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="109" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="80">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="C13" s="88">
         <v>0</v>
       </c>
       <c r="D13" s="80">
-        <v>77495</v>
+        <v>77981</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>77605</v>
+        <v>78097</v>
       </c>
       <c r="G13" s="80">
-        <v>49843</v>
+        <v>65948</v>
       </c>
       <c r="H13" s="111">
-        <v>55.7</v>
+        <v>18.42</v>
       </c>
       <c r="I13" s="84">
-        <v>4.51</v>
+        <v>4.57</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="109" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="80">
-        <v>4183</v>
+        <v>4627</v>
       </c>
       <c r="C15" s="80">
-        <v>15220</v>
+        <v>15014</v>
       </c>
       <c r="D15" s="80">
-        <v>90224</v>
+        <v>87354</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>109627</v>
+        <v>106995</v>
       </c>
       <c r="G15" s="80">
-        <v>108352</v>
+        <v>108497</v>
       </c>
       <c r="H15" s="111">
-        <v>1.18</v>
+        <v>-1.38</v>
       </c>
       <c r="I15" s="84">
-        <v>6.37</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="109" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="80">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="C17" s="80">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D17" s="80">
-        <v>115889</v>
+        <v>135748</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>117013</v>
+        <v>136692</v>
       </c>
       <c r="G17" s="80">
-        <v>103916</v>
+        <v>109605</v>
       </c>
       <c r="H17" s="111">
-        <v>12.6</v>
+        <v>24.71</v>
       </c>
       <c r="I17" s="84">
-        <v>6.8</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="109" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="88">
         <v>0</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
@@ -6751,114 +6751,114 @@
       <c r="H19" s="113">
         <v>0</v>
       </c>
       <c r="I19" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="109" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="80">
-        <v>29278</v>
+        <v>30635</v>
       </c>
       <c r="C21" s="80">
-        <v>100773</v>
+        <v>118078</v>
       </c>
       <c r="D21" s="80">
-        <v>83220</v>
+        <v>67552</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>213271</v>
+        <v>216264</v>
       </c>
       <c r="G21" s="80">
-        <v>200607</v>
+        <v>204607</v>
       </c>
       <c r="H21" s="111">
-        <v>6.31</v>
+        <v>5.7</v>
       </c>
       <c r="I21" s="84">
-        <v>12.4</v>
+        <v>12.65</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="109" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="80">
-        <v>15482</v>
+        <v>15261</v>
       </c>
       <c r="C23" s="80">
-        <v>118677</v>
+        <v>104542</v>
       </c>
       <c r="D23" s="80">
-        <v>141215</v>
+        <v>135271</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>275374</v>
+        <v>255075</v>
       </c>
       <c r="G23" s="80">
-        <v>311270</v>
+        <v>270670</v>
       </c>
       <c r="H23" s="111">
-        <v>-11.53</v>
+        <v>-5.76</v>
       </c>
       <c r="I23" s="84">
-        <v>16.01</v>
+        <v>14.93</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="109" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="88">
         <v>0</v>
       </c>
@@ -6919,114 +6919,114 @@
       <c r="H27" s="113">
         <v>0</v>
       </c>
       <c r="I27" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="109" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C29" s="80">
-        <v>8500</v>
+        <v>9030</v>
       </c>
       <c r="D29" s="80">
-        <v>200</v>
+        <v>517</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>8701</v>
+        <v>9548</v>
       </c>
       <c r="G29" s="80">
-        <v>8696</v>
+        <v>9568</v>
       </c>
       <c r="H29" s="111">
-        <v>0.06</v>
+        <v>-0.21</v>
       </c>
       <c r="I29" s="84">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="109" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="80">
-        <v>2535</v>
+        <v>2566</v>
       </c>
       <c r="C31" s="80">
-        <v>4062</v>
+        <v>2872</v>
       </c>
       <c r="D31" s="80">
-        <v>43921</v>
+        <v>39208</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>50519</v>
+        <v>44646</v>
       </c>
       <c r="G31" s="80">
-        <v>35757</v>
+        <v>45786</v>
       </c>
       <c r="H31" s="111">
-        <v>41.28</v>
+        <v>-2.49</v>
       </c>
       <c r="I31" s="84">
-        <v>2.94</v>
+        <v>2.61</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="109" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="88">
         <v>0</v>
       </c>
@@ -7045,72 +7045,72 @@
       <c r="H33" s="113">
         <v>0</v>
       </c>
       <c r="I33" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="109" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="94">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="C35" s="94">
-        <v>807</v>
+        <v>841</v>
       </c>
       <c r="D35" s="94">
-        <v>30</v>
+        <v>98</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>997</v>
+        <v>1111</v>
       </c>
       <c r="G35" s="94">
-        <v>1023</v>
+        <v>1080</v>
       </c>
       <c r="H35" s="115">
-        <v>-2.53</v>
+        <v>2.93</v>
       </c>
       <c r="I35" s="100">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -7285,56 +7285,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -7394,72 +7394,72 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="67">
-        <v>410</v>
+        <v>383</v>
       </c>
       <c r="C9" s="67">
-        <v>1435</v>
+        <v>1268</v>
       </c>
       <c r="D9" s="67">
-        <v>831</v>
+        <v>754</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>2676</v>
+        <v>2405</v>
       </c>
       <c r="G9" s="67">
-        <v>2394</v>
+        <v>2479</v>
       </c>
       <c r="H9" s="108">
-        <v>11.79</v>
+        <v>-2.98</v>
       </c>
       <c r="I9" s="73">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="56"/>
       <c r="I11" s="57"/>
@@ -7918,56 +7918,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8027,198 +8027,198 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>3200</v>
+        <v>2581</v>
       </c>
       <c r="C9" s="68">
-        <v>92851</v>
+        <v>93064</v>
       </c>
       <c r="D9" s="68">
-        <v>40407</v>
+        <v>22094</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>136459</v>
+        <v>117740</v>
       </c>
       <c r="G9" s="68">
-        <v>114305</v>
+        <v>131204</v>
       </c>
       <c r="H9" s="71">
-        <v>19.38</v>
+        <v>-10.26</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="80">
-        <v>1187</v>
+        <v>1456</v>
       </c>
       <c r="C11" s="80">
-        <v>40335</v>
+        <v>39667</v>
       </c>
       <c r="D11" s="80">
-        <v>8582</v>
+        <v>10733</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>50105</v>
+        <v>51855</v>
       </c>
       <c r="G11" s="80">
-        <v>58184</v>
+        <v>50941</v>
       </c>
       <c r="H11" s="82">
-        <v>-13.89</v>
+        <v>1.79</v>
       </c>
       <c r="I11" s="84">
-        <v>36.72</v>
+        <v>44.04</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="80">
-        <v>110</v>
+        <v>478</v>
       </c>
       <c r="C13" s="80">
-        <v>10885</v>
+        <v>11430</v>
       </c>
       <c r="D13" s="80">
-        <v>19677</v>
+        <v>7699</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>30673</v>
+        <v>19607</v>
       </c>
       <c r="G13" s="80">
-        <v>23783</v>
+        <v>30273</v>
       </c>
       <c r="H13" s="82">
-        <v>28.97</v>
+        <v>-35.23</v>
       </c>
       <c r="I13" s="84">
-        <v>22.48</v>
+        <v>16.65</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="80">
-        <v>1902</v>
+        <v>648</v>
       </c>
       <c r="C15" s="80">
-        <v>41631</v>
+        <v>41967</v>
       </c>
       <c r="D15" s="80">
-        <v>12148</v>
+        <v>3663</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>55681</v>
+        <v>46278</v>
       </c>
       <c r="G15" s="80">
-        <v>32339</v>
+        <v>49991</v>
       </c>
       <c r="H15" s="82">
-        <v>72.18</v>
+        <v>-7.43</v>
       </c>
       <c r="I15" s="84">
-        <v>40.8</v>
+        <v>39.31</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="56"/>
       <c r="I17" s="57"/>
@@ -8618,56 +8618,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8727,618 +8727,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>377698</v>
+        <v>383079</v>
       </c>
       <c r="C9" s="68">
-        <v>535694</v>
+        <v>537113</v>
       </c>
       <c r="D9" s="105">
         <v>0</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>913392</v>
+        <v>920191</v>
       </c>
       <c r="G9" s="68">
-        <v>920583</v>
+        <v>909813</v>
       </c>
       <c r="H9" s="71">
-        <v>-0.78</v>
+        <v>1.14</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="80">
-        <v>11548</v>
+        <v>11481</v>
       </c>
       <c r="C11" s="80">
-        <v>15103</v>
+        <v>15163</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>26651</v>
+        <v>26643</v>
       </c>
       <c r="G11" s="80">
-        <v>26749</v>
+        <v>26647</v>
       </c>
       <c r="H11" s="82">
-        <v>-0.36</v>
+        <v>-0.02</v>
       </c>
       <c r="I11" s="84">
-        <v>2.92</v>
+        <v>2.9</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="80">
-        <v>15496</v>
+        <v>15690</v>
       </c>
       <c r="C13" s="80">
-        <v>20987</v>
+        <v>20969</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>36483</v>
+        <v>36659</v>
       </c>
       <c r="G13" s="80">
-        <v>36540</v>
+        <v>36373</v>
       </c>
       <c r="H13" s="82">
-        <v>-0.16</v>
+        <v>0.79</v>
       </c>
       <c r="I13" s="84">
-        <v>3.99</v>
+        <v>3.98</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="80">
-        <v>20725</v>
+        <v>21111</v>
       </c>
       <c r="C15" s="80">
-        <v>19295</v>
+        <v>19108</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>40020</v>
+        <v>40219</v>
       </c>
       <c r="G15" s="80">
-        <v>40899</v>
+        <v>39564</v>
       </c>
       <c r="H15" s="82">
-        <v>-2.15</v>
+        <v>1.66</v>
       </c>
       <c r="I15" s="84">
-        <v>4.38</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="80">
-        <v>44323</v>
+        <v>44983</v>
       </c>
       <c r="C17" s="80">
-        <v>66655</v>
+        <v>67008</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>110978</v>
+        <v>111991</v>
       </c>
       <c r="G17" s="80">
-        <v>112033</v>
+        <v>110777</v>
       </c>
       <c r="H17" s="82">
-        <v>-0.94</v>
+        <v>1.1</v>
       </c>
       <c r="I17" s="84">
-        <v>12.15</v>
+        <v>12.17</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="80">
-        <v>11717</v>
+        <v>11885</v>
       </c>
       <c r="C19" s="80">
-        <v>15051</v>
+        <v>15097</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>26768</v>
+        <v>26982</v>
       </c>
       <c r="G19" s="80">
-        <v>27174</v>
+        <v>26630</v>
       </c>
       <c r="H19" s="82">
-        <v>-1.49</v>
+        <v>1.32</v>
       </c>
       <c r="I19" s="84">
         <v>2.93</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="80">
-        <v>5299</v>
+        <v>5532</v>
       </c>
       <c r="C21" s="80">
-        <v>10477</v>
+        <v>10479</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>15776</v>
+        <v>16010</v>
       </c>
       <c r="G21" s="80">
-        <v>15865</v>
+        <v>15866</v>
       </c>
       <c r="H21" s="82">
-        <v>-0.56</v>
+        <v>0.91</v>
       </c>
       <c r="I21" s="84">
-        <v>1.73</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="80">
-        <v>10541</v>
+        <v>10414</v>
       </c>
       <c r="C23" s="80">
-        <v>10513</v>
+        <v>10464</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>21054</v>
+        <v>20878</v>
       </c>
       <c r="G23" s="80">
-        <v>21189</v>
+        <v>20656</v>
       </c>
       <c r="H23" s="82">
-        <v>-0.63</v>
+        <v>1.08</v>
       </c>
       <c r="I23" s="84">
-        <v>2.31</v>
+        <v>2.27</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="80">
-        <v>35034</v>
+        <v>37039</v>
       </c>
       <c r="C25" s="80">
-        <v>47655</v>
+        <v>47990</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>82689</v>
+        <v>85030</v>
       </c>
       <c r="G25" s="80">
-        <v>83957</v>
+        <v>82527</v>
       </c>
       <c r="H25" s="82">
-        <v>-1.51</v>
+        <v>3.03</v>
       </c>
       <c r="I25" s="84">
-        <v>9.05</v>
+        <v>9.24</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="80">
-        <v>13700</v>
+        <v>13584</v>
       </c>
       <c r="C27" s="80">
-        <v>23863</v>
+        <v>23804</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>37563</v>
+        <v>37388</v>
       </c>
       <c r="G27" s="80">
-        <v>37762</v>
+        <v>37366</v>
       </c>
       <c r="H27" s="82">
-        <v>-0.53</v>
+        <v>0.06</v>
       </c>
       <c r="I27" s="84">
-        <v>4.11</v>
+        <v>4.06</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="80">
-        <v>42726</v>
+        <v>44621</v>
       </c>
       <c r="C29" s="80">
-        <v>69446</v>
+        <v>69893</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>112171</v>
+        <v>114514</v>
       </c>
       <c r="G29" s="80">
-        <v>112398</v>
+        <v>112629</v>
       </c>
       <c r="H29" s="82">
-        <v>-0.2</v>
+        <v>1.67</v>
       </c>
       <c r="I29" s="84">
-        <v>12.28</v>
+        <v>12.44</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="80">
-        <v>9432</v>
+        <v>9450</v>
       </c>
       <c r="C31" s="80">
-        <v>9884</v>
+        <v>9735</v>
       </c>
       <c r="D31" s="88">
         <v>0</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>19316</v>
+        <v>19185</v>
       </c>
       <c r="G31" s="80">
-        <v>19546</v>
+        <v>19117</v>
       </c>
       <c r="H31" s="82">
-        <v>-1.18</v>
+        <v>0.36</v>
       </c>
       <c r="I31" s="84">
-        <v>2.11</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="80">
-        <v>7043</v>
+        <v>7020</v>
       </c>
       <c r="C33" s="80">
-        <v>9934</v>
+        <v>9961</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>16977</v>
+        <v>16981</v>
       </c>
       <c r="G33" s="80">
-        <v>16987</v>
+        <v>16861</v>
       </c>
       <c r="H33" s="82">
-        <v>-0.06</v>
+        <v>0.71</v>
       </c>
       <c r="I33" s="84">
-        <v>1.86</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="94">
-        <v>18247</v>
+        <v>18021</v>
       </c>
       <c r="C35" s="94">
-        <v>21235</v>
+        <v>21218</v>
       </c>
       <c r="D35" s="96">
         <v>0</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>39482</v>
+        <v>39239</v>
       </c>
       <c r="G35" s="94">
-        <v>39557</v>
+        <v>39030</v>
       </c>
       <c r="H35" s="98">
-        <v>-0.19</v>
+        <v>0.53</v>
       </c>
       <c r="I35" s="100">
-        <v>4.32</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -9568,56 +9568,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -9677,450 +9677,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="67">
-        <v>9261</v>
+        <v>9371</v>
       </c>
       <c r="C9" s="67">
-        <v>8495</v>
+        <v>8472</v>
       </c>
       <c r="D9" s="104">
         <v>0</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>17756</v>
+        <v>17843</v>
       </c>
       <c r="G9" s="67">
-        <v>18006</v>
+        <v>17598</v>
       </c>
       <c r="H9" s="70">
-        <v>-1.38</v>
+        <v>1.39</v>
       </c>
       <c r="I9" s="73">
         <v>1.94</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="80">
-        <v>14806</v>
+        <v>14807</v>
       </c>
       <c r="C11" s="80">
-        <v>14936</v>
+        <v>14929</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>29742</v>
+        <v>29737</v>
       </c>
       <c r="G11" s="80">
-        <v>29884</v>
+        <v>29712</v>
       </c>
       <c r="H11" s="82">
-        <v>-0.47</v>
+        <v>0.08</v>
       </c>
       <c r="I11" s="84">
-        <v>3.26</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>226</v>
       </c>
       <c r="B13" s="80">
-        <v>5544</v>
+        <v>5488</v>
       </c>
       <c r="C13" s="80">
-        <v>9390</v>
+        <v>9240</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>14934</v>
+        <v>14728</v>
       </c>
       <c r="G13" s="80">
-        <v>14993</v>
+        <v>14661</v>
       </c>
       <c r="H13" s="82">
-        <v>-0.39</v>
+        <v>0.45</v>
       </c>
       <c r="I13" s="84">
-        <v>1.64</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="80">
-        <v>10362</v>
+        <v>10371</v>
       </c>
       <c r="C15" s="80">
-        <v>17260</v>
+        <v>17246</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>27622</v>
+        <v>27617</v>
       </c>
       <c r="G15" s="80">
-        <v>27898</v>
+        <v>27604</v>
       </c>
       <c r="H15" s="82">
-        <v>-0.99</v>
+        <v>0.05</v>
       </c>
       <c r="I15" s="84">
-        <v>3.02</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="80">
-        <v>30776</v>
+        <v>30671</v>
       </c>
       <c r="C17" s="80">
-        <v>59954</v>
+        <v>60319</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>90730</v>
+        <v>90990</v>
       </c>
       <c r="G17" s="80">
-        <v>90864</v>
+        <v>90267</v>
       </c>
       <c r="H17" s="82">
-        <v>-0.15</v>
+        <v>0.8</v>
       </c>
       <c r="I17" s="84">
-        <v>9.93</v>
+        <v>9.89</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="80">
-        <v>13584</v>
+        <v>13766</v>
       </c>
       <c r="C19" s="80">
-        <v>23174</v>
+        <v>23195</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>36758</v>
+        <v>36960</v>
       </c>
       <c r="G19" s="80">
-        <v>37151</v>
+        <v>36445</v>
       </c>
       <c r="H19" s="82">
-        <v>-1.06</v>
+        <v>1.41</v>
       </c>
       <c r="I19" s="84">
         <v>4.02</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="80">
-        <v>36977</v>
+        <v>37038</v>
       </c>
       <c r="C21" s="80">
-        <v>50847</v>
+        <v>50986</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>87823</v>
+        <v>88024</v>
       </c>
       <c r="G21" s="80">
-        <v>88861</v>
+        <v>87183</v>
       </c>
       <c r="H21" s="82">
-        <v>-1.17</v>
+        <v>0.97</v>
       </c>
       <c r="I21" s="84">
-        <v>9.62</v>
+        <v>9.57</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="80">
-        <v>2804</v>
+        <v>2965</v>
       </c>
       <c r="C23" s="80">
-        <v>2978</v>
+        <v>3161</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>5782</v>
+        <v>6126</v>
       </c>
       <c r="G23" s="80">
-        <v>5843</v>
+        <v>6035</v>
       </c>
       <c r="H23" s="82">
-        <v>-1.05</v>
+        <v>1.5</v>
       </c>
       <c r="I23" s="84">
-        <v>0.63</v>
+        <v>0.67</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="80">
-        <v>5128</v>
+        <v>5148</v>
       </c>
       <c r="C25" s="80">
-        <v>5171</v>
+        <v>5287</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>10299</v>
+        <v>10435</v>
       </c>
       <c r="G25" s="80">
-        <v>10439</v>
+        <v>10240</v>
       </c>
       <c r="H25" s="82">
-        <v>-1.35</v>
+        <v>1.91</v>
       </c>
       <c r="I25" s="84">
         <v>1.13</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="80">
-        <v>2624</v>
+        <v>2623</v>
       </c>
       <c r="C27" s="80">
-        <v>3393</v>
+        <v>3388</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>6016</v>
+        <v>6012</v>
       </c>
       <c r="G27" s="80">
-        <v>5990</v>
+        <v>6025</v>
       </c>
       <c r="H27" s="82">
-        <v>0.44</v>
+        <v>-0.21</v>
       </c>
       <c r="I27" s="84">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="26"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="56"/>
       <c r="I29" s="57"/>