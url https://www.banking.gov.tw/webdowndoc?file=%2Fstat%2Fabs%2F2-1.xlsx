--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -216,51 +216,51 @@
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">） </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Include OBU)</t>
     </r>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -275,51 +275,51 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>續一</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives(Cont.1)</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>元大商業銀行　　　　#</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
@@ -811,51 +811,51 @@
   <si>
     <t>Citibank Taiwan Ltd.</t>
   </si>
   <si>
     <t>O-Bank Co., Ltd.</t>
   </si>
   <si>
     <t>臺灣中小企業銀行</t>
   </si>
   <si>
     <t>Taiwan Business Bank</t>
   </si>
   <si>
     <t>渣打國際商業銀行</t>
   </si>
   <si>
     <t>Standard Chartered Bank (Taiwan) Limited</t>
   </si>
   <si>
     <t>台中商業銀行</t>
   </si>
   <si>
     <t>Taichung Commercial Bank</t>
   </si>
   <si>
-    <t>京城商業銀行</t>
+    <t>京城商業銀行　　　　#</t>
   </si>
   <si>
     <t>Kings Town Bank</t>
   </si>
   <si>
     <t>滙豐(台灣)商業銀行</t>
   </si>
   <si>
     <t>HSBC Bank(Taiwan) Ltd.</t>
   </si>
   <si>
     <t>瑞興商業銀行</t>
   </si>
   <si>
     <t>Taipei Star Bank</t>
   </si>
   <si>
     <t>華泰商業銀行</t>
   </si>
   <si>
     <t>Hwatai Bank</t>
   </si>
   <si>
     <t>臺灣新光商業銀行　　#</t>
   </si>
@@ -1244,70 +1244,69 @@
     <t>Hualien 2nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-  <numFmts count="19">
+  <numFmts count="18">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="#,##0.00_-"/>
     <numFmt numFmtId="177" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="178" formatCode="###,###,###,##0;-###,###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="179" formatCode="#,##0.00;-#,##0.00;&quot;－&quot;"/>
-    <numFmt numFmtId="180" formatCode="-###0.00"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="182" formatCode="###,##0.00;-###,##0.00;&quot;－&quot;"/>
+    <numFmt numFmtId="180" formatCode="###,##0.00"/>
+    <numFmt numFmtId="181" formatCode="###,##0.00;-###,##0.00;&quot;－&quot;"/>
   </numFmts>
   <fonts count="44">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="136"/>
       <color indexed="8"/>
     </font>
@@ -2548,87 +2547,81 @@
     </xf>
     <xf xxid="160" numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="161" numFmtId="4" fontId="39" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="162" numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="163" numFmtId="4" fontId="39" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="164" numFmtId="0" fontId="41" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="165" numFmtId="0" fontId="42" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="166" numFmtId="178" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="167" numFmtId="178" fontId="39" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="168" numFmtId="180" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="168" numFmtId="178" fontId="40" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="169" numFmtId="180" fontId="39" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="169" numFmtId="0" fontId="37" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="170" numFmtId="180" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="170" numFmtId="178" fontId="40" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="171" numFmtId="180" fontId="39" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="171" numFmtId="0" fontId="37" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="172" numFmtId="0" fontId="37" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="172" numFmtId="181" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="173" numFmtId="180" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="173" numFmtId="181" fontId="39" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="174" numFmtId="180" fontId="39" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="175" numFmtId="181" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="176" numFmtId="181" fontId="39" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="177" numFmtId="182" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="177" numFmtId="180" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="178" numFmtId="182" fontId="39" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="180" numFmtId="181" fontId="39" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="178" numFmtId="180" fontId="39" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -2812,450 +2805,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>24262111</v>
+        <v>25350605</v>
       </c>
       <c r="C9" s="68">
-        <v>20225572</v>
+        <v>20912345</v>
       </c>
       <c r="D9" s="68">
-        <v>14918145</v>
+        <v>15401929</v>
       </c>
       <c r="E9" s="68">
-        <v>1238515</v>
+        <v>1133843</v>
       </c>
       <c r="F9" s="68">
-        <v>60644343</v>
+        <v>62798723</v>
       </c>
       <c r="G9" s="68">
-        <v>60409225</v>
+        <v>62293513</v>
       </c>
       <c r="H9" s="71">
-        <v>0.39</v>
+        <v>0.81</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="80">
-        <v>1650238</v>
+        <v>1654793</v>
       </c>
       <c r="C11" s="80">
-        <v>1945810</v>
+        <v>1979133</v>
       </c>
       <c r="D11" s="80">
-        <v>1105691</v>
+        <v>1265696</v>
       </c>
       <c r="E11" s="80">
-        <v>554239</v>
+        <v>443357</v>
       </c>
       <c r="F11" s="80">
-        <v>5255977</v>
+        <v>5342979</v>
       </c>
       <c r="G11" s="80">
-        <v>5207905</v>
+        <v>5256668</v>
       </c>
       <c r="H11" s="82">
-        <v>0.92</v>
+        <v>1.64</v>
       </c>
       <c r="I11" s="84">
-        <v>8.67</v>
+        <v>8.51</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="80">
-        <v>1044503</v>
+        <v>1043619</v>
       </c>
       <c r="C13" s="80">
-        <v>1189380</v>
+        <v>1207979</v>
       </c>
       <c r="D13" s="80">
-        <v>255808</v>
+        <v>276228</v>
       </c>
       <c r="E13" s="80">
-        <v>255882</v>
+        <v>248735</v>
       </c>
       <c r="F13" s="80">
-        <v>2745573</v>
+        <v>2776561</v>
       </c>
       <c r="G13" s="80">
-        <v>2709667</v>
+        <v>2777340</v>
       </c>
       <c r="H13" s="82">
-        <v>1.33</v>
+        <v>-0.03</v>
       </c>
       <c r="I13" s="84">
-        <v>4.53</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="80">
-        <v>1943685</v>
+        <v>1974221</v>
       </c>
       <c r="C15" s="80">
-        <v>1406481</v>
+        <v>1327846</v>
       </c>
       <c r="D15" s="80">
-        <v>688432</v>
+        <v>750327</v>
       </c>
       <c r="E15" s="80">
-        <v>132483</v>
+        <v>149187</v>
       </c>
       <c r="F15" s="80">
-        <v>4171082</v>
+        <v>4201580</v>
       </c>
       <c r="G15" s="80">
-        <v>4200520</v>
+        <v>4175793</v>
       </c>
       <c r="H15" s="82">
-        <v>-0.7</v>
+        <v>0.62</v>
       </c>
       <c r="I15" s="84">
-        <v>6.88</v>
+        <v>6.69</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="80">
-        <v>1715406</v>
+        <v>1747467</v>
       </c>
       <c r="C17" s="80">
-        <v>1019802</v>
+        <v>1041042</v>
       </c>
       <c r="D17" s="80">
-        <v>1061527</v>
+        <v>1127260</v>
       </c>
       <c r="E17" s="80">
-        <v>26940</v>
+        <v>26391</v>
       </c>
       <c r="F17" s="80">
-        <v>3823675</v>
+        <v>3942160</v>
       </c>
       <c r="G17" s="80">
-        <v>3872995</v>
+        <v>3907827</v>
       </c>
       <c r="H17" s="82">
-        <v>-1.27</v>
+        <v>0.88</v>
       </c>
       <c r="I17" s="84">
-        <v>6.31</v>
+        <v>6.28</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="80">
-        <v>1659712</v>
+        <v>1729734</v>
       </c>
       <c r="C19" s="80">
-        <v>912385</v>
+        <v>938868</v>
       </c>
       <c r="D19" s="80">
-        <v>760153</v>
+        <v>750946</v>
       </c>
       <c r="E19" s="80">
-        <v>32279</v>
+        <v>30659</v>
       </c>
       <c r="F19" s="80">
-        <v>3364529</v>
+        <v>3450208</v>
       </c>
       <c r="G19" s="80">
-        <v>3294854</v>
+        <v>3436855</v>
       </c>
       <c r="H19" s="82">
-        <v>2.11</v>
+        <v>0.39</v>
       </c>
       <c r="I19" s="84">
-        <v>5.55</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="80">
-        <v>1192579</v>
+        <v>1217300</v>
       </c>
       <c r="C21" s="80">
-        <v>879801</v>
+        <v>914365</v>
       </c>
       <c r="D21" s="80">
-        <v>569256</v>
+        <v>542354</v>
       </c>
       <c r="E21" s="80">
-        <v>5679</v>
+        <v>5332</v>
       </c>
       <c r="F21" s="80">
-        <v>2647315</v>
+        <v>2679350</v>
       </c>
       <c r="G21" s="80">
-        <v>2629114</v>
+        <v>2706502</v>
       </c>
       <c r="H21" s="82">
-        <v>0.69</v>
+        <v>-1</v>
       </c>
       <c r="I21" s="84">
-        <v>4.37</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="80">
-        <v>382541</v>
+        <v>392623</v>
       </c>
       <c r="C23" s="80">
-        <v>571564</v>
+        <v>565052</v>
       </c>
       <c r="D23" s="80">
-        <v>304830</v>
+        <v>315236</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>1258935</v>
+        <v>1272911</v>
       </c>
       <c r="G23" s="80">
-        <v>1277963</v>
+        <v>1271593</v>
       </c>
       <c r="H23" s="82">
-        <v>-1.49</v>
+        <v>0.1</v>
       </c>
       <c r="I23" s="84">
-        <v>2.08</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="80">
-        <v>1364989</v>
+        <v>1457086</v>
       </c>
       <c r="C25" s="80">
-        <v>878099</v>
+        <v>1019774</v>
       </c>
       <c r="D25" s="80">
-        <v>1251619</v>
+        <v>1261951</v>
       </c>
       <c r="E25" s="80">
-        <v>63595</v>
+        <v>69234</v>
       </c>
       <c r="F25" s="80">
-        <v>3558301</v>
+        <v>3808044</v>
       </c>
       <c r="G25" s="80">
-        <v>3595610</v>
+        <v>3787928</v>
       </c>
       <c r="H25" s="82">
-        <v>-1.04</v>
+        <v>0.53</v>
       </c>
       <c r="I25" s="84">
-        <v>5.87</v>
+        <v>6.06</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="80">
-        <v>2074326</v>
+        <v>2180556</v>
       </c>
       <c r="C27" s="80">
-        <v>1352839</v>
+        <v>1414817</v>
       </c>
       <c r="D27" s="80">
-        <v>805886</v>
+        <v>840924</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>4233052</v>
+        <v>4436297</v>
       </c>
       <c r="G27" s="80">
-        <v>4172652</v>
+        <v>4394431</v>
       </c>
       <c r="H27" s="82">
-        <v>1.45</v>
+        <v>0.95</v>
       </c>
       <c r="I27" s="84">
-        <v>6.98</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="88">
         <v>0</v>
       </c>
       <c r="C29" s="88">
         <v>0</v>
       </c>
@@ -3274,156 +3267,156 @@
       <c r="H29" s="90">
         <v>0</v>
       </c>
       <c r="I29" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="80">
-        <v>121867</v>
+        <v>124630</v>
       </c>
       <c r="C31" s="80">
-        <v>110765</v>
+        <v>104430</v>
       </c>
       <c r="D31" s="80">
-        <v>38542</v>
+        <v>37794</v>
       </c>
       <c r="E31" s="80">
-        <v>31031</v>
+        <v>19984</v>
       </c>
       <c r="F31" s="80">
-        <v>302205</v>
+        <v>286839</v>
       </c>
       <c r="G31" s="80">
-        <v>299111</v>
+        <v>296969</v>
       </c>
       <c r="H31" s="82">
-        <v>1.03</v>
+        <v>-3.41</v>
       </c>
       <c r="I31" s="84">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="80">
-        <v>1017315</v>
+        <v>1071829</v>
       </c>
       <c r="C33" s="80">
-        <v>845827</v>
+        <v>908641</v>
       </c>
       <c r="D33" s="80">
-        <v>1233132</v>
+        <v>1219842</v>
       </c>
       <c r="E33" s="80">
-        <v>13186</v>
+        <v>16670</v>
       </c>
       <c r="F33" s="80">
-        <v>3109460</v>
+        <v>3216982</v>
       </c>
       <c r="G33" s="80">
-        <v>3083458</v>
+        <v>3208326</v>
       </c>
       <c r="H33" s="82">
-        <v>0.84</v>
+        <v>0.27</v>
       </c>
       <c r="I33" s="84">
-        <v>5.13</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="94">
-        <v>134308</v>
+        <v>168195</v>
       </c>
       <c r="C35" s="94">
-        <v>6399</v>
+        <v>8590</v>
       </c>
       <c r="D35" s="94">
-        <v>219930</v>
+        <v>267708</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>360637</v>
+        <v>444493</v>
       </c>
       <c r="G35" s="94">
-        <v>349175</v>
+        <v>362083</v>
       </c>
       <c r="H35" s="98">
-        <v>3.28</v>
+        <v>22.76</v>
       </c>
       <c r="I35" s="100">
-        <v>0.59</v>
+        <v>0.71</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="58"/>
       <c r="C37" s="58"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
@@ -3660,56 +3653,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -3769,618 +3762,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="67">
-        <v>43498</v>
+        <v>44704</v>
       </c>
       <c r="C9" s="67">
-        <v>136670</v>
+        <v>141524</v>
       </c>
       <c r="D9" s="67">
-        <v>107727</v>
+        <v>112418</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>287895</v>
+        <v>298646</v>
       </c>
       <c r="G9" s="67">
-        <v>291738</v>
+        <v>298011</v>
       </c>
       <c r="H9" s="70">
-        <v>-1.32</v>
+        <v>0.21</v>
       </c>
       <c r="I9" s="73">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="80">
-        <v>905481</v>
+        <v>890787</v>
       </c>
       <c r="C11" s="80">
-        <v>672944</v>
+        <v>733441</v>
       </c>
       <c r="D11" s="80">
-        <v>382482</v>
+        <v>388033</v>
       </c>
       <c r="E11" s="80">
-        <v>24382</v>
+        <v>33147</v>
       </c>
       <c r="F11" s="80">
-        <v>1985288</v>
+        <v>2045408</v>
       </c>
       <c r="G11" s="80">
-        <v>1931617</v>
+        <v>2066845</v>
       </c>
       <c r="H11" s="82">
-        <v>2.78</v>
+        <v>-1.04</v>
       </c>
       <c r="I11" s="84">
-        <v>3.27</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="80">
-        <v>247078</v>
+        <v>274122</v>
       </c>
       <c r="C13" s="80">
-        <v>58760</v>
+        <v>67282</v>
       </c>
       <c r="D13" s="80">
-        <v>314162</v>
+        <v>308090</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>620000</v>
+        <v>649494</v>
       </c>
       <c r="G13" s="80">
-        <v>615112</v>
+        <v>633090</v>
       </c>
       <c r="H13" s="82">
-        <v>0.79</v>
+        <v>2.59</v>
       </c>
       <c r="I13" s="84">
-        <v>1.02</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="80">
-        <v>361275</v>
+        <v>364920</v>
       </c>
       <c r="C15" s="80">
-        <v>373326</v>
+        <v>365883</v>
       </c>
       <c r="D15" s="80">
-        <v>105657</v>
+        <v>108997</v>
       </c>
       <c r="E15" s="80">
-        <v>1053</v>
+        <v>974</v>
       </c>
       <c r="F15" s="80">
-        <v>841311</v>
+        <v>840774</v>
       </c>
       <c r="G15" s="80">
-        <v>852800</v>
+        <v>844595</v>
       </c>
       <c r="H15" s="82">
-        <v>-1.35</v>
+        <v>-0.45</v>
       </c>
       <c r="I15" s="84">
-        <v>1.39</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="80">
-        <v>151493</v>
+        <v>156843</v>
       </c>
       <c r="C17" s="80">
-        <v>103559</v>
+        <v>111095</v>
       </c>
       <c r="D17" s="80">
-        <v>27310</v>
+        <v>26293</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>282361</v>
+        <v>294231</v>
       </c>
       <c r="G17" s="80">
-        <v>287409</v>
+        <v>293115</v>
       </c>
       <c r="H17" s="82">
-        <v>-1.76</v>
+        <v>0.38</v>
       </c>
       <c r="I17" s="84">
         <v>0.47</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="80">
-        <v>200700</v>
+        <v>255887</v>
       </c>
       <c r="C19" s="80">
-        <v>114640</v>
+        <v>127572</v>
       </c>
       <c r="D19" s="80">
-        <v>250641</v>
+        <v>259432</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>565981</v>
+        <v>642891</v>
       </c>
       <c r="G19" s="80">
-        <v>573503</v>
+        <v>626771</v>
       </c>
       <c r="H19" s="82">
-        <v>-1.31</v>
+        <v>2.57</v>
       </c>
       <c r="I19" s="84">
-        <v>0.93</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="80">
-        <v>29058</v>
+        <v>29680</v>
       </c>
       <c r="C21" s="80">
-        <v>49206</v>
+        <v>49856</v>
       </c>
       <c r="D21" s="80">
-        <v>3646</v>
+        <v>4040</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>81910</v>
+        <v>83576</v>
       </c>
       <c r="G21" s="80">
-        <v>81633</v>
+        <v>82851</v>
       </c>
       <c r="H21" s="82">
-        <v>0.34</v>
+        <v>0.87</v>
       </c>
       <c r="I21" s="84">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="80">
-        <v>71992</v>
+        <v>71803</v>
       </c>
       <c r="C23" s="80">
-        <v>155079</v>
+        <v>162460</v>
       </c>
       <c r="D23" s="80">
-        <v>7635</v>
+        <v>7353</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>234707</v>
+        <v>241616</v>
       </c>
       <c r="G23" s="80">
-        <v>229855</v>
+        <v>238449</v>
       </c>
       <c r="H23" s="82">
-        <v>2.11</v>
+        <v>1.33</v>
       </c>
       <c r="I23" s="84">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="80">
-        <v>423775</v>
+        <v>441118</v>
       </c>
       <c r="C25" s="80">
-        <v>575449</v>
+        <v>561887</v>
       </c>
       <c r="D25" s="80">
-        <v>182944</v>
+        <v>180732</v>
       </c>
       <c r="E25" s="80">
-        <v>602</v>
+        <v>619</v>
       </c>
       <c r="F25" s="80">
-        <v>1182770</v>
+        <v>1184357</v>
       </c>
       <c r="G25" s="80">
-        <v>1176389</v>
+        <v>1167422</v>
       </c>
       <c r="H25" s="82">
-        <v>0.54</v>
+        <v>1.45</v>
       </c>
       <c r="I25" s="84">
-        <v>1.95</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="80">
-        <v>191929</v>
+        <v>199130</v>
       </c>
       <c r="C27" s="80">
-        <v>436414</v>
+        <v>448442</v>
       </c>
       <c r="D27" s="80">
-        <v>73312</v>
+        <v>79187</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>701655</v>
+        <v>726759</v>
       </c>
       <c r="G27" s="80">
-        <v>701186</v>
+        <v>725280</v>
       </c>
       <c r="H27" s="82">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="I27" s="84">
         <v>1.16</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="80">
-        <v>113995</v>
+        <v>110592</v>
       </c>
       <c r="C29" s="80">
-        <v>145569</v>
+        <v>151240</v>
       </c>
       <c r="D29" s="80">
-        <v>33845</v>
+        <v>35662</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>293409</v>
+        <v>297493</v>
       </c>
       <c r="G29" s="80">
-        <v>296006</v>
+        <v>296978</v>
       </c>
       <c r="H29" s="82">
-        <v>-0.88</v>
+        <v>0.17</v>
       </c>
       <c r="I29" s="84">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="80">
-        <v>80900</v>
+        <v>81841</v>
       </c>
       <c r="C31" s="80">
-        <v>106889</v>
+        <v>112093</v>
       </c>
       <c r="D31" s="80">
-        <v>4560</v>
+        <v>4828</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>192348</v>
+        <v>198762</v>
       </c>
       <c r="G31" s="80">
-        <v>192265</v>
+        <v>200151</v>
       </c>
       <c r="H31" s="82">
-        <v>0.04</v>
+        <v>-0.69</v>
       </c>
       <c r="I31" s="84">
         <v>0.32</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="80">
-        <v>370819</v>
+        <v>374553</v>
       </c>
       <c r="C33" s="80">
-        <v>358911</v>
+        <v>370018</v>
       </c>
       <c r="D33" s="80">
-        <v>99670</v>
+        <v>99861</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>829399</v>
+        <v>844431</v>
       </c>
       <c r="G33" s="80">
-        <v>826062</v>
+        <v>841691</v>
       </c>
       <c r="H33" s="82">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="I33" s="84">
-        <v>1.37</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="94">
-        <v>185028</v>
+        <v>195221</v>
       </c>
       <c r="C35" s="94">
-        <v>371925</v>
+        <v>342422</v>
       </c>
       <c r="D35" s="94">
-        <v>123469</v>
+        <v>134828</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>680422</v>
+        <v>672471</v>
       </c>
       <c r="G35" s="94">
-        <v>695391</v>
+        <v>686590</v>
       </c>
       <c r="H35" s="98">
-        <v>-2.15</v>
+        <v>-2.06</v>
       </c>
       <c r="I35" s="100">
-        <v>1.12</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -4614,56 +4607,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -4723,489 +4716,489 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="67">
-        <v>938683</v>
+        <v>1035046</v>
       </c>
       <c r="C9" s="67">
-        <v>860743</v>
+        <v>945601</v>
       </c>
       <c r="D9" s="67">
-        <v>262425</v>
+        <v>254706</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>2061850</v>
+        <v>2235353</v>
       </c>
       <c r="G9" s="67">
-        <v>2019453</v>
+        <v>2208410</v>
       </c>
       <c r="H9" s="70">
-        <v>2.1</v>
+        <v>1.22</v>
       </c>
       <c r="I9" s="73">
-        <v>3.4</v>
+        <v>3.56</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="80">
-        <v>940760</v>
+        <v>1004302</v>
       </c>
       <c r="C11" s="80">
-        <v>633216</v>
+        <v>695845</v>
       </c>
       <c r="D11" s="80">
-        <v>725890</v>
+        <v>709850</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>2299866</v>
+        <v>2409996</v>
       </c>
       <c r="G11" s="80">
-        <v>2301926</v>
+        <v>2388732</v>
       </c>
       <c r="H11" s="82">
-        <v>-0.09</v>
+        <v>0.89</v>
       </c>
       <c r="I11" s="84">
-        <v>3.79</v>
+        <v>3.84</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="80">
-        <v>1295227</v>
+        <v>1368039</v>
       </c>
       <c r="C13" s="80">
-        <v>1038347</v>
+        <v>1160606</v>
       </c>
       <c r="D13" s="80">
-        <v>1124210</v>
+        <v>1154203</v>
       </c>
       <c r="E13" s="80">
-        <v>17077</v>
+        <v>16219</v>
       </c>
       <c r="F13" s="80">
-        <v>3474860</v>
+        <v>3699067</v>
       </c>
       <c r="G13" s="80">
-        <v>3451937</v>
+        <v>3689675</v>
       </c>
       <c r="H13" s="82">
-        <v>0.66</v>
+        <v>0.25</v>
       </c>
       <c r="I13" s="84">
-        <v>5.73</v>
+        <v>5.89</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="80">
-        <v>210483</v>
+        <v>229068</v>
       </c>
       <c r="C15" s="80">
-        <v>270045</v>
+        <v>291116</v>
       </c>
       <c r="D15" s="80">
-        <v>178816</v>
+        <v>185451</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>659344</v>
+        <v>705635</v>
       </c>
       <c r="G15" s="80">
-        <v>658912</v>
+        <v>702346</v>
       </c>
       <c r="H15" s="82">
-        <v>0.07</v>
+        <v>0.47</v>
       </c>
       <c r="I15" s="84">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="80">
-        <v>146504</v>
+        <v>151156</v>
       </c>
       <c r="C17" s="80">
-        <v>363937</v>
+        <v>349593</v>
       </c>
       <c r="D17" s="80">
-        <v>301144</v>
+        <v>288577</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>811584</v>
+        <v>789326</v>
       </c>
       <c r="G17" s="80">
-        <v>791047</v>
+        <v>784811</v>
       </c>
       <c r="H17" s="82">
-        <v>2.6</v>
+        <v>0.58</v>
       </c>
       <c r="I17" s="84">
-        <v>1.34</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="80">
-        <v>994393</v>
+        <v>1094050</v>
       </c>
       <c r="C19" s="80">
-        <v>736504</v>
+        <v>696931</v>
       </c>
       <c r="D19" s="80">
-        <v>758563</v>
+        <v>806271</v>
       </c>
       <c r="E19" s="80">
-        <v>13882</v>
+        <v>14260</v>
       </c>
       <c r="F19" s="80">
-        <v>2503343</v>
+        <v>2611511</v>
       </c>
       <c r="G19" s="80">
-        <v>2523204</v>
+        <v>2558016</v>
       </c>
       <c r="H19" s="82">
-        <v>-0.79</v>
+        <v>2.09</v>
       </c>
       <c r="I19" s="84">
-        <v>4.13</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="80">
-        <v>69771</v>
+        <v>74769</v>
       </c>
       <c r="C21" s="80">
-        <v>211121</v>
+        <v>214848</v>
       </c>
       <c r="D21" s="80">
-        <v>52548</v>
+        <v>53305</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>333441</v>
+        <v>342922</v>
       </c>
       <c r="G21" s="80">
-        <v>333693</v>
+        <v>342135</v>
       </c>
       <c r="H21" s="82">
-        <v>-0.08</v>
+        <v>0.23</v>
       </c>
       <c r="I21" s="84">
         <v>0.55</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="80">
-        <v>1911051</v>
+        <v>2049453</v>
       </c>
       <c r="C23" s="80">
-        <v>1233805</v>
+        <v>1279742</v>
       </c>
       <c r="D23" s="80">
-        <v>1499704</v>
+        <v>1539699</v>
       </c>
       <c r="E23" s="80">
-        <v>66204</v>
+        <v>59074</v>
       </c>
       <c r="F23" s="80">
-        <v>4710764</v>
+        <v>4927968</v>
       </c>
       <c r="G23" s="80">
-        <v>4710881</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4848692</v>
+      </c>
+      <c r="H23" s="82">
+        <v>1.64</v>
       </c>
       <c r="I23" s="84">
-        <v>7.77</v>
+        <v>7.85</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="80">
-        <v>31695</v>
+        <v>35945</v>
       </c>
       <c r="C25" s="80">
-        <v>20339</v>
+        <v>23720</v>
       </c>
       <c r="D25" s="80">
-        <v>1257</v>
+        <v>2128</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>53291</v>
+        <v>61792</v>
       </c>
       <c r="G25" s="80">
-        <v>51060</v>
+        <v>56761</v>
       </c>
       <c r="H25" s="82">
-        <v>4.37</v>
+        <v>8.86</v>
       </c>
       <c r="I25" s="84">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="80">
-        <v>30483</v>
+        <v>39329</v>
       </c>
       <c r="C27" s="80">
-        <v>50217</v>
+        <v>52528</v>
       </c>
       <c r="D27" s="80">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>82422</v>
+        <v>93577</v>
       </c>
       <c r="G27" s="80">
-        <v>80018</v>
+        <v>88668</v>
       </c>
       <c r="H27" s="82">
-        <v>3.01</v>
+        <v>5.54</v>
       </c>
       <c r="I27" s="84">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="80">
-        <v>14569</v>
+        <v>16194</v>
       </c>
       <c r="C29" s="80">
-        <v>28808</v>
+        <v>26067</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>43377</v>
+        <v>42261</v>
       </c>
       <c r="G29" s="80">
-        <v>43105</v>
+        <v>41117</v>
       </c>
       <c r="H29" s="82">
-        <v>0.63</v>
+        <v>2.78</v>
       </c>
       <c r="I29" s="84">
         <v>0.07</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="26"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
@@ -5502,56 +5495,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -5611,324 +5604,324 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>200086</v>
+        <v>234404</v>
       </c>
       <c r="C9" s="68">
-        <v>201214</v>
+        <v>233971</v>
       </c>
       <c r="D9" s="68">
-        <v>1310582</v>
-[...1 lines deleted...]
-      <c r="E9" s="107">
+        <v>1331364</v>
+      </c>
+      <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>1711882</v>
+        <v>1799739</v>
       </c>
       <c r="G9" s="68">
-        <v>1843597</v>
+        <v>1901040</v>
       </c>
       <c r="H9" s="71">
-        <v>-7.14</v>
+        <v>-5.33</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="80">
-        <v>41948</v>
+        <v>48802</v>
       </c>
       <c r="C11" s="80">
-        <v>51796</v>
+        <v>60700</v>
       </c>
       <c r="D11" s="80">
-        <v>285646</v>
+        <v>208889</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>379390</v>
+        <v>318391</v>
       </c>
       <c r="G11" s="80">
-        <v>400920</v>
+        <v>339468</v>
       </c>
       <c r="H11" s="82">
-        <v>-5.37</v>
+        <v>-6.21</v>
       </c>
       <c r="I11" s="84">
-        <v>22.16</v>
+        <v>17.69</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="80">
-        <v>24543</v>
+        <v>23194</v>
       </c>
       <c r="C13" s="80">
-        <v>7022</v>
+        <v>7439</v>
       </c>
       <c r="D13" s="80">
-        <v>20699</v>
+        <v>21353</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>52263</v>
+        <v>51986</v>
       </c>
       <c r="G13" s="80">
-        <v>101888</v>
+        <v>83634</v>
       </c>
       <c r="H13" s="82">
-        <v>-48.71</v>
+        <v>-37.84</v>
       </c>
       <c r="I13" s="84">
-        <v>3.05</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="80">
-        <v>2496</v>
+        <v>1990</v>
       </c>
       <c r="C15" s="80">
-        <v>4440</v>
+        <v>4393</v>
       </c>
       <c r="D15" s="80">
-        <v>1539</v>
+        <v>1602</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>8475</v>
+        <v>7985</v>
       </c>
       <c r="G15" s="80">
-        <v>8030</v>
+        <v>8329</v>
       </c>
       <c r="H15" s="82">
-        <v>5.54</v>
+        <v>-4.12</v>
       </c>
       <c r="I15" s="84">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="80">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="C17" s="80">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D17" s="80">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="G17" s="80">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="H17" s="82">
-        <v>-3.88</v>
+        <v>4.27</v>
       </c>
       <c r="I17" s="84">
         <v>0.01</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="80">
         <v>7</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
       <c r="D19" s="80">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
         <v>7</v>
       </c>
       <c r="G19" s="80">
         <v>7</v>
       </c>
-      <c r="H19" s="106">
-        <v>0</v>
+      <c r="H19" s="82">
+        <v>-0.01</v>
       </c>
       <c r="I19" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="80">
-        <v>295</v>
+        <v>1218</v>
       </c>
       <c r="C21" s="80">
-        <v>1863</v>
+        <v>1110</v>
       </c>
       <c r="D21" s="80">
-        <v>751</v>
+        <v>946</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>2908</v>
+        <v>3274</v>
       </c>
       <c r="G21" s="80">
-        <v>3619</v>
+        <v>5639</v>
       </c>
       <c r="H21" s="82">
-        <v>-19.63</v>
+        <v>-41.93</v>
       </c>
       <c r="I21" s="84">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="88">
         <v>0</v>
       </c>
       <c r="C23" s="88">
         <v>0</v>
       </c>
@@ -5950,279 +5943,279 @@
       <c r="I23" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="80">
-        <v>1456</v>
+        <v>1556</v>
       </c>
       <c r="D25" s="80">
-        <v>575</v>
+        <v>561</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>2031</v>
+        <v>2117</v>
       </c>
       <c r="G25" s="80">
-        <v>2034</v>
+        <v>2127</v>
       </c>
       <c r="H25" s="82">
-        <v>-0.16</v>
+        <v>-0.47</v>
       </c>
       <c r="I25" s="84">
         <v>0.12</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="80">
-        <v>26210</v>
+        <v>50271</v>
       </c>
       <c r="C27" s="80">
-        <v>316</v>
+        <v>113</v>
       </c>
       <c r="D27" s="80">
-        <v>134829</v>
+        <v>107548</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>161355</v>
+        <v>157931</v>
       </c>
       <c r="G27" s="80">
-        <v>173099</v>
+        <v>138696</v>
       </c>
       <c r="H27" s="82">
-        <v>-6.78</v>
+        <v>13.87</v>
       </c>
       <c r="I27" s="84">
-        <v>9.43</v>
+        <v>8.78</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="80">
-        <v>1281</v>
+        <v>2211</v>
       </c>
       <c r="C29" s="80">
-        <v>12171</v>
+        <v>9303</v>
       </c>
       <c r="D29" s="80">
-        <v>757</v>
+        <v>748</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>14209</v>
+        <v>12262</v>
       </c>
       <c r="G29" s="80">
-        <v>15879</v>
+        <v>12529</v>
       </c>
       <c r="H29" s="82">
-        <v>-10.52</v>
+        <v>-2.13</v>
       </c>
       <c r="I29" s="84">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="80">
-        <v>24245</v>
+        <v>26931</v>
       </c>
       <c r="C31" s="88">
         <v>0</v>
       </c>
       <c r="D31" s="80">
-        <v>35617</v>
+        <v>35465</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>59862</v>
+        <v>62395</v>
       </c>
       <c r="G31" s="80">
-        <v>57389</v>
+        <v>66652</v>
       </c>
       <c r="H31" s="82">
-        <v>4.31</v>
+        <v>-6.39</v>
       </c>
       <c r="I31" s="84">
-        <v>3.5</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="80">
-        <v>42101</v>
+        <v>34021</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>42101</v>
+        <v>34021</v>
       </c>
       <c r="G33" s="80">
-        <v>44020</v>
+        <v>39165</v>
       </c>
       <c r="H33" s="82">
-        <v>-4.36</v>
+        <v>-13.13</v>
       </c>
       <c r="I33" s="84">
-        <v>2.46</v>
+        <v>1.89</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="94">
-        <v>17254</v>
+        <v>17764</v>
       </c>
       <c r="C35" s="94">
-        <v>4571</v>
+        <v>8358</v>
       </c>
       <c r="D35" s="94">
-        <v>60269</v>
+        <v>62036</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>82094</v>
+        <v>88159</v>
       </c>
       <c r="G35" s="94">
-        <v>84852</v>
+        <v>87276</v>
       </c>
       <c r="H35" s="98">
-        <v>-3.25</v>
+        <v>1.01</v>
       </c>
       <c r="I35" s="100">
-        <v>4.8</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -6397,56 +6390,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -6502,622 +6495,622 @@
       </c>
       <c r="I7" s="13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A9" s="108" t="s">
+      <c r="A9" s="106" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="104">
         <v>0</v>
       </c>
       <c r="C9" s="104">
         <v>0</v>
       </c>
       <c r="D9" s="67">
-        <v>510</v>
+        <v>774</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>510</v>
+        <v>774</v>
       </c>
       <c r="G9" s="67">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>-47.72</v>
+        <v>688</v>
+      </c>
+      <c r="H9" s="108">
+        <v>12.48</v>
       </c>
       <c r="I9" s="73">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A11" s="111" t="s">
+      <c r="A11" s="109" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="80">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C11" s="80">
-        <v>4601</v>
+        <v>2001</v>
       </c>
       <c r="D11" s="80">
-        <v>2385</v>
+        <v>2315</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>7002</v>
+        <v>4331</v>
       </c>
       <c r="G11" s="80">
-        <v>7676</v>
-[...2 lines deleted...]
-        <v>-8.78</v>
+        <v>4046</v>
+      </c>
+      <c r="H11" s="111">
+        <v>7.03</v>
       </c>
       <c r="I11" s="84">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A13" s="111" t="s">
+      <c r="A13" s="109" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="80">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="C13" s="88">
         <v>0</v>
       </c>
       <c r="D13" s="80">
-        <v>96399</v>
+        <v>115488</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>96476</v>
+        <v>115599</v>
       </c>
       <c r="G13" s="80">
-        <v>121243</v>
-[...2 lines deleted...]
-        <v>-20.43</v>
+        <v>126104</v>
+      </c>
+      <c r="H13" s="111">
+        <v>-8.33</v>
       </c>
       <c r="I13" s="84">
-        <v>5.64</v>
+        <v>6.42</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A15" s="111" t="s">
+      <c r="A15" s="109" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="80">
-        <v>7166</v>
+        <v>4905</v>
       </c>
       <c r="C15" s="80">
-        <v>12814</v>
+        <v>16965</v>
       </c>
       <c r="D15" s="80">
-        <v>89070</v>
+        <v>85273</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>109050</v>
+        <v>107143</v>
       </c>
       <c r="G15" s="80">
-        <v>109833</v>
-[...2 lines deleted...]
-        <v>-0.71</v>
+        <v>113402</v>
+      </c>
+      <c r="H15" s="111">
+        <v>-5.52</v>
       </c>
       <c r="I15" s="84">
-        <v>6.37</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A17" s="111" t="s">
+      <c r="A17" s="109" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="80">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C17" s="80">
-        <v>1770</v>
+        <v>1100</v>
       </c>
       <c r="D17" s="80">
-        <v>111189</v>
+        <v>147753</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>112991</v>
+        <v>148880</v>
       </c>
       <c r="G17" s="80">
-        <v>106212</v>
-[...2 lines deleted...]
-        <v>6.38</v>
+        <v>121103</v>
+      </c>
+      <c r="H17" s="111">
+        <v>22.94</v>
       </c>
       <c r="I17" s="84">
-        <v>6.6</v>
+        <v>8.27</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A19" s="111" t="s">
+      <c r="A19" s="109" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="88">
         <v>0</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="88">
         <v>0</v>
       </c>
       <c r="G19" s="88">
         <v>0</v>
       </c>
-      <c r="H19" s="115">
+      <c r="H19" s="113">
         <v>0</v>
       </c>
       <c r="I19" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A21" s="111" t="s">
+      <c r="A21" s="109" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="80">
-        <v>30573</v>
+        <v>33164</v>
       </c>
       <c r="C21" s="80">
-        <v>19267</v>
+        <v>13936</v>
       </c>
       <c r="D21" s="80">
-        <v>131279</v>
+        <v>129159</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>181119</v>
+        <v>176258</v>
       </c>
       <c r="G21" s="80">
-        <v>192236</v>
-[...2 lines deleted...]
-        <v>-5.78</v>
+        <v>202079</v>
+      </c>
+      <c r="H21" s="111">
+        <v>-12.78</v>
       </c>
       <c r="I21" s="84">
-        <v>10.58</v>
+        <v>9.79</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A23" s="111" t="s">
+      <c r="A23" s="109" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="80">
-        <v>20753</v>
+        <v>20455</v>
       </c>
       <c r="C23" s="80">
-        <v>33540</v>
+        <v>66657</v>
       </c>
       <c r="D23" s="80">
-        <v>295607</v>
+        <v>341825</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>349900</v>
+        <v>428936</v>
       </c>
       <c r="G23" s="80">
-        <v>349211</v>
-[...2 lines deleted...]
-        <v>0.2</v>
+        <v>446497</v>
+      </c>
+      <c r="H23" s="111">
+        <v>-3.93</v>
       </c>
       <c r="I23" s="84">
-        <v>20.44</v>
+        <v>23.83</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A25" s="111" t="s">
+      <c r="A25" s="109" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="88">
         <v>0</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="88">
         <v>0</v>
       </c>
       <c r="G25" s="88">
         <v>0</v>
       </c>
-      <c r="H25" s="115">
+      <c r="H25" s="113">
         <v>0</v>
       </c>
       <c r="I25" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>181</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A27" s="111" t="s">
+      <c r="A27" s="109" t="s">
         <v>182</v>
       </c>
       <c r="B27" s="88">
         <v>0</v>
       </c>
       <c r="C27" s="88">
         <v>0</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="88">
         <v>0</v>
       </c>
       <c r="G27" s="88">
         <v>0</v>
       </c>
-      <c r="H27" s="115">
+      <c r="H27" s="113">
         <v>0</v>
       </c>
       <c r="I27" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A29" s="111" t="s">
+      <c r="A29" s="109" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="80">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>0</v>
+      </c>
+      <c r="C29" s="80">
+        <v>2500</v>
       </c>
       <c r="D29" s="80">
-        <v>980</v>
+        <v>133</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>980</v>
+        <v>2633</v>
       </c>
       <c r="G29" s="80">
-        <v>7414</v>
-[...2 lines deleted...]
-        <v>-86.78</v>
+        <v>31880</v>
+      </c>
+      <c r="H29" s="111">
+        <v>-91.74</v>
       </c>
       <c r="I29" s="84">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A31" s="111" t="s">
+      <c r="A31" s="109" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="80">
-        <v>2534</v>
+        <v>2705</v>
       </c>
       <c r="C31" s="80">
-        <v>1365</v>
+        <v>1896</v>
       </c>
       <c r="D31" s="80">
-        <v>42104</v>
+        <v>68842</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>46003</v>
+        <v>73444</v>
       </c>
       <c r="G31" s="80">
-        <v>54182</v>
-[...2 lines deleted...]
-        <v>-15.1</v>
+        <v>68863</v>
+      </c>
+      <c r="H31" s="111">
+        <v>6.65</v>
       </c>
       <c r="I31" s="84">
-        <v>2.69</v>
+        <v>4.08</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A33" s="111" t="s">
+      <c r="A33" s="109" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="88">
         <v>0</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="88">
         <v>0</v>
       </c>
       <c r="G33" s="88">
         <v>0</v>
       </c>
-      <c r="H33" s="115">
+      <c r="H33" s="113">
         <v>0</v>
       </c>
       <c r="I33" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A35" s="111" t="s">
+      <c r="A35" s="109" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="94">
-        <v>109</v>
+        <v>263</v>
       </c>
       <c r="C35" s="94">
-        <v>777</v>
+        <v>766</v>
       </c>
       <c r="D35" s="94">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>897</v>
+        <v>1153</v>
       </c>
       <c r="G35" s="94">
-        <v>884</v>
-[...2 lines deleted...]
-        <v>1.49</v>
+        <v>1256</v>
+      </c>
+      <c r="H35" s="115">
+        <v>-8.22</v>
       </c>
       <c r="I35" s="100">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -7292,56 +7285,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -7397,76 +7390,76 @@
       </c>
       <c r="I7" s="13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
-      <c r="A9" s="108" t="s">
+      <c r="A9" s="106" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="67">
-        <v>401</v>
+        <v>207</v>
       </c>
       <c r="C9" s="67">
-        <v>1343</v>
+        <v>1154</v>
       </c>
       <c r="D9" s="67">
-        <v>343</v>
+        <v>502</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>2088</v>
+        <v>1863</v>
       </c>
       <c r="G9" s="67">
-        <v>1813</v>
-[...2 lines deleted...]
-        <v>15.15</v>
+        <v>1413</v>
+      </c>
+      <c r="H9" s="108">
+        <v>31.85</v>
       </c>
       <c r="I9" s="73">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="56"/>
       <c r="I11" s="57"/>
@@ -7925,56 +7918,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8034,198 +8027,198 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>1898</v>
+        <v>2097</v>
       </c>
       <c r="C9" s="68">
-        <v>114733</v>
+        <v>91893</v>
       </c>
       <c r="D9" s="68">
-        <v>25147</v>
-[...1 lines deleted...]
-      <c r="E9" s="107">
+        <v>8327</v>
+      </c>
+      <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>141778</v>
+        <v>102316</v>
       </c>
       <c r="G9" s="68">
-        <v>142790</v>
+        <v>100582</v>
       </c>
       <c r="H9" s="71">
-        <v>-0.71</v>
+        <v>1.72</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="80">
-        <v>561</v>
+        <v>1205</v>
       </c>
       <c r="C11" s="80">
-        <v>51908</v>
+        <v>41132</v>
       </c>
       <c r="D11" s="80">
-        <v>8765</v>
+        <v>4788</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>61234</v>
+        <v>47125</v>
       </c>
       <c r="G11" s="80">
-        <v>64520</v>
+        <v>51502</v>
       </c>
       <c r="H11" s="82">
-        <v>-5.09</v>
+        <v>-8.5</v>
       </c>
       <c r="I11" s="84">
-        <v>43.19</v>
+        <v>46.06</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="80">
-        <v>54</v>
+        <v>107</v>
       </c>
       <c r="C13" s="80">
-        <v>9978</v>
+        <v>10915</v>
       </c>
       <c r="D13" s="80">
-        <v>13408</v>
+        <v>738</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>23439</v>
+        <v>11761</v>
       </c>
       <c r="G13" s="80">
-        <v>22142</v>
+        <v>8192</v>
       </c>
       <c r="H13" s="82">
-        <v>5.86</v>
+        <v>43.56</v>
       </c>
       <c r="I13" s="84">
-        <v>16.53</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="80">
-        <v>1284</v>
+        <v>784</v>
       </c>
       <c r="C15" s="80">
-        <v>52847</v>
+        <v>39846</v>
       </c>
       <c r="D15" s="80">
-        <v>2974</v>
+        <v>2800</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>57104</v>
+        <v>43430</v>
       </c>
       <c r="G15" s="80">
-        <v>56128</v>
+        <v>40888</v>
       </c>
       <c r="H15" s="82">
-        <v>1.74</v>
+        <v>6.22</v>
       </c>
       <c r="I15" s="84">
-        <v>40.28</v>
+        <v>42.45</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="56"/>
       <c r="I17" s="57"/>
@@ -8625,56 +8618,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8734,618 +8727,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>381965</v>
+        <v>384004</v>
       </c>
       <c r="C9" s="68">
-        <v>528996</v>
-[...4 lines deleted...]
-      <c r="E9" s="107">
+        <v>535241</v>
+      </c>
+      <c r="D9" s="105">
+        <v>0</v>
+      </c>
+      <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>910961</v>
+        <v>919245</v>
       </c>
       <c r="G9" s="68">
-        <v>910655</v>
+        <v>920392</v>
       </c>
       <c r="H9" s="71">
-        <v>0.03</v>
+        <v>-0.12</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="80">
-        <v>11135</v>
+        <v>11715</v>
       </c>
       <c r="C11" s="80">
-        <v>15333</v>
+        <v>15316</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>26468</v>
+        <v>27031</v>
       </c>
       <c r="G11" s="80">
-        <v>26293</v>
+        <v>27258</v>
       </c>
       <c r="H11" s="82">
-        <v>0.66</v>
+        <v>-0.83</v>
       </c>
       <c r="I11" s="84">
-        <v>2.91</v>
+        <v>2.94</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="80">
-        <v>15809</v>
+        <v>16107</v>
       </c>
       <c r="C13" s="80">
-        <v>19688</v>
+        <v>19846</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>35496</v>
+        <v>35953</v>
       </c>
       <c r="G13" s="80">
-        <v>35503</v>
+        <v>35883</v>
       </c>
       <c r="H13" s="82">
-        <v>-0.02</v>
+        <v>0.2</v>
       </c>
       <c r="I13" s="84">
-        <v>3.9</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="80">
-        <v>20555</v>
+        <v>20874</v>
       </c>
       <c r="C15" s="80">
-        <v>18630</v>
+        <v>19094</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>39185</v>
+        <v>39968</v>
       </c>
       <c r="G15" s="80">
-        <v>39137</v>
+        <v>39557</v>
       </c>
       <c r="H15" s="82">
-        <v>0.12</v>
+        <v>1.04</v>
       </c>
       <c r="I15" s="84">
-        <v>4.3</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="80">
-        <v>43776</v>
+        <v>44972</v>
       </c>
       <c r="C17" s="80">
-        <v>66024</v>
+        <v>66306</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>109800</v>
+        <v>111278</v>
       </c>
       <c r="G17" s="80">
-        <v>109195</v>
+        <v>110951</v>
       </c>
       <c r="H17" s="82">
-        <v>0.55</v>
+        <v>0.29</v>
       </c>
       <c r="I17" s="84">
-        <v>12.05</v>
+        <v>12.11</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="80">
-        <v>11476</v>
+        <v>11909</v>
       </c>
       <c r="C19" s="80">
-        <v>14410</v>
+        <v>14824</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>25887</v>
+        <v>26733</v>
       </c>
       <c r="G19" s="80">
-        <v>25656</v>
+        <v>26530</v>
       </c>
       <c r="H19" s="82">
-        <v>0.9</v>
+        <v>0.77</v>
       </c>
       <c r="I19" s="84">
-        <v>2.84</v>
+        <v>2.91</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="80">
-        <v>5526</v>
+        <v>5795</v>
       </c>
       <c r="C21" s="80">
-        <v>9987</v>
+        <v>10369</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>15513</v>
+        <v>16164</v>
       </c>
       <c r="G21" s="80">
-        <v>15482</v>
+        <v>16068</v>
       </c>
       <c r="H21" s="82">
-        <v>0.2</v>
+        <v>0.59</v>
       </c>
       <c r="I21" s="84">
-        <v>1.7</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="80">
-        <v>10460</v>
+        <v>10477</v>
       </c>
       <c r="C23" s="80">
-        <v>10732</v>
+        <v>10615</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>21192</v>
+        <v>21091</v>
       </c>
       <c r="G23" s="80">
-        <v>21430</v>
+        <v>21148</v>
       </c>
       <c r="H23" s="82">
-        <v>-1.11</v>
+        <v>-0.27</v>
       </c>
       <c r="I23" s="84">
-        <v>2.33</v>
+        <v>2.29</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="80">
-        <v>36303</v>
+        <v>34664</v>
       </c>
       <c r="C25" s="80">
-        <v>46996</v>
+        <v>47917</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>83299</v>
+        <v>82581</v>
       </c>
       <c r="G25" s="80">
-        <v>83995</v>
+        <v>83247</v>
       </c>
       <c r="H25" s="82">
-        <v>-0.83</v>
+        <v>-0.8</v>
       </c>
       <c r="I25" s="84">
-        <v>9.14</v>
+        <v>8.98</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="80">
-        <v>14307</v>
+        <v>14247</v>
       </c>
       <c r="C27" s="80">
-        <v>24221</v>
+        <v>24179</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>38528</v>
+        <v>38426</v>
       </c>
       <c r="G27" s="80">
-        <v>38416</v>
+        <v>38849</v>
       </c>
       <c r="H27" s="82">
-        <v>0.29</v>
+        <v>-1.09</v>
       </c>
       <c r="I27" s="84">
-        <v>4.23</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="80">
-        <v>42997</v>
+        <v>43315</v>
       </c>
       <c r="C29" s="80">
-        <v>69611</v>
+        <v>69873</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>112608</v>
+        <v>113188</v>
       </c>
       <c r="G29" s="80">
-        <v>112964</v>
+        <v>113103</v>
       </c>
       <c r="H29" s="82">
-        <v>-0.32</v>
+        <v>0.08</v>
       </c>
       <c r="I29" s="84">
-        <v>12.36</v>
+        <v>12.31</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="80">
-        <v>9972</v>
+        <v>9633</v>
       </c>
       <c r="C31" s="80">
-        <v>9583</v>
+        <v>10072</v>
       </c>
       <c r="D31" s="88">
         <v>0</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>19556</v>
+        <v>19705</v>
       </c>
       <c r="G31" s="80">
-        <v>19555</v>
+        <v>19750</v>
       </c>
       <c r="H31" s="82">
-        <v>0</v>
+        <v>-0.23</v>
       </c>
       <c r="I31" s="84">
-        <v>2.15</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="80">
-        <v>7230</v>
+        <v>7201</v>
       </c>
       <c r="C33" s="80">
-        <v>9953</v>
+        <v>9932</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>17183</v>
+        <v>17133</v>
       </c>
       <c r="G33" s="80">
-        <v>17092</v>
+        <v>17401</v>
       </c>
       <c r="H33" s="82">
-        <v>0.53</v>
+        <v>-1.54</v>
       </c>
       <c r="I33" s="84">
-        <v>1.89</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="94">
-        <v>17992</v>
+        <v>18286</v>
       </c>
       <c r="C35" s="94">
-        <v>20850</v>
+        <v>21000</v>
       </c>
       <c r="D35" s="96">
         <v>0</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>38842</v>
+        <v>39286</v>
       </c>
       <c r="G35" s="94">
-        <v>38829</v>
+        <v>39549</v>
       </c>
       <c r="H35" s="98">
-        <v>0.03</v>
+        <v>-0.66</v>
       </c>
       <c r="I35" s="100">
-        <v>4.26</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -9575,56 +9568,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國114年 9月底</v>
+        <v>民國115年 2月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Sept. 2025</v>
+        <v> End of Feb. 2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -9684,450 +9677,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="67">
-        <v>9327</v>
+        <v>9265</v>
       </c>
       <c r="C9" s="67">
-        <v>8495</v>
+        <v>8556</v>
       </c>
       <c r="D9" s="104">
         <v>0</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>17822</v>
+        <v>17821</v>
       </c>
       <c r="G9" s="67">
-        <v>17833</v>
+        <v>17863</v>
       </c>
       <c r="H9" s="70">
-        <v>-0.06</v>
+        <v>-0.23</v>
       </c>
       <c r="I9" s="73">
-        <v>1.96</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="80">
-        <v>14992</v>
+        <v>15112</v>
       </c>
       <c r="C11" s="80">
-        <v>14783</v>
+        <v>15002</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>29774</v>
+        <v>30114</v>
       </c>
       <c r="G11" s="80">
-        <v>29766</v>
+        <v>30049</v>
       </c>
       <c r="H11" s="82">
-        <v>0.03</v>
+        <v>0.21</v>
       </c>
       <c r="I11" s="84">
-        <v>3.27</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>226</v>
       </c>
       <c r="B13" s="80">
-        <v>5821</v>
+        <v>5823</v>
       </c>
       <c r="C13" s="80">
-        <v>8859</v>
+        <v>9479</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>14680</v>
+        <v>15302</v>
       </c>
       <c r="G13" s="80">
-        <v>14651</v>
+        <v>15280</v>
       </c>
       <c r="H13" s="82">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="I13" s="84">
-        <v>1.61</v>
+        <v>1.66</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="80">
-        <v>10890</v>
+        <v>10838</v>
       </c>
       <c r="C15" s="80">
-        <v>16115</v>
+        <v>16249</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>27005</v>
+        <v>27087</v>
       </c>
       <c r="G15" s="80">
-        <v>26971</v>
+        <v>27001</v>
       </c>
       <c r="H15" s="82">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="I15" s="84">
-        <v>2.96</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="80">
-        <v>31091</v>
+        <v>30552</v>
       </c>
       <c r="C17" s="80">
-        <v>59948</v>
+        <v>61615</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>91039</v>
+        <v>92167</v>
       </c>
       <c r="G17" s="80">
-        <v>90630</v>
+        <v>92688</v>
       </c>
       <c r="H17" s="82">
-        <v>0.45</v>
+        <v>-0.56</v>
       </c>
       <c r="I17" s="84">
-        <v>9.99</v>
+        <v>10.03</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="80">
-        <v>13927</v>
+        <v>14014</v>
       </c>
       <c r="C19" s="80">
-        <v>23130</v>
+        <v>22958</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>37057</v>
+        <v>36972</v>
       </c>
       <c r="G19" s="80">
-        <v>37064</v>
+        <v>36871</v>
       </c>
       <c r="H19" s="82">
-        <v>-0.02</v>
+        <v>0.27</v>
       </c>
       <c r="I19" s="84">
-        <v>4.07</v>
+        <v>4.02</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="80">
-        <v>37742</v>
+        <v>38438</v>
       </c>
       <c r="C21" s="80">
-        <v>50373</v>
+        <v>50615</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>88114</v>
+        <v>89053</v>
       </c>
       <c r="G21" s="80">
-        <v>88341</v>
+        <v>89233</v>
       </c>
       <c r="H21" s="82">
-        <v>-0.26</v>
+        <v>-0.2</v>
       </c>
       <c r="I21" s="84">
-        <v>9.67</v>
+        <v>9.69</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="80">
-        <v>2860</v>
+        <v>2869</v>
       </c>
       <c r="C23" s="80">
-        <v>2908</v>
+        <v>2947</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>5768</v>
+        <v>5816</v>
       </c>
       <c r="G23" s="80">
-        <v>5795</v>
+        <v>5814</v>
       </c>
       <c r="H23" s="82">
-        <v>-0.47</v>
+        <v>0.04</v>
       </c>
       <c r="I23" s="84">
         <v>0.63</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="80">
-        <v>5235</v>
+        <v>5267</v>
       </c>
       <c r="C25" s="80">
-        <v>5104</v>
+        <v>5136</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>10339</v>
+        <v>10403</v>
       </c>
       <c r="G25" s="80">
-        <v>10262</v>
+        <v>10350</v>
       </c>
       <c r="H25" s="82">
-        <v>0.75</v>
+        <v>0.52</v>
       </c>
       <c r="I25" s="84">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="80">
-        <v>2543</v>
+        <v>2632</v>
       </c>
       <c r="C27" s="80">
-        <v>3265</v>
+        <v>3342</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>5808</v>
+        <v>5974</v>
       </c>
       <c r="G27" s="80">
-        <v>5796</v>
+        <v>5950</v>
       </c>
       <c r="H27" s="82">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="I27" s="84">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="26"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
       <c r="G29" s="42"/>
       <c r="H29" s="56"/>
       <c r="I29" s="57"/>