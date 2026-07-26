--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -216,51 +216,51 @@
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t xml:space="preserve">） </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Include OBU)</t>
     </r>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>日商瑞穗銀行</t>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
@@ -275,51 +275,51 @@
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>續一</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <t>2-1 Deposits at General Banks and Credit Cooperatives(Cont.1)</t>
   </si>
   <si>
     <t>王道商業銀行</t>
   </si>
   <si>
     <t>元大商業銀行　　　　#</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <r>
       <t>2-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>　一般銀行及信用合作社存款月底餘額</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>(</t>
     </r>
     <r>
       <rPr>
@@ -2805,450 +2805,450 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>25350605</v>
+        <v>26018661</v>
       </c>
       <c r="C9" s="68">
-        <v>20912345</v>
+        <v>21350124</v>
       </c>
       <c r="D9" s="68">
-        <v>15401929</v>
+        <v>16266354</v>
       </c>
       <c r="E9" s="68">
-        <v>1133843</v>
+        <v>1209049</v>
       </c>
       <c r="F9" s="68">
-        <v>62798723</v>
+        <v>64844187</v>
       </c>
       <c r="G9" s="68">
-        <v>62293513</v>
+        <v>64004903</v>
       </c>
       <c r="H9" s="71">
-        <v>0.81</v>
+        <v>1.31</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="80">
-        <v>1654793</v>
+        <v>1698141</v>
       </c>
       <c r="C11" s="80">
-        <v>1979133</v>
+        <v>2019802</v>
       </c>
       <c r="D11" s="80">
-        <v>1265696</v>
+        <v>1256958</v>
       </c>
       <c r="E11" s="80">
-        <v>443357</v>
+        <v>467485</v>
       </c>
       <c r="F11" s="80">
-        <v>5342979</v>
+        <v>5442386</v>
       </c>
       <c r="G11" s="80">
-        <v>5256668</v>
+        <v>5362261</v>
       </c>
       <c r="H11" s="82">
-        <v>1.64</v>
+        <v>1.49</v>
       </c>
       <c r="I11" s="84">
-        <v>8.51</v>
+        <v>8.39</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="80">
-        <v>1043619</v>
+        <v>1023789</v>
       </c>
       <c r="C13" s="80">
-        <v>1207979</v>
+        <v>1194137</v>
       </c>
       <c r="D13" s="80">
-        <v>276228</v>
+        <v>304895</v>
       </c>
       <c r="E13" s="80">
-        <v>248735</v>
+        <v>258031</v>
       </c>
       <c r="F13" s="80">
-        <v>2776561</v>
+        <v>2780852</v>
       </c>
       <c r="G13" s="80">
-        <v>2777340</v>
+        <v>2778933</v>
       </c>
       <c r="H13" s="82">
-        <v>-0.03</v>
+        <v>0.07</v>
       </c>
       <c r="I13" s="84">
-        <v>4.42</v>
+        <v>4.29</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="80">
-        <v>1974221</v>
+        <v>1958653</v>
       </c>
       <c r="C15" s="80">
-        <v>1327846</v>
+        <v>1299570</v>
       </c>
       <c r="D15" s="80">
-        <v>750327</v>
+        <v>789241</v>
       </c>
       <c r="E15" s="80">
-        <v>149187</v>
+        <v>152620</v>
       </c>
       <c r="F15" s="80">
-        <v>4201580</v>
+        <v>4200083</v>
       </c>
       <c r="G15" s="80">
-        <v>4175793</v>
+        <v>4214142</v>
       </c>
       <c r="H15" s="82">
-        <v>0.62</v>
+        <v>-0.33</v>
       </c>
       <c r="I15" s="84">
-        <v>6.69</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="80">
-        <v>1747467</v>
+        <v>1762411</v>
       </c>
       <c r="C17" s="80">
-        <v>1041042</v>
+        <v>1058594</v>
       </c>
       <c r="D17" s="80">
-        <v>1127260</v>
+        <v>1200908</v>
       </c>
       <c r="E17" s="80">
-        <v>26391</v>
+        <v>25256</v>
       </c>
       <c r="F17" s="80">
-        <v>3942160</v>
+        <v>4047169</v>
       </c>
       <c r="G17" s="80">
-        <v>3907827</v>
+        <v>4022647</v>
       </c>
       <c r="H17" s="82">
-        <v>0.88</v>
+        <v>0.61</v>
       </c>
       <c r="I17" s="84">
-        <v>6.28</v>
+        <v>6.24</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="80">
-        <v>1729734</v>
+        <v>1726520</v>
       </c>
       <c r="C19" s="80">
-        <v>938868</v>
+        <v>950299</v>
       </c>
       <c r="D19" s="80">
-        <v>750946</v>
+        <v>811198</v>
       </c>
       <c r="E19" s="80">
-        <v>30659</v>
+        <v>32822</v>
       </c>
       <c r="F19" s="80">
-        <v>3450208</v>
+        <v>3520840</v>
       </c>
       <c r="G19" s="80">
-        <v>3436855</v>
+        <v>3451677</v>
       </c>
       <c r="H19" s="82">
-        <v>0.39</v>
+        <v>2</v>
       </c>
       <c r="I19" s="84">
-        <v>5.49</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="80">
-        <v>1217300</v>
+        <v>1227564</v>
       </c>
       <c r="C21" s="80">
-        <v>914365</v>
+        <v>891524</v>
       </c>
       <c r="D21" s="80">
-        <v>542354</v>
+        <v>596946</v>
       </c>
       <c r="E21" s="80">
-        <v>5332</v>
+        <v>5347</v>
       </c>
       <c r="F21" s="80">
-        <v>2679350</v>
+        <v>2721380</v>
       </c>
       <c r="G21" s="80">
-        <v>2706502</v>
+        <v>2830628</v>
       </c>
       <c r="H21" s="82">
-        <v>-1</v>
+        <v>-3.86</v>
       </c>
       <c r="I21" s="84">
-        <v>4.27</v>
+        <v>4.2</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>77</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>78</v>
       </c>
       <c r="B23" s="80">
-        <v>392623</v>
+        <v>406778</v>
       </c>
       <c r="C23" s="80">
-        <v>565052</v>
+        <v>549976</v>
       </c>
       <c r="D23" s="80">
-        <v>315236</v>
+        <v>311443</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>1272911</v>
+        <v>1268196</v>
       </c>
       <c r="G23" s="80">
-        <v>1271593</v>
+        <v>1258192</v>
       </c>
       <c r="H23" s="82">
-        <v>0.1</v>
+        <v>0.8</v>
       </c>
       <c r="I23" s="84">
-        <v>2.03</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>79</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="80">
-        <v>1457086</v>
+        <v>1565604</v>
       </c>
       <c r="C25" s="80">
-        <v>1019774</v>
+        <v>1108341</v>
       </c>
       <c r="D25" s="80">
-        <v>1261951</v>
+        <v>1300787</v>
       </c>
       <c r="E25" s="80">
-        <v>69234</v>
+        <v>80606</v>
       </c>
       <c r="F25" s="80">
-        <v>3808044</v>
+        <v>4055339</v>
       </c>
       <c r="G25" s="80">
-        <v>3787928</v>
+        <v>3973396</v>
       </c>
       <c r="H25" s="82">
-        <v>0.53</v>
+        <v>2.06</v>
       </c>
       <c r="I25" s="84">
-        <v>6.06</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>82</v>
       </c>
       <c r="B27" s="80">
-        <v>2180556</v>
+        <v>2334067</v>
       </c>
       <c r="C27" s="80">
-        <v>1414817</v>
+        <v>1409300</v>
       </c>
       <c r="D27" s="80">
-        <v>840924</v>
+        <v>881223</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>4436297</v>
+        <v>4624590</v>
       </c>
       <c r="G27" s="80">
-        <v>4394431</v>
+        <v>4513183</v>
       </c>
       <c r="H27" s="82">
-        <v>0.95</v>
+        <v>2.47</v>
       </c>
       <c r="I27" s="84">
-        <v>7.06</v>
+        <v>7.13</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="88">
         <v>0</v>
       </c>
       <c r="C29" s="88">
         <v>0</v>
       </c>
@@ -3267,156 +3267,156 @@
       <c r="H29" s="90">
         <v>0</v>
       </c>
       <c r="I29" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>86</v>
       </c>
       <c r="B31" s="80">
-        <v>124630</v>
+        <v>123229</v>
       </c>
       <c r="C31" s="80">
-        <v>104430</v>
+        <v>96075</v>
       </c>
       <c r="D31" s="80">
-        <v>37794</v>
+        <v>32540</v>
       </c>
       <c r="E31" s="80">
-        <v>19984</v>
+        <v>38832</v>
       </c>
       <c r="F31" s="80">
-        <v>286839</v>
+        <v>290676</v>
       </c>
       <c r="G31" s="80">
-        <v>296969</v>
+        <v>284763</v>
       </c>
       <c r="H31" s="82">
-        <v>-3.41</v>
+        <v>2.08</v>
       </c>
       <c r="I31" s="84">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="80">
-        <v>1071829</v>
+        <v>1083437</v>
       </c>
       <c r="C33" s="80">
-        <v>908641</v>
+        <v>941595</v>
       </c>
       <c r="D33" s="80">
-        <v>1219842</v>
+        <v>1281063</v>
       </c>
       <c r="E33" s="80">
-        <v>16670</v>
+        <v>17308</v>
       </c>
       <c r="F33" s="80">
-        <v>3216982</v>
+        <v>3323402</v>
       </c>
       <c r="G33" s="80">
-        <v>3208326</v>
+        <v>3267668</v>
       </c>
       <c r="H33" s="82">
-        <v>0.27</v>
+        <v>1.71</v>
       </c>
       <c r="I33" s="84">
-        <v>5.12</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>90</v>
       </c>
       <c r="B35" s="94">
-        <v>168195</v>
+        <v>158613</v>
       </c>
       <c r="C35" s="94">
-        <v>8590</v>
+        <v>12557</v>
       </c>
       <c r="D35" s="94">
-        <v>267708</v>
+        <v>241184</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>444493</v>
+        <v>412353</v>
       </c>
       <c r="G35" s="94">
-        <v>362083</v>
+        <v>389174</v>
       </c>
       <c r="H35" s="98">
-        <v>22.76</v>
+        <v>5.96</v>
       </c>
       <c r="I35" s="100">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="58" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="58"/>
       <c r="C37" s="58"/>
       <c r="D37" s="58"/>
       <c r="E37" s="58"/>
       <c r="F37" s="58"/>
       <c r="G37" s="58"/>
@@ -3589,51 +3589,51 @@
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="16" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -3653,56 +3653,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -3762,618 +3762,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>32</v>
       </c>
       <c r="B9" s="67">
-        <v>44704</v>
+        <v>40664</v>
       </c>
       <c r="C9" s="67">
-        <v>141524</v>
+        <v>148620</v>
       </c>
       <c r="D9" s="67">
-        <v>112418</v>
+        <v>112217</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>298646</v>
+        <v>301502</v>
       </c>
       <c r="G9" s="67">
-        <v>298011</v>
+        <v>299685</v>
       </c>
       <c r="H9" s="70">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="I9" s="73">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>92</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="80">
-        <v>890787</v>
+        <v>896846</v>
       </c>
       <c r="C11" s="80">
-        <v>733441</v>
+        <v>751365</v>
       </c>
       <c r="D11" s="80">
-        <v>388033</v>
+        <v>393841</v>
       </c>
       <c r="E11" s="80">
-        <v>33147</v>
+        <v>19995</v>
       </c>
       <c r="F11" s="80">
-        <v>2045408</v>
+        <v>2062047</v>
       </c>
       <c r="G11" s="80">
-        <v>2066845</v>
+        <v>2107839</v>
       </c>
       <c r="H11" s="82">
-        <v>-1.04</v>
+        <v>-2.17</v>
       </c>
       <c r="I11" s="84">
-        <v>3.26</v>
+        <v>3.18</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>94</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="80">
-        <v>274122</v>
+        <v>273744</v>
       </c>
       <c r="C13" s="80">
-        <v>67282</v>
+        <v>66461</v>
       </c>
       <c r="D13" s="80">
-        <v>308090</v>
+        <v>281150</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>649494</v>
+        <v>621354</v>
       </c>
       <c r="G13" s="80">
-        <v>633090</v>
+        <v>638030</v>
       </c>
       <c r="H13" s="82">
-        <v>2.59</v>
+        <v>-2.61</v>
       </c>
       <c r="I13" s="84">
-        <v>1.03</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>96</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="80">
-        <v>364920</v>
+        <v>365787</v>
       </c>
       <c r="C15" s="80">
-        <v>365883</v>
+        <v>360004</v>
       </c>
       <c r="D15" s="80">
-        <v>108997</v>
+        <v>105141</v>
       </c>
       <c r="E15" s="80">
-        <v>974</v>
+        <v>1003</v>
       </c>
       <c r="F15" s="80">
-        <v>840774</v>
+        <v>831935</v>
       </c>
       <c r="G15" s="80">
-        <v>844595</v>
+        <v>838813</v>
       </c>
       <c r="H15" s="82">
-        <v>-0.45</v>
+        <v>-0.82</v>
       </c>
       <c r="I15" s="84">
-        <v>1.34</v>
+        <v>1.28</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>98</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="80">
-        <v>156843</v>
+        <v>158022</v>
       </c>
       <c r="C17" s="80">
-        <v>111095</v>
+        <v>117047</v>
       </c>
       <c r="D17" s="80">
-        <v>26293</v>
+        <v>25200</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>294231</v>
+        <v>300269</v>
       </c>
       <c r="G17" s="80">
-        <v>293115</v>
+        <v>296341</v>
       </c>
       <c r="H17" s="82">
-        <v>0.38</v>
+        <v>1.33</v>
       </c>
       <c r="I17" s="84">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>101</v>
       </c>
       <c r="B19" s="80">
-        <v>255887</v>
+        <v>302606</v>
       </c>
       <c r="C19" s="80">
-        <v>127572</v>
+        <v>132022</v>
       </c>
       <c r="D19" s="80">
-        <v>259432</v>
+        <v>261389</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>642891</v>
+        <v>696016</v>
       </c>
       <c r="G19" s="80">
-        <v>626771</v>
+        <v>660448</v>
       </c>
       <c r="H19" s="82">
-        <v>2.57</v>
+        <v>5.39</v>
       </c>
       <c r="I19" s="84">
-        <v>1.02</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>102</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>103</v>
       </c>
       <c r="B21" s="80">
-        <v>29680</v>
+        <v>29897</v>
       </c>
       <c r="C21" s="80">
-        <v>49856</v>
+        <v>50455</v>
       </c>
       <c r="D21" s="80">
-        <v>4040</v>
+        <v>3843</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>83576</v>
+        <v>84195</v>
       </c>
       <c r="G21" s="80">
-        <v>82851</v>
+        <v>84102</v>
       </c>
       <c r="H21" s="82">
-        <v>0.87</v>
+        <v>0.11</v>
       </c>
       <c r="I21" s="84">
         <v>0.13</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>105</v>
       </c>
       <c r="B23" s="80">
-        <v>71803</v>
+        <v>71246</v>
       </c>
       <c r="C23" s="80">
-        <v>162460</v>
+        <v>164495</v>
       </c>
       <c r="D23" s="80">
-        <v>7353</v>
+        <v>6794</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>241616</v>
+        <v>242536</v>
       </c>
       <c r="G23" s="80">
-        <v>238449</v>
+        <v>236367</v>
       </c>
       <c r="H23" s="82">
-        <v>1.33</v>
+        <v>2.61</v>
       </c>
       <c r="I23" s="84">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>107</v>
       </c>
       <c r="B25" s="80">
-        <v>441118</v>
+        <v>458050</v>
       </c>
       <c r="C25" s="80">
-        <v>561887</v>
+        <v>553607</v>
       </c>
       <c r="D25" s="80">
-        <v>180732</v>
+        <v>192098</v>
       </c>
       <c r="E25" s="80">
-        <v>619</v>
+        <v>645</v>
       </c>
       <c r="F25" s="80">
-        <v>1184357</v>
+        <v>1204401</v>
       </c>
       <c r="G25" s="80">
-        <v>1167422</v>
+        <v>1197449</v>
       </c>
       <c r="H25" s="82">
-        <v>1.45</v>
+        <v>0.58</v>
       </c>
       <c r="I25" s="84">
-        <v>1.89</v>
+        <v>1.86</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="80">
-        <v>199130</v>
+        <v>200381</v>
       </c>
       <c r="C27" s="80">
-        <v>448442</v>
+        <v>456664</v>
       </c>
       <c r="D27" s="80">
-        <v>79187</v>
+        <v>80067</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>726759</v>
+        <v>737111</v>
       </c>
       <c r="G27" s="80">
-        <v>725280</v>
+        <v>732284</v>
       </c>
       <c r="H27" s="82">
-        <v>0.2</v>
+        <v>0.66</v>
       </c>
       <c r="I27" s="84">
-        <v>1.16</v>
+        <v>1.14</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>110</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>111</v>
       </c>
       <c r="B29" s="80">
-        <v>110592</v>
+        <v>107733</v>
       </c>
       <c r="C29" s="80">
-        <v>151240</v>
+        <v>145642</v>
       </c>
       <c r="D29" s="80">
-        <v>35662</v>
+        <v>34671</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>297493</v>
+        <v>288046</v>
       </c>
       <c r="G29" s="80">
-        <v>296978</v>
+        <v>291927</v>
       </c>
       <c r="H29" s="82">
-        <v>0.17</v>
+        <v>-1.33</v>
       </c>
       <c r="I29" s="84">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>112</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>113</v>
       </c>
       <c r="B31" s="80">
-        <v>81841</v>
+        <v>80631</v>
       </c>
       <c r="C31" s="80">
-        <v>112093</v>
+        <v>115666</v>
       </c>
       <c r="D31" s="80">
-        <v>4828</v>
+        <v>4908</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>198762</v>
+        <v>201204</v>
       </c>
       <c r="G31" s="80">
-        <v>200151</v>
+        <v>201018</v>
       </c>
       <c r="H31" s="82">
-        <v>-0.69</v>
+        <v>0.09</v>
       </c>
       <c r="I31" s="84">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>114</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>115</v>
       </c>
       <c r="B33" s="80">
-        <v>374553</v>
+        <v>371820</v>
       </c>
       <c r="C33" s="80">
-        <v>370018</v>
+        <v>367332</v>
       </c>
       <c r="D33" s="80">
-        <v>99861</v>
+        <v>100385</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>844431</v>
+        <v>839538</v>
       </c>
       <c r="G33" s="80">
-        <v>841691</v>
+        <v>843570</v>
       </c>
       <c r="H33" s="82">
-        <v>0.33</v>
+        <v>-0.48</v>
       </c>
       <c r="I33" s="84">
-        <v>1.34</v>
+        <v>1.29</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>116</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>117</v>
       </c>
       <c r="B35" s="94">
-        <v>195221</v>
+        <v>192857</v>
       </c>
       <c r="C35" s="94">
-        <v>342422</v>
+        <v>354450</v>
       </c>
       <c r="D35" s="94">
-        <v>134828</v>
+        <v>158436</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>672471</v>
+        <v>705743</v>
       </c>
       <c r="G35" s="94">
-        <v>686590</v>
+        <v>700459</v>
       </c>
       <c r="H35" s="98">
-        <v>-2.06</v>
+        <v>0.75</v>
       </c>
       <c r="I35" s="100">
-        <v>1.07</v>
+        <v>1.09</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>118</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -4543,51 +4543,51 @@
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="17" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
@@ -4607,56 +4607,56 @@
       <c r="D2" s="43"/>
       <c r="E2" s="43"/>
       <c r="F2" s="43"/>
       <c r="G2" s="43"/>
       <c r="H2" s="43"/>
       <c r="I2" s="43"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>18</v>
       </c>
       <c r="B3" s="51"/>
       <c r="C3" s="51"/>
       <c r="D3" s="51"/>
       <c r="E3" s="51"/>
       <c r="F3" s="51"/>
       <c r="G3" s="51"/>
       <c r="H3" s="51"/>
       <c r="I3" s="51"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="48" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="48"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="50"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -4716,489 +4716,489 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="67">
-        <v>1035046</v>
+        <v>1125969</v>
       </c>
       <c r="C9" s="67">
-        <v>945601</v>
+        <v>936632</v>
       </c>
       <c r="D9" s="67">
-        <v>254706</v>
+        <v>342186</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>2235353</v>
+        <v>2404788</v>
       </c>
       <c r="G9" s="67">
-        <v>2208410</v>
+        <v>2297779</v>
       </c>
       <c r="H9" s="70">
-        <v>1.22</v>
+        <v>4.66</v>
       </c>
       <c r="I9" s="73">
-        <v>3.56</v>
+        <v>3.71</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>119</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>120</v>
       </c>
       <c r="B11" s="80">
-        <v>1004302</v>
+        <v>1046647</v>
       </c>
       <c r="C11" s="80">
-        <v>695845</v>
+        <v>675588</v>
       </c>
       <c r="D11" s="80">
-        <v>709850</v>
+        <v>748578</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>2409996</v>
+        <v>2470813</v>
       </c>
       <c r="G11" s="80">
-        <v>2388732</v>
+        <v>2426787</v>
       </c>
       <c r="H11" s="82">
-        <v>0.89</v>
+        <v>1.81</v>
       </c>
       <c r="I11" s="84">
-        <v>3.84</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>121</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>122</v>
       </c>
       <c r="B13" s="80">
-        <v>1368039</v>
+        <v>1435323</v>
       </c>
       <c r="C13" s="80">
-        <v>1160606</v>
+        <v>1187973</v>
       </c>
       <c r="D13" s="80">
-        <v>1154203</v>
+        <v>1248609</v>
       </c>
       <c r="E13" s="80">
-        <v>16219</v>
+        <v>16326</v>
       </c>
       <c r="F13" s="80">
-        <v>3699067</v>
+        <v>3888230</v>
       </c>
       <c r="G13" s="80">
-        <v>3689675</v>
+        <v>3828051</v>
       </c>
       <c r="H13" s="82">
-        <v>0.25</v>
+        <v>1.57</v>
       </c>
       <c r="I13" s="84">
-        <v>5.89</v>
+        <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="80">
-        <v>229068</v>
+        <v>260237</v>
       </c>
       <c r="C15" s="80">
-        <v>291116</v>
+        <v>271524</v>
       </c>
       <c r="D15" s="80">
-        <v>185451</v>
+        <v>194782</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>705635</v>
+        <v>726543</v>
       </c>
       <c r="G15" s="80">
-        <v>702346</v>
+        <v>719882</v>
       </c>
       <c r="H15" s="82">
-        <v>0.47</v>
+        <v>0.93</v>
       </c>
       <c r="I15" s="84">
         <v>1.12</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>126</v>
       </c>
       <c r="B17" s="80">
-        <v>151156</v>
+        <v>155364</v>
       </c>
       <c r="C17" s="80">
-        <v>349593</v>
+        <v>410950</v>
       </c>
       <c r="D17" s="80">
-        <v>288577</v>
+        <v>282314</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>789326</v>
+        <v>848627</v>
       </c>
       <c r="G17" s="80">
-        <v>784811</v>
+        <v>833632</v>
       </c>
       <c r="H17" s="82">
-        <v>0.58</v>
+        <v>1.8</v>
       </c>
       <c r="I17" s="84">
-        <v>1.26</v>
+        <v>1.31</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>127</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="80">
-        <v>1094050</v>
+        <v>1125112</v>
       </c>
       <c r="C19" s="80">
-        <v>696931</v>
+        <v>767406</v>
       </c>
       <c r="D19" s="80">
-        <v>806271</v>
+        <v>905695</v>
       </c>
       <c r="E19" s="80">
-        <v>14260</v>
+        <v>20983</v>
       </c>
       <c r="F19" s="80">
-        <v>2611511</v>
+        <v>2819197</v>
       </c>
       <c r="G19" s="80">
-        <v>2558016</v>
+        <v>2755834</v>
       </c>
       <c r="H19" s="82">
-        <v>2.09</v>
+        <v>2.3</v>
       </c>
       <c r="I19" s="84">
-        <v>4.16</v>
+        <v>4.35</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>129</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>130</v>
       </c>
       <c r="B21" s="80">
-        <v>74769</v>
+        <v>75874</v>
       </c>
       <c r="C21" s="80">
-        <v>214848</v>
+        <v>214637</v>
       </c>
       <c r="D21" s="80">
-        <v>53305</v>
+        <v>56441</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>342922</v>
+        <v>346952</v>
       </c>
       <c r="G21" s="80">
-        <v>342135</v>
+        <v>347782</v>
       </c>
       <c r="H21" s="82">
-        <v>0.23</v>
+        <v>-0.24</v>
       </c>
       <c r="I21" s="84">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>131</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>132</v>
       </c>
       <c r="B23" s="80">
-        <v>2049453</v>
+        <v>2089272</v>
       </c>
       <c r="C23" s="80">
-        <v>1279742</v>
+        <v>1452839</v>
       </c>
       <c r="D23" s="80">
-        <v>1539699</v>
+        <v>1715543</v>
       </c>
       <c r="E23" s="80">
-        <v>59074</v>
+        <v>71791</v>
       </c>
       <c r="F23" s="80">
-        <v>4927968</v>
+        <v>5329445</v>
       </c>
       <c r="G23" s="80">
-        <v>4848692</v>
+        <v>5122071</v>
       </c>
       <c r="H23" s="82">
-        <v>1.64</v>
+        <v>4.05</v>
       </c>
       <c r="I23" s="84">
-        <v>7.85</v>
+        <v>8.22</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>133</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>134</v>
       </c>
       <c r="B25" s="80">
-        <v>35945</v>
+        <v>32594</v>
       </c>
       <c r="C25" s="80">
-        <v>23720</v>
+        <v>34549</v>
       </c>
       <c r="D25" s="80">
-        <v>2128</v>
+        <v>1842</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>61792</v>
+        <v>68984</v>
       </c>
       <c r="G25" s="80">
-        <v>56761</v>
+        <v>63049</v>
       </c>
       <c r="H25" s="82">
-        <v>8.86</v>
+        <v>9.41</v>
       </c>
       <c r="I25" s="84">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>135</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>136</v>
       </c>
       <c r="B27" s="80">
-        <v>39329</v>
+        <v>37774</v>
       </c>
       <c r="C27" s="80">
-        <v>52528</v>
+        <v>54947</v>
       </c>
       <c r="D27" s="80">
-        <v>1720</v>
+        <v>1839</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>93577</v>
+        <v>94560</v>
       </c>
       <c r="G27" s="80">
-        <v>88668</v>
+        <v>93484</v>
       </c>
       <c r="H27" s="82">
-        <v>5.54</v>
+        <v>1.15</v>
       </c>
       <c r="I27" s="84">
         <v>0.15</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>137</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>138</v>
       </c>
       <c r="B29" s="80">
-        <v>16194</v>
+        <v>15404</v>
       </c>
       <c r="C29" s="80">
-        <v>26067</v>
+        <v>27483</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>42261</v>
+        <v>42887</v>
       </c>
       <c r="G29" s="80">
-        <v>41117</v>
+        <v>41555</v>
       </c>
       <c r="H29" s="82">
-        <v>2.78</v>
+        <v>3.2</v>
       </c>
       <c r="I29" s="84">
         <v>0.07</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>139</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="26"/>
       <c r="B31" s="42"/>
       <c r="C31" s="42"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
@@ -5431,51 +5431,51 @@
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="18" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -5495,56 +5495,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -5604,237 +5604,237 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>234404</v>
+        <v>221200</v>
       </c>
       <c r="C9" s="68">
-        <v>233971</v>
+        <v>348916</v>
       </c>
       <c r="D9" s="68">
-        <v>1331364</v>
+        <v>1030059</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>1799739</v>
+        <v>1600175</v>
       </c>
       <c r="G9" s="68">
-        <v>1901040</v>
+        <v>1659848</v>
       </c>
       <c r="H9" s="71">
-        <v>-5.33</v>
+        <v>-3.6</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="80">
-        <v>48802</v>
+        <v>50218</v>
       </c>
       <c r="C11" s="80">
-        <v>60700</v>
+        <v>77223</v>
       </c>
       <c r="D11" s="80">
-        <v>208889</v>
+        <v>281481</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>318391</v>
+        <v>408922</v>
       </c>
       <c r="G11" s="80">
-        <v>339468</v>
+        <v>367907</v>
       </c>
       <c r="H11" s="82">
-        <v>-6.21</v>
+        <v>11.15</v>
       </c>
       <c r="I11" s="84">
-        <v>17.69</v>
+        <v>25.55</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>140</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>141</v>
       </c>
       <c r="B13" s="80">
-        <v>23194</v>
+        <v>28363</v>
       </c>
       <c r="C13" s="80">
-        <v>7439</v>
+        <v>7467</v>
       </c>
       <c r="D13" s="80">
-        <v>21353</v>
+        <v>16237</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>51986</v>
+        <v>52066</v>
       </c>
       <c r="G13" s="80">
-        <v>83634</v>
+        <v>68833</v>
       </c>
       <c r="H13" s="82">
-        <v>-37.84</v>
+        <v>-24.36</v>
       </c>
       <c r="I13" s="84">
-        <v>2.89</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>143</v>
       </c>
       <c r="B15" s="80">
-        <v>1990</v>
+        <v>1638</v>
       </c>
       <c r="C15" s="80">
-        <v>4393</v>
+        <v>4594</v>
       </c>
       <c r="D15" s="80">
-        <v>1602</v>
+        <v>1473</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>7985</v>
+        <v>7705</v>
       </c>
       <c r="G15" s="80">
-        <v>8329</v>
+        <v>8018</v>
       </c>
       <c r="H15" s="82">
-        <v>-4.12</v>
+        <v>-3.9</v>
       </c>
       <c r="I15" s="84">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>144</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>145</v>
       </c>
       <c r="B17" s="80">
-        <v>165</v>
+        <v>108</v>
       </c>
       <c r="C17" s="80">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="D17" s="80">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="G17" s="80">
-        <v>187</v>
+        <v>210</v>
       </c>
       <c r="H17" s="82">
-        <v>4.27</v>
+        <v>5.97</v>
       </c>
       <c r="I17" s="84">
         <v>0.01</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>146</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="80">
         <v>7</v>
       </c>
@@ -5856,72 +5856,72 @@
       <c r="H19" s="82">
         <v>-0.01</v>
       </c>
       <c r="I19" s="84">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>148</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>149</v>
       </c>
       <c r="B21" s="80">
-        <v>1218</v>
+        <v>314</v>
       </c>
       <c r="C21" s="80">
-        <v>1110</v>
+        <v>622</v>
       </c>
       <c r="D21" s="80">
-        <v>946</v>
+        <v>395</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>3274</v>
+        <v>1331</v>
       </c>
       <c r="G21" s="80">
-        <v>5639</v>
+        <v>1751</v>
       </c>
       <c r="H21" s="82">
-        <v>-41.93</v>
+        <v>-24</v>
       </c>
       <c r="I21" s="84">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>150</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>151</v>
       </c>
       <c r="B23" s="88">
         <v>0</v>
       </c>
       <c r="C23" s="88">
         <v>0</v>
       </c>
@@ -5943,279 +5943,279 @@
       <c r="I23" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>152</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>153</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="80">
-        <v>1556</v>
+        <v>1567</v>
       </c>
       <c r="D25" s="80">
-        <v>561</v>
+        <v>543</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>2117</v>
+        <v>2110</v>
       </c>
       <c r="G25" s="80">
-        <v>2127</v>
+        <v>2122</v>
       </c>
       <c r="H25" s="82">
-        <v>-0.47</v>
+        <v>-0.56</v>
       </c>
       <c r="I25" s="84">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>154</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="80">
-        <v>50271</v>
+        <v>41526</v>
       </c>
       <c r="C27" s="80">
-        <v>113</v>
+        <v>1232</v>
       </c>
       <c r="D27" s="80">
-        <v>107548</v>
+        <v>67524</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>157931</v>
+        <v>110283</v>
       </c>
       <c r="G27" s="80">
-        <v>138696</v>
+        <v>127736</v>
       </c>
       <c r="H27" s="82">
-        <v>13.87</v>
+        <v>-13.66</v>
       </c>
       <c r="I27" s="84">
-        <v>8.78</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>156</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>157</v>
       </c>
       <c r="B29" s="80">
-        <v>2211</v>
+        <v>2084</v>
       </c>
       <c r="C29" s="80">
-        <v>9303</v>
+        <v>6301</v>
       </c>
       <c r="D29" s="80">
-        <v>748</v>
+        <v>718</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>12262</v>
+        <v>9102</v>
       </c>
       <c r="G29" s="80">
-        <v>12529</v>
+        <v>8836</v>
       </c>
       <c r="H29" s="82">
-        <v>-2.13</v>
+        <v>3.01</v>
       </c>
       <c r="I29" s="84">
-        <v>0.68</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>158</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>159</v>
       </c>
       <c r="B31" s="80">
-        <v>26931</v>
+        <v>26718</v>
       </c>
       <c r="C31" s="88">
         <v>0</v>
       </c>
       <c r="D31" s="80">
-        <v>35465</v>
+        <v>35775</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>62395</v>
+        <v>62493</v>
       </c>
       <c r="G31" s="80">
-        <v>66652</v>
+        <v>66770</v>
       </c>
       <c r="H31" s="82">
-        <v>-6.39</v>
+        <v>-6.41</v>
       </c>
       <c r="I31" s="84">
-        <v>3.47</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>160</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>161</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="80">
-        <v>34021</v>
+        <v>41778</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>34021</v>
+        <v>41778</v>
       </c>
       <c r="G33" s="80">
-        <v>39165</v>
+        <v>35098</v>
       </c>
       <c r="H33" s="82">
-        <v>-13.13</v>
+        <v>19.03</v>
       </c>
       <c r="I33" s="84">
-        <v>1.89</v>
+        <v>2.61</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>162</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>163</v>
       </c>
       <c r="B35" s="94">
-        <v>17764</v>
+        <v>11509</v>
       </c>
       <c r="C35" s="94">
-        <v>8358</v>
+        <v>10800</v>
       </c>
       <c r="D35" s="94">
-        <v>62036</v>
+        <v>55918</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>88159</v>
+        <v>78228</v>
       </c>
       <c r="G35" s="94">
-        <v>87276</v>
+        <v>78166</v>
       </c>
       <c r="H35" s="98">
-        <v>1.01</v>
+        <v>0.08</v>
       </c>
       <c r="I35" s="100">
-        <v>4.9</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>164</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -6326,51 +6326,51 @@
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="19" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -6390,56 +6390,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -6505,234 +6505,234 @@
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="104">
         <v>0</v>
       </c>
       <c r="C9" s="104">
         <v>0</v>
       </c>
       <c r="D9" s="67">
-        <v>774</v>
+        <v>542</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>774</v>
+        <v>542</v>
       </c>
       <c r="G9" s="67">
-        <v>688</v>
+        <v>1</v>
       </c>
       <c r="H9" s="108">
-        <v>12.48</v>
+        <v>57670.79</v>
       </c>
       <c r="I9" s="73">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>165</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="109" t="s">
         <v>166</v>
       </c>
       <c r="B11" s="80">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C11" s="80">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="D11" s="80">
-        <v>2315</v>
+        <v>1504</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>4331</v>
+        <v>3528</v>
       </c>
       <c r="G11" s="80">
-        <v>4046</v>
+        <v>3546</v>
       </c>
       <c r="H11" s="111">
-        <v>7.03</v>
+        <v>-0.51</v>
       </c>
       <c r="I11" s="84">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>167</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="109" t="s">
         <v>168</v>
       </c>
       <c r="B13" s="80">
         <v>111</v>
       </c>
       <c r="C13" s="88">
         <v>0</v>
       </c>
       <c r="D13" s="80">
-        <v>115488</v>
+        <v>49732</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>115599</v>
+        <v>49843</v>
       </c>
       <c r="G13" s="80">
-        <v>126104</v>
+        <v>64611</v>
       </c>
       <c r="H13" s="111">
-        <v>-8.33</v>
+        <v>-22.86</v>
       </c>
       <c r="I13" s="84">
-        <v>6.42</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>169</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="109" t="s">
         <v>170</v>
       </c>
       <c r="B15" s="80">
-        <v>4905</v>
+        <v>3763</v>
       </c>
       <c r="C15" s="80">
-        <v>16965</v>
+        <v>15175</v>
       </c>
       <c r="D15" s="80">
-        <v>85273</v>
+        <v>89414</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>107143</v>
+        <v>108352</v>
       </c>
       <c r="G15" s="80">
-        <v>113402</v>
+        <v>107320</v>
       </c>
       <c r="H15" s="111">
-        <v>-5.52</v>
+        <v>0.96</v>
       </c>
       <c r="I15" s="84">
-        <v>5.95</v>
+        <v>6.77</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>171</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="109" t="s">
         <v>172</v>
       </c>
       <c r="B17" s="80">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C17" s="80">
-        <v>1100</v>
+        <v>1285</v>
       </c>
       <c r="D17" s="80">
-        <v>147753</v>
+        <v>102604</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>148880</v>
+        <v>103916</v>
       </c>
       <c r="G17" s="80">
-        <v>121103</v>
+        <v>108142</v>
       </c>
       <c r="H17" s="111">
-        <v>22.94</v>
+        <v>-3.91</v>
       </c>
       <c r="I17" s="84">
-        <v>8.27</v>
+        <v>6.49</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>173</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="109" t="s">
         <v>174</v>
       </c>
       <c r="B19" s="88">
         <v>0</v>
       </c>
       <c r="C19" s="88">
         <v>0</v>
       </c>
@@ -6751,114 +6751,114 @@
       <c r="H19" s="113">
         <v>0</v>
       </c>
       <c r="I19" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>175</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="109" t="s">
         <v>176</v>
       </c>
       <c r="B21" s="80">
-        <v>33164</v>
+        <v>33657</v>
       </c>
       <c r="C21" s="80">
-        <v>13936</v>
+        <v>74612</v>
       </c>
       <c r="D21" s="80">
-        <v>129159</v>
+        <v>92337</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>176258</v>
+        <v>200607</v>
       </c>
       <c r="G21" s="80">
-        <v>202079</v>
+        <v>213986</v>
       </c>
       <c r="H21" s="111">
-        <v>-12.78</v>
+        <v>-6.25</v>
       </c>
       <c r="I21" s="84">
-        <v>9.79</v>
+        <v>12.54</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>177</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="109" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="80">
-        <v>20455</v>
+        <v>18096</v>
       </c>
       <c r="C23" s="80">
-        <v>66657</v>
+        <v>90440</v>
       </c>
       <c r="D23" s="80">
-        <v>341825</v>
+        <v>202734</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>428936</v>
+        <v>311270</v>
       </c>
       <c r="G23" s="80">
-        <v>446497</v>
+        <v>326193</v>
       </c>
       <c r="H23" s="111">
-        <v>-3.93</v>
+        <v>-4.57</v>
       </c>
       <c r="I23" s="84">
-        <v>23.83</v>
+        <v>19.45</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>179</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="109" t="s">
         <v>180</v>
       </c>
       <c r="B25" s="88">
         <v>0</v>
       </c>
       <c r="C25" s="88">
         <v>0</v>
       </c>
@@ -6922,111 +6922,111 @@
       <c r="I27" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>183</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="109" t="s">
         <v>184</v>
       </c>
       <c r="B29" s="80">
         <v>0</v>
       </c>
       <c r="C29" s="80">
-        <v>2500</v>
+        <v>8500</v>
       </c>
       <c r="D29" s="80">
-        <v>133</v>
+        <v>196</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>2633</v>
+        <v>8696</v>
       </c>
       <c r="G29" s="80">
-        <v>31880</v>
+        <v>8700</v>
       </c>
       <c r="H29" s="111">
-        <v>-91.74</v>
+        <v>-0.04</v>
       </c>
       <c r="I29" s="84">
-        <v>0.15</v>
+        <v>0.54</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>185</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="109" t="s">
         <v>186</v>
       </c>
       <c r="B31" s="80">
-        <v>2705</v>
+        <v>2654</v>
       </c>
       <c r="C31" s="80">
-        <v>1896</v>
+        <v>2898</v>
       </c>
       <c r="D31" s="80">
-        <v>68842</v>
+        <v>30205</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>73444</v>
+        <v>35757</v>
       </c>
       <c r="G31" s="80">
-        <v>68863</v>
+        <v>57940</v>
       </c>
       <c r="H31" s="111">
-        <v>6.65</v>
+        <v>-38.29</v>
       </c>
       <c r="I31" s="84">
-        <v>4.08</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>187</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="109" t="s">
         <v>188</v>
       </c>
       <c r="B33" s="88">
         <v>0</v>
       </c>
       <c r="C33" s="88">
         <v>0</v>
       </c>
@@ -7045,69 +7045,69 @@
       <c r="H33" s="113">
         <v>0</v>
       </c>
       <c r="I33" s="92">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>189</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="109" t="s">
         <v>190</v>
       </c>
       <c r="B35" s="94">
-        <v>263</v>
+        <v>157</v>
       </c>
       <c r="C35" s="94">
-        <v>766</v>
+        <v>852</v>
       </c>
       <c r="D35" s="94">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>1153</v>
+        <v>1023</v>
       </c>
       <c r="G35" s="94">
-        <v>1256</v>
+        <v>1229</v>
       </c>
       <c r="H35" s="115">
-        <v>-8.22</v>
+        <v>-16.71</v>
       </c>
       <c r="I35" s="100">
         <v>0.06</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>191</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -7221,51 +7221,51 @@
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="20" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>60</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -7285,56 +7285,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>26</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -7394,72 +7394,72 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="106" t="s">
         <v>62</v>
       </c>
       <c r="B9" s="67">
-        <v>207</v>
+        <v>227</v>
       </c>
       <c r="C9" s="67">
-        <v>1154</v>
+        <v>1485</v>
       </c>
       <c r="D9" s="67">
-        <v>502</v>
+        <v>682</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>1863</v>
+        <v>2394</v>
       </c>
       <c r="G9" s="67">
-        <v>1413</v>
+        <v>2727</v>
       </c>
       <c r="H9" s="108">
-        <v>31.85</v>
+        <v>-12.21</v>
       </c>
       <c r="I9" s="73">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>192</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="32"/>
       <c r="B11" s="42"/>
       <c r="C11" s="42"/>
       <c r="D11" s="42"/>
       <c r="E11" s="42"/>
       <c r="F11" s="42"/>
       <c r="G11" s="42"/>
       <c r="H11" s="56"/>
       <c r="I11" s="57"/>
@@ -7854,51 +7854,51 @@
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="F9:F10"/>
     <mergeCell ref="G9:G10"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="H5:H6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="21" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView topLeftCell="A14" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -7918,56 +7918,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>48</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8027,198 +8027,198 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>2097</v>
+        <v>1088</v>
       </c>
       <c r="C9" s="68">
-        <v>91893</v>
+        <v>80614</v>
       </c>
       <c r="D9" s="68">
-        <v>8327</v>
+        <v>32602</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>102316</v>
+        <v>114305</v>
       </c>
       <c r="G9" s="68">
-        <v>100582</v>
+        <v>112141</v>
       </c>
       <c r="H9" s="71">
-        <v>1.72</v>
+        <v>1.93</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="80">
-        <v>1205</v>
+        <v>636</v>
       </c>
       <c r="C11" s="80">
-        <v>41132</v>
+        <v>39730</v>
       </c>
       <c r="D11" s="80">
-        <v>4788</v>
+        <v>17818</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>47125</v>
+        <v>58184</v>
       </c>
       <c r="G11" s="80">
-        <v>51502</v>
+        <v>44330</v>
       </c>
       <c r="H11" s="82">
-        <v>-8.5</v>
+        <v>31.25</v>
       </c>
       <c r="I11" s="84">
-        <v>46.06</v>
+        <v>50.9</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>193</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>194</v>
       </c>
       <c r="B13" s="80">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C13" s="80">
-        <v>10915</v>
+        <v>12125</v>
       </c>
       <c r="D13" s="80">
-        <v>738</v>
+        <v>11548</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>11761</v>
+        <v>23783</v>
       </c>
       <c r="G13" s="80">
-        <v>8192</v>
+        <v>23817</v>
       </c>
       <c r="H13" s="82">
-        <v>43.56</v>
+        <v>-0.14</v>
       </c>
       <c r="I13" s="84">
-        <v>11.49</v>
+        <v>20.81</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>195</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>196</v>
       </c>
       <c r="B15" s="80">
-        <v>784</v>
+        <v>343</v>
       </c>
       <c r="C15" s="80">
-        <v>39846</v>
+        <v>28759</v>
       </c>
       <c r="D15" s="80">
-        <v>2800</v>
+        <v>3236</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>43430</v>
+        <v>32339</v>
       </c>
       <c r="G15" s="80">
-        <v>40888</v>
+        <v>43995</v>
       </c>
       <c r="H15" s="82">
-        <v>6.22</v>
+        <v>-26.49</v>
       </c>
       <c r="I15" s="84">
-        <v>42.45</v>
+        <v>28.29</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>197</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="26"/>
       <c r="B17" s="42"/>
       <c r="C17" s="42"/>
       <c r="D17" s="42"/>
       <c r="E17" s="42"/>
       <c r="F17" s="42"/>
       <c r="G17" s="42"/>
       <c r="H17" s="56"/>
       <c r="I17" s="57"/>
@@ -8554,51 +8554,51 @@
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="22" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -8618,56 +8618,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -8727,618 +8727,618 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="65" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="68">
-        <v>384004</v>
+        <v>382132</v>
       </c>
       <c r="C9" s="68">
-        <v>535241</v>
+        <v>538451</v>
       </c>
       <c r="D9" s="105">
         <v>0</v>
       </c>
       <c r="E9" s="105">
         <v>0</v>
       </c>
       <c r="F9" s="68">
-        <v>919245</v>
+        <v>920583</v>
       </c>
       <c r="G9" s="68">
-        <v>920392</v>
+        <v>921757</v>
       </c>
       <c r="H9" s="71">
-        <v>-0.12</v>
+        <v>-0.13</v>
       </c>
       <c r="I9" s="74">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="77" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="80">
-        <v>11715</v>
+        <v>11556</v>
       </c>
       <c r="C11" s="80">
-        <v>15316</v>
+        <v>15193</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>27031</v>
+        <v>26749</v>
       </c>
       <c r="G11" s="80">
-        <v>27258</v>
+        <v>26908</v>
       </c>
       <c r="H11" s="82">
-        <v>-0.83</v>
+        <v>-0.59</v>
       </c>
       <c r="I11" s="84">
-        <v>2.94</v>
+        <v>2.91</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>198</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="80">
-        <v>16107</v>
+        <v>15632</v>
       </c>
       <c r="C13" s="80">
-        <v>19846</v>
+        <v>20908</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>35953</v>
+        <v>36540</v>
       </c>
       <c r="G13" s="80">
-        <v>35883</v>
+        <v>36563</v>
       </c>
       <c r="H13" s="82">
-        <v>0.2</v>
+        <v>-0.06</v>
       </c>
       <c r="I13" s="84">
-        <v>3.91</v>
+        <v>3.97</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>200</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>201</v>
       </c>
       <c r="B15" s="80">
-        <v>20874</v>
+        <v>21310</v>
       </c>
       <c r="C15" s="80">
-        <v>19094</v>
+        <v>19589</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>39968</v>
+        <v>40899</v>
       </c>
       <c r="G15" s="80">
-        <v>39557</v>
+        <v>40381</v>
       </c>
       <c r="H15" s="82">
-        <v>1.04</v>
+        <v>1.28</v>
       </c>
       <c r="I15" s="84">
-        <v>4.35</v>
+        <v>4.44</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>202</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>203</v>
       </c>
       <c r="B17" s="80">
         <v>44972</v>
       </c>
       <c r="C17" s="80">
-        <v>66306</v>
+        <v>67061</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>111278</v>
+        <v>112033</v>
       </c>
       <c r="G17" s="80">
-        <v>110951</v>
+        <v>112231</v>
       </c>
       <c r="H17" s="82">
-        <v>0.29</v>
+        <v>-0.18</v>
       </c>
       <c r="I17" s="84">
-        <v>12.11</v>
+        <v>12.17</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>204</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>205</v>
       </c>
       <c r="B19" s="80">
-        <v>11909</v>
+        <v>12121</v>
       </c>
       <c r="C19" s="80">
-        <v>14824</v>
+        <v>15052</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>26733</v>
+        <v>27174</v>
       </c>
       <c r="G19" s="80">
-        <v>26530</v>
+        <v>26869</v>
       </c>
       <c r="H19" s="82">
-        <v>0.77</v>
+        <v>1.13</v>
       </c>
       <c r="I19" s="84">
-        <v>2.91</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>206</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>207</v>
       </c>
       <c r="B21" s="80">
-        <v>5795</v>
+        <v>5426</v>
       </c>
       <c r="C21" s="80">
-        <v>10369</v>
+        <v>10439</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>16164</v>
+        <v>15865</v>
       </c>
       <c r="G21" s="80">
-        <v>16068</v>
+        <v>15924</v>
       </c>
       <c r="H21" s="82">
-        <v>0.59</v>
+        <v>-0.37</v>
       </c>
       <c r="I21" s="84">
-        <v>1.76</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>208</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>209</v>
       </c>
       <c r="B23" s="80">
-        <v>10477</v>
+        <v>10603</v>
       </c>
       <c r="C23" s="80">
-        <v>10615</v>
+        <v>10586</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>21091</v>
+        <v>21189</v>
       </c>
       <c r="G23" s="80">
-        <v>21148</v>
+        <v>21292</v>
       </c>
       <c r="H23" s="82">
-        <v>-0.27</v>
+        <v>-0.48</v>
       </c>
       <c r="I23" s="84">
-        <v>2.29</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>210</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>211</v>
       </c>
       <c r="B25" s="80">
-        <v>34664</v>
+        <v>36174</v>
       </c>
       <c r="C25" s="80">
-        <v>47917</v>
+        <v>47783</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>82581</v>
+        <v>83957</v>
       </c>
       <c r="G25" s="80">
-        <v>83247</v>
+        <v>83564</v>
       </c>
       <c r="H25" s="82">
-        <v>-0.8</v>
+        <v>0.47</v>
       </c>
       <c r="I25" s="84">
-        <v>8.98</v>
+        <v>9.12</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>212</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>213</v>
       </c>
       <c r="B27" s="80">
-        <v>14247</v>
+        <v>13668</v>
       </c>
       <c r="C27" s="80">
-        <v>24179</v>
+        <v>24094</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>38426</v>
+        <v>37762</v>
       </c>
       <c r="G27" s="80">
-        <v>38849</v>
+        <v>38082</v>
       </c>
       <c r="H27" s="82">
-        <v>-1.09</v>
+        <v>-0.84</v>
       </c>
       <c r="I27" s="84">
-        <v>4.18</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>214</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="78" t="s">
         <v>215</v>
       </c>
       <c r="B29" s="80">
-        <v>43315</v>
+        <v>42708</v>
       </c>
       <c r="C29" s="80">
-        <v>69873</v>
+        <v>69690</v>
       </c>
       <c r="D29" s="88">
         <v>0</v>
       </c>
       <c r="E29" s="88">
         <v>0</v>
       </c>
       <c r="F29" s="80">
-        <v>113188</v>
+        <v>112398</v>
       </c>
       <c r="G29" s="80">
-        <v>113103</v>
+        <v>113383</v>
       </c>
       <c r="H29" s="82">
-        <v>0.08</v>
+        <v>-0.87</v>
       </c>
       <c r="I29" s="84">
-        <v>12.31</v>
+        <v>12.21</v>
       </c>
     </row>
     <row r="30" spans="1:9" ht="11.1" customHeight="1">
       <c r="A30" s="86" t="s">
         <v>216</v>
       </c>
       <c r="B30" s="42"/>
       <c r="C30" s="42"/>
       <c r="D30" s="42"/>
       <c r="E30" s="42"/>
       <c r="F30" s="42"/>
       <c r="G30" s="42"/>
       <c r="H30" s="56"/>
       <c r="I30" s="57"/>
     </row>
     <row r="31" spans="1:9" ht="12.6" customHeight="1">
       <c r="A31" s="78" t="s">
         <v>217</v>
       </c>
       <c r="B31" s="80">
-        <v>9633</v>
+        <v>9592</v>
       </c>
       <c r="C31" s="80">
-        <v>10072</v>
+        <v>9954</v>
       </c>
       <c r="D31" s="88">
         <v>0</v>
       </c>
       <c r="E31" s="88">
         <v>0</v>
       </c>
       <c r="F31" s="80">
-        <v>19705</v>
+        <v>19546</v>
       </c>
       <c r="G31" s="80">
-        <v>19750</v>
+        <v>19609</v>
       </c>
       <c r="H31" s="82">
-        <v>-0.23</v>
+        <v>-0.32</v>
       </c>
       <c r="I31" s="84">
-        <v>2.14</v>
+        <v>2.12</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="11.1" customHeight="1">
       <c r="A32" s="86" t="s">
         <v>218</v>
       </c>
       <c r="B32" s="42"/>
       <c r="C32" s="42"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="56"/>
       <c r="I32" s="57"/>
     </row>
     <row r="33" spans="1:9" ht="12.6" customHeight="1">
       <c r="A33" s="78" t="s">
         <v>219</v>
       </c>
       <c r="B33" s="80">
-        <v>7201</v>
+        <v>7009</v>
       </c>
       <c r="C33" s="80">
-        <v>9932</v>
+        <v>9978</v>
       </c>
       <c r="D33" s="88">
         <v>0</v>
       </c>
       <c r="E33" s="88">
         <v>0</v>
       </c>
       <c r="F33" s="80">
-        <v>17133</v>
+        <v>16987</v>
       </c>
       <c r="G33" s="80">
-        <v>17401</v>
+        <v>17082</v>
       </c>
       <c r="H33" s="82">
-        <v>-1.54</v>
+        <v>-0.55</v>
       </c>
       <c r="I33" s="84">
-        <v>1.86</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="11.1" customHeight="1">
       <c r="A34" s="86" t="s">
         <v>220</v>
       </c>
       <c r="B34" s="42"/>
       <c r="C34" s="42"/>
       <c r="D34" s="42"/>
       <c r="E34" s="42"/>
       <c r="F34" s="42"/>
       <c r="G34" s="42"/>
       <c r="H34" s="56"/>
       <c r="I34" s="57"/>
     </row>
     <row r="35" spans="1:9" ht="12.6" customHeight="1">
       <c r="A35" s="78" t="s">
         <v>221</v>
       </c>
       <c r="B35" s="94">
-        <v>18286</v>
+        <v>18203</v>
       </c>
       <c r="C35" s="94">
-        <v>21000</v>
+        <v>21354</v>
       </c>
       <c r="D35" s="96">
         <v>0</v>
       </c>
       <c r="E35" s="96">
         <v>0</v>
       </c>
       <c r="F35" s="94">
-        <v>39286</v>
+        <v>39557</v>
       </c>
       <c r="G35" s="94">
-        <v>39549</v>
+        <v>39283</v>
       </c>
       <c r="H35" s="98">
-        <v>-0.66</v>
+        <v>0.7</v>
       </c>
       <c r="I35" s="100">
-        <v>4.27</v>
+        <v>4.3</v>
       </c>
     </row>
     <row r="36" spans="1:9" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="102" t="s">
         <v>222</v>
       </c>
       <c r="B36" s="39"/>
       <c r="C36" s="39"/>
       <c r="D36" s="39"/>
       <c r="E36" s="39"/>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="35"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" spans="1:9" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
@@ -9504,51 +9504,51 @@
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="23" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:I42"/>
   <sheetViews>
     <sheetView topLeftCell="A6" view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="9" width="12.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1">
       <c r="A1" s="60" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -9568,56 +9568,56 @@
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9" ht="18.6" customHeight="1">
       <c r="A3" s="62" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="62"/>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
     </row>
     <row r="4" spans="1:9" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="61" t="str">
         <f>'2-1'!C4:D4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="D4" s="61"/>
       <c r="E4" s="49" t="str">
         <f>'2-1'!E4:F4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="F4" s="49"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="17.1" customHeight="1">
       <c r="A5" s="6"/>
       <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="45"/>
       <c r="D5" s="45"/>
       <c r="E5" s="45"/>
       <c r="F5" s="46"/>
       <c r="G5" s="23" t="s">
         <v>20</v>
       </c>
       <c r="H5" s="47" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="24" t="s">
         <v>21</v>
@@ -9677,447 +9677,447 @@
     </row>
     <row r="8" spans="1:9" ht="12.95" customHeight="1" thickBot="1">
       <c r="A8" s="2"/>
       <c r="B8" s="12"/>
       <c r="C8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="20"/>
       <c r="G8" s="21"/>
       <c r="H8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="14"/>
     </row>
     <row r="9" spans="1:9" ht="12.6" customHeight="1">
       <c r="A9" s="64" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="67">
-        <v>9265</v>
+        <v>9487</v>
       </c>
       <c r="C9" s="67">
-        <v>8556</v>
+        <v>8518</v>
       </c>
       <c r="D9" s="104">
         <v>0</v>
       </c>
       <c r="E9" s="104">
         <v>0</v>
       </c>
       <c r="F9" s="67">
-        <v>17821</v>
+        <v>18006</v>
       </c>
       <c r="G9" s="67">
-        <v>17863</v>
+        <v>18111</v>
       </c>
       <c r="H9" s="70">
-        <v>-0.23</v>
+        <v>-0.58</v>
       </c>
       <c r="I9" s="73">
-        <v>1.94</v>
+        <v>1.96</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="11.1" customHeight="1">
       <c r="A10" s="76" t="s">
         <v>223</v>
       </c>
       <c r="B10" s="41"/>
       <c r="C10" s="41"/>
       <c r="D10" s="41"/>
       <c r="E10" s="41"/>
       <c r="F10" s="41"/>
       <c r="G10" s="41"/>
       <c r="H10" s="53"/>
       <c r="I10" s="55"/>
     </row>
     <row r="11" spans="1:9" ht="12.6" customHeight="1">
       <c r="A11" s="78" t="s">
         <v>224</v>
       </c>
       <c r="B11" s="80">
-        <v>15112</v>
+        <v>14885</v>
       </c>
       <c r="C11" s="80">
-        <v>15002</v>
+        <v>14998</v>
       </c>
       <c r="D11" s="88">
         <v>0</v>
       </c>
       <c r="E11" s="88">
         <v>0</v>
       </c>
       <c r="F11" s="80">
-        <v>30114</v>
+        <v>29884</v>
       </c>
       <c r="G11" s="80">
-        <v>30049</v>
+        <v>30075</v>
       </c>
       <c r="H11" s="82">
-        <v>0.21</v>
+        <v>-0.64</v>
       </c>
       <c r="I11" s="84">
-        <v>3.28</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="11.1" customHeight="1">
       <c r="A12" s="86" t="s">
         <v>225</v>
       </c>
       <c r="B12" s="42"/>
       <c r="C12" s="42"/>
       <c r="D12" s="42"/>
       <c r="E12" s="42"/>
       <c r="F12" s="42"/>
       <c r="G12" s="42"/>
       <c r="H12" s="56"/>
       <c r="I12" s="57"/>
     </row>
     <row r="13" spans="1:9" ht="12.6" customHeight="1">
       <c r="A13" s="78" t="s">
         <v>226</v>
       </c>
       <c r="B13" s="80">
-        <v>5823</v>
+        <v>5605</v>
       </c>
       <c r="C13" s="80">
-        <v>9479</v>
+        <v>9388</v>
       </c>
       <c r="D13" s="88">
         <v>0</v>
       </c>
       <c r="E13" s="88">
         <v>0</v>
       </c>
       <c r="F13" s="80">
-        <v>15302</v>
+        <v>14993</v>
       </c>
       <c r="G13" s="80">
-        <v>15280</v>
+        <v>15089</v>
       </c>
       <c r="H13" s="82">
-        <v>0.15</v>
+        <v>-0.64</v>
       </c>
       <c r="I13" s="84">
-        <v>1.66</v>
+        <v>1.63</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="11.1" customHeight="1">
       <c r="A14" s="86" t="s">
         <v>227</v>
       </c>
       <c r="B14" s="42"/>
       <c r="C14" s="42"/>
       <c r="D14" s="42"/>
       <c r="E14" s="42"/>
       <c r="F14" s="42"/>
       <c r="G14" s="42"/>
       <c r="H14" s="56"/>
       <c r="I14" s="57"/>
     </row>
     <row r="15" spans="1:9" ht="12.6" customHeight="1">
       <c r="A15" s="78" t="s">
         <v>228</v>
       </c>
       <c r="B15" s="80">
-        <v>10838</v>
+        <v>10510</v>
       </c>
       <c r="C15" s="80">
-        <v>16249</v>
+        <v>17388</v>
       </c>
       <c r="D15" s="88">
         <v>0</v>
       </c>
       <c r="E15" s="88">
         <v>0</v>
       </c>
       <c r="F15" s="80">
-        <v>27087</v>
+        <v>27898</v>
       </c>
       <c r="G15" s="80">
-        <v>27001</v>
+        <v>27883</v>
       </c>
       <c r="H15" s="82">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="I15" s="84">
-        <v>2.95</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="11.1" customHeight="1">
       <c r="A16" s="86" t="s">
         <v>229</v>
       </c>
       <c r="B16" s="42"/>
       <c r="C16" s="42"/>
       <c r="D16" s="42"/>
       <c r="E16" s="42"/>
       <c r="F16" s="42"/>
       <c r="G16" s="42"/>
       <c r="H16" s="56"/>
       <c r="I16" s="57"/>
     </row>
     <row r="17" spans="1:9" ht="12.6" customHeight="1">
       <c r="A17" s="78" t="s">
         <v>230</v>
       </c>
       <c r="B17" s="80">
-        <v>30552</v>
+        <v>30053</v>
       </c>
       <c r="C17" s="80">
-        <v>61615</v>
+        <v>60810</v>
       </c>
       <c r="D17" s="88">
         <v>0</v>
       </c>
       <c r="E17" s="88">
         <v>0</v>
       </c>
       <c r="F17" s="80">
-        <v>92167</v>
+        <v>90864</v>
       </c>
       <c r="G17" s="80">
-        <v>92688</v>
+        <v>91448</v>
       </c>
       <c r="H17" s="82">
-        <v>-0.56</v>
+        <v>-0.64</v>
       </c>
       <c r="I17" s="84">
-        <v>10.03</v>
+        <v>9.87</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="11.1" customHeight="1">
       <c r="A18" s="86" t="s">
         <v>231</v>
       </c>
       <c r="B18" s="42"/>
       <c r="C18" s="42"/>
       <c r="D18" s="42"/>
       <c r="E18" s="42"/>
       <c r="F18" s="42"/>
       <c r="G18" s="42"/>
       <c r="H18" s="56"/>
       <c r="I18" s="57"/>
     </row>
     <row r="19" spans="1:9" ht="12.6" customHeight="1">
       <c r="A19" s="78" t="s">
         <v>232</v>
       </c>
       <c r="B19" s="80">
-        <v>14014</v>
+        <v>13964</v>
       </c>
       <c r="C19" s="80">
-        <v>22958</v>
+        <v>23187</v>
       </c>
       <c r="D19" s="88">
         <v>0</v>
       </c>
       <c r="E19" s="88">
         <v>0</v>
       </c>
       <c r="F19" s="80">
-        <v>36972</v>
+        <v>37151</v>
       </c>
       <c r="G19" s="80">
-        <v>36871</v>
+        <v>37014</v>
       </c>
       <c r="H19" s="82">
-        <v>0.27</v>
+        <v>0.37</v>
       </c>
       <c r="I19" s="84">
-        <v>4.02</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="20" spans="1:9" ht="11.1" customHeight="1">
       <c r="A20" s="86" t="s">
         <v>233</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="42"/>
       <c r="D20" s="42"/>
       <c r="E20" s="42"/>
       <c r="F20" s="42"/>
       <c r="G20" s="42"/>
       <c r="H20" s="56"/>
       <c r="I20" s="57"/>
     </row>
     <row r="21" spans="1:9" ht="12.6" customHeight="1">
       <c r="A21" s="78" t="s">
         <v>234</v>
       </c>
       <c r="B21" s="80">
-        <v>38438</v>
+        <v>37879</v>
       </c>
       <c r="C21" s="80">
-        <v>50615</v>
+        <v>50982</v>
       </c>
       <c r="D21" s="88">
         <v>0</v>
       </c>
       <c r="E21" s="88">
         <v>0</v>
       </c>
       <c r="F21" s="80">
-        <v>89053</v>
+        <v>88861</v>
       </c>
       <c r="G21" s="80">
-        <v>89233</v>
+        <v>88763</v>
       </c>
       <c r="H21" s="82">
-        <v>-0.2</v>
+        <v>0.11</v>
       </c>
       <c r="I21" s="84">
-        <v>9.69</v>
+        <v>9.65</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="11.1" customHeight="1">
       <c r="A22" s="86" t="s">
         <v>235</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="42"/>
       <c r="D22" s="42"/>
       <c r="E22" s="42"/>
       <c r="F22" s="42"/>
       <c r="G22" s="42"/>
       <c r="H22" s="56"/>
       <c r="I22" s="57"/>
     </row>
     <row r="23" spans="1:9" ht="12.6" customHeight="1">
       <c r="A23" s="78" t="s">
         <v>236</v>
       </c>
       <c r="B23" s="80">
-        <v>2869</v>
+        <v>2879</v>
       </c>
       <c r="C23" s="80">
-        <v>2947</v>
+        <v>2964</v>
       </c>
       <c r="D23" s="88">
         <v>0</v>
       </c>
       <c r="E23" s="88">
         <v>0</v>
       </c>
       <c r="F23" s="80">
-        <v>5816</v>
+        <v>5843</v>
       </c>
       <c r="G23" s="80">
-        <v>5814</v>
+        <v>5871</v>
       </c>
       <c r="H23" s="82">
-        <v>0.04</v>
+        <v>-0.48</v>
       </c>
       <c r="I23" s="84">
         <v>0.63</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="11.1" customHeight="1">
       <c r="A24" s="86" t="s">
         <v>237</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="42"/>
       <c r="D24" s="42"/>
       <c r="E24" s="42"/>
       <c r="F24" s="42"/>
       <c r="G24" s="42"/>
       <c r="H24" s="56"/>
       <c r="I24" s="57"/>
     </row>
     <row r="25" spans="1:9" ht="12.6" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>238</v>
       </c>
       <c r="B25" s="80">
-        <v>5267</v>
+        <v>5294</v>
       </c>
       <c r="C25" s="80">
-        <v>5136</v>
+        <v>5145</v>
       </c>
       <c r="D25" s="88">
         <v>0</v>
       </c>
       <c r="E25" s="88">
         <v>0</v>
       </c>
       <c r="F25" s="80">
-        <v>10403</v>
+        <v>10439</v>
       </c>
       <c r="G25" s="80">
-        <v>10350</v>
+        <v>10305</v>
       </c>
       <c r="H25" s="82">
-        <v>0.52</v>
+        <v>1.3</v>
       </c>
       <c r="I25" s="84">
         <v>1.13</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="11.1" customHeight="1">
       <c r="A26" s="86" t="s">
         <v>239</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="42"/>
       <c r="D26" s="42"/>
       <c r="E26" s="42"/>
       <c r="F26" s="42"/>
       <c r="G26" s="42"/>
       <c r="H26" s="56"/>
       <c r="I26" s="57"/>
     </row>
     <row r="27" spans="1:9" ht="12.6" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>240</v>
       </c>
       <c r="B27" s="80">
-        <v>2632</v>
+        <v>2601</v>
       </c>
       <c r="C27" s="80">
-        <v>3342</v>
+        <v>3389</v>
       </c>
       <c r="D27" s="88">
         <v>0</v>
       </c>
       <c r="E27" s="88">
         <v>0</v>
       </c>
       <c r="F27" s="80">
-        <v>5974</v>
+        <v>5990</v>
       </c>
       <c r="G27" s="80">
-        <v>5950</v>
+        <v>6026</v>
       </c>
       <c r="H27" s="82">
-        <v>0.4</v>
+        <v>-0.6</v>
       </c>
       <c r="I27" s="84">
         <v>0.65</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="11.1" customHeight="1">
       <c r="A28" s="86" t="s">
         <v>241</v>
       </c>
       <c r="B28" s="42"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="56"/>
       <c r="I28" s="57"/>
     </row>
     <row r="29" spans="1:9" ht="12.6" customHeight="1">
       <c r="A29" s="26"/>
       <c r="B29" s="42"/>
       <c r="C29" s="42"/>
       <c r="D29" s="42"/>
       <c r="E29" s="42"/>
       <c r="F29" s="42"/>
@@ -10374,51 +10374,51 @@
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="24" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>一般銀行及信用合作社存款月底餘額</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>