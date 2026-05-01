--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -185,155 +185,145 @@
     <w:p w14:paraId="6648D05C" w14:textId="77777777" w:rsidR="002341E6" w:rsidRDefault="002341E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>動態資料：以全年、全月之發生數為準，列入統計。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126E5728" w14:textId="5D885F74" w:rsidR="002341E6" w:rsidRDefault="002341E6">
+    <w:p w14:paraId="126E5728" w14:textId="710275F5" w:rsidR="002341E6" w:rsidRDefault="002341E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>本期金融機構申報營運資料以截至</w:t>
       </w:r>
       <w:r w:rsidR="0064701A">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D356CD">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00A811ED">
+      <w:r w:rsidR="009D6CA4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5D18">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>年</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00261740">
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82342">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00B5485C">
-[...29 lines deleted...]
-      <w:r w:rsidR="00B5485C">
+      <w:r w:rsidR="00EC3318">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
@@ -1459,58 +1449,58 @@
     <wne:keymap wne:kcmPrimary="0336">
       <wne:macro wne:macroName="TEMPLATEPROJECT.MODHOTKEYMENU.HKOPENNEWOD"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0337">
       <wne:macro wne:macroName="TEMPLATEPROJECT.MODHOTKEYMENU.HKBACKUPODDOC"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0338">
       <wne:macro wne:macroName="BMA_PROJECT.MODHOTKEYMENU.HKDRAFTTODOC"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0339">
       <wne:macro wne:macroName="BMA_PROJECT.MODHOTKEYMENU.HKADDNEWPAGE"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0350">
       <wne:macro wne:macroName="BMA_PROJECT.MODHOTKEYMENU.HKMULTIPRINTPREVIEW"/>
     </wne:keymap>
   </wne:keymaps>
   <wne:toolbars>
     <wne:toolbarData r:id="rId1"/>
   </wne:toolbars>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D33876A" w14:textId="77777777" w:rsidR="00BE63A6" w:rsidRDefault="00BE63A6">
+    <w:p w14:paraId="6A20B8EA" w14:textId="77777777" w:rsidR="009B4926" w:rsidRDefault="009B4926">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B9ABB99" w14:textId="77777777" w:rsidR="00BE63A6" w:rsidRDefault="00BE63A6">
+    <w:p w14:paraId="5C5B2AAF" w14:textId="77777777" w:rsidR="009B4926" w:rsidRDefault="009B4926">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="華康標楷體W3">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -1664,58 +1654,58 @@
     <w:r w:rsidR="00626856" w:rsidRPr="00FF0B44">
       <w:rPr>
         <w:rStyle w:val="a4"/>
         <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
         <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="288A2111" w14:textId="77777777" w:rsidR="00BE63A6" w:rsidRDefault="00BE63A6">
+    <w:p w14:paraId="78815721" w14:textId="77777777" w:rsidR="009B4926" w:rsidRDefault="009B4926">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25894E6A" w14:textId="77777777" w:rsidR="00BE63A6" w:rsidRDefault="00BE63A6">
+    <w:p w14:paraId="1D648D1A" w14:textId="77777777" w:rsidR="009B4926" w:rsidRDefault="009B4926">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01D03735"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="346EC348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="300"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="華康標楷體W3" w:eastAsia="華康標楷體W3" w:hint="eastAsia"/>
@@ -2875,51 +2865,51 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1190534887">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="970474018">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1731883556">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="549341900">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1268268839">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2102723489">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="482"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:noLineBreaksAfter w:lang="zh-TW" w:val="([{‘“‵〈《「『【〔〝︵︷︹︻︽︿﹁﹃﹙﹛﹝（｛"/>
   <w:noLineBreaksBefore w:lang="zh-TW" w:val="!),.:;?]}·–—’”‥…‧′╴、。〉》」』】〕〞︰︱︳︴︶︸︺︼︾﹀﹂﹄﹏﹐﹑﹒﹔﹕﹖﹗﹚﹜﹞！），．：；？｜｝"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
@@ -2959,78 +2949,80 @@
     <w:rsid w:val="000B717A"/>
     <w:rsid w:val="000C0227"/>
     <w:rsid w:val="000C56B6"/>
     <w:rsid w:val="000D2329"/>
     <w:rsid w:val="000D313F"/>
     <w:rsid w:val="000E654F"/>
     <w:rsid w:val="000F0012"/>
     <w:rsid w:val="000F04F2"/>
     <w:rsid w:val="00100309"/>
     <w:rsid w:val="0010477D"/>
     <w:rsid w:val="00106803"/>
     <w:rsid w:val="001162DA"/>
     <w:rsid w:val="00125154"/>
     <w:rsid w:val="0012655D"/>
     <w:rsid w:val="00126AA8"/>
     <w:rsid w:val="001325EB"/>
     <w:rsid w:val="001432DA"/>
     <w:rsid w:val="00147494"/>
     <w:rsid w:val="00153469"/>
     <w:rsid w:val="00161A45"/>
     <w:rsid w:val="0016233D"/>
     <w:rsid w:val="00164020"/>
     <w:rsid w:val="00173F15"/>
     <w:rsid w:val="001837DB"/>
     <w:rsid w:val="00193CB2"/>
+    <w:rsid w:val="00193D24"/>
     <w:rsid w:val="001A10DE"/>
     <w:rsid w:val="001A1FAF"/>
     <w:rsid w:val="001A77DE"/>
     <w:rsid w:val="001B5500"/>
     <w:rsid w:val="001B59D1"/>
     <w:rsid w:val="001B70F0"/>
     <w:rsid w:val="001F0012"/>
     <w:rsid w:val="001F645E"/>
     <w:rsid w:val="00216EBA"/>
     <w:rsid w:val="00233F3D"/>
     <w:rsid w:val="002341E6"/>
     <w:rsid w:val="00236D18"/>
     <w:rsid w:val="00240A4A"/>
     <w:rsid w:val="002508DA"/>
     <w:rsid w:val="00252842"/>
     <w:rsid w:val="002532BF"/>
     <w:rsid w:val="00261740"/>
     <w:rsid w:val="00265DD2"/>
     <w:rsid w:val="0027101D"/>
     <w:rsid w:val="002727B4"/>
     <w:rsid w:val="00272E2F"/>
     <w:rsid w:val="00280CD2"/>
     <w:rsid w:val="0028522F"/>
     <w:rsid w:val="002903E9"/>
     <w:rsid w:val="0029128C"/>
     <w:rsid w:val="00291AFC"/>
     <w:rsid w:val="0029205E"/>
     <w:rsid w:val="002929B0"/>
+    <w:rsid w:val="002A0582"/>
     <w:rsid w:val="002A4A52"/>
     <w:rsid w:val="002A6408"/>
     <w:rsid w:val="002A6908"/>
     <w:rsid w:val="002A7B8B"/>
     <w:rsid w:val="002B1158"/>
     <w:rsid w:val="002B2F0E"/>
     <w:rsid w:val="002B4367"/>
     <w:rsid w:val="002C0530"/>
     <w:rsid w:val="002C3EA0"/>
     <w:rsid w:val="002D0E5C"/>
     <w:rsid w:val="002D7497"/>
     <w:rsid w:val="002D7DF8"/>
     <w:rsid w:val="002E483F"/>
     <w:rsid w:val="002F0EEB"/>
     <w:rsid w:val="002F3668"/>
     <w:rsid w:val="00306C72"/>
     <w:rsid w:val="00327B3C"/>
     <w:rsid w:val="00333E45"/>
     <w:rsid w:val="00340D1E"/>
     <w:rsid w:val="00345FDB"/>
     <w:rsid w:val="003546A2"/>
     <w:rsid w:val="00354EA1"/>
     <w:rsid w:val="0035662F"/>
     <w:rsid w:val="003576CA"/>
     <w:rsid w:val="00361D8D"/>
@@ -3042,50 +3034,51 @@
     <w:rsid w:val="00391064"/>
     <w:rsid w:val="003B477E"/>
     <w:rsid w:val="003B53B1"/>
     <w:rsid w:val="003D00C6"/>
     <w:rsid w:val="003E24BE"/>
     <w:rsid w:val="003E5D65"/>
     <w:rsid w:val="003E7AC3"/>
     <w:rsid w:val="003F3CAA"/>
     <w:rsid w:val="003F3D3C"/>
     <w:rsid w:val="00404F26"/>
     <w:rsid w:val="004276EB"/>
     <w:rsid w:val="00435A5C"/>
     <w:rsid w:val="00437F69"/>
     <w:rsid w:val="0044139C"/>
     <w:rsid w:val="00444296"/>
     <w:rsid w:val="00447001"/>
     <w:rsid w:val="00450578"/>
     <w:rsid w:val="00461389"/>
     <w:rsid w:val="00466330"/>
     <w:rsid w:val="00467B42"/>
     <w:rsid w:val="004704B7"/>
     <w:rsid w:val="00481397"/>
     <w:rsid w:val="00482A6C"/>
     <w:rsid w:val="004830E3"/>
     <w:rsid w:val="00487F0A"/>
+    <w:rsid w:val="00494EA6"/>
     <w:rsid w:val="00497814"/>
     <w:rsid w:val="004C4496"/>
     <w:rsid w:val="004C4D2B"/>
     <w:rsid w:val="004D3759"/>
     <w:rsid w:val="004D7B56"/>
     <w:rsid w:val="004E6D14"/>
     <w:rsid w:val="004E72F4"/>
     <w:rsid w:val="004E74B7"/>
     <w:rsid w:val="004E7575"/>
     <w:rsid w:val="004F07DB"/>
     <w:rsid w:val="004F480B"/>
     <w:rsid w:val="00511D45"/>
     <w:rsid w:val="0052489D"/>
     <w:rsid w:val="00534E77"/>
     <w:rsid w:val="0053623E"/>
     <w:rsid w:val="005452B7"/>
     <w:rsid w:val="00552241"/>
     <w:rsid w:val="005606F1"/>
     <w:rsid w:val="00563A55"/>
     <w:rsid w:val="00574141"/>
     <w:rsid w:val="005772FD"/>
     <w:rsid w:val="00590FA3"/>
     <w:rsid w:val="005A6D22"/>
     <w:rsid w:val="005B41A8"/>
     <w:rsid w:val="005B4A7F"/>
@@ -3093,50 +3086,51 @@
     <w:rsid w:val="005C3BB7"/>
     <w:rsid w:val="005C44DF"/>
     <w:rsid w:val="005C4C38"/>
     <w:rsid w:val="005F77E4"/>
     <w:rsid w:val="0060461D"/>
     <w:rsid w:val="00605682"/>
     <w:rsid w:val="00606B9D"/>
     <w:rsid w:val="0061694E"/>
     <w:rsid w:val="006177B0"/>
     <w:rsid w:val="00624DFA"/>
     <w:rsid w:val="00625BFA"/>
     <w:rsid w:val="00626856"/>
     <w:rsid w:val="006334B6"/>
     <w:rsid w:val="00646957"/>
     <w:rsid w:val="0064701A"/>
     <w:rsid w:val="006611BE"/>
     <w:rsid w:val="00682902"/>
     <w:rsid w:val="00683F42"/>
     <w:rsid w:val="00684801"/>
     <w:rsid w:val="00686E8E"/>
     <w:rsid w:val="006A11F6"/>
     <w:rsid w:val="006A3456"/>
     <w:rsid w:val="006A54AD"/>
     <w:rsid w:val="006B5CA5"/>
     <w:rsid w:val="006D6751"/>
+    <w:rsid w:val="006F0DD3"/>
     <w:rsid w:val="007153A4"/>
     <w:rsid w:val="007334C8"/>
     <w:rsid w:val="00734D42"/>
     <w:rsid w:val="00735973"/>
     <w:rsid w:val="00751BFD"/>
     <w:rsid w:val="0075476E"/>
     <w:rsid w:val="0075499C"/>
     <w:rsid w:val="00763222"/>
     <w:rsid w:val="007647F8"/>
     <w:rsid w:val="007651D7"/>
     <w:rsid w:val="00777787"/>
     <w:rsid w:val="00785276"/>
     <w:rsid w:val="00795F4F"/>
     <w:rsid w:val="007B1BF9"/>
     <w:rsid w:val="007B5E33"/>
     <w:rsid w:val="007C06DB"/>
     <w:rsid w:val="007C2685"/>
     <w:rsid w:val="007D4204"/>
     <w:rsid w:val="007D5A69"/>
     <w:rsid w:val="007D6616"/>
     <w:rsid w:val="007D7DE8"/>
     <w:rsid w:val="007E0C9D"/>
     <w:rsid w:val="007E581E"/>
     <w:rsid w:val="007F1BE6"/>
     <w:rsid w:val="007F4022"/>
@@ -3157,219 +3151,230 @@
     <w:rsid w:val="008962C8"/>
     <w:rsid w:val="008A4333"/>
     <w:rsid w:val="008A4C9E"/>
     <w:rsid w:val="008B1695"/>
     <w:rsid w:val="008B42FD"/>
     <w:rsid w:val="008C2507"/>
     <w:rsid w:val="008C5E16"/>
     <w:rsid w:val="008D728B"/>
     <w:rsid w:val="008E377E"/>
     <w:rsid w:val="008E41A7"/>
     <w:rsid w:val="008E46D5"/>
     <w:rsid w:val="008E5F2F"/>
     <w:rsid w:val="00900366"/>
     <w:rsid w:val="00904ED0"/>
     <w:rsid w:val="00916C0A"/>
     <w:rsid w:val="00916D27"/>
     <w:rsid w:val="009305E7"/>
     <w:rsid w:val="00933F66"/>
     <w:rsid w:val="009348F9"/>
     <w:rsid w:val="00935BE7"/>
     <w:rsid w:val="00935DA6"/>
     <w:rsid w:val="00944740"/>
     <w:rsid w:val="00981FE4"/>
     <w:rsid w:val="009837AF"/>
     <w:rsid w:val="00985906"/>
+    <w:rsid w:val="00995CC4"/>
     <w:rsid w:val="009A011D"/>
     <w:rsid w:val="009A1CF9"/>
     <w:rsid w:val="009A6FEE"/>
+    <w:rsid w:val="009B4926"/>
     <w:rsid w:val="009B6A57"/>
     <w:rsid w:val="009B6F07"/>
     <w:rsid w:val="009C1E92"/>
     <w:rsid w:val="009C2B16"/>
     <w:rsid w:val="009C70B5"/>
     <w:rsid w:val="009C7D70"/>
+    <w:rsid w:val="009D6CA4"/>
     <w:rsid w:val="009E7C3F"/>
     <w:rsid w:val="009F0253"/>
     <w:rsid w:val="009F7A00"/>
     <w:rsid w:val="00A17839"/>
     <w:rsid w:val="00A23AC5"/>
     <w:rsid w:val="00A248DA"/>
     <w:rsid w:val="00A24C83"/>
     <w:rsid w:val="00A25D67"/>
     <w:rsid w:val="00A271A9"/>
     <w:rsid w:val="00A27330"/>
     <w:rsid w:val="00A31FA6"/>
     <w:rsid w:val="00A427E7"/>
     <w:rsid w:val="00A549E2"/>
     <w:rsid w:val="00A56808"/>
     <w:rsid w:val="00A65ED4"/>
     <w:rsid w:val="00A72200"/>
     <w:rsid w:val="00A72727"/>
     <w:rsid w:val="00A74EDD"/>
     <w:rsid w:val="00A76CFD"/>
     <w:rsid w:val="00A811ED"/>
     <w:rsid w:val="00A97495"/>
     <w:rsid w:val="00AA486B"/>
     <w:rsid w:val="00AA51A8"/>
     <w:rsid w:val="00AA6733"/>
     <w:rsid w:val="00AB1258"/>
     <w:rsid w:val="00AB1E19"/>
     <w:rsid w:val="00AB5E29"/>
     <w:rsid w:val="00AC0234"/>
     <w:rsid w:val="00AC6E8E"/>
     <w:rsid w:val="00AC7F9E"/>
     <w:rsid w:val="00AE3840"/>
     <w:rsid w:val="00AE6B09"/>
     <w:rsid w:val="00AF2ECE"/>
     <w:rsid w:val="00AF53DF"/>
     <w:rsid w:val="00B00E1C"/>
     <w:rsid w:val="00B07E6D"/>
     <w:rsid w:val="00B148A8"/>
     <w:rsid w:val="00B16A68"/>
     <w:rsid w:val="00B16EB2"/>
     <w:rsid w:val="00B224C1"/>
     <w:rsid w:val="00B27E7C"/>
     <w:rsid w:val="00B34964"/>
     <w:rsid w:val="00B43469"/>
+    <w:rsid w:val="00B444DE"/>
     <w:rsid w:val="00B50278"/>
     <w:rsid w:val="00B53A70"/>
     <w:rsid w:val="00B5485C"/>
     <w:rsid w:val="00B62628"/>
     <w:rsid w:val="00B751CC"/>
     <w:rsid w:val="00B82F59"/>
     <w:rsid w:val="00B83559"/>
     <w:rsid w:val="00B93F6E"/>
     <w:rsid w:val="00BA2E84"/>
     <w:rsid w:val="00BA7C01"/>
     <w:rsid w:val="00BB54D4"/>
     <w:rsid w:val="00BB5FBA"/>
     <w:rsid w:val="00BC6AD7"/>
     <w:rsid w:val="00BE299B"/>
+    <w:rsid w:val="00BE5D18"/>
     <w:rsid w:val="00BE63A6"/>
     <w:rsid w:val="00BF1E7E"/>
     <w:rsid w:val="00BF57C7"/>
     <w:rsid w:val="00C072CF"/>
     <w:rsid w:val="00C15759"/>
     <w:rsid w:val="00C1697B"/>
     <w:rsid w:val="00C21381"/>
     <w:rsid w:val="00C24C4C"/>
     <w:rsid w:val="00C366B7"/>
     <w:rsid w:val="00C366B9"/>
     <w:rsid w:val="00C47A37"/>
     <w:rsid w:val="00C60E7A"/>
     <w:rsid w:val="00C64BC7"/>
     <w:rsid w:val="00C751F8"/>
     <w:rsid w:val="00C77246"/>
+    <w:rsid w:val="00C87A6C"/>
     <w:rsid w:val="00C91186"/>
     <w:rsid w:val="00C965AD"/>
     <w:rsid w:val="00C96DD2"/>
     <w:rsid w:val="00CA28C8"/>
     <w:rsid w:val="00CB01C3"/>
     <w:rsid w:val="00CC0A67"/>
     <w:rsid w:val="00CC1F4F"/>
     <w:rsid w:val="00CC2F45"/>
     <w:rsid w:val="00CC4EA1"/>
     <w:rsid w:val="00CC77CC"/>
     <w:rsid w:val="00CD2306"/>
     <w:rsid w:val="00CD3230"/>
     <w:rsid w:val="00CD3AAF"/>
     <w:rsid w:val="00CD4760"/>
     <w:rsid w:val="00CD4A9D"/>
     <w:rsid w:val="00CE052D"/>
     <w:rsid w:val="00CF0534"/>
     <w:rsid w:val="00CF0A98"/>
     <w:rsid w:val="00CF6F93"/>
+    <w:rsid w:val="00D07AA2"/>
     <w:rsid w:val="00D143E5"/>
     <w:rsid w:val="00D1591B"/>
     <w:rsid w:val="00D168C9"/>
     <w:rsid w:val="00D2276E"/>
     <w:rsid w:val="00D24F9B"/>
     <w:rsid w:val="00D32A56"/>
     <w:rsid w:val="00D34050"/>
     <w:rsid w:val="00D356CD"/>
     <w:rsid w:val="00D50ADC"/>
     <w:rsid w:val="00D54766"/>
     <w:rsid w:val="00D55B1C"/>
     <w:rsid w:val="00D670A6"/>
     <w:rsid w:val="00D72144"/>
     <w:rsid w:val="00D74439"/>
     <w:rsid w:val="00D76AA6"/>
     <w:rsid w:val="00D801CA"/>
     <w:rsid w:val="00D80FCE"/>
     <w:rsid w:val="00D81105"/>
+    <w:rsid w:val="00D816B2"/>
     <w:rsid w:val="00D81B22"/>
     <w:rsid w:val="00D83580"/>
     <w:rsid w:val="00D96D1D"/>
     <w:rsid w:val="00D974DA"/>
     <w:rsid w:val="00DA0066"/>
     <w:rsid w:val="00DA5D29"/>
     <w:rsid w:val="00DA6586"/>
     <w:rsid w:val="00DB05BF"/>
     <w:rsid w:val="00DB0DDD"/>
     <w:rsid w:val="00DB29E0"/>
     <w:rsid w:val="00DB384E"/>
     <w:rsid w:val="00DB538C"/>
     <w:rsid w:val="00DC1F57"/>
     <w:rsid w:val="00DC2D1D"/>
     <w:rsid w:val="00DC573E"/>
     <w:rsid w:val="00DC5A59"/>
     <w:rsid w:val="00DD2803"/>
     <w:rsid w:val="00DD77C3"/>
     <w:rsid w:val="00DE1769"/>
     <w:rsid w:val="00DE2FCD"/>
     <w:rsid w:val="00DE6979"/>
     <w:rsid w:val="00DF5FE1"/>
     <w:rsid w:val="00E004E7"/>
     <w:rsid w:val="00E01CB3"/>
     <w:rsid w:val="00E3175D"/>
     <w:rsid w:val="00E352FD"/>
     <w:rsid w:val="00E41AAC"/>
     <w:rsid w:val="00E42F29"/>
     <w:rsid w:val="00E44959"/>
     <w:rsid w:val="00E4681F"/>
+    <w:rsid w:val="00E57FA9"/>
     <w:rsid w:val="00E63E9B"/>
     <w:rsid w:val="00E63EE4"/>
     <w:rsid w:val="00E702AE"/>
     <w:rsid w:val="00E71D9B"/>
     <w:rsid w:val="00E74D81"/>
     <w:rsid w:val="00E74E86"/>
     <w:rsid w:val="00E757CA"/>
     <w:rsid w:val="00E77CAB"/>
     <w:rsid w:val="00E9629A"/>
     <w:rsid w:val="00EA3ED7"/>
     <w:rsid w:val="00EC0DDF"/>
     <w:rsid w:val="00EC1E0D"/>
+    <w:rsid w:val="00EC3318"/>
     <w:rsid w:val="00EC4D3F"/>
     <w:rsid w:val="00EC7749"/>
     <w:rsid w:val="00ED2821"/>
     <w:rsid w:val="00ED3867"/>
     <w:rsid w:val="00ED7221"/>
     <w:rsid w:val="00ED7739"/>
     <w:rsid w:val="00EE5FD5"/>
     <w:rsid w:val="00EF1119"/>
     <w:rsid w:val="00F0177F"/>
+    <w:rsid w:val="00F01B30"/>
     <w:rsid w:val="00F16E61"/>
     <w:rsid w:val="00F21D1E"/>
     <w:rsid w:val="00F232B5"/>
     <w:rsid w:val="00F26BB9"/>
     <w:rsid w:val="00F2706B"/>
     <w:rsid w:val="00F30CA3"/>
     <w:rsid w:val="00F31DBD"/>
     <w:rsid w:val="00F325F0"/>
     <w:rsid w:val="00F33E26"/>
     <w:rsid w:val="00F607C2"/>
     <w:rsid w:val="00F67D7A"/>
     <w:rsid w:val="00F71414"/>
     <w:rsid w:val="00F82342"/>
     <w:rsid w:val="00F86366"/>
     <w:rsid w:val="00F87AFB"/>
     <w:rsid w:val="00FA43B9"/>
     <w:rsid w:val="00FA7424"/>
     <w:rsid w:val="00FC48B2"/>
     <w:rsid w:val="00FC6D7D"/>
     <w:rsid w:val="00FC6EAD"/>
     <w:rsid w:val="00FE05B6"/>
     <w:rsid w:val="00FE1E64"/>
     <w:rsid w:val="00FE2FE5"/>
     <w:rsid w:val="00FF0B44"/>
   </w:rsids>
@@ -4098,55 +4103,55 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>75</Words>
-  <Characters>433</Characters>
+  <Characters>432</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <Company>367010000D</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>507</CharactersWithSpaces>
+  <CharactersWithSpaces>506</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>金融業務統計輯要</dc:title>
   <dc:subject>編輯概要</dc:subject>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>I52</cp:category>
 </cp:coreProperties>
 </file>