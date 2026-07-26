--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -185,51 +185,51 @@
     <w:p w14:paraId="6648D05C" w14:textId="77777777" w:rsidR="002341E6" w:rsidRDefault="002341E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>動態資料：以全年、全月之發生數為準，列入統計。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126E5728" w14:textId="710275F5" w:rsidR="002341E6" w:rsidRDefault="002341E6">
+    <w:p w14:paraId="126E5728" w14:textId="466FD0FE" w:rsidR="002341E6" w:rsidRDefault="002341E6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>本期金融機構申報營運資料以截至</w:t>
       </w:r>
       <w:r w:rsidR="0064701A">
         <w:rPr>
@@ -249,89 +249,89 @@
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="009D6CA4">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00BE5D18">
+      <w:r w:rsidR="006E132C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidR="00F82342">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00EC3318">
+      <w:r w:rsidR="008132A2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>銀行局資料庫為準，列入統計。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E124511" w14:textId="77777777" w:rsidR="002341E6" w:rsidRDefault="002341E6">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="120" w:line="340" w:lineRule="exact"/>
         <w:jc w:val="both"/>
@@ -1449,58 +1449,58 @@
     <wne:keymap wne:kcmPrimary="0336">
       <wne:macro wne:macroName="TEMPLATEPROJECT.MODHOTKEYMENU.HKOPENNEWOD"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0337">
       <wne:macro wne:macroName="TEMPLATEPROJECT.MODHOTKEYMENU.HKBACKUPODDOC"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0338">
       <wne:macro wne:macroName="BMA_PROJECT.MODHOTKEYMENU.HKDRAFTTODOC"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0339">
       <wne:macro wne:macroName="BMA_PROJECT.MODHOTKEYMENU.HKADDNEWPAGE"/>
     </wne:keymap>
     <wne:keymap wne:kcmPrimary="0350">
       <wne:macro wne:macroName="BMA_PROJECT.MODHOTKEYMENU.HKMULTIPRINTPREVIEW"/>
     </wne:keymap>
   </wne:keymaps>
   <wne:toolbars>
     <wne:toolbarData r:id="rId1"/>
   </wne:toolbars>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A20B8EA" w14:textId="77777777" w:rsidR="009B4926" w:rsidRDefault="009B4926">
+    <w:p w14:paraId="1A216F58" w14:textId="77777777" w:rsidR="00596921" w:rsidRDefault="00596921">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C5B2AAF" w14:textId="77777777" w:rsidR="009B4926" w:rsidRDefault="009B4926">
+    <w:p w14:paraId="5147AF9E" w14:textId="77777777" w:rsidR="00596921" w:rsidRDefault="00596921">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="華康標楷體W3">
     <w:altName w:val="新細明體"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
@@ -1654,58 +1654,58 @@
     <w:r w:rsidR="00626856" w:rsidRPr="00FF0B44">
       <w:rPr>
         <w:rStyle w:val="a4"/>
         <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a4"/>
         <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78815721" w14:textId="77777777" w:rsidR="009B4926" w:rsidRDefault="009B4926">
+    <w:p w14:paraId="720A76F5" w14:textId="77777777" w:rsidR="00596921" w:rsidRDefault="00596921">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D648D1A" w14:textId="77777777" w:rsidR="009B4926" w:rsidRDefault="009B4926">
+    <w:p w14:paraId="26A3920B" w14:textId="77777777" w:rsidR="00596921" w:rsidRDefault="00596921">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01D03735"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="346EC348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="300"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="華康標楷體W3" w:eastAsia="華康標楷體W3" w:hint="eastAsia"/>
@@ -2996,180 +2996,189 @@
     <w:rsid w:val="00280CD2"/>
     <w:rsid w:val="0028522F"/>
     <w:rsid w:val="002903E9"/>
     <w:rsid w:val="0029128C"/>
     <w:rsid w:val="00291AFC"/>
     <w:rsid w:val="0029205E"/>
     <w:rsid w:val="002929B0"/>
     <w:rsid w:val="002A0582"/>
     <w:rsid w:val="002A4A52"/>
     <w:rsid w:val="002A6408"/>
     <w:rsid w:val="002A6908"/>
     <w:rsid w:val="002A7B8B"/>
     <w:rsid w:val="002B1158"/>
     <w:rsid w:val="002B2F0E"/>
     <w:rsid w:val="002B4367"/>
     <w:rsid w:val="002C0530"/>
     <w:rsid w:val="002C3EA0"/>
     <w:rsid w:val="002D0E5C"/>
     <w:rsid w:val="002D7497"/>
     <w:rsid w:val="002D7DF8"/>
     <w:rsid w:val="002E483F"/>
     <w:rsid w:val="002F0EEB"/>
     <w:rsid w:val="002F3668"/>
     <w:rsid w:val="00306C72"/>
     <w:rsid w:val="00327B3C"/>
+    <w:rsid w:val="00330FEB"/>
+    <w:rsid w:val="003329E8"/>
     <w:rsid w:val="00333E45"/>
     <w:rsid w:val="00340D1E"/>
     <w:rsid w:val="00345FDB"/>
     <w:rsid w:val="003546A2"/>
     <w:rsid w:val="00354EA1"/>
     <w:rsid w:val="0035662F"/>
     <w:rsid w:val="003576CA"/>
     <w:rsid w:val="00361D8D"/>
     <w:rsid w:val="00372130"/>
     <w:rsid w:val="00377F2F"/>
     <w:rsid w:val="00383D99"/>
     <w:rsid w:val="00385F5D"/>
     <w:rsid w:val="00390B13"/>
     <w:rsid w:val="00391064"/>
     <w:rsid w:val="003B477E"/>
     <w:rsid w:val="003B53B1"/>
     <w:rsid w:val="003D00C6"/>
     <w:rsid w:val="003E24BE"/>
     <w:rsid w:val="003E5D65"/>
     <w:rsid w:val="003E7AC3"/>
     <w:rsid w:val="003F3CAA"/>
     <w:rsid w:val="003F3D3C"/>
+    <w:rsid w:val="003F75EF"/>
     <w:rsid w:val="00404F26"/>
     <w:rsid w:val="004276EB"/>
     <w:rsid w:val="00435A5C"/>
     <w:rsid w:val="00437F69"/>
     <w:rsid w:val="0044139C"/>
     <w:rsid w:val="00444296"/>
     <w:rsid w:val="00447001"/>
     <w:rsid w:val="00450578"/>
     <w:rsid w:val="00461389"/>
     <w:rsid w:val="00466330"/>
     <w:rsid w:val="00467B42"/>
     <w:rsid w:val="004704B7"/>
     <w:rsid w:val="00481397"/>
     <w:rsid w:val="00482A6C"/>
     <w:rsid w:val="004830E3"/>
     <w:rsid w:val="00487F0A"/>
     <w:rsid w:val="00494EA6"/>
     <w:rsid w:val="00497814"/>
+    <w:rsid w:val="004B02E7"/>
     <w:rsid w:val="004C4496"/>
     <w:rsid w:val="004C4D2B"/>
     <w:rsid w:val="004D3759"/>
     <w:rsid w:val="004D7B56"/>
     <w:rsid w:val="004E6D14"/>
     <w:rsid w:val="004E72F4"/>
     <w:rsid w:val="004E74B7"/>
     <w:rsid w:val="004E7575"/>
     <w:rsid w:val="004F07DB"/>
     <w:rsid w:val="004F480B"/>
     <w:rsid w:val="00511D45"/>
     <w:rsid w:val="0052489D"/>
     <w:rsid w:val="00534E77"/>
     <w:rsid w:val="0053623E"/>
     <w:rsid w:val="005452B7"/>
     <w:rsid w:val="00552241"/>
     <w:rsid w:val="005606F1"/>
     <w:rsid w:val="00563A55"/>
     <w:rsid w:val="00574141"/>
     <w:rsid w:val="005772FD"/>
+    <w:rsid w:val="00585E57"/>
     <w:rsid w:val="00590FA3"/>
+    <w:rsid w:val="00596921"/>
     <w:rsid w:val="005A6D22"/>
     <w:rsid w:val="005B41A8"/>
     <w:rsid w:val="005B4A7F"/>
     <w:rsid w:val="005B4C94"/>
     <w:rsid w:val="005C3BB7"/>
     <w:rsid w:val="005C44DF"/>
     <w:rsid w:val="005C4C38"/>
     <w:rsid w:val="005F77E4"/>
     <w:rsid w:val="0060461D"/>
     <w:rsid w:val="00605682"/>
     <w:rsid w:val="00606B9D"/>
     <w:rsid w:val="0061694E"/>
     <w:rsid w:val="006177B0"/>
     <w:rsid w:val="00624DFA"/>
     <w:rsid w:val="00625BFA"/>
     <w:rsid w:val="00626856"/>
     <w:rsid w:val="006334B6"/>
     <w:rsid w:val="00646957"/>
     <w:rsid w:val="0064701A"/>
     <w:rsid w:val="006611BE"/>
     <w:rsid w:val="00682902"/>
     <w:rsid w:val="00683F42"/>
     <w:rsid w:val="00684801"/>
     <w:rsid w:val="00686E8E"/>
     <w:rsid w:val="006A11F6"/>
     <w:rsid w:val="006A3456"/>
     <w:rsid w:val="006A54AD"/>
     <w:rsid w:val="006B5CA5"/>
     <w:rsid w:val="006D6751"/>
+    <w:rsid w:val="006E132C"/>
     <w:rsid w:val="006F0DD3"/>
     <w:rsid w:val="007153A4"/>
     <w:rsid w:val="007334C8"/>
     <w:rsid w:val="00734D42"/>
     <w:rsid w:val="00735973"/>
     <w:rsid w:val="00751BFD"/>
     <w:rsid w:val="0075476E"/>
     <w:rsid w:val="0075499C"/>
     <w:rsid w:val="00763222"/>
     <w:rsid w:val="007647F8"/>
     <w:rsid w:val="007651D7"/>
     <w:rsid w:val="00777787"/>
     <w:rsid w:val="00785276"/>
     <w:rsid w:val="00795F4F"/>
     <w:rsid w:val="007B1BF9"/>
     <w:rsid w:val="007B5E33"/>
     <w:rsid w:val="007C06DB"/>
     <w:rsid w:val="007C2685"/>
     <w:rsid w:val="007D4204"/>
     <w:rsid w:val="007D5A69"/>
     <w:rsid w:val="007D6616"/>
     <w:rsid w:val="007D7DE8"/>
     <w:rsid w:val="007E0C9D"/>
     <w:rsid w:val="007E581E"/>
     <w:rsid w:val="007F1BE6"/>
     <w:rsid w:val="007F4022"/>
     <w:rsid w:val="007F4D87"/>
     <w:rsid w:val="008040B2"/>
     <w:rsid w:val="00810A96"/>
+    <w:rsid w:val="008132A2"/>
     <w:rsid w:val="00814479"/>
     <w:rsid w:val="00821D6C"/>
     <w:rsid w:val="00822B36"/>
     <w:rsid w:val="00835C33"/>
     <w:rsid w:val="008402A9"/>
     <w:rsid w:val="00847A19"/>
     <w:rsid w:val="008523E1"/>
     <w:rsid w:val="00852B63"/>
     <w:rsid w:val="00860203"/>
     <w:rsid w:val="008610DA"/>
     <w:rsid w:val="0086181E"/>
+    <w:rsid w:val="0086228B"/>
     <w:rsid w:val="008962C8"/>
     <w:rsid w:val="008A4333"/>
     <w:rsid w:val="008A4C9E"/>
     <w:rsid w:val="008B1695"/>
     <w:rsid w:val="008B42FD"/>
     <w:rsid w:val="008C2507"/>
     <w:rsid w:val="008C5E16"/>
     <w:rsid w:val="008D728B"/>
     <w:rsid w:val="008E377E"/>
     <w:rsid w:val="008E41A7"/>
     <w:rsid w:val="008E46D5"/>
     <w:rsid w:val="008E5F2F"/>
     <w:rsid w:val="00900366"/>
     <w:rsid w:val="00904ED0"/>
     <w:rsid w:val="00916C0A"/>
     <w:rsid w:val="00916D27"/>
     <w:rsid w:val="009305E7"/>
     <w:rsid w:val="00933F66"/>
     <w:rsid w:val="009348F9"/>
     <w:rsid w:val="00935BE7"/>
     <w:rsid w:val="00935DA6"/>
     <w:rsid w:val="00944740"/>
     <w:rsid w:val="00981FE4"/>
     <w:rsid w:val="009837AF"/>
     <w:rsid w:val="00985906"/>
@@ -3348,50 +3357,51 @@
     <w:rsid w:val="00ED2821"/>
     <w:rsid w:val="00ED3867"/>
     <w:rsid w:val="00ED7221"/>
     <w:rsid w:val="00ED7739"/>
     <w:rsid w:val="00EE5FD5"/>
     <w:rsid w:val="00EF1119"/>
     <w:rsid w:val="00F0177F"/>
     <w:rsid w:val="00F01B30"/>
     <w:rsid w:val="00F16E61"/>
     <w:rsid w:val="00F21D1E"/>
     <w:rsid w:val="00F232B5"/>
     <w:rsid w:val="00F26BB9"/>
     <w:rsid w:val="00F2706B"/>
     <w:rsid w:val="00F30CA3"/>
     <w:rsid w:val="00F31DBD"/>
     <w:rsid w:val="00F325F0"/>
     <w:rsid w:val="00F33E26"/>
     <w:rsid w:val="00F607C2"/>
     <w:rsid w:val="00F67D7A"/>
     <w:rsid w:val="00F71414"/>
     <w:rsid w:val="00F82342"/>
     <w:rsid w:val="00F86366"/>
     <w:rsid w:val="00F87AFB"/>
     <w:rsid w:val="00FA43B9"/>
     <w:rsid w:val="00FA7424"/>
+    <w:rsid w:val="00FB665B"/>
     <w:rsid w:val="00FC48B2"/>
     <w:rsid w:val="00FC6D7D"/>
     <w:rsid w:val="00FC6EAD"/>
     <w:rsid w:val="00FE05B6"/>
     <w:rsid w:val="00FE1E64"/>
     <w:rsid w:val="00FE2FE5"/>
     <w:rsid w:val="00FF0B44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>