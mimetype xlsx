--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\48430\Documents\pdf文件\輯要11406_1140811\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\48430\Documents\pdf文件\輯要11412_1150210\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{837EBEAB-DF29-46B3-8739-4B2A93BD7B90}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1B65313-5619-4F45-8020-039B6C4F3908}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="13900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-104" yWindow="-104" windowWidth="29699" windowHeight="16094" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="13-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'13-1'!$A$1:$M$33</definedName>
     <definedName name="外部資料_1" localSheetId="0">'13-1'!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="70">
   <si>
     <t>合　　計</t>
   </si>
   <si>
     <t>本國銀行</t>
   </si>
   <si>
     <t>信用合作社</t>
   </si>
   <si>
     <t>郵匯儲金</t>
@@ -167,54 +167,54 @@
         <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>－</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>By County and City</t>
     </r>
   </si>
   <si>
     <t>外國銀行在臺分行</t>
   </si>
   <si>
     <t>Chunghwa Post Co.</t>
   </si>
   <si>
     <t>Local Branches of Foreign Banks</t>
   </si>
   <si>
-    <t>End of  June 2025</t>
-[...2 lines deleted...]
-    <t>民國114年6月底</t>
+    <t>End of  Dec. 2025</t>
+  </si>
+  <si>
+    <t>民國114年12月底</t>
   </si>
   <si>
     <t>Local Branches of Mainland Chinese Banks</t>
   </si>
   <si>
     <t>大陸地區銀行在臺分行</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料、合作金庫銀行法金部及中華郵政儲匯處提供資料。</t>
   </si>
   <si>
     <t xml:space="preserve"> 新 北 市</t>
   </si>
   <si>
     <t xml:space="preserve"> New Taipei City</t>
   </si>
   <si>
     <t xml:space="preserve"> 臺 北 市</t>
   </si>
   <si>
     <t xml:space="preserve"> Taipei City</t>
   </si>
   <si>
     <t xml:space="preserve"> 桃 園 市</t>
   </si>
@@ -1706,1239 +1706,1239 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="A3" sqref="A3:M3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="17" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="17" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.6328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="9.08984375" customWidth="1"/>
+    <col min="1" max="1" width="11.59765625" customWidth="1"/>
+    <col min="2" max="2" width="14.59765625" customWidth="1"/>
+    <col min="3" max="12" width="9.59765625" customWidth="1"/>
+    <col min="13" max="13" width="9.09765625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:15" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
       <c r="E1" s="14"/>
       <c r="F1" s="14"/>
       <c r="G1" s="14"/>
       <c r="H1" s="14"/>
       <c r="I1" s="14"/>
       <c r="J1" s="14"/>
       <c r="K1" s="14"/>
       <c r="L1" s="14"/>
       <c r="M1" s="14"/>
     </row>
-    <row r="2" spans="1:15" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:15" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="18"/>
       <c r="O2" s="19"/>
     </row>
-    <row r="3" spans="1:15" ht="18.649999999999999" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
       <c r="I3" s="10"/>
       <c r="J3" s="10"/>
       <c r="K3" s="10"/>
       <c r="L3" s="10"/>
       <c r="M3" s="10"/>
     </row>
-    <row r="4" spans="1:15" ht="18.649999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="15"/>
       <c r="B4" s="15"/>
       <c r="C4" s="15"/>
       <c r="D4" s="31"/>
       <c r="F4" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G4" s="32" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="32"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="15"/>
       <c r="L4" s="15"/>
       <c r="M4" s="24" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="8"/>
       <c r="C5" s="12" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="11"/>
       <c r="E5" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="11"/>
       <c r="I5" s="12" t="s">
         <v>24</v>
       </c>
       <c r="J5" s="11"/>
       <c r="K5" s="12" t="s">
         <v>2</v>
       </c>
       <c r="L5" s="11"/>
       <c r="M5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="18"/>
       <c r="O5" s="18"/>
     </row>
-    <row r="6" spans="1:15" ht="22" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:15" ht="22.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7"/>
       <c r="B6" s="6"/>
       <c r="C6" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="4"/>
       <c r="G6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H6" s="2"/>
       <c r="I6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="J6" s="48"/>
       <c r="K6" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L6" s="4"/>
       <c r="M6" s="26" t="s">
         <v>19</v>
       </c>
       <c r="N6" s="18"/>
       <c r="O6" s="18"/>
     </row>
-    <row r="7" spans="1:15" ht="12" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:15" ht="11.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="7"/>
       <c r="B7" s="6"/>
       <c r="C7" s="27" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>4</v>
       </c>
       <c r="H7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="29" t="s">
         <v>4</v>
       </c>
       <c r="J7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="28" t="s">
         <v>4</v>
       </c>
       <c r="L7" s="28" t="s">
         <v>5</v>
       </c>
       <c r="M7" s="29" t="s">
         <v>4</v>
       </c>
       <c r="N7" s="18"/>
       <c r="O7" s="18"/>
     </row>
-    <row r="8" spans="1:15" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:15" ht="11.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="7"/>
       <c r="B8" s="6"/>
       <c r="C8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="20" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="20" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="H8" s="20" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="J8" s="20" t="s">
         <v>11</v>
       </c>
       <c r="K8" s="20" t="s">
         <v>10</v>
       </c>
       <c r="L8" s="20" t="s">
         <v>11</v>
       </c>
       <c r="M8" s="21" t="s">
         <v>10</v>
       </c>
       <c r="N8" s="18"/>
       <c r="O8" s="18"/>
     </row>
-    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="37" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="38">
-        <v>62355919</v>
+        <v>64839628</v>
       </c>
       <c r="D9" s="38">
-        <v>40124315</v>
+        <v>41396606</v>
       </c>
       <c r="E9" s="38">
-        <v>53057219</v>
+        <v>55338923</v>
       </c>
       <c r="F9" s="38">
-        <v>38226691</v>
+        <v>39357144</v>
       </c>
       <c r="G9" s="38">
-        <v>869010</v>
+        <v>948532</v>
       </c>
       <c r="H9" s="38">
-        <v>1072232</v>
+        <v>1192379</v>
       </c>
       <c r="I9" s="38">
-        <v>143892</v>
+        <v>149651</v>
       </c>
       <c r="J9" s="38">
-        <v>155743</v>
+        <v>167783</v>
       </c>
       <c r="K9" s="38">
-        <v>901302</v>
+        <v>918364</v>
       </c>
       <c r="L9" s="38">
-        <v>669649</v>
+        <v>679299</v>
       </c>
       <c r="M9" s="39">
-        <v>7384497</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>7484158</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="22" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="40" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="41">
-        <v>7625936</v>
+        <v>7937929</v>
       </c>
       <c r="D10" s="41">
-        <v>4393113</v>
+        <v>4546355</v>
       </c>
       <c r="E10" s="41">
-        <v>6423729</v>
+        <v>6716585</v>
       </c>
       <c r="F10" s="41">
-        <v>4299429</v>
+        <v>4451468</v>
       </c>
       <c r="G10" s="42">
         <v>0</v>
       </c>
       <c r="H10" s="42">
         <v>0</v>
       </c>
       <c r="I10" s="42">
         <v>0</v>
       </c>
       <c r="J10" s="42">
         <v>0</v>
       </c>
       <c r="K10" s="41">
-        <v>129186</v>
+        <v>133788</v>
       </c>
       <c r="L10" s="41">
-        <v>93684</v>
+        <v>94887</v>
       </c>
       <c r="M10" s="43">
-        <v>1073021</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>1087556</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="40" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="41">
-        <v>24305348</v>
+        <v>25201673</v>
       </c>
       <c r="D11" s="41">
-        <v>17972539</v>
+        <v>18453782</v>
       </c>
       <c r="E11" s="41">
-        <v>22180750</v>
+        <v>22989877</v>
       </c>
       <c r="F11" s="41">
-        <v>16784213</v>
+        <v>17150747</v>
       </c>
       <c r="G11" s="41">
-        <v>816821</v>
+        <v>884988</v>
       </c>
       <c r="H11" s="41">
-        <v>1002421</v>
+        <v>1104400</v>
       </c>
       <c r="I11" s="41">
-        <v>143892</v>
+        <v>149651</v>
       </c>
       <c r="J11" s="41">
-        <v>155743</v>
+        <v>167783</v>
       </c>
       <c r="K11" s="41">
-        <v>30162</v>
+        <v>31481</v>
       </c>
       <c r="L11" s="41">
-        <v>30162</v>
+        <v>30851</v>
       </c>
       <c r="M11" s="43">
-        <v>1133722</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>1145676</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="41">
-        <v>4126334</v>
+        <v>4323764</v>
       </c>
       <c r="D12" s="41">
-        <v>3442869</v>
+        <v>3577791</v>
       </c>
       <c r="E12" s="41">
-        <v>3434530</v>
+        <v>3621957</v>
       </c>
       <c r="F12" s="41">
-        <v>3423363</v>
+        <v>3558305</v>
       </c>
       <c r="G12" s="42">
         <v>0</v>
       </c>
       <c r="H12" s="42">
         <v>0</v>
       </c>
       <c r="I12" s="42">
         <v>0</v>
       </c>
       <c r="J12" s="42">
         <v>0</v>
       </c>
       <c r="K12" s="41">
-        <v>23368</v>
+        <v>23901</v>
       </c>
       <c r="L12" s="41">
-        <v>19506</v>
+        <v>19486</v>
       </c>
       <c r="M12" s="43">
-        <v>668436</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>677906</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="22" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="40" t="s">
         <v>33</v>
       </c>
       <c r="C13" s="41">
-        <v>6183361</v>
+        <v>6440009</v>
       </c>
       <c r="D13" s="41">
-        <v>4683661</v>
+        <v>4824140</v>
       </c>
       <c r="E13" s="41">
-        <v>5308706</v>
+        <v>5548606</v>
       </c>
       <c r="F13" s="41">
-        <v>4552359</v>
+        <v>4688789</v>
       </c>
       <c r="G13" s="41">
-        <v>22178</v>
+        <v>27896</v>
       </c>
       <c r="H13" s="41">
-        <v>17768</v>
+        <v>17694</v>
       </c>
       <c r="I13" s="42">
         <v>0</v>
       </c>
       <c r="J13" s="42">
         <v>0</v>
       </c>
       <c r="K13" s="41">
-        <v>125848</v>
+        <v>126588</v>
       </c>
       <c r="L13" s="41">
-        <v>113534</v>
+        <v>117657</v>
       </c>
       <c r="M13" s="43">
-        <v>726629</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>736918</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="22" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="40" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="41">
-        <v>3351066</v>
+        <v>3483208</v>
       </c>
       <c r="D14" s="41">
-        <v>1671820</v>
+        <v>1767010</v>
       </c>
       <c r="E14" s="41">
-        <v>2697235</v>
+        <v>2819542</v>
       </c>
       <c r="F14" s="41">
-        <v>1650321</v>
+        <v>1744959</v>
       </c>
       <c r="G14" s="42">
         <v>0</v>
       </c>
       <c r="H14" s="42">
         <v>0</v>
       </c>
       <c r="I14" s="42">
         <v>0</v>
       </c>
       <c r="J14" s="42">
         <v>0</v>
       </c>
       <c r="K14" s="41">
-        <v>27403</v>
+        <v>27223</v>
       </c>
       <c r="L14" s="41">
-        <v>21499</v>
+        <v>22051</v>
       </c>
       <c r="M14" s="43">
-        <v>626427</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>636443</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="22" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="41">
-        <v>5232717</v>
+        <v>5424247</v>
       </c>
       <c r="D15" s="41">
-        <v>3604446</v>
+        <v>3759054</v>
       </c>
       <c r="E15" s="41">
-        <v>4200930</v>
+        <v>4372118</v>
       </c>
       <c r="F15" s="41">
-        <v>3483083</v>
+        <v>3616560</v>
       </c>
       <c r="G15" s="41">
-        <v>30011</v>
+        <v>35647</v>
       </c>
       <c r="H15" s="41">
-        <v>52043</v>
+        <v>70286</v>
       </c>
       <c r="I15" s="42">
         <v>0</v>
       </c>
       <c r="J15" s="42">
         <v>0</v>
       </c>
       <c r="K15" s="41">
-        <v>94813</v>
+        <v>97664</v>
       </c>
       <c r="L15" s="41">
-        <v>69320</v>
+        <v>72208</v>
       </c>
       <c r="M15" s="43">
-        <v>906963</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>918818</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="22" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="40" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="41">
-        <v>553139</v>
+        <v>568861</v>
       </c>
       <c r="D16" s="41">
-        <v>312151</v>
+        <v>313761</v>
       </c>
       <c r="E16" s="41">
-        <v>392292</v>
+        <v>404541</v>
       </c>
       <c r="F16" s="41">
-        <v>299290</v>
+        <v>300123</v>
       </c>
       <c r="G16" s="42">
         <v>0</v>
       </c>
       <c r="H16" s="42">
         <v>0</v>
       </c>
       <c r="I16" s="42">
         <v>0</v>
       </c>
       <c r="J16" s="42">
         <v>0</v>
       </c>
       <c r="K16" s="41">
-        <v>15846</v>
+        <v>16611</v>
       </c>
       <c r="L16" s="41">
-        <v>12860</v>
+        <v>13638</v>
       </c>
       <c r="M16" s="43">
-        <v>145002</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>147709</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="22" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="40" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="41">
-        <v>1220906</v>
+        <v>1138381</v>
       </c>
       <c r="D17" s="41">
-        <v>599064</v>
+        <v>623808</v>
       </c>
       <c r="E17" s="41">
-        <v>1040982</v>
+        <v>956181</v>
       </c>
       <c r="F17" s="41">
-        <v>584807</v>
+        <v>609235</v>
       </c>
       <c r="G17" s="42">
         <v>0</v>
       </c>
       <c r="H17" s="42">
         <v>0</v>
       </c>
       <c r="I17" s="42">
         <v>0</v>
       </c>
       <c r="J17" s="42">
         <v>0</v>
       </c>
       <c r="K17" s="41">
-        <v>19864</v>
+        <v>20432</v>
       </c>
       <c r="L17" s="41">
-        <v>14256</v>
+        <v>14572</v>
       </c>
       <c r="M17" s="43">
-        <v>160060</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>161768</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="22" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="40" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="41">
-        <v>684468</v>
+        <v>709080</v>
       </c>
       <c r="D18" s="41">
-        <v>259212</v>
+        <v>263180</v>
       </c>
       <c r="E18" s="41">
-        <v>506931</v>
+        <v>528845</v>
       </c>
       <c r="F18" s="41">
-        <v>256184</v>
+        <v>260174</v>
       </c>
       <c r="G18" s="42">
         <v>0</v>
       </c>
       <c r="H18" s="42">
         <v>0</v>
       </c>
       <c r="I18" s="42">
         <v>0</v>
       </c>
       <c r="J18" s="42">
         <v>0</v>
       </c>
       <c r="K18" s="41">
-        <v>2147</v>
+        <v>2371</v>
       </c>
       <c r="L18" s="41">
-        <v>3028</v>
+        <v>3006</v>
       </c>
       <c r="M18" s="43">
-        <v>175390</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>177864</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="22" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="40" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="41">
-        <v>1955372</v>
+        <v>2012305</v>
       </c>
       <c r="D19" s="41">
-        <v>721498</v>
+        <v>746527</v>
       </c>
       <c r="E19" s="41">
-        <v>1444008</v>
+        <v>1495733</v>
       </c>
       <c r="F19" s="41">
-        <v>637577</v>
+        <v>661899</v>
       </c>
       <c r="G19" s="42">
         <v>0</v>
       </c>
       <c r="H19" s="42">
         <v>0</v>
       </c>
       <c r="I19" s="42">
         <v>0</v>
       </c>
       <c r="J19" s="42">
         <v>0</v>
       </c>
       <c r="K19" s="41">
-        <v>120407</v>
+        <v>121728</v>
       </c>
       <c r="L19" s="41">
-        <v>83921</v>
+        <v>84629</v>
       </c>
       <c r="M19" s="43">
-        <v>390957</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>394844</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="22" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="40" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="41">
-        <v>599595</v>
+        <v>617765</v>
       </c>
       <c r="D20" s="41">
-        <v>205961</v>
+        <v>207618</v>
       </c>
       <c r="E20" s="41">
-        <v>441950</v>
+        <v>457791</v>
       </c>
       <c r="F20" s="41">
-        <v>205961</v>
+        <v>207618</v>
       </c>
       <c r="G20" s="42">
         <v>0</v>
       </c>
       <c r="H20" s="42">
         <v>0</v>
       </c>
       <c r="I20" s="42">
         <v>0</v>
       </c>
       <c r="J20" s="42">
         <v>0</v>
       </c>
       <c r="K20" s="42">
         <v>0</v>
       </c>
       <c r="L20" s="42">
         <v>0</v>
       </c>
       <c r="M20" s="43">
-        <v>157645</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>159974</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="22" t="s">
         <v>48</v>
       </c>
       <c r="B21" s="40" t="s">
         <v>49</v>
       </c>
       <c r="C21" s="41">
-        <v>767563</v>
+        <v>789609</v>
       </c>
       <c r="D21" s="41">
-        <v>211542</v>
+        <v>213227</v>
       </c>
       <c r="E21" s="41">
-        <v>518540</v>
+        <v>537858</v>
       </c>
       <c r="F21" s="41">
-        <v>211542</v>
+        <v>213227</v>
       </c>
       <c r="G21" s="42">
         <v>0</v>
       </c>
       <c r="H21" s="42">
         <v>0</v>
       </c>
       <c r="I21" s="42">
         <v>0</v>
       </c>
       <c r="J21" s="42">
         <v>0</v>
       </c>
       <c r="K21" s="42">
         <v>0</v>
       </c>
       <c r="L21" s="42">
         <v>0</v>
       </c>
       <c r="M21" s="43">
-        <v>249023</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>251751</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="22" t="s">
         <v>50</v>
       </c>
       <c r="B22" s="40" t="s">
         <v>51</v>
       </c>
       <c r="C22" s="41">
-        <v>353626</v>
+        <v>365919</v>
       </c>
       <c r="D22" s="41">
-        <v>73307</v>
+        <v>73731</v>
       </c>
       <c r="E22" s="41">
-        <v>170284</v>
+        <v>180140</v>
       </c>
       <c r="F22" s="41">
-        <v>73307</v>
+        <v>73731</v>
       </c>
       <c r="G22" s="42">
         <v>0</v>
       </c>
       <c r="H22" s="42">
         <v>0</v>
       </c>
       <c r="I22" s="42">
         <v>0</v>
       </c>
       <c r="J22" s="42">
         <v>0</v>
       </c>
       <c r="K22" s="41">
-        <v>1020</v>
+        <v>1087</v>
       </c>
       <c r="L22" s="42">
         <v>0</v>
       </c>
       <c r="M22" s="43">
-        <v>182322</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>184692</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="22" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="40" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="41">
-        <v>829644</v>
+        <v>865360</v>
       </c>
       <c r="D23" s="41">
-        <v>275435</v>
+        <v>279313</v>
       </c>
       <c r="E23" s="41">
-        <v>592174</v>
+        <v>623560</v>
       </c>
       <c r="F23" s="41">
-        <v>275435</v>
+        <v>279313</v>
       </c>
       <c r="G23" s="42">
         <v>0</v>
       </c>
       <c r="H23" s="42">
         <v>0</v>
       </c>
       <c r="I23" s="42">
         <v>0</v>
       </c>
       <c r="J23" s="42">
         <v>0</v>
       </c>
       <c r="K23" s="42">
         <v>0</v>
       </c>
       <c r="L23" s="42">
         <v>0</v>
       </c>
       <c r="M23" s="43">
-        <v>237470</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>241800</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="40" t="s">
         <v>55</v>
       </c>
       <c r="C24" s="41">
-        <v>182525</v>
+        <v>190243</v>
       </c>
       <c r="D24" s="41">
-        <v>53612</v>
+        <v>53811</v>
       </c>
       <c r="E24" s="41">
-        <v>128743</v>
+        <v>135508</v>
       </c>
       <c r="F24" s="41">
-        <v>48910</v>
+        <v>49040</v>
       </c>
       <c r="G24" s="42">
         <v>0</v>
       </c>
       <c r="H24" s="42">
         <v>0</v>
       </c>
       <c r="I24" s="42">
         <v>0</v>
       </c>
       <c r="J24" s="42">
         <v>0</v>
       </c>
       <c r="K24" s="41">
-        <v>4171</v>
+        <v>4380</v>
       </c>
       <c r="L24" s="41">
-        <v>4702</v>
+        <v>4771</v>
       </c>
       <c r="M24" s="43">
-        <v>49611</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>50355</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="22" t="s">
         <v>56</v>
       </c>
       <c r="B25" s="40" t="s">
         <v>57</v>
       </c>
       <c r="C25" s="41">
-        <v>458583</v>
+        <v>474010</v>
       </c>
       <c r="D25" s="41">
-        <v>163297</v>
+        <v>162002</v>
       </c>
       <c r="E25" s="41">
-        <v>273070</v>
+        <v>286825</v>
       </c>
       <c r="F25" s="41">
-        <v>106581</v>
+        <v>106195</v>
       </c>
       <c r="G25" s="42">
         <v>0</v>
       </c>
       <c r="H25" s="42">
         <v>0</v>
       </c>
       <c r="I25" s="42">
         <v>0</v>
       </c>
       <c r="J25" s="42">
         <v>0</v>
       </c>
       <c r="K25" s="41">
-        <v>103967</v>
+        <v>103726</v>
       </c>
       <c r="L25" s="41">
-        <v>56716</v>
+        <v>55807</v>
       </c>
       <c r="M25" s="43">
-        <v>81546</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>83459</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B26" s="40" t="s">
         <v>59</v>
       </c>
       <c r="C26" s="41">
-        <v>106228</v>
+        <v>110348</v>
       </c>
       <c r="D26" s="41">
-        <v>31015</v>
+        <v>31669</v>
       </c>
       <c r="E26" s="41">
-        <v>52972</v>
+        <v>56031</v>
       </c>
       <c r="F26" s="41">
-        <v>19200</v>
+        <v>19514</v>
       </c>
       <c r="G26" s="42">
         <v>0</v>
       </c>
       <c r="H26" s="42">
         <v>0</v>
       </c>
       <c r="I26" s="42">
         <v>0</v>
       </c>
       <c r="J26" s="42">
         <v>0</v>
       </c>
       <c r="K26" s="41">
-        <v>15739</v>
+        <v>16094</v>
       </c>
       <c r="L26" s="41">
-        <v>11815</v>
+        <v>12154</v>
       </c>
       <c r="M26" s="43">
-        <v>37518</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>38224</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="22" t="s">
         <v>60</v>
       </c>
       <c r="B27" s="40" t="s">
         <v>61</v>
       </c>
       <c r="C27" s="41">
-        <v>534334</v>
+        <v>550199</v>
       </c>
       <c r="D27" s="41">
-        <v>168493</v>
+        <v>173181</v>
       </c>
       <c r="E27" s="41">
-        <v>321798</v>
+        <v>333999</v>
       </c>
       <c r="F27" s="41">
-        <v>113222</v>
+        <v>117723</v>
       </c>
       <c r="G27" s="42">
         <v>0</v>
       </c>
       <c r="H27" s="42">
         <v>0</v>
       </c>
       <c r="I27" s="42">
         <v>0</v>
       </c>
       <c r="J27" s="42">
         <v>0</v>
       </c>
       <c r="K27" s="41">
-        <v>72136</v>
+        <v>73616</v>
       </c>
       <c r="L27" s="41">
-        <v>55271</v>
+        <v>55458</v>
       </c>
       <c r="M27" s="43">
-        <v>140400</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>142584</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="22" t="s">
         <v>62</v>
       </c>
       <c r="B28" s="40" t="s">
         <v>63</v>
       </c>
       <c r="C28" s="41">
-        <v>2479203</v>
+        <v>2793705</v>
       </c>
       <c r="D28" s="41">
-        <v>931774</v>
+        <v>968621</v>
       </c>
       <c r="E28" s="41">
-        <v>2263159</v>
+        <v>2574597</v>
       </c>
       <c r="F28" s="41">
-        <v>867422</v>
+        <v>905319</v>
       </c>
       <c r="G28" s="42">
         <v>0</v>
       </c>
       <c r="H28" s="42">
         <v>0</v>
       </c>
       <c r="I28" s="42">
         <v>0</v>
       </c>
       <c r="J28" s="42">
         <v>0</v>
       </c>
       <c r="K28" s="41">
-        <v>95994</v>
+        <v>97404</v>
       </c>
       <c r="L28" s="41">
-        <v>64352</v>
+        <v>63302</v>
       </c>
       <c r="M28" s="43">
-        <v>120050</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>121704</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="22" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="40" t="s">
         <v>65</v>
       </c>
       <c r="C29" s="41">
-        <v>665613</v>
+        <v>696957</v>
       </c>
       <c r="D29" s="41">
-        <v>315056</v>
+        <v>323006</v>
       </c>
       <c r="E29" s="41">
-        <v>556466</v>
+        <v>585441</v>
       </c>
       <c r="F29" s="41">
-        <v>304595</v>
+        <v>312761</v>
       </c>
       <c r="G29" s="42">
         <v>0</v>
       </c>
       <c r="H29" s="42">
         <v>0</v>
       </c>
       <c r="I29" s="42">
         <v>0</v>
       </c>
       <c r="J29" s="42">
         <v>0</v>
       </c>
       <c r="K29" s="41">
-        <v>13437</v>
+        <v>14321</v>
       </c>
       <c r="L29" s="41">
-        <v>10461</v>
+        <v>10244</v>
       </c>
       <c r="M29" s="43">
-        <v>95710</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+        <v>97195</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="22" t="s">
         <v>66</v>
       </c>
       <c r="B30" s="40" t="s">
         <v>67</v>
       </c>
       <c r="C30" s="41">
-        <v>123738</v>
+        <v>127936</v>
       </c>
       <c r="D30" s="41">
-        <v>33285</v>
+        <v>33693</v>
       </c>
       <c r="E30" s="41">
-        <v>97087</v>
+        <v>100995</v>
       </c>
       <c r="F30" s="41">
-        <v>28726</v>
+        <v>29115</v>
       </c>
       <c r="G30" s="42">
         <v>0</v>
       </c>
       <c r="H30" s="42">
         <v>0</v>
       </c>
       <c r="I30" s="42">
         <v>0</v>
       </c>
       <c r="J30" s="42">
         <v>0</v>
       </c>
       <c r="K30" s="41">
-        <v>5794</v>
+        <v>5949</v>
       </c>
       <c r="L30" s="41">
-        <v>4560</v>
+        <v>4578</v>
       </c>
       <c r="M30" s="43">
-        <v>20857</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+        <v>20992</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="34" t="s">
         <v>68</v>
       </c>
       <c r="B31" s="44" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="45">
-        <v>16620</v>
+        <v>18119</v>
       </c>
       <c r="D31" s="45">
-        <v>1164</v>
+        <v>1330</v>
       </c>
       <c r="E31" s="45">
-        <v>10882</v>
+        <v>12193</v>
       </c>
       <c r="F31" s="45">
-        <v>1164</v>
+        <v>1330</v>
       </c>
       <c r="G31" s="46">
         <v>0</v>
       </c>
       <c r="H31" s="46">
         <v>0</v>
       </c>
       <c r="I31" s="46">
         <v>0</v>
       </c>
       <c r="J31" s="46">
         <v>0</v>
       </c>
       <c r="K31" s="46">
         <v>0</v>
       </c>
       <c r="L31" s="46">
         <v>0</v>
       </c>
       <c r="M31" s="47">
-        <v>5738</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+        <v>5926</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="13.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="16"/>
       <c r="C32" s="16"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="16"/>
       <c r="I32" s="16"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
     </row>
-    <row r="33" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="33" spans="1:13" ht="13.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="25" t="s">
         <v>14</v>
       </c>
       <c r="M33" s="17"/>
     </row>
-    <row r="34" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
-    <row r="35" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="34" spans="1:13" ht="13.55" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="35" spans="1:13" ht="13.55" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="A5:B8"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="C6:D6"/>
   </mergeCells>
   <phoneticPr fontId="36" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="180" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
   </headerFooter>
 </worksheet>
 </file>