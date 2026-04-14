--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -142,102 +142,102 @@
         <charset val="0"/>
       </rPr>
       <t>1.Import FX items include advances on imports, import collection, L/C issued, banker's acceptances.</t>
     </r>
   </si>
   <si>
     <t>年　　月</t>
   </si>
   <si>
     <t>資料來源：本局法規制度組。</t>
   </si>
   <si>
     <r>
       <t>12-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　兩岸金融業務統計表</t>
     </r>
   </si>
   <si>
-    <t>109年 2020</t>
-[...1 lines deleted...]
-  <si>
     <t>110年 2021</t>
   </si>
   <si>
     <t>111年 2022</t>
   </si>
   <si>
     <t>112年 2023</t>
   </si>
   <si>
     <t>113年 2024</t>
   </si>
   <si>
+    <t>　　　　　 12月 Dec.</t>
+  </si>
+  <si>
+    <t>114年 2025</t>
+  </si>
+  <si>
+    <t>　　　　　  1月 Jan.</t>
+  </si>
+  <si>
+    <t>　　　　　  2月 Feb.</t>
+  </si>
+  <si>
+    <t>　　　　　  3月 Mar.</t>
+  </si>
+  <si>
+    <t>　　　　　  4月 Apr.</t>
+  </si>
+  <si>
+    <t>　　　　　  5月 May</t>
+  </si>
+  <si>
+    <t>　　　　　  6月 June</t>
+  </si>
+  <si>
+    <t>　　　　　  7月 July</t>
+  </si>
+  <si>
+    <t>　　　　　  8月 Aug.</t>
+  </si>
+  <si>
+    <t>　　　　　  9月 Sept.</t>
+  </si>
+  <si>
+    <t>　　　　　 10月 Oct.</t>
+  </si>
+  <si>
     <t>　　　　　 11月 Nov.</t>
   </si>
   <si>
-    <t>　　　　　 12月 Dec.</t>
-[...32 lines deleted...]
-    <t>　　　　　 10月 Oct.</t>
+    <t>115年 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="##,##0.00"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1215,66 +1215,63 @@
     </xf>
     <xf xxid="102" numFmtId="172" fontId="8" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="103" numFmtId="172" fontId="11" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="104" numFmtId="172" fontId="33" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="105" numFmtId="172" fontId="8" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="106" numFmtId="172" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="107" numFmtId="172" fontId="33" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="108" numFmtId="0" fontId="30" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf xxid="109" numFmtId="0" fontId="31" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xxid="110" numFmtId="0" fontId="32" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="110" numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xxid="111" numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf xxid="115" numFmtId="172" fontId="11" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="111" numFmtId="172" fontId="8" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="112" numFmtId="172" fontId="11" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="113" numFmtId="172" fontId="8" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="114" numFmtId="172" fontId="11" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -1371,383 +1368,383 @@
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" thickBot="1">
       <c r="A5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="18.15" customHeight="1">
       <c r="A6" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="35">
-        <v>85.16</v>
+        <v>117.62</v>
       </c>
       <c r="C6" s="35">
-        <v>183.42</v>
+        <v>234.69</v>
       </c>
       <c r="D6" s="35">
-        <v>4537.72</v>
+        <v>5732.27</v>
       </c>
       <c r="E6" s="38">
-        <v>3382.92</v>
+        <v>4372.94</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="18.15" customHeight="1">
       <c r="A7" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="43">
-        <v>117.62</v>
+        <v>116.74</v>
       </c>
       <c r="C7" s="43">
-        <v>234.69</v>
+        <v>193.96</v>
       </c>
       <c r="D7" s="43">
-        <v>5732.27</v>
+        <v>5738.96</v>
       </c>
       <c r="E7" s="46">
-        <v>4372.94</v>
+        <v>4415.06</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="18.15" customHeight="1">
       <c r="A8" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="43">
-        <v>116.74</v>
+        <v>96.77</v>
       </c>
       <c r="C8" s="43">
-        <v>193.96</v>
+        <v>140.68</v>
       </c>
       <c r="D8" s="43">
-        <v>5738.96</v>
+        <v>4509.05</v>
       </c>
       <c r="E8" s="46">
-        <v>4415.06</v>
+        <v>3411.75</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="18.15" customHeight="1">
       <c r="A9" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="43">
-        <v>96.77</v>
+        <v>116.76</v>
       </c>
       <c r="C9" s="43">
-        <v>140.68</v>
+        <v>123.62</v>
       </c>
       <c r="D9" s="43">
-        <v>4509.05</v>
+        <v>4605.14</v>
       </c>
       <c r="E9" s="46">
-        <v>3411.75</v>
+        <v>3464.19</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="18.15" customHeight="1">
-      <c r="A10" s="49" t="s">
+      <c r="A10" s="48" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="43">
-[...9 lines deleted...]
-        <v>3464.19</v>
+      <c r="B10" s="42">
+        <v>10.57</v>
+      </c>
+      <c r="C10" s="42">
+        <v>13.35</v>
+      </c>
+      <c r="D10" s="42">
+        <v>528.23</v>
+      </c>
+      <c r="E10" s="45">
+        <v>356.72</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="18.15" customHeight="1">
-      <c r="A11" s="39" t="s">
+      <c r="A11" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="42">
-[...9 lines deleted...]
-        <v>303.17</v>
+      <c r="B11" s="43">
+        <v>104.21</v>
+      </c>
+      <c r="C11" s="43">
+        <v>117.76</v>
+      </c>
+      <c r="D11" s="43">
+        <v>4180.59</v>
+      </c>
+      <c r="E11" s="46">
+        <v>3282.58</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="18.15" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="42">
-        <v>10.57</v>
+        <v>7.45</v>
       </c>
       <c r="C12" s="42">
-        <v>13.35</v>
+        <v>8.86</v>
       </c>
       <c r="D12" s="42">
-        <v>528.23</v>
+        <v>324.85</v>
       </c>
       <c r="E12" s="45">
-        <v>356.72</v>
+        <v>272.7</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="18.15" customHeight="1">
-      <c r="A13" s="40" t="s">
+      <c r="A13" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="43">
-[...9 lines deleted...]
-        <v>3282.58</v>
+      <c r="B13" s="42">
+        <v>8.53</v>
+      </c>
+      <c r="C13" s="42">
+        <v>8.39</v>
+      </c>
+      <c r="D13" s="42">
+        <v>323.3</v>
+      </c>
+      <c r="E13" s="45">
+        <v>264.31</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="18.15" customHeight="1">
       <c r="A14" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="42">
-        <v>7.45</v>
+        <v>9.84</v>
       </c>
       <c r="C14" s="42">
-        <v>8.86</v>
+        <v>10.8</v>
       </c>
       <c r="D14" s="42">
-        <v>324.85</v>
+        <v>376.4</v>
       </c>
       <c r="E14" s="45">
-        <v>272.7</v>
+        <v>282.96</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="18.15" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="42">
-        <v>8.53</v>
+        <v>9.58</v>
       </c>
       <c r="C15" s="42">
-        <v>8.39</v>
+        <v>9.02</v>
       </c>
       <c r="D15" s="42">
-        <v>323.3</v>
+        <v>326.19</v>
       </c>
       <c r="E15" s="45">
-        <v>264.31</v>
+        <v>229.11</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="18.15" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="42">
-        <v>9.84</v>
+        <v>8.45</v>
       </c>
       <c r="C16" s="42">
-        <v>10.8</v>
+        <v>9.19</v>
       </c>
       <c r="D16" s="42">
-        <v>376.4</v>
+        <v>299.57</v>
       </c>
       <c r="E16" s="45">
-        <v>282.96</v>
+        <v>269.38</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="18.15" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="42">
-        <v>9.58</v>
+        <v>7.69</v>
       </c>
       <c r="C17" s="42">
-        <v>9.02</v>
+        <v>7.12</v>
       </c>
       <c r="D17" s="42">
-        <v>326.19</v>
+        <v>367.4</v>
       </c>
       <c r="E17" s="45">
-        <v>229.11</v>
+        <v>287.87</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="18.15" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="42">
-        <v>8.45</v>
+        <v>8.61</v>
       </c>
       <c r="C18" s="42">
-        <v>9.19</v>
+        <v>9.08</v>
       </c>
       <c r="D18" s="42">
-        <v>299.57</v>
+        <v>333.42</v>
       </c>
       <c r="E18" s="45">
-        <v>269.38</v>
+        <v>268.74</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="18.15" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="42">
-        <v>7.69</v>
+        <v>7.84</v>
       </c>
       <c r="C19" s="42">
-        <v>7.12</v>
+        <v>11.05</v>
       </c>
       <c r="D19" s="42">
-        <v>367.4</v>
+        <v>336.97</v>
       </c>
       <c r="E19" s="45">
-        <v>287.87</v>
+        <v>273.09</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="18.15" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="42">
-        <v>8.61</v>
+        <v>9</v>
       </c>
       <c r="C20" s="42">
-        <v>9.08</v>
+        <v>13.48</v>
       </c>
       <c r="D20" s="42">
-        <v>333.42</v>
+        <v>387.25</v>
       </c>
       <c r="E20" s="45">
-        <v>268.74</v>
+        <v>285.96</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="18.15" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="42">
-        <v>7.84</v>
+        <v>8.47</v>
       </c>
       <c r="C21" s="42">
-        <v>11.05</v>
+        <v>9.25</v>
       </c>
       <c r="D21" s="42">
-        <v>336.97</v>
+        <v>335.64</v>
       </c>
       <c r="E21" s="45">
-        <v>273.09</v>
+        <v>250.19</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="18.15" customHeight="1">
       <c r="A22" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="42">
-        <v>9</v>
+        <v>10.57</v>
       </c>
       <c r="C22" s="42">
-        <v>13.48</v>
+        <v>10.88</v>
       </c>
       <c r="D22" s="42">
-        <v>387.25</v>
+        <v>308.57</v>
       </c>
       <c r="E22" s="45">
-        <v>285.96</v>
+        <v>272.18</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="18.15" customHeight="1">
       <c r="A23" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="42">
+        <v>8.18</v>
+      </c>
+      <c r="C23" s="42">
+        <v>10.64</v>
+      </c>
+      <c r="D23" s="42">
+        <v>461.03</v>
+      </c>
+      <c r="E23" s="45">
+        <v>326.09</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="18.15" customHeight="1">
+      <c r="A24" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="B23" s="42">
-[...26 lines deleted...]
-        <v>272.18</v>
+      <c r="B24" s="43">
+        <v>7.46</v>
+      </c>
+      <c r="C24" s="43">
+        <v>8.5</v>
+      </c>
+      <c r="D24" s="43">
+        <v>430.25</v>
+      </c>
+      <c r="E24" s="46">
+        <v>337.55</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="18.15" customHeight="1" thickBot="1">
-      <c r="A25" s="50" t="s">
+      <c r="A25" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="52">
-[...9 lines deleted...]
-        <v>326.09</v>
+      <c r="B25" s="51">
+        <v>7.46</v>
+      </c>
+      <c r="C25" s="51">
+        <v>8.5</v>
+      </c>
+      <c r="D25" s="51">
+        <v>430.25</v>
+      </c>
+      <c r="E25" s="53">
+        <v>337.55</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="13.05" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
     </row>
     <row r="27" spans="1:5" s="5" customFormat="1" ht="13.05" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5" s="5" customFormat="1" ht="13.05" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>2</v>