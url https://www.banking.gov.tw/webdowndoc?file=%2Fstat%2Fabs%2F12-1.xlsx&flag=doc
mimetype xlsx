--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -154,90 +154,90 @@
     <r>
       <t>12-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　兩岸金融業務統計表</t>
     </r>
   </si>
   <si>
     <t>110年 2021</t>
   </si>
   <si>
     <t>111年 2022</t>
   </si>
   <si>
     <t>112年 2023</t>
   </si>
   <si>
     <t>113年 2024</t>
   </si>
   <si>
+    <t>114年 2025</t>
+  </si>
+  <si>
+    <t>　　　　　  2月 Feb.</t>
+  </si>
+  <si>
+    <t>　　　　　  3月 Mar.</t>
+  </si>
+  <si>
+    <t>　　　　　  4月 Apr.</t>
+  </si>
+  <si>
+    <t>　　　　　  5月 May</t>
+  </si>
+  <si>
+    <t>　　　　　  6月 June</t>
+  </si>
+  <si>
+    <t>　　　　　  7月 July</t>
+  </si>
+  <si>
+    <t>　　　　　  8月 Aug.</t>
+  </si>
+  <si>
+    <t>　　　　　  9月 Sept.</t>
+  </si>
+  <si>
+    <t>　　　　　 10月 Oct.</t>
+  </si>
+  <si>
+    <t>　　　　　 11月 Nov.</t>
+  </si>
+  <si>
     <t>　　　　　 12月 Dec.</t>
   </si>
   <si>
-    <t>114年 2025</t>
+    <t>115年1-3月 2026 Jan.- Mar.</t>
   </si>
   <si>
     <t>　　　　　  1月 Jan.</t>
-  </si>
-[...31 lines deleted...]
-    <t>115年 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="##,##0.00"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1215,63 +1215,66 @@
     </xf>
     <xf xxid="102" numFmtId="172" fontId="8" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="103" numFmtId="172" fontId="11" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="104" numFmtId="172" fontId="33" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="105" numFmtId="172" fontId="8" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="106" numFmtId="172" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="107" numFmtId="172" fontId="33" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="108" numFmtId="0" fontId="30" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf xxid="109" numFmtId="0" fontId="31" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xxid="110" numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="110" numFmtId="0" fontId="32" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf xxid="111" numFmtId="172" fontId="8" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf xxid="114" numFmtId="172" fontId="11" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="111" numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf xxid="112" numFmtId="172" fontId="8" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="113" numFmtId="172" fontId="11" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="114" numFmtId="172" fontId="8" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="115" numFmtId="172" fontId="11" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -1292,517 +1295,517 @@
     <cellStyle name="輔色5" xfId="49"/>
     <cellStyle name="輔色6" xfId="50"/>
     <cellStyle name="標題" xfId="51"/>
     <cellStyle name="標題 1" xfId="52"/>
     <cellStyle name="標題 2" xfId="53"/>
     <cellStyle name="標題 3" xfId="54"/>
     <cellStyle name="標題 4" xfId="55"/>
     <cellStyle name="輸入" xfId="56"/>
     <cellStyle name="輸出" xfId="57"/>
     <cellStyle name="檢查儲存格" xfId="58"/>
     <cellStyle name="壞" xfId="59"/>
     <cellStyle name="警告文字" xfId="60"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:E32"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" view="normal" workbookViewId="0">
+    <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultRowHeight="16.2" baseColWidth="0"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.125" customWidth="1"/>
     <col min="2" max="5" width="25.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="21" customHeight="1">
       <c r="A1" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
     </row>
     <row r="2" spans="1:5" ht="21" customHeight="1">
       <c r="A2" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="28"/>
       <c r="E2" s="28"/>
     </row>
     <row r="3" spans="1:5" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="3"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="20" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1">
+    <row r="4" spans="1:5" s="2" customFormat="1" ht="21.95" customHeight="1">
       <c r="A4" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="16" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="2" customFormat="1" ht="24" customHeight="1" thickBot="1">
+    <row r="5" spans="1:5" s="2" customFormat="1" ht="21.95" customHeight="1" thickBot="1">
       <c r="A5" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="19" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="19" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="18.15" customHeight="1">
+    <row r="6" spans="1:5" ht="18.2" customHeight="1">
       <c r="A6" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="35">
         <v>117.62</v>
       </c>
       <c r="C6" s="35">
         <v>234.69</v>
       </c>
       <c r="D6" s="35">
         <v>5732.27</v>
       </c>
       <c r="E6" s="38">
         <v>4372.94</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="18.15" customHeight="1">
+    <row r="7" spans="1:5" ht="18.2" customHeight="1">
       <c r="A7" s="40" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="43">
         <v>116.74</v>
       </c>
       <c r="C7" s="43">
         <v>193.96</v>
       </c>
       <c r="D7" s="43">
         <v>5738.96</v>
       </c>
       <c r="E7" s="46">
         <v>4415.06</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="18.15" customHeight="1">
+    <row r="8" spans="1:5" ht="18.2" customHeight="1">
       <c r="A8" s="40" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="43">
         <v>96.77</v>
       </c>
       <c r="C8" s="43">
         <v>140.68</v>
       </c>
       <c r="D8" s="43">
         <v>4509.05</v>
       </c>
       <c r="E8" s="46">
         <v>3411.75</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="18.15" customHeight="1">
+    <row r="9" spans="1:5" ht="18.2" customHeight="1">
       <c r="A9" s="40" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="43">
         <v>116.76</v>
       </c>
       <c r="C9" s="43">
         <v>123.62</v>
       </c>
       <c r="D9" s="43">
         <v>4605.14</v>
       </c>
       <c r="E9" s="46">
         <v>3464.19</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="18.15" customHeight="1">
-      <c r="A10" s="48" t="s">
+    <row r="10" spans="1:5" ht="18.2" customHeight="1">
+      <c r="A10" s="49" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="42">
-[...13 lines deleted...]
-      <c r="A11" s="40" t="s">
+      <c r="B10" s="43">
+        <v>104.21</v>
+      </c>
+      <c r="C10" s="43">
+        <v>117.76</v>
+      </c>
+      <c r="D10" s="43">
+        <v>4180.59</v>
+      </c>
+      <c r="E10" s="46">
+        <v>3282.58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="18.2" customHeight="1">
+      <c r="A11" s="39" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="43">
-[...12 lines deleted...]
-    <row r="12" spans="1:5" ht="18.15" customHeight="1">
+      <c r="B11" s="42">
+        <v>8.53</v>
+      </c>
+      <c r="C11" s="42">
+        <v>8.39</v>
+      </c>
+      <c r="D11" s="42">
+        <v>323.3</v>
+      </c>
+      <c r="E11" s="45">
+        <v>264.31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="18.2" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="42">
-        <v>7.45</v>
+        <v>9.84</v>
       </c>
       <c r="C12" s="42">
-        <v>8.86</v>
+        <v>10.8</v>
       </c>
       <c r="D12" s="42">
-        <v>324.85</v>
+        <v>376.4</v>
       </c>
       <c r="E12" s="45">
-        <v>272.7</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" ht="18.15" customHeight="1">
+        <v>282.96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="18.2" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="42">
-        <v>8.53</v>
+        <v>9.58</v>
       </c>
       <c r="C13" s="42">
-        <v>8.39</v>
+        <v>9.02</v>
       </c>
       <c r="D13" s="42">
-        <v>323.3</v>
+        <v>326.19</v>
       </c>
       <c r="E13" s="45">
-        <v>264.31</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" ht="18.15" customHeight="1">
+        <v>229.11</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="18.2" customHeight="1">
       <c r="A14" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="42">
-        <v>9.84</v>
+        <v>8.45</v>
       </c>
       <c r="C14" s="42">
-        <v>10.8</v>
+        <v>9.19</v>
       </c>
       <c r="D14" s="42">
-        <v>376.4</v>
+        <v>299.57</v>
       </c>
       <c r="E14" s="45">
-        <v>282.96</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" ht="18.15" customHeight="1">
+        <v>269.38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="18.2" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="42">
-        <v>9.58</v>
+        <v>7.69</v>
       </c>
       <c r="C15" s="42">
-        <v>9.02</v>
+        <v>7.12</v>
       </c>
       <c r="D15" s="42">
-        <v>326.19</v>
+        <v>367.4</v>
       </c>
       <c r="E15" s="45">
-        <v>229.11</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" ht="18.15" customHeight="1">
+        <v>287.87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="18.2" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="42">
-        <v>8.45</v>
+        <v>8.61</v>
       </c>
       <c r="C16" s="42">
-        <v>9.19</v>
+        <v>9.08</v>
       </c>
       <c r="D16" s="42">
-        <v>299.57</v>
+        <v>333.42</v>
       </c>
       <c r="E16" s="45">
-        <v>269.38</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" ht="18.15" customHeight="1">
+        <v>268.74</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="18.2" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="42">
-        <v>7.69</v>
+        <v>7.84</v>
       </c>
       <c r="C17" s="42">
-        <v>7.12</v>
+        <v>11.05</v>
       </c>
       <c r="D17" s="42">
-        <v>367.4</v>
+        <v>336.97</v>
       </c>
       <c r="E17" s="45">
-        <v>287.87</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" ht="18.15" customHeight="1">
+        <v>273.09</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="18.2" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="42">
-        <v>8.61</v>
+        <v>9</v>
       </c>
       <c r="C18" s="42">
-        <v>9.08</v>
+        <v>13.48</v>
       </c>
       <c r="D18" s="42">
-        <v>333.42</v>
+        <v>387.25</v>
       </c>
       <c r="E18" s="45">
-        <v>268.74</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" ht="18.15" customHeight="1">
+        <v>285.96</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="18.2" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="42">
-        <v>7.84</v>
+        <v>8.47</v>
       </c>
       <c r="C19" s="42">
-        <v>11.05</v>
+        <v>9.25</v>
       </c>
       <c r="D19" s="42">
-        <v>336.97</v>
+        <v>335.64</v>
       </c>
       <c r="E19" s="45">
-        <v>273.09</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" ht="18.15" customHeight="1">
+        <v>250.19</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="18.2" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="42">
-        <v>9</v>
+        <v>10.57</v>
       </c>
       <c r="C20" s="42">
-        <v>13.48</v>
+        <v>10.88</v>
       </c>
       <c r="D20" s="42">
-        <v>387.25</v>
+        <v>308.57</v>
       </c>
       <c r="E20" s="45">
-        <v>285.96</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" ht="18.15" customHeight="1">
+        <v>272.18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="18.2" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B21" s="42">
-        <v>8.47</v>
+        <v>8.18</v>
       </c>
       <c r="C21" s="42">
-        <v>9.25</v>
+        <v>10.64</v>
       </c>
       <c r="D21" s="42">
-        <v>335.64</v>
+        <v>461.03</v>
       </c>
       <c r="E21" s="45">
-        <v>250.19</v>
-[...3 lines deleted...]
-      <c r="A22" s="39" t="s">
+        <v>326.09</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="18.2" customHeight="1">
+      <c r="A22" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="42">
-[...12 lines deleted...]
-    <row r="23" spans="1:5" ht="18.15" customHeight="1">
+      <c r="B22" s="43">
+        <v>24.28</v>
+      </c>
+      <c r="C22" s="43">
+        <v>23.25</v>
+      </c>
+      <c r="D22" s="43">
+        <v>1199.46</v>
+      </c>
+      <c r="E22" s="46">
+        <v>973.17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="18.2" customHeight="1">
       <c r="A23" s="39" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="B23" s="42">
-        <v>8.18</v>
+        <v>7.46</v>
       </c>
       <c r="C23" s="42">
-        <v>10.64</v>
+        <v>8.5</v>
       </c>
       <c r="D23" s="42">
-        <v>461.03</v>
+        <v>430.25</v>
       </c>
       <c r="E23" s="45">
-        <v>326.09</v>
-[...15 lines deleted...]
-      <c r="E24" s="46">
         <v>337.55</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="18.15" customHeight="1" thickBot="1">
-      <c r="A25" s="49" t="s">
+    <row r="24" spans="1:5" ht="18.2" customHeight="1">
+      <c r="A24" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="42">
+        <v>6.22</v>
+      </c>
+      <c r="C24" s="42">
+        <v>5.18</v>
+      </c>
+      <c r="D24" s="42">
+        <v>302.59</v>
+      </c>
+      <c r="E24" s="45">
+        <v>238.37</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="18.2" customHeight="1" thickBot="1">
+      <c r="A25" s="50" t="s">
         <v>26</v>
       </c>
-      <c r="B25" s="51">
-[...12 lines deleted...]
-    <row r="26" spans="1:5" ht="13.05" customHeight="1">
+      <c r="B25" s="52">
+        <v>10.6</v>
+      </c>
+      <c r="C25" s="52">
+        <v>9.57</v>
+      </c>
+      <c r="D25" s="52">
+        <v>466.62</v>
+      </c>
+      <c r="E25" s="54">
+        <v>397.25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="12.95" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
     </row>
-    <row r="27" spans="1:5" s="5" customFormat="1" ht="13.05" customHeight="1">
+    <row r="27" spans="1:5" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
     </row>
-    <row r="28" spans="1:5" s="5" customFormat="1" ht="13.05" customHeight="1">
+    <row r="28" spans="1:5" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
     </row>
-    <row r="29" spans="1:5" ht="13.05" customHeight="1">
+    <row r="29" spans="1:5" ht="12.95" customHeight="1">
       <c r="A29" s="21" t="s">
         <v>15</v>
       </c>
       <c r="E29" s="11"/>
     </row>
-    <row r="30" spans="1:1" ht="13.05" customHeight="1">
+    <row r="30" spans="1:1" ht="12.95" customHeight="1">
       <c r="A30" s="22" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="31" spans="1:1" ht="13.05" customHeight="1">
+    <row r="31" spans="1:1" ht="12.95" customHeight="1">
       <c r="A31" s="23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="178" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>兩岸金融業務統計表</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>