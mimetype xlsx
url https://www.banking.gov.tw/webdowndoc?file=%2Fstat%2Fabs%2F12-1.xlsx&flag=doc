--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -157,87 +157,87 @@
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　兩岸金融業務統計表</t>
     </r>
   </si>
   <si>
     <t>110年 2021</t>
   </si>
   <si>
     <t>111年 2022</t>
   </si>
   <si>
     <t>112年 2023</t>
   </si>
   <si>
     <t>113年 2024</t>
   </si>
   <si>
     <t>114年 2025</t>
   </si>
   <si>
+    <t>　　　　　  3月 Mar.</t>
+  </si>
+  <si>
+    <t>　　　　　  4月 Apr.</t>
+  </si>
+  <si>
+    <t>　　　　　  5月 May</t>
+  </si>
+  <si>
+    <t>　　　　　  6月 June</t>
+  </si>
+  <si>
+    <t>　　　　　  7月 July</t>
+  </si>
+  <si>
+    <t>　　　　　  8月 Aug.</t>
+  </si>
+  <si>
+    <t>　　　　　  9月 Sept.</t>
+  </si>
+  <si>
+    <t>　　　　　 10月 Oct.</t>
+  </si>
+  <si>
+    <t>　　　　　 11月 Nov.</t>
+  </si>
+  <si>
+    <t>　　　　　 12月 Dec.</t>
+  </si>
+  <si>
+    <t>115年1-4月 2026 Jan.- Apr.</t>
+  </si>
+  <si>
+    <t>　　　　　  1月 Jan.</t>
+  </si>
+  <si>
     <t>　　　　　  2月 Feb.</t>
-  </si>
-[...34 lines deleted...]
-    <t>　　　　　  1月 Jan.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="##,##0.00"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1456,298 +1456,298 @@
         <v>3464.19</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="18.2" customHeight="1">
       <c r="A10" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="43">
         <v>104.21</v>
       </c>
       <c r="C10" s="43">
         <v>117.76</v>
       </c>
       <c r="D10" s="43">
         <v>4180.59</v>
       </c>
       <c r="E10" s="46">
         <v>3282.58</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="18.2" customHeight="1">
       <c r="A11" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="42">
-        <v>8.53</v>
+        <v>9.84</v>
       </c>
       <c r="C11" s="42">
-        <v>8.39</v>
+        <v>10.8</v>
       </c>
       <c r="D11" s="42">
-        <v>323.3</v>
+        <v>376.4</v>
       </c>
       <c r="E11" s="45">
-        <v>264.31</v>
+        <v>282.96</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="18.2" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="42">
-        <v>9.84</v>
+        <v>9.58</v>
       </c>
       <c r="C12" s="42">
-        <v>10.8</v>
+        <v>9.02</v>
       </c>
       <c r="D12" s="42">
-        <v>376.4</v>
+        <v>326.19</v>
       </c>
       <c r="E12" s="45">
-        <v>282.96</v>
+        <v>229.11</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="18.2" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="42">
-        <v>9.58</v>
+        <v>8.45</v>
       </c>
       <c r="C13" s="42">
-        <v>9.02</v>
+        <v>9.19</v>
       </c>
       <c r="D13" s="42">
-        <v>326.19</v>
+        <v>299.57</v>
       </c>
       <c r="E13" s="45">
-        <v>229.11</v>
+        <v>269.38</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="18.2" customHeight="1">
       <c r="A14" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="42">
-        <v>8.45</v>
+        <v>7.69</v>
       </c>
       <c r="C14" s="42">
-        <v>9.19</v>
+        <v>7.12</v>
       </c>
       <c r="D14" s="42">
-        <v>299.57</v>
+        <v>367.4</v>
       </c>
       <c r="E14" s="45">
-        <v>269.38</v>
+        <v>287.87</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="18.2" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="42">
-        <v>7.69</v>
+        <v>8.61</v>
       </c>
       <c r="C15" s="42">
-        <v>7.12</v>
+        <v>9.08</v>
       </c>
       <c r="D15" s="42">
-        <v>367.4</v>
+        <v>333.42</v>
       </c>
       <c r="E15" s="45">
-        <v>287.87</v>
+        <v>268.74</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="18.2" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="42">
-        <v>8.61</v>
+        <v>7.84</v>
       </c>
       <c r="C16" s="42">
-        <v>9.08</v>
+        <v>11.05</v>
       </c>
       <c r="D16" s="42">
-        <v>333.42</v>
+        <v>336.97</v>
       </c>
       <c r="E16" s="45">
-        <v>268.74</v>
+        <v>273.09</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="18.2" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="42">
-        <v>7.84</v>
+        <v>9</v>
       </c>
       <c r="C17" s="42">
-        <v>11.05</v>
+        <v>13.48</v>
       </c>
       <c r="D17" s="42">
-        <v>336.97</v>
+        <v>387.25</v>
       </c>
       <c r="E17" s="45">
-        <v>273.09</v>
+        <v>285.96</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="18.2" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="42">
-        <v>9</v>
+        <v>8.47</v>
       </c>
       <c r="C18" s="42">
-        <v>13.48</v>
+        <v>9.25</v>
       </c>
       <c r="D18" s="42">
-        <v>387.25</v>
+        <v>335.64</v>
       </c>
       <c r="E18" s="45">
-        <v>285.96</v>
+        <v>250.19</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="18.2" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B19" s="42">
-        <v>8.47</v>
+        <v>10.57</v>
       </c>
       <c r="C19" s="42">
-        <v>9.25</v>
+        <v>10.88</v>
       </c>
       <c r="D19" s="42">
-        <v>335.64</v>
+        <v>308.57</v>
       </c>
       <c r="E19" s="45">
-        <v>250.19</v>
+        <v>272.18</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="18.2" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="42">
-        <v>10.57</v>
+        <v>8.18</v>
       </c>
       <c r="C20" s="42">
-        <v>10.88</v>
+        <v>10.64</v>
       </c>
       <c r="D20" s="42">
-        <v>308.57</v>
+        <v>461.03</v>
       </c>
       <c r="E20" s="45">
-        <v>272.18</v>
+        <v>326.09</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="18.2" customHeight="1">
-      <c r="A21" s="39" t="s">
+      <c r="A21" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="42">
-[...9 lines deleted...]
-        <v>326.09</v>
+      <c r="B21" s="43">
+        <v>35.25</v>
+      </c>
+      <c r="C21" s="43">
+        <v>32.31</v>
+      </c>
+      <c r="D21" s="43">
+        <v>1602.14</v>
+      </c>
+      <c r="E21" s="46">
+        <v>1302.76</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="18.2" customHeight="1">
-      <c r="A22" s="40" t="s">
+      <c r="A22" s="39" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="43">
-[...9 lines deleted...]
-        <v>973.17</v>
+      <c r="B22" s="42">
+        <v>7.46</v>
+      </c>
+      <c r="C22" s="42">
+        <v>8.5</v>
+      </c>
+      <c r="D22" s="42">
+        <v>430.25</v>
+      </c>
+      <c r="E22" s="45">
+        <v>337.55</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="18.2" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="42">
-        <v>7.46</v>
+        <v>6.22</v>
       </c>
       <c r="C23" s="42">
-        <v>8.5</v>
+        <v>5.18</v>
       </c>
       <c r="D23" s="42">
-        <v>430.25</v>
+        <v>302.59</v>
       </c>
       <c r="E23" s="45">
-        <v>337.55</v>
+        <v>238.37</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="18.2" customHeight="1">
       <c r="A24" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="42">
-        <v>6.22</v>
+        <v>10.6</v>
       </c>
       <c r="C24" s="42">
-        <v>5.18</v>
+        <v>9.57</v>
       </c>
       <c r="D24" s="42">
-        <v>302.59</v>
+        <v>466.62</v>
       </c>
       <c r="E24" s="45">
-        <v>238.37</v>
+        <v>397.25</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="18.2" customHeight="1" thickBot="1">
       <c r="A25" s="50" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="52">
-        <v>10.6</v>
+        <v>10.97</v>
       </c>
       <c r="C25" s="52">
-        <v>9.57</v>
+        <v>9.06</v>
       </c>
       <c r="D25" s="52">
-        <v>466.62</v>
+        <v>402.68</v>
       </c>
       <c r="E25" s="54">
-        <v>397.25</v>
+        <v>329.59</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="12.95" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
     </row>
     <row r="27" spans="1:5" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>2</v>