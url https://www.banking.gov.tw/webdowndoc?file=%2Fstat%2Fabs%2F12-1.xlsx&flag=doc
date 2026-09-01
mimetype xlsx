--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -157,87 +157,87 @@
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　兩岸金融業務統計表</t>
     </r>
   </si>
   <si>
     <t>110年 2021</t>
   </si>
   <si>
     <t>111年 2022</t>
   </si>
   <si>
     <t>112年 2023</t>
   </si>
   <si>
     <t>113年 2024</t>
   </si>
   <si>
     <t>114年 2025</t>
   </si>
   <si>
+    <t>　　　　　  5月 May</t>
+  </si>
+  <si>
+    <t>　　　　　  6月 June</t>
+  </si>
+  <si>
+    <t>　　　　　  7月 July</t>
+  </si>
+  <si>
+    <t>　　　　　  8月 Aug.</t>
+  </si>
+  <si>
+    <t>　　　　　  9月 Sept.</t>
+  </si>
+  <si>
+    <t>　　　　　 10月 Oct.</t>
+  </si>
+  <si>
+    <t>　　　　　 11月 Nov.</t>
+  </si>
+  <si>
+    <t>　　　　　 12月 Dec.</t>
+  </si>
+  <si>
+    <t>115年1-6月 2026 Jan.- June</t>
+  </si>
+  <si>
+    <t>　　　　　  1月 Jan.</t>
+  </si>
+  <si>
+    <t>　　　　　  2月 Feb.</t>
+  </si>
+  <si>
     <t>　　　　　  3月 Mar.</t>
   </si>
   <si>
     <t>　　　　　  4月 Apr.</t>
-  </si>
-[...31 lines deleted...]
-    <t>　　　　　  2月 Feb.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="##,##0.00"/>
   </numFmts>
   <fonts count="35">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
@@ -1456,298 +1456,298 @@
         <v>3464.19</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="18.2" customHeight="1">
       <c r="A10" s="49" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="43">
         <v>104.21</v>
       </c>
       <c r="C10" s="43">
         <v>117.76</v>
       </c>
       <c r="D10" s="43">
         <v>4180.59</v>
       </c>
       <c r="E10" s="46">
         <v>3282.58</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="18.2" customHeight="1">
       <c r="A11" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="42">
-        <v>9.84</v>
+        <v>8.45</v>
       </c>
       <c r="C11" s="42">
-        <v>10.8</v>
+        <v>9.19</v>
       </c>
       <c r="D11" s="42">
-        <v>376.4</v>
+        <v>299.57</v>
       </c>
       <c r="E11" s="45">
-        <v>282.96</v>
+        <v>269.38</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="18.2" customHeight="1">
       <c r="A12" s="39" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="42">
-        <v>9.58</v>
+        <v>7.69</v>
       </c>
       <c r="C12" s="42">
-        <v>9.02</v>
+        <v>7.12</v>
       </c>
       <c r="D12" s="42">
-        <v>326.19</v>
+        <v>367.4</v>
       </c>
       <c r="E12" s="45">
-        <v>229.11</v>
+        <v>287.87</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="18.2" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="42">
-        <v>8.45</v>
+        <v>8.61</v>
       </c>
       <c r="C13" s="42">
-        <v>9.19</v>
+        <v>9.08</v>
       </c>
       <c r="D13" s="42">
-        <v>299.57</v>
+        <v>333.42</v>
       </c>
       <c r="E13" s="45">
-        <v>269.38</v>
+        <v>268.74</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="18.2" customHeight="1">
       <c r="A14" s="39" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="42">
-        <v>7.69</v>
+        <v>7.84</v>
       </c>
       <c r="C14" s="42">
-        <v>7.12</v>
+        <v>11.05</v>
       </c>
       <c r="D14" s="42">
-        <v>367.4</v>
+        <v>336.97</v>
       </c>
       <c r="E14" s="45">
-        <v>287.87</v>
+        <v>273.09</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="18.2" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="42">
-        <v>8.61</v>
+        <v>9</v>
       </c>
       <c r="C15" s="42">
-        <v>9.08</v>
+        <v>13.48</v>
       </c>
       <c r="D15" s="42">
-        <v>333.42</v>
+        <v>387.25</v>
       </c>
       <c r="E15" s="45">
-        <v>268.74</v>
+        <v>285.96</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="18.2" customHeight="1">
       <c r="A16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="42">
-        <v>7.84</v>
+        <v>8.47</v>
       </c>
       <c r="C16" s="42">
-        <v>11.05</v>
+        <v>9.25</v>
       </c>
       <c r="D16" s="42">
-        <v>336.97</v>
+        <v>335.64</v>
       </c>
       <c r="E16" s="45">
-        <v>273.09</v>
+        <v>250.19</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="18.2" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="42">
-        <v>9</v>
+        <v>10.57</v>
       </c>
       <c r="C17" s="42">
-        <v>13.48</v>
+        <v>10.88</v>
       </c>
       <c r="D17" s="42">
-        <v>387.25</v>
+        <v>308.57</v>
       </c>
       <c r="E17" s="45">
-        <v>285.96</v>
+        <v>272.18</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="18.2" customHeight="1">
       <c r="A18" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="42">
-        <v>8.47</v>
+        <v>8.18</v>
       </c>
       <c r="C18" s="42">
-        <v>9.25</v>
+        <v>10.64</v>
       </c>
       <c r="D18" s="42">
-        <v>335.64</v>
+        <v>461.03</v>
       </c>
       <c r="E18" s="45">
-        <v>250.19</v>
+        <v>326.09</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="18.2" customHeight="1">
-      <c r="A19" s="39" t="s">
+      <c r="A19" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="B19" s="42">
-[...9 lines deleted...]
-        <v>272.18</v>
+      <c r="B19" s="43">
+        <v>55.79</v>
+      </c>
+      <c r="C19" s="43">
+        <v>51.02</v>
+      </c>
+      <c r="D19" s="43">
+        <v>2378.05</v>
+      </c>
+      <c r="E19" s="46">
+        <v>1943.4</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="18.2" customHeight="1">
       <c r="A20" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="42">
-        <v>8.18</v>
+        <v>7.46</v>
       </c>
       <c r="C20" s="42">
-        <v>10.64</v>
+        <v>8.5</v>
       </c>
       <c r="D20" s="42">
-        <v>461.03</v>
+        <v>430.25</v>
       </c>
       <c r="E20" s="45">
-        <v>326.09</v>
+        <v>337.55</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="18.2" customHeight="1">
-      <c r="A21" s="40" t="s">
+      <c r="A21" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="43">
-[...9 lines deleted...]
-        <v>1302.76</v>
+      <c r="B21" s="42">
+        <v>6.22</v>
+      </c>
+      <c r="C21" s="42">
+        <v>5.18</v>
+      </c>
+      <c r="D21" s="42">
+        <v>302.59</v>
+      </c>
+      <c r="E21" s="45">
+        <v>238.37</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="18.2" customHeight="1">
       <c r="A22" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="42">
-        <v>7.46</v>
+        <v>10.6</v>
       </c>
       <c r="C22" s="42">
-        <v>8.5</v>
+        <v>9.57</v>
       </c>
       <c r="D22" s="42">
-        <v>430.25</v>
+        <v>466.62</v>
       </c>
       <c r="E22" s="45">
-        <v>337.55</v>
+        <v>397.25</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="18.2" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="42">
-        <v>6.22</v>
+        <v>10.97</v>
       </c>
       <c r="C23" s="42">
-        <v>5.18</v>
+        <v>9.06</v>
       </c>
       <c r="D23" s="42">
-        <v>302.59</v>
+        <v>402.68</v>
       </c>
       <c r="E23" s="45">
-        <v>238.37</v>
+        <v>329.59</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="18.2" customHeight="1">
       <c r="A24" s="39" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="42">
-        <v>10.6</v>
+        <v>10.25</v>
       </c>
       <c r="C24" s="42">
-        <v>9.57</v>
+        <v>7.32</v>
       </c>
       <c r="D24" s="42">
-        <v>466.62</v>
+        <v>350.24</v>
       </c>
       <c r="E24" s="45">
-        <v>397.25</v>
+        <v>276.42</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="18.2" customHeight="1" thickBot="1">
       <c r="A25" s="50" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="52">
-        <v>10.97</v>
+        <v>10.29</v>
       </c>
       <c r="C25" s="52">
-        <v>9.06</v>
+        <v>11.39</v>
       </c>
       <c r="D25" s="52">
-        <v>402.68</v>
+        <v>425.67</v>
       </c>
       <c r="E25" s="54">
-        <v>329.59</v>
+        <v>364.22</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="12.95" customHeight="1">
       <c r="A26" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
     </row>
     <row r="27" spans="1:5" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
     </row>
     <row r="28" spans="1:5" s="5" customFormat="1" ht="12.95" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>2</v>