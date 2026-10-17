--- v7 (2026-09-01)
+++ v8 (2026-10-17)
@@ -14,51 +14,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="11-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$D$41</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>華南金融控股公司</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t xml:space="preserve">  11-2  Financial Performance Ratio of Financial Holding Company</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金融控股公司名稱
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：</t>
     </r>
     <r>
       <rPr>
@@ -100,51 +100,51 @@
       <t>　金融控股公司財務及業務比率表</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve">Provided by Financial Holding Company. </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>資料來源：金控公司申報資料（自結數）。</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>富邦金融控股公司</t>
   </si>
   <si>
     <t>Fubon Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基金融控股公司</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>Cathay Financial Holding Co., Ltd.</t>
   </si>
@@ -1316,343 +1316,343 @@
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="27.95" customHeight="1" thickBot="1">
       <c r="A5" s="28"/>
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12.6" customHeight="1">
       <c r="A6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="34">
-        <v>28.1</v>
+        <v>19.5</v>
       </c>
       <c r="C6" s="34">
-        <v>21.94</v>
+        <v>16.32</v>
       </c>
       <c r="D6" s="36">
-        <v>117.58</v>
+        <v>117.2</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="11.1" customHeight="1">
       <c r="A7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="21"/>
     </row>
     <row r="8" spans="1:4" ht="12.6" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="40">
-        <v>20.93</v>
+        <v>18.26</v>
       </c>
       <c r="C8" s="40">
-        <v>17.31</v>
+        <v>15.44</v>
       </c>
       <c r="D8" s="42">
-        <v>114.5</v>
+        <v>113.9</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="11.1" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="21"/>
     </row>
     <row r="10" spans="1:4" ht="12.6" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40">
-        <v>19.16</v>
+        <v>15.9</v>
       </c>
       <c r="C10" s="40">
-        <v>16.08</v>
+        <v>13.72</v>
       </c>
       <c r="D10" s="42">
-        <v>113.67</v>
+        <v>113.3</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="11.1" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="21"/>
     </row>
     <row r="12" spans="1:4" ht="12.6" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="40">
-        <v>25.91</v>
+        <v>22.83</v>
       </c>
       <c r="C12" s="40">
-        <v>20.58</v>
+        <v>18.58</v>
       </c>
       <c r="D12" s="42">
-        <v>119.04</v>
+        <v>119.02</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="11.1" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="21"/>
     </row>
     <row r="14" spans="1:4" ht="12.6" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="40">
-        <v>23.54</v>
+        <v>20.39</v>
       </c>
       <c r="C14" s="40">
-        <v>19.05</v>
+        <v>16.94</v>
       </c>
       <c r="D14" s="42">
-        <v>118.93</v>
+        <v>118.88</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="11.1" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="21"/>
     </row>
     <row r="16" spans="1:4" ht="12.6" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="40">
-        <v>24.09</v>
+        <v>20.33</v>
       </c>
       <c r="C16" s="40">
-        <v>19.41</v>
+        <v>16.89</v>
       </c>
       <c r="D16" s="42">
-        <v>119.1</v>
+        <v>118.37</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="11.1" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="21"/>
     </row>
     <row r="18" spans="1:4" ht="12.6" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="40">
-        <v>29.01</v>
+        <v>21.94</v>
       </c>
       <c r="C18" s="40">
-        <v>22.48</v>
+        <v>17.99</v>
       </c>
       <c r="D18" s="42">
-        <v>114.62</v>
+        <v>114.39</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="11.1" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="21"/>
     </row>
     <row r="20" spans="1:4" ht="12.6" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="40">
-        <v>20.7</v>
+        <v>15.92</v>
       </c>
       <c r="C20" s="40">
-        <v>17.15</v>
+        <v>13.73</v>
       </c>
       <c r="D20" s="42">
-        <v>113.25</v>
+        <v>112.86</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="11.1" customHeight="1">
       <c r="A21" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="21"/>
     </row>
     <row r="22" spans="1:4" ht="12.6" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="40">
-        <v>16.56</v>
+        <v>16.4</v>
       </c>
       <c r="C22" s="40">
-        <v>14.21</v>
+        <v>14.09</v>
       </c>
       <c r="D22" s="42">
-        <v>111.27</v>
+        <v>111.01</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="11.1" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="21"/>
     </row>
     <row r="24" spans="1:4" ht="12.6" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="40">
-        <v>19.42</v>
+        <v>18.86</v>
       </c>
       <c r="C24" s="40">
-        <v>16.26</v>
+        <v>15.87</v>
       </c>
       <c r="D24" s="42">
-        <v>117.83</v>
+        <v>117.58</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="11.1" customHeight="1">
       <c r="A25" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="21"/>
     </row>
     <row r="26" spans="1:4" ht="12.6" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="40">
-        <v>21.08</v>
+        <v>15.64</v>
       </c>
       <c r="C26" s="40">
-        <v>17.41</v>
+        <v>13.53</v>
       </c>
       <c r="D26" s="42">
-        <v>114.79</v>
+        <v>114.68</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="11.1" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="21"/>
     </row>
     <row r="28" spans="1:4" ht="12.6" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="40">
-        <v>19.18</v>
+        <v>17.93</v>
       </c>
       <c r="C28" s="40">
-        <v>16.1</v>
+        <v>15.21</v>
       </c>
       <c r="D28" s="42">
-        <v>116.92</v>
+        <v>117.31</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="11.1" customHeight="1">
       <c r="A29" s="38" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="21"/>
     </row>
     <row r="30" spans="1:4" ht="12.6" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="40">
-        <v>7.88</v>
+        <v>7.92</v>
       </c>
       <c r="C30" s="40">
-        <v>7.3</v>
+        <v>7.34</v>
       </c>
       <c r="D30" s="42">
-        <v>107.58</v>
+        <v>107.46</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="11.1" customHeight="1">
       <c r="A31" s="38" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="21"/>
     </row>
     <row r="32" spans="1:4" ht="12.6" customHeight="1">
       <c r="A32" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="40">
-        <v>19.27</v>
+        <v>19.21</v>
       </c>
       <c r="C32" s="40">
-        <v>16.16</v>
+        <v>16.11</v>
       </c>
       <c r="D32" s="42">
-        <v>117.67</v>
+        <v>117.52</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="11.1" customHeight="1">
       <c r="A33" s="38" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="21"/>
     </row>
     <row r="34" spans="1:4" ht="12.6" customHeight="1">
       <c r="A34" s="15"/>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="24"/>
     </row>
     <row r="35" spans="1:4" ht="11.1" customHeight="1" thickBot="1">
       <c r="A35" s="14"/>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="25"/>
     </row>
     <row r="36" spans="1:4" ht="13.5" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>14</v>