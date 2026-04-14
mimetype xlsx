--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -1,150 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <workbookPr codeName="ThisWorkbook"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\48430\Documents\pdf文件\輯要11501_1150310\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{357AC6EE-7E73-4EE3-A543-C914462B9BB4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <bookViews>
+    <workbookView xWindow="-104" yWindow="-104" windowWidth="29699" windowHeight="16094" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+  </bookViews>
   <sheets>
     <sheet name="11-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$F$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'11-2'!$A$1:$D$42</definedName>
+    <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$D$42</definedName>
   </definedNames>
-  <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
-[...1 lines deleted...]
-    <t>資料來源：各金融控股公司Web申報資料。</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+  <si>
+    <t>華南金融控股公司</t>
+  </si>
+  <si>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t xml:space="preserve">  11-2  Financial Performance Ratio of Financial Holding Company</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">金融控股公司名稱
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>by Company</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>單位：</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>% Unit:%</t>
+    </r>
+  </si>
+  <si>
+    <t>負債占淨值比率</t>
+  </si>
+  <si>
+    <t>Liability/Equity</t>
+  </si>
+  <si>
+    <t>負債占資產比率</t>
+  </si>
+  <si>
+    <t>Liability/Asset</t>
+  </si>
+  <si>
+    <t>雙重槓桿比率</t>
+  </si>
+  <si>
+    <t>Double Leverage Ratio</t>
   </si>
   <si>
     <r>
       <t>11-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
+        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融控股公司財務及業務比率表</t>
     </r>
   </si>
   <si>
-    <r>
-[...45 lines deleted...]
-    <t>Returns on Asset</t>
+    <t>資料來源：金控公司申報資料。</t>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <rFont val="新細明體"/>
+        <rFont val="細明體"/>
+        <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
-        <charset val="0"/>
+        <family val="1"/>
       </rPr>
       <t xml:space="preserve">Provided by Financial Holding Company. </t>
     </r>
   </si>
   <si>
-    <t>華南金融控股公司</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>富邦金融控股公司</t>
   </si>
   <si>
     <t>Fubon Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基金融控股公司</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>Cathay Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>中國信託金融控股公司</t>
   </si>
@@ -182,334 +199,322 @@
     <t>Mega Financial  Holding Co., Ltd.</t>
   </si>
   <si>
     <t>第一金融控股公司</t>
   </si>
   <si>
     <t>First Financial Holding Co. Ltd.</t>
   </si>
   <si>
     <t>國票金融控股公司</t>
   </si>
   <si>
     <t>Waterland Financial Holdings</t>
   </si>
   <si>
     <t>臺灣金融控股公司</t>
   </si>
   <si>
     <t>Taiwan Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>合作金庫金融控股公司</t>
   </si>
   <si>
     <t>Taiwan Cooperative Financial Holding Co., Ltd.</t>
-  </si>
-[...4 lines deleted...]
-    <t>民國114年12月底</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
-[...12 lines deleted...]
-    <numFmt numFmtId="175" formatCode="###,###,##0.00"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="179" formatCode="###,###,##0.00"/>
   </numFmts>
-  <fonts count="38">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
+      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
-      <charset val="136"/>
-[...3 lines deleted...]
-      <name val="新細明體"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="標楷體"/>
+      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
-      <charset val="136"/>
+      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="細明體"/>
+      <family val="3"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF006100"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF9C0006"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF9C6500"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF3F3F76"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFA7D00"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFA7D00"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="新細明體"/>
+      <family val="1"/>
+      <charset val="136"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
-      <charset val="136"/>
-[...8 lines deleted...]
-      <name val="新細明體"/>
+      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
-      <charset val="0"/>
-[...172 lines deleted...]
-      <charset val="136"/>
+      <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
-      <charset val="136"/>
-[...8 lines deleted...]
-      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <family val="1"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
-      <patternFill patternType="none">
-[...13 lines deleted...]
-      </patternFill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
@@ -577,1475 +582,1500 @@
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFEB9C"/>
-[...18 lines deleted...]
-        <bgColor indexed="65"/>
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
-        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
-        <bgColor indexed="65"/>
-[...17 lines deleted...]
-        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="7F7F7F"/>
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
-        <color rgb="FF8001"/>
+        <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
-        <color rgb="B2B2B2"/>
+        <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
-        <color rgb="3F3F3F"/>
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right style="thin">
-[...55 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right style="thin">
-[...5 lines deleted...]
-      </bottom>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...53 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="49">
-[...146 lines deleted...]
-    <xf xxid="62" numFmtId="0" fontId="32" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+  <cellStyleXfs count="42">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="3" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="5" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="6" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="9" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="10" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="13" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="14" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="15" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="18" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="19" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="20" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="23" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="24" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="25" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="26" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="27" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="28" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="29" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="30" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="31" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="23" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="32" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs>
-[...3 lines deleted...]
-    <xf xxid="66" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+  <cellXfs count="32">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="33" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="33" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="33" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="179" fontId="33" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="67" numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="68" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...17 lines deleted...]
-    <xf xxid="74" numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf xxid="75" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...12 lines deleted...]
-    <xf xxid="80" numFmtId="4" fontId="7" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="2" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="81" numFmtId="4" fontId="7" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...92 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="49">
-[...48 lines deleted...]
-    <cellStyle name="警告文字" xfId="62"/>
+  <cellStyles count="42">
+    <cellStyle name="20% - 輔色1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - 輔色2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - 輔色3" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - 輔色4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - 輔色5" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - 輔色6" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="40% - 輔色1" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="40% - 輔色2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="40% - 輔色3" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="40% - 輔色4" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="40% - 輔色5" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="40% - 輔色6" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="60% - 輔色1" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="60% - 輔色2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="60% - 輔色3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="60% - 輔色4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="60% - 輔色5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="60% - 輔色6" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="一般" xfId="0" builtinId="0"/>
+    <cellStyle name="中等" xfId="19" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="合計" xfId="20" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="好" xfId="21" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="計算方式" xfId="22" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="連結的儲存格" xfId="23" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="備註" xfId="24" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="說明文字" xfId="25" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="輔色1" xfId="26" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="輔色2" xfId="27" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="輔色3" xfId="28" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="輔色4" xfId="29" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="輔色5" xfId="30" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="輔色6" xfId="31" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="標題" xfId="32" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="標題 1" xfId="33" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="標題 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="標題 3" xfId="35" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="標題 4" xfId="36" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="輸入" xfId="37" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="輸出" xfId="38" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="檢查儲存格" xfId="39" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="壞" xfId="40" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="警告文字" xfId="41" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
   </cellStyles>
-  <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
+  <dxfs count="0"/>
+  <tableStyles count="0"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <dimension ref="A1:F43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:D42"/>
   <sheetViews>
-    <sheetView view="normal" workbookViewId="0">
-      <selection pane="topLeft" activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
+  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="33.625" customWidth="1"/>
-    <col min="2" max="6" width="19.625" customWidth="1"/>
+    <col min="1" max="1" width="33.59765625" customWidth="1"/>
+    <col min="2" max="4" width="32.59765625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21" customHeight="1">
+    <row r="1" spans="1:4" ht="21.05" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="14"/>
       <c r="D1" s="14"/>
-      <c r="E1" s="14"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" ht="21" customHeight="1">
+    </row>
+    <row r="2" spans="1:4" ht="21.05" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+    </row>
+    <row r="3" spans="1:4" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="15"/>
+      <c r="B3" s="27" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="15"/>
-[...15 lines deleted...]
-      <c r="F3" s="4" t="s">
+      <c r="C3" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="19" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="29.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="13" t="s">
         <v>3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="7" t="s">
+      <c r="B4" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="27.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="12"/>
+      <c r="B5" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="C5" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D5" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="7" t="s">
+    </row>
+    <row r="6" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="11">
+        <v>20.309999999999999</v>
+      </c>
+      <c r="C6" s="11">
+        <v>16.88</v>
+      </c>
+      <c r="D6" s="9">
+        <v>118.84</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="10"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="8"/>
+    </row>
+    <row r="8" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="6">
+        <v>21.55</v>
+      </c>
+      <c r="C8" s="6">
+        <v>17.73</v>
+      </c>
+      <c r="D8" s="7">
+        <v>117.34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="8"/>
+    </row>
+    <row r="10" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="6">
+        <v>20.28</v>
+      </c>
+      <c r="C10" s="6">
+        <v>16.86</v>
+      </c>
+      <c r="D10" s="7">
+        <v>116.82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="8"/>
+    </row>
+    <row r="12" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="6">
+        <v>29.39</v>
+      </c>
+      <c r="C12" s="6">
+        <v>22.71</v>
+      </c>
+      <c r="D12" s="7">
+        <v>126.13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="8"/>
+    </row>
+    <row r="14" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="6">
+        <v>21.97</v>
+      </c>
+      <c r="C14" s="6">
+        <v>18.010000000000002</v>
+      </c>
+      <c r="D14" s="7">
+        <v>121.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="8"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="6">
+        <v>20.97</v>
+      </c>
+      <c r="C16" s="6">
+        <v>17.34</v>
+      </c>
+      <c r="D16" s="7">
+        <v>119.3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="8"/>
+    </row>
+    <row r="18" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="6">
+        <v>16.05</v>
+      </c>
+      <c r="C18" s="6">
+        <v>13.83</v>
+      </c>
+      <c r="D18" s="7">
+        <v>114.84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="8"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="6">
+        <v>15.41</v>
+      </c>
+      <c r="C20" s="6">
+        <v>13.35</v>
+      </c>
+      <c r="D20" s="7">
+        <v>114.32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="8"/>
+    </row>
+    <row r="22" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="6">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="C22" s="6">
+        <v>15.86</v>
+      </c>
+      <c r="D22" s="7">
+        <v>113.75</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="10"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="8"/>
+    </row>
+    <row r="24" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="6">
+        <v>18.2</v>
+      </c>
+      <c r="C24" s="6">
+        <v>15.4</v>
+      </c>
+      <c r="D24" s="7">
+        <v>117.31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="8"/>
+    </row>
+    <row r="26" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="6">
+        <v>16.12</v>
+      </c>
+      <c r="C26" s="6">
+        <v>13.88</v>
+      </c>
+      <c r="D26" s="7">
+        <v>114.29</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="8"/>
+    </row>
+    <row r="28" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="6">
+        <v>17.82</v>
+      </c>
+      <c r="C28" s="6">
+        <v>15.12</v>
+      </c>
+      <c r="D28" s="7">
+        <v>117.34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="8"/>
+    </row>
+    <row r="30" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="6">
+        <v>9.2799999999999994</v>
+      </c>
+      <c r="C30" s="6">
+        <v>8.49</v>
+      </c>
+      <c r="D30" s="7">
+        <v>108.58</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="8"/>
+    </row>
+    <row r="32" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" s="6">
+        <v>19.559999999999999</v>
+      </c>
+      <c r="C32" s="6">
+        <v>16.36</v>
+      </c>
+      <c r="D32" s="7">
+        <v>117.61</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="8"/>
+    </row>
+    <row r="34" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="26"/>
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="31"/>
+    </row>
+    <row r="35" spans="1:4" ht="11.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="24"/>
+      <c r="B35" s="10"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="8"/>
+    </row>
+    <row r="36" spans="1:4" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="26"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="3"/>
+    </row>
+    <row r="37" spans="1:4" ht="11.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="25"/>
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="2"/>
+    </row>
+    <row r="38" spans="1:4" ht="13.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="9" t="s">
-[...16 lines deleted...]
-      <c r="E5" s="8" t="s">
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+    </row>
+    <row r="39" spans="1:4" ht="13.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="10" t="s">
-[...505 lines deleted...]
-      <c r="F43" s="2"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+    </row>
+    <row r="40" spans="1:4" ht="13.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="15"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+    </row>
+    <row r="41" spans="1:4" ht="13.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="15"/>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+    </row>
+    <row r="42" spans="1:4" ht="13.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="15"/>
+      <c r="B42" s="15"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
     </row>
   </sheetData>
-  <mergeCells count="82">
-[...7 lines deleted...]
-    <mergeCell ref="F32:F33"/>
+  <mergeCells count="51">
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
-    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
     <mergeCell ref="B12:B13"/>
     <mergeCell ref="C12:C13"/>
-    <mergeCell ref="B8:B9"/>
-[...11 lines deleted...]
-    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="D12:D13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
-    <mergeCell ref="E14:E15"/>
-[...50 lines deleted...]
-    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
+  <phoneticPr fontId="7" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" firstPageNumber="177" orientation="landscape" useFirstPageNumber="1"/>
+  <pageSetup paperSize="9" firstPageNumber="177" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;C&amp;"Times New Roman"&amp;9 - &amp;p -</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>工作表</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>具名範圍</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>11-2</vt:lpstr>
+      <vt:lpstr>'11-2'!Print_Area</vt:lpstr>
+      <vt:lpstr>'11-2'!外部資料_1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Manager>行政院金融監督管理委員會銀行局</Manager>
   <Company>367010000D</Company>
-  <Manager>行政院金融監督管理委員會銀行局</Manager>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
-  <cp:category>I52</cp:category>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>金融業務統計輯要</dc:title>
+  <dc:subject>金融控股公司財務及業務比率表</dc:subject>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:subject>金融控股公司財務及業務比率表</dc:subject>
-[...1 lines deleted...]
-  <dc:title>金融業務統計輯要</dc:title>
+  <cp:category>I52</cp:category>
 </cp:coreProperties>
 </file>
-
-[...2 lines deleted...]
-</file>