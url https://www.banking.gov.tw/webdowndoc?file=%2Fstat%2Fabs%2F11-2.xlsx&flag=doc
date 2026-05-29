--- v4 (2026-04-14)
+++ v5 (2026-05-29)
@@ -1,167 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...10 lines deleted...]
-  </bookViews>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="11-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'11-2'!$A$1:$D$42</definedName>
-    <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$D$42</definedName>
+    <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$D$41</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>華南金融控股公司</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t xml:space="preserve">  11-2  Financial Performance Ratio of Financial Holding Company</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金融控股公司名稱
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
-        <color indexed="8"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
+        <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>% Unit:%</t>
     </r>
   </si>
   <si>
     <t>負債占淨值比率</t>
   </si>
   <si>
     <t>Liability/Equity</t>
   </si>
   <si>
     <t>負債占資產比率</t>
   </si>
   <si>
     <t>Liability/Asset</t>
   </si>
   <si>
     <t>雙重槓桿比率</t>
   </si>
   <si>
     <t>Double Leverage Ratio</t>
   </si>
   <si>
     <r>
       <t>11-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融控股公司財務及業務比率表</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>資料來源：金控公司申報資料。</t>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="細明體"/>
-        <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t xml:space="preserve">Provided by Financial Holding Company. </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
+  </si>
+  <si>
+    <t>資料來源：金控公司申報資料（自結數）。</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>富邦金融控股公司</t>
   </si>
   <si>
     <t>Fubon Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基金融控股公司</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>Cathay Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>中國信託金融控股公司</t>
   </si>
@@ -204,317 +190,319 @@
   <si>
     <t>First Financial Holding Co. Ltd.</t>
   </si>
   <si>
     <t>國票金融控股公司</t>
   </si>
   <si>
     <t>Waterland Financial Holdings</t>
   </si>
   <si>
     <t>臺灣金融控股公司</t>
   </si>
   <si>
     <t>Taiwan Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>合作金庫金融控股公司</t>
   </si>
   <si>
     <t>Taiwan Cooperative Financial Holding Co., Ltd.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...1 lines deleted...]
-    <numFmt numFmtId="179" formatCode="###,###,##0.00"/>
+<styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <numFmts count="12">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
+    <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
+    <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
+    <numFmt numFmtId="175" formatCode="###,###,##0.00"/>
   </numFmts>
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="38">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
-      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
-      <family val="4"/>
-[...6 lines deleted...]
-      <family val="4"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
-      <family val="4"/>
-      <charset val="136"/>
+      <charset val="136"/>
+      <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="新細明體"/>
-      <family val="1"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...11 lines deleted...]
-      <family val="1"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
-      <family val="3"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="9C6500"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="006100"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="FA7D00"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="FA7D00"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="7F7F7F"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF006100"/>
-[...26 lines deleted...]
-      <charset val="136"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="3F3F76"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FF3F3F3F"/>
-[...2 lines deleted...]
-      <charset val="136"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="3F3F3F"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFFA7D00"/>
-[...2 lines deleted...]
-      <charset val="136"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFFA7D00"/>
-[...2 lines deleted...]
-      <charset val="136"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="9C0006"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="12"/>
-      <color theme="0"/>
-[...44 lines deleted...]
-      <charset val="136"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="FF0000"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
-      <family val="4"/>
-      <charset val="136"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="136"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...4 lines deleted...]
-      <family val="1"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
       <charset val="136"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
-      <patternFill patternType="none"/>
-[...5 lines deleted...]
-      <patternFill patternType="none"/>
+      <patternFill patternType="none">
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
@@ -582,226 +570,239 @@
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
-[...14 lines deleted...]
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor rgb="FFEB9C"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="C6EFCE"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="F2F2F2"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
-      </patternFill>
-[...13 lines deleted...]
-        <fgColor rgb="FFFFC7CE"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCC99"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="A5A5A5"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC7CE"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="23">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
-        <color rgb="FFFF8001"/>
+        <color rgb="FF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </left>
       <right style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </right>
       <top style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </left>
       <right style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </right>
       <top style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </left>
       <right style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </right>
       <top style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </top>
       <bottom style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
@@ -911,1171 +912,870 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
-[...121 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+  <cellStyleXfs count="47">
+    <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
+    <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="15" numFmtId="0" fontId="16" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="16" numFmtId="0" fontId="16" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="17" numFmtId="0" fontId="16" fillId="5" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="18" numFmtId="0" fontId="16" fillId="6" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="19" numFmtId="0" fontId="16" fillId="7" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="20" numFmtId="0" fontId="16" fillId="8" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="21" numFmtId="0" fontId="16" fillId="9" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="22" numFmtId="0" fontId="16" fillId="10" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="23" numFmtId="0" fontId="16" fillId="11" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="24" numFmtId="0" fontId="16" fillId="12" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="25" numFmtId="0" fontId="16" fillId="13" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="26" numFmtId="0" fontId="16" fillId="14" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="27" numFmtId="0" fontId="17" fillId="15" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="28" numFmtId="0" fontId="17" fillId="16" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="29" numFmtId="0" fontId="17" fillId="17" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="30" numFmtId="0" fontId="17" fillId="18" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="31" numFmtId="0" fontId="17" fillId="19" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="32" numFmtId="0" fontId="17" fillId="20" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="33" numFmtId="171" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="34" numFmtId="168" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="35" numFmtId="0" fontId="18" fillId="21" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="36" numFmtId="0" fontId="19" fillId="2" borderId="1" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="37" numFmtId="0" fontId="20" fillId="22" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="38" numFmtId="9" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="39" numFmtId="0" fontId="21" fillId="23" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="40" numFmtId="170" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="41" numFmtId="169" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="42" numFmtId="0" fontId="22" fillId="2" borderId="3" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="43" numFmtId="0" fontId="0" fillId="24" borderId="4" applyAlignment="0" applyFont="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="44" numFmtId="0" fontId="23" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="45" numFmtId="0" fontId="17" fillId="25" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="46" numFmtId="0" fontId="17" fillId="26" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="47" numFmtId="0" fontId="17" fillId="27" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="48" numFmtId="0" fontId="17" fillId="28" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="49" numFmtId="0" fontId="17" fillId="29" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="50" numFmtId="0" fontId="17" fillId="30" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="51" numFmtId="0" fontId="24" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="52" numFmtId="0" fontId="25" fillId="2" borderId="5" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="53" numFmtId="0" fontId="26" fillId="2" borderId="6" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="54" numFmtId="0" fontId="27" fillId="2" borderId="7" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="55" numFmtId="0" fontId="27" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="56" numFmtId="0" fontId="28" fillId="31" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="57" numFmtId="0" fontId="29" fillId="23" borderId="8" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="58" numFmtId="0" fontId="30" fillId="32" borderId="9" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="59" numFmtId="0" fontId="31" fillId="33" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="60" numFmtId="0" fontId="32" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="32">
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs>
+    <xf xxid="61" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="62" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="63" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="64" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="65" numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="66" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="67" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="68" numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="69" numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="70" numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="71" numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="72" numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="73" numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="74" numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="75" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="76" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="77" numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="78" numFmtId="0" fontId="15" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="79" numFmtId="4" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="80" numFmtId="4" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="81" numFmtId="4" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="82" numFmtId="4" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="83" numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="33" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="84" numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="33" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="85" numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="86" numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="33" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="87" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf xxid="88" numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="89" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="90" numFmtId="4" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="91" numFmtId="4" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="179" fontId="33" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="92" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
+    <xf xxid="93" numFmtId="0" fontId="33" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="94" numFmtId="175" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="95" numFmtId="175" fontId="34" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf xxid="96" numFmtId="175" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="97" numFmtId="175" fontId="34" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="98" numFmtId="0" fontId="34" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="99" numFmtId="0" fontId="35" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="100" numFmtId="175" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="101" numFmtId="175" fontId="34" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="103" numFmtId="175" fontId="34" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="104" numFmtId="0" fontId="36" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="105" numFmtId="0" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="42">
-[...41 lines deleted...]
-    <cellStyle name="警告文字" xfId="41" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+  <cellStyles count="47">
+    <cellStyle name="20% - 輔色1" xfId="15"/>
+    <cellStyle name="20% - 輔色2" xfId="16"/>
+    <cellStyle name="20% - 輔色3" xfId="17"/>
+    <cellStyle name="20% - 輔色4" xfId="18"/>
+    <cellStyle name="20% - 輔色5" xfId="19"/>
+    <cellStyle name="20% - 輔色6" xfId="20"/>
+    <cellStyle name="40% - 輔色1" xfId="21"/>
+    <cellStyle name="40% - 輔色2" xfId="22"/>
+    <cellStyle name="40% - 輔色3" xfId="23"/>
+    <cellStyle name="40% - 輔色4" xfId="24"/>
+    <cellStyle name="40% - 輔色5" xfId="25"/>
+    <cellStyle name="40% - 輔色6" xfId="26"/>
+    <cellStyle name="60% - 輔色1" xfId="27"/>
+    <cellStyle name="60% - 輔色2" xfId="28"/>
+    <cellStyle name="60% - 輔色3" xfId="29"/>
+    <cellStyle name="60% - 輔色4" xfId="30"/>
+    <cellStyle name="60% - 輔色5" xfId="31"/>
+    <cellStyle name="60% - 輔色6" xfId="32"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="33" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
+    <cellStyle name="中等" xfId="35"/>
+    <cellStyle name="合計" xfId="36"/>
+    <cellStyle name="好" xfId="37"/>
+    <cellStyle name="Percent" xfId="38" builtinId="5"/>
+    <cellStyle name="計算方式" xfId="39"/>
+    <cellStyle name="Currency" xfId="40" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="41" builtinId="7"/>
+    <cellStyle name="連結的儲存格" xfId="42"/>
+    <cellStyle name="備註" xfId="43"/>
+    <cellStyle name="說明文字" xfId="44"/>
+    <cellStyle name="輔色1" xfId="45"/>
+    <cellStyle name="輔色2" xfId="46"/>
+    <cellStyle name="輔色3" xfId="47"/>
+    <cellStyle name="輔色4" xfId="48"/>
+    <cellStyle name="輔色5" xfId="49"/>
+    <cellStyle name="輔色6" xfId="50"/>
+    <cellStyle name="標題" xfId="51"/>
+    <cellStyle name="標題 1" xfId="52"/>
+    <cellStyle name="標題 2" xfId="53"/>
+    <cellStyle name="標題 3" xfId="54"/>
+    <cellStyle name="標題 4" xfId="55"/>
+    <cellStyle name="輸入" xfId="56"/>
+    <cellStyle name="輸出" xfId="57"/>
+    <cellStyle name="檢查儲存格" xfId="58"/>
+    <cellStyle name="壞" xfId="59"/>
+    <cellStyle name="警告文字" xfId="60"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...319 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D42"/>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="33.59765625" customWidth="1"/>
-    <col min="2" max="4" width="32.59765625" customWidth="1"/>
+    <col min="1" max="1" width="33.625" customWidth="1"/>
+    <col min="2" max="4" width="32.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="21.05" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:4" ht="21" customHeight="1">
+      <c r="A1" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="14"/>
-[...4 lines deleted...]
-      <c r="A2" s="14" t="s">
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+    </row>
+    <row r="2" spans="1:4" ht="21" customHeight="1">
+      <c r="A2" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="14"/>
-[...5 lines deleted...]
-      <c r="B3" s="27" t="s">
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+    </row>
+    <row r="3" spans="1:4" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="28" t="s">
+      <c r="C3" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="30" customHeight="1">
+      <c r="A4" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="27.95" customHeight="1" thickBot="1">
+      <c r="A5" s="28"/>
+      <c r="B5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A6" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="34">
+        <v>20.1</v>
+      </c>
+      <c r="C6" s="34">
+        <v>16.74</v>
+      </c>
+      <c r="D6" s="36">
+        <v>118.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A7" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="21"/>
+    </row>
+    <row r="8" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="40">
+        <v>21.02</v>
+      </c>
+      <c r="C8" s="40">
+        <v>17.37</v>
+      </c>
+      <c r="D8" s="42">
+        <v>116.48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A9" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="21"/>
+    </row>
+    <row r="10" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A10" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="B10" s="40">
+        <v>20.01</v>
+      </c>
+      <c r="C10" s="40">
+        <v>16.67</v>
+      </c>
+      <c r="D10" s="42">
+        <v>116.08</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A11" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="19"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="21"/>
+    </row>
+    <row r="12" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A12" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="40">
+        <v>27.13</v>
+      </c>
+      <c r="C12" s="40">
+        <v>21.34</v>
+      </c>
+      <c r="D12" s="42">
+        <v>123.76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A13" s="38" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="21"/>
+    </row>
+    <row r="14" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A14" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="40">
+        <v>20.98</v>
+      </c>
+      <c r="C14" s="40">
+        <v>17.34</v>
+      </c>
+      <c r="D14" s="42">
+        <v>120.57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A15" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="21"/>
+    </row>
+    <row r="16" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A16" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="40">
+        <v>20.8</v>
+      </c>
+      <c r="C16" s="40">
+        <v>17.22</v>
+      </c>
+      <c r="D16" s="42">
+        <v>119.01</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A17" s="38" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="19"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="21"/>
+    </row>
+    <row r="18" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A18" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B18" s="40">
+        <v>16.66</v>
+      </c>
+      <c r="C18" s="40">
+        <v>14.28</v>
+      </c>
+      <c r="D18" s="42">
+        <v>114.48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A19" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="21"/>
+    </row>
+    <row r="20" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A20" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="40">
+        <v>15.5</v>
+      </c>
+      <c r="C20" s="40">
+        <v>13.42</v>
+      </c>
+      <c r="D20" s="42">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A21" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="19"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="21"/>
+    </row>
+    <row r="22" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A22" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="40">
+        <v>18.24</v>
+      </c>
+      <c r="C22" s="40">
+        <v>15.43</v>
+      </c>
+      <c r="D22" s="42">
+        <v>112.82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A23" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="21"/>
+    </row>
+    <row r="24" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A24" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="40">
+        <v>18.09</v>
+      </c>
+      <c r="C24" s="40">
+        <v>15.32</v>
+      </c>
+      <c r="D24" s="42">
+        <v>117.47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A25" s="38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="21"/>
+    </row>
+    <row r="26" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A26" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="40">
+        <v>17.69</v>
+      </c>
+      <c r="C26" s="40">
+        <v>15.03</v>
+      </c>
+      <c r="D26" s="42">
+        <v>114.14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A27" s="38" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="21"/>
+    </row>
+    <row r="28" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A28" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="40">
+        <v>17.81</v>
+      </c>
+      <c r="C28" s="40">
+        <v>15.12</v>
+      </c>
+      <c r="D28" s="42">
+        <v>117.4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A29" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="21"/>
+    </row>
+    <row r="30" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A30" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="40">
+        <v>8.87</v>
+      </c>
+      <c r="C30" s="40">
+        <v>8.15</v>
+      </c>
+      <c r="D30" s="42">
+        <v>108.43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A31" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="21"/>
+    </row>
+    <row r="32" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A32" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B32" s="40">
+        <v>19.61</v>
+      </c>
+      <c r="C32" s="40">
+        <v>16.39</v>
+      </c>
+      <c r="D32" s="42">
+        <v>117.63</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="11.1" customHeight="1">
+      <c r="A33" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="21"/>
+    </row>
+    <row r="34" spans="1:4" ht="12.6" customHeight="1">
+      <c r="A34" s="15"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="22"/>
+      <c r="D34" s="24"/>
+    </row>
+    <row r="35" spans="1:4" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A35" s="14"/>
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="25"/>
+    </row>
+    <row r="36" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A36" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="19" t="s">
-[...362 lines deleted...]
-      <c r="A38" s="16" t="s">
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+    </row>
+    <row r="37" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A37" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="B38" s="15"/>
-[...27 lines deleted...]
-      <c r="D42" s="15"/>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+    </row>
+    <row r="38" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A38" s="1"/>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+    </row>
+    <row r="39" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="3"/>
+    </row>
+    <row r="40" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A40" s="1"/>
+      <c r="B40" s="1"/>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+    </row>
+    <row r="41" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="51">
-[...2 lines deleted...]
-    <mergeCell ref="D36:D37"/>
+  <mergeCells count="48">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="D30:D31"/>
-    <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
-    <mergeCell ref="B24:B25"/>
-[...34 lines deleted...]
-    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="B32:B33"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" firstPageNumber="177" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageSetup paperSize="9" firstPageNumber="177" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
-  <Company>367010000D</Company>
-[...2 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <dc:subject>金融控股公司財務及業務比率表</dc:subject>
+<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>I52</cp:category>
+  <dc:subject>金融控股公司財務及業務比率表</dc:subject>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
+</file>