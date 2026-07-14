--- v5 (2026-05-29)
+++ v6 (2026-07-14)
@@ -14,51 +14,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="11-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$D$41</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>華南金融控股公司</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t xml:space="preserve">  11-2  Financial Performance Ratio of Financial Holding Company</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金融控股公司名稱
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：</t>
     </r>
     <r>
       <rPr>
@@ -100,51 +100,51 @@
       <t>　金融控股公司財務及業務比率表</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve">Provided by Financial Holding Company. </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>資料來源：金控公司申報資料（自結數）。</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>富邦金融控股公司</t>
   </si>
   <si>
     <t>Fubon Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基金融控股公司</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>Cathay Financial Holding Co., Ltd.</t>
   </si>
@@ -1316,343 +1316,343 @@
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="27.95" customHeight="1" thickBot="1">
       <c r="A5" s="28"/>
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12.6" customHeight="1">
       <c r="A6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="34">
-        <v>20.1</v>
+        <v>19.65</v>
       </c>
       <c r="C6" s="34">
-        <v>16.74</v>
+        <v>16.42</v>
       </c>
       <c r="D6" s="36">
-        <v>118.8</v>
+        <v>118.42</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="11.1" customHeight="1">
       <c r="A7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="21"/>
     </row>
     <row r="8" spans="1:4" ht="12.6" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="40">
-        <v>21.02</v>
+        <v>18.81</v>
       </c>
       <c r="C8" s="40">
-        <v>17.37</v>
+        <v>15.83</v>
       </c>
       <c r="D8" s="42">
-        <v>116.48</v>
+        <v>113.34</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="11.1" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="21"/>
     </row>
     <row r="10" spans="1:4" ht="12.6" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40">
-        <v>20.01</v>
+        <v>18.08</v>
       </c>
       <c r="C10" s="40">
-        <v>16.67</v>
+        <v>15.31</v>
       </c>
       <c r="D10" s="42">
-        <v>116.08</v>
+        <v>114.52</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="11.1" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="21"/>
     </row>
     <row r="12" spans="1:4" ht="12.6" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="40">
-        <v>27.13</v>
+        <v>24.88</v>
       </c>
       <c r="C12" s="40">
-        <v>21.34</v>
+        <v>19.92</v>
       </c>
       <c r="D12" s="42">
-        <v>123.76</v>
+        <v>117.65</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="11.1" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="21"/>
     </row>
     <row r="14" spans="1:4" ht="12.6" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="40">
-        <v>20.98</v>
+        <v>18.09</v>
       </c>
       <c r="C14" s="40">
-        <v>17.34</v>
+        <v>15.32</v>
       </c>
       <c r="D14" s="42">
-        <v>120.57</v>
+        <v>117.7</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="11.1" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="21"/>
     </row>
     <row r="16" spans="1:4" ht="12.6" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="40">
-        <v>20.8</v>
+        <v>20.26</v>
       </c>
       <c r="C16" s="40">
-        <v>17.22</v>
+        <v>16.85</v>
       </c>
       <c r="D16" s="42">
-        <v>119.01</v>
+        <v>118.53</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="11.1" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="21"/>
     </row>
     <row r="18" spans="1:4" ht="12.6" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="40">
-        <v>16.66</v>
+        <v>17.18</v>
       </c>
       <c r="C18" s="40">
-        <v>14.28</v>
+        <v>14.66</v>
       </c>
       <c r="D18" s="42">
-        <v>114.48</v>
+        <v>106.14</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="11.1" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="21"/>
     </row>
     <row r="20" spans="1:4" ht="12.6" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="40">
-        <v>15.5</v>
+        <v>14.96</v>
       </c>
       <c r="C20" s="40">
-        <v>13.42</v>
+        <v>13.01</v>
       </c>
       <c r="D20" s="42">
-        <v>114</v>
+        <v>113.36</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="11.1" customHeight="1">
       <c r="A21" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="21"/>
     </row>
     <row r="22" spans="1:4" ht="12.6" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="40">
-        <v>18.24</v>
+        <v>17.14</v>
       </c>
       <c r="C22" s="40">
-        <v>15.43</v>
+        <v>14.63</v>
       </c>
       <c r="D22" s="42">
-        <v>112.82</v>
+        <v>111.88</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="11.1" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="21"/>
     </row>
     <row r="24" spans="1:4" ht="12.6" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="40">
-        <v>18.09</v>
+        <v>17.66</v>
       </c>
       <c r="C24" s="40">
-        <v>15.32</v>
+        <v>15.01</v>
       </c>
       <c r="D24" s="42">
-        <v>117.47</v>
+        <v>116.09</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="11.1" customHeight="1">
       <c r="A25" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="21"/>
     </row>
     <row r="26" spans="1:4" ht="12.6" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="40">
-        <v>17.69</v>
+        <v>15.77</v>
       </c>
       <c r="C26" s="40">
-        <v>15.03</v>
+        <v>13.62</v>
       </c>
       <c r="D26" s="42">
-        <v>114.14</v>
+        <v>113.89</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="11.1" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="21"/>
     </row>
     <row r="28" spans="1:4" ht="12.6" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="40">
-        <v>17.81</v>
+        <v>17.59</v>
       </c>
       <c r="C28" s="40">
-        <v>15.12</v>
+        <v>14.96</v>
       </c>
       <c r="D28" s="42">
-        <v>117.4</v>
+        <v>112.18</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="11.1" customHeight="1">
       <c r="A29" s="38" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="21"/>
     </row>
     <row r="30" spans="1:4" ht="12.6" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="40">
-        <v>8.87</v>
+        <v>8.56</v>
       </c>
       <c r="C30" s="40">
-        <v>8.15</v>
+        <v>7.88</v>
       </c>
       <c r="D30" s="42">
-        <v>108.43</v>
+        <v>108.21</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="11.1" customHeight="1">
       <c r="A31" s="38" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="21"/>
     </row>
     <row r="32" spans="1:4" ht="12.6" customHeight="1">
       <c r="A32" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="40">
-        <v>19.61</v>
+        <v>19.19</v>
       </c>
       <c r="C32" s="40">
-        <v>16.39</v>
+        <v>16.1</v>
       </c>
       <c r="D32" s="42">
-        <v>117.63</v>
+        <v>117.14</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="11.1" customHeight="1">
       <c r="A33" s="38" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="21"/>
     </row>
     <row r="34" spans="1:4" ht="12.6" customHeight="1">
       <c r="A34" s="15"/>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="24"/>
     </row>
     <row r="35" spans="1:4" ht="11.1" customHeight="1" thickBot="1">
       <c r="A35" s="14"/>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="25"/>
     </row>
     <row r="36" spans="1:4" ht="13.5" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>14</v>