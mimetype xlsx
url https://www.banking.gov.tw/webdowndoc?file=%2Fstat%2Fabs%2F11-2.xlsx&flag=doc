--- v6 (2026-07-14)
+++ v7 (2026-09-01)
@@ -14,51 +14,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="11-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$D$41</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>華南金融控股公司</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t xml:space="preserve">  11-2  Financial Performance Ratio of Financial Holding Company</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金融控股公司名稱
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：</t>
     </r>
     <r>
       <rPr>
@@ -100,51 +100,51 @@
       <t>　金融控股公司財務及業務比率表</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve">Provided by Financial Holding Company. </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>資料來源：金控公司申報資料（自結數）。</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>富邦金融控股公司</t>
   </si>
   <si>
     <t>Fubon Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基金融控股公司</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>Cathay Financial Holding Co., Ltd.</t>
   </si>
@@ -1316,343 +1316,343 @@
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="27.95" customHeight="1" thickBot="1">
       <c r="A5" s="28"/>
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12.6" customHeight="1">
       <c r="A6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="34">
-        <v>19.65</v>
+        <v>28.1</v>
       </c>
       <c r="C6" s="34">
-        <v>16.42</v>
+        <v>21.94</v>
       </c>
       <c r="D6" s="36">
-        <v>118.42</v>
+        <v>117.58</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="11.1" customHeight="1">
       <c r="A7" s="38" t="s">
         <v>15</v>
       </c>
       <c r="B7" s="19"/>
       <c r="C7" s="19"/>
       <c r="D7" s="21"/>
     </row>
     <row r="8" spans="1:4" ht="12.6" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="40">
-        <v>18.81</v>
+        <v>20.93</v>
       </c>
       <c r="C8" s="40">
-        <v>15.83</v>
+        <v>17.31</v>
       </c>
       <c r="D8" s="42">
-        <v>113.34</v>
+        <v>114.5</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="11.1" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19"/>
       <c r="D9" s="21"/>
     </row>
     <row r="10" spans="1:4" ht="12.6" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40">
-        <v>18.08</v>
+        <v>19.16</v>
       </c>
       <c r="C10" s="40">
-        <v>15.31</v>
+        <v>16.08</v>
       </c>
       <c r="D10" s="42">
-        <v>114.52</v>
+        <v>113.67</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="11.1" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="21"/>
     </row>
     <row r="12" spans="1:4" ht="12.6" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="40">
-        <v>24.88</v>
+        <v>25.91</v>
       </c>
       <c r="C12" s="40">
-        <v>19.92</v>
+        <v>20.58</v>
       </c>
       <c r="D12" s="42">
-        <v>117.65</v>
+        <v>119.04</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="11.1" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="19"/>
       <c r="C13" s="19"/>
       <c r="D13" s="21"/>
     </row>
     <row r="14" spans="1:4" ht="12.6" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="40">
-        <v>18.09</v>
+        <v>23.54</v>
       </c>
       <c r="C14" s="40">
-        <v>15.32</v>
+        <v>19.05</v>
       </c>
       <c r="D14" s="42">
-        <v>117.7</v>
+        <v>118.93</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="11.1" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="19"/>
       <c r="D15" s="21"/>
     </row>
     <row r="16" spans="1:4" ht="12.6" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="40">
-        <v>20.26</v>
+        <v>24.09</v>
       </c>
       <c r="C16" s="40">
-        <v>16.85</v>
+        <v>19.41</v>
       </c>
       <c r="D16" s="42">
-        <v>118.53</v>
+        <v>119.1</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="11.1" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="19"/>
       <c r="C17" s="19"/>
       <c r="D17" s="21"/>
     </row>
     <row r="18" spans="1:4" ht="12.6" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="40">
-        <v>17.18</v>
+        <v>29.01</v>
       </c>
       <c r="C18" s="40">
-        <v>14.66</v>
+        <v>22.48</v>
       </c>
       <c r="D18" s="42">
-        <v>106.14</v>
+        <v>114.62</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="11.1" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="19"/>
       <c r="C19" s="19"/>
       <c r="D19" s="21"/>
     </row>
     <row r="20" spans="1:4" ht="12.6" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="40">
-        <v>14.96</v>
+        <v>20.7</v>
       </c>
       <c r="C20" s="40">
-        <v>13.01</v>
+        <v>17.15</v>
       </c>
       <c r="D20" s="42">
-        <v>113.36</v>
+        <v>113.25</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="11.1" customHeight="1">
       <c r="A21" s="38" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="21"/>
     </row>
     <row r="22" spans="1:4" ht="12.6" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="40">
-        <v>17.14</v>
+        <v>16.56</v>
       </c>
       <c r="C22" s="40">
-        <v>14.63</v>
+        <v>14.21</v>
       </c>
       <c r="D22" s="42">
-        <v>111.88</v>
+        <v>111.27</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="11.1" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="19"/>
       <c r="C23" s="19"/>
       <c r="D23" s="21"/>
     </row>
     <row r="24" spans="1:4" ht="12.6" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="40">
-        <v>17.66</v>
+        <v>19.42</v>
       </c>
       <c r="C24" s="40">
-        <v>15.01</v>
+        <v>16.26</v>
       </c>
       <c r="D24" s="42">
-        <v>116.09</v>
+        <v>117.83</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="11.1" customHeight="1">
       <c r="A25" s="38" t="s">
         <v>33</v>
       </c>
       <c r="B25" s="19"/>
       <c r="C25" s="19"/>
       <c r="D25" s="21"/>
     </row>
     <row r="26" spans="1:4" ht="12.6" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="40">
-        <v>15.77</v>
+        <v>21.08</v>
       </c>
       <c r="C26" s="40">
-        <v>13.62</v>
+        <v>17.41</v>
       </c>
       <c r="D26" s="42">
-        <v>113.89</v>
+        <v>114.79</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="11.1" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="19"/>
       <c r="C27" s="19"/>
       <c r="D27" s="21"/>
     </row>
     <row r="28" spans="1:4" ht="12.6" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="40">
-        <v>17.59</v>
+        <v>19.18</v>
       </c>
       <c r="C28" s="40">
-        <v>14.96</v>
+        <v>16.1</v>
       </c>
       <c r="D28" s="42">
-        <v>112.18</v>
+        <v>116.92</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="11.1" customHeight="1">
       <c r="A29" s="38" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="19"/>
       <c r="C29" s="19"/>
       <c r="D29" s="21"/>
     </row>
     <row r="30" spans="1:4" ht="12.6" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="40">
-        <v>8.56</v>
+        <v>7.88</v>
       </c>
       <c r="C30" s="40">
-        <v>7.88</v>
+        <v>7.3</v>
       </c>
       <c r="D30" s="42">
-        <v>108.21</v>
+        <v>107.58</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="11.1" customHeight="1">
       <c r="A31" s="38" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="19"/>
       <c r="C31" s="19"/>
       <c r="D31" s="21"/>
     </row>
     <row r="32" spans="1:4" ht="12.6" customHeight="1">
       <c r="A32" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="40">
-        <v>19.19</v>
+        <v>19.27</v>
       </c>
       <c r="C32" s="40">
-        <v>16.1</v>
+        <v>16.16</v>
       </c>
       <c r="D32" s="42">
-        <v>117.14</v>
+        <v>117.67</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="11.1" customHeight="1">
       <c r="A33" s="38" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="19"/>
       <c r="C33" s="19"/>
       <c r="D33" s="21"/>
     </row>
     <row r="34" spans="1:4" ht="12.6" customHeight="1">
       <c r="A34" s="15"/>
       <c r="B34" s="22"/>
       <c r="C34" s="22"/>
       <c r="D34" s="24"/>
     </row>
     <row r="35" spans="1:4" ht="11.1" customHeight="1" thickBot="1">
       <c r="A35" s="14"/>
       <c r="B35" s="23"/>
       <c r="C35" s="23"/>
       <c r="D35" s="25"/>
     </row>
     <row r="36" spans="1:4" ht="13.5" customHeight="1">
       <c r="A36" s="2" t="s">
         <v>14</v>