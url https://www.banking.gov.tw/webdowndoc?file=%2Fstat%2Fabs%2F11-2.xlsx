--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -14,51 +14,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="11-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$D$43</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>華南金融控股公司</t>
   </si>
   <si>
-    <t>民國114年 9月底</t>
+    <t>民國115年 2月底</t>
   </si>
   <si>
     <t xml:space="preserve">  11-2  Financial Performance Ratio of Financial Holding Company</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金融控股公司名稱
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：</t>
     </r>
     <r>
       <rPr>
@@ -77,77 +77,77 @@
   </si>
   <si>
     <t>負債占資產比率</t>
   </si>
   <si>
     <t>Liability/Asset</t>
   </si>
   <si>
     <t>雙重槓桿比率</t>
   </si>
   <si>
     <t>Double Leverage Ratio</t>
   </si>
   <si>
     <r>
       <t>11-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　金融控股公司財務及業務比率表</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>資料來源：金控公司申報資料。</t>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve">Provided by Financial Holding Company. </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Sept. 2025</t>
+    <t xml:space="preserve"> End of Feb. 2026</t>
+  </si>
+  <si>
+    <t>資料來源：金控公司申報資料（自結數）。</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>富邦金融控股公司</t>
   </si>
   <si>
     <t>Fubon Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基金融控股公司</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>Cathay Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>中國信託金融控股公司</t>
   </si>
@@ -853,103 +853,103 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="47">
     <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="15" numFmtId="0" fontId="32" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1106,121 +1106,121 @@
     </xf>
     <xf xxid="71" numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="72" numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="73" numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="74" numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="75" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="76" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="77" numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="78" numFmtId="0" fontId="15" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf xxid="79" numFmtId="4" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="79" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf xxid="80" numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="81" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="82" numFmtId="4" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="80" numFmtId="4" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="83" numFmtId="4" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="81" numFmtId="4" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="84" numFmtId="4" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="82" numFmtId="4" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="85" numFmtId="4" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="83" numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="86" numFmtId="4" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="84" numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="87" numFmtId="4" fontId="7" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="85" numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="88" numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="86" numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="89" numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="87" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf xxid="90" numFmtId="4" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="90" numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="91" numFmtId="4" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="91" numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="92" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="93" numFmtId="0" fontId="33" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="94" numFmtId="175" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="95" numFmtId="175" fontId="34" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="96" numFmtId="175" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="97" numFmtId="175" fontId="34" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="98" numFmtId="0" fontId="34" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="99" numFmtId="0" fontId="35" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="100" numFmtId="175" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="100" numFmtId="175" fontId="7" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="101" numFmtId="175" fontId="34" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="101" numFmtId="175" fontId="34" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="103" numFmtId="175" fontId="34" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="103" numFmtId="175" fontId="34" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="104" numFmtId="0" fontId="36" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="105" numFmtId="0" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
@@ -1258,528 +1258,528 @@
     <cellStyle name="警告文字" xfId="60"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:D43"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="33.625" customWidth="1"/>
     <col min="2" max="4" width="32.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="26"/>
-[...1 lines deleted...]
-      <c r="D1" s="26"/>
+      <c r="B1" s="18"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
     </row>
     <row r="2" spans="1:4" ht="21" customHeight="1">
-      <c r="A2" s="26" t="s">
+      <c r="A2" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="26"/>
-[...1 lines deleted...]
-      <c r="D2" s="26"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
     </row>
     <row r="3" spans="1:4" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="17" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="27.95" customHeight="1" thickBot="1">
-      <c r="A5" s="28"/>
+      <c r="A5" s="20"/>
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12.6" customHeight="1">
       <c r="A6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="34">
-        <v>21.32</v>
+        <v>19.96</v>
       </c>
       <c r="C6" s="34">
-        <v>17.57</v>
+        <v>16.64</v>
       </c>
       <c r="D6" s="36">
-        <v>119.45</v>
+        <v>118.54</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="11.1" customHeight="1">
       <c r="A7" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="19"/>
-[...1 lines deleted...]
-      <c r="D7" s="21"/>
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="24"/>
     </row>
     <row r="8" spans="1:4" ht="12.6" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="40">
-        <v>21.16</v>
+        <v>20</v>
       </c>
       <c r="C8" s="40">
-        <v>17.47</v>
+        <v>16.67</v>
       </c>
       <c r="D8" s="42">
-        <v>117.67</v>
+        <v>115.88</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="11.1" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="19"/>
-[...1 lines deleted...]
-      <c r="D9" s="21"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="24"/>
     </row>
     <row r="10" spans="1:4" ht="12.6" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40">
-        <v>22.02</v>
+        <v>18.77</v>
       </c>
       <c r="C10" s="40">
-        <v>18.04</v>
+        <v>15.8</v>
       </c>
       <c r="D10" s="42">
-        <v>118.97</v>
+        <v>115.65</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="11.1" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="19"/>
-[...1 lines deleted...]
-      <c r="D11" s="21"/>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="24"/>
     </row>
     <row r="12" spans="1:4" ht="12.6" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="40">
-        <v>26.53</v>
+        <v>25.81</v>
       </c>
       <c r="C12" s="40">
-        <v>20.97</v>
+        <v>20.52</v>
       </c>
       <c r="D12" s="42">
-        <v>121.4</v>
+        <v>122.85</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="11.1" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="19"/>
-[...1 lines deleted...]
-      <c r="D13" s="21"/>
+      <c r="B13" s="22"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="24"/>
     </row>
     <row r="14" spans="1:4" ht="12.6" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="40">
-        <v>25.84</v>
+        <v>20.56</v>
       </c>
       <c r="C14" s="40">
-        <v>20.53</v>
+        <v>17.06</v>
       </c>
       <c r="D14" s="42">
-        <v>123.52</v>
+        <v>120.22</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="11.1" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="19"/>
-[...1 lines deleted...]
-      <c r="D15" s="21"/>
+      <c r="B15" s="22"/>
+      <c r="C15" s="22"/>
+      <c r="D15" s="24"/>
     </row>
     <row r="16" spans="1:4" ht="12.6" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="40">
-        <v>26.57</v>
+        <v>20.74</v>
       </c>
       <c r="C16" s="40">
-        <v>20.99</v>
+        <v>17.18</v>
       </c>
       <c r="D16" s="42">
-        <v>111.15</v>
+        <v>118.98</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="11.1" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="19"/>
-[...1 lines deleted...]
-      <c r="D17" s="21"/>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="24"/>
     </row>
     <row r="18" spans="1:4" ht="12.6" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="40">
-        <v>16.28</v>
+        <v>15.96</v>
       </c>
       <c r="C18" s="40">
-        <v>14</v>
+        <v>13.76</v>
       </c>
       <c r="D18" s="42">
-        <v>115.57</v>
+        <v>114.66</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="11.1" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="19"/>
-[...1 lines deleted...]
-      <c r="D19" s="21"/>
+      <c r="B19" s="22"/>
+      <c r="C19" s="22"/>
+      <c r="D19" s="24"/>
     </row>
     <row r="20" spans="1:4" ht="12.6" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="40">
-        <v>16.04</v>
+        <v>15.15</v>
       </c>
       <c r="C20" s="40">
-        <v>13.82</v>
+        <v>13.16</v>
       </c>
       <c r="D20" s="42">
-        <v>113.81</v>
+        <v>114.08</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="11.1" customHeight="1">
       <c r="A21" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="19"/>
-[...1 lines deleted...]
-      <c r="D21" s="21"/>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="24"/>
     </row>
     <row r="22" spans="1:4" ht="12.6" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="40">
-        <v>22.03</v>
+        <v>17.64</v>
       </c>
       <c r="C22" s="40">
-        <v>18.05</v>
+        <v>15</v>
       </c>
       <c r="D22" s="42">
-        <v>116.32</v>
+        <v>112.76</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="11.1" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="19"/>
-[...1 lines deleted...]
-      <c r="D23" s="21"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="24"/>
     </row>
     <row r="24" spans="1:4" ht="12.6" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="40">
-        <v>18.94</v>
+        <v>17.93</v>
       </c>
       <c r="C24" s="40">
-        <v>15.92</v>
+        <v>15.21</v>
       </c>
       <c r="D24" s="42">
-        <v>118.03</v>
+        <v>117.06</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="11.1" customHeight="1">
       <c r="A25" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="19"/>
-[...1 lines deleted...]
-      <c r="D25" s="21"/>
+      <c r="B25" s="22"/>
+      <c r="C25" s="22"/>
+      <c r="D25" s="24"/>
     </row>
     <row r="26" spans="1:4" ht="12.6" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="40">
-        <v>16.08</v>
+        <v>15.79</v>
       </c>
       <c r="C26" s="40">
-        <v>13.85</v>
+        <v>13.64</v>
       </c>
       <c r="D26" s="42">
-        <v>114.39</v>
+        <v>113.96</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="11.1" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="B27" s="19"/>
-[...1 lines deleted...]
-      <c r="D27" s="21"/>
+      <c r="B27" s="22"/>
+      <c r="C27" s="22"/>
+      <c r="D27" s="24"/>
     </row>
     <row r="28" spans="1:4" ht="12.6" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="40">
-        <v>18.26</v>
+        <v>17.67</v>
       </c>
       <c r="C28" s="40">
-        <v>15.44</v>
+        <v>15.02</v>
       </c>
       <c r="D28" s="42">
-        <v>117.69</v>
+        <v>117.2</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="11.1" customHeight="1">
       <c r="A29" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="19"/>
-[...1 lines deleted...]
-      <c r="D29" s="21"/>
+      <c r="B29" s="22"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="24"/>
     </row>
     <row r="30" spans="1:4" ht="12.6" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="40">
-        <v>7.84</v>
+        <v>8.96</v>
       </c>
       <c r="C30" s="40">
-        <v>7.27</v>
+        <v>8.23</v>
       </c>
       <c r="D30" s="42">
-        <v>107.36</v>
+        <v>108.29</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="11.1" customHeight="1">
       <c r="A31" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="19"/>
-[...1 lines deleted...]
-      <c r="D31" s="21"/>
+      <c r="B31" s="22"/>
+      <c r="C31" s="22"/>
+      <c r="D31" s="24"/>
     </row>
     <row r="32" spans="1:4" ht="12.6" customHeight="1">
       <c r="A32" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="40">
-        <v>20.31</v>
+        <v>19.37</v>
       </c>
       <c r="C32" s="40">
-        <v>16.88</v>
+        <v>16.22</v>
       </c>
       <c r="D32" s="42">
-        <v>118.49</v>
+        <v>117.37</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="11.1" customHeight="1">
       <c r="A33" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="19"/>
-[...1 lines deleted...]
-      <c r="D33" s="21"/>
+      <c r="B33" s="22"/>
+      <c r="C33" s="22"/>
+      <c r="D33" s="24"/>
     </row>
     <row r="34" spans="1:4" ht="12.6" customHeight="1">
       <c r="A34" s="15"/>
-      <c r="B34" s="18"/>
-[...1 lines deleted...]
-      <c r="D34" s="20"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="25"/>
     </row>
     <row r="35" spans="1:4" ht="11.1" customHeight="1">
       <c r="A35" s="13"/>
-      <c r="B35" s="19"/>
-[...1 lines deleted...]
-      <c r="D35" s="21"/>
+      <c r="B35" s="22"/>
+      <c r="C35" s="22"/>
+      <c r="D35" s="24"/>
     </row>
     <row r="36" spans="1:4" ht="12.6" customHeight="1">
       <c r="A36" s="15"/>
-      <c r="B36" s="22"/>
-[...1 lines deleted...]
-      <c r="D36" s="24"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="29"/>
     </row>
     <row r="37" spans="1:4" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="14"/>
-      <c r="B37" s="23"/>
-[...1 lines deleted...]
-      <c r="D37" s="25"/>
+      <c r="B37" s="28"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="30"/>
     </row>
     <row r="38" spans="1:4" ht="13.5" customHeight="1">
       <c r="A38" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
     </row>
     <row r="39" spans="1:4" ht="13.5" customHeight="1">
       <c r="A39" s="9" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
     </row>
     <row r="40" spans="1:4" ht="13.5" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:4" ht="13.5" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="3"/>
     </row>
     <row r="42" spans="1:4" ht="13.5" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
     </row>
     <row r="43" spans="1:4" ht="13.5" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="51">
-    <mergeCell ref="A1:D1"/>
-[...34 lines deleted...]
-    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="D30:D31"/>
     <mergeCell ref="B32:B33"/>
-    <mergeCell ref="C32:C33"/>
-[...3 lines deleted...]
-    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="177" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>