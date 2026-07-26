--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -2,63 +2,63 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="11-2" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$D$43</definedName>
+    <definedName name="外部資料_1" localSheetId="0">'11-2'!$A$1:$D$41</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>華南金融控股公司</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t xml:space="preserve">  11-2  Financial Performance Ratio of Financial Holding Company</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金融控股公司名稱
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：</t>
     </r>
     <r>
       <rPr>
@@ -100,51 +100,51 @@
       <t>　金融控股公司財務及業務比率表</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve">Provided by Financial Holding Company. </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>資料來源：金控公司申報資料（自結數）。</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>富邦金融控股公司</t>
   </si>
   <si>
     <t>Fubon Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基金融控股公司</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>Cathay Financial Holding Co., Ltd.</t>
   </si>
@@ -290,174 +290,174 @@
       <charset val="0"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="0"/>
       <color indexed="8"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <charset val="0"/>
     </font>
     <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="9C6500"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="1"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="006100"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="FA7D00"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="FA7D00"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="7F7F7F"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="18"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color theme="3"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color theme="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color theme="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color theme="3"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
-      <color rgb="006100"/>
+      <color rgb="3F3F76"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color rgb="3F3F3F"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color theme="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
       <color rgb="9C0006"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
-      <color rgb="9C6500"/>
-[...43 lines deleted...]
-      <charset val="136"/>
       <color rgb="FF0000"/>
-      <scheme val="minor"/>
-[...28 lines deleted...]
-      <color theme="1"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="標楷體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
@@ -853,251 +853,251 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...12 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="47">
     <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
-    <xf xxid="15" numFmtId="0" fontId="32" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
-[...50 lines deleted...]
-    <xf xxid="32" numFmtId="0" fontId="31" fillId="20" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+    <xf xxid="15" numFmtId="0" fontId="16" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="16" numFmtId="0" fontId="16" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="17" numFmtId="0" fontId="16" fillId="5" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="18" numFmtId="0" fontId="16" fillId="6" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="19" numFmtId="0" fontId="16" fillId="7" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="20" numFmtId="0" fontId="16" fillId="8" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="21" numFmtId="0" fontId="16" fillId="9" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="22" numFmtId="0" fontId="16" fillId="10" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="23" numFmtId="0" fontId="16" fillId="11" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="24" numFmtId="0" fontId="16" fillId="12" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="25" numFmtId="0" fontId="16" fillId="13" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="26" numFmtId="0" fontId="16" fillId="14" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="27" numFmtId="0" fontId="17" fillId="15" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="28" numFmtId="0" fontId="17" fillId="16" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="29" numFmtId="0" fontId="17" fillId="17" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="30" numFmtId="0" fontId="17" fillId="18" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="31" numFmtId="0" fontId="17" fillId="19" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="32" numFmtId="0" fontId="17" fillId="20" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="33" numFmtId="171" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
     <xf xxid="34" numFmtId="168" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
-    <xf xxid="35" numFmtId="0" fontId="22" fillId="21" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
-[...2 lines deleted...]
-    <xf xxid="36" numFmtId="0" fontId="30" fillId="2" borderId="1" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+    <xf xxid="35" numFmtId="0" fontId="18" fillId="21" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="36" numFmtId="0" fontId="19" fillId="2" borderId="1" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="37" numFmtId="0" fontId="20" fillId="22" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="38" numFmtId="9" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
-    <xf xxid="39" numFmtId="0" fontId="25" fillId="23" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+    <xf xxid="39" numFmtId="0" fontId="21" fillId="23" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="40" numFmtId="170" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
     <xf xxid="41" numFmtId="169" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
-    <xf xxid="42" numFmtId="0" fontId="26" fillId="2" borderId="3" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+    <xf xxid="42" numFmtId="0" fontId="22" fillId="2" borderId="3" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="43" numFmtId="0" fontId="0" fillId="24" borderId="4" applyAlignment="0" applyFont="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="44" numFmtId="0" fontId="29" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
-[...47 lines deleted...]
-    <xf xxid="60" numFmtId="0" fontId="28" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+    <xf xxid="44" numFmtId="0" fontId="23" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="45" numFmtId="0" fontId="17" fillId="25" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="46" numFmtId="0" fontId="17" fillId="26" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="47" numFmtId="0" fontId="17" fillId="27" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="48" numFmtId="0" fontId="17" fillId="28" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="49" numFmtId="0" fontId="17" fillId="29" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="50" numFmtId="0" fontId="17" fillId="30" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="51" numFmtId="0" fontId="24" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="52" numFmtId="0" fontId="25" fillId="2" borderId="5" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="53" numFmtId="0" fontId="26" fillId="2" borderId="6" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="54" numFmtId="0" fontId="27" fillId="2" borderId="7" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="55" numFmtId="0" fontId="27" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="56" numFmtId="0" fontId="28" fillId="31" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="57" numFmtId="0" fontId="29" fillId="23" borderId="8" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="58" numFmtId="0" fontId="30" fillId="32" borderId="9" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="59" numFmtId="0" fontId="31" fillId="33" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="60" numFmtId="0" fontId="32" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
   <cellXfs>
     <xf xxid="61" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="62" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="63" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="64" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="65" numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="66" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf xxid="67" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="68" numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="69" numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1106,121 +1106,121 @@
     </xf>
     <xf xxid="71" numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="72" numFmtId="0" fontId="9" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="73" numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="74" numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="75" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="76" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="77" numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="78" numFmtId="0" fontId="15" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf xxid="79" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="79" numFmtId="4" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="80" numFmtId="4" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="81" numFmtId="4" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="82" numFmtId="4" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="83" numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="84" numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="85" numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="86" numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="87" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf xxid="80" numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="88" numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="81" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="89" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="82" numFmtId="4" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="90" numFmtId="4" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="83" numFmtId="4" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf xxid="91" numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="91" numFmtId="4" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="92" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="93" numFmtId="0" fontId="33" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="94" numFmtId="175" fontId="7" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="95" numFmtId="175" fontId="34" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="96" numFmtId="175" fontId="7" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="97" numFmtId="175" fontId="34" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="98" numFmtId="0" fontId="34" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="99" numFmtId="0" fontId="35" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="100" numFmtId="175" fontId="7" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="100" numFmtId="175" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="101" numFmtId="175" fontId="34" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="101" numFmtId="175" fontId="34" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="103" numFmtId="175" fontId="34" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="103" numFmtId="175" fontId="34" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="104" numFmtId="0" fontId="36" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="105" numFmtId="0" fontId="37" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
@@ -1245,547 +1245,532 @@
     <cellStyle name="輔色3" xfId="47"/>
     <cellStyle name="輔色4" xfId="48"/>
     <cellStyle name="輔色5" xfId="49"/>
     <cellStyle name="輔色6" xfId="50"/>
     <cellStyle name="標題" xfId="51"/>
     <cellStyle name="標題 1" xfId="52"/>
     <cellStyle name="標題 2" xfId="53"/>
     <cellStyle name="標題 3" xfId="54"/>
     <cellStyle name="標題 4" xfId="55"/>
     <cellStyle name="輸入" xfId="56"/>
     <cellStyle name="輸出" xfId="57"/>
     <cellStyle name="檢查儲存格" xfId="58"/>
     <cellStyle name="壞" xfId="59"/>
     <cellStyle name="警告文字" xfId="60"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:D43"/>
+  <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="33.625" customWidth="1"/>
     <col min="2" max="4" width="32.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21" customHeight="1">
-      <c r="A1" s="18" t="s">
+      <c r="A1" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="18"/>
-[...1 lines deleted...]
-      <c r="D1" s="18"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
     </row>
     <row r="2" spans="1:4" ht="21" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="18"/>
-[...1 lines deleted...]
-      <c r="D2" s="18"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
     </row>
     <row r="3" spans="1:4" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="17" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:4" ht="30" customHeight="1">
-      <c r="A4" s="19" t="s">
+      <c r="A4" s="27" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:4" ht="27.95" customHeight="1" thickBot="1">
-      <c r="A5" s="20"/>
+      <c r="A5" s="28"/>
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="12.6" customHeight="1">
       <c r="A6" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="34">
-        <v>19.96</v>
+        <v>19.26</v>
       </c>
       <c r="C6" s="34">
-        <v>16.64</v>
+        <v>16.15</v>
       </c>
       <c r="D6" s="36">
-        <v>118.54</v>
+        <v>110.19</v>
       </c>
     </row>
     <row r="7" spans="1:4" ht="11.1" customHeight="1">
       <c r="A7" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="22"/>
-[...1 lines deleted...]
-      <c r="D7" s="24"/>
+      <c r="B7" s="19"/>
+      <c r="C7" s="19"/>
+      <c r="D7" s="21"/>
     </row>
     <row r="8" spans="1:4" ht="12.6" customHeight="1">
       <c r="A8" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="40">
-        <v>20</v>
+        <v>15.41</v>
       </c>
       <c r="C8" s="40">
-        <v>16.67</v>
+        <v>13.35</v>
       </c>
       <c r="D8" s="42">
-        <v>115.88</v>
+        <v>110.14</v>
       </c>
     </row>
     <row r="9" spans="1:4" ht="11.1" customHeight="1">
       <c r="A9" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="22"/>
-[...1 lines deleted...]
-      <c r="D9" s="24"/>
+      <c r="B9" s="19"/>
+      <c r="C9" s="19"/>
+      <c r="D9" s="21"/>
     </row>
     <row r="10" spans="1:4" ht="12.6" customHeight="1">
       <c r="A10" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="40">
-        <v>18.77</v>
+        <v>16.19</v>
       </c>
       <c r="C10" s="40">
-        <v>15.8</v>
+        <v>13.94</v>
       </c>
       <c r="D10" s="42">
-        <v>115.65</v>
+        <v>113.03</v>
       </c>
     </row>
     <row r="11" spans="1:4" ht="11.1" customHeight="1">
       <c r="A11" s="38" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="22"/>
-[...1 lines deleted...]
-      <c r="D11" s="24"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="21"/>
     </row>
     <row r="12" spans="1:4" ht="12.6" customHeight="1">
       <c r="A12" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="40">
-        <v>25.81</v>
+        <v>22.76</v>
       </c>
       <c r="C12" s="40">
-        <v>20.52</v>
+        <v>18.54</v>
       </c>
       <c r="D12" s="42">
-        <v>122.85</v>
+        <v>115.09</v>
       </c>
     </row>
     <row r="13" spans="1:4" ht="11.1" customHeight="1">
       <c r="A13" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="22"/>
-[...1 lines deleted...]
-      <c r="D13" s="24"/>
+      <c r="B13" s="19"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="21"/>
     </row>
     <row r="14" spans="1:4" ht="12.6" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="40">
-        <v>20.56</v>
+        <v>16.12</v>
       </c>
       <c r="C14" s="40">
-        <v>17.06</v>
+        <v>13.88</v>
       </c>
       <c r="D14" s="42">
-        <v>120.22</v>
+        <v>111.41</v>
       </c>
     </row>
     <row r="15" spans="1:4" ht="11.1" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="22"/>
-[...1 lines deleted...]
-      <c r="D15" s="24"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="21"/>
     </row>
     <row r="16" spans="1:4" ht="12.6" customHeight="1">
       <c r="A16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="40">
-        <v>20.74</v>
+        <v>24.3</v>
       </c>
       <c r="C16" s="40">
-        <v>17.18</v>
+        <v>19.55</v>
       </c>
       <c r="D16" s="42">
-        <v>118.98</v>
+        <v>119.33</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="11.1" customHeight="1">
       <c r="A17" s="38" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="22"/>
-[...1 lines deleted...]
-      <c r="D17" s="24"/>
+      <c r="B17" s="19"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="21"/>
     </row>
     <row r="18" spans="1:4" ht="12.6" customHeight="1">
       <c r="A18" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B18" s="40">
-        <v>15.96</v>
+        <v>19.11</v>
       </c>
       <c r="C18" s="40">
-        <v>13.76</v>
+        <v>16.05</v>
       </c>
       <c r="D18" s="42">
-        <v>114.66</v>
+        <v>106.02</v>
       </c>
     </row>
     <row r="19" spans="1:4" ht="11.1" customHeight="1">
       <c r="A19" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="22"/>
-[...1 lines deleted...]
-      <c r="D19" s="24"/>
+      <c r="B19" s="19"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="21"/>
     </row>
     <row r="20" spans="1:4" ht="12.6" customHeight="1">
       <c r="A20" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="40">
-        <v>15.15</v>
+        <v>13.98</v>
       </c>
       <c r="C20" s="40">
-        <v>13.16</v>
+        <v>12.26</v>
       </c>
       <c r="D20" s="42">
-        <v>114.08</v>
+        <v>112.45</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="11.1" customHeight="1">
       <c r="A21" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="22"/>
-[...1 lines deleted...]
-      <c r="D21" s="24"/>
+      <c r="B21" s="19"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="21"/>
     </row>
     <row r="22" spans="1:4" ht="12.6" customHeight="1">
       <c r="A22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="40">
-        <v>17.64</v>
+        <v>15.54</v>
       </c>
       <c r="C22" s="40">
-        <v>15</v>
+        <v>13.45</v>
       </c>
       <c r="D22" s="42">
-        <v>112.76</v>
+        <v>110.88</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="11.1" customHeight="1">
       <c r="A23" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="22"/>
-[...1 lines deleted...]
-      <c r="D23" s="24"/>
+      <c r="B23" s="19"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="21"/>
     </row>
     <row r="24" spans="1:4" ht="12.6" customHeight="1">
       <c r="A24" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="40">
-        <v>17.93</v>
+        <v>12.96</v>
       </c>
       <c r="C24" s="40">
-        <v>15.21</v>
+        <v>11.48</v>
       </c>
       <c r="D24" s="42">
-        <v>117.06</v>
+        <v>110.77</v>
       </c>
     </row>
     <row r="25" spans="1:4" ht="11.1" customHeight="1">
       <c r="A25" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B25" s="22"/>
-[...1 lines deleted...]
-      <c r="D25" s="24"/>
+      <c r="B25" s="19"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="21"/>
     </row>
     <row r="26" spans="1:4" ht="12.6" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="40">
-        <v>15.79</v>
+        <v>15.02</v>
       </c>
       <c r="C26" s="40">
-        <v>13.64</v>
+        <v>13.06</v>
       </c>
       <c r="D26" s="42">
-        <v>113.96</v>
+        <v>108.74</v>
       </c>
     </row>
     <row r="27" spans="1:4" ht="11.1" customHeight="1">
       <c r="A27" s="38" t="s">
         <v>35</v>
       </c>
-      <c r="B27" s="22"/>
-[...1 lines deleted...]
-      <c r="D27" s="24"/>
+      <c r="B27" s="19"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="21"/>
     </row>
     <row r="28" spans="1:4" ht="12.6" customHeight="1">
       <c r="A28" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="40">
-        <v>17.67</v>
+        <v>16.8</v>
       </c>
       <c r="C28" s="40">
-        <v>15.02</v>
+        <v>14.38</v>
       </c>
       <c r="D28" s="42">
-        <v>117.2</v>
+        <v>116.41</v>
       </c>
     </row>
     <row r="29" spans="1:4" ht="11.1" customHeight="1">
       <c r="A29" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="22"/>
-[...1 lines deleted...]
-      <c r="D29" s="24"/>
+      <c r="B29" s="19"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="21"/>
     </row>
     <row r="30" spans="1:4" ht="12.6" customHeight="1">
       <c r="A30" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="40">
-        <v>8.96</v>
+        <v>8.25</v>
       </c>
       <c r="C30" s="40">
-        <v>8.23</v>
+        <v>7.63</v>
       </c>
       <c r="D30" s="42">
-        <v>108.29</v>
+        <v>107.93</v>
       </c>
     </row>
     <row r="31" spans="1:4" ht="11.1" customHeight="1">
       <c r="A31" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="22"/>
-[...1 lines deleted...]
-      <c r="D31" s="24"/>
+      <c r="B31" s="19"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="21"/>
     </row>
     <row r="32" spans="1:4" ht="12.6" customHeight="1">
       <c r="A32" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="40">
-        <v>19.37</v>
+        <v>18.32</v>
       </c>
       <c r="C32" s="40">
-        <v>16.22</v>
+        <v>15.48</v>
       </c>
       <c r="D32" s="42">
-        <v>117.37</v>
+        <v>112.91</v>
       </c>
     </row>
     <row r="33" spans="1:4" ht="11.1" customHeight="1">
       <c r="A33" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="22"/>
-[...1 lines deleted...]
-      <c r="D33" s="24"/>
+      <c r="B33" s="19"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="21"/>
     </row>
     <row r="34" spans="1:4" ht="12.6" customHeight="1">
       <c r="A34" s="15"/>
-      <c r="B34" s="26"/>
-[...19 lines deleted...]
-      <c r="D37" s="30"/>
+      <c r="B34" s="22"/>
+      <c r="C34" s="22"/>
+      <c r="D34" s="24"/>
+    </row>
+    <row r="35" spans="1:4" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A35" s="14"/>
+      <c r="B35" s="23"/>
+      <c r="C35" s="23"/>
+      <c r="D35" s="25"/>
+    </row>
+    <row r="36" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A36" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+    </row>
+    <row r="37" spans="1:4" ht="13.5" customHeight="1">
+      <c r="A37" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
     </row>
     <row r="38" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
     </row>
     <row r="39" spans="1:4" ht="13.5" customHeight="1">
-      <c r="A39" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
-      <c r="D39" s="1"/>
+      <c r="D39" s="3"/>
     </row>
     <row r="40" spans="1:4" ht="13.5" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
     </row>
     <row r="41" spans="1:4" ht="13.5" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
-      <c r="D41" s="3"/>
-[...11 lines deleted...]
-      <c r="D43" s="1"/>
+      <c r="D41" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="51">
-[...7 lines deleted...]
-    <mergeCell ref="D36:D37"/>
+  <mergeCells count="48">
+    <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A2:D2"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="C28:C29"/>
     <mergeCell ref="D28:D29"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="C30:C31"/>
     <mergeCell ref="D30:D31"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
     <mergeCell ref="B32:B33"/>
-    <mergeCell ref="B24:B25"/>
-[...34 lines deleted...]
-    <mergeCell ref="D6:D7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="177" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>金融控股公司財務及業務比率表</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>