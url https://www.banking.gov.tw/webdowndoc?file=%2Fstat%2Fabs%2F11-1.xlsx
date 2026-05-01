--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="11-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="外部資料_1" localSheetId="0">'11-1'!$A$1:$F$42</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>華南金融控股公司</t>
   </si>
   <si>
     <t>11-1  Consolidated Financial Data of Financial Holding Company</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金融控股公司名稱
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <t>說　　明：集團合格資本總額、集團資本適足率係採半年申報資料，其餘係按季申報資料。</t>
   </si>
   <si>
@@ -95,84 +95,84 @@
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> 2.The number in the other columns are from quarterly reports.</t>
     </r>
   </si>
   <si>
     <r>
       <t>11-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　金融控股公司合併報表財務資料</t>
     </r>
   </si>
   <si>
-    <t>114年9月</t>
-[...5 lines deleted...]
-    <t>114年10月</t>
+    <t>114年 1 -12月</t>
+  </si>
+  <si>
+    <t>114年12月</t>
+  </si>
+  <si>
+    <t>115年3月</t>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by Financial Holding Company.</t>
     </r>
   </si>
   <si>
-    <t>June 2025</t>
-[...2 lines deleted...]
-    <t>Sept.2025</t>
+    <t>Dec. 2025</t>
+  </si>
+  <si>
+    <t>Dec.2025</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>富邦金融控股公司</t>
   </si>
   <si>
     <t>Fubon Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基金融控股公司</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>Cathay Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>中國信託金融控股公司</t>
   </si>
@@ -212,101 +212,98 @@
   <si>
     <t>第一金融控股公司</t>
   </si>
   <si>
     <t>First Financial Holding Co. Ltd.</t>
   </si>
   <si>
     <t>國票金融控股公司</t>
   </si>
   <si>
     <t>Waterland Financial Holdings</t>
   </si>
   <si>
     <t>臺灣金融控股公司</t>
   </si>
   <si>
     <t>Taiwan Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>合作金庫金融控股公司</t>
   </si>
   <si>
     <t>Taiwan Cooperative Financial Holding Co., Ltd.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. - Sept. 2025</t>
-[...2 lines deleted...]
-    <t>114年 1 - 9月</t>
+    <t xml:space="preserve"> Jan. - Dec. 2025</t>
   </si>
   <si>
     <t>集團合格資本總額
-(114年6月底)</t>
+(114年12月底)</t>
   </si>
   <si>
     <t>合併報表資產總額
-(114年9月底)</t>
+(114年12月底)</t>
   </si>
   <si>
     <t>合併報表權益總額
-(114年9月底)</t>
-[...2 lines deleted...]
-    <t>114年1-9月稅後淨利(損)歸屬於母公司業主</t>
+(114年12月底)</t>
+  </si>
+  <si>
+    <t>114年1-12月稅後淨利(損)歸屬於母公司業主</t>
   </si>
   <si>
     <t>集團資本適足率
-(114年6月底)</t>
+(114年12月底)</t>
   </si>
   <si>
     <t>Eligible Capital of
 the Group
-( End of June 2025 )</t>
+( End of Dec. 2025 )</t>
   </si>
   <si>
     <t>Total Assets from 
 Consolidated Balance Sheet
-( End of Sept.2025 )</t>
+( End of Dec.2025 )</t>
   </si>
   <si>
     <t>Total Equities from 
 Consolidated Balance Sheet
-( End of Sept.2025 )</t>
+( End of Dec.2025 )</t>
   </si>
   <si>
     <t>Net Income Available to 
 Owner of the Parent
-(  Jan. - Sept. 2025 )</t>
+(  Jan. - Dec. 2025 )</t>
   </si>
   <si>
     <t>Capital Adequacy Ratio of 
 the Group 
-( End of June 2025 )</t>
-[...2 lines deleted...]
-    <t>資料來源：截至114年10月底金控公司申報資料。</t>
+( End of Dec. 2025 )</t>
+  </si>
+  <si>
+    <t>資料來源：截至115年3月底金控公司申報資料（自結數）。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="176" formatCode="##0.00"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
@@ -934,140 +931,140 @@
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right style="thin">
-[...27 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
-        <color indexed="8"/>
-[...9 lines deleted...]
-      <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="47">
     <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="15" numFmtId="0" fontId="15" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="16" numFmtId="0" fontId="15" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1227,145 +1224,145 @@
     </xf>
     <xf xxid="75" numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="76" numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="77" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="78" numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="79" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="80" numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="81" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf xxid="82" numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="83" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="83" numFmtId="4" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="84" numFmtId="4" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="85" numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="86" numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="87" numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="88" numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="89" numFmtId="3" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="90" numFmtId="3" fontId="7" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="91" numFmtId="3" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="92" numFmtId="4" fontId="9" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="93" numFmtId="4" fontId="9" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="94" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf xxid="84" numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="95" numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf xxid="85" numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="96" numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="86" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="97" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="87" numFmtId="3" fontId="9" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="98" numFmtId="3" fontId="9" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="88" numFmtId="3" fontId="9" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...32 lines deleted...]
-    <xf xxid="99" numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="99" numFmtId="3" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="100" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="101" numFmtId="0" fontId="32" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="103" numFmtId="175" fontId="33" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="103" numFmtId="175" fontId="33" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="104" numFmtId="0" fontId="33" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="105" numFmtId="0" fontId="34" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="106" numFmtId="175" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="107" numFmtId="175" fontId="33" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="108" numFmtId="0" fontId="33" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="109" numFmtId="0" fontId="34" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="110" numFmtId="0" fontId="35" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="111" numFmtId="0" fontId="36" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="112" numFmtId="176" fontId="9" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="112" numFmtId="176" fontId="9" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="113" numFmtId="176" fontId="7" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="113" numFmtId="176" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="114" numFmtId="176" fontId="33" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="114" numFmtId="176" fontId="33" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="115" numFmtId="175" fontId="9" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="115" numFmtId="175" fontId="9" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="116" numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1"/>
     <xf xxid="117" numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -1402,726 +1399,726 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="30.625" customWidth="1"/>
     <col min="2" max="4" width="19.625" customWidth="1"/>
     <col min="5" max="6" width="21.125" customWidth="1"/>
     <col min="7" max="11" width="9" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="21" customHeight="1">
-      <c r="A1" s="22" t="s">
+      <c r="A1" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="22"/>
-[...3 lines deleted...]
-      <c r="F1" s="22"/>
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
     </row>
     <row r="2" spans="1:6" ht="21" customHeight="1">
-      <c r="A2" s="22" t="s">
+      <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="22"/>
-[...3 lines deleted...]
-      <c r="F2" s="22"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
-      <c r="C3" s="23"/>
-[...1 lines deleted...]
-      <c r="E3" s="24" t="s">
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="24"/>
+      <c r="F3" s="35"/>
       <c r="G3" s="56" t="s">
+        <v>9</v>
+      </c>
+      <c r="H3" s="56" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="I3" s="56" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="55" t="s">
         <v>12</v>
       </c>
       <c r="K3" s="56" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="55" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="26.1" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="C4" s="21" t="s">
+      <c r="D4" s="21" t="s">
         <v>44</v>
       </c>
-      <c r="D4" s="21" t="s">
+      <c r="E4" s="21" t="s">
         <v>45</v>
       </c>
-      <c r="E4" s="21" t="s">
+      <c r="F4" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="F4" s="7" t="s">
+    </row>
+    <row r="5" spans="1:6" ht="36" customHeight="1" thickBot="1">
+      <c r="A5" s="36"/>
+      <c r="B5" s="5" t="s">
         <v>47</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="C5" s="12" t="s">
         <v>48</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="D5" s="12" t="s">
         <v>49</v>
       </c>
-      <c r="D5" s="12" t="s">
+      <c r="E5" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="E5" s="12" t="s">
+      <c r="F5" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.6" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="42">
-        <v>544840</v>
+        <v>586537</v>
       </c>
       <c r="C6" s="54">
-        <v>4252207</v>
+        <v>4328138</v>
       </c>
       <c r="D6" s="42">
-        <v>227829</v>
+        <v>236311</v>
       </c>
       <c r="E6" s="42">
-        <v>19910</v>
+        <v>26424</v>
       </c>
       <c r="F6" s="51">
-        <v>127.12</v>
+        <v>129.16</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="11.1" customHeight="1">
       <c r="A7" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="29"/>
-      <c r="C7" s="27"/>
+      <c r="C7" s="38"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="32"/>
     </row>
     <row r="8" spans="1:6" ht="12.6" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="46">
-        <v>2124740</v>
+        <v>2418274</v>
       </c>
       <c r="C8" s="46">
-        <v>12402118</v>
+        <v>12875959</v>
       </c>
       <c r="D8" s="46">
-        <v>957608</v>
+        <v>998123</v>
       </c>
       <c r="E8" s="46">
-        <v>90915</v>
+        <v>120846</v>
       </c>
       <c r="F8" s="53">
-        <v>139.13</v>
+        <v>147.24</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="11.1" customHeight="1">
       <c r="A9" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="29"/>
       <c r="C9" s="29"/>
       <c r="D9" s="29"/>
       <c r="E9" s="29"/>
-      <c r="F9" s="34"/>
+      <c r="F9" s="23"/>
     </row>
     <row r="10" spans="1:6" ht="12.6" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="46">
-        <v>643044</v>
+        <v>733447</v>
       </c>
       <c r="C10" s="46">
-        <v>3959516</v>
+        <v>4120112</v>
       </c>
       <c r="D10" s="46">
-        <v>311428</v>
+        <v>327481</v>
       </c>
       <c r="E10" s="46">
-        <v>19050</v>
+        <v>30013</v>
       </c>
       <c r="F10" s="53">
-        <v>127.38</v>
+        <v>134.28</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="11.1" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
-      <c r="F11" s="34"/>
+      <c r="F11" s="23"/>
     </row>
     <row r="12" spans="1:6" ht="12.6" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="46">
-        <v>2049799</v>
+        <v>2247104</v>
       </c>
       <c r="C12" s="46">
-        <v>14272218</v>
+        <v>14364335</v>
       </c>
       <c r="D12" s="46">
-        <v>907764</v>
+        <v>934957</v>
       </c>
       <c r="E12" s="46">
-        <v>74504</v>
+        <v>107505</v>
       </c>
       <c r="F12" s="53">
-        <v>120.22</v>
+        <v>121.62</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="11.1" customHeight="1">
       <c r="A13" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
-      <c r="F13" s="34"/>
+      <c r="F13" s="23"/>
     </row>
     <row r="14" spans="1:6" ht="12.6" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="46">
-        <v>1055575</v>
+        <v>1232863</v>
       </c>
       <c r="C14" s="46">
-        <v>9036238</v>
+        <v>9320515</v>
       </c>
       <c r="D14" s="46">
-        <v>520493</v>
+        <v>549281</v>
       </c>
       <c r="E14" s="46">
-        <v>60759</v>
+        <v>80619</v>
       </c>
       <c r="F14" s="53">
-        <v>115.79</v>
+        <v>125.07</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="11.1" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
-      <c r="F15" s="34"/>
+      <c r="F15" s="23"/>
     </row>
     <row r="16" spans="1:6" ht="12.6" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="46">
-        <v>475161</v>
+        <v>596945</v>
       </c>
       <c r="C16" s="46">
-        <v>3248782</v>
+        <v>3707765</v>
       </c>
       <c r="D16" s="46">
-        <v>218755</v>
+        <v>258027</v>
       </c>
       <c r="E16" s="46">
-        <v>20544</v>
+        <v>26502</v>
       </c>
       <c r="F16" s="53">
-        <v>134.35</v>
+        <v>134.21</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="11.1" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
-      <c r="F17" s="34"/>
+      <c r="F17" s="23"/>
     </row>
     <row r="18" spans="1:6" ht="12.6" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="46">
-        <v>592253</v>
+        <v>643597</v>
       </c>
       <c r="C18" s="46">
-        <v>4298356</v>
+        <v>4530357</v>
       </c>
       <c r="D18" s="46">
-        <v>260520</v>
+        <v>272871</v>
       </c>
       <c r="E18" s="46">
-        <v>26202</v>
+        <v>34287</v>
       </c>
       <c r="F18" s="53">
-        <v>132.9</v>
+        <v>128.02</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="11.1" customHeight="1">
       <c r="A19" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="29"/>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
-      <c r="F19" s="34"/>
+      <c r="F19" s="23"/>
     </row>
     <row r="20" spans="1:6" ht="12.6" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="46">
-        <v>641078</v>
+        <v>700132</v>
       </c>
       <c r="C20" s="46">
-        <v>4094916</v>
+        <v>4293762</v>
       </c>
       <c r="D20" s="46">
-        <v>351590</v>
+        <v>368227</v>
       </c>
       <c r="E20" s="46">
-        <v>26695</v>
+        <v>36521</v>
       </c>
       <c r="F20" s="53">
-        <v>130.7</v>
+        <v>130.63</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="11.1" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
-      <c r="F21" s="34"/>
+      <c r="F21" s="23"/>
     </row>
     <row r="22" spans="1:6" ht="12.6" customHeight="1">
       <c r="A22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="46">
-        <v>505591</v>
+        <v>1170805</v>
       </c>
       <c r="C22" s="46">
-        <v>8686163</v>
+        <v>8756093</v>
       </c>
       <c r="D22" s="46">
-        <v>473279</v>
+        <v>484104</v>
       </c>
       <c r="E22" s="46">
-        <v>25968</v>
+        <v>37327</v>
       </c>
       <c r="F22" s="53">
-        <v>132.74</v>
+        <v>111.14</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="11.1" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
-      <c r="F23" s="34"/>
+      <c r="F23" s="23"/>
     </row>
     <row r="24" spans="1:6" ht="12.6" customHeight="1">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="46">
-        <v>829247</v>
+        <v>887182</v>
       </c>
       <c r="C24" s="46">
-        <v>4808143</v>
+        <v>5113938</v>
       </c>
       <c r="D24" s="46">
-        <v>382716</v>
+        <v>392408</v>
       </c>
       <c r="E24" s="46">
-        <v>28285</v>
+        <v>35096</v>
       </c>
       <c r="F24" s="53">
-        <v>133.83</v>
+        <v>131.91</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="11.1" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="29"/>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
-      <c r="F25" s="34"/>
+      <c r="F25" s="23"/>
     </row>
     <row r="26" spans="1:6" ht="12.6" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="46">
-        <v>636831</v>
+        <v>694873</v>
       </c>
       <c r="C26" s="46">
-        <v>4919623</v>
+        <v>5041740</v>
       </c>
       <c r="D26" s="46">
-        <v>282045</v>
+        <v>292333</v>
       </c>
       <c r="E26" s="46">
-        <v>21699</v>
+        <v>26933</v>
       </c>
       <c r="F26" s="53">
-        <v>129.84</v>
+        <v>130.62</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="11.1" customHeight="1">
       <c r="A27" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
-      <c r="F27" s="34"/>
+      <c r="F27" s="23"/>
     </row>
     <row r="28" spans="1:6" ht="12.6" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="46">
-        <v>86894</v>
+        <v>93543</v>
       </c>
       <c r="C28" s="46">
-        <v>429996</v>
+        <v>448432</v>
       </c>
       <c r="D28" s="46">
-        <v>52147</v>
+        <v>54100</v>
       </c>
       <c r="E28" s="46">
-        <v>1707</v>
+        <v>2296</v>
       </c>
       <c r="F28" s="53">
-        <v>130.94</v>
+        <v>137.08</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="11.1" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
-      <c r="F29" s="34"/>
+      <c r="F29" s="23"/>
     </row>
     <row r="30" spans="1:6" ht="12.6" customHeight="1">
       <c r="A30" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="46">
-        <v>970812</v>
+        <v>1042635</v>
       </c>
       <c r="C30" s="46">
-        <v>7410516</v>
+        <v>7333139</v>
       </c>
       <c r="D30" s="46">
-        <v>522905</v>
+        <v>534166</v>
       </c>
       <c r="E30" s="46">
-        <v>15631</v>
+        <v>22624</v>
       </c>
       <c r="F30" s="53">
-        <v>147.61</v>
+        <v>146.92</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="11.1" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
-      <c r="F31" s="34"/>
+      <c r="F31" s="23"/>
     </row>
     <row r="32" spans="1:6" ht="12.6" customHeight="1">
       <c r="A32" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="46">
-        <v>620138</v>
+        <v>669744</v>
       </c>
       <c r="C32" s="46">
-        <v>5408036</v>
+        <v>5380450</v>
       </c>
       <c r="D32" s="46">
-        <v>273513</v>
+        <v>284908</v>
       </c>
       <c r="E32" s="46">
-        <v>16191</v>
+        <v>21276</v>
       </c>
       <c r="F32" s="53">
-        <v>127.51</v>
+        <v>131.62</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="11.1" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="29"/>
       <c r="C33" s="29"/>
       <c r="D33" s="29"/>
       <c r="E33" s="29"/>
-      <c r="F33" s="34"/>
+      <c r="F33" s="23"/>
     </row>
     <row r="34" spans="1:6" ht="12.6" customHeight="1">
       <c r="A34" s="16"/>
-      <c r="B34" s="30"/>
-[...3 lines deleted...]
-      <c r="F34" s="33"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="22"/>
     </row>
     <row r="35" spans="1:6" ht="11.1" customHeight="1">
       <c r="A35" s="18"/>
       <c r="B35" s="29"/>
       <c r="C35" s="29"/>
       <c r="D35" s="29"/>
       <c r="E35" s="29"/>
-      <c r="F35" s="34"/>
+      <c r="F35" s="23"/>
     </row>
     <row r="36" spans="1:6" ht="12.6" customHeight="1">
       <c r="A36" s="16"/>
-      <c r="B36" s="35"/>
-[...3 lines deleted...]
-      <c r="F36" s="37"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="24"/>
+      <c r="D36" s="24"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="26"/>
     </row>
     <row r="37" spans="1:6" ht="11.1" customHeight="1" thickBot="1">
       <c r="A37" s="19"/>
-      <c r="B37" s="36"/>
-[...3 lines deleted...]
-      <c r="F37" s="38"/>
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="27"/>
     </row>
     <row r="38" spans="1:6" ht="12.6" customHeight="1">
       <c r="A38" s="20" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="2"/>
     </row>
     <row r="39" spans="1:6" ht="12.6" customHeight="1">
       <c r="A39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="2"/>
     </row>
     <row r="40" spans="1:6" ht="12" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="3"/>
     </row>
     <row r="41" spans="1:6" ht="12" customHeight="1">
       <c r="A41" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="2"/>
     </row>
     <row r="42" spans="1:5" ht="12" customHeight="1">
       <c r="A42" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="85">
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="F32:F33"/>
+    <mergeCell ref="B32:B33"/>
+    <mergeCell ref="C32:C33"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="E32:E33"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="E8:E9"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
     <mergeCell ref="F34:F35"/>
     <mergeCell ref="B36:B37"/>
     <mergeCell ref="C36:C37"/>
     <mergeCell ref="D36:D37"/>
     <mergeCell ref="E36:E37"/>
     <mergeCell ref="F36:F37"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="C34:C35"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="E34:E35"/>
-    <mergeCell ref="F28:F29"/>
-[...73 lines deleted...]
-    <mergeCell ref="B6:B7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="176" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>