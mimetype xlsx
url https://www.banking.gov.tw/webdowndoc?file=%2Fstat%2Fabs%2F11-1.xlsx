--- v1 (2026-05-01)
+++ v2 (2026-07-26)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="11-1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="外部資料_1" localSheetId="0">'11-1'!$A$1:$F$42</definedName>
+    <definedName name="外部資料_1" localSheetId="0">'11-1'!$A$1:$F$40</definedName>
   </definedNames>
   <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>華南金融控股公司</t>
   </si>
   <si>
     <t>11-1  Consolidated Financial Data of Financial Holding Company</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">金融控股公司名稱
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <t>說　　明：集團合格資本總額、集團資本適足率係採半年申報資料，其餘係按季申報資料。</t>
   </si>
   <si>
@@ -95,84 +95,84 @@
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> 2.The number in the other columns are from quarterly reports.</t>
     </r>
   </si>
   <si>
     <r>
       <t>11-1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>　金融控股公司合併報表財務資料</t>
     </r>
   </si>
   <si>
-    <t>114年 1 -12月</t>
+    <t>115年3月</t>
   </si>
   <si>
     <t>114年12月</t>
   </si>
   <si>
-    <t>115年3月</t>
+    <t>115年6月</t>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="細明體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by Financial Holding Company.</t>
     </r>
   </si>
   <si>
     <t>Dec. 2025</t>
   </si>
   <si>
-    <t>Dec.2025</t>
+    <t>Mar.2026</t>
   </si>
   <si>
     <t>Hua Nan Financial Holdings Co., Ltd.</t>
   </si>
   <si>
     <t>富邦金融控股公司</t>
   </si>
   <si>
     <t>Fubon Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>凱基金融控股公司</t>
   </si>
   <si>
     <t>KGI Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>國泰金融控股公司</t>
   </si>
   <si>
     <t>Cathay Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>中國信託金融控股公司</t>
   </si>
@@ -212,98 +212,101 @@
   <si>
     <t>第一金融控股公司</t>
   </si>
   <si>
     <t>First Financial Holding Co. Ltd.</t>
   </si>
   <si>
     <t>國票金融控股公司</t>
   </si>
   <si>
     <t>Waterland Financial Holdings</t>
   </si>
   <si>
     <t>臺灣金融控股公司</t>
   </si>
   <si>
     <t>Taiwan Financial Holding Co., Ltd.</t>
   </si>
   <si>
     <t>合作金庫金融控股公司</t>
   </si>
   <si>
     <t>Taiwan Cooperative Financial Holding Co., Ltd.</t>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. - Dec. 2025</t>
+    <t xml:space="preserve"> Jan. - Mar. 2026</t>
+  </si>
+  <si>
+    <t>115年 1 - 3月</t>
   </si>
   <si>
     <t>集團合格資本總額
 (114年12月底)</t>
   </si>
   <si>
     <t>合併報表資產總額
-(114年12月底)</t>
+(115年3月底)</t>
   </si>
   <si>
     <t>合併報表權益總額
-(114年12月底)</t>
-[...2 lines deleted...]
-    <t>114年1-12月稅後淨利(損)歸屬於母公司業主</t>
+(115年3月底)</t>
+  </si>
+  <si>
+    <t>115年1-3月稅後淨利(損)歸屬於母公司業主</t>
   </si>
   <si>
     <t>集團資本適足率
 (114年12月底)</t>
   </si>
   <si>
     <t>Eligible Capital of
 the Group
 ( End of Dec. 2025 )</t>
   </si>
   <si>
     <t>Total Assets from 
 Consolidated Balance Sheet
-( End of Dec.2025 )</t>
+( End of Mar.2026 )</t>
   </si>
   <si>
     <t>Total Equities from 
 Consolidated Balance Sheet
-( End of Dec.2025 )</t>
+( End of Mar.2026 )</t>
   </si>
   <si>
     <t>Net Income Available to 
 Owner of the Parent
-(  Jan. - Dec. 2025 )</t>
+(  Jan. - Mar. 2026 )</t>
   </si>
   <si>
     <t>Capital Adequacy Ratio of 
 the Group 
 ( End of Dec. 2025 )</t>
   </si>
   <si>
-    <t>資料來源：截至115年3月底金控公司申報資料（自結數）。</t>
+    <t>資料來源：截至115年6月底金控公司申報資料（自結數）。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="13">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="###,###,###,##0"/>
     <numFmt numFmtId="176" formatCode="##0.00"/>
   </numFmts>
   <fonts count="39">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
@@ -931,140 +934,140 @@
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
-      <diagonal/>
-[...35 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="47">
     <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="15" numFmtId="0" fontId="15" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="16" numFmtId="0" fontId="15" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
@@ -1224,145 +1227,145 @@
     </xf>
     <xf xxid="75" numFmtId="0" fontId="9" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="76" numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="77" numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="78" numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="79" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="80" numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="81" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf xxid="82" numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf xxid="83" numFmtId="4" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="83" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf xxid="84" numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf xxid="85" numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="86" numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="87" numFmtId="3" fontId="9" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="84" numFmtId="4" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="88" numFmtId="3" fontId="9" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="85" numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="89" numFmtId="3" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="86" numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="90" numFmtId="3" fontId="7" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="87" numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="91" numFmtId="3" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="88" numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="92" numFmtId="4" fontId="9" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="89" numFmtId="3" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="93" numFmtId="4" fontId="9" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="90" numFmtId="3" fontId="7" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="94" numFmtId="4" fontId="7" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="91" numFmtId="3" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="95" numFmtId="4" fontId="7" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="92" numFmtId="4" fontId="9" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="96" numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="93" numFmtId="4" fontId="9" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="97" numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="94" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf xxid="98" numFmtId="3" fontId="9" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="98" numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="99" numFmtId="3" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="99" numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="100" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="101" numFmtId="0" fontId="32" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="102" numFmtId="175" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="103" numFmtId="175" fontId="33" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="103" numFmtId="175" fontId="33" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="104" numFmtId="0" fontId="33" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="105" numFmtId="0" fontId="34" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="106" numFmtId="175" fontId="7" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="107" numFmtId="175" fontId="33" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="108" numFmtId="0" fontId="33" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="109" numFmtId="0" fontId="34" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="110" numFmtId="0" fontId="35" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="111" numFmtId="0" fontId="36" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="112" numFmtId="176" fontId="9" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="112" numFmtId="176" fontId="9" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="113" numFmtId="176" fontId="7" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="113" numFmtId="176" fontId="7" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="114" numFmtId="176" fontId="33" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="114" numFmtId="176" fontId="33" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="115" numFmtId="175" fontId="9" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="115" numFmtId="175" fontId="9" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="116" numFmtId="0" fontId="37" fillId="2" borderId="0" xfId="0" applyFont="1"/>
     <xf xxid="117" numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="47">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -1383,748 +1386,727 @@
     <cellStyle name="輔色3" xfId="47"/>
     <cellStyle name="輔色4" xfId="48"/>
     <cellStyle name="輔色5" xfId="49"/>
     <cellStyle name="輔色6" xfId="50"/>
     <cellStyle name="標題" xfId="51"/>
     <cellStyle name="標題 1" xfId="52"/>
     <cellStyle name="標題 2" xfId="53"/>
     <cellStyle name="標題 3" xfId="54"/>
     <cellStyle name="標題 4" xfId="55"/>
     <cellStyle name="輸入" xfId="56"/>
     <cellStyle name="輸出" xfId="57"/>
     <cellStyle name="檢查儲存格" xfId="58"/>
     <cellStyle name="壞" xfId="59"/>
     <cellStyle name="警告文字" xfId="60"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:M42"/>
+  <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="30.625" customWidth="1"/>
     <col min="2" max="4" width="19.625" customWidth="1"/>
     <col min="5" max="6" width="21.125" customWidth="1"/>
     <col min="7" max="11" width="9" hidden="1" customWidth="1"/>
     <col min="12" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="21" customHeight="1">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="33"/>
-[...3 lines deleted...]
-      <c r="F1" s="33"/>
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
     </row>
     <row r="2" spans="1:6" ht="21" customHeight="1">
-      <c r="A2" s="33" t="s">
+      <c r="A2" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="33"/>
-[...3 lines deleted...]
-      <c r="F2" s="33"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="22"/>
+      <c r="F2" s="22"/>
     </row>
     <row r="3" spans="1:13" ht="18.6" customHeight="1" thickBot="1">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
-      <c r="C3" s="34"/>
-[...1 lines deleted...]
-      <c r="E3" s="35" t="s">
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="35"/>
+      <c r="F3" s="24"/>
       <c r="G3" s="56" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H3" s="56" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="I3" s="56" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="55" t="s">
         <v>12</v>
       </c>
       <c r="K3" s="56" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="55" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="26.1" customHeight="1">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D4" s="21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E4" s="21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F4" s="7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="36" customHeight="1" thickBot="1">
-      <c r="A5" s="36"/>
+      <c r="A5" s="25"/>
       <c r="B5" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E5" s="12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:6" ht="12.6" customHeight="1">
       <c r="A6" s="40" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="42">
         <v>586537</v>
       </c>
       <c r="C6" s="54">
-        <v>4328138</v>
+        <v>4446115</v>
       </c>
       <c r="D6" s="42">
-        <v>236311</v>
+        <v>243480</v>
       </c>
       <c r="E6" s="42">
-        <v>26424</v>
+        <v>7660</v>
       </c>
       <c r="F6" s="51">
         <v>129.16</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="11.1" customHeight="1">
       <c r="A7" s="44" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="29"/>
-      <c r="C7" s="38"/>
+      <c r="C7" s="27"/>
       <c r="D7" s="29"/>
       <c r="E7" s="29"/>
       <c r="F7" s="32"/>
     </row>
     <row r="8" spans="1:6" ht="12.6" customHeight="1">
       <c r="A8" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="46">
         <v>2418274</v>
       </c>
       <c r="C8" s="46">
-        <v>12875959</v>
+        <v>13134178</v>
       </c>
       <c r="D8" s="46">
-        <v>998123</v>
+        <v>1034345</v>
       </c>
       <c r="E8" s="46">
-        <v>120846</v>
+        <v>33267</v>
       </c>
       <c r="F8" s="53">
         <v>147.24</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="11.1" customHeight="1">
       <c r="A9" s="44" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="29"/>
       <c r="C9" s="29"/>
       <c r="D9" s="29"/>
       <c r="E9" s="29"/>
-      <c r="F9" s="23"/>
+      <c r="F9" s="34"/>
     </row>
     <row r="10" spans="1:6" ht="12.6" customHeight="1">
       <c r="A10" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="46">
         <v>733447</v>
       </c>
       <c r="C10" s="46">
-        <v>4120112</v>
+        <v>4234813</v>
       </c>
       <c r="D10" s="46">
-        <v>327481</v>
+        <v>371012</v>
       </c>
       <c r="E10" s="46">
-        <v>30013</v>
+        <v>11690</v>
       </c>
       <c r="F10" s="53">
         <v>134.28</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="11.1" customHeight="1">
       <c r="A11" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="29"/>
       <c r="C11" s="29"/>
       <c r="D11" s="29"/>
       <c r="E11" s="29"/>
-      <c r="F11" s="23"/>
+      <c r="F11" s="34"/>
     </row>
     <row r="12" spans="1:6" ht="12.6" customHeight="1">
       <c r="A12" s="15" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="46">
         <v>2247104</v>
       </c>
       <c r="C12" s="46">
-        <v>14364335</v>
+        <v>14470867</v>
       </c>
       <c r="D12" s="46">
-        <v>934957</v>
+        <v>817041</v>
       </c>
       <c r="E12" s="46">
-        <v>107505</v>
+        <v>31594</v>
       </c>
       <c r="F12" s="53">
         <v>121.62</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="11.1" customHeight="1">
       <c r="A13" s="48" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
-      <c r="F13" s="23"/>
+      <c r="F13" s="34"/>
     </row>
     <row r="14" spans="1:6" ht="12.6" customHeight="1">
       <c r="A14" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="46">
         <v>1232863</v>
       </c>
       <c r="C14" s="46">
-        <v>9320515</v>
+        <v>9639643</v>
       </c>
       <c r="D14" s="46">
-        <v>549281</v>
+        <v>594389</v>
       </c>
       <c r="E14" s="46">
-        <v>80619</v>
+        <v>23104</v>
       </c>
       <c r="F14" s="53">
         <v>125.07</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="11.1" customHeight="1">
       <c r="A15" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
-      <c r="F15" s="23"/>
+      <c r="F15" s="34"/>
     </row>
     <row r="16" spans="1:6" ht="12.6" customHeight="1">
       <c r="A16" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="46">
         <v>596945</v>
       </c>
       <c r="C16" s="46">
-        <v>3707765</v>
+        <v>3836482</v>
       </c>
       <c r="D16" s="46">
-        <v>258027</v>
+        <v>268086</v>
       </c>
       <c r="E16" s="46">
-        <v>26502</v>
+        <v>10941</v>
       </c>
       <c r="F16" s="53">
         <v>134.21</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="11.1" customHeight="1">
       <c r="A17" s="44" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
-      <c r="F17" s="23"/>
+      <c r="F17" s="34"/>
     </row>
     <row r="18" spans="1:6" ht="12.6" customHeight="1">
       <c r="A18" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="46">
         <v>643597</v>
       </c>
       <c r="C18" s="46">
-        <v>4530357</v>
+        <v>4669373</v>
       </c>
       <c r="D18" s="46">
-        <v>272871</v>
+        <v>285119</v>
       </c>
       <c r="E18" s="46">
-        <v>34287</v>
+        <v>10057</v>
       </c>
       <c r="F18" s="53">
         <v>128.02</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="11.1" customHeight="1">
       <c r="A19" s="44" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="29"/>
       <c r="C19" s="29"/>
       <c r="D19" s="29"/>
       <c r="E19" s="29"/>
-      <c r="F19" s="23"/>
+      <c r="F19" s="34"/>
     </row>
     <row r="20" spans="1:6" ht="12.6" customHeight="1">
       <c r="A20" s="15" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="46">
         <v>700132</v>
       </c>
       <c r="C20" s="46">
-        <v>4293762</v>
+        <v>4641403</v>
       </c>
       <c r="D20" s="46">
-        <v>368227</v>
+        <v>386537</v>
       </c>
       <c r="E20" s="46">
-        <v>36521</v>
+        <v>14409</v>
       </c>
       <c r="F20" s="53">
         <v>130.63</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="11.1" customHeight="1">
       <c r="A21" s="44" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
       <c r="E21" s="29"/>
-      <c r="F21" s="23"/>
+      <c r="F21" s="34"/>
     </row>
     <row r="22" spans="1:6" ht="12.6" customHeight="1">
       <c r="A22" s="15" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="46">
         <v>1170805</v>
       </c>
       <c r="C22" s="46">
-        <v>8756093</v>
+        <v>9010925</v>
       </c>
       <c r="D22" s="46">
-        <v>484104</v>
+        <v>599198</v>
       </c>
       <c r="E22" s="46">
-        <v>37327</v>
+        <v>21041</v>
       </c>
       <c r="F22" s="53">
         <v>111.14</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="11.1" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="E23" s="29"/>
-      <c r="F23" s="23"/>
+      <c r="F23" s="34"/>
     </row>
     <row r="24" spans="1:6" ht="12.6" customHeight="1">
       <c r="A24" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="46">
         <v>887182</v>
       </c>
       <c r="C24" s="46">
-        <v>5113938</v>
+        <v>5006377</v>
       </c>
       <c r="D24" s="46">
-        <v>392408</v>
+        <v>401954</v>
       </c>
       <c r="E24" s="46">
-        <v>35096</v>
+        <v>9397</v>
       </c>
       <c r="F24" s="53">
         <v>131.91</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="11.1" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="29"/>
       <c r="C25" s="29"/>
       <c r="D25" s="29"/>
       <c r="E25" s="29"/>
-      <c r="F25" s="23"/>
+      <c r="F25" s="34"/>
     </row>
     <row r="26" spans="1:6" ht="12.6" customHeight="1">
       <c r="A26" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B26" s="46">
         <v>694873</v>
       </c>
       <c r="C26" s="46">
-        <v>5041740</v>
+        <v>5144295</v>
       </c>
       <c r="D26" s="46">
-        <v>292333</v>
+        <v>298009</v>
       </c>
       <c r="E26" s="46">
-        <v>26933</v>
+        <v>8244</v>
       </c>
       <c r="F26" s="53">
         <v>130.62</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="11.1" customHeight="1">
       <c r="A27" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="29"/>
       <c r="C27" s="29"/>
       <c r="D27" s="29"/>
       <c r="E27" s="29"/>
-      <c r="F27" s="23"/>
+      <c r="F27" s="34"/>
     </row>
     <row r="28" spans="1:6" ht="12.6" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B28" s="46">
         <v>93543</v>
       </c>
       <c r="C28" s="46">
-        <v>448432</v>
+        <v>469591</v>
       </c>
       <c r="D28" s="46">
-        <v>54100</v>
+        <v>54764</v>
       </c>
       <c r="E28" s="46">
-        <v>2296</v>
+        <v>897</v>
       </c>
       <c r="F28" s="53">
         <v>137.08</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="11.1" customHeight="1">
       <c r="A29" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
-      <c r="F29" s="23"/>
+      <c r="F29" s="34"/>
     </row>
     <row r="30" spans="1:6" ht="12.6" customHeight="1">
       <c r="A30" s="15" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="46">
         <v>1042635</v>
       </c>
       <c r="C30" s="46">
-        <v>7333139</v>
+        <v>7630557</v>
       </c>
       <c r="D30" s="46">
-        <v>534166</v>
+        <v>533955</v>
       </c>
       <c r="E30" s="46">
-        <v>22624</v>
+        <v>7641</v>
       </c>
       <c r="F30" s="53">
         <v>146.92</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="11.1" customHeight="1">
       <c r="A31" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="29"/>
       <c r="C31" s="29"/>
       <c r="D31" s="29"/>
       <c r="E31" s="29"/>
-      <c r="F31" s="23"/>
+      <c r="F31" s="34"/>
     </row>
     <row r="32" spans="1:6" ht="12.6" customHeight="1">
       <c r="A32" s="15" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="46">
         <v>669744</v>
       </c>
       <c r="C32" s="46">
-        <v>5380450</v>
+        <v>5429065</v>
       </c>
       <c r="D32" s="46">
-        <v>284908</v>
+        <v>290460</v>
       </c>
       <c r="E32" s="46">
-        <v>21276</v>
+        <v>5590</v>
       </c>
       <c r="F32" s="53">
         <v>131.62</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="11.1" customHeight="1">
       <c r="A33" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="29"/>
       <c r="C33" s="29"/>
       <c r="D33" s="29"/>
       <c r="E33" s="29"/>
-      <c r="F33" s="23"/>
+      <c r="F33" s="34"/>
     </row>
     <row r="34" spans="1:6" ht="12.6" customHeight="1">
       <c r="A34" s="16"/>
-      <c r="B34" s="28"/>
-[...11 lines deleted...]
-      <c r="F35" s="23"/>
+      <c r="B34" s="35"/>
+      <c r="C34" s="35"/>
+      <c r="D34" s="35"/>
+      <c r="E34" s="35"/>
+      <c r="F34" s="37"/>
+    </row>
+    <row r="35" spans="1:6" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A35" s="19"/>
+      <c r="B35" s="36"/>
+      <c r="C35" s="36"/>
+      <c r="D35" s="36"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="38"/>
     </row>
     <row r="36" spans="1:6" ht="12.6" customHeight="1">
-      <c r="A36" s="16"/>
-[...16 lines deleted...]
-        <v>52</v>
+      <c r="A36" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1"/>
+      <c r="F36" s="2"/>
+    </row>
+    <row r="37" spans="1:6" ht="12.6" customHeight="1">
+      <c r="A37" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="2"/>
+    </row>
+    <row r="38" spans="1:6" ht="12" customHeight="1">
+      <c r="A38" s="9" t="s">
+        <v>11</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
-      <c r="F38" s="2"/>
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="F38" s="3"/>
+    </row>
+    <row r="39" spans="1:6" ht="12" customHeight="1">
+      <c r="A39" s="10" t="s">
+        <v>5</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="2"/>
     </row>
-    <row r="40" spans="1:6" ht="12" customHeight="1">
-[...1 lines deleted...]
-        <v>11</v>
+    <row r="40" spans="1:5" ht="12" customHeight="1">
+      <c r="A40" s="11" t="s">
+        <v>6</v>
       </c>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
-      <c r="F40" s="3"/>
-[...18 lines deleted...]
-      <c r="E42" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="85">
-[...6 lines deleted...]
-    <mergeCell ref="B6:B7"/>
+  <mergeCells count="80">
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="C34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="C30:C31"/>
+    <mergeCell ref="D30:D31"/>
+    <mergeCell ref="E30:E31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="B26:B27"/>
+    <mergeCell ref="C26:C27"/>
+    <mergeCell ref="D26:D27"/>
+    <mergeCell ref="E26:E27"/>
+    <mergeCell ref="F26:F27"/>
+    <mergeCell ref="B24:B25"/>
+    <mergeCell ref="C24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="B22:B23"/>
+    <mergeCell ref="C22:C23"/>
+    <mergeCell ref="D22:D23"/>
+    <mergeCell ref="E22:E23"/>
+    <mergeCell ref="F22:F23"/>
+    <mergeCell ref="B20:B21"/>
+    <mergeCell ref="C20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="C18:C19"/>
+    <mergeCell ref="D18:D19"/>
+    <mergeCell ref="E18:E19"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="F12:F13"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="D14:D15"/>
+    <mergeCell ref="E14:E15"/>
+    <mergeCell ref="F14:F15"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:D13"/>
+    <mergeCell ref="E12:E13"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="D10:D11"/>
+    <mergeCell ref="E10:E11"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="D6:D7"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E6:E7"/>
+    <mergeCell ref="E8:E9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="F32:F33"/>
     <mergeCell ref="B32:B33"/>
     <mergeCell ref="C32:C33"/>
     <mergeCell ref="D32:D33"/>
     <mergeCell ref="E32:E33"/>
     <mergeCell ref="B10:B11"/>
-    <mergeCell ref="C10:C11"/>
-[...66 lines deleted...]
-    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="B6:B7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="176" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>金融控股公司合併報表財務資料</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>