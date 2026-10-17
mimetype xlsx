--- v6 (2026-09-01)
+++ v7 (2026-10-17)
@@ -78,57 +78,57 @@
   <si>
     <t>放款</t>
   </si>
   <si>
     <t>逾放</t>
   </si>
   <si>
     <t>備抵呆帳</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>甲類</t>
   </si>
   <si>
     <t>乙類</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>信　合　社　名　稱</t>
   </si>
   <si>
-    <t>民國115年 6月底</t>
+    <t>民國115年 8月底</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of June 2026</t>
+    <t xml:space="preserve"> End of Aug. 2026</t>
   </si>
   <si>
     <t>10-3 Condensed Financial Structure</t>
   </si>
   <si>
     <r>
       <t>10-3 Condensed Financial Structure</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -4391,100 +4391,100 @@
     </xf>
     <xf xxid="573" numFmtId="182" fontId="45" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="574" numFmtId="182" fontId="46" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="575" numFmtId="183" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="576" numFmtId="183" fontId="45" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="577" numFmtId="183" fontId="46" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="578" numFmtId="0" fontId="43" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="579" numFmtId="0" fontId="44" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="580" numFmtId="177" fontId="54" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="581" numFmtId="178" fontId="8" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="581" numFmtId="182" fontId="54" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="582" numFmtId="178" fontId="51" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="582" numFmtId="178" fontId="8" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="583" numFmtId="178" fontId="52" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="583" numFmtId="178" fontId="51" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="584" numFmtId="178" fontId="54" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="584" numFmtId="178" fontId="52" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="585" numFmtId="177" fontId="54" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="585" numFmtId="178" fontId="54" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="586" numFmtId="0" fontId="48" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="586" numFmtId="177" fontId="54" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="587" numFmtId="0" fontId="48" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="587" numFmtId="0" fontId="49" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="588" numFmtId="0" fontId="49" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="588" numFmtId="0" fontId="50" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="589" numFmtId="0" fontId="50" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="589" numFmtId="183" fontId="8" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="590" numFmtId="183" fontId="8" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="590" numFmtId="183" fontId="51" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="591" numFmtId="183" fontId="51" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="591" numFmtId="183" fontId="52" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="592" numFmtId="183" fontId="52" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="592" numFmtId="182" fontId="8" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="593" numFmtId="182" fontId="8" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="593" numFmtId="182" fontId="51" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="594" numFmtId="182" fontId="51" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="594" numFmtId="182" fontId="52" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="595" numFmtId="182" fontId="52" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="595" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="596" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="596" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="597" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="598" numFmtId="183" fontId="54" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="599" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf xxid="600" numFmtId="0" fontId="43" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf xxid="601" numFmtId="0" fontId="44" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf xxid="602" numFmtId="177" fontId="6" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="603" numFmtId="177" fontId="45" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="604" numFmtId="177" fontId="46" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="605" numFmtId="177" fontId="47" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -5218,882 +5218,882 @@
       </c>
       <c r="J10" s="74" t="s">
         <v>109</v>
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="264" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
-        <v>2612958</v>
+        <v>2613378</v>
       </c>
       <c r="C11" s="268">
-        <v>80995949</v>
+        <v>83071278</v>
       </c>
       <c r="D11" s="268">
-        <v>5811571</v>
+        <v>5875971</v>
       </c>
       <c r="E11" s="268">
-        <v>358312</v>
+        <v>485373</v>
       </c>
       <c r="F11" s="268">
-        <v>49591109</v>
+        <v>50987385</v>
       </c>
       <c r="G11" s="268">
-        <v>66171869</v>
+        <v>67797276</v>
       </c>
       <c r="H11" s="268">
-        <v>47812854</v>
+        <v>49215458</v>
       </c>
       <c r="I11" s="268">
-        <v>47760412</v>
+        <v>49162598</v>
       </c>
       <c r="J11" s="268">
-        <v>52442</v>
+        <v>52860</v>
       </c>
       <c r="K11" s="268">
-        <v>67338</v>
+        <v>67794</v>
       </c>
       <c r="L11" s="268">
-        <v>50104</v>
+        <v>51168</v>
       </c>
       <c r="M11" s="268">
-        <v>17235</v>
+        <v>16626</v>
       </c>
       <c r="N11" s="272">
         <v>0.14</v>
       </c>
       <c r="O11" s="276">
-        <v>632648</v>
+        <v>653270</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="279" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="282">
         <v>109000</v>
       </c>
       <c r="C13" s="282">
-        <v>7495243</v>
+        <v>7664300</v>
       </c>
       <c r="D13" s="282">
-        <v>583575</v>
+        <v>589746</v>
       </c>
       <c r="E13" s="282">
-        <v>17606</v>
+        <v>25762</v>
       </c>
       <c r="F13" s="282">
-        <v>3880129</v>
+        <v>4022701</v>
       </c>
       <c r="G13" s="282">
-        <v>5576714</v>
+        <v>5697059</v>
       </c>
       <c r="H13" s="282">
-        <v>3801031</v>
+        <v>3947373</v>
       </c>
       <c r="I13" s="282">
-        <v>3798838</v>
+        <v>3945153</v>
       </c>
       <c r="J13" s="282">
-        <v>2193</v>
+        <v>2220</v>
       </c>
       <c r="K13" s="282">
-        <v>3071</v>
+        <v>2884</v>
       </c>
       <c r="L13" s="282">
-        <v>2143</v>
+        <v>2012</v>
       </c>
       <c r="M13" s="282">
-        <v>928</v>
+        <v>872</v>
       </c>
       <c r="N13" s="285">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O13" s="288">
-        <v>54830</v>
+        <v>58074</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="282">
         <v>86200</v>
       </c>
       <c r="C15" s="282">
-        <v>3837631</v>
+        <v>4018507</v>
       </c>
       <c r="D15" s="282">
-        <v>262709</v>
+        <v>266534</v>
       </c>
       <c r="E15" s="282">
-        <v>10432</v>
+        <v>14893</v>
       </c>
       <c r="F15" s="282">
-        <v>2672035</v>
+        <v>2742047</v>
       </c>
       <c r="G15" s="282">
-        <v>3193045</v>
+        <v>3366810</v>
       </c>
       <c r="H15" s="282">
-        <v>2606133</v>
+        <v>2676740</v>
       </c>
       <c r="I15" s="282">
-        <v>2604597</v>
+        <v>2675125</v>
       </c>
       <c r="J15" s="282">
-        <v>1536</v>
+        <v>1615</v>
       </c>
       <c r="K15" s="282">
-        <v>1870</v>
+        <v>2062</v>
       </c>
       <c r="L15" s="282">
-        <v>1386</v>
+        <v>1581</v>
       </c>
       <c r="M15" s="282">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="N15" s="285">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O15" s="288">
-        <v>36772</v>
+        <v>37563</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>132</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>133</v>
       </c>
       <c r="B17" s="282">
         <v>141161</v>
       </c>
       <c r="C17" s="282">
-        <v>5176144</v>
+        <v>5165149</v>
       </c>
       <c r="D17" s="282">
-        <v>315205</v>
+        <v>318573</v>
       </c>
       <c r="E17" s="282">
-        <v>14241</v>
+        <v>19756</v>
       </c>
       <c r="F17" s="282">
-        <v>3349717</v>
+        <v>3350343</v>
       </c>
       <c r="G17" s="282">
-        <v>4329011</v>
+        <v>4358325</v>
       </c>
       <c r="H17" s="282">
-        <v>3265895</v>
+        <v>3270600</v>
       </c>
       <c r="I17" s="282">
-        <v>3261715</v>
+        <v>3266409</v>
       </c>
       <c r="J17" s="282">
-        <v>4180</v>
+        <v>4191</v>
       </c>
       <c r="K17" s="282">
-        <v>4803</v>
+        <v>4792</v>
       </c>
       <c r="L17" s="282">
-        <v>4071</v>
+        <v>3955</v>
       </c>
       <c r="M17" s="282">
-        <v>731</v>
+        <v>837</v>
       </c>
       <c r="N17" s="285">
         <v>0.15</v>
       </c>
       <c r="O17" s="288">
-        <v>39115</v>
+        <v>40217</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>135</v>
       </c>
       <c r="B19" s="282">
         <v>125543</v>
       </c>
       <c r="C19" s="282">
-        <v>5012796</v>
+        <v>5163010</v>
       </c>
       <c r="D19" s="282">
-        <v>318019</v>
+        <v>320562</v>
       </c>
       <c r="E19" s="282">
-        <v>18746</v>
+        <v>25190</v>
       </c>
       <c r="F19" s="282">
-        <v>3073643</v>
+        <v>3164525</v>
       </c>
       <c r="G19" s="282">
-        <v>4074577</v>
+        <v>4196439</v>
       </c>
       <c r="H19" s="282">
-        <v>2954905</v>
+        <v>3049624</v>
       </c>
       <c r="I19" s="282">
-        <v>2949909</v>
+        <v>3044506</v>
       </c>
       <c r="J19" s="282">
-        <v>4997</v>
+        <v>5117</v>
       </c>
       <c r="K19" s="282">
-        <v>4660</v>
+        <v>4872</v>
       </c>
       <c r="L19" s="282">
-        <v>3762</v>
+        <v>3611</v>
       </c>
       <c r="M19" s="282">
-        <v>898</v>
+        <v>1261</v>
       </c>
       <c r="N19" s="285">
         <v>0.16</v>
       </c>
       <c r="O19" s="288">
-        <v>40739</v>
+        <v>41934</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>136</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="282">
         <v>106517</v>
       </c>
       <c r="C21" s="282">
-        <v>4391012</v>
+        <v>4525734</v>
       </c>
       <c r="D21" s="282">
-        <v>252447</v>
+        <v>257994</v>
       </c>
       <c r="E21" s="282">
-        <v>15953</v>
+        <v>22591</v>
       </c>
       <c r="F21" s="282">
-        <v>2679718</v>
+        <v>2806790</v>
       </c>
       <c r="G21" s="282">
-        <v>3617881</v>
+        <v>3800391</v>
       </c>
       <c r="H21" s="282">
-        <v>2573450</v>
+        <v>2703656</v>
       </c>
       <c r="I21" s="282">
-        <v>2570338</v>
+        <v>2700862</v>
       </c>
       <c r="J21" s="282">
-        <v>3112</v>
+        <v>2794</v>
       </c>
       <c r="K21" s="282">
-        <v>3308</v>
+        <v>3592</v>
       </c>
       <c r="L21" s="282">
-        <v>2686</v>
+        <v>3129</v>
       </c>
       <c r="M21" s="282">
-        <v>622</v>
+        <v>463</v>
       </c>
       <c r="N21" s="285">
         <v>0.13</v>
       </c>
       <c r="O21" s="288">
-        <v>30825</v>
+        <v>31917</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="282">
         <v>120602</v>
       </c>
       <c r="C23" s="282">
-        <v>3496676</v>
+        <v>3524869</v>
       </c>
       <c r="D23" s="282">
-        <v>229700</v>
+        <v>230369</v>
       </c>
       <c r="E23" s="282">
-        <v>13102</v>
+        <v>17929</v>
       </c>
       <c r="F23" s="282">
-        <v>2267896</v>
+        <v>2289124</v>
       </c>
       <c r="G23" s="282">
-        <v>2895452</v>
+        <v>2911839</v>
       </c>
       <c r="H23" s="282">
-        <v>2208714</v>
+        <v>2231497</v>
       </c>
       <c r="I23" s="282">
-        <v>2205835</v>
+        <v>2228321</v>
       </c>
       <c r="J23" s="282">
-        <v>2879</v>
+        <v>3175</v>
       </c>
       <c r="K23" s="282">
-        <v>3243</v>
+        <v>3329</v>
       </c>
       <c r="L23" s="282">
-        <v>2761</v>
+        <v>2803</v>
       </c>
       <c r="M23" s="282">
-        <v>483</v>
+        <v>526</v>
       </c>
       <c r="N23" s="285">
         <v>0.15</v>
       </c>
       <c r="O23" s="288">
-        <v>29242</v>
+        <v>29765</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B25" s="282">
-        <v>48616</v>
+        <v>49102</v>
       </c>
       <c r="C25" s="282">
-        <v>1665889</v>
+        <v>1685693</v>
       </c>
       <c r="D25" s="282">
-        <v>214933</v>
+        <v>216254</v>
       </c>
       <c r="E25" s="282">
-        <v>11591</v>
+        <v>15667</v>
       </c>
       <c r="F25" s="282">
-        <v>1000121</v>
+        <v>1026064</v>
       </c>
       <c r="G25" s="282">
-        <v>1273231</v>
+        <v>1291289</v>
       </c>
       <c r="H25" s="282">
-        <v>930292</v>
+        <v>960790</v>
       </c>
       <c r="I25" s="282">
-        <v>929402</v>
+        <v>959765</v>
       </c>
       <c r="J25" s="282">
-        <v>889</v>
+        <v>1025</v>
       </c>
       <c r="K25" s="282">
-        <v>4268</v>
+        <v>1496</v>
       </c>
       <c r="L25" s="282">
-        <v>1109</v>
+        <v>1395</v>
       </c>
       <c r="M25" s="282">
-        <v>3159</v>
+        <v>101</v>
       </c>
       <c r="N25" s="285">
-        <v>0.46</v>
+        <v>0.16</v>
       </c>
       <c r="O25" s="288">
-        <v>12003</v>
+        <v>12604</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B27" s="282">
         <v>172146</v>
       </c>
       <c r="C27" s="282">
-        <v>4877197</v>
+        <v>5057881</v>
       </c>
       <c r="D27" s="282">
-        <v>331132</v>
+        <v>338549</v>
       </c>
       <c r="E27" s="282">
-        <v>30412</v>
+        <v>39760</v>
       </c>
       <c r="F27" s="282">
-        <v>2786304</v>
+        <v>2923807</v>
       </c>
       <c r="G27" s="282">
-        <v>4057103</v>
+        <v>4161070</v>
       </c>
       <c r="H27" s="282">
-        <v>2732901</v>
+        <v>2879040</v>
       </c>
       <c r="I27" s="282">
-        <v>2730054</v>
+        <v>2876043</v>
       </c>
       <c r="J27" s="282">
-        <v>2848</v>
+        <v>2998</v>
       </c>
       <c r="K27" s="282">
-        <v>3120</v>
+        <v>3249</v>
       </c>
       <c r="L27" s="282">
-        <v>2871</v>
+        <v>3021</v>
       </c>
       <c r="M27" s="282">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="N27" s="285">
         <v>0.11</v>
       </c>
       <c r="O27" s="288">
-        <v>34720</v>
+        <v>36141</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>144</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>145</v>
       </c>
       <c r="B29" s="282">
         <v>137626</v>
       </c>
       <c r="C29" s="282">
-        <v>5237346</v>
+        <v>5304561</v>
       </c>
       <c r="D29" s="282">
-        <v>333099</v>
+        <v>336786</v>
       </c>
       <c r="E29" s="282">
-        <v>32263</v>
+        <v>42237</v>
       </c>
       <c r="F29" s="282">
-        <v>3102768</v>
+        <v>3280612</v>
       </c>
       <c r="G29" s="282">
-        <v>4563502</v>
+        <v>4502172</v>
       </c>
       <c r="H29" s="282">
-        <v>3061912</v>
+        <v>3242908</v>
       </c>
       <c r="I29" s="282">
-        <v>3058714</v>
+        <v>3239746</v>
       </c>
       <c r="J29" s="282">
-        <v>3199</v>
+        <v>3162</v>
       </c>
       <c r="K29" s="282">
-        <v>4436</v>
+        <v>4282</v>
       </c>
       <c r="L29" s="282">
-        <v>3212</v>
+        <v>3176</v>
       </c>
       <c r="M29" s="282">
-        <v>1224</v>
+        <v>1106</v>
       </c>
       <c r="N29" s="285">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>48813</v>
+        <v>50845</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>146</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>147</v>
       </c>
       <c r="B31" s="282">
         <v>37833</v>
       </c>
       <c r="C31" s="282">
-        <v>257592</v>
+        <v>283291</v>
       </c>
       <c r="D31" s="282">
-        <v>48182</v>
+        <v>48354</v>
       </c>
       <c r="E31" s="282">
-        <v>1020</v>
+        <v>1293</v>
       </c>
       <c r="F31" s="282">
-        <v>288029</v>
+        <v>316508</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>249460</v>
+        <v>274145</v>
       </c>
       <c r="I31" s="282">
-        <v>249320</v>
+        <v>274007</v>
       </c>
       <c r="J31" s="282">
         <v>139</v>
       </c>
       <c r="K31" s="282">
         <v>139</v>
       </c>
       <c r="L31" s="282">
         <v>139</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="285">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O31" s="288">
-        <v>4437</v>
+        <v>4595</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>148</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="282">
         <v>18983</v>
       </c>
       <c r="C33" s="282">
-        <v>351270</v>
+        <v>358094</v>
       </c>
       <c r="D33" s="282">
-        <v>27978</v>
+        <v>28217</v>
       </c>
       <c r="E33" s="282">
-        <v>909</v>
+        <v>1239</v>
       </c>
       <c r="F33" s="282">
-        <v>234957</v>
+        <v>237179</v>
       </c>
       <c r="G33" s="282">
-        <v>279873</v>
+        <v>286864</v>
       </c>
       <c r="H33" s="282">
-        <v>225701</v>
+        <v>227825</v>
       </c>
       <c r="I33" s="282">
-        <v>225048</v>
+        <v>227195</v>
       </c>
       <c r="J33" s="282">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="K33" s="282">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="L33" s="282">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="M33" s="282">
-        <v>138</v>
+        <v>167</v>
       </c>
       <c r="N33" s="285">
         <v>0.35</v>
       </c>
       <c r="O33" s="288">
-        <v>2640</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>150</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B35" s="282">
         <v>100000</v>
       </c>
       <c r="C35" s="282">
-        <v>4607341</v>
+        <v>4844991</v>
       </c>
       <c r="D35" s="282">
-        <v>383049</v>
+        <v>388745</v>
       </c>
       <c r="E35" s="282">
-        <v>19028</v>
+        <v>27107</v>
       </c>
       <c r="F35" s="282">
-        <v>2813896</v>
+        <v>2895496</v>
       </c>
       <c r="G35" s="282">
-        <v>3385615</v>
+        <v>3599531</v>
       </c>
       <c r="H35" s="282">
-        <v>2645540</v>
+        <v>2734057</v>
       </c>
       <c r="I35" s="282">
-        <v>2641366</v>
+        <v>2730832</v>
       </c>
       <c r="J35" s="282">
-        <v>4175</v>
+        <v>3225</v>
       </c>
       <c r="K35" s="282">
-        <v>4241</v>
+        <v>3304</v>
       </c>
       <c r="L35" s="282">
-        <v>4000</v>
+        <v>3219</v>
       </c>
       <c r="M35" s="282">
-        <v>242</v>
+        <v>85</v>
       </c>
       <c r="N35" s="285">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O35" s="288">
-        <v>41445</v>
+        <v>42111</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>152</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
@@ -6537,57 +6537,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -6774,708 +6774,708 @@
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="358" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="362">
         <v>493</v>
       </c>
       <c r="C11" s="362">
-        <v>43426</v>
+        <v>43284</v>
       </c>
       <c r="D11" s="362">
-        <v>3710</v>
+        <v>3805</v>
       </c>
       <c r="E11" s="362">
-        <v>255</v>
+        <v>346</v>
       </c>
       <c r="F11" s="362">
-        <v>39482</v>
+        <v>39239</v>
       </c>
       <c r="G11" s="362">
-        <v>31916</v>
+        <v>32038</v>
       </c>
       <c r="H11" s="362">
-        <v>31916</v>
+        <v>32038</v>
       </c>
       <c r="I11" s="374">
         <v>0</v>
       </c>
       <c r="J11" s="374">
         <v>0</v>
       </c>
       <c r="K11" s="374">
         <v>0</v>
       </c>
       <c r="L11" s="374">
         <v>0</v>
       </c>
       <c r="M11" s="377">
         <v>0</v>
       </c>
       <c r="N11" s="370">
-        <v>1143</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="312" t="s">
+      <c r="A12" s="313" t="s">
         <v>297</v>
       </c>
       <c r="B12" s="172"/>
       <c r="C12" s="172"/>
       <c r="D12" s="172"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="174"/>
       <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>298</v>
       </c>
       <c r="B13" s="282">
         <v>133</v>
       </c>
       <c r="C13" s="282">
-        <v>19505</v>
+        <v>19631</v>
       </c>
       <c r="D13" s="282">
-        <v>1651</v>
+        <v>1683</v>
       </c>
       <c r="E13" s="282">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="F13" s="282">
-        <v>17756</v>
+        <v>17843</v>
       </c>
       <c r="G13" s="282">
-        <v>10537</v>
+        <v>10421</v>
       </c>
       <c r="H13" s="282">
-        <v>10526</v>
+        <v>10415</v>
       </c>
       <c r="I13" s="282">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="J13" s="282">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="K13" s="282">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="L13" s="282">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="M13" s="285">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="N13" s="288">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="312" t="s">
+      <c r="A14" s="313" t="s">
         <v>299</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="174"/>
       <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>300</v>
       </c>
       <c r="B15" s="282">
         <v>854</v>
       </c>
       <c r="C15" s="282">
-        <v>32659</v>
+        <v>32693</v>
       </c>
       <c r="D15" s="282">
-        <v>2804</v>
+        <v>2839</v>
       </c>
       <c r="E15" s="282">
-        <v>108</v>
+        <v>162</v>
       </c>
       <c r="F15" s="282">
-        <v>29742</v>
+        <v>29737</v>
       </c>
       <c r="G15" s="282">
-        <v>20270</v>
+        <v>20486</v>
       </c>
       <c r="H15" s="282">
-        <v>20251</v>
+        <v>20471</v>
       </c>
       <c r="I15" s="282">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="J15" s="282">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K15" s="282">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="L15" s="282">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M15" s="285">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="N15" s="288">
-        <v>442</v>
+        <v>456</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="312" t="s">
+      <c r="A16" s="313" t="s">
         <v>301</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="174"/>
       <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B17" s="282">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C17" s="282">
-        <v>15905</v>
+        <v>16028</v>
       </c>
       <c r="D17" s="282">
-        <v>929</v>
+        <v>952</v>
       </c>
       <c r="E17" s="282">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="F17" s="282">
-        <v>14934</v>
+        <v>14728</v>
       </c>
       <c r="G17" s="282">
-        <v>10482</v>
+        <v>10681</v>
       </c>
       <c r="H17" s="282">
-        <v>10482</v>
+        <v>10681</v>
       </c>
       <c r="I17" s="293">
         <v>0</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
-      <c r="M17" s="316">
+      <c r="M17" s="317">
         <v>0</v>
       </c>
       <c r="N17" s="288">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="312" t="s">
+      <c r="A18" s="313" t="s">
         <v>303</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="174"/>
       <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>304</v>
       </c>
       <c r="B19" s="282">
         <v>642</v>
       </c>
       <c r="C19" s="282">
-        <v>29448</v>
+        <v>29508</v>
       </c>
       <c r="D19" s="282">
-        <v>1632</v>
+        <v>1666</v>
       </c>
       <c r="E19" s="282">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="F19" s="282">
-        <v>27622</v>
+        <v>27617</v>
       </c>
       <c r="G19" s="282">
-        <v>21078</v>
+        <v>21057</v>
       </c>
       <c r="H19" s="282">
-        <v>21041</v>
+        <v>21019</v>
       </c>
       <c r="I19" s="282">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J19" s="282">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K19" s="282">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L19" s="282">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="M19" s="285">
         <v>0.25</v>
       </c>
       <c r="N19" s="288">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="312" t="s">
+      <c r="A20" s="313" t="s">
         <v>305</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="174"/>
       <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>306</v>
       </c>
       <c r="B21" s="282">
-        <v>2008</v>
+        <v>2018</v>
       </c>
       <c r="C21" s="282">
-        <v>98010</v>
+        <v>98468</v>
       </c>
       <c r="D21" s="282">
-        <v>6701</v>
+        <v>6925</v>
       </c>
       <c r="E21" s="282">
-        <v>369</v>
+        <v>529</v>
       </c>
       <c r="F21" s="282">
-        <v>90730</v>
+        <v>90990</v>
       </c>
       <c r="G21" s="282">
-        <v>67028</v>
+        <v>68852</v>
       </c>
       <c r="H21" s="282">
-        <v>67028</v>
+        <v>68852</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
-      <c r="M21" s="316">
+      <c r="M21" s="317">
         <v>0</v>
       </c>
       <c r="N21" s="288">
-        <v>1339</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="312" t="s">
+      <c r="A22" s="313" t="s">
         <v>307</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="174"/>
       <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B23" s="282">
         <v>710</v>
       </c>
       <c r="C23" s="282">
-        <v>38975</v>
+        <v>39203</v>
       </c>
       <c r="D23" s="282">
-        <v>2011</v>
+        <v>2037</v>
       </c>
       <c r="E23" s="282">
-        <v>70</v>
+        <v>94</v>
       </c>
       <c r="F23" s="282">
-        <v>36758</v>
+        <v>36960</v>
       </c>
       <c r="G23" s="282">
-        <v>27804</v>
+        <v>28086</v>
       </c>
       <c r="H23" s="282">
-        <v>27804</v>
+        <v>28086</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
       <c r="J23" s="282">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="282">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="M23" s="285">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="N23" s="288">
-        <v>390</v>
+        <v>403</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="312" t="s">
+      <c r="A24" s="313" t="s">
         <v>309</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="174"/>
       <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>310</v>
       </c>
       <c r="B25" s="282">
         <v>1389</v>
       </c>
       <c r="C25" s="282">
-        <v>95555</v>
+        <v>95961</v>
       </c>
       <c r="D25" s="282">
-        <v>6973</v>
+        <v>7080</v>
       </c>
       <c r="E25" s="282">
-        <v>242</v>
+        <v>301</v>
       </c>
       <c r="F25" s="282">
-        <v>87823</v>
+        <v>88024</v>
       </c>
       <c r="G25" s="282">
-        <v>67073</v>
+        <v>66722</v>
       </c>
       <c r="H25" s="282">
-        <v>67073</v>
+        <v>66722</v>
       </c>
       <c r="I25" s="282">
         <v>0</v>
       </c>
       <c r="J25" s="282">
-        <v>2</v>
+        <v>43</v>
       </c>
       <c r="K25" s="282">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="L25" s="282">
-        <v>1</v>
+        <v>22</v>
       </c>
       <c r="M25" s="285">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="N25" s="288">
-        <v>1984</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="312" t="s">
+      <c r="A26" s="313" t="s">
         <v>311</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="174"/>
       <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>312</v>
       </c>
       <c r="B27" s="282">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C27" s="282">
-        <v>6415</v>
+        <v>6604</v>
       </c>
       <c r="D27" s="282">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="E27" s="282">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F27" s="282">
-        <v>5782</v>
+        <v>6126</v>
       </c>
       <c r="G27" s="282">
-        <v>4111</v>
+        <v>4138</v>
       </c>
       <c r="H27" s="282">
-        <v>4100</v>
+        <v>4115</v>
       </c>
       <c r="I27" s="282">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="J27" s="282">
         <v>23</v>
       </c>
       <c r="K27" s="282">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>23</v>
+      </c>
+      <c r="L27" s="293">
+        <v>0</v>
       </c>
       <c r="M27" s="285">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="N27" s="288">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="312" t="s">
+      <c r="A28" s="313" t="s">
         <v>313</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="174"/>
       <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>314</v>
       </c>
       <c r="B29" s="282">
         <v>369</v>
       </c>
       <c r="C29" s="282">
-        <v>11142</v>
+        <v>11301</v>
       </c>
       <c r="D29" s="282">
-        <v>748</v>
+        <v>767</v>
       </c>
       <c r="E29" s="282">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F29" s="282">
-        <v>10299</v>
+        <v>10435</v>
       </c>
       <c r="G29" s="282">
-        <v>8533</v>
+        <v>8560</v>
       </c>
       <c r="H29" s="282">
-        <v>8525</v>
+        <v>8552</v>
       </c>
       <c r="I29" s="282">
         <v>8</v>
       </c>
       <c r="J29" s="282">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="K29" s="282">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="285">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="N29" s="288">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="312" t="s">
+      <c r="A30" s="313" t="s">
         <v>315</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="174"/>
       <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>316</v>
       </c>
       <c r="B31" s="282">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C31" s="282">
-        <v>6597</v>
+        <v>6608</v>
       </c>
       <c r="D31" s="282">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="E31" s="282">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="F31" s="282">
-        <v>6016</v>
+        <v>6012</v>
       </c>
       <c r="G31" s="282">
-        <v>4639</v>
+        <v>4652</v>
       </c>
       <c r="H31" s="282">
-        <v>4623</v>
+        <v>4628</v>
       </c>
       <c r="I31" s="282">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J31" s="282">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="K31" s="282">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="L31" s="282">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="M31" s="285">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="N31" s="288">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="312" t="s">
+      <c r="A32" s="313" t="s">
         <v>317</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="174"/>
       <c r="N32" s="171"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25"/>
       <c r="B33" s="169"/>
       <c r="C33" s="169"/>
       <c r="D33" s="169"/>
       <c r="E33" s="169"/>
       <c r="F33" s="169"/>
       <c r="G33" s="169"/>
       <c r="H33" s="169"/>
@@ -7896,57 +7896,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="76" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="78" t="s">
         <v>81</v>
       </c>
@@ -8151,879 +8151,879 @@
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="267">
         <v>34433</v>
       </c>
       <c r="C11" s="267">
-        <v>583819</v>
+        <v>593963</v>
       </c>
       <c r="D11" s="267">
-        <v>68385</v>
+        <v>70846</v>
       </c>
       <c r="E11" s="267">
-        <v>6763</v>
+        <v>9846</v>
       </c>
       <c r="F11" s="267">
-        <v>87721</v>
+        <v>91613</v>
       </c>
       <c r="G11" s="267">
-        <v>460631</v>
+        <v>460633</v>
       </c>
       <c r="H11" s="267">
-        <v>60659</v>
+        <v>64680</v>
       </c>
       <c r="I11" s="267">
-        <v>60659</v>
+        <v>64680</v>
       </c>
       <c r="J11" s="299">
         <v>0</v>
       </c>
       <c r="K11" s="299">
         <v>0</v>
       </c>
       <c r="L11" s="299">
         <v>0</v>
       </c>
       <c r="M11" s="299">
         <v>0</v>
       </c>
       <c r="N11" s="302">
         <v>0</v>
       </c>
       <c r="O11" s="275">
-        <v>650</v>
+        <v>709</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>153</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="282">
         <v>30554</v>
       </c>
       <c r="C13" s="282">
-        <v>445540</v>
+        <v>448806</v>
       </c>
       <c r="D13" s="282">
-        <v>45240</v>
+        <v>44743</v>
       </c>
       <c r="E13" s="282">
-        <v>1802</v>
+        <v>2368</v>
       </c>
       <c r="F13" s="282">
-        <v>276348</v>
+        <v>284892</v>
       </c>
       <c r="G13" s="282">
-        <v>327195</v>
+        <v>329123</v>
       </c>
       <c r="H13" s="282">
-        <v>246055</v>
+        <v>256842</v>
       </c>
       <c r="I13" s="282">
-        <v>244843</v>
+        <v>255659</v>
       </c>
       <c r="J13" s="282">
-        <v>1211</v>
+        <v>1182</v>
       </c>
       <c r="K13" s="282">
-        <v>1212</v>
+        <v>1182</v>
       </c>
       <c r="L13" s="282">
-        <v>1129</v>
+        <v>1100</v>
       </c>
       <c r="M13" s="282">
         <v>83</v>
       </c>
       <c r="N13" s="285">
-        <v>0.49</v>
+        <v>0.46</v>
       </c>
       <c r="O13" s="288">
-        <v>3248</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="282">
         <v>103983</v>
       </c>
       <c r="C15" s="282">
-        <v>2574687</v>
+        <v>2620064</v>
       </c>
       <c r="D15" s="282">
-        <v>154520</v>
+        <v>156959</v>
       </c>
       <c r="E15" s="282">
-        <v>8924</v>
+        <v>12414</v>
       </c>
       <c r="F15" s="282">
-        <v>1786402</v>
+        <v>1820729</v>
       </c>
       <c r="G15" s="282">
-        <v>2232747</v>
+        <v>2285926</v>
       </c>
       <c r="H15" s="282">
-        <v>1753193</v>
+        <v>1788710</v>
       </c>
       <c r="I15" s="282">
-        <v>1751485</v>
+        <v>1787677</v>
       </c>
       <c r="J15" s="282">
-        <v>1708</v>
+        <v>1033</v>
       </c>
       <c r="K15" s="282">
-        <v>3079</v>
+        <v>3891</v>
       </c>
       <c r="L15" s="282">
-        <v>1879</v>
+        <v>1185</v>
       </c>
       <c r="M15" s="282">
-        <v>1200</v>
+        <v>2706</v>
       </c>
       <c r="N15" s="285">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="O15" s="288">
-        <v>21997</v>
+        <v>22087</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="282">
         <v>29106</v>
       </c>
       <c r="C17" s="282">
-        <v>789314</v>
+        <v>815912</v>
       </c>
       <c r="D17" s="282">
-        <v>54336</v>
+        <v>54741</v>
       </c>
       <c r="E17" s="282">
-        <v>4541</v>
+        <v>5821</v>
       </c>
       <c r="F17" s="282">
-        <v>360061</v>
+        <v>366926</v>
       </c>
       <c r="G17" s="282">
-        <v>642938</v>
+        <v>647822</v>
       </c>
       <c r="H17" s="282">
-        <v>326193</v>
+        <v>328894</v>
       </c>
       <c r="I17" s="282">
-        <v>326136</v>
+        <v>328822</v>
       </c>
       <c r="J17" s="282">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="K17" s="282">
-        <v>255</v>
+        <v>229</v>
       </c>
       <c r="L17" s="282">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="M17" s="282">
-        <v>170</v>
+        <v>138</v>
       </c>
       <c r="N17" s="285">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O17" s="288">
-        <v>4906</v>
+        <v>4877</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="282">
         <v>64251</v>
       </c>
       <c r="C19" s="282">
-        <v>1001234</v>
+        <v>1007320</v>
       </c>
       <c r="D19" s="282">
-        <v>95873</v>
+        <v>95887</v>
       </c>
       <c r="E19" s="282">
-        <v>6074</v>
+        <v>7488</v>
       </c>
       <c r="F19" s="282">
-        <v>703466</v>
+        <v>711294</v>
       </c>
       <c r="G19" s="282">
-        <v>845453</v>
+        <v>856016</v>
       </c>
       <c r="H19" s="282">
-        <v>654284</v>
+        <v>661355</v>
       </c>
       <c r="I19" s="282">
-        <v>653667</v>
+        <v>660722</v>
       </c>
       <c r="J19" s="282">
-        <v>617</v>
+        <v>632</v>
       </c>
       <c r="K19" s="282">
-        <v>978</v>
+        <v>1573</v>
       </c>
       <c r="L19" s="282">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="M19" s="282">
-        <v>303</v>
+        <v>902</v>
       </c>
       <c r="N19" s="285">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="O19" s="288">
-        <v>7988</v>
+        <v>8529</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="282">
         <v>11112</v>
       </c>
       <c r="C21" s="282">
-        <v>380117</v>
+        <v>388946</v>
       </c>
       <c r="D21" s="282">
-        <v>54759</v>
+        <v>55851</v>
       </c>
       <c r="E21" s="282">
-        <v>4346</v>
+        <v>5626</v>
       </c>
       <c r="F21" s="282">
-        <v>249635</v>
+        <v>261043</v>
       </c>
       <c r="G21" s="282">
-        <v>298744</v>
+        <v>311690</v>
       </c>
       <c r="H21" s="282">
-        <v>242267</v>
+        <v>253484</v>
       </c>
       <c r="I21" s="282">
-        <v>242198</v>
+        <v>253142</v>
       </c>
       <c r="J21" s="282">
-        <v>69</v>
+        <v>342</v>
       </c>
       <c r="K21" s="282">
-        <v>132</v>
+        <v>349</v>
       </c>
       <c r="L21" s="282">
-        <v>68</v>
+        <v>341</v>
       </c>
       <c r="M21" s="282">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="N21" s="285">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="O21" s="288">
-        <v>3557</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="282">
         <v>34800</v>
       </c>
       <c r="C23" s="282">
-        <v>863036</v>
+        <v>857687</v>
       </c>
       <c r="D23" s="282">
-        <v>69624</v>
+        <v>71693</v>
       </c>
       <c r="E23" s="282">
-        <v>8505</v>
+        <v>11674</v>
       </c>
       <c r="F23" s="282">
-        <v>423913</v>
+        <v>440800</v>
       </c>
       <c r="G23" s="282">
-        <v>710535</v>
+        <v>697217</v>
       </c>
       <c r="H23" s="282">
-        <v>361694</v>
+        <v>372948</v>
       </c>
       <c r="I23" s="282">
-        <v>361419</v>
+        <v>372696</v>
       </c>
       <c r="J23" s="282">
-        <v>275</v>
+        <v>252</v>
       </c>
       <c r="K23" s="282">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="L23" s="282">
-        <v>275</v>
+        <v>250</v>
       </c>
       <c r="M23" s="282">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="N23" s="285">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O23" s="288">
-        <v>4644</v>
+        <v>4745</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="282">
         <v>3266</v>
       </c>
       <c r="C25" s="282">
-        <v>101016</v>
+        <v>103167</v>
       </c>
       <c r="D25" s="282">
-        <v>6154</v>
+        <v>6144</v>
       </c>
       <c r="E25" s="282">
-        <v>156</v>
+        <v>238</v>
       </c>
       <c r="F25" s="282">
-        <v>65750</v>
+        <v>67549</v>
       </c>
       <c r="G25" s="282">
-        <v>85776</v>
+        <v>88360</v>
       </c>
       <c r="H25" s="282">
-        <v>65454</v>
+        <v>67428</v>
       </c>
       <c r="I25" s="282">
-        <v>65378</v>
+        <v>67352</v>
       </c>
       <c r="J25" s="282">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K25" s="282">
-        <v>85</v>
+        <v>112</v>
       </c>
       <c r="L25" s="282">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="M25" s="282">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="N25" s="285">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="O25" s="288">
-        <v>770</v>
+        <v>783</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="282">
         <v>14012</v>
       </c>
       <c r="C27" s="282">
-        <v>267627</v>
+        <v>271505</v>
       </c>
       <c r="D27" s="282">
-        <v>18029</v>
+        <v>18344</v>
       </c>
       <c r="E27" s="282">
-        <v>924</v>
+        <v>1253</v>
       </c>
       <c r="F27" s="282">
-        <v>194036</v>
+        <v>197146</v>
       </c>
       <c r="G27" s="282">
-        <v>239915</v>
+        <v>244014</v>
       </c>
       <c r="H27" s="282">
-        <v>193844</v>
+        <v>196954</v>
       </c>
       <c r="I27" s="282">
-        <v>193843</v>
+        <v>196954</v>
       </c>
       <c r="J27" s="282">
         <v>1</v>
       </c>
       <c r="K27" s="282">
         <v>1</v>
       </c>
       <c r="L27" s="282">
         <v>1</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="285">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>3377</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="282">
         <v>49815</v>
       </c>
       <c r="C29" s="282">
-        <v>1424156</v>
+        <v>1431567</v>
       </c>
       <c r="D29" s="282">
-        <v>83802</v>
+        <v>84045</v>
       </c>
       <c r="E29" s="282">
-        <v>5861</v>
+        <v>8355</v>
       </c>
       <c r="F29" s="282">
-        <v>977906</v>
+        <v>968381</v>
       </c>
       <c r="G29" s="282">
-        <v>1193549</v>
+        <v>1202344</v>
       </c>
       <c r="H29" s="282">
-        <v>943395</v>
+        <v>935216</v>
       </c>
       <c r="I29" s="282">
-        <v>942781</v>
+        <v>934499</v>
       </c>
       <c r="J29" s="282">
-        <v>614</v>
+        <v>717</v>
       </c>
       <c r="K29" s="282">
-        <v>1204</v>
+        <v>1253</v>
       </c>
       <c r="L29" s="282">
-        <v>797</v>
+        <v>907</v>
       </c>
       <c r="M29" s="282">
-        <v>407</v>
+        <v>346</v>
       </c>
       <c r="N29" s="285">
         <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>12012</v>
+        <v>11600</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="282">
         <v>42827</v>
       </c>
       <c r="C31" s="282">
-        <v>840693</v>
+        <v>851298</v>
       </c>
       <c r="D31" s="282">
-        <v>58036</v>
+        <v>58116</v>
       </c>
       <c r="E31" s="282">
-        <v>3790</v>
+        <v>4901</v>
       </c>
       <c r="F31" s="282">
-        <v>567070</v>
+        <v>571248</v>
       </c>
       <c r="G31" s="282">
-        <v>743194</v>
+        <v>756685</v>
       </c>
       <c r="H31" s="282">
-        <v>563293</v>
+        <v>566213</v>
       </c>
       <c r="I31" s="282">
-        <v>563289</v>
+        <v>565966</v>
       </c>
       <c r="J31" s="282">
-        <v>4</v>
+        <v>247</v>
       </c>
       <c r="K31" s="282">
-        <v>8</v>
+        <v>252</v>
       </c>
       <c r="L31" s="282">
-        <v>4</v>
+        <v>247</v>
       </c>
       <c r="M31" s="282">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N31" s="285">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="O31" s="288">
-        <v>6455</v>
+        <v>6470</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="282">
         <v>20936</v>
       </c>
       <c r="C33" s="282">
-        <v>352195</v>
+        <v>351225</v>
       </c>
       <c r="D33" s="282">
-        <v>25595</v>
+        <v>25765</v>
       </c>
       <c r="E33" s="282">
-        <v>1098</v>
+        <v>1544</v>
       </c>
       <c r="F33" s="282">
-        <v>243211</v>
+        <v>244593</v>
       </c>
       <c r="G33" s="282">
-        <v>301913</v>
+        <v>298501</v>
       </c>
       <c r="H33" s="282">
-        <v>233852</v>
+        <v>234700</v>
       </c>
       <c r="I33" s="282">
-        <v>233366</v>
+        <v>234207</v>
       </c>
       <c r="J33" s="282">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="K33" s="282">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="L33" s="282">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="M33" s="282">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="N33" s="285">
         <v>0.22</v>
       </c>
       <c r="O33" s="288">
-        <v>2841</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="282">
         <v>13815</v>
       </c>
       <c r="C35" s="282">
-        <v>222922</v>
+        <v>223532</v>
       </c>
       <c r="D35" s="282">
-        <v>19086</v>
+        <v>19197</v>
       </c>
       <c r="E35" s="282">
-        <v>960</v>
+        <v>1250</v>
       </c>
       <c r="F35" s="282">
-        <v>158155</v>
+        <v>157780</v>
       </c>
       <c r="G35" s="282">
-        <v>199153</v>
+        <v>200189</v>
       </c>
       <c r="H35" s="282">
-        <v>155405</v>
+        <v>154969</v>
       </c>
       <c r="I35" s="282">
-        <v>154782</v>
+        <v>154311</v>
       </c>
       <c r="J35" s="282">
-        <v>622</v>
+        <v>659</v>
       </c>
       <c r="K35" s="282">
-        <v>814</v>
+        <v>892</v>
       </c>
       <c r="L35" s="282">
-        <v>617</v>
+        <v>695</v>
       </c>
       <c r="M35" s="282">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="N35" s="285">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="O35" s="288">
-        <v>1824</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
@@ -9474,57 +9474,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="98" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="102" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="99" t="s">
         <v>81</v>
       </c>
@@ -9726,882 +9726,882 @@
       </c>
       <c r="J10" s="117" t="s">
         <v>109</v>
       </c>
       <c r="K10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="114" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="109" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="267">
-        <v>48145</v>
+        <v>48078</v>
       </c>
       <c r="C11" s="267">
-        <v>1027139</v>
+        <v>1064863</v>
       </c>
       <c r="D11" s="267">
-        <v>87419</v>
+        <v>88894</v>
       </c>
       <c r="E11" s="267">
-        <v>4219</v>
+        <v>5387</v>
       </c>
       <c r="F11" s="267">
-        <v>695645</v>
+        <v>702309</v>
       </c>
       <c r="G11" s="267">
-        <v>844692</v>
+        <v>860009</v>
       </c>
       <c r="H11" s="267">
-        <v>663712</v>
+        <v>672555</v>
       </c>
       <c r="I11" s="267">
-        <v>662513</v>
+        <v>671434</v>
       </c>
       <c r="J11" s="267">
-        <v>1198</v>
+        <v>1121</v>
       </c>
       <c r="K11" s="267">
-        <v>1659</v>
+        <v>1653</v>
       </c>
       <c r="L11" s="267">
-        <v>1413</v>
+        <v>1381</v>
       </c>
       <c r="M11" s="267">
-        <v>247</v>
+        <v>272</v>
       </c>
       <c r="N11" s="271">
         <v>0.25</v>
       </c>
       <c r="O11" s="275">
-        <v>8479</v>
+        <v>8611</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="282">
         <v>49234</v>
       </c>
       <c r="C13" s="282">
-        <v>898683</v>
+        <v>921848</v>
       </c>
       <c r="D13" s="282">
-        <v>71727</v>
+        <v>71864</v>
       </c>
       <c r="E13" s="282">
-        <v>2926</v>
+        <v>3836</v>
       </c>
       <c r="F13" s="282">
-        <v>557318</v>
+        <v>567858</v>
       </c>
       <c r="G13" s="282">
-        <v>737568</v>
+        <v>761721</v>
       </c>
       <c r="H13" s="282">
-        <v>523798</v>
+        <v>535748</v>
       </c>
       <c r="I13" s="282">
-        <v>523655</v>
+        <v>535600</v>
       </c>
       <c r="J13" s="282">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="K13" s="282">
-        <v>325</v>
+        <v>369</v>
       </c>
       <c r="L13" s="282">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="M13" s="282">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="N13" s="285">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O13" s="288">
-        <v>6525</v>
+        <v>6665</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="282">
         <v>92277</v>
       </c>
       <c r="C15" s="282">
-        <v>2619948</v>
+        <v>2660857</v>
       </c>
       <c r="D15" s="282">
-        <v>163090</v>
+        <v>164415</v>
       </c>
       <c r="E15" s="282">
-        <v>9149</v>
+        <v>12847</v>
       </c>
       <c r="F15" s="282">
-        <v>1599134</v>
+        <v>1658807</v>
       </c>
       <c r="G15" s="282">
-        <v>2339529</v>
+        <v>2371068</v>
       </c>
       <c r="H15" s="282">
-        <v>1561297</v>
+        <v>1620987</v>
       </c>
       <c r="I15" s="282">
-        <v>1559945</v>
+        <v>1619586</v>
       </c>
       <c r="J15" s="282">
-        <v>1352</v>
+        <v>1401</v>
       </c>
       <c r="K15" s="282">
-        <v>1444</v>
+        <v>1473</v>
       </c>
       <c r="L15" s="282">
-        <v>1326</v>
+        <v>1351</v>
       </c>
       <c r="M15" s="282">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="N15" s="285">
         <v>0.09</v>
       </c>
       <c r="O15" s="288">
-        <v>18380</v>
+        <v>19309</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="282">
         <v>119145</v>
       </c>
       <c r="C17" s="282">
-        <v>2960513</v>
+        <v>3109703</v>
       </c>
       <c r="D17" s="282">
-        <v>204884</v>
+        <v>207858</v>
       </c>
       <c r="E17" s="282">
-        <v>15924</v>
+        <v>20441</v>
       </c>
       <c r="F17" s="282">
-        <v>1849879</v>
+        <v>1923349</v>
       </c>
       <c r="G17" s="282">
-        <v>2405112</v>
+        <v>2529254</v>
       </c>
       <c r="H17" s="282">
-        <v>1779704</v>
+        <v>1852966</v>
       </c>
       <c r="I17" s="282">
-        <v>1778215</v>
+        <v>1850532</v>
       </c>
       <c r="J17" s="282">
-        <v>1489</v>
+        <v>2434</v>
       </c>
       <c r="K17" s="282">
-        <v>2771</v>
+        <v>3525</v>
       </c>
       <c r="L17" s="282">
-        <v>2545</v>
+        <v>3252</v>
       </c>
       <c r="M17" s="282">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="N17" s="285">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="O17" s="288">
-        <v>24150</v>
+        <v>24972</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="282">
         <v>146320</v>
       </c>
       <c r="C19" s="282">
-        <v>4661889</v>
+        <v>4855496</v>
       </c>
       <c r="D19" s="282">
-        <v>299583</v>
+        <v>305602</v>
       </c>
       <c r="E19" s="282">
-        <v>22462</v>
+        <v>29695</v>
       </c>
       <c r="F19" s="282">
-        <v>2819906</v>
+        <v>2940056</v>
       </c>
       <c r="G19" s="282">
-        <v>3892519</v>
+        <v>4033888</v>
       </c>
       <c r="H19" s="282">
-        <v>2769882</v>
+        <v>2886964</v>
       </c>
       <c r="I19" s="282">
-        <v>2767493</v>
+        <v>2884452</v>
       </c>
       <c r="J19" s="282">
-        <v>2389</v>
+        <v>2512</v>
       </c>
       <c r="K19" s="282">
-        <v>4192</v>
+        <v>4219</v>
       </c>
       <c r="L19" s="282">
-        <v>3011</v>
+        <v>3164</v>
       </c>
       <c r="M19" s="282">
-        <v>1181</v>
+        <v>1055</v>
       </c>
       <c r="N19" s="285">
         <v>0.15</v>
       </c>
       <c r="O19" s="288">
-        <v>32310</v>
+        <v>33781</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="282">
         <v>47036</v>
       </c>
       <c r="C21" s="282">
-        <v>990472</v>
+        <v>978069</v>
       </c>
       <c r="D21" s="282">
-        <v>75349</v>
+        <v>75046</v>
       </c>
       <c r="E21" s="282">
-        <v>5002</v>
+        <v>5443</v>
       </c>
       <c r="F21" s="282">
-        <v>576003</v>
+        <v>586832</v>
       </c>
       <c r="G21" s="282">
-        <v>726005</v>
+        <v>716454</v>
       </c>
       <c r="H21" s="282">
-        <v>543420</v>
+        <v>555005</v>
       </c>
       <c r="I21" s="282">
-        <v>542711</v>
+        <v>554265</v>
       </c>
       <c r="J21" s="282">
-        <v>708</v>
+        <v>740</v>
       </c>
       <c r="K21" s="282">
-        <v>846</v>
+        <v>887</v>
       </c>
       <c r="L21" s="282">
-        <v>687</v>
+        <v>725</v>
       </c>
       <c r="M21" s="282">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="N21" s="285">
         <v>0.16</v>
       </c>
       <c r="O21" s="288">
-        <v>6777</v>
+        <v>7998</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="282">
         <v>84250</v>
       </c>
       <c r="C23" s="282">
-        <v>1142374</v>
+        <v>1094881</v>
       </c>
       <c r="D23" s="282">
-        <v>108460</v>
+        <v>110297</v>
       </c>
       <c r="E23" s="282">
-        <v>7851</v>
+        <v>10399</v>
       </c>
       <c r="F23" s="282">
-        <v>673860</v>
+        <v>666288</v>
       </c>
       <c r="G23" s="282">
-        <v>932451</v>
+        <v>893044</v>
       </c>
       <c r="H23" s="282">
-        <v>571166</v>
+        <v>561435</v>
       </c>
       <c r="I23" s="282">
-        <v>570496</v>
+        <v>560730</v>
       </c>
       <c r="J23" s="282">
-        <v>670</v>
+        <v>706</v>
       </c>
       <c r="K23" s="282">
-        <v>1039</v>
+        <v>1028</v>
       </c>
       <c r="L23" s="282">
-        <v>752</v>
+        <v>785</v>
       </c>
       <c r="M23" s="282">
-        <v>287</v>
+        <v>243</v>
       </c>
       <c r="N23" s="285">
         <v>0.18</v>
       </c>
       <c r="O23" s="288">
-        <v>8214</v>
+        <v>8127</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="282">
         <v>122992</v>
       </c>
       <c r="C25" s="282">
-        <v>3346817</v>
+        <v>3502952</v>
       </c>
       <c r="D25" s="282">
-        <v>214820</v>
+        <v>217246</v>
       </c>
       <c r="E25" s="282">
-        <v>14754</v>
+        <v>20752</v>
       </c>
       <c r="F25" s="282">
-        <v>2095894</v>
+        <v>2142568</v>
       </c>
       <c r="G25" s="282">
-        <v>2810523</v>
+        <v>2915539</v>
       </c>
       <c r="H25" s="282">
-        <v>2018300</v>
+        <v>2056262</v>
       </c>
       <c r="I25" s="282">
-        <v>2016013</v>
+        <v>2054264</v>
       </c>
       <c r="J25" s="282">
-        <v>2286</v>
+        <v>1998</v>
       </c>
       <c r="K25" s="282">
-        <v>2712</v>
+        <v>2479</v>
       </c>
       <c r="L25" s="282">
-        <v>2026</v>
+        <v>1818</v>
       </c>
       <c r="M25" s="282">
-        <v>686</v>
+        <v>661</v>
       </c>
       <c r="N25" s="285">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O25" s="288">
-        <v>25018</v>
+        <v>25804</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="282">
         <v>19576</v>
       </c>
       <c r="C27" s="282">
-        <v>406192</v>
+        <v>407643</v>
       </c>
       <c r="D27" s="282">
-        <v>36118</v>
+        <v>36131</v>
       </c>
       <c r="E27" s="282">
-        <v>1211</v>
+        <v>1581</v>
       </c>
       <c r="F27" s="282">
-        <v>280456</v>
+        <v>283478</v>
       </c>
       <c r="G27" s="282">
-        <v>357498</v>
+        <v>358867</v>
       </c>
       <c r="H27" s="282">
-        <v>266122</v>
+        <v>269698</v>
       </c>
       <c r="I27" s="282">
-        <v>265187</v>
+        <v>268739</v>
       </c>
       <c r="J27" s="282">
-        <v>936</v>
+        <v>959</v>
       </c>
       <c r="K27" s="282">
-        <v>952</v>
+        <v>981</v>
       </c>
       <c r="L27" s="282">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="M27" s="282">
-        <v>746</v>
+        <v>758</v>
       </c>
       <c r="N27" s="285">
         <v>0.36</v>
       </c>
       <c r="O27" s="288">
-        <v>3442</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="282">
         <v>186844</v>
       </c>
       <c r="C29" s="282">
-        <v>6430359</v>
+        <v>6639601</v>
       </c>
       <c r="D29" s="282">
-        <v>463595</v>
+        <v>462770</v>
       </c>
       <c r="E29" s="282">
-        <v>36490</v>
+        <v>49728</v>
       </c>
       <c r="F29" s="282">
-        <v>4031643</v>
+        <v>4095306</v>
       </c>
       <c r="G29" s="282">
-        <v>5382063</v>
+        <v>5576399</v>
       </c>
       <c r="H29" s="282">
-        <v>3892194</v>
+        <v>3942392</v>
       </c>
       <c r="I29" s="282">
-        <v>3887614</v>
+        <v>3937724</v>
       </c>
       <c r="J29" s="282">
-        <v>4580</v>
+        <v>4668</v>
       </c>
       <c r="K29" s="282">
-        <v>4622</v>
+        <v>5557</v>
       </c>
       <c r="L29" s="282">
-        <v>2953</v>
+        <v>3378</v>
       </c>
       <c r="M29" s="282">
-        <v>1669</v>
+        <v>2179</v>
       </c>
       <c r="N29" s="285">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="O29" s="288">
-        <v>47622</v>
+        <v>48913</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="282">
         <v>10000</v>
       </c>
       <c r="C31" s="282">
-        <v>80093</v>
+        <v>85537</v>
       </c>
       <c r="D31" s="282">
-        <v>7302</v>
+        <v>7141</v>
       </c>
       <c r="E31" s="282">
-        <v>-550</v>
+        <v>-710</v>
       </c>
       <c r="F31" s="282">
-        <v>54111</v>
+        <v>57173</v>
       </c>
       <c r="G31" s="282">
-        <v>70903</v>
+        <v>76147</v>
       </c>
       <c r="H31" s="282">
-        <v>53367</v>
+        <v>56628</v>
       </c>
       <c r="I31" s="282">
-        <v>53356</v>
+        <v>56614</v>
       </c>
       <c r="J31" s="282">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="K31" s="282">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="L31" s="282">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M31" s="282">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="N31" s="285">
         <v>0.02</v>
       </c>
       <c r="O31" s="288">
-        <v>621</v>
+        <v>660</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="282">
         <v>20000</v>
       </c>
       <c r="C33" s="282">
-        <v>118661</v>
+        <v>125686</v>
       </c>
       <c r="D33" s="282">
-        <v>16090</v>
+        <v>16131</v>
       </c>
       <c r="E33" s="282">
-        <v>170</v>
+        <v>234</v>
       </c>
       <c r="F33" s="282">
-        <v>84061</v>
+        <v>89173</v>
       </c>
       <c r="G33" s="282">
-        <v>101108</v>
+        <v>108219</v>
       </c>
       <c r="H33" s="282">
-        <v>84061</v>
+        <v>89173</v>
       </c>
       <c r="I33" s="282">
-        <v>83921</v>
+        <v>89012</v>
       </c>
       <c r="J33" s="282">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="K33" s="282">
-        <v>197</v>
+        <v>237</v>
       </c>
       <c r="L33" s="282">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="M33" s="282">
-        <v>98</v>
+        <v>123</v>
       </c>
       <c r="N33" s="285">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="O33" s="288">
-        <v>930</v>
+        <v>995</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="282">
         <v>10000</v>
       </c>
       <c r="C35" s="282">
-        <v>60315</v>
+        <v>63069</v>
       </c>
       <c r="D35" s="282">
-        <v>9666</v>
+        <v>9564</v>
       </c>
       <c r="E35" s="282">
-        <v>-345</v>
+        <v>-464</v>
       </c>
       <c r="F35" s="282">
-        <v>30312</v>
+        <v>34996</v>
       </c>
       <c r="G35" s="282">
-        <v>44150</v>
+        <v>46359</v>
       </c>
       <c r="H35" s="282">
-        <v>30312</v>
+        <v>34996</v>
       </c>
       <c r="I35" s="282">
-        <v>30312</v>
+        <v>34996</v>
       </c>
       <c r="J35" s="282">
         <v>0</v>
       </c>
       <c r="K35" s="282">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L35" s="282">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="285">
         <v>0.02</v>
       </c>
       <c r="O35" s="288">
-        <v>329</v>
+        <v>369</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -11047,57 +11047,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>81</v>
       </c>
@@ -11301,886 +11301,886 @@
       </c>
       <c r="J10" s="141" t="s">
         <v>109</v>
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
-        <v>43995</v>
+        <v>47571</v>
       </c>
       <c r="C11" s="268">
-        <v>4210312</v>
+        <v>4263581</v>
       </c>
       <c r="D11" s="268">
-        <v>168476</v>
+        <v>173044</v>
       </c>
       <c r="E11" s="305">
-        <v>13922</v>
+        <v>18518</v>
       </c>
       <c r="F11" s="305">
-        <v>2615896</v>
+        <v>2689722</v>
       </c>
       <c r="G11" s="305">
-        <v>1720975</v>
+        <v>1709940</v>
       </c>
       <c r="H11" s="305">
-        <v>1552201</v>
+        <v>1697281</v>
       </c>
       <c r="I11" s="305">
-        <v>1552189</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1697281</v>
+      </c>
+      <c r="J11" s="306">
+        <v>0</v>
       </c>
       <c r="K11" s="305">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>218</v>
+      </c>
+      <c r="L11" s="306">
+        <v>0</v>
       </c>
       <c r="M11" s="305">
         <v>218</v>
       </c>
-      <c r="N11" s="309">
+      <c r="N11" s="310">
         <v>0.01</v>
       </c>
-      <c r="O11" s="310">
-        <v>20024</v>
+      <c r="O11" s="311">
+        <v>21298</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="313" t="s">
+      <c r="A12" s="314" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="282">
         <v>4454</v>
       </c>
       <c r="C13" s="282">
-        <v>632759</v>
+        <v>632310</v>
       </c>
       <c r="D13" s="282">
-        <v>30636</v>
+        <v>31273</v>
       </c>
       <c r="E13" s="282">
-        <v>2833</v>
+        <v>3511</v>
       </c>
       <c r="F13" s="282">
-        <v>377615</v>
+        <v>406146</v>
       </c>
       <c r="G13" s="282">
-        <v>450650</v>
+        <v>445549</v>
       </c>
       <c r="H13" s="282">
-        <v>194054</v>
+        <v>202553</v>
       </c>
       <c r="I13" s="282">
-        <v>194054</v>
+        <v>202553</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="316">
+      <c r="N13" s="317">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>1966</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="312" t="s">
+      <c r="A14" s="313" t="s">
         <v>203</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B15" s="282">
         <v>390</v>
       </c>
       <c r="C15" s="282">
-        <v>129415</v>
+        <v>112097</v>
       </c>
       <c r="D15" s="282">
-        <v>14088</v>
+        <v>14459</v>
       </c>
       <c r="E15" s="282">
-        <v>415</v>
+        <v>818</v>
       </c>
       <c r="F15" s="282">
-        <v>87220</v>
+        <v>73151</v>
       </c>
       <c r="G15" s="282">
-        <v>61658</v>
+        <v>57716</v>
       </c>
       <c r="H15" s="282">
-        <v>65106</v>
+        <v>66319</v>
       </c>
       <c r="I15" s="282">
-        <v>65106</v>
+        <v>66319</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="316">
+      <c r="N15" s="317">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>651</v>
+        <v>663</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="312" t="s">
+      <c r="A16" s="313" t="s">
         <v>205</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B17" s="282">
         <v>1000</v>
       </c>
       <c r="C17" s="282">
-        <v>21345</v>
+        <v>22724</v>
       </c>
       <c r="D17" s="282">
-        <v>5334</v>
+        <v>5336</v>
       </c>
       <c r="E17" s="282">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F17" s="282">
-        <v>22962</v>
+        <v>24605</v>
       </c>
       <c r="G17" s="282">
-        <v>8328</v>
+        <v>8091</v>
       </c>
       <c r="H17" s="282">
-        <v>17137</v>
+        <v>18330</v>
       </c>
       <c r="I17" s="282">
-        <v>17125</v>
-[...8 lines deleted...]
-        <v>12</v>
+        <v>18330</v>
+      </c>
+      <c r="J17" s="293">
+        <v>0</v>
+      </c>
+      <c r="K17" s="293">
+        <v>0</v>
+      </c>
+      <c r="L17" s="293">
+        <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
-      <c r="N17" s="285">
-        <v>0.07</v>
+      <c r="N17" s="317">
+        <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>1967</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A18" s="312" t="s">
+      <c r="A18" s="313" t="s">
         <v>207</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B19" s="282">
         <v>665</v>
       </c>
       <c r="C19" s="282">
-        <v>15206</v>
+        <v>14762</v>
       </c>
       <c r="D19" s="282">
-        <v>998</v>
+        <v>1010</v>
       </c>
       <c r="E19" s="282">
-        <v>-17</v>
+        <v>-4</v>
       </c>
       <c r="F19" s="282">
-        <v>23801</v>
+        <v>23496</v>
       </c>
       <c r="G19" s="282">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="H19" s="282">
-        <v>12781</v>
+        <v>12470</v>
       </c>
       <c r="I19" s="282">
-        <v>12781</v>
+        <v>12470</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
-      <c r="N19" s="316">
+      <c r="N19" s="317">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A20" s="312" t="s">
+      <c r="A20" s="313" t="s">
         <v>209</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>210</v>
       </c>
       <c r="B21" s="282">
         <v>200</v>
       </c>
       <c r="C21" s="282">
-        <v>6425</v>
+        <v>4840</v>
       </c>
       <c r="D21" s="282">
-        <v>2070</v>
+        <v>2093</v>
       </c>
       <c r="E21" s="282">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="F21" s="293">
         <v>0</v>
       </c>
       <c r="G21" s="282">
         <v>7</v>
       </c>
       <c r="H21" s="293">
         <v>0</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
-      <c r="N21" s="316">
-[...2 lines deleted...]
-      <c r="O21" s="319">
+      <c r="N21" s="317">
+        <v>0</v>
+      </c>
+      <c r="O21" s="320">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A22" s="312" t="s">
+      <c r="A22" s="313" t="s">
         <v>211</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>212</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>242267</v>
+        <v>263230</v>
       </c>
       <c r="D23" s="282">
-        <v>6923</v>
+        <v>6969</v>
       </c>
       <c r="E23" s="282">
-        <v>-579</v>
+        <v>-598</v>
       </c>
       <c r="F23" s="282">
-        <v>155448</v>
+        <v>178941</v>
       </c>
       <c r="G23" s="282">
-        <v>5269</v>
+        <v>2787</v>
       </c>
       <c r="H23" s="282">
-        <v>114106</v>
+        <v>140225</v>
       </c>
       <c r="I23" s="282">
-        <v>114106</v>
+        <v>140225</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
-      <c r="N23" s="316">
+      <c r="N23" s="317">
         <v>0</v>
       </c>
       <c r="O23" s="288">
-        <v>1125</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A24" s="312" t="s">
+      <c r="A24" s="313" t="s">
         <v>213</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>214</v>
       </c>
       <c r="B25" s="282">
         <v>200</v>
       </c>
       <c r="C25" s="282">
-        <v>18283</v>
+        <v>11320</v>
       </c>
       <c r="D25" s="282">
-        <v>4139</v>
+        <v>3473</v>
       </c>
       <c r="E25" s="282">
-        <v>1168</v>
+        <v>1396</v>
       </c>
       <c r="F25" s="293">
         <v>0</v>
       </c>
       <c r="G25" s="293">
         <v>0</v>
       </c>
       <c r="H25" s="293">
         <v>0</v>
       </c>
       <c r="I25" s="293">
         <v>0</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
-      <c r="N25" s="316">
-[...2 lines deleted...]
-      <c r="O25" s="319">
+      <c r="N25" s="317">
+        <v>0</v>
+      </c>
+      <c r="O25" s="320">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A26" s="312" t="s">
+      <c r="A26" s="313" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="282">
         <v>1650</v>
       </c>
       <c r="C27" s="282">
-        <v>83185</v>
+        <v>79003</v>
       </c>
       <c r="D27" s="282">
-        <v>2248</v>
+        <v>2213</v>
       </c>
       <c r="E27" s="282">
-        <v>543</v>
+        <v>518</v>
       </c>
       <c r="F27" s="282">
-        <v>15552</v>
+        <v>17073</v>
       </c>
       <c r="G27" s="282">
         <v>1570</v>
       </c>
       <c r="H27" s="282">
-        <v>14342</v>
+        <v>15962</v>
       </c>
       <c r="I27" s="282">
-        <v>14342</v>
+        <v>15962</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
-      <c r="N27" s="316">
+      <c r="N27" s="317">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>236</v>
+        <v>253</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A28" s="312" t="s">
+      <c r="A28" s="313" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="282">
         <v>510</v>
       </c>
       <c r="C29" s="282">
-        <v>204547</v>
+        <v>219627</v>
       </c>
       <c r="D29" s="282">
-        <v>3151</v>
+        <v>3259</v>
       </c>
       <c r="E29" s="282">
-        <v>385</v>
+        <v>596</v>
       </c>
       <c r="F29" s="282">
-        <v>38928</v>
+        <v>33665</v>
       </c>
       <c r="G29" s="282">
-        <v>121686</v>
+        <v>129668</v>
       </c>
       <c r="H29" s="282">
-        <v>9963</v>
+        <v>9713</v>
       </c>
       <c r="I29" s="282">
-        <v>9963</v>
+        <v>9713</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
-      <c r="N29" s="316">
+      <c r="N29" s="317">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A30" s="312" t="s">
+      <c r="A30" s="313" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="282">
         <v>881</v>
       </c>
       <c r="C31" s="282">
-        <v>41593</v>
+        <v>41988</v>
       </c>
       <c r="D31" s="282">
-        <v>2908</v>
+        <v>2933</v>
       </c>
       <c r="E31" s="282">
-        <v>151</v>
+        <v>194</v>
       </c>
       <c r="F31" s="282">
-        <v>40157</v>
+        <v>41438</v>
       </c>
       <c r="G31" s="282">
-        <v>8680</v>
+        <v>6604</v>
       </c>
       <c r="H31" s="282">
-        <v>38593</v>
+        <v>40094</v>
       </c>
       <c r="I31" s="282">
-        <v>38593</v>
+        <v>40094</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
-      <c r="N31" s="316">
+      <c r="N31" s="317">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>428</v>
+        <v>443</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A32" s="312" t="s">
+      <c r="A32" s="313" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="282">
         <v>2000</v>
       </c>
       <c r="C33" s="282">
-        <v>123143</v>
+        <v>123427</v>
       </c>
       <c r="D33" s="282">
-        <v>4345</v>
+        <v>4318</v>
       </c>
       <c r="E33" s="282">
-        <v>285</v>
+        <v>203</v>
       </c>
       <c r="F33" s="282">
-        <v>19263</v>
+        <v>26573</v>
       </c>
       <c r="G33" s="282">
-        <v>77399</v>
+        <v>72924</v>
       </c>
       <c r="H33" s="282">
-        <v>15588</v>
+        <v>23473</v>
       </c>
       <c r="I33" s="282">
-        <v>15588</v>
+        <v>23473</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
-      <c r="N33" s="316">
+      <c r="N33" s="317">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>156</v>
+        <v>235</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A34" s="312" t="s">
+      <c r="A34" s="313" t="s">
         <v>223</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B35" s="282">
         <v>200</v>
       </c>
       <c r="C35" s="282">
-        <v>229816</v>
+        <v>233691</v>
       </c>
       <c r="D35" s="282">
-        <v>8574</v>
+        <v>8810</v>
       </c>
       <c r="E35" s="282">
-        <v>645</v>
+        <v>945</v>
       </c>
       <c r="F35" s="282">
-        <v>240144</v>
+        <v>250688</v>
       </c>
       <c r="G35" s="282">
-        <v>32607</v>
+        <v>30656</v>
       </c>
       <c r="H35" s="282">
-        <v>166437</v>
+        <v>191459</v>
       </c>
       <c r="I35" s="282">
-        <v>166437</v>
+        <v>191459</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
-      <c r="N35" s="316">
+      <c r="N35" s="317">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>1935</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="321" t="s">
+      <c r="A36" s="322" t="s">
         <v>225</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -12607,57 +12607,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>81</v>
       </c>
@@ -12864,883 +12864,883 @@
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="267">
         <v>890</v>
       </c>
       <c r="C11" s="267">
-        <v>237117</v>
+        <v>252272</v>
       </c>
       <c r="D11" s="267">
-        <v>3675</v>
+        <v>3948</v>
       </c>
       <c r="E11" s="282">
-        <v>2001</v>
+        <v>2263</v>
       </c>
       <c r="F11" s="282">
-        <v>108364</v>
+        <v>120025</v>
       </c>
       <c r="G11" s="282">
-        <v>94373</v>
+        <v>100312</v>
       </c>
       <c r="H11" s="282">
-        <v>76609</v>
+        <v>86740</v>
       </c>
       <c r="I11" s="282">
-        <v>76609</v>
+        <v>86740</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
-      <c r="N11" s="316">
+      <c r="N11" s="317">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>785</v>
+        <v>908</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="312" t="s">
+      <c r="A12" s="313" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>227</v>
       </c>
       <c r="B13" s="282">
         <v>1542</v>
       </c>
       <c r="C13" s="282">
-        <v>22302</v>
+        <v>27848</v>
       </c>
       <c r="D13" s="282">
-        <v>2213</v>
+        <v>2163</v>
       </c>
       <c r="E13" s="282">
-        <v>123</v>
+        <v>69</v>
       </c>
       <c r="F13" s="282">
-        <v>48408</v>
+        <v>55961</v>
       </c>
       <c r="G13" s="282">
-        <v>100</v>
+        <v>355</v>
       </c>
       <c r="H13" s="282">
-        <v>19809</v>
+        <v>25844</v>
       </c>
       <c r="I13" s="282">
-        <v>19809</v>
+        <v>25844</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="316">
+      <c r="N13" s="317">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>701</v>
+        <v>768</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="312" t="s">
+      <c r="A14" s="313" t="s">
         <v>228</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B15" s="282">
-        <v>2904</v>
+        <v>5390</v>
       </c>
       <c r="C15" s="282">
-        <v>171133</v>
+        <v>155054</v>
       </c>
       <c r="D15" s="282">
-        <v>3580</v>
+        <v>6173</v>
       </c>
       <c r="E15" s="282">
-        <v>316</v>
+        <v>485</v>
       </c>
       <c r="F15" s="282">
-        <v>98707</v>
+        <v>102441</v>
       </c>
       <c r="G15" s="282">
-        <v>2631</v>
+        <v>2629</v>
       </c>
       <c r="H15" s="282">
-        <v>79284</v>
+        <v>81157</v>
       </c>
       <c r="I15" s="282">
-        <v>79284</v>
+        <v>81157</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="316">
+      <c r="N15" s="317">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>793</v>
+        <v>812</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="312" t="s">
+      <c r="A16" s="313" t="s">
         <v>230</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>231</v>
       </c>
       <c r="B17" s="282">
         <v>2761</v>
       </c>
       <c r="C17" s="282">
-        <v>266808</v>
+        <v>218421</v>
       </c>
       <c r="D17" s="282">
-        <v>6844</v>
+        <v>7306</v>
       </c>
       <c r="E17" s="282">
-        <v>256</v>
+        <v>875</v>
       </c>
       <c r="F17" s="282">
-        <v>239076</v>
+        <v>188715</v>
       </c>
       <c r="G17" s="282">
-        <v>77605</v>
+        <v>78097</v>
       </c>
       <c r="H17" s="282">
-        <v>100982</v>
+        <v>88273</v>
       </c>
       <c r="I17" s="282">
-        <v>100982</v>
+        <v>88273</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
-      <c r="N17" s="316">
+      <c r="N17" s="317">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>1148</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A18" s="312" t="s">
+      <c r="A18" s="313" t="s">
         <v>232</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>233</v>
       </c>
       <c r="B19" s="282">
         <v>1040</v>
       </c>
       <c r="C19" s="282">
-        <v>170995</v>
+        <v>167639</v>
       </c>
       <c r="D19" s="282">
-        <v>4329</v>
+        <v>3282</v>
       </c>
       <c r="E19" s="282">
-        <v>1100</v>
+        <v>1268</v>
       </c>
       <c r="F19" s="282">
-        <v>80442</v>
+        <v>80825</v>
       </c>
       <c r="G19" s="282">
-        <v>109627</v>
+        <v>106995</v>
       </c>
       <c r="H19" s="282">
-        <v>80442</v>
+        <v>80825</v>
       </c>
       <c r="I19" s="282">
-        <v>80442</v>
+        <v>80825</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
-      <c r="N19" s="316">
+      <c r="N19" s="317">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>480</v>
+        <v>489</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A20" s="312" t="s">
+      <c r="A20" s="313" t="s">
         <v>234</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>235</v>
       </c>
       <c r="B21" s="282">
         <v>1580</v>
       </c>
       <c r="C21" s="282">
-        <v>358009</v>
+        <v>371931</v>
       </c>
       <c r="D21" s="282">
-        <v>4159</v>
+        <v>4604</v>
       </c>
       <c r="E21" s="282">
-        <v>345</v>
+        <v>790</v>
       </c>
       <c r="F21" s="282">
-        <v>258474</v>
+        <v>255827</v>
       </c>
       <c r="G21" s="282">
-        <v>117013</v>
+        <v>136692</v>
       </c>
       <c r="H21" s="282">
-        <v>80155</v>
+        <v>75449</v>
       </c>
       <c r="I21" s="282">
-        <v>80155</v>
+        <v>75449</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
-      <c r="N21" s="316">
+      <c r="N21" s="317">
         <v>0</v>
       </c>
       <c r="O21" s="288">
-        <v>602</v>
+        <v>585</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A22" s="312" t="s">
+      <c r="A22" s="313" t="s">
         <v>236</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>237</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>873</v>
+        <v>820</v>
       </c>
       <c r="D23" s="282">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="E23" s="282">
-        <v>-4</v>
+        <v>-12</v>
       </c>
       <c r="F23" s="293">
         <v>0</v>
       </c>
       <c r="G23" s="293">
         <v>0</v>
       </c>
       <c r="H23" s="293">
         <v>0</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
-      <c r="N23" s="316">
-[...2 lines deleted...]
-      <c r="O23" s="319">
+      <c r="N23" s="317">
+        <v>0</v>
+      </c>
+      <c r="O23" s="320">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A24" s="312" t="s">
+      <c r="A24" s="313" t="s">
         <v>238</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>239</v>
       </c>
       <c r="B25" s="282">
         <v>1620</v>
       </c>
       <c r="C25" s="282">
-        <v>349369</v>
+        <v>392492</v>
       </c>
       <c r="D25" s="282">
-        <v>22373</v>
+        <v>23008</v>
       </c>
       <c r="E25" s="282">
-        <v>1752</v>
+        <v>2384</v>
       </c>
       <c r="F25" s="282">
-        <v>126314</v>
+        <v>141673</v>
       </c>
       <c r="G25" s="282">
-        <v>213271</v>
+        <v>216264</v>
       </c>
       <c r="H25" s="282">
-        <v>101775</v>
+        <v>116056</v>
       </c>
       <c r="I25" s="282">
-        <v>101775</v>
+        <v>116056</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
-      <c r="N25" s="316">
+      <c r="N25" s="317">
         <v>0</v>
       </c>
       <c r="O25" s="288">
-        <v>1336</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A26" s="312" t="s">
+      <c r="A26" s="313" t="s">
         <v>240</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>241</v>
       </c>
       <c r="B27" s="282">
         <v>3500</v>
       </c>
       <c r="C27" s="282">
-        <v>388610</v>
+        <v>365009</v>
       </c>
       <c r="D27" s="282">
-        <v>16722</v>
+        <v>16137</v>
       </c>
       <c r="E27" s="282">
-        <v>1501</v>
+        <v>1851</v>
       </c>
       <c r="F27" s="282">
-        <v>146582</v>
+        <v>160340</v>
       </c>
       <c r="G27" s="282">
-        <v>275374</v>
+        <v>255075</v>
       </c>
       <c r="H27" s="282">
-        <v>82743</v>
+        <v>98644</v>
       </c>
       <c r="I27" s="282">
-        <v>82743</v>
+        <v>98644</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
-      <c r="N27" s="316">
+      <c r="N27" s="317">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>2080</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A28" s="312" t="s">
+      <c r="A28" s="313" t="s">
         <v>242</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B29" s="282">
         <v>1700</v>
       </c>
       <c r="C29" s="282">
-        <v>71057</v>
+        <v>101750</v>
       </c>
       <c r="D29" s="282">
-        <v>2950</v>
+        <v>2871</v>
       </c>
       <c r="E29" s="282">
-        <v>26</v>
+        <v>-52</v>
       </c>
       <c r="F29" s="282">
-        <v>82449</v>
+        <v>101533</v>
       </c>
       <c r="G29" s="293">
         <v>0</v>
       </c>
       <c r="H29" s="282">
-        <v>67476</v>
+        <v>98044</v>
       </c>
       <c r="I29" s="282">
-        <v>67476</v>
+        <v>98044</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
-      <c r="N29" s="316">
+      <c r="N29" s="317">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>788</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A30" s="312" t="s">
+      <c r="A30" s="313" t="s">
         <v>244</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B31" s="282">
-        <v>1750</v>
+        <v>2840</v>
       </c>
       <c r="C31" s="282">
-        <v>96827</v>
+        <v>89726</v>
       </c>
       <c r="D31" s="282">
-        <v>1882</v>
+        <v>2969</v>
       </c>
       <c r="E31" s="282">
-        <v>-14</v>
+        <v>161</v>
       </c>
       <c r="F31" s="282">
-        <v>127873</v>
+        <v>117536</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>91917</v>
+        <v>84993</v>
       </c>
       <c r="I31" s="282">
-        <v>91917</v>
+        <v>84993</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
-      <c r="N31" s="316">
+      <c r="N31" s="317">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>894</v>
+        <v>834</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A32" s="312" t="s">
+      <c r="A32" s="313" t="s">
         <v>246</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>247</v>
       </c>
       <c r="B33" s="282">
         <v>5827</v>
       </c>
       <c r="C33" s="282">
-        <v>133978</v>
+        <v>148665</v>
       </c>
       <c r="D33" s="282">
-        <v>6097</v>
+        <v>6080</v>
       </c>
       <c r="E33" s="282">
-        <v>153</v>
+        <v>129</v>
       </c>
       <c r="F33" s="282">
-        <v>145622</v>
+        <v>162088</v>
       </c>
       <c r="G33" s="282">
-        <v>8701</v>
+        <v>9548</v>
       </c>
       <c r="H33" s="282">
-        <v>48456</v>
+        <v>58149</v>
       </c>
       <c r="I33" s="282">
-        <v>48456</v>
+        <v>58149</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
-      <c r="N33" s="316">
+      <c r="N33" s="317">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>493</v>
+        <v>590</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A34" s="312" t="s">
+      <c r="A34" s="313" t="s">
         <v>248</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B35" s="282">
         <v>4000</v>
       </c>
       <c r="C35" s="282">
-        <v>151238</v>
+        <v>167962</v>
       </c>
       <c r="D35" s="282">
-        <v>5138</v>
+        <v>5186</v>
       </c>
       <c r="E35" s="282">
-        <v>193</v>
+        <v>256</v>
       </c>
       <c r="F35" s="282">
-        <v>103739</v>
+        <v>107671</v>
       </c>
       <c r="G35" s="282">
-        <v>50519</v>
+        <v>44646</v>
       </c>
       <c r="H35" s="282">
-        <v>59432</v>
+        <v>66798</v>
       </c>
       <c r="I35" s="282">
-        <v>59432</v>
+        <v>66798</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
-      <c r="N35" s="316">
+      <c r="N35" s="317">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>528</v>
+        <v>554</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="321" t="s">
+      <c r="A36" s="322" t="s">
         <v>250</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -14167,57 +14167,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>81</v>
       </c>
@@ -14424,223 +14424,223 @@
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="267">
         <v>401</v>
       </c>
       <c r="C11" s="267">
-        <v>23074</v>
+        <v>23076</v>
       </c>
       <c r="D11" s="267">
-        <v>603</v>
+        <v>659</v>
       </c>
       <c r="E11" s="282">
-        <v>96</v>
+        <v>162</v>
       </c>
       <c r="F11" s="282">
-        <v>19977</v>
+        <v>9798</v>
       </c>
       <c r="G11" s="293">
         <v>0</v>
       </c>
       <c r="H11" s="282">
-        <v>7238</v>
+        <v>7202</v>
       </c>
       <c r="I11" s="282">
-        <v>7238</v>
+        <v>7202</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
-      <c r="N11" s="316">
+      <c r="N11" s="317">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>611</v>
+        <v>612</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="312" t="s">
+      <c r="A12" s="313" t="s">
         <v>251</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>252</v>
       </c>
       <c r="B13" s="282">
         <v>1100</v>
       </c>
       <c r="C13" s="282">
-        <v>12530</v>
+        <v>13119</v>
       </c>
       <c r="D13" s="282">
-        <v>1308</v>
+        <v>1328</v>
       </c>
       <c r="E13" s="282">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="F13" s="282">
-        <v>1704</v>
+        <v>1743</v>
       </c>
       <c r="G13" s="282">
-        <v>997</v>
+        <v>1111</v>
       </c>
       <c r="H13" s="282">
-        <v>1701</v>
+        <v>1740</v>
       </c>
       <c r="I13" s="282">
-        <v>1701</v>
+        <v>1740</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="282">
         <v>218</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="282">
         <v>218</v>
       </c>
       <c r="N13" s="285">
-        <v>12.81</v>
+        <v>12.52</v>
       </c>
       <c r="O13" s="288">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="312" t="s">
+      <c r="A14" s="313" t="s">
         <v>253</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>254</v>
       </c>
       <c r="B15" s="282">
         <v>830</v>
       </c>
       <c r="C15" s="282">
-        <v>8409</v>
+        <v>8776</v>
       </c>
       <c r="D15" s="282">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="E15" s="282">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F15" s="282">
-        <v>7078</v>
+        <v>7772</v>
       </c>
       <c r="G15" s="282">
-        <v>2676</v>
+        <v>2405</v>
       </c>
       <c r="H15" s="282">
-        <v>6075</v>
+        <v>6769</v>
       </c>
       <c r="I15" s="282">
-        <v>6075</v>
+        <v>6769</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="316">
+      <c r="N15" s="317">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>61</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="312" t="s">
+      <c r="A16" s="313" t="s">
         <v>255</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="169"/>
       <c r="C17" s="169"/>
       <c r="D17" s="169"/>
       <c r="E17" s="169"/>
       <c r="F17" s="169"/>
       <c r="G17" s="169"/>
@@ -15405,57 +15405,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>87</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>81</v>
       </c>
@@ -15662,289 +15662,289 @@
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>5909</v>
       </c>
       <c r="C11" s="268">
-        <v>1642005</v>
+        <v>1622962</v>
       </c>
       <c r="D11" s="268">
-        <v>35366</v>
+        <v>35515</v>
       </c>
       <c r="E11" s="305">
-        <v>995</v>
+        <v>1395</v>
       </c>
       <c r="F11" s="305">
-        <v>244302</v>
+        <v>267312</v>
       </c>
       <c r="G11" s="305">
-        <v>159449</v>
+        <v>152250</v>
       </c>
       <c r="H11" s="305">
-        <v>235433</v>
+        <v>256237</v>
       </c>
       <c r="I11" s="305">
-        <v>235433</v>
-[...10 lines deleted...]
-      <c r="M11" s="322">
+        <v>256237</v>
+      </c>
+      <c r="J11" s="306">
+        <v>0</v>
+      </c>
+      <c r="K11" s="306">
+        <v>0</v>
+      </c>
+      <c r="L11" s="306">
+        <v>0</v>
+      </c>
+      <c r="M11" s="306">
         <v>0</v>
       </c>
       <c r="N11" s="323">
         <v>0</v>
       </c>
-      <c r="O11" s="310">
-        <v>2354</v>
+      <c r="O11" s="311">
+        <v>2562</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="313" t="s">
+      <c r="A12" s="314" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="282">
         <v>2940</v>
       </c>
       <c r="C13" s="282">
-        <v>622692</v>
+        <v>633187</v>
       </c>
       <c r="D13" s="282">
-        <v>10988</v>
+        <v>10984</v>
       </c>
       <c r="E13" s="282">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="F13" s="282">
-        <v>114436</v>
+        <v>125366</v>
       </c>
       <c r="G13" s="282">
-        <v>50105</v>
+        <v>51855</v>
       </c>
       <c r="H13" s="282">
-        <v>108517</v>
+        <v>117051</v>
       </c>
       <c r="I13" s="282">
-        <v>108517</v>
+        <v>117051</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="316">
+      <c r="N13" s="317">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>1085</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="312" t="s">
+      <c r="A14" s="313" t="s">
         <v>256</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>257</v>
       </c>
       <c r="B15" s="282">
         <v>1475</v>
       </c>
       <c r="C15" s="282">
-        <v>195778</v>
+        <v>199528</v>
       </c>
       <c r="D15" s="282">
-        <v>6517</v>
+        <v>6393</v>
       </c>
       <c r="E15" s="282">
-        <v>242</v>
+        <v>114</v>
       </c>
       <c r="F15" s="282">
-        <v>41694</v>
+        <v>52753</v>
       </c>
       <c r="G15" s="282">
-        <v>46663</v>
+        <v>41117</v>
       </c>
       <c r="H15" s="282">
-        <v>41694</v>
+        <v>52753</v>
       </c>
       <c r="I15" s="282">
-        <v>41694</v>
+        <v>52753</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="316">
+      <c r="N15" s="317">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>417</v>
+        <v>528</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="312" t="s">
+      <c r="A16" s="313" t="s">
         <v>258</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B17" s="282">
         <v>1494</v>
       </c>
       <c r="C17" s="282">
-        <v>823535</v>
+        <v>790247</v>
       </c>
       <c r="D17" s="282">
-        <v>17861</v>
+        <v>18138</v>
       </c>
       <c r="E17" s="282">
-        <v>667</v>
+        <v>1198</v>
       </c>
       <c r="F17" s="282">
-        <v>88172</v>
+        <v>89193</v>
       </c>
       <c r="G17" s="282">
-        <v>62681</v>
+        <v>59278</v>
       </c>
       <c r="H17" s="282">
-        <v>85222</v>
+        <v>86433</v>
       </c>
       <c r="I17" s="282">
-        <v>85222</v>
+        <v>86433</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
-      <c r="N17" s="316">
+      <c r="N17" s="317">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>852</v>
+        <v>864</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A18" s="312" t="s">
+      <c r="A18" s="313" t="s">
         <v>260</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="169"/>
       <c r="C19" s="169"/>
       <c r="D19" s="169"/>
       <c r="E19" s="169"/>
       <c r="F19" s="169"/>
       <c r="G19" s="169"/>
@@ -16737,440 +16737,440 @@
       </c>
       <c r="E6" s="28" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>76</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>77</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>95</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.95" customHeight="1">
       <c r="A7" s="326" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="330">
-        <v>147519</v>
+        <v>145544</v>
       </c>
       <c r="C7" s="330">
-        <v>9246811</v>
+        <v>12686210</v>
       </c>
       <c r="D7" s="330">
-        <v>15238634</v>
+        <v>21294535</v>
       </c>
       <c r="E7" s="330">
-        <v>1314390</v>
+        <v>1391517</v>
       </c>
       <c r="F7" s="330">
-        <v>8274</v>
+        <v>10529</v>
       </c>
       <c r="G7" s="330">
-        <v>4180</v>
+        <v>4331</v>
       </c>
       <c r="H7" s="330">
-        <v>633553</v>
+        <v>646056</v>
       </c>
       <c r="I7" s="334">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="J7" s="276">
-        <v>447</v>
+        <v>569</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="11.85" customHeight="1">
       <c r="A8" s="337" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="179"/>
       <c r="C8" s="179"/>
       <c r="D8" s="179"/>
       <c r="E8" s="179"/>
       <c r="F8" s="179"/>
       <c r="G8" s="179"/>
       <c r="H8" s="179"/>
       <c r="I8" s="177"/>
       <c r="J8" s="186"/>
     </row>
     <row r="9" spans="1:10" ht="12.95" customHeight="1">
       <c r="A9" s="338" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="341">
-        <v>43661</v>
+        <v>42903</v>
       </c>
       <c r="C9" s="341">
-        <v>2742838</v>
+        <v>3795778</v>
       </c>
       <c r="D9" s="341">
-        <v>3992404</v>
+        <v>5506226</v>
       </c>
       <c r="E9" s="341">
-        <v>351629</v>
+        <v>380307</v>
       </c>
       <c r="F9" s="341">
-        <v>2249</v>
+        <v>2961</v>
       </c>
       <c r="G9" s="341">
-        <v>913</v>
+        <v>925</v>
       </c>
       <c r="H9" s="341">
-        <v>184352</v>
+        <v>191802</v>
       </c>
       <c r="I9" s="344">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="J9" s="347">
-        <v>97</v>
+        <v>162</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.85" customHeight="1">
       <c r="A10" s="336" t="s">
         <v>261</v>
       </c>
       <c r="B10" s="179"/>
       <c r="C10" s="179"/>
       <c r="D10" s="179"/>
       <c r="E10" s="179"/>
       <c r="F10" s="179"/>
       <c r="G10" s="179"/>
       <c r="H10" s="179"/>
       <c r="I10" s="177"/>
       <c r="J10" s="186"/>
     </row>
     <row r="11" spans="1:10" ht="12.95" customHeight="1">
       <c r="A11" s="338" t="s">
         <v>262</v>
       </c>
       <c r="B11" s="341">
-        <v>27873</v>
+        <v>27510</v>
       </c>
       <c r="C11" s="341">
-        <v>1932009</v>
+        <v>2639122</v>
       </c>
       <c r="D11" s="341">
-        <v>3115448</v>
+        <v>4447263</v>
       </c>
       <c r="E11" s="341">
-        <v>273157</v>
+        <v>278851</v>
       </c>
       <c r="F11" s="341">
-        <v>1748</v>
+        <v>2231</v>
       </c>
       <c r="G11" s="341">
         <v>134</v>
       </c>
       <c r="H11" s="341">
-        <v>124717</v>
+        <v>125725</v>
       </c>
       <c r="I11" s="344">
         <v>0.11</v>
       </c>
       <c r="J11" s="347">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.85" customHeight="1">
       <c r="A12" s="336" t="s">
         <v>263</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="177"/>
       <c r="J12" s="186"/>
     </row>
     <row r="13" spans="1:10" ht="12.95" customHeight="1">
       <c r="A13" s="338" t="s">
         <v>264</v>
       </c>
       <c r="B13" s="341">
-        <v>33772</v>
+        <v>33123</v>
       </c>
       <c r="C13" s="341">
-        <v>1631976</v>
+        <v>2238208</v>
       </c>
       <c r="D13" s="341">
-        <v>3430190</v>
+        <v>4821392</v>
       </c>
       <c r="E13" s="341">
-        <v>296172</v>
+        <v>317710</v>
       </c>
       <c r="F13" s="341">
-        <v>1926</v>
+        <v>2434</v>
       </c>
       <c r="G13" s="341">
-        <v>1906</v>
+        <v>2044</v>
       </c>
       <c r="H13" s="341">
-        <v>141087</v>
+        <v>139569</v>
       </c>
       <c r="I13" s="344">
-        <v>1.35</v>
+        <v>1.46</v>
       </c>
       <c r="J13" s="347">
-        <v>220</v>
+        <v>272</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.85" customHeight="1">
       <c r="A14" s="336" t="s">
         <v>265</v>
       </c>
       <c r="B14" s="179"/>
       <c r="C14" s="179"/>
       <c r="D14" s="179"/>
       <c r="E14" s="179"/>
       <c r="F14" s="179"/>
       <c r="G14" s="179"/>
       <c r="H14" s="179"/>
       <c r="I14" s="177"/>
       <c r="J14" s="186"/>
     </row>
     <row r="15" spans="1:10" ht="12.95" customHeight="1">
       <c r="A15" s="338" t="s">
         <v>266</v>
       </c>
       <c r="B15" s="341">
-        <v>9359</v>
+        <v>9222</v>
       </c>
       <c r="C15" s="341">
-        <v>480640</v>
+        <v>673086</v>
       </c>
       <c r="D15" s="341">
-        <v>640761</v>
+        <v>906512</v>
       </c>
       <c r="E15" s="341">
-        <v>81557</v>
+        <v>92409</v>
       </c>
       <c r="F15" s="341">
-        <v>556</v>
+        <v>659</v>
       </c>
       <c r="G15" s="341">
         <v>726</v>
       </c>
       <c r="H15" s="341">
-        <v>43615</v>
+        <v>43802</v>
       </c>
       <c r="I15" s="344">
         <v>1.66</v>
       </c>
       <c r="J15" s="347">
-        <v>73</v>
+        <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.85" customHeight="1">
       <c r="A16" s="336" t="s">
         <v>267</v>
       </c>
       <c r="B16" s="179"/>
       <c r="C16" s="179"/>
       <c r="D16" s="179"/>
       <c r="E16" s="179"/>
       <c r="F16" s="179"/>
       <c r="G16" s="179"/>
       <c r="H16" s="179"/>
       <c r="I16" s="177"/>
       <c r="J16" s="186"/>
     </row>
     <row r="17" spans="1:10" ht="12.95" customHeight="1">
       <c r="A17" s="338" t="s">
         <v>268</v>
       </c>
       <c r="B17" s="341">
-        <v>7406</v>
+        <v>7293</v>
       </c>
       <c r="C17" s="341">
-        <v>496857</v>
+        <v>672810</v>
       </c>
       <c r="D17" s="341">
-        <v>755430</v>
+        <v>1025993</v>
       </c>
       <c r="E17" s="341">
-        <v>71309</v>
+        <v>76591</v>
       </c>
       <c r="F17" s="341">
-        <v>336</v>
+        <v>429</v>
       </c>
       <c r="G17" s="350">
         <v>0</v>
       </c>
       <c r="H17" s="341">
-        <v>33876</v>
+        <v>34142</v>
       </c>
       <c r="I17" s="353">
         <v>0</v>
       </c>
       <c r="J17" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.85" customHeight="1">
       <c r="A18" s="336" t="s">
         <v>269</v>
       </c>
       <c r="B18" s="179"/>
       <c r="C18" s="179"/>
       <c r="D18" s="179"/>
       <c r="E18" s="179"/>
       <c r="F18" s="179"/>
       <c r="G18" s="179"/>
       <c r="H18" s="179"/>
       <c r="I18" s="177"/>
       <c r="J18" s="186"/>
     </row>
     <row r="19" spans="1:10" ht="12.95" customHeight="1">
       <c r="A19" s="338" t="s">
         <v>270</v>
       </c>
       <c r="B19" s="341">
-        <v>9543</v>
+        <v>9479</v>
       </c>
       <c r="C19" s="341">
-        <v>879748</v>
+        <v>1203821</v>
       </c>
       <c r="D19" s="341">
-        <v>1401197</v>
+        <v>1928913</v>
       </c>
       <c r="E19" s="341">
-        <v>90539</v>
+        <v>88391</v>
       </c>
       <c r="F19" s="341">
-        <v>560</v>
+        <v>646</v>
       </c>
       <c r="G19" s="350">
         <v>0</v>
       </c>
       <c r="H19" s="341">
-        <v>41358</v>
+        <v>41601</v>
       </c>
       <c r="I19" s="353">
         <v>0</v>
       </c>
       <c r="J19" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.85" customHeight="1">
       <c r="A20" s="336" t="s">
         <v>271</v>
       </c>
       <c r="B20" s="179"/>
       <c r="C20" s="179"/>
       <c r="D20" s="179"/>
       <c r="E20" s="179"/>
       <c r="F20" s="179"/>
       <c r="G20" s="179"/>
       <c r="H20" s="179"/>
       <c r="I20" s="177"/>
       <c r="J20" s="186"/>
     </row>
     <row r="21" spans="1:10" ht="12.95" customHeight="1">
       <c r="A21" s="338" t="s">
         <v>272</v>
       </c>
       <c r="B21" s="341">
-        <v>8094</v>
+        <v>8113</v>
       </c>
       <c r="C21" s="341">
-        <v>668422</v>
+        <v>914468</v>
       </c>
       <c r="D21" s="341">
-        <v>1118754</v>
+        <v>1591106</v>
       </c>
       <c r="E21" s="341">
-        <v>77276</v>
+        <v>81398</v>
       </c>
       <c r="F21" s="341">
-        <v>508</v>
+        <v>672</v>
       </c>
       <c r="G21" s="350">
         <v>0</v>
       </c>
       <c r="H21" s="341">
-        <v>30890</v>
+        <v>32702</v>
       </c>
       <c r="I21" s="353">
         <v>0</v>
       </c>
       <c r="J21" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.85" customHeight="1">
       <c r="A22" s="336" t="s">
         <v>273</v>
       </c>
       <c r="B22" s="179"/>
       <c r="C22" s="179"/>
       <c r="D22" s="179"/>
       <c r="E22" s="179"/>
       <c r="F22" s="179"/>
       <c r="G22" s="179"/>
       <c r="H22" s="179"/>
       <c r="I22" s="177"/>
       <c r="J22" s="186"/>
     </row>
     <row r="23" spans="1:10" ht="12.95" customHeight="1">
       <c r="A23" s="338" t="s">
         <v>274</v>
       </c>
       <c r="B23" s="341">
-        <v>7809</v>
+        <v>7900</v>
       </c>
       <c r="C23" s="341">
-        <v>414321</v>
+        <v>548917</v>
       </c>
       <c r="D23" s="341">
-        <v>784450</v>
+        <v>1067130</v>
       </c>
       <c r="E23" s="341">
-        <v>72752</v>
+        <v>75860</v>
       </c>
       <c r="F23" s="341">
-        <v>391</v>
+        <v>498</v>
       </c>
       <c r="G23" s="341">
         <v>502</v>
       </c>
       <c r="H23" s="341">
-        <v>33658</v>
+        <v>36714</v>
       </c>
       <c r="I23" s="344">
-        <v>1.49</v>
+        <v>1.37</v>
       </c>
       <c r="J23" s="347">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.85" customHeight="1">
       <c r="A24" s="336" t="s">
         <v>275</v>
       </c>
       <c r="B24" s="179"/>
       <c r="C24" s="179"/>
       <c r="D24" s="179"/>
       <c r="E24" s="179"/>
       <c r="F24" s="179"/>
       <c r="G24" s="179"/>
       <c r="H24" s="179"/>
       <c r="I24" s="177"/>
       <c r="J24" s="186"/>
     </row>
     <row r="25" spans="1:10" ht="12.95" customHeight="1">
       <c r="A25" s="34"/>
       <c r="B25" s="239"/>
       <c r="C25" s="239"/>
       <c r="D25" s="239"/>
       <c r="E25" s="239"/>
@@ -17527,57 +17527,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 6月底</v>
+        <v>民國115年 8月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of June 2026</v>
+        <v> End of Aug. 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -17761,835 +17761,835 @@
       </c>
       <c r="I10" s="66" t="s">
         <v>109</v>
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="359" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="363">
-        <v>17491</v>
+        <v>17523</v>
       </c>
       <c r="C11" s="363">
-        <v>990892</v>
+        <v>999479</v>
       </c>
       <c r="D11" s="363">
-        <v>71761</v>
+        <v>73155</v>
       </c>
       <c r="E11" s="363">
-        <v>3290</v>
+        <v>4304</v>
       </c>
       <c r="F11" s="363">
-        <v>913392</v>
+        <v>920191</v>
       </c>
       <c r="G11" s="363">
-        <v>684521</v>
+        <v>689023</v>
       </c>
       <c r="H11" s="363">
-        <v>684053</v>
+        <v>688456</v>
       </c>
       <c r="I11" s="363">
-        <v>468</v>
+        <v>567</v>
       </c>
       <c r="J11" s="363">
-        <v>853</v>
+        <v>1084</v>
       </c>
       <c r="K11" s="363">
-        <v>418</v>
+        <v>710</v>
       </c>
       <c r="L11" s="363">
-        <v>436</v>
+        <v>374</v>
       </c>
       <c r="M11" s="367">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="N11" s="371">
-        <v>16997</v>
+        <v>17332</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="313" t="s">
+      <c r="A12" s="314" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="172"/>
       <c r="C12" s="172"/>
       <c r="D12" s="172"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="174"/>
       <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="282">
         <v>571</v>
       </c>
       <c r="C13" s="282">
-        <v>29386</v>
+        <v>29458</v>
       </c>
       <c r="D13" s="282">
-        <v>2559</v>
+        <v>2617</v>
       </c>
       <c r="E13" s="282">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="F13" s="282">
-        <v>26651</v>
+        <v>26643</v>
       </c>
       <c r="G13" s="282">
-        <v>19512</v>
+        <v>19730</v>
       </c>
       <c r="H13" s="282">
-        <v>19430</v>
+        <v>19663</v>
       </c>
       <c r="I13" s="282">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="J13" s="282">
-        <v>84</v>
+        <v>70</v>
       </c>
       <c r="K13" s="282">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>70</v>
+      </c>
+      <c r="L13" s="293">
+        <v>0</v>
       </c>
       <c r="M13" s="285">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="N13" s="288">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="312" t="s">
+      <c r="A14" s="313" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="174"/>
       <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="282">
         <v>712</v>
       </c>
       <c r="C15" s="282">
-        <v>41630</v>
+        <v>41898</v>
       </c>
       <c r="D15" s="282">
-        <v>4935</v>
+        <v>5022</v>
       </c>
       <c r="E15" s="282">
-        <v>144</v>
+        <v>197</v>
       </c>
       <c r="F15" s="282">
-        <v>36483</v>
+        <v>36659</v>
       </c>
       <c r="G15" s="282">
-        <v>31034</v>
+        <v>30960</v>
       </c>
       <c r="H15" s="282">
-        <v>31034</v>
-[...1 lines deleted...]
-      <c r="I15" s="293">
+        <v>30960</v>
+      </c>
+      <c r="I15" s="282">
         <v>0</v>
       </c>
       <c r="J15" s="282">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="K15" s="293">
+        <v>10</v>
+      </c>
+      <c r="K15" s="282">
         <v>0</v>
       </c>
       <c r="L15" s="282">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="M15" s="285">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="N15" s="288">
-        <v>2113</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="312" t="s">
+      <c r="A16" s="313" t="s">
         <v>276</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="174"/>
       <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>277</v>
       </c>
       <c r="B17" s="282">
         <v>925</v>
       </c>
       <c r="C17" s="282">
-        <v>43833</v>
+        <v>44090</v>
       </c>
       <c r="D17" s="282">
-        <v>3242</v>
+        <v>3301</v>
       </c>
       <c r="E17" s="282">
-        <v>149</v>
+        <v>203</v>
       </c>
       <c r="F17" s="282">
-        <v>40020</v>
+        <v>40219</v>
       </c>
       <c r="G17" s="282">
-        <v>30631</v>
+        <v>30895</v>
       </c>
       <c r="H17" s="282">
-        <v>30622</v>
+        <v>30890</v>
       </c>
       <c r="I17" s="282">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="J17" s="282">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="K17" s="282">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L17" s="282">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M17" s="285">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="N17" s="288">
-        <v>612</v>
+        <v>628</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="312" t="s">
+      <c r="A18" s="313" t="s">
         <v>278</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="174"/>
       <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>279</v>
       </c>
       <c r="B19" s="282">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="C19" s="282">
-        <v>118660</v>
+        <v>119849</v>
       </c>
       <c r="D19" s="282">
-        <v>7257</v>
+        <v>7395</v>
       </c>
       <c r="E19" s="282">
-        <v>272</v>
+        <v>357</v>
       </c>
       <c r="F19" s="282">
-        <v>110978</v>
+        <v>111991</v>
       </c>
       <c r="G19" s="282">
-        <v>81305</v>
+        <v>82223</v>
       </c>
       <c r="H19" s="282">
-        <v>81292</v>
+        <v>82191</v>
       </c>
       <c r="I19" s="282">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="J19" s="282">
-        <v>54</v>
+        <v>147</v>
       </c>
       <c r="K19" s="282">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="L19" s="282">
-        <v>41</v>
+        <v>100</v>
       </c>
       <c r="M19" s="285">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="N19" s="288">
-        <v>2131</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="312" t="s">
+      <c r="A20" s="313" t="s">
         <v>280</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="174"/>
       <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B21" s="282">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="C21" s="282">
-        <v>28995</v>
+        <v>29259</v>
       </c>
       <c r="D21" s="282">
-        <v>2116</v>
+        <v>2159</v>
       </c>
       <c r="E21" s="282">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="F21" s="282">
-        <v>26768</v>
+        <v>26982</v>
       </c>
       <c r="G21" s="282">
-        <v>20118</v>
+        <v>20115</v>
       </c>
       <c r="H21" s="282">
-        <v>20036</v>
+        <v>19970</v>
       </c>
       <c r="I21" s="282">
-        <v>82</v>
+        <v>145</v>
       </c>
       <c r="J21" s="282">
-        <v>148</v>
+        <v>207</v>
       </c>
       <c r="K21" s="282">
-        <v>82</v>
+        <v>119</v>
       </c>
       <c r="L21" s="282">
-        <v>66</v>
+        <v>89</v>
       </c>
       <c r="M21" s="285">
-        <v>0.74</v>
+        <v>1.03</v>
       </c>
       <c r="N21" s="288">
         <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="312" t="s">
+      <c r="A22" s="313" t="s">
         <v>282</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="174"/>
       <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>283</v>
       </c>
       <c r="B23" s="282">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="C23" s="282">
-        <v>16950</v>
+        <v>17211</v>
       </c>
       <c r="D23" s="282">
-        <v>1105</v>
+        <v>1133</v>
       </c>
       <c r="E23" s="282">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="F23" s="282">
-        <v>15776</v>
+        <v>16010</v>
       </c>
       <c r="G23" s="282">
-        <v>11770</v>
+        <v>11632</v>
       </c>
       <c r="H23" s="282">
-        <v>11653</v>
+        <v>11539</v>
       </c>
       <c r="I23" s="282">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="J23" s="282">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="K23" s="282">
-        <v>117</v>
+        <v>93</v>
       </c>
       <c r="L23" s="282">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="M23" s="285">
-        <v>1.03</v>
+        <v>0.83</v>
       </c>
       <c r="N23" s="288">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="312" t="s">
+      <c r="A24" s="313" t="s">
         <v>284</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="174"/>
       <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>285</v>
       </c>
       <c r="B25" s="282">
         <v>720</v>
       </c>
       <c r="C25" s="282">
-        <v>23960</v>
+        <v>23661</v>
       </c>
       <c r="D25" s="282">
-        <v>2567</v>
+        <v>2614</v>
       </c>
       <c r="E25" s="282">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="F25" s="282">
-        <v>21054</v>
+        <v>20878</v>
       </c>
       <c r="G25" s="282">
-        <v>14718</v>
+        <v>14897</v>
       </c>
       <c r="H25" s="282">
-        <v>14702</v>
+        <v>14880</v>
       </c>
       <c r="I25" s="282">
         <v>17</v>
       </c>
       <c r="J25" s="282">
         <v>17</v>
       </c>
       <c r="K25" s="282">
         <v>17</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="285">
         <v>0.11</v>
       </c>
       <c r="N25" s="288">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="312" t="s">
+      <c r="A26" s="313" t="s">
         <v>286</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="174"/>
       <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>287</v>
       </c>
       <c r="B27" s="282">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="C27" s="282">
-        <v>89596</v>
+        <v>92103</v>
       </c>
       <c r="D27" s="282">
-        <v>6565</v>
+        <v>6709</v>
       </c>
       <c r="E27" s="282">
-        <v>338</v>
+        <v>452</v>
       </c>
       <c r="F27" s="282">
-        <v>82689</v>
+        <v>85030</v>
       </c>
       <c r="G27" s="282">
-        <v>55286</v>
+        <v>55898</v>
       </c>
       <c r="H27" s="282">
-        <v>55286</v>
+        <v>55898</v>
       </c>
       <c r="I27" s="282">
         <v>0</v>
       </c>
       <c r="J27" s="282">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="K27" s="282">
         <v>0</v>
       </c>
       <c r="L27" s="282">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="M27" s="285">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="N27" s="288">
-        <v>2089</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="312" t="s">
+      <c r="A28" s="313" t="s">
         <v>288</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="174"/>
       <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>289</v>
       </c>
       <c r="B29" s="282">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C29" s="282">
-        <v>40476</v>
+        <v>40361</v>
       </c>
       <c r="D29" s="282">
-        <v>2767</v>
+        <v>2814</v>
       </c>
       <c r="E29" s="282">
-        <v>158</v>
+        <v>196</v>
       </c>
       <c r="F29" s="282">
-        <v>37563</v>
+        <v>37388</v>
       </c>
       <c r="G29" s="282">
-        <v>29379</v>
+        <v>29317</v>
       </c>
       <c r="H29" s="282">
-        <v>29340</v>
+        <v>29271</v>
       </c>
       <c r="I29" s="282">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="J29" s="282">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="K29" s="282">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L29" s="282">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M29" s="285">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="N29" s="288">
-        <v>779</v>
+        <v>799</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="312" t="s">
+      <c r="A30" s="313" t="s">
         <v>290</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="174"/>
       <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>291</v>
       </c>
       <c r="B31" s="282">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="C31" s="282">
-        <v>120015</v>
+        <v>122427</v>
       </c>
       <c r="D31" s="282">
-        <v>7543</v>
+        <v>7601</v>
       </c>
       <c r="E31" s="282">
-        <v>549</v>
+        <v>581</v>
       </c>
       <c r="F31" s="282">
-        <v>112171</v>
+        <v>114514</v>
       </c>
       <c r="G31" s="282">
-        <v>90762</v>
+        <v>91083</v>
       </c>
       <c r="H31" s="282">
-        <v>90762</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>91068</v>
+      </c>
+      <c r="I31" s="282">
+        <v>16</v>
       </c>
       <c r="J31" s="282">
-        <v>45</v>
+        <v>155</v>
       </c>
       <c r="K31" s="282">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="L31" s="282">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="M31" s="285">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="N31" s="288">
-        <v>1829</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="312" t="s">
+      <c r="A32" s="313" t="s">
         <v>292</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="174"/>
       <c r="N32" s="171"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>293</v>
       </c>
       <c r="B33" s="282">
         <v>365</v>
       </c>
       <c r="C33" s="282">
-        <v>21515</v>
+        <v>21582</v>
       </c>
       <c r="D33" s="282">
-        <v>1813</v>
+        <v>1835</v>
       </c>
       <c r="E33" s="282">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="F33" s="282">
-        <v>19316</v>
+        <v>19185</v>
       </c>
       <c r="G33" s="282">
-        <v>14326</v>
+        <v>14315</v>
       </c>
       <c r="H33" s="282">
-        <v>14326</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14309</v>
+      </c>
+      <c r="I33" s="282">
+        <v>7</v>
       </c>
       <c r="J33" s="282">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>7</v>
+      </c>
+      <c r="K33" s="282">
+        <v>7</v>
+      </c>
+      <c r="L33" s="293">
+        <v>0</v>
       </c>
       <c r="M33" s="285">
-        <v>0.33</v>
+        <v>0.05</v>
       </c>
       <c r="N33" s="288">
         <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A34" s="312" t="s">
+      <c r="A34" s="313" t="s">
         <v>294</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="174"/>
       <c r="N34" s="171"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>295</v>
       </c>
       <c r="B35" s="282">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="C35" s="282">
-        <v>18238</v>
+        <v>18292</v>
       </c>
       <c r="D35" s="282">
-        <v>1181</v>
+        <v>1228</v>
       </c>
       <c r="E35" s="282">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="F35" s="282">
-        <v>16977</v>
+        <v>16981</v>
       </c>
       <c r="G35" s="282">
-        <v>12210</v>
+        <v>12265</v>
       </c>
       <c r="H35" s="282">
-        <v>12200</v>
+        <v>12240</v>
       </c>
       <c r="I35" s="282">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="J35" s="282">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="K35" s="282">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="L35" s="282">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="M35" s="285">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="N35" s="288">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="321" t="s">
+      <c r="A36" s="322" t="s">
         <v>296</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="175"/>
       <c r="N36" s="168"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>