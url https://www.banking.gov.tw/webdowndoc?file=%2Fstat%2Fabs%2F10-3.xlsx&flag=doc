--- v2 (2026-02-28)
+++ v3 (2026-04-14)
@@ -81,57 +81,57 @@
   <si>
     <t>放款</t>
   </si>
   <si>
     <t>逾放</t>
   </si>
   <si>
     <t>備抵呆帳</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>甲類</t>
   </si>
   <si>
     <t>乙類</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>信　合　社　名　稱</t>
   </si>
   <si>
-    <t>民國114年12月底</t>
+    <t>民國115年 1月底</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Dec. 2025</t>
+    <t xml:space="preserve"> End of Jan. 2026</t>
   </si>
   <si>
     <t>10-3 Condensed Financial Structure</t>
   </si>
   <si>
     <r>
       <t>10-3 Condensed Financial Structure</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -4376,273 +4376,282 @@
     </xf>
     <xf xxid="567" numFmtId="182" fontId="51" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="568" numFmtId="182" fontId="52" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="569" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf xxid="570" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf xxid="571" numFmtId="0" fontId="53" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="572" numFmtId="182" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="573" numFmtId="182" fontId="45" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="574" numFmtId="182" fontId="46" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="575" numFmtId="0" fontId="43" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="577" numFmtId="177" fontId="54" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="575" numFmtId="183" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="578" numFmtId="182" fontId="54" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="576" numFmtId="183" fontId="45" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="579" numFmtId="178" fontId="8" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="577" numFmtId="183" fontId="46" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="580" numFmtId="178" fontId="51" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="578" numFmtId="0" fontId="43" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="579" numFmtId="0" fontId="44" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="580" numFmtId="177" fontId="54" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="581" numFmtId="178" fontId="52" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="581" numFmtId="182" fontId="54" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="582" numFmtId="178" fontId="54" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="582" numFmtId="178" fontId="8" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="583" numFmtId="177" fontId="54" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="583" numFmtId="178" fontId="51" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="584" numFmtId="0" fontId="48" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="584" numFmtId="178" fontId="52" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="585" numFmtId="178" fontId="54" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="586" numFmtId="177" fontId="54" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="587" numFmtId="0" fontId="48" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="585" numFmtId="0" fontId="49" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="588" numFmtId="0" fontId="49" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="586" numFmtId="0" fontId="50" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="589" numFmtId="0" fontId="50" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="587" numFmtId="183" fontId="8" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="590" numFmtId="183" fontId="8" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="588" numFmtId="183" fontId="51" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="591" numFmtId="183" fontId="51" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="589" numFmtId="183" fontId="52" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="592" numFmtId="183" fontId="52" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="590" numFmtId="182" fontId="8" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="593" numFmtId="182" fontId="8" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="591" numFmtId="182" fontId="51" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="594" numFmtId="182" fontId="51" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="592" numFmtId="182" fontId="52" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="595" numFmtId="182" fontId="52" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="593" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="596" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="594" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="597" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="595" numFmtId="183" fontId="54" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="598" numFmtId="183" fontId="54" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="596" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="599" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="597" numFmtId="0" fontId="43" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="600" numFmtId="0" fontId="43" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="598" numFmtId="0" fontId="44" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="601" numFmtId="0" fontId="44" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="599" numFmtId="177" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="602" numFmtId="177" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="600" numFmtId="177" fontId="45" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="603" numFmtId="177" fontId="45" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="601" numFmtId="177" fontId="46" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="604" numFmtId="177" fontId="46" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="602" numFmtId="177" fontId="47" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="605" numFmtId="177" fontId="47" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="603" numFmtId="178" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="606" numFmtId="178" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="604" numFmtId="178" fontId="45" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="607" numFmtId="178" fontId="45" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="605" numFmtId="178" fontId="46" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="608" numFmtId="178" fontId="46" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="606" numFmtId="178" fontId="47" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="609" numFmtId="178" fontId="47" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="607" numFmtId="0" fontId="45" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="610" numFmtId="0" fontId="45" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="608" numFmtId="0" fontId="56" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="611" numFmtId="0" fontId="56" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="609" numFmtId="0" fontId="57" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="612" numFmtId="0" fontId="57" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="610" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="613" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="611" numFmtId="177" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="614" numFmtId="177" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="612" numFmtId="177" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="615" numFmtId="177" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="613" numFmtId="177" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="616" numFmtId="177" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="614" numFmtId="182" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="617" numFmtId="182" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="615" numFmtId="182" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="618" numFmtId="182" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="616" numFmtId="182" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="619" numFmtId="182" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="617" numFmtId="183" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="620" numFmtId="183" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="618" numFmtId="183" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="621" numFmtId="183" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="619" numFmtId="183" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="622" numFmtId="183" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="620" numFmtId="177" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="623" numFmtId="177" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="621" numFmtId="177" fontId="45" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="624" numFmtId="177" fontId="45" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="622" numFmtId="177" fontId="46" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="625" numFmtId="177" fontId="46" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="623" numFmtId="182" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="626" numFmtId="182" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="624" numFmtId="182" fontId="45" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="627" numFmtId="182" fontId="45" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="625" numFmtId="182" fontId="46" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="628" numFmtId="182" fontId="46" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="626" numFmtId="178" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="629" numFmtId="178" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="627" numFmtId="178" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="630" numFmtId="178" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="628" numFmtId="178" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="631" numFmtId="178" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="629" numFmtId="0" fontId="53" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="632" numFmtId="0" fontId="53" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="630" numFmtId="0" fontId="58" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="632" numFmtId="177" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="633" numFmtId="0" fontId="58" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="634" numFmtId="0" fontId="59" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="635" numFmtId="177" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="633" numFmtId="177" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="636" numFmtId="177" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="634" numFmtId="177" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="637" numFmtId="177" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="635" numFmtId="177" fontId="54" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="638" numFmtId="177" fontId="54" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="636" numFmtId="178" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="639" numFmtId="178" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="637" numFmtId="178" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="640" numFmtId="178" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="638" numFmtId="178" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="641" numFmtId="178" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="639" numFmtId="178" fontId="54" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="642" numFmtId="178" fontId="54" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="640" numFmtId="177" fontId="8" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="643" numFmtId="177" fontId="8" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="641" numFmtId="177" fontId="51" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="644" numFmtId="177" fontId="51" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="642" numFmtId="177" fontId="52" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="645" numFmtId="177" fontId="52" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="643" numFmtId="177" fontId="54" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="646" numFmtId="177" fontId="54" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="644" numFmtId="182" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="647" numFmtId="182" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="645" numFmtId="182" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="648" numFmtId="182" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="646" numFmtId="182" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="649" numFmtId="182" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="647" numFmtId="183" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="650" numFmtId="183" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="648" numFmtId="183" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="651" numFmtId="183" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="649" numFmtId="183" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="652" numFmtId="183" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="261">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色1 2" xfId="16"/>
     <cellStyle name="20% - 輔色1 3" xfId="17"/>
     <cellStyle name="20% - 輔色1 4" xfId="18"/>
     <cellStyle name="20% - 輔色1 5" xfId="19"/>
     <cellStyle name="20% - 輔色1 6" xfId="20"/>
     <cellStyle name="20% - 輔色2" xfId="21"/>
     <cellStyle name="20% - 輔色2 2" xfId="22"/>
     <cellStyle name="20% - 輔色2 3" xfId="23"/>
     <cellStyle name="20% - 輔色2 4" xfId="24"/>
     <cellStyle name="20% - 輔色2 5" xfId="25"/>
     <cellStyle name="20% - 輔色2 6" xfId="26"/>
     <cellStyle name="20% - 輔色3" xfId="27"/>
     <cellStyle name="20% - 輔色3 2" xfId="28"/>
     <cellStyle name="20% - 輔色3 3" xfId="29"/>
     <cellStyle name="20% - 輔色3 4" xfId="30"/>
     <cellStyle name="20% - 輔色3 5" xfId="31"/>
     <cellStyle name="20% - 輔色3 6" xfId="32"/>
     <cellStyle name="20% - 輔色4" xfId="33"/>
     <cellStyle name="20% - 輔色4 2" xfId="34"/>
     <cellStyle name="20% - 輔色4 3" xfId="35"/>
@@ -5212,882 +5221,882 @@
       </c>
       <c r="J10" s="74" t="s">
         <v>110</v>
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="264" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
-        <v>2523472</v>
+        <v>2539584</v>
       </c>
       <c r="C11" s="268">
-        <v>76645665</v>
+        <v>77701320</v>
       </c>
       <c r="D11" s="268">
-        <v>5588124</v>
+        <v>5657999</v>
       </c>
       <c r="E11" s="268">
-        <v>583596</v>
+        <v>66867</v>
       </c>
       <c r="F11" s="268">
-        <v>46445590</v>
+        <v>46970554</v>
       </c>
       <c r="G11" s="268">
-        <v>63092384</v>
+        <v>63429567</v>
       </c>
       <c r="H11" s="268">
-        <v>44820541</v>
+        <v>45303365</v>
       </c>
       <c r="I11" s="268">
-        <v>44767238</v>
+        <v>45245277</v>
       </c>
       <c r="J11" s="268">
-        <v>53303</v>
+        <v>58088</v>
       </c>
       <c r="K11" s="268">
-        <v>66431</v>
+        <v>67266</v>
       </c>
       <c r="L11" s="268">
-        <v>52692</v>
+        <v>52940</v>
       </c>
       <c r="M11" s="268">
-        <v>13739</v>
+        <v>14326</v>
       </c>
       <c r="N11" s="272">
         <v>0.15</v>
       </c>
       <c r="O11" s="276">
-        <v>609454</v>
+        <v>615032</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="279" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="181"/>
       <c r="C12" s="181"/>
       <c r="D12" s="181"/>
       <c r="E12" s="181"/>
       <c r="F12" s="181"/>
       <c r="G12" s="181"/>
       <c r="H12" s="181"/>
       <c r="I12" s="181"/>
       <c r="J12" s="181"/>
       <c r="K12" s="181"/>
       <c r="L12" s="181"/>
       <c r="M12" s="181"/>
       <c r="N12" s="193"/>
       <c r="O12" s="179"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="282">
         <v>109000</v>
       </c>
       <c r="C13" s="282">
-        <v>6860893</v>
+        <v>6972939</v>
       </c>
       <c r="D13" s="282">
-        <v>536297</v>
+        <v>533547</v>
       </c>
       <c r="E13" s="282">
-        <v>32723</v>
+        <v>3597</v>
       </c>
       <c r="F13" s="282">
-        <v>3620243</v>
+        <v>3649350</v>
       </c>
       <c r="G13" s="282">
-        <v>5260831</v>
+        <v>5316745</v>
       </c>
       <c r="H13" s="282">
-        <v>3538755</v>
+        <v>3564438</v>
       </c>
       <c r="I13" s="282">
-        <v>3536487</v>
+        <v>3562032</v>
       </c>
       <c r="J13" s="282">
-        <v>2268</v>
+        <v>2407</v>
       </c>
       <c r="K13" s="282">
-        <v>2945</v>
+        <v>3053</v>
       </c>
       <c r="L13" s="282">
-        <v>2053</v>
+        <v>2201</v>
       </c>
       <c r="M13" s="282">
-        <v>892</v>
+        <v>852</v>
       </c>
       <c r="N13" s="285">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O13" s="288">
-        <v>52502</v>
+        <v>52426</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="191"/>
       <c r="C14" s="191"/>
       <c r="D14" s="191"/>
       <c r="E14" s="191"/>
       <c r="F14" s="191"/>
       <c r="G14" s="191"/>
       <c r="H14" s="191"/>
       <c r="I14" s="191"/>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
       <c r="M14" s="191"/>
       <c r="N14" s="195"/>
       <c r="O14" s="197"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="282">
         <v>86200</v>
       </c>
       <c r="C15" s="282">
-        <v>3786546</v>
+        <v>3783366</v>
       </c>
       <c r="D15" s="282">
-        <v>246355</v>
+        <v>247034</v>
       </c>
       <c r="E15" s="282">
-        <v>20034</v>
+        <v>1842</v>
       </c>
       <c r="F15" s="282">
-        <v>2602228</v>
+        <v>2609574</v>
       </c>
       <c r="G15" s="282">
-        <v>3179394</v>
+        <v>3153231</v>
       </c>
       <c r="H15" s="282">
-        <v>2538403</v>
+        <v>2541575</v>
       </c>
       <c r="I15" s="282">
-        <v>2536709</v>
+        <v>2539799</v>
       </c>
       <c r="J15" s="282">
-        <v>1694</v>
+        <v>1777</v>
       </c>
       <c r="K15" s="282">
-        <v>1836</v>
+        <v>1942</v>
       </c>
       <c r="L15" s="282">
-        <v>1534</v>
+        <v>1639</v>
       </c>
       <c r="M15" s="282">
         <v>303</v>
       </c>
       <c r="N15" s="285">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O15" s="288">
-        <v>36860</v>
+        <v>37028</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>132</v>
       </c>
       <c r="B16" s="191"/>
       <c r="C16" s="191"/>
       <c r="D16" s="191"/>
       <c r="E16" s="191"/>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="191"/>
       <c r="N16" s="195"/>
       <c r="O16" s="197"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>133</v>
       </c>
       <c r="B17" s="282">
         <v>130694</v>
       </c>
       <c r="C17" s="282">
-        <v>5136374</v>
+        <v>5129088</v>
       </c>
       <c r="D17" s="282">
-        <v>303064</v>
+        <v>306309</v>
       </c>
       <c r="E17" s="282">
-        <v>25161</v>
+        <v>2149</v>
       </c>
       <c r="F17" s="282">
-        <v>3232807</v>
+        <v>3280129</v>
       </c>
       <c r="G17" s="282">
-        <v>4384435</v>
+        <v>4357888</v>
       </c>
       <c r="H17" s="282">
-        <v>3150940</v>
+        <v>3189800</v>
       </c>
       <c r="I17" s="282">
-        <v>3146687</v>
+        <v>3185867</v>
       </c>
       <c r="J17" s="282">
-        <v>4253</v>
+        <v>3933</v>
       </c>
       <c r="K17" s="282">
-        <v>4686</v>
+        <v>4755</v>
       </c>
       <c r="L17" s="282">
-        <v>3989</v>
+        <v>3950</v>
       </c>
       <c r="M17" s="282">
-        <v>697</v>
+        <v>806</v>
       </c>
       <c r="N17" s="285">
         <v>0.15</v>
       </c>
       <c r="O17" s="288">
-        <v>37313</v>
+        <v>38032</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="191"/>
       <c r="C18" s="191"/>
       <c r="D18" s="191"/>
       <c r="E18" s="191"/>
       <c r="F18" s="191"/>
       <c r="G18" s="191"/>
       <c r="H18" s="191"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="191"/>
       <c r="M18" s="191"/>
       <c r="N18" s="195"/>
       <c r="O18" s="197"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>135</v>
       </c>
       <c r="B19" s="282">
         <v>122846</v>
       </c>
       <c r="C19" s="282">
-        <v>4850748</v>
+        <v>4887511</v>
       </c>
       <c r="D19" s="282">
-        <v>308338</v>
+        <v>311875</v>
       </c>
       <c r="E19" s="282">
-        <v>31518</v>
+        <v>3008</v>
       </c>
       <c r="F19" s="282">
-        <v>2925787</v>
+        <v>2956952</v>
       </c>
       <c r="G19" s="282">
-        <v>3992758</v>
+        <v>3962827</v>
       </c>
       <c r="H19" s="282">
-        <v>2813533</v>
+        <v>2842232</v>
       </c>
       <c r="I19" s="282">
-        <v>2808330</v>
+        <v>2836919</v>
       </c>
       <c r="J19" s="282">
-        <v>5203</v>
+        <v>5313</v>
       </c>
       <c r="K19" s="282">
-        <v>4734</v>
+        <v>4740</v>
       </c>
       <c r="L19" s="282">
-        <v>3315</v>
+        <v>3153</v>
       </c>
       <c r="M19" s="282">
-        <v>1419</v>
+        <v>1587</v>
       </c>
       <c r="N19" s="285">
         <v>0.17</v>
       </c>
       <c r="O19" s="288">
-        <v>40812</v>
+        <v>41153</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>136</v>
       </c>
       <c r="B20" s="191"/>
       <c r="C20" s="191"/>
       <c r="D20" s="191"/>
       <c r="E20" s="191"/>
       <c r="F20" s="191"/>
       <c r="G20" s="191"/>
       <c r="H20" s="191"/>
       <c r="I20" s="191"/>
       <c r="J20" s="191"/>
       <c r="K20" s="191"/>
       <c r="L20" s="191"/>
       <c r="M20" s="191"/>
       <c r="N20" s="195"/>
       <c r="O20" s="197"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="282">
         <v>106305</v>
       </c>
       <c r="C21" s="282">
-        <v>4200655</v>
+        <v>4240917</v>
       </c>
       <c r="D21" s="282">
-        <v>253805</v>
+        <v>256315</v>
       </c>
       <c r="E21" s="282">
-        <v>29295</v>
+        <v>2889</v>
       </c>
       <c r="F21" s="282">
-        <v>2539449</v>
+        <v>2508944</v>
       </c>
       <c r="G21" s="282">
-        <v>3467475</v>
+        <v>3487019</v>
       </c>
       <c r="H21" s="282">
-        <v>2436542</v>
+        <v>2399465</v>
       </c>
       <c r="I21" s="282">
-        <v>2433058</v>
+        <v>2395500</v>
       </c>
       <c r="J21" s="282">
-        <v>3485</v>
+        <v>3965</v>
       </c>
       <c r="K21" s="282">
-        <v>3781</v>
+        <v>3734</v>
       </c>
       <c r="L21" s="282">
-        <v>3009</v>
+        <v>2945</v>
       </c>
       <c r="M21" s="282">
-        <v>772</v>
+        <v>789</v>
       </c>
       <c r="N21" s="285">
         <v>0.16</v>
       </c>
       <c r="O21" s="288">
-        <v>30749</v>
+        <v>30697</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="191"/>
       <c r="C22" s="191"/>
       <c r="D22" s="191"/>
       <c r="E22" s="191"/>
       <c r="F22" s="191"/>
       <c r="G22" s="191"/>
       <c r="H22" s="191"/>
       <c r="I22" s="191"/>
       <c r="J22" s="191"/>
       <c r="K22" s="191"/>
       <c r="L22" s="191"/>
       <c r="M22" s="191"/>
       <c r="N22" s="195"/>
       <c r="O22" s="197"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="282">
         <v>117660</v>
       </c>
       <c r="C23" s="282">
-        <v>3343111</v>
+        <v>3403529</v>
       </c>
       <c r="D23" s="282">
-        <v>220342</v>
+        <v>224597</v>
       </c>
       <c r="E23" s="282">
-        <v>21106</v>
+        <v>2007</v>
       </c>
       <c r="F23" s="282">
-        <v>2133720</v>
+        <v>2135939</v>
       </c>
       <c r="G23" s="282">
-        <v>2827622</v>
+        <v>2856618</v>
       </c>
       <c r="H23" s="282">
-        <v>2075507</v>
+        <v>2078496</v>
       </c>
       <c r="I23" s="282">
-        <v>2072514</v>
+        <v>2075147</v>
       </c>
       <c r="J23" s="282">
-        <v>2994</v>
+        <v>3350</v>
       </c>
       <c r="K23" s="282">
-        <v>3323</v>
+        <v>3271</v>
       </c>
       <c r="L23" s="282">
-        <v>2942</v>
+        <v>2880</v>
       </c>
       <c r="M23" s="282">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="N23" s="285">
         <v>0.16</v>
       </c>
       <c r="O23" s="288">
-        <v>27812</v>
+        <v>28017</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="191"/>
       <c r="C24" s="191"/>
       <c r="D24" s="191"/>
       <c r="E24" s="191"/>
       <c r="F24" s="191"/>
       <c r="G24" s="191"/>
       <c r="H24" s="191"/>
       <c r="I24" s="191"/>
       <c r="J24" s="191"/>
       <c r="K24" s="191"/>
       <c r="L24" s="191"/>
       <c r="M24" s="191"/>
       <c r="N24" s="195"/>
       <c r="O24" s="197"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B25" s="282">
         <v>48616</v>
       </c>
       <c r="C25" s="282">
-        <v>1597910</v>
+        <v>1626032</v>
       </c>
       <c r="D25" s="282">
-        <v>204458</v>
+        <v>206704</v>
       </c>
       <c r="E25" s="282">
-        <v>16737</v>
+        <v>2067</v>
       </c>
       <c r="F25" s="282">
-        <v>976616</v>
+        <v>980204</v>
       </c>
       <c r="G25" s="282">
-        <v>1264856</v>
+        <v>1272815</v>
       </c>
       <c r="H25" s="282">
-        <v>909300</v>
+        <v>909154</v>
       </c>
       <c r="I25" s="282">
-        <v>907692</v>
+        <v>904537</v>
       </c>
       <c r="J25" s="282">
-        <v>1608</v>
+        <v>4617</v>
       </c>
       <c r="K25" s="282">
-        <v>4690</v>
+        <v>4899</v>
       </c>
       <c r="L25" s="282">
-        <v>4638</v>
+        <v>4774</v>
       </c>
       <c r="M25" s="282">
-        <v>51</v>
+        <v>125</v>
       </c>
       <c r="N25" s="285">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="O25" s="288">
-        <v>11827</v>
+        <v>12016</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="191"/>
       <c r="C26" s="191"/>
       <c r="D26" s="191"/>
       <c r="E26" s="191"/>
       <c r="F26" s="191"/>
       <c r="G26" s="191"/>
       <c r="H26" s="191"/>
       <c r="I26" s="191"/>
       <c r="J26" s="191"/>
       <c r="K26" s="191"/>
       <c r="L26" s="191"/>
       <c r="M26" s="191"/>
       <c r="N26" s="195"/>
       <c r="O26" s="197"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B27" s="282">
-        <v>157598</v>
+        <v>171800</v>
       </c>
       <c r="C27" s="282">
-        <v>4544430</v>
+        <v>4689119</v>
       </c>
       <c r="D27" s="282">
-        <v>318151</v>
+        <v>323350</v>
       </c>
       <c r="E27" s="282">
-        <v>42627</v>
+        <v>5836</v>
       </c>
       <c r="F27" s="282">
-        <v>2571235</v>
+        <v>2653155</v>
       </c>
       <c r="G27" s="282">
-        <v>3712224</v>
+        <v>3805980</v>
       </c>
       <c r="H27" s="282">
-        <v>2523086</v>
+        <v>2607065</v>
       </c>
       <c r="I27" s="282">
-        <v>2520307</v>
+        <v>2604286</v>
       </c>
       <c r="J27" s="282">
         <v>2779</v>
       </c>
       <c r="K27" s="282">
-        <v>2978</v>
+        <v>3015</v>
       </c>
       <c r="L27" s="282">
-        <v>2781</v>
+        <v>2804</v>
       </c>
       <c r="M27" s="282">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="N27" s="285">
         <v>0.12</v>
       </c>
       <c r="O27" s="288">
-        <v>32723</v>
+        <v>33654</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>144</v>
       </c>
       <c r="B28" s="191"/>
       <c r="C28" s="191"/>
       <c r="D28" s="191"/>
       <c r="E28" s="191"/>
       <c r="F28" s="191"/>
       <c r="G28" s="191"/>
       <c r="H28" s="191"/>
       <c r="I28" s="191"/>
       <c r="J28" s="191"/>
       <c r="K28" s="191"/>
       <c r="L28" s="191"/>
       <c r="M28" s="191"/>
       <c r="N28" s="195"/>
       <c r="O28" s="197"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>145</v>
       </c>
       <c r="B29" s="282">
         <v>128221</v>
       </c>
       <c r="C29" s="282">
-        <v>4929453</v>
+        <v>5067347</v>
       </c>
       <c r="D29" s="282">
-        <v>319856</v>
+        <v>326095</v>
       </c>
       <c r="E29" s="282">
-        <v>51849</v>
+        <v>6055</v>
       </c>
       <c r="F29" s="282">
-        <v>2855511</v>
+        <v>2867118</v>
       </c>
       <c r="G29" s="282">
-        <v>4317382</v>
+        <v>4412140</v>
       </c>
       <c r="H29" s="282">
-        <v>2825204</v>
+        <v>2836090</v>
       </c>
       <c r="I29" s="282">
-        <v>2822445</v>
+        <v>2833092</v>
       </c>
       <c r="J29" s="282">
-        <v>2759</v>
+        <v>2998</v>
       </c>
       <c r="K29" s="282">
-        <v>4357</v>
+        <v>4517</v>
       </c>
       <c r="L29" s="282">
-        <v>2767</v>
+        <v>3005</v>
       </c>
       <c r="M29" s="282">
-        <v>1590</v>
+        <v>1512</v>
       </c>
       <c r="N29" s="285">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="O29" s="288">
-        <v>46178</v>
+        <v>46601</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>146</v>
       </c>
       <c r="B30" s="191"/>
       <c r="C30" s="191"/>
       <c r="D30" s="191"/>
       <c r="E30" s="191"/>
       <c r="F30" s="191"/>
       <c r="G30" s="191"/>
       <c r="H30" s="191"/>
       <c r="I30" s="191"/>
       <c r="J30" s="191"/>
       <c r="K30" s="191"/>
       <c r="L30" s="191"/>
       <c r="M30" s="191"/>
       <c r="N30" s="195"/>
       <c r="O30" s="197"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>147</v>
       </c>
       <c r="B31" s="282">
         <v>37833</v>
       </c>
       <c r="C31" s="282">
-        <v>231392</v>
+        <v>234172</v>
       </c>
       <c r="D31" s="282">
-        <v>47060</v>
+        <v>47273</v>
       </c>
       <c r="E31" s="282">
-        <v>1799</v>
+        <v>207</v>
       </c>
       <c r="F31" s="282">
-        <v>259619</v>
+        <v>261250</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>223578</v>
+        <v>226328</v>
       </c>
       <c r="I31" s="282">
-        <v>223429</v>
+        <v>226179</v>
       </c>
       <c r="J31" s="282">
         <v>149</v>
       </c>
       <c r="K31" s="282">
         <v>149</v>
       </c>
       <c r="L31" s="282">
         <v>149</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="285">
         <v>0.07</v>
       </c>
       <c r="O31" s="288">
-        <v>4097</v>
+        <v>4112</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>148</v>
       </c>
       <c r="B32" s="191"/>
       <c r="C32" s="191"/>
       <c r="D32" s="191"/>
       <c r="E32" s="191"/>
       <c r="F32" s="191"/>
       <c r="G32" s="191"/>
       <c r="H32" s="191"/>
       <c r="I32" s="191"/>
       <c r="J32" s="191"/>
       <c r="K32" s="191"/>
       <c r="L32" s="191"/>
       <c r="M32" s="191"/>
       <c r="N32" s="195"/>
       <c r="O32" s="197"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="282">
         <v>18799</v>
       </c>
       <c r="C33" s="282">
-        <v>355849</v>
+        <v>357557</v>
       </c>
       <c r="D33" s="282">
-        <v>26711</v>
+        <v>27089</v>
       </c>
       <c r="E33" s="282">
-        <v>1567</v>
+        <v>171</v>
       </c>
       <c r="F33" s="282">
-        <v>236287</v>
+        <v>233845</v>
       </c>
       <c r="G33" s="282">
-        <v>295911</v>
+        <v>296978</v>
       </c>
       <c r="H33" s="282">
-        <v>227142</v>
+        <v>224128</v>
       </c>
       <c r="I33" s="282">
-        <v>226459</v>
+        <v>223528</v>
       </c>
       <c r="J33" s="282">
-        <v>684</v>
+        <v>600</v>
       </c>
       <c r="K33" s="282">
-        <v>827</v>
+        <v>807</v>
       </c>
       <c r="L33" s="282">
-        <v>684</v>
+        <v>600</v>
       </c>
       <c r="M33" s="282">
-        <v>144</v>
+        <v>207</v>
       </c>
       <c r="N33" s="285">
         <v>0.36</v>
       </c>
       <c r="O33" s="288">
-        <v>2631</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>150</v>
       </c>
       <c r="B34" s="191"/>
       <c r="C34" s="191"/>
       <c r="D34" s="191"/>
       <c r="E34" s="191"/>
       <c r="F34" s="191"/>
       <c r="G34" s="191"/>
       <c r="H34" s="191"/>
       <c r="I34" s="191"/>
       <c r="J34" s="191"/>
       <c r="K34" s="191"/>
       <c r="L34" s="191"/>
       <c r="M34" s="191"/>
       <c r="N34" s="195"/>
       <c r="O34" s="197"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B35" s="282">
         <v>100000</v>
       </c>
       <c r="C35" s="282">
-        <v>4547129</v>
+        <v>4415563</v>
       </c>
       <c r="D35" s="282">
-        <v>373896</v>
+        <v>379758</v>
       </c>
       <c r="E35" s="282">
-        <v>33302</v>
+        <v>3840</v>
       </c>
       <c r="F35" s="282">
-        <v>2611200</v>
+        <v>2602925</v>
       </c>
       <c r="G35" s="282">
-        <v>3421658</v>
+        <v>3238330</v>
       </c>
       <c r="H35" s="282">
-        <v>2447904</v>
+        <v>2437137</v>
       </c>
       <c r="I35" s="282">
-        <v>2443199</v>
+        <v>2432393</v>
       </c>
       <c r="J35" s="282">
-        <v>4705</v>
+        <v>4744</v>
       </c>
       <c r="K35" s="282">
-        <v>4744</v>
+        <v>4886</v>
       </c>
       <c r="L35" s="282">
-        <v>4556</v>
+        <v>4547</v>
       </c>
       <c r="M35" s="282">
-        <v>188</v>
+        <v>339</v>
       </c>
       <c r="N35" s="285">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="O35" s="288">
-        <v>41080</v>
+        <v>40763</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>152</v>
       </c>
       <c r="B36" s="198"/>
       <c r="C36" s="198"/>
       <c r="D36" s="198"/>
       <c r="E36" s="198"/>
       <c r="F36" s="198"/>
       <c r="G36" s="198"/>
       <c r="H36" s="198"/>
       <c r="I36" s="198"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="198"/>
       <c r="M36" s="198"/>
       <c r="N36" s="199"/>
       <c r="O36" s="200"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>81</v>
       </c>
@@ -6531,57 +6540,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="175" t="s">
         <v>84</v>
       </c>
       <c r="B3" s="175"/>
       <c r="C3" s="175"/>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
       <c r="I3" s="175"/>
       <c r="J3" s="175"/>
       <c r="K3" s="175"/>
       <c r="L3" s="175"/>
       <c r="M3" s="175"/>
       <c r="N3" s="175"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="177" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="177"/>
       <c r="I4" s="177"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>111</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -6761,715 +6770,715 @@
       </c>
       <c r="G10" s="55"/>
       <c r="H10" s="54" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="66" t="s">
         <v>110</v>
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="355" t="s">
+      <c r="A11" s="358" t="s">
         <v>83</v>
       </c>
-      <c r="B11" s="359">
+      <c r="B11" s="362">
         <v>487</v>
       </c>
-      <c r="C11" s="359">
-[...33 lines deleted...]
-        <v>1069</v>
+      <c r="C11" s="362">
+        <v>43533</v>
+      </c>
+      <c r="D11" s="362">
+        <v>3576</v>
+      </c>
+      <c r="E11" s="362">
+        <v>39</v>
+      </c>
+      <c r="F11" s="362">
+        <v>39549</v>
+      </c>
+      <c r="G11" s="362">
+        <v>31385</v>
+      </c>
+      <c r="H11" s="362">
+        <v>31385</v>
+      </c>
+      <c r="I11" s="374">
+        <v>0</v>
+      </c>
+      <c r="J11" s="374">
+        <v>0</v>
+      </c>
+      <c r="K11" s="374">
+        <v>0</v>
+      </c>
+      <c r="L11" s="374">
+        <v>0</v>
+      </c>
+      <c r="M11" s="377">
+        <v>0</v>
+      </c>
+      <c r="N11" s="370">
+        <v>1092</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="310" t="s">
+      <c r="A12" s="313" t="s">
         <v>297</v>
       </c>
       <c r="B12" s="191"/>
       <c r="C12" s="191"/>
       <c r="D12" s="191"/>
       <c r="E12" s="191"/>
       <c r="F12" s="191"/>
       <c r="G12" s="191"/>
       <c r="H12" s="191"/>
       <c r="I12" s="191"/>
       <c r="J12" s="191"/>
       <c r="K12" s="191"/>
       <c r="L12" s="191"/>
       <c r="M12" s="195"/>
       <c r="N12" s="197"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>298</v>
       </c>
       <c r="B13" s="282">
         <v>133</v>
       </c>
       <c r="C13" s="282">
-        <v>19402</v>
+        <v>19681</v>
       </c>
       <c r="D13" s="282">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="E13" s="282">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="F13" s="282">
-        <v>17652</v>
+        <v>17863</v>
       </c>
       <c r="G13" s="282">
-        <v>10723</v>
+        <v>10729</v>
       </c>
       <c r="H13" s="282">
-        <v>10723</v>
-[...8 lines deleted...]
-        <v>0</v>
+        <v>10722</v>
+      </c>
+      <c r="I13" s="282">
+        <v>8</v>
+      </c>
+      <c r="J13" s="282">
+        <v>8</v>
+      </c>
+      <c r="K13" s="282">
+        <v>8</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
-      <c r="M13" s="314">
-        <v>0</v>
+      <c r="M13" s="285">
+        <v>0.07</v>
       </c>
       <c r="N13" s="288">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="310" t="s">
+      <c r="A14" s="313" t="s">
         <v>299</v>
       </c>
       <c r="B14" s="191"/>
       <c r="C14" s="191"/>
       <c r="D14" s="191"/>
       <c r="E14" s="191"/>
       <c r="F14" s="191"/>
       <c r="G14" s="191"/>
       <c r="H14" s="191"/>
       <c r="I14" s="191"/>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
       <c r="M14" s="195"/>
       <c r="N14" s="197"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>300</v>
       </c>
       <c r="B15" s="282">
         <v>855</v>
       </c>
       <c r="C15" s="282">
-        <v>32950</v>
+        <v>33010</v>
       </c>
       <c r="D15" s="282">
-        <v>2737</v>
+        <v>2757</v>
       </c>
       <c r="E15" s="282">
-        <v>174</v>
+        <v>24</v>
       </c>
       <c r="F15" s="282">
-        <v>30006</v>
+        <v>30049</v>
       </c>
       <c r="G15" s="282">
-        <v>20659</v>
+        <v>20561</v>
       </c>
       <c r="H15" s="282">
-        <v>20655</v>
+        <v>20552</v>
       </c>
       <c r="I15" s="282">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J15" s="282">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="K15" s="282">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="L15" s="282">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="M15" s="285">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="N15" s="288">
         <v>442</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="310" t="s">
+      <c r="A16" s="313" t="s">
         <v>301</v>
       </c>
       <c r="B16" s="191"/>
       <c r="C16" s="191"/>
       <c r="D16" s="191"/>
       <c r="E16" s="191"/>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="195"/>
       <c r="N16" s="197"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B17" s="282">
         <v>245</v>
       </c>
       <c r="C17" s="282">
-        <v>16357</v>
+        <v>16255</v>
       </c>
       <c r="D17" s="282">
-        <v>906</v>
+        <v>913</v>
       </c>
       <c r="E17" s="282">
-        <v>77</v>
+        <v>9</v>
       </c>
       <c r="F17" s="282">
-        <v>15408</v>
+        <v>15280</v>
       </c>
       <c r="G17" s="282">
-        <v>10244</v>
+        <v>10285</v>
       </c>
       <c r="H17" s="282">
-        <v>10244</v>
+        <v>10285</v>
       </c>
       <c r="I17" s="293">
         <v>0</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
-      <c r="M17" s="314">
+      <c r="M17" s="317">
         <v>0</v>
       </c>
       <c r="N17" s="288">
         <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="310" t="s">
+      <c r="A18" s="313" t="s">
         <v>303</v>
       </c>
       <c r="B18" s="191"/>
       <c r="C18" s="191"/>
       <c r="D18" s="191"/>
       <c r="E18" s="191"/>
       <c r="F18" s="191"/>
       <c r="G18" s="191"/>
       <c r="H18" s="191"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="191"/>
       <c r="M18" s="195"/>
       <c r="N18" s="197"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>304</v>
       </c>
       <c r="B19" s="282">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="C19" s="282">
-        <v>28466</v>
+        <v>28853</v>
       </c>
       <c r="D19" s="282">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="E19" s="282">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="F19" s="282">
-        <v>26644</v>
+        <v>27001</v>
       </c>
       <c r="G19" s="282">
-        <v>20856</v>
+        <v>20989</v>
       </c>
       <c r="H19" s="282">
-        <v>20818</v>
+        <v>20951</v>
       </c>
       <c r="I19" s="282">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J19" s="282">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="K19" s="282">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="L19" s="282">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M19" s="285">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="N19" s="288">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="310" t="s">
+      <c r="A20" s="313" t="s">
         <v>305</v>
       </c>
       <c r="B20" s="191"/>
       <c r="C20" s="191"/>
       <c r="D20" s="191"/>
       <c r="E20" s="191"/>
       <c r="F20" s="191"/>
       <c r="G20" s="191"/>
       <c r="H20" s="191"/>
       <c r="I20" s="191"/>
       <c r="J20" s="191"/>
       <c r="K20" s="191"/>
       <c r="L20" s="191"/>
       <c r="M20" s="195"/>
       <c r="N20" s="197"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>306</v>
       </c>
       <c r="B21" s="282">
-        <v>1944</v>
+        <v>1980</v>
       </c>
       <c r="C21" s="282">
-        <v>100318</v>
+        <v>99965</v>
       </c>
       <c r="D21" s="282">
-        <v>6432</v>
+        <v>6511</v>
       </c>
       <c r="E21" s="282">
-        <v>684</v>
+        <v>73</v>
       </c>
       <c r="F21" s="282">
-        <v>93226</v>
+        <v>92688</v>
       </c>
       <c r="G21" s="282">
-        <v>66385</v>
+        <v>65925</v>
       </c>
       <c r="H21" s="282">
-        <v>66385</v>
+        <v>65925</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
-      <c r="M21" s="314">
+      <c r="M21" s="317">
         <v>0</v>
       </c>
       <c r="N21" s="288">
-        <v>1309</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="310" t="s">
+      <c r="A22" s="313" t="s">
         <v>307</v>
       </c>
       <c r="B22" s="191"/>
       <c r="C22" s="191"/>
       <c r="D22" s="191"/>
       <c r="E22" s="191"/>
       <c r="F22" s="191"/>
       <c r="G22" s="191"/>
       <c r="H22" s="191"/>
       <c r="I22" s="191"/>
       <c r="J22" s="191"/>
       <c r="K22" s="191"/>
       <c r="L22" s="191"/>
       <c r="M22" s="195"/>
       <c r="N22" s="197"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B23" s="282">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="C23" s="282">
-        <v>38778</v>
+        <v>39087</v>
       </c>
       <c r="D23" s="282">
-        <v>2003</v>
+        <v>2016</v>
       </c>
       <c r="E23" s="282">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="F23" s="282">
-        <v>36577</v>
+        <v>36871</v>
       </c>
       <c r="G23" s="282">
-        <v>27687</v>
+        <v>27536</v>
       </c>
       <c r="H23" s="282">
-        <v>27687</v>
+        <v>27536</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
-      <c r="J23" s="293">
-        <v>0</v>
+      <c r="J23" s="282">
+        <v>5</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
-      <c r="L23" s="293">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L23" s="282">
+        <v>5</v>
+      </c>
+      <c r="M23" s="285">
+        <v>0.02</v>
       </c>
       <c r="N23" s="288">
-        <v>375</v>
+        <v>379</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="313" t="s">
         <v>309</v>
       </c>
       <c r="B24" s="191"/>
       <c r="C24" s="191"/>
       <c r="D24" s="191"/>
       <c r="E24" s="191"/>
       <c r="F24" s="191"/>
       <c r="G24" s="191"/>
       <c r="H24" s="191"/>
       <c r="I24" s="191"/>
       <c r="J24" s="191"/>
       <c r="K24" s="191"/>
       <c r="L24" s="191"/>
       <c r="M24" s="195"/>
       <c r="N24" s="197"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>310</v>
       </c>
       <c r="B25" s="282">
         <v>1374</v>
       </c>
       <c r="C25" s="282">
-        <v>96770</v>
+        <v>96999</v>
       </c>
       <c r="D25" s="282">
-        <v>6851</v>
+        <v>6822</v>
       </c>
       <c r="E25" s="282">
-        <v>405</v>
+        <v>31</v>
       </c>
       <c r="F25" s="282">
-        <v>89307</v>
+        <v>89233</v>
       </c>
       <c r="G25" s="282">
-        <v>67994</v>
+        <v>67612</v>
       </c>
       <c r="H25" s="282">
-        <v>67994</v>
+        <v>67611</v>
       </c>
       <c r="I25" s="282">
         <v>0</v>
       </c>
       <c r="J25" s="282">
         <v>0</v>
       </c>
       <c r="K25" s="282">
         <v>0</v>
       </c>
       <c r="L25" s="282">
         <v>0</v>
       </c>
       <c r="M25" s="285">
         <v>0</v>
       </c>
       <c r="N25" s="288">
-        <v>1920</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="310" t="s">
+      <c r="A26" s="313" t="s">
         <v>311</v>
       </c>
       <c r="B26" s="191"/>
       <c r="C26" s="191"/>
       <c r="D26" s="191"/>
       <c r="E26" s="191"/>
       <c r="F26" s="191"/>
       <c r="G26" s="191"/>
       <c r="H26" s="191"/>
       <c r="I26" s="191"/>
       <c r="J26" s="191"/>
       <c r="K26" s="191"/>
       <c r="L26" s="191"/>
       <c r="M26" s="195"/>
       <c r="N26" s="197"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>312</v>
       </c>
       <c r="B27" s="282">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C27" s="282">
-        <v>6320</v>
+        <v>6279</v>
       </c>
       <c r="D27" s="282">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="E27" s="282">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="F27" s="282">
-        <v>5857</v>
+        <v>5814</v>
       </c>
       <c r="G27" s="282">
-        <v>4010</v>
+        <v>4021</v>
       </c>
       <c r="H27" s="282">
-        <v>4010</v>
+        <v>4021</v>
       </c>
       <c r="I27" s="293">
         <v>0</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
-      <c r="M27" s="314">
+      <c r="M27" s="317">
         <v>0</v>
       </c>
       <c r="N27" s="288">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="310" t="s">
+      <c r="A28" s="313" t="s">
         <v>313</v>
       </c>
       <c r="B28" s="191"/>
       <c r="C28" s="191"/>
       <c r="D28" s="191"/>
       <c r="E28" s="191"/>
       <c r="F28" s="191"/>
       <c r="G28" s="191"/>
       <c r="H28" s="191"/>
       <c r="I28" s="191"/>
       <c r="J28" s="191"/>
       <c r="K28" s="191"/>
       <c r="L28" s="191"/>
       <c r="M28" s="195"/>
       <c r="N28" s="197"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>314</v>
       </c>
       <c r="B29" s="282">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C29" s="282">
-        <v>11096</v>
+        <v>11182</v>
       </c>
       <c r="D29" s="282">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E29" s="282">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="F29" s="282">
-        <v>10237</v>
+        <v>10350</v>
       </c>
       <c r="G29" s="282">
-        <v>8145</v>
+        <v>8156</v>
       </c>
       <c r="H29" s="282">
-        <v>8139</v>
+        <v>8150</v>
       </c>
       <c r="I29" s="282">
         <v>6</v>
       </c>
       <c r="J29" s="282">
         <v>10</v>
       </c>
       <c r="K29" s="282">
         <v>6</v>
       </c>
       <c r="L29" s="282">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M29" s="285">
         <v>0.13</v>
       </c>
       <c r="N29" s="288">
         <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="310" t="s">
+      <c r="A30" s="313" t="s">
         <v>315</v>
       </c>
       <c r="B30" s="191"/>
       <c r="C30" s="191"/>
       <c r="D30" s="191"/>
       <c r="E30" s="191"/>
       <c r="F30" s="191"/>
       <c r="G30" s="191"/>
       <c r="H30" s="191"/>
       <c r="I30" s="191"/>
       <c r="J30" s="191"/>
       <c r="K30" s="191"/>
       <c r="L30" s="191"/>
       <c r="M30" s="195"/>
       <c r="N30" s="197"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>316</v>
       </c>
       <c r="B31" s="282">
         <v>293</v>
       </c>
       <c r="C31" s="282">
-        <v>6531</v>
+        <v>6549</v>
       </c>
       <c r="D31" s="282">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="E31" s="282">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="F31" s="282">
-        <v>5949</v>
+        <v>5950</v>
       </c>
       <c r="G31" s="282">
-        <v>4578</v>
+        <v>4561</v>
       </c>
       <c r="H31" s="282">
-        <v>4567</v>
+        <v>4551</v>
       </c>
       <c r="I31" s="282">
         <v>11</v>
       </c>
       <c r="J31" s="282">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="K31" s="282">
         <v>11</v>
       </c>
       <c r="L31" s="282">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="M31" s="285">
-        <v>0.31</v>
+        <v>0.44</v>
       </c>
       <c r="N31" s="288">
         <v>55</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="310" t="s">
+      <c r="A32" s="313" t="s">
         <v>317</v>
       </c>
       <c r="B32" s="191"/>
       <c r="C32" s="191"/>
       <c r="D32" s="191"/>
       <c r="E32" s="191"/>
       <c r="F32" s="191"/>
       <c r="G32" s="191"/>
       <c r="H32" s="191"/>
       <c r="I32" s="191"/>
       <c r="J32" s="191"/>
       <c r="K32" s="191"/>
       <c r="L32" s="191"/>
       <c r="M32" s="195"/>
       <c r="N32" s="197"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25"/>
       <c r="B33" s="190"/>
       <c r="C33" s="190"/>
       <c r="D33" s="190"/>
       <c r="E33" s="190"/>
       <c r="F33" s="190"/>
       <c r="G33" s="190"/>
       <c r="H33" s="190"/>
@@ -7890,57 +7899,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="175" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="175"/>
       <c r="C3" s="175"/>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
       <c r="I3" s="175"/>
       <c r="J3" s="175"/>
       <c r="K3" s="175"/>
       <c r="L3" s="175"/>
       <c r="M3" s="175"/>
       <c r="N3" s="175"/>
       <c r="O3" s="175"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="177" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="177"/>
       <c r="I4" s="177"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="76" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="78" t="s">
         <v>82</v>
       </c>
@@ -8145,879 +8154,879 @@
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="267">
         <v>34433</v>
       </c>
       <c r="C11" s="267">
-        <v>490356</v>
+        <v>486400</v>
       </c>
       <c r="D11" s="267">
-        <v>69323</v>
+        <v>70490</v>
       </c>
       <c r="E11" s="267">
-        <v>10429</v>
+        <v>1406</v>
       </c>
       <c r="F11" s="267">
-        <v>85447</v>
+        <v>76866</v>
       </c>
       <c r="G11" s="267">
-        <v>366649</v>
+        <v>362083</v>
       </c>
       <c r="H11" s="267">
-        <v>57742</v>
+        <v>52155</v>
       </c>
       <c r="I11" s="267">
-        <v>57742</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>52155</v>
+      </c>
+      <c r="J11" s="299">
+        <v>0</v>
+      </c>
+      <c r="K11" s="299">
+        <v>0</v>
+      </c>
+      <c r="L11" s="299">
+        <v>0</v>
       </c>
       <c r="M11" s="299">
         <v>0</v>
       </c>
-      <c r="N11" s="271">
+      <c r="N11" s="302">
         <v>0</v>
       </c>
       <c r="O11" s="275">
-        <v>636</v>
+        <v>576</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>153</v>
       </c>
       <c r="B12" s="181"/>
       <c r="C12" s="181"/>
       <c r="D12" s="181"/>
       <c r="E12" s="181"/>
       <c r="F12" s="181"/>
       <c r="G12" s="181"/>
       <c r="H12" s="181"/>
       <c r="I12" s="181"/>
       <c r="J12" s="181"/>
       <c r="K12" s="181"/>
       <c r="L12" s="181"/>
       <c r="M12" s="181"/>
       <c r="N12" s="193"/>
       <c r="O12" s="179"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="282">
         <v>30554</v>
       </c>
       <c r="C13" s="282">
-        <v>416468</v>
+        <v>426489</v>
       </c>
       <c r="D13" s="282">
-        <v>44214</v>
+        <v>44678</v>
       </c>
       <c r="E13" s="282">
-        <v>2196</v>
+        <v>425</v>
       </c>
       <c r="F13" s="282">
-        <v>269063</v>
+        <v>272322</v>
       </c>
       <c r="G13" s="282">
-        <v>314609</v>
+        <v>310011</v>
       </c>
       <c r="H13" s="282">
-        <v>236086</v>
+        <v>237913</v>
       </c>
       <c r="I13" s="282">
-        <v>234813</v>
+        <v>236648</v>
       </c>
       <c r="J13" s="282">
-        <v>1273</v>
+        <v>1265</v>
       </c>
       <c r="K13" s="282">
-        <v>1273</v>
+        <v>1266</v>
       </c>
       <c r="L13" s="282">
         <v>1217</v>
       </c>
       <c r="M13" s="282">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="N13" s="285">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="O13" s="288">
-        <v>3074</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="191"/>
       <c r="C14" s="191"/>
       <c r="D14" s="191"/>
       <c r="E14" s="191"/>
       <c r="F14" s="191"/>
       <c r="G14" s="191"/>
       <c r="H14" s="191"/>
       <c r="I14" s="191"/>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
       <c r="M14" s="191"/>
       <c r="N14" s="195"/>
       <c r="O14" s="197"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="282">
         <v>97181</v>
       </c>
       <c r="C15" s="282">
-        <v>2508491</v>
+        <v>2499410</v>
       </c>
       <c r="D15" s="282">
-        <v>147085</v>
+        <v>148453</v>
       </c>
       <c r="E15" s="282">
-        <v>15211</v>
+        <v>1630</v>
       </c>
       <c r="F15" s="282">
-        <v>1725030</v>
+        <v>1714894</v>
       </c>
       <c r="G15" s="282">
-        <v>2192754</v>
+        <v>2175944</v>
       </c>
       <c r="H15" s="282">
-        <v>1691916</v>
+        <v>1681398</v>
       </c>
       <c r="I15" s="282">
-        <v>1690172</v>
+        <v>1679511</v>
       </c>
       <c r="J15" s="282">
-        <v>1744</v>
+        <v>1886</v>
       </c>
       <c r="K15" s="282">
-        <v>2649</v>
+        <v>2830</v>
       </c>
       <c r="L15" s="282">
-        <v>1895</v>
+        <v>1955</v>
       </c>
       <c r="M15" s="282">
-        <v>754</v>
+        <v>875</v>
       </c>
       <c r="N15" s="285">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O15" s="288">
-        <v>21997</v>
+        <v>22127</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="191"/>
       <c r="C16" s="191"/>
       <c r="D16" s="191"/>
       <c r="E16" s="191"/>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="191"/>
       <c r="N16" s="195"/>
       <c r="O16" s="197"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="282">
         <v>29106</v>
       </c>
       <c r="C17" s="282">
-        <v>752949</v>
+        <v>803500</v>
       </c>
       <c r="D17" s="282">
-        <v>55338</v>
+        <v>55636</v>
       </c>
       <c r="E17" s="282">
-        <v>6794</v>
+        <v>945</v>
       </c>
       <c r="F17" s="282">
-        <v>351256</v>
+        <v>343538</v>
       </c>
       <c r="G17" s="282">
-        <v>612775</v>
+        <v>633090</v>
       </c>
       <c r="H17" s="282">
-        <v>320824</v>
+        <v>324453</v>
       </c>
       <c r="I17" s="282">
-        <v>320771</v>
+        <v>324394</v>
       </c>
       <c r="J17" s="282">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="K17" s="282">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="L17" s="282">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="M17" s="282">
-        <v>202</v>
+        <v>173</v>
       </c>
       <c r="N17" s="285">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O17" s="288">
-        <v>5175</v>
+        <v>5120</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="191"/>
       <c r="C18" s="191"/>
       <c r="D18" s="191"/>
       <c r="E18" s="191"/>
       <c r="F18" s="191"/>
       <c r="G18" s="191"/>
       <c r="H18" s="191"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="191"/>
       <c r="M18" s="191"/>
       <c r="N18" s="195"/>
       <c r="O18" s="197"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="282">
         <v>60216</v>
       </c>
       <c r="C19" s="282">
-        <v>997307</v>
+        <v>997779</v>
       </c>
       <c r="D19" s="282">
-        <v>91678</v>
+        <v>92510</v>
       </c>
       <c r="E19" s="282">
-        <v>10639</v>
+        <v>979</v>
       </c>
       <c r="F19" s="282">
-        <v>685593</v>
+        <v>683962</v>
       </c>
       <c r="G19" s="282">
-        <v>852729</v>
+        <v>849607</v>
       </c>
       <c r="H19" s="282">
-        <v>639636</v>
+        <v>636183</v>
       </c>
       <c r="I19" s="282">
-        <v>638544</v>
+        <v>635184</v>
       </c>
       <c r="J19" s="282">
-        <v>1092</v>
+        <v>999</v>
       </c>
       <c r="K19" s="282">
-        <v>1548</v>
+        <v>1201</v>
       </c>
       <c r="L19" s="282">
-        <v>1128</v>
+        <v>1017</v>
       </c>
       <c r="M19" s="282">
-        <v>421</v>
+        <v>183</v>
       </c>
       <c r="N19" s="285">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="O19" s="288">
-        <v>7907</v>
+        <v>7801</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="191"/>
       <c r="C20" s="191"/>
       <c r="D20" s="191"/>
       <c r="E20" s="191"/>
       <c r="F20" s="191"/>
       <c r="G20" s="191"/>
       <c r="H20" s="191"/>
       <c r="I20" s="191"/>
       <c r="J20" s="191"/>
       <c r="K20" s="191"/>
       <c r="L20" s="191"/>
       <c r="M20" s="191"/>
       <c r="N20" s="195"/>
       <c r="O20" s="197"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="282">
         <v>11112</v>
       </c>
       <c r="C21" s="282">
-        <v>362898</v>
+        <v>367693</v>
       </c>
       <c r="D21" s="282">
-        <v>54568</v>
+        <v>55175</v>
       </c>
       <c r="E21" s="282">
-        <v>4858</v>
+        <v>555</v>
       </c>
       <c r="F21" s="282">
-        <v>233416</v>
+        <v>234446</v>
       </c>
       <c r="G21" s="282">
-        <v>291490</v>
+        <v>293115</v>
       </c>
       <c r="H21" s="282">
-        <v>228197</v>
+        <v>229137</v>
       </c>
       <c r="I21" s="282">
-        <v>228156</v>
+        <v>229109</v>
       </c>
       <c r="J21" s="282">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="K21" s="282">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="L21" s="282">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="M21" s="282">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="N21" s="285">
         <v>0.02</v>
       </c>
       <c r="O21" s="288">
-        <v>3137</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="191"/>
       <c r="C22" s="191"/>
       <c r="D22" s="191"/>
       <c r="E22" s="191"/>
       <c r="F22" s="191"/>
       <c r="G22" s="191"/>
       <c r="H22" s="191"/>
       <c r="I22" s="191"/>
       <c r="J22" s="191"/>
       <c r="K22" s="191"/>
       <c r="L22" s="191"/>
       <c r="M22" s="191"/>
       <c r="N22" s="195"/>
       <c r="O22" s="197"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="282">
         <v>34800</v>
       </c>
       <c r="C23" s="282">
-        <v>751237</v>
+        <v>791983</v>
       </c>
       <c r="D23" s="282">
-        <v>68345</v>
+        <v>69305</v>
       </c>
       <c r="E23" s="282">
-        <v>11920</v>
+        <v>1628</v>
       </c>
       <c r="F23" s="282">
-        <v>393419</v>
+        <v>409255</v>
       </c>
       <c r="G23" s="282">
-        <v>591054</v>
+        <v>626771</v>
       </c>
       <c r="H23" s="282">
-        <v>342227</v>
+        <v>346447</v>
       </c>
       <c r="I23" s="282">
-        <v>342037</v>
+        <v>346268</v>
       </c>
       <c r="J23" s="282">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="K23" s="282">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="L23" s="282">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="M23" s="282">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="N23" s="285">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O23" s="288">
-        <v>4443</v>
+        <v>4482</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="191"/>
       <c r="C24" s="191"/>
       <c r="D24" s="191"/>
       <c r="E24" s="191"/>
       <c r="F24" s="191"/>
       <c r="G24" s="191"/>
       <c r="H24" s="191"/>
       <c r="I24" s="191"/>
       <c r="J24" s="191"/>
       <c r="K24" s="191"/>
       <c r="L24" s="191"/>
       <c r="M24" s="191"/>
       <c r="N24" s="195"/>
       <c r="O24" s="197"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="282">
         <v>3202</v>
       </c>
       <c r="C25" s="282">
-        <v>96750</v>
+        <v>97359</v>
       </c>
       <c r="D25" s="282">
-        <v>6167</v>
+        <v>6159</v>
       </c>
       <c r="E25" s="282">
-        <v>310</v>
+        <v>23</v>
       </c>
       <c r="F25" s="282">
-        <v>62922</v>
+        <v>63800</v>
       </c>
       <c r="G25" s="282">
-        <v>82055</v>
+        <v>82851</v>
       </c>
       <c r="H25" s="282">
-        <v>62546</v>
+        <v>63204</v>
       </c>
       <c r="I25" s="282">
-        <v>62487</v>
+        <v>63145</v>
       </c>
       <c r="J25" s="282">
         <v>59</v>
       </c>
       <c r="K25" s="282">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="L25" s="282">
         <v>28</v>
       </c>
       <c r="M25" s="282">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="N25" s="285">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O25" s="288">
-        <v>744</v>
+        <v>741</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="191"/>
       <c r="C26" s="191"/>
       <c r="D26" s="191"/>
       <c r="E26" s="191"/>
       <c r="F26" s="191"/>
       <c r="G26" s="191"/>
       <c r="H26" s="191"/>
       <c r="I26" s="191"/>
       <c r="J26" s="191"/>
       <c r="K26" s="191"/>
       <c r="L26" s="191"/>
       <c r="M26" s="191"/>
       <c r="N26" s="195"/>
       <c r="O26" s="197"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="282">
         <v>14012</v>
       </c>
       <c r="C27" s="282">
-        <v>263997</v>
+        <v>265345</v>
       </c>
       <c r="D27" s="282">
-        <v>17723</v>
+        <v>17891</v>
       </c>
       <c r="E27" s="282">
-        <v>1522</v>
+        <v>141</v>
       </c>
       <c r="F27" s="282">
-        <v>187413</v>
+        <v>188967</v>
       </c>
       <c r="G27" s="282">
-        <v>236950</v>
+        <v>238449</v>
       </c>
       <c r="H27" s="282">
-        <v>187251</v>
+        <v>188804</v>
       </c>
       <c r="I27" s="282">
-        <v>187250</v>
+        <v>188803</v>
       </c>
       <c r="J27" s="282">
         <v>1</v>
       </c>
       <c r="K27" s="282">
         <v>1</v>
       </c>
       <c r="L27" s="282">
         <v>1</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="285">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>3207</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="191"/>
       <c r="C28" s="191"/>
       <c r="D28" s="191"/>
       <c r="E28" s="191"/>
       <c r="F28" s="191"/>
       <c r="G28" s="191"/>
       <c r="H28" s="191"/>
       <c r="I28" s="191"/>
       <c r="J28" s="191"/>
       <c r="K28" s="191"/>
       <c r="L28" s="191"/>
       <c r="M28" s="191"/>
       <c r="N28" s="195"/>
       <c r="O28" s="197"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="282">
         <v>49815</v>
       </c>
       <c r="C29" s="282">
-        <v>1387664</v>
+        <v>1392094</v>
       </c>
       <c r="D29" s="282">
-        <v>82030</v>
+        <v>82851</v>
       </c>
       <c r="E29" s="282">
-        <v>7187</v>
+        <v>1046</v>
       </c>
       <c r="F29" s="282">
-        <v>931268</v>
+        <v>938887</v>
       </c>
       <c r="G29" s="282">
-        <v>1180722</v>
+        <v>1167735</v>
       </c>
       <c r="H29" s="282">
-        <v>896443</v>
+        <v>903051</v>
       </c>
       <c r="I29" s="282">
-        <v>895904</v>
+        <v>902512</v>
       </c>
       <c r="J29" s="282">
         <v>539</v>
       </c>
       <c r="K29" s="282">
-        <v>1098</v>
+        <v>1120</v>
       </c>
       <c r="L29" s="282">
-        <v>778</v>
+        <v>740</v>
       </c>
       <c r="M29" s="282">
-        <v>320</v>
+        <v>380</v>
       </c>
       <c r="N29" s="285">
         <v>0.12</v>
       </c>
       <c r="O29" s="288">
-        <v>11538</v>
+        <v>11578</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="191"/>
       <c r="C30" s="191"/>
       <c r="D30" s="191"/>
       <c r="E30" s="191"/>
       <c r="F30" s="191"/>
       <c r="G30" s="191"/>
       <c r="H30" s="191"/>
       <c r="I30" s="191"/>
       <c r="J30" s="191"/>
       <c r="K30" s="191"/>
       <c r="L30" s="191"/>
       <c r="M30" s="191"/>
       <c r="N30" s="195"/>
       <c r="O30" s="197"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="282">
         <v>40403</v>
       </c>
       <c r="C31" s="282">
-        <v>811483</v>
+        <v>823883</v>
       </c>
       <c r="D31" s="282">
-        <v>55906</v>
+        <v>56498</v>
       </c>
       <c r="E31" s="282">
-        <v>4813</v>
+        <v>675</v>
       </c>
       <c r="F31" s="282">
-        <v>539345</v>
+        <v>543480</v>
       </c>
       <c r="G31" s="282">
-        <v>723099</v>
+        <v>726578</v>
       </c>
       <c r="H31" s="282">
-        <v>535784</v>
+        <v>539880</v>
       </c>
       <c r="I31" s="282">
-        <v>535782</v>
+        <v>539877</v>
       </c>
       <c r="J31" s="282">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K31" s="282">
+        <v>7</v>
+      </c>
+      <c r="L31" s="282">
+        <v>3</v>
+      </c>
+      <c r="M31" s="282">
         <v>4</v>
       </c>
-      <c r="L31" s="282">
-[...4 lines deleted...]
-      </c>
       <c r="N31" s="285">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>6993</v>
+        <v>6870</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="191"/>
       <c r="C32" s="191"/>
       <c r="D32" s="191"/>
       <c r="E32" s="191"/>
       <c r="F32" s="191"/>
       <c r="G32" s="191"/>
       <c r="H32" s="191"/>
       <c r="I32" s="191"/>
       <c r="J32" s="191"/>
       <c r="K32" s="191"/>
       <c r="L32" s="191"/>
       <c r="M32" s="191"/>
       <c r="N32" s="195"/>
       <c r="O32" s="197"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="282">
         <v>19403</v>
       </c>
       <c r="C33" s="282">
-        <v>350493</v>
+        <v>347184</v>
       </c>
       <c r="D33" s="282">
-        <v>24632</v>
+        <v>24815</v>
       </c>
       <c r="E33" s="282">
-        <v>1736</v>
+        <v>225</v>
       </c>
       <c r="F33" s="282">
-        <v>245722</v>
+        <v>242921</v>
       </c>
       <c r="G33" s="282">
-        <v>304062</v>
+        <v>301980</v>
       </c>
       <c r="H33" s="282">
-        <v>235859</v>
+        <v>234336</v>
       </c>
       <c r="I33" s="282">
-        <v>235337</v>
+        <v>233824</v>
       </c>
       <c r="J33" s="282">
-        <v>521</v>
+        <v>512</v>
       </c>
       <c r="K33" s="282">
-        <v>587</v>
+        <v>655</v>
       </c>
       <c r="L33" s="282">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="M33" s="282">
-        <v>64</v>
+        <v>141</v>
       </c>
       <c r="N33" s="285">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="O33" s="288">
-        <v>2918</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="191"/>
       <c r="C34" s="191"/>
       <c r="D34" s="191"/>
       <c r="E34" s="191"/>
       <c r="F34" s="191"/>
       <c r="G34" s="191"/>
       <c r="H34" s="191"/>
       <c r="I34" s="191"/>
       <c r="J34" s="191"/>
       <c r="K34" s="191"/>
       <c r="L34" s="191"/>
       <c r="M34" s="191"/>
       <c r="N34" s="195"/>
       <c r="O34" s="197"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="282">
-        <v>11905</v>
+        <v>13815</v>
       </c>
       <c r="C35" s="282">
-        <v>219642</v>
+        <v>223023</v>
       </c>
       <c r="D35" s="282">
-        <v>16821</v>
+        <v>18910</v>
       </c>
       <c r="E35" s="282">
-        <v>1202</v>
+        <v>169</v>
       </c>
       <c r="F35" s="282">
-        <v>156194</v>
+        <v>158438</v>
       </c>
       <c r="G35" s="282">
-        <v>198914</v>
+        <v>200177</v>
       </c>
       <c r="H35" s="282">
-        <v>153409</v>
+        <v>155617</v>
       </c>
       <c r="I35" s="282">
-        <v>152886</v>
+        <v>155051</v>
       </c>
       <c r="J35" s="282">
-        <v>523</v>
+        <v>565</v>
       </c>
       <c r="K35" s="282">
-        <v>741</v>
+        <v>946</v>
       </c>
       <c r="L35" s="282">
-        <v>595</v>
+        <v>625</v>
       </c>
       <c r="M35" s="282">
-        <v>146</v>
+        <v>321</v>
       </c>
       <c r="N35" s="285">
-        <v>0.48</v>
+        <v>0.61</v>
       </c>
       <c r="O35" s="288">
-        <v>1861</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="198"/>
       <c r="C36" s="198"/>
       <c r="D36" s="198"/>
       <c r="E36" s="198"/>
       <c r="F36" s="198"/>
       <c r="G36" s="198"/>
       <c r="H36" s="198"/>
       <c r="I36" s="198"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="198"/>
       <c r="M36" s="198"/>
       <c r="N36" s="199"/>
       <c r="O36" s="200"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
@@ -9468,57 +9477,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="175" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="175"/>
       <c r="C3" s="175"/>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
       <c r="I3" s="175"/>
       <c r="J3" s="175"/>
       <c r="K3" s="175"/>
       <c r="L3" s="175"/>
       <c r="M3" s="175"/>
       <c r="N3" s="175"/>
       <c r="O3" s="175"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="177" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="177"/>
       <c r="I4" s="177"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="98" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="102" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="99" t="s">
         <v>82</v>
       </c>
@@ -9723,879 +9732,879 @@
       </c>
       <c r="K10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="114" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="109" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="267">
         <v>45406</v>
       </c>
       <c r="C11" s="267">
-        <v>1034859</v>
+        <v>1049985</v>
       </c>
       <c r="D11" s="267">
-        <v>85528</v>
+        <v>85064</v>
       </c>
       <c r="E11" s="267">
-        <v>7170</v>
+        <v>559</v>
       </c>
       <c r="F11" s="267">
-        <v>664940</v>
+        <v>674565</v>
       </c>
       <c r="G11" s="267">
-        <v>835057</v>
+        <v>847266</v>
       </c>
       <c r="H11" s="267">
-        <v>643336</v>
+        <v>649180</v>
       </c>
       <c r="I11" s="267">
-        <v>642589</v>
+        <v>648408</v>
       </c>
       <c r="J11" s="267">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="K11" s="267">
-        <v>1840</v>
+        <v>1833</v>
       </c>
       <c r="L11" s="267">
-        <v>1080</v>
+        <v>1074</v>
       </c>
       <c r="M11" s="267">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="N11" s="271">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="O11" s="275">
-        <v>7553</v>
+        <v>7660</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="181"/>
       <c r="C12" s="181"/>
       <c r="D12" s="181"/>
       <c r="E12" s="181"/>
       <c r="F12" s="181"/>
       <c r="G12" s="181"/>
       <c r="H12" s="181"/>
       <c r="I12" s="181"/>
       <c r="J12" s="181"/>
       <c r="K12" s="181"/>
       <c r="L12" s="181"/>
       <c r="M12" s="181"/>
       <c r="N12" s="193"/>
       <c r="O12" s="179"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="282">
         <v>48653</v>
       </c>
       <c r="C13" s="282">
-        <v>872756</v>
+        <v>884168</v>
       </c>
       <c r="D13" s="282">
-        <v>69849</v>
+        <v>70716</v>
       </c>
       <c r="E13" s="282">
-        <v>4661</v>
+        <v>532</v>
       </c>
       <c r="F13" s="282">
-        <v>540463</v>
+        <v>533730</v>
       </c>
       <c r="G13" s="282">
-        <v>711818</v>
+        <v>721740</v>
       </c>
       <c r="H13" s="282">
-        <v>512993</v>
+        <v>505882</v>
       </c>
       <c r="I13" s="282">
-        <v>512885</v>
+        <v>505757</v>
       </c>
       <c r="J13" s="282">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="K13" s="282">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="L13" s="282">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="M13" s="282">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="N13" s="285">
         <v>0.05</v>
       </c>
       <c r="O13" s="288">
-        <v>6403</v>
+        <v>6397</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="191"/>
       <c r="C14" s="191"/>
       <c r="D14" s="191"/>
       <c r="E14" s="191"/>
       <c r="F14" s="191"/>
       <c r="G14" s="191"/>
       <c r="H14" s="191"/>
       <c r="I14" s="191"/>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
       <c r="M14" s="191"/>
       <c r="N14" s="195"/>
       <c r="O14" s="197"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="282">
         <v>87303</v>
       </c>
       <c r="C15" s="282">
-        <v>2365606</v>
+        <v>2453265</v>
       </c>
       <c r="D15" s="282">
-        <v>155066</v>
+        <v>157377</v>
       </c>
       <c r="E15" s="282">
-        <v>13080</v>
+        <v>1755</v>
       </c>
       <c r="F15" s="282">
-        <v>1509084</v>
+        <v>1515092</v>
       </c>
       <c r="G15" s="282">
-        <v>2114114</v>
+        <v>2208410</v>
       </c>
       <c r="H15" s="282">
-        <v>1477338</v>
+        <v>1482115</v>
       </c>
       <c r="I15" s="282">
-        <v>1476611</v>
+        <v>1480856</v>
       </c>
       <c r="J15" s="282">
-        <v>728</v>
+        <v>1259</v>
       </c>
       <c r="K15" s="282">
-        <v>1346</v>
+        <v>1323</v>
       </c>
       <c r="L15" s="282">
-        <v>1246</v>
+        <v>1195</v>
       </c>
       <c r="M15" s="282">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="N15" s="285">
         <v>0.09</v>
       </c>
       <c r="O15" s="288">
-        <v>17181</v>
+        <v>17313</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="191"/>
       <c r="C16" s="191"/>
       <c r="D16" s="191"/>
       <c r="E16" s="191"/>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="191"/>
       <c r="N16" s="195"/>
       <c r="O16" s="197"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="282">
         <v>110735</v>
       </c>
       <c r="C17" s="282">
-        <v>2841340</v>
+        <v>2933626</v>
       </c>
       <c r="D17" s="282">
-        <v>199505</v>
+        <v>203130</v>
       </c>
       <c r="E17" s="282">
-        <v>23103</v>
+        <v>4064</v>
       </c>
       <c r="F17" s="282">
-        <v>1714194</v>
+        <v>1801856</v>
       </c>
       <c r="G17" s="282">
-        <v>2332623</v>
+        <v>2398745</v>
       </c>
       <c r="H17" s="282">
-        <v>1648472</v>
+        <v>1735906</v>
       </c>
       <c r="I17" s="282">
-        <v>1646793</v>
+        <v>1734242</v>
       </c>
       <c r="J17" s="282">
-        <v>1679</v>
+        <v>1665</v>
       </c>
       <c r="K17" s="282">
-        <v>1965</v>
+        <v>1944</v>
       </c>
       <c r="L17" s="282">
-        <v>1803</v>
+        <v>1839</v>
       </c>
       <c r="M17" s="282">
-        <v>163</v>
+        <v>105</v>
       </c>
       <c r="N17" s="285">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O17" s="288">
-        <v>23097</v>
+        <v>23555</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="191"/>
       <c r="C18" s="191"/>
       <c r="D18" s="191"/>
       <c r="E18" s="191"/>
       <c r="F18" s="191"/>
       <c r="G18" s="191"/>
       <c r="H18" s="191"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="191"/>
       <c r="M18" s="191"/>
       <c r="N18" s="195"/>
       <c r="O18" s="197"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="282">
         <v>146320</v>
       </c>
       <c r="C19" s="282">
-        <v>4352343</v>
+        <v>4411541</v>
       </c>
       <c r="D19" s="282">
-        <v>292681</v>
+        <v>297775</v>
       </c>
       <c r="E19" s="282">
-        <v>38603</v>
+        <v>4144</v>
       </c>
       <c r="F19" s="282">
-        <v>2617045</v>
+        <v>2638985</v>
       </c>
       <c r="G19" s="282">
-        <v>3680680</v>
+        <v>3691951</v>
       </c>
       <c r="H19" s="282">
-        <v>2570712</v>
+        <v>2591142</v>
       </c>
       <c r="I19" s="282">
-        <v>2567935</v>
+        <v>2588301</v>
       </c>
       <c r="J19" s="282">
-        <v>2777</v>
+        <v>2841</v>
       </c>
       <c r="K19" s="282">
-        <v>3792</v>
+        <v>3868</v>
       </c>
       <c r="L19" s="282">
-        <v>2905</v>
+        <v>2954</v>
       </c>
       <c r="M19" s="282">
-        <v>887</v>
+        <v>914</v>
       </c>
       <c r="N19" s="285">
         <v>0.15</v>
       </c>
       <c r="O19" s="288">
-        <v>31335</v>
+        <v>31450</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="191"/>
       <c r="C20" s="191"/>
       <c r="D20" s="191"/>
       <c r="E20" s="191"/>
       <c r="F20" s="191"/>
       <c r="G20" s="191"/>
       <c r="H20" s="191"/>
       <c r="I20" s="191"/>
       <c r="J20" s="191"/>
       <c r="K20" s="191"/>
       <c r="L20" s="191"/>
       <c r="M20" s="191"/>
       <c r="N20" s="195"/>
       <c r="O20" s="197"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="282">
         <v>47036</v>
       </c>
       <c r="C21" s="282">
-        <v>934471</v>
+        <v>943636</v>
       </c>
       <c r="D21" s="282">
-        <v>78457</v>
+        <v>79241</v>
       </c>
       <c r="E21" s="282">
-        <v>7820</v>
+        <v>960</v>
       </c>
       <c r="F21" s="282">
-        <v>556495</v>
+        <v>548565</v>
       </c>
       <c r="G21" s="282">
-        <v>686064</v>
+        <v>702527</v>
       </c>
       <c r="H21" s="282">
-        <v>532074</v>
+        <v>524662</v>
       </c>
       <c r="I21" s="282">
-        <v>531316</v>
+        <v>523900</v>
       </c>
       <c r="J21" s="282">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="K21" s="282">
-        <v>935</v>
+        <v>917</v>
       </c>
       <c r="L21" s="282">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="M21" s="282">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="N21" s="285">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O21" s="288">
-        <v>6710</v>
+        <v>6629</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="191"/>
       <c r="C22" s="191"/>
       <c r="D22" s="191"/>
       <c r="E22" s="191"/>
       <c r="F22" s="191"/>
       <c r="G22" s="191"/>
       <c r="H22" s="191"/>
       <c r="I22" s="191"/>
       <c r="J22" s="191"/>
       <c r="K22" s="191"/>
       <c r="L22" s="191"/>
       <c r="M22" s="191"/>
       <c r="N22" s="195"/>
       <c r="O22" s="197"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="282">
         <v>84250</v>
       </c>
       <c r="C23" s="282">
-        <v>1070413</v>
+        <v>983380</v>
       </c>
       <c r="D23" s="282">
-        <v>102514</v>
+        <v>103955</v>
       </c>
       <c r="E23" s="282">
-        <v>10237</v>
+        <v>1707</v>
       </c>
       <c r="F23" s="282">
-        <v>622257</v>
+        <v>624232</v>
       </c>
       <c r="G23" s="282">
-        <v>892019</v>
+        <v>784811</v>
       </c>
       <c r="H23" s="282">
-        <v>528656</v>
+        <v>522458</v>
       </c>
       <c r="I23" s="282">
-        <v>527977</v>
+        <v>521743</v>
       </c>
       <c r="J23" s="282">
-        <v>679</v>
+        <v>715</v>
       </c>
       <c r="K23" s="282">
-        <v>980</v>
+        <v>991</v>
       </c>
       <c r="L23" s="282">
-        <v>718</v>
+        <v>766</v>
       </c>
       <c r="M23" s="282">
-        <v>262</v>
+        <v>226</v>
       </c>
       <c r="N23" s="285">
         <v>0.19</v>
       </c>
       <c r="O23" s="288">
-        <v>7790</v>
+        <v>7730</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="191"/>
       <c r="C24" s="191"/>
       <c r="D24" s="191"/>
       <c r="E24" s="191"/>
       <c r="F24" s="191"/>
       <c r="G24" s="191"/>
       <c r="H24" s="191"/>
       <c r="I24" s="191"/>
       <c r="J24" s="191"/>
       <c r="K24" s="191"/>
       <c r="L24" s="191"/>
       <c r="M24" s="191"/>
       <c r="N24" s="195"/>
       <c r="O24" s="197"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="282">
         <v>122992</v>
       </c>
       <c r="C25" s="282">
-        <v>3000512</v>
+        <v>3110858</v>
       </c>
       <c r="D25" s="282">
-        <v>214317</v>
+        <v>217038</v>
       </c>
       <c r="E25" s="282">
-        <v>25961</v>
+        <v>2808</v>
       </c>
       <c r="F25" s="282">
-        <v>1879533</v>
+        <v>1963240</v>
       </c>
       <c r="G25" s="282">
-        <v>2491777</v>
+        <v>2564715</v>
       </c>
       <c r="H25" s="282">
-        <v>1817050</v>
+        <v>1903318</v>
       </c>
       <c r="I25" s="282">
-        <v>1814918</v>
+        <v>1901141</v>
       </c>
       <c r="J25" s="282">
-        <v>2133</v>
+        <v>2177</v>
       </c>
       <c r="K25" s="282">
-        <v>2593</v>
+        <v>2585</v>
       </c>
       <c r="L25" s="282">
-        <v>1928</v>
+        <v>1952</v>
       </c>
       <c r="M25" s="282">
-        <v>666</v>
+        <v>633</v>
       </c>
       <c r="N25" s="285">
         <v>0.14</v>
       </c>
       <c r="O25" s="288">
-        <v>23148</v>
+        <v>23629</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="191"/>
       <c r="C26" s="191"/>
       <c r="D26" s="191"/>
       <c r="E26" s="191"/>
       <c r="F26" s="191"/>
       <c r="G26" s="191"/>
       <c r="H26" s="191"/>
       <c r="I26" s="191"/>
       <c r="J26" s="191"/>
       <c r="K26" s="191"/>
       <c r="L26" s="191"/>
       <c r="M26" s="191"/>
       <c r="N26" s="195"/>
       <c r="O26" s="197"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="282">
         <v>19576</v>
       </c>
       <c r="C27" s="282">
-        <v>388405</v>
+        <v>393968</v>
       </c>
       <c r="D27" s="282">
-        <v>36150</v>
+        <v>36237</v>
       </c>
       <c r="E27" s="282">
-        <v>1704</v>
+        <v>199</v>
       </c>
       <c r="F27" s="282">
-        <v>269127</v>
+        <v>271049</v>
       </c>
       <c r="G27" s="282">
-        <v>340844</v>
+        <v>345141</v>
       </c>
       <c r="H27" s="282">
-        <v>253469</v>
+        <v>255742</v>
       </c>
       <c r="I27" s="282">
-        <v>253050</v>
+        <v>255323</v>
       </c>
       <c r="J27" s="282">
         <v>419</v>
       </c>
       <c r="K27" s="282">
         <v>436</v>
       </c>
       <c r="L27" s="282">
         <v>389</v>
       </c>
       <c r="M27" s="282">
         <v>47</v>
       </c>
       <c r="N27" s="285">
         <v>0.17</v>
       </c>
       <c r="O27" s="288">
-        <v>3975</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="191"/>
       <c r="C28" s="191"/>
       <c r="D28" s="191"/>
       <c r="E28" s="191"/>
       <c r="F28" s="191"/>
       <c r="G28" s="191"/>
       <c r="H28" s="191"/>
       <c r="I28" s="191"/>
       <c r="J28" s="191"/>
       <c r="K28" s="191"/>
       <c r="L28" s="191"/>
       <c r="M28" s="191"/>
       <c r="N28" s="195"/>
       <c r="O28" s="197"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="282">
         <v>171285</v>
       </c>
       <c r="C29" s="282">
-        <v>5765573</v>
+        <v>5978148</v>
       </c>
       <c r="D29" s="282">
-        <v>430971</v>
+        <v>443332</v>
       </c>
       <c r="E29" s="282">
-        <v>66893</v>
+        <v>6752</v>
       </c>
       <c r="F29" s="282">
-        <v>3506028</v>
+        <v>3647770</v>
       </c>
       <c r="G29" s="282">
-        <v>4751017</v>
+        <v>4848755</v>
       </c>
       <c r="H29" s="282">
-        <v>3403365</v>
+        <v>3544826</v>
       </c>
       <c r="I29" s="282">
-        <v>3398825</v>
+        <v>3540318</v>
       </c>
       <c r="J29" s="282">
-        <v>4540</v>
+        <v>4508</v>
       </c>
       <c r="K29" s="282">
-        <v>4473</v>
+        <v>4449</v>
       </c>
       <c r="L29" s="282">
-        <v>2729</v>
+        <v>2748</v>
       </c>
       <c r="M29" s="282">
-        <v>1744</v>
+        <v>1701</v>
       </c>
       <c r="N29" s="285">
         <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>42535</v>
+        <v>43991</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="191"/>
       <c r="C30" s="191"/>
       <c r="D30" s="191"/>
       <c r="E30" s="191"/>
       <c r="F30" s="191"/>
       <c r="G30" s="191"/>
       <c r="H30" s="191"/>
       <c r="I30" s="191"/>
       <c r="J30" s="191"/>
       <c r="K30" s="191"/>
       <c r="L30" s="191"/>
       <c r="M30" s="191"/>
       <c r="N30" s="195"/>
       <c r="O30" s="197"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="282">
         <v>10000</v>
       </c>
       <c r="C31" s="282">
-        <v>65360</v>
+        <v>67306</v>
       </c>
       <c r="D31" s="282">
-        <v>7803</v>
+        <v>7718</v>
       </c>
       <c r="E31" s="282">
-        <v>-1062</v>
+        <v>-96</v>
       </c>
       <c r="F31" s="282">
-        <v>38061</v>
+        <v>41111</v>
       </c>
       <c r="G31" s="282">
-        <v>56244</v>
+        <v>56761</v>
       </c>
       <c r="H31" s="282">
-        <v>37685</v>
+        <v>40452</v>
       </c>
       <c r="I31" s="282">
-        <v>37678</v>
+        <v>40444</v>
       </c>
       <c r="J31" s="282">
         <v>7</v>
       </c>
       <c r="K31" s="282">
         <v>7</v>
       </c>
       <c r="L31" s="282">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M31" s="282">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N31" s="285">
         <v>0.02</v>
       </c>
       <c r="O31" s="288">
-        <v>441</v>
+        <v>475</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="191"/>
       <c r="C32" s="191"/>
       <c r="D32" s="191"/>
       <c r="E32" s="191"/>
       <c r="F32" s="191"/>
       <c r="G32" s="191"/>
       <c r="H32" s="191"/>
       <c r="I32" s="191"/>
       <c r="J32" s="191"/>
       <c r="K32" s="191"/>
       <c r="L32" s="191"/>
       <c r="M32" s="191"/>
       <c r="N32" s="195"/>
       <c r="O32" s="197"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="282">
         <v>20000</v>
       </c>
       <c r="C33" s="282">
-        <v>104880</v>
+        <v>106112</v>
       </c>
       <c r="D33" s="282">
-        <v>15956</v>
+        <v>15965</v>
       </c>
       <c r="E33" s="282">
-        <v>-509</v>
+        <v>13</v>
       </c>
       <c r="F33" s="282">
-        <v>75175</v>
+        <v>76273</v>
       </c>
       <c r="G33" s="282">
-        <v>87423</v>
+        <v>88668</v>
       </c>
       <c r="H33" s="282">
-        <v>75175</v>
+        <v>76273</v>
       </c>
       <c r="I33" s="282">
-        <v>75067</v>
+        <v>76161</v>
       </c>
       <c r="J33" s="282">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="K33" s="282">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="L33" s="282">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="M33" s="282">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="N33" s="285">
         <v>0.22</v>
       </c>
       <c r="O33" s="288">
-        <v>831</v>
+        <v>840</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="191"/>
       <c r="C34" s="191"/>
       <c r="D34" s="191"/>
       <c r="E34" s="191"/>
       <c r="F34" s="191"/>
       <c r="G34" s="191"/>
       <c r="H34" s="191"/>
       <c r="I34" s="191"/>
       <c r="J34" s="191"/>
       <c r="K34" s="191"/>
       <c r="L34" s="191"/>
       <c r="M34" s="191"/>
       <c r="N34" s="195"/>
       <c r="O34" s="197"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="282">
         <v>10000</v>
       </c>
       <c r="C35" s="282">
-        <v>54923</v>
+        <v>56045</v>
       </c>
       <c r="D35" s="282">
-        <v>7169</v>
+        <v>7135</v>
       </c>
       <c r="E35" s="282">
-        <v>-601</v>
+        <v>-45</v>
       </c>
       <c r="F35" s="282">
-        <v>22398</v>
+        <v>22924</v>
       </c>
       <c r="G35" s="282">
-        <v>40296</v>
+        <v>41117</v>
       </c>
       <c r="H35" s="282">
-        <v>22398</v>
+        <v>22924</v>
       </c>
       <c r="I35" s="282">
-        <v>22398</v>
+        <v>22923</v>
       </c>
       <c r="J35" s="282">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K35" s="282">
         <v>9</v>
       </c>
       <c r="L35" s="282">
         <v>9</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="285">
         <v>0.04</v>
       </c>
       <c r="O35" s="288">
-        <v>244</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="198"/>
       <c r="C36" s="198"/>
       <c r="D36" s="198"/>
       <c r="E36" s="198"/>
       <c r="F36" s="198"/>
       <c r="G36" s="198"/>
       <c r="H36" s="198"/>
       <c r="I36" s="198"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="198"/>
       <c r="M36" s="198"/>
       <c r="N36" s="199"/>
       <c r="O36" s="200"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -11041,57 +11050,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="175" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="175"/>
       <c r="C3" s="175"/>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
       <c r="I3" s="175"/>
       <c r="J3" s="175"/>
       <c r="K3" s="175"/>
       <c r="L3" s="175"/>
       <c r="M3" s="175"/>
       <c r="N3" s="175"/>
       <c r="O3" s="175"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="225" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="225"/>
       <c r="F4" s="225"/>
       <c r="G4" s="226" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="226"/>
       <c r="I4" s="226"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>82</v>
       </c>
@@ -11291,890 +11300,890 @@
       </c>
       <c r="H10" s="131"/>
       <c r="I10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="141" t="s">
         <v>110</v>
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A11" s="301" t="s">
+      <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>43995</v>
       </c>
       <c r="C11" s="268">
-        <v>4219942</v>
+        <v>4171258</v>
       </c>
       <c r="D11" s="268">
-        <v>159700</v>
-[...16 lines deleted...]
-      <c r="J11" s="302">
+        <v>163260</v>
+      </c>
+      <c r="E11" s="305">
+        <v>3636</v>
+      </c>
+      <c r="F11" s="305">
+        <v>2276971</v>
+      </c>
+      <c r="G11" s="305">
+        <v>1901040</v>
+      </c>
+      <c r="H11" s="305">
+        <v>1389085</v>
+      </c>
+      <c r="I11" s="305">
+        <v>1389073</v>
+      </c>
+      <c r="J11" s="305">
         <v>12</v>
       </c>
-      <c r="K11" s="302">
+      <c r="K11" s="305">
         <v>12</v>
       </c>
-      <c r="L11" s="302">
+      <c r="L11" s="305">
         <v>12</v>
       </c>
-      <c r="M11" s="303">
-[...6 lines deleted...]
-        <v>20478</v>
+      <c r="M11" s="306">
+        <v>0</v>
+      </c>
+      <c r="N11" s="310">
+        <v>0</v>
+      </c>
+      <c r="O11" s="311">
+        <v>20642</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="311" t="s">
+      <c r="A12" s="314" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="181"/>
       <c r="C12" s="181"/>
       <c r="D12" s="181"/>
       <c r="E12" s="191"/>
       <c r="F12" s="191"/>
       <c r="G12" s="191"/>
       <c r="H12" s="191"/>
       <c r="I12" s="191"/>
       <c r="J12" s="191"/>
       <c r="K12" s="191"/>
       <c r="L12" s="191"/>
       <c r="M12" s="191"/>
       <c r="N12" s="195"/>
       <c r="O12" s="197"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="282">
         <v>4454</v>
       </c>
       <c r="C13" s="282">
-        <v>681379</v>
+        <v>602384</v>
       </c>
       <c r="D13" s="282">
-        <v>29707</v>
+        <v>30340</v>
       </c>
       <c r="E13" s="282">
-        <v>3143</v>
+        <v>642</v>
       </c>
       <c r="F13" s="282">
-        <v>462928</v>
+        <v>432968</v>
       </c>
       <c r="G13" s="282">
-        <v>377363</v>
+        <v>339468</v>
       </c>
       <c r="H13" s="282">
-        <v>282229</v>
+        <v>256161</v>
       </c>
       <c r="I13" s="282">
-        <v>282229</v>
+        <v>256161</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="314">
+      <c r="N13" s="317">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>2854</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="310" t="s">
+      <c r="A14" s="313" t="s">
         <v>203</v>
       </c>
       <c r="B14" s="191"/>
       <c r="C14" s="191"/>
       <c r="D14" s="191"/>
       <c r="E14" s="191"/>
       <c r="F14" s="191"/>
       <c r="G14" s="191"/>
       <c r="H14" s="191"/>
       <c r="I14" s="191"/>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
       <c r="M14" s="191"/>
       <c r="N14" s="195"/>
       <c r="O14" s="197"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B15" s="282">
         <v>390</v>
       </c>
       <c r="C15" s="282">
-        <v>140904</v>
+        <v>117576</v>
       </c>
       <c r="D15" s="282">
-        <v>13669</v>
+        <v>14203</v>
       </c>
       <c r="E15" s="282">
-        <v>1800</v>
+        <v>529</v>
       </c>
       <c r="F15" s="282">
-        <v>61866</v>
+        <v>25264</v>
       </c>
       <c r="G15" s="282">
-        <v>75992</v>
+        <v>83634</v>
       </c>
       <c r="H15" s="282">
-        <v>35669</v>
+        <v>20082</v>
       </c>
       <c r="I15" s="282">
-        <v>35669</v>
+        <v>20082</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="314">
+      <c r="N15" s="317">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>357</v>
+        <v>201</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="310" t="s">
+      <c r="A16" s="313" t="s">
         <v>205</v>
       </c>
       <c r="B16" s="191"/>
       <c r="C16" s="191"/>
       <c r="D16" s="191"/>
       <c r="E16" s="191"/>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="191"/>
       <c r="N16" s="195"/>
       <c r="O16" s="197"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B17" s="282">
         <v>1000</v>
       </c>
       <c r="C17" s="282">
-        <v>27383</v>
+        <v>24160</v>
       </c>
       <c r="D17" s="282">
-        <v>5294</v>
+        <v>5298</v>
       </c>
       <c r="E17" s="282">
-        <v>124</v>
+        <v>4</v>
       </c>
       <c r="F17" s="282">
-        <v>25445</v>
+        <v>25231</v>
       </c>
       <c r="G17" s="282">
-        <v>8416</v>
+        <v>8329</v>
       </c>
       <c r="H17" s="282">
-        <v>19349</v>
+        <v>18784</v>
       </c>
       <c r="I17" s="282">
-        <v>19337</v>
+        <v>18772</v>
       </c>
       <c r="J17" s="282">
         <v>12</v>
       </c>
       <c r="K17" s="282">
         <v>12</v>
       </c>
       <c r="L17" s="282">
         <v>12</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="285">
         <v>0.06</v>
       </c>
       <c r="O17" s="288">
-        <v>1906</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A18" s="310" t="s">
+      <c r="A18" s="313" t="s">
         <v>207</v>
       </c>
       <c r="B18" s="191"/>
       <c r="C18" s="191"/>
       <c r="D18" s="191"/>
       <c r="E18" s="191"/>
       <c r="F18" s="191"/>
       <c r="G18" s="191"/>
       <c r="H18" s="191"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="191"/>
       <c r="M18" s="191"/>
       <c r="N18" s="195"/>
       <c r="O18" s="197"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B19" s="282">
         <v>665</v>
       </c>
       <c r="C19" s="282">
-        <v>12146</v>
+        <v>11732</v>
       </c>
       <c r="D19" s="282">
-        <v>1015</v>
+        <v>1004</v>
       </c>
       <c r="E19" s="282">
-        <v>53</v>
+        <v>-11</v>
       </c>
       <c r="F19" s="282">
-        <v>18702</v>
+        <v>20454</v>
       </c>
       <c r="G19" s="282">
-        <v>529</v>
+        <v>187</v>
       </c>
       <c r="H19" s="282">
-        <v>8936</v>
+        <v>9688</v>
       </c>
       <c r="I19" s="282">
-        <v>8936</v>
+        <v>9688</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
-      <c r="N19" s="314">
+      <c r="N19" s="317">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>89</v>
+        <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A20" s="310" t="s">
+      <c r="A20" s="313" t="s">
         <v>209</v>
       </c>
       <c r="B20" s="191"/>
       <c r="C20" s="191"/>
       <c r="D20" s="191"/>
       <c r="E20" s="191"/>
       <c r="F20" s="191"/>
       <c r="G20" s="191"/>
       <c r="H20" s="191"/>
       <c r="I20" s="191"/>
       <c r="J20" s="191"/>
       <c r="K20" s="191"/>
       <c r="L20" s="191"/>
       <c r="M20" s="191"/>
       <c r="N20" s="195"/>
       <c r="O20" s="197"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>210</v>
       </c>
       <c r="B21" s="282">
         <v>200</v>
       </c>
       <c r="C21" s="282">
-        <v>7064</v>
+        <v>6020</v>
       </c>
       <c r="D21" s="282">
-        <v>1978</v>
+        <v>1996</v>
       </c>
       <c r="E21" s="282">
-        <v>100</v>
+        <v>27</v>
       </c>
       <c r="F21" s="293">
         <v>0</v>
       </c>
       <c r="G21" s="282">
         <v>7</v>
       </c>
       <c r="H21" s="293">
         <v>0</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
-      <c r="N21" s="314">
-[...2 lines deleted...]
-      <c r="O21" s="317">
+      <c r="N21" s="317">
+        <v>0</v>
+      </c>
+      <c r="O21" s="320">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A22" s="310" t="s">
+      <c r="A22" s="313" t="s">
         <v>211</v>
       </c>
       <c r="B22" s="191"/>
       <c r="C22" s="191"/>
       <c r="D22" s="191"/>
       <c r="E22" s="191"/>
       <c r="F22" s="191"/>
       <c r="G22" s="191"/>
       <c r="H22" s="191"/>
       <c r="I22" s="191"/>
       <c r="J22" s="191"/>
       <c r="K22" s="191"/>
       <c r="L22" s="191"/>
       <c r="M22" s="191"/>
       <c r="N22" s="195"/>
       <c r="O22" s="197"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>212</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>162026</v>
+        <v>195200</v>
       </c>
       <c r="D23" s="282">
-        <v>7488</v>
+        <v>7178</v>
       </c>
       <c r="E23" s="282">
-        <v>183</v>
+        <v>-309</v>
       </c>
       <c r="F23" s="282">
-        <v>81698</v>
+        <v>107584</v>
       </c>
       <c r="G23" s="282">
-        <v>2831</v>
+        <v>5639</v>
       </c>
       <c r="H23" s="282">
-        <v>41200</v>
+        <v>74388</v>
       </c>
       <c r="I23" s="282">
-        <v>41200</v>
+        <v>74388</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
-      <c r="N23" s="314">
+      <c r="N23" s="317">
         <v>0</v>
       </c>
       <c r="O23" s="288">
-        <v>402</v>
+        <v>730</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="313" t="s">
         <v>213</v>
       </c>
       <c r="B24" s="191"/>
       <c r="C24" s="191"/>
       <c r="D24" s="191"/>
       <c r="E24" s="191"/>
       <c r="F24" s="191"/>
       <c r="G24" s="191"/>
       <c r="H24" s="191"/>
       <c r="I24" s="191"/>
       <c r="J24" s="191"/>
       <c r="K24" s="191"/>
       <c r="L24" s="191"/>
       <c r="M24" s="191"/>
       <c r="N24" s="195"/>
       <c r="O24" s="197"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>214</v>
       </c>
       <c r="B25" s="282">
         <v>200</v>
       </c>
       <c r="C25" s="282">
-        <v>12335</v>
+        <v>13755</v>
       </c>
       <c r="D25" s="282">
-        <v>3201</v>
+        <v>3530</v>
       </c>
       <c r="E25" s="282">
-        <v>887</v>
+        <v>411</v>
       </c>
       <c r="F25" s="293">
         <v>0</v>
       </c>
       <c r="G25" s="293">
         <v>0</v>
       </c>
       <c r="H25" s="293">
         <v>0</v>
       </c>
       <c r="I25" s="293">
         <v>0</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
-      <c r="N25" s="314">
-[...2 lines deleted...]
-      <c r="O25" s="317">
+      <c r="N25" s="317">
+        <v>0</v>
+      </c>
+      <c r="O25" s="320">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A26" s="310" t="s">
+      <c r="A26" s="313" t="s">
         <v>215</v>
       </c>
       <c r="B26" s="191"/>
       <c r="C26" s="191"/>
       <c r="D26" s="191"/>
       <c r="E26" s="191"/>
       <c r="F26" s="191"/>
       <c r="G26" s="191"/>
       <c r="H26" s="191"/>
       <c r="I26" s="191"/>
       <c r="J26" s="191"/>
       <c r="K26" s="191"/>
       <c r="L26" s="191"/>
       <c r="M26" s="191"/>
       <c r="N26" s="195"/>
       <c r="O26" s="197"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="282">
         <v>1650</v>
       </c>
       <c r="C27" s="282">
-        <v>89892</v>
+        <v>92122</v>
       </c>
       <c r="D27" s="282">
-        <v>1939</v>
+        <v>1893</v>
       </c>
       <c r="E27" s="282">
-        <v>262</v>
+        <v>-44</v>
       </c>
       <c r="F27" s="282">
-        <v>17767</v>
+        <v>17842</v>
       </c>
       <c r="G27" s="282">
-        <v>2122</v>
+        <v>2127</v>
       </c>
       <c r="H27" s="282">
-        <v>16566</v>
+        <v>16634</v>
       </c>
       <c r="I27" s="282">
-        <v>16566</v>
+        <v>16634</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
-      <c r="N27" s="314">
+      <c r="N27" s="317">
         <v>0</v>
       </c>
       <c r="O27" s="288">
         <v>578</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A28" s="310" t="s">
+      <c r="A28" s="313" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="191"/>
       <c r="C28" s="191"/>
       <c r="D28" s="191"/>
       <c r="E28" s="191"/>
       <c r="F28" s="191"/>
       <c r="G28" s="191"/>
       <c r="H28" s="191"/>
       <c r="I28" s="191"/>
       <c r="J28" s="191"/>
       <c r="K28" s="191"/>
       <c r="L28" s="191"/>
       <c r="M28" s="191"/>
       <c r="N28" s="195"/>
       <c r="O28" s="197"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="282">
         <v>510</v>
       </c>
       <c r="C29" s="282">
-        <v>201827</v>
+        <v>204747</v>
       </c>
       <c r="D29" s="282">
-        <v>2247</v>
+        <v>2509</v>
       </c>
       <c r="E29" s="282">
-        <v>809</v>
+        <v>150</v>
       </c>
       <c r="F29" s="282">
-        <v>31770</v>
+        <v>29098</v>
       </c>
       <c r="G29" s="282">
-        <v>121563</v>
+        <v>138696</v>
       </c>
       <c r="H29" s="282">
-        <v>11930</v>
+        <v>9377</v>
       </c>
       <c r="I29" s="282">
-        <v>11930</v>
+        <v>9377</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
-      <c r="N29" s="314">
+      <c r="N29" s="317">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>119</v>
+        <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A30" s="310" t="s">
+      <c r="A30" s="313" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="191"/>
       <c r="C30" s="191"/>
       <c r="D30" s="191"/>
       <c r="E30" s="191"/>
       <c r="F30" s="191"/>
       <c r="G30" s="191"/>
       <c r="H30" s="191"/>
       <c r="I30" s="191"/>
       <c r="J30" s="191"/>
       <c r="K30" s="191"/>
       <c r="L30" s="191"/>
       <c r="M30" s="191"/>
       <c r="N30" s="195"/>
       <c r="O30" s="197"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="282">
         <v>881</v>
       </c>
       <c r="C31" s="282">
-        <v>40754</v>
+        <v>37829</v>
       </c>
       <c r="D31" s="282">
-        <v>2974</v>
+        <v>3023</v>
       </c>
       <c r="E31" s="282">
-        <v>250</v>
+        <v>56</v>
       </c>
       <c r="F31" s="282">
-        <v>39387</v>
+        <v>36605</v>
       </c>
       <c r="G31" s="282">
-        <v>18028</v>
+        <v>12529</v>
       </c>
       <c r="H31" s="282">
-        <v>37742</v>
+        <v>34961</v>
       </c>
       <c r="I31" s="282">
-        <v>37742</v>
+        <v>34961</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
-      <c r="N31" s="314">
+      <c r="N31" s="317">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>420</v>
+        <v>392</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A32" s="310" t="s">
+      <c r="A32" s="313" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="191"/>
       <c r="C32" s="191"/>
       <c r="D32" s="191"/>
       <c r="E32" s="191"/>
       <c r="F32" s="191"/>
       <c r="G32" s="191"/>
       <c r="H32" s="191"/>
       <c r="I32" s="191"/>
       <c r="J32" s="191"/>
       <c r="K32" s="191"/>
       <c r="L32" s="191"/>
       <c r="M32" s="191"/>
       <c r="N32" s="195"/>
       <c r="O32" s="197"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="282">
         <v>2000</v>
       </c>
       <c r="C33" s="282">
-        <v>96587</v>
+        <v>101354</v>
       </c>
       <c r="D33" s="282">
-        <v>4119</v>
+        <v>4307</v>
       </c>
       <c r="E33" s="282">
-        <v>1565</v>
+        <v>217</v>
       </c>
       <c r="F33" s="282">
-        <v>5362</v>
+        <v>11440</v>
       </c>
       <c r="G33" s="282">
-        <v>64791</v>
+        <v>66652</v>
       </c>
       <c r="H33" s="282">
-        <v>1915</v>
+        <v>8255</v>
       </c>
       <c r="I33" s="282">
-        <v>1915</v>
+        <v>8255</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
-      <c r="N33" s="314">
+      <c r="N33" s="317">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>19</v>
+        <v>83</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A34" s="310" t="s">
+      <c r="A34" s="313" t="s">
         <v>223</v>
       </c>
       <c r="B34" s="191"/>
       <c r="C34" s="191"/>
       <c r="D34" s="191"/>
       <c r="E34" s="191"/>
       <c r="F34" s="191"/>
       <c r="G34" s="191"/>
       <c r="H34" s="191"/>
       <c r="I34" s="191"/>
       <c r="J34" s="191"/>
       <c r="K34" s="191"/>
       <c r="L34" s="191"/>
       <c r="M34" s="191"/>
       <c r="N34" s="195"/>
       <c r="O34" s="197"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B35" s="282">
         <v>200</v>
       </c>
       <c r="C35" s="282">
-        <v>218110</v>
+        <v>222729</v>
       </c>
       <c r="D35" s="282">
-        <v>8031</v>
+        <v>8082</v>
       </c>
       <c r="E35" s="282">
-        <v>1368</v>
+        <v>55</v>
       </c>
       <c r="F35" s="282">
-        <v>194217</v>
+        <v>190605</v>
       </c>
       <c r="G35" s="282">
-        <v>42365</v>
+        <v>39165</v>
       </c>
       <c r="H35" s="282">
-        <v>136367</v>
+        <v>139465</v>
       </c>
       <c r="I35" s="282">
-        <v>136367</v>
+        <v>139465</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
-      <c r="N35" s="314">
+      <c r="N35" s="317">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>1736</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="319" t="s">
+      <c r="A36" s="322" t="s">
         <v>225</v>
       </c>
       <c r="B36" s="198"/>
       <c r="C36" s="198"/>
       <c r="D36" s="198"/>
       <c r="E36" s="198"/>
       <c r="F36" s="198"/>
       <c r="G36" s="198"/>
       <c r="H36" s="198"/>
       <c r="I36" s="198"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="198"/>
       <c r="M36" s="198"/>
       <c r="N36" s="199"/>
       <c r="O36" s="200"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -12601,57 +12610,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="175" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="175"/>
       <c r="C3" s="175"/>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
       <c r="I3" s="175"/>
       <c r="J3" s="175"/>
       <c r="K3" s="175"/>
       <c r="L3" s="175"/>
       <c r="M3" s="175"/>
       <c r="N3" s="175"/>
       <c r="O3" s="175"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="225" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="225"/>
       <c r="F4" s="225"/>
       <c r="G4" s="226" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="226"/>
       <c r="I4" s="226"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>82</v>
       </c>
@@ -12851,890 +12860,890 @@
       </c>
       <c r="H10" s="131"/>
       <c r="I10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="141" t="s">
         <v>110</v>
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A11" s="300" t="s">
+      <c r="A11" s="303" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="267">
         <v>890</v>
       </c>
       <c r="C11" s="267">
-        <v>231793</v>
+        <v>244089</v>
       </c>
       <c r="D11" s="267">
-        <v>4409</v>
+        <v>4711</v>
       </c>
       <c r="E11" s="282">
-        <v>2809</v>
+        <v>315</v>
       </c>
       <c r="F11" s="282">
-        <v>96485</v>
+        <v>95639</v>
       </c>
       <c r="G11" s="282">
-        <v>90717</v>
+        <v>87276</v>
       </c>
       <c r="H11" s="282">
-        <v>63919</v>
+        <v>66085</v>
       </c>
       <c r="I11" s="282">
-        <v>63919</v>
+        <v>66085</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
-      <c r="N11" s="314">
+      <c r="N11" s="317">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>903</v>
+        <v>862</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="310" t="s">
+      <c r="A12" s="313" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="181"/>
       <c r="C12" s="181"/>
       <c r="D12" s="181"/>
       <c r="E12" s="191"/>
       <c r="F12" s="191"/>
       <c r="G12" s="191"/>
       <c r="H12" s="191"/>
       <c r="I12" s="191"/>
       <c r="J12" s="191"/>
       <c r="K12" s="191"/>
       <c r="L12" s="191"/>
       <c r="M12" s="191"/>
       <c r="N12" s="195"/>
       <c r="O12" s="197"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>227</v>
       </c>
       <c r="B13" s="282">
         <v>1542</v>
       </c>
       <c r="C13" s="282">
-        <v>18630</v>
+        <v>17983</v>
       </c>
       <c r="D13" s="282">
-        <v>2103</v>
+        <v>2125</v>
       </c>
       <c r="E13" s="282">
-        <v>236</v>
+        <v>27</v>
       </c>
       <c r="F13" s="282">
-        <v>32276</v>
+        <v>31055</v>
       </c>
       <c r="G13" s="282">
-        <v>83</v>
+        <v>688</v>
       </c>
       <c r="H13" s="282">
-        <v>16883</v>
+        <v>16004</v>
       </c>
       <c r="I13" s="282">
-        <v>16883</v>
+        <v>16004</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="314">
+      <c r="N13" s="317">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>695</v>
+        <v>685</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="310" t="s">
+      <c r="A14" s="313" t="s">
         <v>228</v>
       </c>
       <c r="B14" s="191"/>
       <c r="C14" s="191"/>
       <c r="D14" s="191"/>
       <c r="E14" s="191"/>
       <c r="F14" s="191"/>
       <c r="G14" s="191"/>
       <c r="H14" s="191"/>
       <c r="I14" s="191"/>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
       <c r="M14" s="191"/>
       <c r="N14" s="195"/>
       <c r="O14" s="197"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B15" s="282">
         <v>2904</v>
       </c>
       <c r="C15" s="282">
-        <v>144238</v>
+        <v>147843</v>
       </c>
       <c r="D15" s="282">
-        <v>3326</v>
+        <v>3491</v>
       </c>
       <c r="E15" s="282">
-        <v>117</v>
+        <v>190</v>
       </c>
       <c r="F15" s="282">
-        <v>96287</v>
+        <v>81800</v>
       </c>
       <c r="G15" s="282">
-        <v>4483</v>
+        <v>4046</v>
       </c>
       <c r="H15" s="282">
-        <v>80536</v>
+        <v>65816</v>
       </c>
       <c r="I15" s="282">
-        <v>80536</v>
+        <v>65816</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="314">
+      <c r="N15" s="317">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>805</v>
+        <v>658</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="310" t="s">
+      <c r="A16" s="313" t="s">
         <v>230</v>
       </c>
       <c r="B16" s="191"/>
       <c r="C16" s="191"/>
       <c r="D16" s="191"/>
       <c r="E16" s="191"/>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="191"/>
       <c r="N16" s="195"/>
       <c r="O16" s="197"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>231</v>
       </c>
       <c r="B17" s="282">
         <v>2761</v>
       </c>
       <c r="C17" s="282">
-        <v>217620</v>
+        <v>229501</v>
       </c>
       <c r="D17" s="282">
-        <v>6631</v>
+        <v>6539</v>
       </c>
       <c r="E17" s="282">
-        <v>987</v>
+        <v>-130</v>
       </c>
       <c r="F17" s="282">
-        <v>203107</v>
+        <v>227487</v>
       </c>
       <c r="G17" s="282">
-        <v>126629</v>
+        <v>126104</v>
       </c>
       <c r="H17" s="282">
-        <v>78013</v>
+        <v>97929</v>
       </c>
       <c r="I17" s="282">
-        <v>78013</v>
+        <v>97929</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
-      <c r="N17" s="314">
+      <c r="N17" s="317">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>1047</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A18" s="310" t="s">
+      <c r="A18" s="313" t="s">
         <v>232</v>
       </c>
       <c r="B18" s="191"/>
       <c r="C18" s="191"/>
       <c r="D18" s="191"/>
       <c r="E18" s="191"/>
       <c r="F18" s="191"/>
       <c r="G18" s="191"/>
       <c r="H18" s="191"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="191"/>
       <c r="M18" s="191"/>
       <c r="N18" s="195"/>
       <c r="O18" s="197"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>233</v>
       </c>
       <c r="B19" s="282">
         <v>1040</v>
       </c>
       <c r="C19" s="282">
-        <v>190980</v>
+        <v>180038</v>
       </c>
       <c r="D19" s="282">
-        <v>3361</v>
+        <v>3811</v>
       </c>
       <c r="E19" s="282">
-        <v>1449</v>
+        <v>450</v>
       </c>
       <c r="F19" s="282">
-        <v>76591</v>
+        <v>77677</v>
       </c>
       <c r="G19" s="282">
-        <v>129521</v>
+        <v>113402</v>
       </c>
       <c r="H19" s="282">
-        <v>76591</v>
+        <v>77677</v>
       </c>
       <c r="I19" s="282">
-        <v>76591</v>
+        <v>77677</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
-      <c r="N19" s="314">
+      <c r="N19" s="317">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>458</v>
+        <v>455</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A20" s="310" t="s">
+      <c r="A20" s="313" t="s">
         <v>234</v>
       </c>
       <c r="B20" s="191"/>
       <c r="C20" s="191"/>
       <c r="D20" s="191"/>
       <c r="E20" s="191"/>
       <c r="F20" s="191"/>
       <c r="G20" s="191"/>
       <c r="H20" s="191"/>
       <c r="I20" s="191"/>
       <c r="J20" s="191"/>
       <c r="K20" s="191"/>
       <c r="L20" s="191"/>
       <c r="M20" s="191"/>
       <c r="N20" s="195"/>
       <c r="O20" s="197"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>235</v>
       </c>
       <c r="B21" s="282">
         <v>1580</v>
       </c>
       <c r="C21" s="282">
-        <v>332253</v>
+        <v>308735</v>
       </c>
       <c r="D21" s="282">
-        <v>3851</v>
+        <v>4312</v>
       </c>
       <c r="E21" s="282">
-        <v>56</v>
+        <v>461</v>
       </c>
       <c r="F21" s="282">
-        <v>212528</v>
+        <v>185226</v>
       </c>
       <c r="G21" s="282">
-        <v>122727</v>
+        <v>121103</v>
       </c>
       <c r="H21" s="282">
-        <v>50883</v>
+        <v>46072</v>
       </c>
       <c r="I21" s="282">
-        <v>50883</v>
+        <v>46072</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
-      <c r="N21" s="314">
+      <c r="N21" s="317">
         <v>0</v>
       </c>
       <c r="O21" s="288">
-        <v>762</v>
+        <v>739</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A22" s="310" t="s">
+      <c r="A22" s="313" t="s">
         <v>236</v>
       </c>
       <c r="B22" s="191"/>
       <c r="C22" s="191"/>
       <c r="D22" s="191"/>
       <c r="E22" s="191"/>
       <c r="F22" s="191"/>
       <c r="G22" s="191"/>
       <c r="H22" s="191"/>
       <c r="I22" s="191"/>
       <c r="J22" s="191"/>
       <c r="K22" s="191"/>
       <c r="L22" s="191"/>
       <c r="M22" s="191"/>
       <c r="N22" s="195"/>
       <c r="O22" s="197"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>237</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>763</v>
+        <v>784</v>
       </c>
       <c r="D23" s="282">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="E23" s="282">
-        <v>-37</v>
+        <v>-1</v>
       </c>
       <c r="F23" s="293">
         <v>0</v>
       </c>
       <c r="G23" s="293">
         <v>0</v>
       </c>
       <c r="H23" s="293">
         <v>0</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
-      <c r="N23" s="314">
-[...2 lines deleted...]
-      <c r="O23" s="317">
+      <c r="N23" s="317">
+        <v>0</v>
+      </c>
+      <c r="O23" s="320">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="313" t="s">
         <v>238</v>
       </c>
       <c r="B24" s="191"/>
       <c r="C24" s="191"/>
       <c r="D24" s="191"/>
       <c r="E24" s="191"/>
       <c r="F24" s="191"/>
       <c r="G24" s="191"/>
       <c r="H24" s="191"/>
       <c r="I24" s="191"/>
       <c r="J24" s="191"/>
       <c r="K24" s="191"/>
       <c r="L24" s="191"/>
       <c r="M24" s="191"/>
       <c r="N24" s="195"/>
       <c r="O24" s="197"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>239</v>
       </c>
       <c r="B25" s="282">
         <v>1620</v>
       </c>
       <c r="C25" s="282">
-        <v>342492</v>
+        <v>362212</v>
       </c>
       <c r="D25" s="282">
-        <v>20446</v>
+        <v>20629</v>
       </c>
       <c r="E25" s="282">
-        <v>3708</v>
+        <v>186</v>
       </c>
       <c r="F25" s="282">
-        <v>132097</v>
+        <v>145763</v>
       </c>
       <c r="G25" s="282">
-        <v>175674</v>
+        <v>202079</v>
       </c>
       <c r="H25" s="282">
-        <v>106896</v>
+        <v>121186</v>
       </c>
       <c r="I25" s="282">
-        <v>106896</v>
+        <v>121186</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
-      <c r="N25" s="314">
+      <c r="N25" s="317">
         <v>0</v>
       </c>
       <c r="O25" s="288">
-        <v>1658</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A26" s="310" t="s">
+      <c r="A26" s="313" t="s">
         <v>240</v>
       </c>
       <c r="B26" s="191"/>
       <c r="C26" s="191"/>
       <c r="D26" s="191"/>
       <c r="E26" s="191"/>
       <c r="F26" s="191"/>
       <c r="G26" s="191"/>
       <c r="H26" s="191"/>
       <c r="I26" s="191"/>
       <c r="J26" s="191"/>
       <c r="K26" s="191"/>
       <c r="L26" s="191"/>
       <c r="M26" s="191"/>
       <c r="N26" s="195"/>
       <c r="O26" s="197"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>241</v>
       </c>
       <c r="B27" s="282">
         <v>3500</v>
       </c>
       <c r="C27" s="282">
-        <v>550846</v>
+        <v>562550</v>
       </c>
       <c r="D27" s="282">
-        <v>15222</v>
+        <v>15379</v>
       </c>
       <c r="E27" s="282">
-        <v>1863</v>
+        <v>157</v>
       </c>
       <c r="F27" s="282">
-        <v>176601</v>
+        <v>126965</v>
       </c>
       <c r="G27" s="282">
-        <v>421517</v>
+        <v>446497</v>
       </c>
       <c r="H27" s="282">
-        <v>113656</v>
+        <v>71340</v>
       </c>
       <c r="I27" s="282">
-        <v>113656</v>
+        <v>71340</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
-      <c r="N27" s="314">
+      <c r="N27" s="317">
         <v>0</v>
       </c>
       <c r="O27" s="288">
         <v>2579</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A28" s="310" t="s">
+      <c r="A28" s="313" t="s">
         <v>242</v>
       </c>
       <c r="B28" s="191"/>
       <c r="C28" s="191"/>
       <c r="D28" s="191"/>
       <c r="E28" s="191"/>
       <c r="F28" s="191"/>
       <c r="G28" s="191"/>
       <c r="H28" s="191"/>
       <c r="I28" s="191"/>
       <c r="J28" s="191"/>
       <c r="K28" s="191"/>
       <c r="L28" s="191"/>
       <c r="M28" s="191"/>
       <c r="N28" s="195"/>
       <c r="O28" s="197"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B29" s="282">
         <v>1700</v>
       </c>
       <c r="C29" s="282">
-        <v>68519</v>
+        <v>61256</v>
       </c>
       <c r="D29" s="282">
-        <v>2918</v>
+        <v>3008</v>
       </c>
       <c r="E29" s="282">
-        <v>-238</v>
+        <v>108</v>
       </c>
       <c r="F29" s="282">
-        <v>63380</v>
+        <v>58035</v>
       </c>
       <c r="G29" s="293">
         <v>0</v>
       </c>
       <c r="H29" s="282">
-        <v>63380</v>
+        <v>58035</v>
       </c>
       <c r="I29" s="282">
-        <v>63380</v>
+        <v>58035</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
-      <c r="N29" s="314">
+      <c r="N29" s="317">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>865</v>
+        <v>778</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A30" s="310" t="s">
+      <c r="A30" s="313" t="s">
         <v>244</v>
       </c>
       <c r="B30" s="191"/>
       <c r="C30" s="191"/>
       <c r="D30" s="191"/>
       <c r="E30" s="191"/>
       <c r="F30" s="191"/>
       <c r="G30" s="191"/>
       <c r="H30" s="191"/>
       <c r="I30" s="191"/>
       <c r="J30" s="191"/>
       <c r="K30" s="191"/>
       <c r="L30" s="191"/>
       <c r="M30" s="191"/>
       <c r="N30" s="195"/>
       <c r="O30" s="197"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B31" s="282">
         <v>1750</v>
       </c>
       <c r="C31" s="282">
-        <v>69317</v>
+        <v>69570</v>
       </c>
       <c r="D31" s="282">
-        <v>1892</v>
+        <v>1945</v>
       </c>
       <c r="E31" s="282">
-        <v>177</v>
+        <v>66</v>
       </c>
       <c r="F31" s="282">
-        <v>101485</v>
+        <v>102529</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>65650</v>
+        <v>66797</v>
       </c>
       <c r="I31" s="282">
-        <v>65650</v>
+        <v>66797</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
-      <c r="N31" s="314">
+      <c r="N31" s="317">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>613</v>
+        <v>619</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A32" s="310" t="s">
+      <c r="A32" s="313" t="s">
         <v>246</v>
       </c>
       <c r="B32" s="191"/>
       <c r="C32" s="191"/>
       <c r="D32" s="191"/>
       <c r="E32" s="191"/>
       <c r="F32" s="191"/>
       <c r="G32" s="191"/>
       <c r="H32" s="191"/>
       <c r="I32" s="191"/>
       <c r="J32" s="191"/>
       <c r="K32" s="191"/>
       <c r="L32" s="191"/>
       <c r="M32" s="191"/>
       <c r="N32" s="195"/>
       <c r="O32" s="197"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>247</v>
       </c>
       <c r="B33" s="282">
         <v>5827</v>
       </c>
       <c r="C33" s="282">
-        <v>113388</v>
+        <v>147176</v>
       </c>
       <c r="D33" s="282">
-        <v>5985</v>
+        <v>5976</v>
       </c>
       <c r="E33" s="282">
-        <v>-351</v>
+        <v>-7</v>
       </c>
       <c r="F33" s="282">
-        <v>129676</v>
+        <v>135183</v>
       </c>
       <c r="G33" s="282">
-        <v>6381</v>
+        <v>31880</v>
       </c>
       <c r="H33" s="282">
-        <v>37018</v>
+        <v>44997</v>
       </c>
       <c r="I33" s="282">
-        <v>37018</v>
+        <v>44997</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
-      <c r="N33" s="314">
+      <c r="N33" s="317">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>376</v>
+        <v>458</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A34" s="310" t="s">
+      <c r="A34" s="313" t="s">
         <v>248</v>
       </c>
       <c r="B34" s="191"/>
       <c r="C34" s="191"/>
       <c r="D34" s="191"/>
       <c r="E34" s="191"/>
       <c r="F34" s="191"/>
       <c r="G34" s="191"/>
       <c r="H34" s="191"/>
       <c r="I34" s="191"/>
       <c r="J34" s="191"/>
       <c r="K34" s="191"/>
       <c r="L34" s="191"/>
       <c r="M34" s="191"/>
       <c r="N34" s="195"/>
       <c r="O34" s="197"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B35" s="282">
         <v>4000</v>
       </c>
       <c r="C35" s="282">
-        <v>204851</v>
+        <v>166402</v>
       </c>
       <c r="D35" s="282">
-        <v>4971</v>
+        <v>5036</v>
       </c>
       <c r="E35" s="282">
-        <v>451</v>
+        <v>74</v>
       </c>
       <c r="F35" s="282">
-        <v>107481</v>
+        <v>84026</v>
       </c>
       <c r="G35" s="282">
-        <v>87589</v>
+        <v>68863</v>
       </c>
       <c r="H35" s="282">
-        <v>41766</v>
+        <v>51323</v>
       </c>
       <c r="I35" s="282">
-        <v>41766</v>
+        <v>51323</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
-      <c r="N35" s="314">
+      <c r="N35" s="317">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>564</v>
+        <v>580</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="319" t="s">
+      <c r="A36" s="322" t="s">
         <v>250</v>
       </c>
       <c r="B36" s="198"/>
       <c r="C36" s="198"/>
       <c r="D36" s="198"/>
       <c r="E36" s="198"/>
       <c r="F36" s="198"/>
       <c r="G36" s="198"/>
       <c r="H36" s="198"/>
       <c r="I36" s="198"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="198"/>
       <c r="M36" s="198"/>
       <c r="N36" s="199"/>
       <c r="O36" s="200"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
@@ -14161,57 +14170,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="175" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="175"/>
       <c r="C3" s="175"/>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
       <c r="I3" s="175"/>
       <c r="J3" s="175"/>
       <c r="K3" s="175"/>
       <c r="L3" s="175"/>
       <c r="M3" s="175"/>
       <c r="N3" s="175"/>
       <c r="O3" s="175"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="225" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="225"/>
       <c r="F4" s="225"/>
       <c r="G4" s="226" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="226"/>
       <c r="I4" s="226"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>82</v>
       </c>
@@ -14411,230 +14420,230 @@
       </c>
       <c r="H10" s="155"/>
       <c r="I10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="165" t="s">
         <v>110</v>
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A11" s="300" t="s">
+      <c r="A11" s="303" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="267">
         <v>401</v>
       </c>
       <c r="C11" s="267">
-        <v>24643</v>
+        <v>24723</v>
       </c>
       <c r="D11" s="267">
         <v>527</v>
       </c>
       <c r="E11" s="282">
-        <v>155</v>
+        <v>-1</v>
       </c>
       <c r="F11" s="282">
-        <v>19773</v>
+        <v>19827</v>
       </c>
       <c r="G11" s="293">
         <v>0</v>
       </c>
       <c r="H11" s="282">
-        <v>10352</v>
+        <v>10383</v>
       </c>
       <c r="I11" s="282">
-        <v>10352</v>
+        <v>10383</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
-      <c r="N11" s="314">
+      <c r="N11" s="317">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>599</v>
+        <v>600</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="310" t="s">
+      <c r="A12" s="313" t="s">
         <v>251</v>
       </c>
       <c r="B12" s="181"/>
       <c r="C12" s="181"/>
       <c r="D12" s="181"/>
       <c r="E12" s="191"/>
       <c r="F12" s="191"/>
       <c r="G12" s="191"/>
       <c r="H12" s="191"/>
       <c r="I12" s="191"/>
       <c r="J12" s="191"/>
       <c r="K12" s="191"/>
       <c r="L12" s="191"/>
       <c r="M12" s="191"/>
       <c r="N12" s="195"/>
       <c r="O12" s="197"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>252</v>
       </c>
       <c r="B13" s="282">
         <v>1100</v>
       </c>
       <c r="C13" s="282">
-        <v>12142</v>
+        <v>11423</v>
       </c>
       <c r="D13" s="282">
-        <v>1251</v>
+        <v>1262</v>
       </c>
       <c r="E13" s="282">
-        <v>134</v>
+        <v>14</v>
       </c>
       <c r="F13" s="282">
-        <v>1633</v>
+        <v>1603</v>
       </c>
       <c r="G13" s="282">
-        <v>972</v>
+        <v>1256</v>
       </c>
       <c r="H13" s="282">
         <v>1600</v>
       </c>
       <c r="I13" s="282">
         <v>1600</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="314">
+      <c r="N13" s="317">
         <v>0</v>
       </c>
       <c r="O13" s="288">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="310" t="s">
+      <c r="A14" s="313" t="s">
         <v>253</v>
       </c>
       <c r="B14" s="191"/>
       <c r="C14" s="191"/>
       <c r="D14" s="191"/>
       <c r="E14" s="191"/>
       <c r="F14" s="191"/>
       <c r="G14" s="191"/>
       <c r="H14" s="191"/>
       <c r="I14" s="191"/>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
       <c r="M14" s="191"/>
       <c r="N14" s="195"/>
       <c r="O14" s="197"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>254</v>
       </c>
       <c r="B15" s="282">
         <v>830</v>
       </c>
       <c r="C15" s="282">
-        <v>7060</v>
+        <v>7364</v>
       </c>
       <c r="D15" s="282">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="E15" s="282">
-        <v>-35</v>
+        <v>1</v>
       </c>
       <c r="F15" s="282">
-        <v>6823</v>
+        <v>7064</v>
       </c>
       <c r="G15" s="282">
-        <v>1374</v>
+        <v>1413</v>
       </c>
       <c r="H15" s="282">
-        <v>5848</v>
+        <v>6046</v>
       </c>
       <c r="I15" s="282">
-        <v>5848</v>
+        <v>6046</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="314">
+      <c r="N15" s="317">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="310" t="s">
+      <c r="A16" s="313" t="s">
         <v>255</v>
       </c>
       <c r="B16" s="191"/>
       <c r="C16" s="191"/>
       <c r="D16" s="191"/>
       <c r="E16" s="191"/>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="191"/>
       <c r="N16" s="195"/>
       <c r="O16" s="197"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="190"/>
       <c r="C17" s="190"/>
       <c r="D17" s="190"/>
       <c r="E17" s="190"/>
       <c r="F17" s="190"/>
       <c r="G17" s="190"/>
@@ -15399,57 +15408,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="175" t="s">
         <v>88</v>
       </c>
       <c r="B3" s="175"/>
       <c r="C3" s="175"/>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
       <c r="I3" s="175"/>
       <c r="J3" s="175"/>
       <c r="K3" s="175"/>
       <c r="L3" s="175"/>
       <c r="M3" s="175"/>
       <c r="N3" s="175"/>
       <c r="O3" s="175"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="225" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="225"/>
       <c r="F4" s="225"/>
       <c r="G4" s="226" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="226"/>
       <c r="I4" s="226"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>82</v>
       </c>
@@ -15649,296 +15658,296 @@
       </c>
       <c r="H10" s="155"/>
       <c r="I10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="165" t="s">
         <v>110</v>
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
-      <c r="A11" s="301" t="s">
+      <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>5909</v>
       </c>
       <c r="C11" s="268">
-        <v>1229336</v>
+        <v>1373971</v>
       </c>
       <c r="D11" s="268">
-        <v>37053</v>
-[...32 lines deleted...]
-        <v>1678</v>
+        <v>36257</v>
+      </c>
+      <c r="E11" s="305">
+        <v>155</v>
+      </c>
+      <c r="F11" s="305">
+        <v>177342</v>
+      </c>
+      <c r="G11" s="305">
+        <v>113293</v>
+      </c>
+      <c r="H11" s="305">
+        <v>172413</v>
+      </c>
+      <c r="I11" s="305">
+        <v>172413</v>
+      </c>
+      <c r="J11" s="306">
+        <v>0</v>
+      </c>
+      <c r="K11" s="306">
+        <v>0</v>
+      </c>
+      <c r="L11" s="306">
+        <v>0</v>
+      </c>
+      <c r="M11" s="306">
+        <v>0</v>
+      </c>
+      <c r="N11" s="323">
+        <v>0</v>
+      </c>
+      <c r="O11" s="311">
+        <v>1724</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="311" t="s">
+      <c r="A12" s="314" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="181"/>
       <c r="C12" s="181"/>
       <c r="D12" s="181"/>
       <c r="E12" s="191"/>
       <c r="F12" s="191"/>
       <c r="G12" s="191"/>
       <c r="H12" s="191"/>
       <c r="I12" s="191"/>
       <c r="J12" s="191"/>
       <c r="K12" s="191"/>
       <c r="L12" s="191"/>
       <c r="M12" s="191"/>
       <c r="N12" s="195"/>
       <c r="O12" s="197"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="282">
         <v>2940</v>
       </c>
       <c r="C13" s="282">
-        <v>541813</v>
+        <v>538926</v>
       </c>
       <c r="D13" s="282">
-        <v>10924</v>
+        <v>10995</v>
       </c>
       <c r="E13" s="282">
-        <v>1059</v>
+        <v>89</v>
       </c>
       <c r="F13" s="282">
-        <v>85309</v>
+        <v>83579</v>
       </c>
       <c r="G13" s="282">
-        <v>65832</v>
+        <v>51502</v>
       </c>
       <c r="H13" s="282">
-        <v>83605</v>
+        <v>80810</v>
       </c>
       <c r="I13" s="282">
-        <v>83605</v>
+        <v>80810</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="314">
+      <c r="N13" s="317">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>836</v>
+        <v>808</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="310" t="s">
+      <c r="A14" s="313" t="s">
         <v>256</v>
       </c>
       <c r="B14" s="191"/>
       <c r="C14" s="191"/>
       <c r="D14" s="191"/>
       <c r="E14" s="191"/>
       <c r="F14" s="191"/>
       <c r="G14" s="191"/>
       <c r="H14" s="191"/>
       <c r="I14" s="191"/>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
       <c r="M14" s="191"/>
       <c r="N14" s="195"/>
       <c r="O14" s="197"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>257</v>
       </c>
       <c r="B15" s="282">
         <v>1475</v>
       </c>
       <c r="C15" s="282">
-        <v>223955</v>
+        <v>280077</v>
       </c>
       <c r="D15" s="282">
-        <v>7198</v>
+        <v>6208</v>
       </c>
       <c r="E15" s="282">
-        <v>963</v>
+        <v>-154</v>
       </c>
       <c r="F15" s="282">
-        <v>34356</v>
+        <v>40333</v>
       </c>
       <c r="G15" s="282">
-        <v>53934</v>
+        <v>20903</v>
       </c>
       <c r="H15" s="282">
-        <v>34288</v>
+        <v>40333</v>
       </c>
       <c r="I15" s="282">
-        <v>34288</v>
+        <v>40333</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="314">
+      <c r="N15" s="317">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>343</v>
+        <v>403</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="310" t="s">
+      <c r="A16" s="313" t="s">
         <v>258</v>
       </c>
       <c r="B16" s="191"/>
       <c r="C16" s="191"/>
       <c r="D16" s="191"/>
       <c r="E16" s="191"/>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="191"/>
       <c r="N16" s="195"/>
       <c r="O16" s="197"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B17" s="282">
         <v>1494</v>
       </c>
       <c r="C17" s="282">
-        <v>463568</v>
+        <v>554968</v>
       </c>
       <c r="D17" s="282">
-        <v>18931</v>
+        <v>19054</v>
       </c>
       <c r="E17" s="282">
-        <v>1484</v>
+        <v>220</v>
       </c>
       <c r="F17" s="282">
-        <v>51952</v>
+        <v>53429</v>
       </c>
       <c r="G17" s="282">
-        <v>42479</v>
+        <v>40888</v>
       </c>
       <c r="H17" s="282">
-        <v>49890</v>
+        <v>51269</v>
       </c>
       <c r="I17" s="282">
-        <v>49890</v>
+        <v>51269</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
-      <c r="N17" s="314">
+      <c r="N17" s="317">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>499</v>
+        <v>513</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A18" s="310" t="s">
+      <c r="A18" s="313" t="s">
         <v>260</v>
       </c>
       <c r="B18" s="191"/>
       <c r="C18" s="191"/>
       <c r="D18" s="191"/>
       <c r="E18" s="191"/>
       <c r="F18" s="191"/>
       <c r="G18" s="191"/>
       <c r="H18" s="191"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="191"/>
       <c r="M18" s="191"/>
       <c r="N18" s="195"/>
       <c r="O18" s="197"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="190"/>
       <c r="C19" s="190"/>
       <c r="D19" s="190"/>
       <c r="E19" s="190"/>
       <c r="F19" s="190"/>
       <c r="G19" s="190"/>
@@ -16649,51 +16658,51 @@
       <c r="D2" s="239"/>
       <c r="E2" s="239"/>
       <c r="F2" s="239"/>
       <c r="G2" s="239"/>
       <c r="H2" s="239"/>
       <c r="I2" s="239"/>
       <c r="J2" s="239"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
       <c r="A3" s="240" t="s">
         <v>86</v>
       </c>
       <c r="B3" s="240"/>
       <c r="C3" s="240"/>
       <c r="D3" s="240"/>
       <c r="E3" s="240"/>
       <c r="F3" s="240"/>
       <c r="G3" s="240"/>
       <c r="H3" s="240"/>
       <c r="I3" s="240"/>
       <c r="J3" s="240"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
-      <c r="C4" s="354" t="s">
+      <c r="C4" s="357" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="249"/>
       <c r="E4" s="226" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="226"/>
       <c r="G4" s="226"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="30" customHeight="1">
       <c r="A5" s="237" t="s">
         <v>94</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>82</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="30" t="s">
@@ -16727,451 +16736,451 @@
         <v>75</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>76</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>77</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>96</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.95" customHeight="1">
-      <c r="A7" s="323" t="s">
+      <c r="A7" s="326" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="327">
-[...14 lines deleted...]
-      <c r="G7" s="327">
+      <c r="B7" s="330">
+        <v>151792</v>
+      </c>
+      <c r="C7" s="330">
+        <v>1666203</v>
+      </c>
+      <c r="D7" s="330">
+        <v>2652346</v>
+      </c>
+      <c r="E7" s="330">
+        <v>1342115</v>
+      </c>
+      <c r="F7" s="330">
+        <v>1281</v>
+      </c>
+      <c r="G7" s="330">
         <v>929</v>
       </c>
-      <c r="H7" s="327">
-[...2 lines deleted...]
-      <c r="I7" s="331">
+      <c r="H7" s="330">
+        <v>634740</v>
+      </c>
+      <c r="I7" s="334">
         <v>0.15</v>
       </c>
       <c r="J7" s="276">
-        <v>199</v>
+        <v>226</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="11.85" customHeight="1">
-      <c r="A8" s="334" t="s">
+      <c r="A8" s="337" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="181"/>
       <c r="C8" s="181"/>
       <c r="D8" s="181"/>
       <c r="E8" s="181"/>
       <c r="F8" s="181"/>
       <c r="G8" s="181"/>
       <c r="H8" s="181"/>
       <c r="I8" s="193"/>
       <c r="J8" s="179"/>
     </row>
     <row r="9" spans="1:10" ht="12.95" customHeight="1">
-      <c r="A9" s="335" t="s">
+      <c r="A9" s="338" t="s">
         <v>87</v>
       </c>
-      <c r="B9" s="338">
-[...23 lines deleted...]
-      <c r="J9" s="347">
+      <c r="B9" s="341">
+        <v>46003</v>
+      </c>
+      <c r="C9" s="341">
+        <v>516118</v>
+      </c>
+      <c r="D9" s="341">
+        <v>696352</v>
+      </c>
+      <c r="E9" s="341">
+        <v>367504</v>
+      </c>
+      <c r="F9" s="341">
+        <v>345</v>
+      </c>
+      <c r="G9" s="344">
+        <v>0</v>
+      </c>
+      <c r="H9" s="341">
+        <v>195980</v>
+      </c>
+      <c r="I9" s="347">
+        <v>0</v>
+      </c>
+      <c r="J9" s="350">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.85" customHeight="1">
-      <c r="A10" s="333" t="s">
+      <c r="A10" s="336" t="s">
         <v>261</v>
       </c>
       <c r="B10" s="181"/>
       <c r="C10" s="181"/>
       <c r="D10" s="181"/>
       <c r="E10" s="181"/>
       <c r="F10" s="181"/>
       <c r="G10" s="181"/>
       <c r="H10" s="181"/>
       <c r="I10" s="193"/>
       <c r="J10" s="179"/>
     </row>
     <row r="11" spans="1:10" ht="12.95" customHeight="1">
-      <c r="A11" s="335" t="s">
+      <c r="A11" s="338" t="s">
         <v>262</v>
       </c>
-      <c r="B11" s="338">
-[...23 lines deleted...]
-      <c r="J11" s="350">
+      <c r="B11" s="341">
+        <v>27909</v>
+      </c>
+      <c r="C11" s="341">
+        <v>371304</v>
+      </c>
+      <c r="D11" s="341">
+        <v>560117</v>
+      </c>
+      <c r="E11" s="341">
+        <v>263181</v>
+      </c>
+      <c r="F11" s="341">
+        <v>310</v>
+      </c>
+      <c r="G11" s="344">
+        <v>0</v>
+      </c>
+      <c r="H11" s="341">
+        <v>118905</v>
+      </c>
+      <c r="I11" s="347">
+        <v>0</v>
+      </c>
+      <c r="J11" s="353">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.85" customHeight="1">
-      <c r="A12" s="333" t="s">
+      <c r="A12" s="336" t="s">
         <v>263</v>
       </c>
       <c r="B12" s="181"/>
       <c r="C12" s="181"/>
       <c r="D12" s="181"/>
       <c r="E12" s="181"/>
       <c r="F12" s="181"/>
       <c r="G12" s="181"/>
       <c r="H12" s="181"/>
       <c r="I12" s="193"/>
       <c r="J12" s="179"/>
     </row>
     <row r="13" spans="1:10" ht="12.95" customHeight="1">
-      <c r="A13" s="335" t="s">
+      <c r="A13" s="338" t="s">
         <v>264</v>
       </c>
-      <c r="B13" s="338">
-[...14 lines deleted...]
-      <c r="G13" s="338">
+      <c r="B13" s="341">
+        <v>34992</v>
+      </c>
+      <c r="C13" s="341">
+        <v>297412</v>
+      </c>
+      <c r="D13" s="341">
+        <v>616889</v>
+      </c>
+      <c r="E13" s="341">
+        <v>308556</v>
+      </c>
+      <c r="F13" s="341">
+        <v>310</v>
+      </c>
+      <c r="G13" s="341">
         <v>904</v>
       </c>
-      <c r="H13" s="338">
-[...2 lines deleted...]
-      <c r="I13" s="353">
+      <c r="H13" s="341">
+        <v>138809</v>
+      </c>
+      <c r="I13" s="356">
         <v>0.65</v>
       </c>
-      <c r="J13" s="347">
-        <v>152</v>
+      <c r="J13" s="350">
+        <v>178</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.85" customHeight="1">
-      <c r="A14" s="333" t="s">
+      <c r="A14" s="336" t="s">
         <v>265</v>
       </c>
       <c r="B14" s="181"/>
       <c r="C14" s="181"/>
       <c r="D14" s="181"/>
       <c r="E14" s="181"/>
       <c r="F14" s="181"/>
       <c r="G14" s="181"/>
       <c r="H14" s="181"/>
       <c r="I14" s="193"/>
       <c r="J14" s="179"/>
     </row>
     <row r="15" spans="1:10" ht="12.95" customHeight="1">
-      <c r="A15" s="335" t="s">
+      <c r="A15" s="338" t="s">
         <v>266</v>
       </c>
-      <c r="B15" s="338">
-[...14 lines deleted...]
-      <c r="G15" s="338">
+      <c r="B15" s="341">
+        <v>9527</v>
+      </c>
+      <c r="C15" s="341">
+        <v>74191</v>
+      </c>
+      <c r="D15" s="341">
+        <v>104171</v>
+      </c>
+      <c r="E15" s="341">
+        <v>87471</v>
+      </c>
+      <c r="F15" s="341">
+        <v>94</v>
+      </c>
+      <c r="G15" s="341">
         <v>21</v>
       </c>
-      <c r="H15" s="338">
-[...2 lines deleted...]
-      <c r="I15" s="353">
+      <c r="H15" s="341">
+        <v>40694</v>
+      </c>
+      <c r="I15" s="356">
         <v>0.05</v>
       </c>
-      <c r="J15" s="347">
+      <c r="J15" s="350">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.85" customHeight="1">
-      <c r="A16" s="333" t="s">
+      <c r="A16" s="336" t="s">
         <v>267</v>
       </c>
       <c r="B16" s="181"/>
       <c r="C16" s="181"/>
       <c r="D16" s="181"/>
       <c r="E16" s="181"/>
       <c r="F16" s="181"/>
       <c r="G16" s="181"/>
       <c r="H16" s="181"/>
       <c r="I16" s="193"/>
       <c r="J16" s="179"/>
     </row>
     <row r="17" spans="1:10" ht="12.95" customHeight="1">
-      <c r="A17" s="335" t="s">
+      <c r="A17" s="338" t="s">
         <v>268</v>
       </c>
-      <c r="B17" s="338">
-[...20 lines deleted...]
-      <c r="I17" s="344">
+      <c r="B17" s="341">
+        <v>7667</v>
+      </c>
+      <c r="C17" s="341">
+        <v>80194</v>
+      </c>
+      <c r="D17" s="341">
+        <v>119993</v>
+      </c>
+      <c r="E17" s="341">
+        <v>77879</v>
+      </c>
+      <c r="F17" s="341">
+        <v>39</v>
+      </c>
+      <c r="G17" s="344">
+        <v>0</v>
+      </c>
+      <c r="H17" s="341">
+        <v>32429</v>
+      </c>
+      <c r="I17" s="347">
         <v>0</v>
       </c>
       <c r="J17" s="350">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.85" customHeight="1">
-      <c r="A18" s="333" t="s">
+      <c r="A18" s="336" t="s">
         <v>269</v>
       </c>
       <c r="B18" s="181"/>
       <c r="C18" s="181"/>
       <c r="D18" s="181"/>
       <c r="E18" s="181"/>
       <c r="F18" s="181"/>
       <c r="G18" s="181"/>
       <c r="H18" s="181"/>
       <c r="I18" s="193"/>
       <c r="J18" s="179"/>
     </row>
     <row r="19" spans="1:10" ht="12.95" customHeight="1">
-      <c r="A19" s="335" t="s">
+      <c r="A19" s="338" t="s">
         <v>270</v>
       </c>
-      <c r="B19" s="338">
-[...23 lines deleted...]
-      <c r="J19" s="350">
+      <c r="B19" s="341">
+        <v>9578</v>
+      </c>
+      <c r="C19" s="341">
+        <v>151741</v>
+      </c>
+      <c r="D19" s="341">
+        <v>232467</v>
+      </c>
+      <c r="E19" s="341">
+        <v>90111</v>
+      </c>
+      <c r="F19" s="341">
+        <v>61</v>
+      </c>
+      <c r="G19" s="344">
+        <v>0</v>
+      </c>
+      <c r="H19" s="341">
+        <v>41170</v>
+      </c>
+      <c r="I19" s="347">
+        <v>0</v>
+      </c>
+      <c r="J19" s="353">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.85" customHeight="1">
-      <c r="A20" s="333" t="s">
+      <c r="A20" s="336" t="s">
         <v>271</v>
       </c>
       <c r="B20" s="181"/>
       <c r="C20" s="181"/>
       <c r="D20" s="181"/>
       <c r="E20" s="181"/>
       <c r="F20" s="181"/>
       <c r="G20" s="181"/>
       <c r="H20" s="181"/>
       <c r="I20" s="193"/>
       <c r="J20" s="179"/>
     </row>
     <row r="21" spans="1:10" ht="12.95" customHeight="1">
-      <c r="A21" s="335" t="s">
+      <c r="A21" s="338" t="s">
         <v>272</v>
       </c>
-      <c r="B21" s="338">
-[...23 lines deleted...]
-      <c r="J21" s="350">
+      <c r="B21" s="341">
+        <v>8282</v>
+      </c>
+      <c r="C21" s="341">
+        <v>104976</v>
+      </c>
+      <c r="D21" s="341">
+        <v>196159</v>
+      </c>
+      <c r="E21" s="341">
+        <v>76417</v>
+      </c>
+      <c r="F21" s="341">
+        <v>71</v>
+      </c>
+      <c r="G21" s="344">
+        <v>0</v>
+      </c>
+      <c r="H21" s="341">
+        <v>34439</v>
+      </c>
+      <c r="I21" s="347">
+        <v>0</v>
+      </c>
+      <c r="J21" s="353">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.85" customHeight="1">
-      <c r="A22" s="333" t="s">
+      <c r="A22" s="336" t="s">
         <v>273</v>
       </c>
       <c r="B22" s="181"/>
       <c r="C22" s="181"/>
       <c r="D22" s="181"/>
       <c r="E22" s="181"/>
       <c r="F22" s="181"/>
       <c r="G22" s="181"/>
       <c r="H22" s="181"/>
       <c r="I22" s="193"/>
       <c r="J22" s="179"/>
     </row>
     <row r="23" spans="1:10" ht="12.95" customHeight="1">
-      <c r="A23" s="335" t="s">
+      <c r="A23" s="338" t="s">
         <v>274</v>
       </c>
-      <c r="B23" s="338">
-[...14 lines deleted...]
-      <c r="G23" s="338">
+      <c r="B23" s="341">
+        <v>7832</v>
+      </c>
+      <c r="C23" s="341">
+        <v>70266</v>
+      </c>
+      <c r="D23" s="341">
+        <v>126198</v>
+      </c>
+      <c r="E23" s="341">
+        <v>70995</v>
+      </c>
+      <c r="F23" s="341">
+        <v>51</v>
+      </c>
+      <c r="G23" s="341">
         <v>4</v>
       </c>
-      <c r="H23" s="338">
-[...2 lines deleted...]
-      <c r="I23" s="353">
+      <c r="H23" s="341">
+        <v>32314</v>
+      </c>
+      <c r="I23" s="356">
         <v>0.01</v>
       </c>
-      <c r="J23" s="347">
+      <c r="J23" s="350">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.85" customHeight="1">
-      <c r="A24" s="333" t="s">
+      <c r="A24" s="336" t="s">
         <v>275</v>
       </c>
       <c r="B24" s="181"/>
       <c r="C24" s="181"/>
       <c r="D24" s="181"/>
       <c r="E24" s="181"/>
       <c r="F24" s="181"/>
       <c r="G24" s="181"/>
       <c r="H24" s="181"/>
       <c r="I24" s="193"/>
       <c r="J24" s="179"/>
     </row>
     <row r="25" spans="1:10" ht="12.95" customHeight="1">
       <c r="A25" s="34"/>
       <c r="B25" s="243"/>
       <c r="C25" s="243"/>
       <c r="D25" s="243"/>
       <c r="E25" s="243"/>
       <c r="F25" s="243"/>
       <c r="G25" s="243"/>
       <c r="H25" s="243"/>
       <c r="I25" s="245"/>
       <c r="J25" s="244"/>
     </row>
     <row r="26" spans="1:10" ht="11.85" customHeight="1">
@@ -17521,57 +17530,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="175" t="s">
         <v>84</v>
       </c>
       <c r="B3" s="175"/>
       <c r="C3" s="175"/>
       <c r="D3" s="175"/>
       <c r="E3" s="175"/>
       <c r="F3" s="175"/>
       <c r="G3" s="175"/>
       <c r="H3" s="175"/>
       <c r="I3" s="175"/>
       <c r="J3" s="175"/>
       <c r="K3" s="175"/>
       <c r="L3" s="175"/>
       <c r="M3" s="175"/>
       <c r="N3" s="175"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國114年12月底</v>
+        <v>民國115年 1月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="177" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Dec. 2025</v>
+        <v> End of Jan. 2026</v>
       </c>
       <c r="H4" s="177"/>
       <c r="I4" s="177"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>111</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>82</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -17751,839 +17760,839 @@
       </c>
       <c r="G10" s="55"/>
       <c r="H10" s="54" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="66" t="s">
         <v>110</v>
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="356" t="s">
+      <c r="A11" s="359" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="360">
-[...36 lines deleted...]
-        <v>16610</v>
+      <c r="B11" s="363">
+        <v>17433</v>
+      </c>
+      <c r="C11" s="363">
+        <v>997806</v>
+      </c>
+      <c r="D11" s="363">
+        <v>70080</v>
+      </c>
+      <c r="E11" s="363">
+        <v>558</v>
+      </c>
+      <c r="F11" s="363">
+        <v>920392</v>
+      </c>
+      <c r="G11" s="363">
+        <v>678844</v>
+      </c>
+      <c r="H11" s="363">
+        <v>678423</v>
+      </c>
+      <c r="I11" s="363">
+        <v>421</v>
+      </c>
+      <c r="J11" s="363">
+        <v>675</v>
+      </c>
+      <c r="K11" s="363">
+        <v>402</v>
+      </c>
+      <c r="L11" s="363">
+        <v>273</v>
+      </c>
+      <c r="M11" s="367">
+        <v>0.1</v>
+      </c>
+      <c r="N11" s="371">
+        <v>16729</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="311" t="s">
+      <c r="A12" s="314" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="191"/>
       <c r="C12" s="191"/>
       <c r="D12" s="191"/>
       <c r="E12" s="191"/>
       <c r="F12" s="191"/>
       <c r="G12" s="191"/>
       <c r="H12" s="191"/>
       <c r="I12" s="191"/>
       <c r="J12" s="191"/>
       <c r="K12" s="191"/>
       <c r="L12" s="191"/>
       <c r="M12" s="195"/>
       <c r="N12" s="197"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="282">
         <v>554</v>
       </c>
       <c r="C13" s="282">
-        <v>29919</v>
+        <v>29990</v>
       </c>
       <c r="D13" s="282">
-        <v>2501</v>
+        <v>2488</v>
       </c>
       <c r="E13" s="282">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="F13" s="282">
-        <v>27202</v>
+        <v>27258</v>
       </c>
       <c r="G13" s="282">
-        <v>19525</v>
+        <v>19600</v>
       </c>
       <c r="H13" s="282">
-        <v>19507</v>
+        <v>19582</v>
       </c>
       <c r="I13" s="282">
         <v>18</v>
       </c>
       <c r="J13" s="282">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="K13" s="282">
         <v>18</v>
       </c>
-      <c r="L13" s="293">
-        <v>0</v>
+      <c r="L13" s="282">
+        <v>63</v>
       </c>
       <c r="M13" s="285">
-        <v>0.09</v>
+        <v>0.41</v>
       </c>
       <c r="N13" s="288">
-        <v>311</v>
+        <v>312</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="310" t="s">
+      <c r="A14" s="313" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="191"/>
       <c r="C14" s="191"/>
       <c r="D14" s="191"/>
       <c r="E14" s="191"/>
       <c r="F14" s="191"/>
       <c r="G14" s="191"/>
       <c r="H14" s="191"/>
       <c r="I14" s="191"/>
       <c r="J14" s="191"/>
       <c r="K14" s="191"/>
       <c r="L14" s="191"/>
       <c r="M14" s="195"/>
       <c r="N14" s="197"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B15" s="282">
-        <v>723</v>
+        <v>717</v>
       </c>
       <c r="C15" s="282">
-        <v>40870</v>
+        <v>41032</v>
       </c>
       <c r="D15" s="282">
-        <v>4924</v>
+        <v>4902</v>
       </c>
       <c r="E15" s="282">
-        <v>255</v>
+        <v>20</v>
       </c>
       <c r="F15" s="282">
-        <v>35770</v>
+        <v>35883</v>
       </c>
       <c r="G15" s="282">
-        <v>31583</v>
+        <v>31397</v>
       </c>
       <c r="H15" s="282">
-        <v>31583</v>
+        <v>31397</v>
       </c>
       <c r="I15" s="293">
         <v>0</v>
       </c>
       <c r="J15" s="282">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="282">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M15" s="285">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="N15" s="288">
-        <v>2083</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="310" t="s">
+      <c r="A16" s="313" t="s">
         <v>276</v>
       </c>
       <c r="B16" s="191"/>
       <c r="C16" s="191"/>
       <c r="D16" s="191"/>
       <c r="E16" s="191"/>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="195"/>
       <c r="N16" s="197"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>277</v>
       </c>
       <c r="B17" s="282">
         <v>931</v>
       </c>
       <c r="C17" s="282">
-        <v>42816</v>
+        <v>43372</v>
       </c>
       <c r="D17" s="282">
-        <v>3204</v>
+        <v>3235</v>
       </c>
       <c r="E17" s="282">
-        <v>251</v>
+        <v>36</v>
       </c>
       <c r="F17" s="282">
-        <v>38994</v>
+        <v>39557</v>
       </c>
       <c r="G17" s="282">
-        <v>30125</v>
+        <v>30223</v>
       </c>
       <c r="H17" s="282">
-        <v>30109</v>
+        <v>30207</v>
       </c>
       <c r="I17" s="282">
         <v>16</v>
       </c>
       <c r="J17" s="282">
         <v>25</v>
       </c>
       <c r="K17" s="282">
         <v>16</v>
       </c>
       <c r="L17" s="282">
         <v>9</v>
       </c>
       <c r="M17" s="285">
         <v>0.08</v>
       </c>
       <c r="N17" s="288">
         <v>607</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="310" t="s">
+      <c r="A18" s="313" t="s">
         <v>278</v>
       </c>
       <c r="B18" s="191"/>
       <c r="C18" s="191"/>
       <c r="D18" s="191"/>
       <c r="E18" s="191"/>
       <c r="F18" s="191"/>
       <c r="G18" s="191"/>
       <c r="H18" s="191"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="191"/>
       <c r="M18" s="195"/>
       <c r="N18" s="197"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>279</v>
       </c>
       <c r="B19" s="282">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="C19" s="282">
-        <v>118148</v>
+        <v>118494</v>
       </c>
       <c r="D19" s="282">
-        <v>6894</v>
+        <v>6932</v>
       </c>
       <c r="E19" s="282">
-        <v>448</v>
+        <v>43</v>
       </c>
       <c r="F19" s="282">
-        <v>110795</v>
+        <v>110951</v>
       </c>
       <c r="G19" s="282">
-        <v>79408</v>
+        <v>79698</v>
       </c>
       <c r="H19" s="282">
-        <v>79405</v>
+        <v>79695</v>
       </c>
       <c r="I19" s="282">
         <v>3</v>
       </c>
       <c r="J19" s="282">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="K19" s="282">
         <v>3</v>
       </c>
       <c r="L19" s="282">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="M19" s="285">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="N19" s="288">
-        <v>2029</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="310" t="s">
+      <c r="A20" s="313" t="s">
         <v>280</v>
       </c>
       <c r="B20" s="191"/>
       <c r="C20" s="191"/>
       <c r="D20" s="191"/>
       <c r="E20" s="191"/>
       <c r="F20" s="191"/>
       <c r="G20" s="191"/>
       <c r="H20" s="191"/>
       <c r="I20" s="191"/>
       <c r="J20" s="191"/>
       <c r="K20" s="191"/>
       <c r="L20" s="191"/>
       <c r="M20" s="195"/>
       <c r="N20" s="197"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B21" s="282">
         <v>685</v>
       </c>
       <c r="C21" s="282">
-        <v>28350</v>
+        <v>28822</v>
       </c>
       <c r="D21" s="282">
         <v>2080</v>
       </c>
       <c r="E21" s="282">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="F21" s="282">
-        <v>26123</v>
+        <v>26530</v>
       </c>
       <c r="G21" s="282">
-        <v>20556</v>
+        <v>20552</v>
       </c>
       <c r="H21" s="282">
-        <v>20430</v>
+        <v>20427</v>
       </c>
       <c r="I21" s="282">
         <v>126</v>
       </c>
       <c r="J21" s="282">
         <v>155</v>
       </c>
       <c r="K21" s="282">
         <v>126</v>
       </c>
       <c r="L21" s="282">
         <v>29</v>
       </c>
       <c r="M21" s="285">
         <v>0.75</v>
       </c>
       <c r="N21" s="288">
         <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="310" t="s">
+      <c r="A22" s="313" t="s">
         <v>282</v>
       </c>
       <c r="B22" s="191"/>
       <c r="C22" s="191"/>
       <c r="D22" s="191"/>
       <c r="E22" s="191"/>
       <c r="F22" s="191"/>
       <c r="G22" s="191"/>
       <c r="H22" s="191"/>
       <c r="I22" s="191"/>
       <c r="J22" s="191"/>
       <c r="K22" s="191"/>
       <c r="L22" s="191"/>
       <c r="M22" s="195"/>
       <c r="N22" s="197"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>283</v>
       </c>
       <c r="B23" s="282">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="C23" s="282">
-        <v>17230</v>
+        <v>17255</v>
       </c>
       <c r="D23" s="282">
-        <v>1069</v>
+        <v>1078</v>
       </c>
       <c r="E23" s="282">
-        <v>64</v>
+        <v>9</v>
       </c>
       <c r="F23" s="282">
-        <v>16095</v>
+        <v>16068</v>
       </c>
       <c r="G23" s="282">
-        <v>11409</v>
+        <v>11526</v>
       </c>
       <c r="H23" s="282">
-        <v>11335</v>
+        <v>11443</v>
       </c>
       <c r="I23" s="282">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="J23" s="282">
         <v>83</v>
       </c>
       <c r="K23" s="282">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>83</v>
+      </c>
+      <c r="L23" s="293">
+        <v>0</v>
       </c>
       <c r="M23" s="285">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="N23" s="288">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="310" t="s">
+      <c r="A24" s="313" t="s">
         <v>284</v>
       </c>
       <c r="B24" s="191"/>
       <c r="C24" s="191"/>
       <c r="D24" s="191"/>
       <c r="E24" s="191"/>
       <c r="F24" s="191"/>
       <c r="G24" s="191"/>
       <c r="H24" s="191"/>
       <c r="I24" s="191"/>
       <c r="J24" s="191"/>
       <c r="K24" s="191"/>
       <c r="L24" s="191"/>
       <c r="M24" s="195"/>
       <c r="N24" s="197"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>285</v>
       </c>
       <c r="B25" s="282">
         <v>718</v>
       </c>
       <c r="C25" s="282">
-        <v>23870</v>
+        <v>23930</v>
       </c>
       <c r="D25" s="282">
-        <v>2535</v>
+        <v>2532</v>
       </c>
       <c r="E25" s="282">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="F25" s="282">
-        <v>21139</v>
+        <v>21148</v>
       </c>
       <c r="G25" s="282">
-        <v>14147</v>
+        <v>14218</v>
       </c>
       <c r="H25" s="282">
-        <v>14131</v>
+        <v>14201</v>
       </c>
       <c r="I25" s="282">
         <v>17</v>
       </c>
       <c r="J25" s="282">
         <v>17</v>
       </c>
       <c r="K25" s="282">
         <v>17</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="285">
         <v>0.12</v>
       </c>
       <c r="N25" s="288">
         <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="310" t="s">
+      <c r="A26" s="313" t="s">
         <v>286</v>
       </c>
       <c r="B26" s="191"/>
       <c r="C26" s="191"/>
       <c r="D26" s="191"/>
       <c r="E26" s="191"/>
       <c r="F26" s="191"/>
       <c r="G26" s="191"/>
       <c r="H26" s="191"/>
       <c r="I26" s="191"/>
       <c r="J26" s="191"/>
       <c r="K26" s="191"/>
       <c r="L26" s="191"/>
       <c r="M26" s="195"/>
       <c r="N26" s="197"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>287</v>
       </c>
       <c r="B27" s="282">
         <v>1181</v>
       </c>
       <c r="C27" s="282">
-        <v>90419</v>
+        <v>90093</v>
       </c>
       <c r="D27" s="282">
-        <v>6390</v>
+        <v>6410</v>
       </c>
       <c r="E27" s="282">
-        <v>422</v>
+        <v>51</v>
       </c>
       <c r="F27" s="282">
-        <v>83663</v>
+        <v>83247</v>
       </c>
       <c r="G27" s="282">
-        <v>56222</v>
+        <v>55827</v>
       </c>
       <c r="H27" s="282">
-        <v>56197</v>
+        <v>55801</v>
       </c>
       <c r="I27" s="282">
         <v>25</v>
       </c>
       <c r="J27" s="282">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K27" s="282">
         <v>0</v>
       </c>
       <c r="L27" s="282">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="M27" s="285">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="N27" s="288">
-        <v>2058</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="310" t="s">
+      <c r="A28" s="313" t="s">
         <v>288</v>
       </c>
       <c r="B28" s="191"/>
       <c r="C28" s="191"/>
       <c r="D28" s="191"/>
       <c r="E28" s="191"/>
       <c r="F28" s="191"/>
       <c r="G28" s="191"/>
       <c r="H28" s="191"/>
       <c r="I28" s="191"/>
       <c r="J28" s="191"/>
       <c r="K28" s="191"/>
       <c r="L28" s="191"/>
       <c r="M28" s="195"/>
       <c r="N28" s="197"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>289</v>
       </c>
       <c r="B29" s="282">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="C29" s="282">
-        <v>42193</v>
+        <v>41765</v>
       </c>
       <c r="D29" s="282">
-        <v>2693</v>
+        <v>2718</v>
       </c>
       <c r="E29" s="282">
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="F29" s="282">
-        <v>39306</v>
+        <v>38849</v>
       </c>
       <c r="G29" s="282">
-        <v>29997</v>
+        <v>29695</v>
       </c>
       <c r="H29" s="282">
-        <v>29960</v>
+        <v>29654</v>
       </c>
       <c r="I29" s="282">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="J29" s="282">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="K29" s="282">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="L29" s="282">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M29" s="285">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="N29" s="288">
-        <v>780</v>
+        <v>773</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="310" t="s">
+      <c r="A30" s="313" t="s">
         <v>290</v>
       </c>
       <c r="B30" s="191"/>
       <c r="C30" s="191"/>
       <c r="D30" s="191"/>
       <c r="E30" s="191"/>
       <c r="F30" s="191"/>
       <c r="G30" s="191"/>
       <c r="H30" s="191"/>
       <c r="I30" s="191"/>
       <c r="J30" s="191"/>
       <c r="K30" s="191"/>
       <c r="L30" s="191"/>
       <c r="M30" s="195"/>
       <c r="N30" s="197"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>291</v>
       </c>
       <c r="B31" s="282">
-        <v>1904</v>
+        <v>1908</v>
       </c>
       <c r="C31" s="282">
-        <v>119647</v>
+        <v>121005</v>
       </c>
       <c r="D31" s="282">
-        <v>7238</v>
+        <v>7317</v>
       </c>
       <c r="E31" s="282">
-        <v>490</v>
+        <v>88</v>
       </c>
       <c r="F31" s="282">
-        <v>112027</v>
+        <v>113103</v>
       </c>
       <c r="G31" s="282">
-        <v>87209</v>
+        <v>87741</v>
       </c>
       <c r="H31" s="282">
-        <v>87209</v>
+        <v>87741</v>
       </c>
       <c r="I31" s="293">
         <v>0</v>
       </c>
-      <c r="J31" s="293">
-        <v>0</v>
+      <c r="J31" s="282">
+        <v>2</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
-      <c r="L31" s="293">
-[...2 lines deleted...]
-      <c r="M31" s="314">
+      <c r="L31" s="282">
+        <v>2</v>
+      </c>
+      <c r="M31" s="285">
         <v>0</v>
       </c>
       <c r="N31" s="288">
-        <v>1784</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="310" t="s">
+      <c r="A32" s="313" t="s">
         <v>292</v>
       </c>
       <c r="B32" s="191"/>
       <c r="C32" s="191"/>
       <c r="D32" s="191"/>
       <c r="E32" s="191"/>
       <c r="F32" s="191"/>
       <c r="G32" s="191"/>
       <c r="H32" s="191"/>
       <c r="I32" s="191"/>
       <c r="J32" s="191"/>
       <c r="K32" s="191"/>
       <c r="L32" s="191"/>
       <c r="M32" s="195"/>
       <c r="N32" s="197"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>293</v>
       </c>
       <c r="B33" s="282">
         <v>367</v>
       </c>
       <c r="C33" s="282">
-        <v>21829</v>
+        <v>21929</v>
       </c>
       <c r="D33" s="282">
-        <v>1764</v>
+        <v>1760</v>
       </c>
       <c r="E33" s="282">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F33" s="282">
-        <v>19881</v>
+        <v>19750</v>
       </c>
       <c r="G33" s="282">
-        <v>14430</v>
+        <v>14493</v>
       </c>
       <c r="H33" s="282">
-        <v>14430</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>14490</v>
+      </c>
+      <c r="I33" s="282">
+        <v>3</v>
       </c>
       <c r="J33" s="282">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>7</v>
+      </c>
+      <c r="K33" s="282">
+        <v>7</v>
+      </c>
+      <c r="L33" s="293">
+        <v>0</v>
       </c>
       <c r="M33" s="285">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="N33" s="288">
         <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A34" s="310" t="s">
+      <c r="A34" s="313" t="s">
         <v>294</v>
       </c>
       <c r="B34" s="191"/>
       <c r="C34" s="191"/>
       <c r="D34" s="191"/>
       <c r="E34" s="191"/>
       <c r="F34" s="191"/>
       <c r="G34" s="191"/>
       <c r="H34" s="191"/>
       <c r="I34" s="191"/>
       <c r="J34" s="191"/>
       <c r="K34" s="191"/>
       <c r="L34" s="191"/>
       <c r="M34" s="195"/>
       <c r="N34" s="197"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>295</v>
       </c>
       <c r="B35" s="282">
         <v>190</v>
       </c>
       <c r="C35" s="282">
-        <v>18551</v>
+        <v>18726</v>
       </c>
       <c r="D35" s="282">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="E35" s="282">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F35" s="282">
-        <v>17312</v>
+        <v>17401</v>
       </c>
       <c r="G35" s="282">
-        <v>12118</v>
+        <v>12114</v>
       </c>
       <c r="H35" s="282">
-        <v>12099</v>
+        <v>12096</v>
       </c>
       <c r="I35" s="282">
         <v>19</v>
       </c>
       <c r="J35" s="282">
         <v>43</v>
       </c>
       <c r="K35" s="282">
         <v>19</v>
       </c>
       <c r="L35" s="282">
         <v>24</v>
       </c>
       <c r="M35" s="285">
         <v>0.35</v>
       </c>
       <c r="N35" s="288">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="319" t="s">
+      <c r="A36" s="322" t="s">
         <v>296</v>
       </c>
       <c r="B36" s="198"/>
       <c r="C36" s="198"/>
       <c r="D36" s="198"/>
       <c r="E36" s="198"/>
       <c r="F36" s="198"/>
       <c r="G36" s="198"/>
       <c r="H36" s="198"/>
       <c r="I36" s="198"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="198"/>
       <c r="M36" s="199"/>
       <c r="N36" s="200"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>81</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>