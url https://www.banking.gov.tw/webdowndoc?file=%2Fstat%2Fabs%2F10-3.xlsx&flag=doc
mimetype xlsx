--- v3 (2026-04-14)
+++ v4 (2026-05-29)
@@ -7,53 +7,50 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook"/>
-  <bookViews>
-[...1 lines deleted...]
-  </bookViews>
   <sheets>
     <sheet name="10-3" sheetId="1" r:id="rId1"/>
     <sheet name="10-3(續一)" sheetId="2" r:id="rId2"/>
     <sheet name="10-3(續二)" sheetId="3" r:id="rId3"/>
     <sheet name="10-3(續三)" sheetId="4" r:id="rId4"/>
     <sheet name="10-3(續四)" sheetId="5" r:id="rId5"/>
     <sheet name="10-3(續五)" sheetId="6" r:id="rId6"/>
     <sheet name="10-3(續六)" sheetId="7" r:id="rId7"/>
     <sheet name="10-3(續七)" sheetId="8" r:id="rId8"/>
     <sheet name="10-3(續八)" sheetId="9" r:id="rId9"/>
     <sheet name="10-3(續九完)" sheetId="10" r:id="rId10"/>
   </sheets>
   <definedNames>
     <definedName name="Print_Area" localSheetId="0">'10-3'!$A$1:$O$38</definedName>
     <definedName name="Print_Area" localSheetId="1">'10-3(續一)'!$A$1:$O$38</definedName>
     <definedName name="Print_Area" localSheetId="7">'10-3(續七)'!$A$1:$J$35</definedName>
     <definedName name="Print_Area" localSheetId="9">'10-3(續九完)'!$A$1:$N$37</definedName>
     <definedName name="Print_Area" localSheetId="2">'10-3(續二)'!$A$1:$O$36</definedName>
     <definedName name="Print_Area" localSheetId="8">'10-3(續八)'!$A$1:$N$37</definedName>
     <definedName name="Print_Area" localSheetId="3">'10-3(續三)'!$A$1:$O$37</definedName>
     <definedName name="Print_Area" localSheetId="5">'10-3(續五)'!$A$1:$O$36</definedName>
     <definedName name="Print_Area" localSheetId="6">'10-3(續六)'!$A$1:$O$37</definedName>
     <definedName name="Print_Area" localSheetId="4">'10-3(續四)'!$A$1:$O$37</definedName>
     <definedName name="外部資料_1" localSheetId="0">'10-3'!$A$1:$O$46</definedName>
     <definedName name="外部資料_1" localSheetId="1">'10-3(續一)'!$A$1:$O$46</definedName>
@@ -81,57 +78,57 @@
   <si>
     <t>放款</t>
   </si>
   <si>
     <t>逾放</t>
   </si>
   <si>
     <t>備抵呆帳</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>甲類</t>
   </si>
   <si>
     <t>乙類</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>信　合　社　名　稱</t>
   </si>
   <si>
-    <t>民國115年 1月底</t>
+    <t>民國115年 3月底</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Jan. 2026</t>
+    <t xml:space="preserve"> End of Mar. 2026</t>
   </si>
   <si>
     <t>10-3 Condensed Financial Structure</t>
   </si>
   <si>
     <r>
       <t>10-3 Condensed Financial Structure</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -554,53 +551,50 @@
   </si>
   <si>
     <t xml:space="preserve">Underwriting/
 First </t>
   </si>
   <si>
     <t>Net Income 
 before Income
 Tax</t>
   </si>
   <si>
     <t xml:space="preserve">Non-performing
  Credit </t>
   </si>
   <si>
     <t>Bad Debt 
 Reserve</t>
   </si>
   <si>
     <t>台北市第五信用合作社</t>
   </si>
   <si>
     <t>The Fifth Credit Cooperation Of Taipei</t>
   </si>
   <si>
-    <t>資料來源：金融機構申報資料。</t>
-[...1 lines deleted...]
-  <si>
     <t>權益</t>
   </si>
   <si>
     <t>彰化第六信用合作社</t>
   </si>
   <si>
     <r>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
@@ -1115,50 +1109,53 @@
     <t xml:space="preserve"> Tax</t>
   </si>
   <si>
     <t>授信</t>
   </si>
   <si>
     <t>存款(含郵</t>
   </si>
   <si>
     <t>放款及放款轉列催收款之備抵呆帳</t>
   </si>
   <si>
     <t>總額</t>
   </si>
   <si>
     <t>匯轉存款)</t>
   </si>
   <si>
     <t xml:space="preserve"> Income</t>
   </si>
   <si>
     <t>by the Chunghwa</t>
   </si>
   <si>
     <t>Tax</t>
+  </si>
+  <si>
+    <t>資料來源：金融機構申報資料（自結數）。</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank Of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank Of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
   <si>
     <t>First Commercial Bank</t>
   </si>
@@ -2623,154 +2620,154 @@
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="8"/>
-      </right>
-      <top style="thin">
+      </left>
+      <right/>
+      <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
-        <color indexed="8"/>
+        <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="261">
     <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
     <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
     <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
@@ -3983,657 +3980,657 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="433" numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="434" numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="435" numFmtId="0" fontId="17" fillId="2" borderId="24" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="436" numFmtId="0" fontId="17" fillId="2" borderId="10" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="437" numFmtId="0" fontId="17" fillId="2" borderId="29" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="438" numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf xxid="439" numFmtId="0" fontId="24" fillId="2" borderId="10" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="440" numFmtId="0" fontId="24" fillId="2" borderId="12" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="441" numFmtId="0" fontId="25" fillId="2" borderId="10" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="442" numFmtId="175" fontId="17" fillId="2" borderId="25" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="442" numFmtId="175" fontId="8" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="443" numFmtId="175" fontId="8" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="444" numFmtId="175" fontId="8" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="445" numFmtId="175" fontId="8" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="446" numFmtId="175" fontId="8" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="447" numFmtId="175" fontId="8" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="448" numFmtId="176" fontId="8" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="449" numFmtId="176" fontId="8" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="450" numFmtId="176" fontId="8" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="451" numFmtId="176" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="452" numFmtId="176" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="453" numFmtId="175" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="454" numFmtId="175" fontId="6" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="455" numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf xxid="456" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf xxid="457" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf xxid="458" numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="459" numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="460" numFmtId="175" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="461" numFmtId="175" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="462" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="443" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="463" numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="444" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="464" numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="445" numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="465" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="466" numFmtId="0" fontId="3" fillId="2" borderId="37" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="467" numFmtId="0" fontId="17" fillId="2" borderId="37" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="446" numFmtId="0" fontId="17" fillId="2" borderId="31" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="468" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="447" numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="469" numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="448" numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...26 lines deleted...]
-    <xf xxid="457" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="470" numFmtId="175" fontId="17" fillId="2" borderId="25" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="458" numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="471" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="459" numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="472" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="460" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="462" numFmtId="0" fontId="17" fillId="2" borderId="31" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="473" numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="463" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="474" numFmtId="0" fontId="17" fillId="2" borderId="37" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="464" numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="123" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="475" numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="125" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="476" numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf xxid="477" numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf xxid="478" numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf xxid="479" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="479" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="480" numFmtId="0" fontId="3" fillId="2" borderId="37" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf xxid="481" numFmtId="175" fontId="17" fillId="2" borderId="25" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="480" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="482" numFmtId="0" fontId="17" fillId="2" borderId="37" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="481" numFmtId="0" fontId="17" fillId="2" borderId="31" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="483" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="482" numFmtId="175" fontId="17" fillId="2" borderId="25" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="484" numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="483" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="485" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="486" numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="487" numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="488" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="489" numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="490" numFmtId="0" fontId="14" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="491" numFmtId="176" fontId="8" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="492" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="493" numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="494" numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="495" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf xxid="484" numFmtId="0" fontId="3" fillId="2" borderId="31" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="496" numFmtId="0" fontId="3" fillId="2" borderId="37" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf xxid="485" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="497" numFmtId="0" fontId="17" fillId="2" borderId="37" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="486" numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="498" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="487" numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="499" numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="488" numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="126" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="500" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="489" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="501" numFmtId="175" fontId="17" fillId="2" borderId="25" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="490" numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="502" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="491" numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="503" numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="492" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="504" numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="505" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf xxid="493" numFmtId="0" fontId="3" fillId="2" borderId="31" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="506" numFmtId="0" fontId="3" fillId="2" borderId="37" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf xxid="494" numFmtId="0" fontId="17" fillId="2" borderId="31" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="507" numFmtId="0" fontId="17" fillId="2" borderId="37" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="495" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="508" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="496" numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="509" numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="497" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="510" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="498" numFmtId="175" fontId="17" fillId="2" borderId="25" xfId="127" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="511" numFmtId="175" fontId="17" fillId="2" borderId="25" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="499" numFmtId="176" fontId="8" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="512" numFmtId="0" fontId="14" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="513" numFmtId="176" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="500" numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="502" numFmtId="175" fontId="17" fillId="2" borderId="25" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="514" numFmtId="175" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="515" numFmtId="175" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="516" numFmtId="175" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="517" numFmtId="175" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="518" numFmtId="176" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="519" numFmtId="175" fontId="6" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="520" numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="521" numFmtId="0" fontId="7" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="522" numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="503" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="523" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="504" numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="524" numFmtId="176" fontId="6" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="525" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="505" numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="526" numFmtId="0" fontId="3" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="506" numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="508" numFmtId="0" fontId="17" fillId="2" borderId="31" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="527" numFmtId="0" fontId="17" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="509" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="528" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="510" numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="529" numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="511" numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="128" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="530" numFmtId="175" fontId="17" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="512" numFmtId="0" fontId="7" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="514" numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="531" numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="515" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="532" numFmtId="0" fontId="20" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf xxid="516" numFmtId="175" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="533" numFmtId="0" fontId="17" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="534" numFmtId="175" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="517" numFmtId="176" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="535" numFmtId="175" fontId="8" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="518" numFmtId="175" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="536" numFmtId="176" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...52 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf xxid="537" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
     <xf xxid="538" numFmtId="0" fontId="43" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="539" numFmtId="0" fontId="44" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
     <xf xxid="540" numFmtId="177" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="541" numFmtId="177" fontId="45" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="542" numFmtId="177" fontId="46" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="543" numFmtId="177" fontId="47" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="544" numFmtId="178" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="545" numFmtId="178" fontId="45" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="546" numFmtId="178" fontId="46" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="547" numFmtId="178" fontId="47" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="548" numFmtId="177" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="548" numFmtId="177" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="549" numFmtId="177" fontId="45" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="549" numFmtId="177" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="550" numFmtId="177" fontId="46" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="550" numFmtId="177" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="551" numFmtId="177" fontId="47" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="551" numFmtId="177" fontId="47" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="552" numFmtId="0" fontId="48" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf xxid="553" numFmtId="0" fontId="49" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf xxid="554" numFmtId="0" fontId="50" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf xxid="555" numFmtId="177" fontId="8" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="555" numFmtId="177" fontId="8" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="556" numFmtId="177" fontId="51" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="556" numFmtId="177" fontId="51" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="557" numFmtId="177" fontId="52" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="557" numFmtId="177" fontId="52" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="558" numFmtId="178" fontId="8" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="558" numFmtId="178" fontId="8" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="559" numFmtId="178" fontId="51" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="559" numFmtId="178" fontId="51" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="560" numFmtId="178" fontId="52" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="560" numFmtId="178" fontId="52" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="561" numFmtId="177" fontId="8" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="561" numFmtId="177" fontId="8" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="562" numFmtId="177" fontId="51" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="562" numFmtId="177" fontId="51" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="563" numFmtId="177" fontId="52" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="563" numFmtId="177" fontId="52" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="564" numFmtId="0" fontId="48" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf xxid="565" numFmtId="0" fontId="49" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
-    <xf xxid="566" numFmtId="182" fontId="8" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="566" numFmtId="182" fontId="8" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="567" numFmtId="182" fontId="51" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="567" numFmtId="182" fontId="51" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="568" numFmtId="182" fontId="52" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="568" numFmtId="182" fontId="52" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="569" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf xxid="570" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment shrinkToFit="1"/>
     </xf>
     <xf xxid="571" numFmtId="0" fontId="53" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="572" numFmtId="182" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="573" numFmtId="182" fontId="45" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="574" numFmtId="182" fontId="46" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="575" numFmtId="183" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="576" numFmtId="183" fontId="45" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="577" numFmtId="183" fontId="46" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="578" numFmtId="0" fontId="43" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="579" numFmtId="0" fontId="44" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="580" numFmtId="177" fontId="54" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="580" numFmtId="177" fontId="54" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="581" numFmtId="182" fontId="54" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="581" numFmtId="178" fontId="8" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="582" numFmtId="178" fontId="8" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="582" numFmtId="178" fontId="51" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="583" numFmtId="178" fontId="51" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="583" numFmtId="178" fontId="52" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="584" numFmtId="178" fontId="52" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="584" numFmtId="178" fontId="54" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="585" numFmtId="178" fontId="54" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="585" numFmtId="177" fontId="54" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="586" numFmtId="177" fontId="54" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="586" numFmtId="0" fontId="48" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="587" numFmtId="0" fontId="49" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="588" numFmtId="0" fontId="50" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="589" numFmtId="183" fontId="8" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="587" numFmtId="0" fontId="48" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="590" numFmtId="183" fontId="51" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="591" numFmtId="183" fontId="52" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="592" numFmtId="182" fontId="8" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="593" numFmtId="182" fontId="51" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="594" numFmtId="182" fontId="52" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="595" numFmtId="0" fontId="48" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="588" numFmtId="0" fontId="49" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="596" numFmtId="0" fontId="49" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="589" numFmtId="0" fontId="50" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf xxid="590" numFmtId="183" fontId="8" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="597" numFmtId="182" fontId="54" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="591" numFmtId="183" fontId="51" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf xxid="598" numFmtId="183" fontId="54" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="598" numFmtId="183" fontId="54" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="599" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf xxid="600" numFmtId="0" fontId="43" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf xxid="601" numFmtId="0" fontId="44" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="602" numFmtId="177" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="602" numFmtId="177" fontId="6" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="603" numFmtId="177" fontId="45" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="603" numFmtId="177" fontId="45" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="604" numFmtId="177" fontId="46" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="604" numFmtId="177" fontId="46" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="605" numFmtId="177" fontId="47" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="605" numFmtId="177" fontId="47" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="606" numFmtId="178" fontId="6" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="606" numFmtId="178" fontId="6" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="607" numFmtId="178" fontId="45" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="607" numFmtId="178" fontId="45" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="608" numFmtId="178" fontId="46" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="608" numFmtId="178" fontId="46" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="609" numFmtId="178" fontId="47" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="609" numFmtId="178" fontId="47" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="610" numFmtId="0" fontId="45" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="611" numFmtId="0" fontId="56" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="612" numFmtId="0" fontId="57" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="613" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf xxid="614" numFmtId="177" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="614" numFmtId="177" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="615" numFmtId="177" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="615" numFmtId="177" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="616" numFmtId="177" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="616" numFmtId="177" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="617" numFmtId="182" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="617" numFmtId="182" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="618" numFmtId="182" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="618" numFmtId="182" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="619" numFmtId="182" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="619" numFmtId="182" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="620" numFmtId="183" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="620" numFmtId="183" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="621" numFmtId="183" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="621" numFmtId="183" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="622" numFmtId="183" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="622" numFmtId="183" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="623" numFmtId="177" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="623" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="624" numFmtId="177" fontId="45" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="624" numFmtId="177" fontId="45" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="625" numFmtId="177" fontId="46" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="625" numFmtId="177" fontId="46" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="626" numFmtId="182" fontId="6" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="626" numFmtId="178" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="627" numFmtId="182" fontId="45" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="627" numFmtId="178" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="628" numFmtId="182" fontId="46" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="628" numFmtId="178" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="629" numFmtId="178" fontId="6" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="629" numFmtId="182" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="630" numFmtId="178" fontId="45" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="630" numFmtId="182" fontId="45" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="631" numFmtId="178" fontId="46" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="631" numFmtId="182" fontId="46" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="632" numFmtId="0" fontId="53" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="633" numFmtId="0" fontId="58" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="634" numFmtId="0" fontId="59" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="635" numFmtId="177" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="636" numFmtId="177" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="637" numFmtId="177" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="638" numFmtId="177" fontId="54" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="639" numFmtId="178" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="640" numFmtId="178" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="641" numFmtId="178" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="642" numFmtId="178" fontId="54" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="643" numFmtId="177" fontId="8" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="643" numFmtId="177" fontId="8" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="644" numFmtId="177" fontId="51" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="644" numFmtId="177" fontId="51" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="645" numFmtId="177" fontId="52" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="645" numFmtId="177" fontId="52" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="646" numFmtId="177" fontId="54" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="646" numFmtId="177" fontId="54" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="647" numFmtId="182" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="648" numFmtId="182" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="649" numFmtId="182" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="650" numFmtId="183" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="651" numFmtId="183" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="652" numFmtId="183" fontId="52" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="261">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色1 2" xfId="16"/>
     <cellStyle name="20% - 輔色1 3" xfId="17"/>
@@ -4909,1218 +4906,1218 @@
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="25.125" customWidth="1"/>
     <col min="2" max="2" width="6.875" customWidth="1"/>
     <col min="3" max="3" width="7.625" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.625" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.5" customWidth="1"/>
     <col min="12" max="12" width="5.625" customWidth="1"/>
     <col min="13" max="13" width="5.125" customWidth="1"/>
     <col min="14" max="14" width="7.625" customWidth="1"/>
     <col min="15" max="15" width="7.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="180" t="s">
         <v>62</v>
       </c>
-      <c r="B1" s="173"/>
-[...12 lines deleted...]
-      <c r="O1" s="173"/>
+      <c r="B1" s="180"/>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="180"/>
+      <c r="G1" s="180"/>
+      <c r="H1" s="180"/>
+      <c r="I1" s="180"/>
+      <c r="J1" s="180"/>
+      <c r="K1" s="180"/>
+      <c r="L1" s="180"/>
+      <c r="M1" s="180"/>
+      <c r="N1" s="180"/>
+      <c r="O1" s="180"/>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1">
-      <c r="A2" s="173" t="s">
+      <c r="A2" s="180" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="174"/>
-[...12 lines deleted...]
-      <c r="O2" s="174"/>
+      <c r="B2" s="181"/>
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+      <c r="F2" s="181"/>
+      <c r="G2" s="181"/>
+      <c r="H2" s="181"/>
+      <c r="I2" s="181"/>
+      <c r="J2" s="181"/>
+      <c r="K2" s="181"/>
+      <c r="L2" s="181"/>
+      <c r="M2" s="181"/>
+      <c r="N2" s="181"/>
+      <c r="O2" s="181"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
-      <c r="A3" s="175" t="s">
+      <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="175"/>
-[...12 lines deleted...]
-      <c r="O3" s="175"/>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
+      <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="296" t="s">
         <v>10</v>
       </c>
-      <c r="E4" s="176"/>
-[...1 lines deleted...]
-      <c r="G4" s="177" t="s">
+      <c r="E4" s="183"/>
+      <c r="F4" s="183"/>
+      <c r="G4" s="184" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="177"/>
-      <c r="I4" s="177"/>
+      <c r="H4" s="184"/>
+      <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="76" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="78" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E5" s="75" t="s">
+        <v>111</v>
+      </c>
+      <c r="F5" s="75" t="s">
+        <v>120</v>
+      </c>
+      <c r="G5" s="75" t="s">
+        <v>121</v>
+      </c>
+      <c r="H5" s="196" t="s">
+        <v>106</v>
+      </c>
+      <c r="I5" s="197"/>
+      <c r="J5" s="198"/>
+      <c r="K5" s="187" t="s">
         <v>112</v>
       </c>
-      <c r="F5" s="75" t="s">
-[...14 lines deleted...]
-      <c r="M5" s="184"/>
+      <c r="L5" s="188"/>
+      <c r="M5" s="189"/>
       <c r="N5" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="185" t="s">
-        <v>123</v>
+      <c r="O5" s="190" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="14.45" customHeight="1">
       <c r="A6" s="2"/>
       <c r="B6" s="76"/>
       <c r="C6" s="77"/>
       <c r="D6" s="78"/>
       <c r="E6" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="F6" s="78" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="H6" s="199" t="s">
+        <v>107</v>
+      </c>
+      <c r="I6" s="200"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="192" t="s">
         <v>114</v>
       </c>
-      <c r="F6" s="78" t="s">
-[...10 lines deleted...]
-      <c r="K6" s="187" t="s">
+      <c r="L6" s="193"/>
+      <c r="M6" s="194"/>
+      <c r="N6" s="77" t="s">
         <v>115</v>
       </c>
-      <c r="L6" s="188"/>
-[...4 lines deleted...]
-      <c r="O6" s="186"/>
+      <c r="O6" s="191"/>
     </row>
     <row r="7" spans="1:15" ht="14.1" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="80"/>
       <c r="C7" s="81"/>
       <c r="D7" s="81"/>
       <c r="E7" s="82" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="80"/>
       <c r="G7" s="82" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="94" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="67" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="67" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="84" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="85" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="85" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="86" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="O7" s="186"/>
+        <v>117</v>
+      </c>
+      <c r="O7" s="191"/>
     </row>
     <row r="8" spans="1:15" ht="14.1" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="82" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="87" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="87" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="83" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="82" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="95" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="68"/>
       <c r="J8" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="167" t="s">
+      <c r="K8" s="195" t="s">
         <v>31</v>
       </c>
-      <c r="L8" s="167" t="s">
+      <c r="L8" s="195" t="s">
         <v>32</v>
       </c>
-      <c r="M8" s="167" t="s">
+      <c r="M8" s="195" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="186"/>
+      <c r="O8" s="191"/>
     </row>
     <row r="9" spans="1:15" ht="14.1" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="82" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="87"/>
       <c r="D9" s="87"/>
       <c r="E9" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F9" s="87" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="95" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H9" s="71" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="68" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="73" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="M9" s="167"/>
+        <v>108</v>
+      </c>
+      <c r="K9" s="195"/>
+      <c r="L9" s="195"/>
+      <c r="M9" s="195"/>
       <c r="N9" s="88" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="89" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="14.1" customHeight="1" thickBot="1">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="90" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="90" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="90" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="91" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F10" s="90" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="91" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="70"/>
       <c r="I10" s="69" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="74" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="264" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>2539584</v>
       </c>
       <c r="C11" s="268">
-        <v>77701320</v>
+        <v>78876417</v>
       </c>
       <c r="D11" s="268">
-        <v>5657999</v>
+        <v>5724303</v>
       </c>
       <c r="E11" s="268">
-        <v>66867</v>
+        <v>174276</v>
       </c>
       <c r="F11" s="268">
-        <v>46970554</v>
+        <v>48254159</v>
       </c>
       <c r="G11" s="268">
-        <v>63429567</v>
+        <v>64191010</v>
       </c>
       <c r="H11" s="268">
-        <v>45303365</v>
+        <v>46579847</v>
       </c>
       <c r="I11" s="268">
-        <v>45245277</v>
+        <v>46521927</v>
       </c>
       <c r="J11" s="268">
-        <v>58088</v>
+        <v>57920</v>
       </c>
       <c r="K11" s="268">
-        <v>67266</v>
+        <v>68885</v>
       </c>
       <c r="L11" s="268">
-        <v>52940</v>
+        <v>53561</v>
       </c>
       <c r="M11" s="268">
-        <v>14326</v>
+        <v>15325</v>
       </c>
       <c r="N11" s="272">
         <v>0.15</v>
       </c>
       <c r="O11" s="276">
-        <v>615032</v>
+        <v>620429</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="279" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="181"/>
-[...12 lines deleted...]
-      <c r="O12" s="179"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="179"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="179"/>
+      <c r="F12" s="179"/>
+      <c r="G12" s="179"/>
+      <c r="H12" s="179"/>
+      <c r="I12" s="179"/>
+      <c r="J12" s="179"/>
+      <c r="K12" s="179"/>
+      <c r="L12" s="179"/>
+      <c r="M12" s="179"/>
+      <c r="N12" s="177"/>
+      <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="282">
         <v>109000</v>
       </c>
       <c r="C13" s="282">
-        <v>6972939</v>
+        <v>7151570</v>
       </c>
       <c r="D13" s="282">
-        <v>533547</v>
+        <v>538532</v>
       </c>
       <c r="E13" s="282">
-        <v>3597</v>
+        <v>8335</v>
       </c>
       <c r="F13" s="282">
-        <v>3649350</v>
+        <v>3893431</v>
       </c>
       <c r="G13" s="282">
-        <v>5316745</v>
+        <v>5437934</v>
       </c>
       <c r="H13" s="282">
-        <v>3564438</v>
+        <v>3812785</v>
       </c>
       <c r="I13" s="282">
-        <v>3562032</v>
+        <v>3810395</v>
       </c>
       <c r="J13" s="282">
-        <v>2407</v>
+        <v>2390</v>
       </c>
       <c r="K13" s="282">
-        <v>3053</v>
+        <v>3219</v>
       </c>
       <c r="L13" s="282">
-        <v>2201</v>
+        <v>2318</v>
       </c>
       <c r="M13" s="282">
-        <v>852</v>
+        <v>901</v>
       </c>
       <c r="N13" s="285">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O13" s="288">
-        <v>52426</v>
+        <v>53008</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>130</v>
       </c>
-      <c r="B14" s="191"/>
-[...12 lines deleted...]
-      <c r="O14" s="197"/>
+      <c r="B14" s="172"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="172"/>
+      <c r="H14" s="172"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="172"/>
+      <c r="N14" s="174"/>
+      <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="282">
         <v>86200</v>
       </c>
       <c r="C15" s="282">
-        <v>3783366</v>
+        <v>3732766</v>
       </c>
       <c r="D15" s="282">
-        <v>247034</v>
+        <v>247970</v>
       </c>
       <c r="E15" s="282">
-        <v>1842</v>
+        <v>4962</v>
       </c>
       <c r="F15" s="282">
-        <v>2609574</v>
+        <v>2613051</v>
       </c>
       <c r="G15" s="282">
-        <v>3153231</v>
+        <v>3119258</v>
       </c>
       <c r="H15" s="282">
-        <v>2541575</v>
+        <v>2547452</v>
       </c>
       <c r="I15" s="282">
-        <v>2539799</v>
+        <v>2545751</v>
       </c>
       <c r="J15" s="282">
-        <v>1777</v>
+        <v>1701</v>
       </c>
       <c r="K15" s="282">
-        <v>1942</v>
+        <v>1983</v>
       </c>
       <c r="L15" s="282">
-        <v>1639</v>
+        <v>1524</v>
       </c>
       <c r="M15" s="282">
-        <v>303</v>
+        <v>459</v>
       </c>
       <c r="N15" s="285">
         <v>0.08</v>
       </c>
       <c r="O15" s="288">
-        <v>37028</v>
+        <v>36835</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>132</v>
       </c>
-      <c r="B16" s="191"/>
-[...12 lines deleted...]
-      <c r="O16" s="197"/>
+      <c r="B16" s="172"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="172"/>
+      <c r="E16" s="172"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="172"/>
+      <c r="H16" s="172"/>
+      <c r="I16" s="172"/>
+      <c r="J16" s="172"/>
+      <c r="K16" s="172"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="172"/>
+      <c r="N16" s="174"/>
+      <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>133</v>
       </c>
       <c r="B17" s="282">
         <v>130694</v>
       </c>
       <c r="C17" s="282">
-        <v>5129088</v>
+        <v>5178297</v>
       </c>
       <c r="D17" s="282">
-        <v>306309</v>
+        <v>307000</v>
       </c>
       <c r="E17" s="282">
-        <v>2149</v>
+        <v>6352</v>
       </c>
       <c r="F17" s="282">
-        <v>3280129</v>
+        <v>3314632</v>
       </c>
       <c r="G17" s="282">
-        <v>4357888</v>
+        <v>4375878</v>
       </c>
       <c r="H17" s="282">
-        <v>3189800</v>
+        <v>3228458</v>
       </c>
       <c r="I17" s="282">
-        <v>3185867</v>
+        <v>3224382</v>
       </c>
       <c r="J17" s="282">
-        <v>3933</v>
+        <v>4076</v>
       </c>
       <c r="K17" s="282">
-        <v>4755</v>
+        <v>4854</v>
       </c>
       <c r="L17" s="282">
-        <v>3950</v>
+        <v>3772</v>
       </c>
       <c r="M17" s="282">
-        <v>806</v>
+        <v>1083</v>
       </c>
       <c r="N17" s="285">
         <v>0.15</v>
       </c>
       <c r="O17" s="288">
-        <v>38032</v>
+        <v>38838</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>134</v>
       </c>
-      <c r="B18" s="191"/>
-[...12 lines deleted...]
-      <c r="O18" s="197"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="172"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="172"/>
+      <c r="H18" s="172"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="172"/>
+      <c r="K18" s="172"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="172"/>
+      <c r="N18" s="174"/>
+      <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>135</v>
       </c>
       <c r="B19" s="282">
         <v>122846</v>
       </c>
       <c r="C19" s="282">
-        <v>4887511</v>
+        <v>4945786</v>
       </c>
       <c r="D19" s="282">
-        <v>311875</v>
+        <v>315605</v>
       </c>
       <c r="E19" s="282">
-        <v>3008</v>
+        <v>9178</v>
       </c>
       <c r="F19" s="282">
-        <v>2956952</v>
+        <v>3075761</v>
       </c>
       <c r="G19" s="282">
-        <v>3962827</v>
+        <v>4009803</v>
       </c>
       <c r="H19" s="282">
-        <v>2842232</v>
+        <v>2964544</v>
       </c>
       <c r="I19" s="282">
-        <v>2836919</v>
+        <v>2959875</v>
       </c>
       <c r="J19" s="282">
-        <v>5313</v>
+        <v>4670</v>
       </c>
       <c r="K19" s="282">
-        <v>4740</v>
+        <v>4640</v>
       </c>
       <c r="L19" s="282">
-        <v>3153</v>
+        <v>3090</v>
       </c>
       <c r="M19" s="282">
-        <v>1587</v>
+        <v>1550</v>
       </c>
       <c r="N19" s="285">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="O19" s="288">
-        <v>41153</v>
+        <v>40147</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>136</v>
       </c>
-      <c r="B20" s="191"/>
-[...12 lines deleted...]
-      <c r="O20" s="197"/>
+      <c r="B20" s="172"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="172"/>
+      <c r="E20" s="172"/>
+      <c r="F20" s="172"/>
+      <c r="G20" s="172"/>
+      <c r="H20" s="172"/>
+      <c r="I20" s="172"/>
+      <c r="J20" s="172"/>
+      <c r="K20" s="172"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="172"/>
+      <c r="N20" s="174"/>
+      <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="282">
         <v>106305</v>
       </c>
       <c r="C21" s="282">
-        <v>4240917</v>
+        <v>4318442</v>
       </c>
       <c r="D21" s="282">
-        <v>256315</v>
+        <v>259652</v>
       </c>
       <c r="E21" s="282">
-        <v>2889</v>
+        <v>7487</v>
       </c>
       <c r="F21" s="282">
-        <v>2508944</v>
+        <v>2592696</v>
       </c>
       <c r="G21" s="282">
-        <v>3487019</v>
+        <v>3492465</v>
       </c>
       <c r="H21" s="282">
-        <v>2399465</v>
+        <v>2489342</v>
       </c>
       <c r="I21" s="282">
-        <v>2395500</v>
+        <v>2485929</v>
       </c>
       <c r="J21" s="282">
-        <v>3965</v>
+        <v>3413</v>
       </c>
       <c r="K21" s="282">
-        <v>3734</v>
+        <v>3640</v>
       </c>
       <c r="L21" s="282">
-        <v>2945</v>
+        <v>2778</v>
       </c>
       <c r="M21" s="282">
-        <v>789</v>
+        <v>862</v>
       </c>
       <c r="N21" s="285">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O21" s="288">
-        <v>30697</v>
+        <v>30548</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>138</v>
       </c>
-      <c r="B22" s="191"/>
-[...12 lines deleted...]
-      <c r="O22" s="197"/>
+      <c r="B22" s="172"/>
+      <c r="C22" s="172"/>
+      <c r="D22" s="172"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="172"/>
+      <c r="I22" s="172"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="172"/>
+      <c r="N22" s="174"/>
+      <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="282">
         <v>117660</v>
       </c>
       <c r="C23" s="282">
-        <v>3403529</v>
+        <v>3447231</v>
       </c>
       <c r="D23" s="282">
-        <v>224597</v>
+        <v>225977</v>
       </c>
       <c r="E23" s="282">
-        <v>2007</v>
+        <v>6213</v>
       </c>
       <c r="F23" s="282">
-        <v>2135939</v>
+        <v>2176723</v>
       </c>
       <c r="G23" s="282">
-        <v>2856618</v>
+        <v>2883495</v>
       </c>
       <c r="H23" s="282">
-        <v>2078496</v>
+        <v>2116370</v>
       </c>
       <c r="I23" s="282">
-        <v>2075147</v>
+        <v>2112922</v>
       </c>
       <c r="J23" s="282">
-        <v>3350</v>
+        <v>3448</v>
       </c>
       <c r="K23" s="282">
-        <v>3271</v>
+        <v>3291</v>
       </c>
       <c r="L23" s="282">
-        <v>2880</v>
+        <v>2745</v>
       </c>
       <c r="M23" s="282">
-        <v>391</v>
+        <v>547</v>
       </c>
       <c r="N23" s="285">
         <v>0.16</v>
       </c>
       <c r="O23" s="288">
-        <v>28017</v>
+        <v>28459</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>140</v>
       </c>
-      <c r="B24" s="191"/>
-[...12 lines deleted...]
-      <c r="O24" s="197"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="172"/>
+      <c r="F24" s="172"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="172"/>
+      <c r="I24" s="172"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="172"/>
+      <c r="N24" s="174"/>
+      <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B25" s="282">
         <v>48616</v>
       </c>
       <c r="C25" s="282">
-        <v>1626032</v>
+        <v>1624257</v>
       </c>
       <c r="D25" s="282">
-        <v>206704</v>
+        <v>208259</v>
       </c>
       <c r="E25" s="282">
-        <v>2067</v>
+        <v>5718</v>
       </c>
       <c r="F25" s="282">
-        <v>980204</v>
+        <v>987867</v>
       </c>
       <c r="G25" s="282">
-        <v>1272815</v>
+        <v>1262370</v>
       </c>
       <c r="H25" s="282">
-        <v>909154</v>
+        <v>917071</v>
       </c>
       <c r="I25" s="282">
-        <v>904537</v>
+        <v>912716</v>
       </c>
       <c r="J25" s="282">
-        <v>4617</v>
+        <v>4355</v>
       </c>
       <c r="K25" s="282">
-        <v>4899</v>
+        <v>4834</v>
       </c>
       <c r="L25" s="282">
-        <v>4774</v>
+        <v>4539</v>
       </c>
       <c r="M25" s="282">
-        <v>125</v>
+        <v>295</v>
       </c>
       <c r="N25" s="285">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="O25" s="288">
-        <v>12016</v>
+        <v>11956</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>142</v>
       </c>
-      <c r="B26" s="191"/>
-[...12 lines deleted...]
-      <c r="O26" s="197"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="172"/>
+      <c r="I26" s="172"/>
+      <c r="J26" s="172"/>
+      <c r="K26" s="172"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="172"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B27" s="282">
         <v>171800</v>
       </c>
       <c r="C27" s="282">
-        <v>4689119</v>
+        <v>4802530</v>
       </c>
       <c r="D27" s="282">
-        <v>323350</v>
+        <v>330677</v>
       </c>
       <c r="E27" s="282">
-        <v>5836</v>
+        <v>14502</v>
       </c>
       <c r="F27" s="282">
-        <v>2653155</v>
+        <v>2735958</v>
       </c>
       <c r="G27" s="282">
-        <v>3805980</v>
+        <v>3928850</v>
       </c>
       <c r="H27" s="282">
-        <v>2607065</v>
+        <v>2682648</v>
       </c>
       <c r="I27" s="282">
-        <v>2604286</v>
+        <v>2679555</v>
       </c>
       <c r="J27" s="282">
-        <v>2779</v>
+        <v>3093</v>
       </c>
       <c r="K27" s="282">
-        <v>3015</v>
+        <v>3333</v>
       </c>
       <c r="L27" s="282">
-        <v>2804</v>
+        <v>3118</v>
       </c>
       <c r="M27" s="282">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="N27" s="285">
         <v>0.12</v>
       </c>
       <c r="O27" s="288">
-        <v>33654</v>
+        <v>34450</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>144</v>
       </c>
-      <c r="B28" s="191"/>
-[...12 lines deleted...]
-      <c r="O28" s="197"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="172"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="172"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="172"/>
+      <c r="N28" s="174"/>
+      <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>145</v>
       </c>
       <c r="B29" s="282">
         <v>128221</v>
       </c>
       <c r="C29" s="282">
-        <v>5067347</v>
+        <v>5208444</v>
       </c>
       <c r="D29" s="282">
-        <v>326095</v>
+        <v>333118</v>
       </c>
       <c r="E29" s="282">
-        <v>6055</v>
+        <v>15742</v>
       </c>
       <c r="F29" s="282">
-        <v>2867118</v>
+        <v>2977963</v>
       </c>
       <c r="G29" s="282">
-        <v>4412140</v>
+        <v>4492470</v>
       </c>
       <c r="H29" s="282">
-        <v>2836090</v>
+        <v>2946761</v>
       </c>
       <c r="I29" s="282">
-        <v>2833092</v>
+        <v>2943445</v>
       </c>
       <c r="J29" s="282">
-        <v>2998</v>
+        <v>3316</v>
       </c>
       <c r="K29" s="282">
-        <v>4517</v>
+        <v>4620</v>
       </c>
       <c r="L29" s="282">
-        <v>3005</v>
+        <v>3327</v>
       </c>
       <c r="M29" s="282">
-        <v>1512</v>
+        <v>1293</v>
       </c>
       <c r="N29" s="285">
         <v>0.16</v>
       </c>
       <c r="O29" s="288">
-        <v>46601</v>
+        <v>47637</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>146</v>
       </c>
-      <c r="B30" s="191"/>
-[...12 lines deleted...]
-      <c r="O30" s="197"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="172"/>
+      <c r="G30" s="172"/>
+      <c r="H30" s="172"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="172"/>
+      <c r="N30" s="174"/>
+      <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>147</v>
       </c>
       <c r="B31" s="282">
         <v>37833</v>
       </c>
       <c r="C31" s="282">
-        <v>234172</v>
+        <v>243272</v>
       </c>
       <c r="D31" s="282">
-        <v>47273</v>
+        <v>47900</v>
       </c>
       <c r="E31" s="282">
-        <v>207</v>
+        <v>634</v>
       </c>
       <c r="F31" s="282">
-        <v>261250</v>
+        <v>269920</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>226328</v>
+        <v>235006</v>
       </c>
       <c r="I31" s="282">
-        <v>226179</v>
+        <v>234866</v>
       </c>
       <c r="J31" s="282">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="K31" s="282">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="L31" s="282">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="285">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O31" s="288">
-        <v>4112</v>
+        <v>4269</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>148</v>
       </c>
-      <c r="B32" s="191"/>
-[...12 lines deleted...]
-      <c r="O32" s="197"/>
+      <c r="B32" s="172"/>
+      <c r="C32" s="172"/>
+      <c r="D32" s="172"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="172"/>
+      <c r="G32" s="172"/>
+      <c r="H32" s="172"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="172"/>
+      <c r="N32" s="174"/>
+      <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="282">
         <v>18799</v>
       </c>
       <c r="C33" s="282">
-        <v>357557</v>
+        <v>352869</v>
       </c>
       <c r="D33" s="282">
-        <v>27089</v>
+        <v>27012</v>
       </c>
       <c r="E33" s="282">
-        <v>171</v>
+        <v>467</v>
       </c>
       <c r="F33" s="282">
-        <v>233845</v>
+        <v>236671</v>
       </c>
       <c r="G33" s="282">
-        <v>296978</v>
+        <v>283911</v>
       </c>
       <c r="H33" s="282">
-        <v>224128</v>
+        <v>227109</v>
       </c>
       <c r="I33" s="282">
-        <v>223528</v>
+        <v>226362</v>
       </c>
       <c r="J33" s="282">
-        <v>600</v>
+        <v>748</v>
       </c>
       <c r="K33" s="282">
-        <v>807</v>
+        <v>852</v>
       </c>
       <c r="L33" s="282">
-        <v>600</v>
+        <v>748</v>
       </c>
       <c r="M33" s="282">
-        <v>207</v>
+        <v>105</v>
       </c>
       <c r="N33" s="285">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="O33" s="288">
-        <v>2601</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>150</v>
       </c>
-      <c r="B34" s="191"/>
-[...12 lines deleted...]
-      <c r="O34" s="197"/>
+      <c r="B34" s="172"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="172"/>
+      <c r="E34" s="172"/>
+      <c r="F34" s="172"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="172"/>
+      <c r="M34" s="172"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B35" s="282">
         <v>100000</v>
       </c>
       <c r="C35" s="282">
-        <v>4415563</v>
+        <v>4422280</v>
       </c>
       <c r="D35" s="282">
-        <v>379758</v>
+        <v>382378</v>
       </c>
       <c r="E35" s="282">
-        <v>3840</v>
+        <v>8479</v>
       </c>
       <c r="F35" s="282">
-        <v>2602925</v>
+        <v>2677090</v>
       </c>
       <c r="G35" s="282">
-        <v>3238330</v>
+        <v>3219836</v>
       </c>
       <c r="H35" s="282">
-        <v>2437137</v>
+        <v>2511885</v>
       </c>
       <c r="I35" s="282">
-        <v>2432393</v>
+        <v>2507322</v>
       </c>
       <c r="J35" s="282">
-        <v>4744</v>
+        <v>4562</v>
       </c>
       <c r="K35" s="282">
-        <v>4886</v>
+        <v>4776</v>
       </c>
       <c r="L35" s="282">
-        <v>4547</v>
+        <v>4391</v>
       </c>
       <c r="M35" s="282">
-        <v>339</v>
+        <v>386</v>
       </c>
       <c r="N35" s="285">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O35" s="288">
-        <v>40763</v>
+        <v>40692</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>152</v>
       </c>
-      <c r="B36" s="198"/>
-[...12 lines deleted...]
-      <c r="O36" s="200"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="170"/>
+      <c r="N36" s="175"/>
+      <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -6250,1314 +6247,1314 @@
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15" ht="13.5" customHeight="1">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="197">
-    <mergeCell ref="O35:O36"/>
-[...12 lines deleted...]
-    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="O11:O12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="O5:O8"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="O13:O14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="O21:O22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:O24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="O29:O30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="O27:O28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
-    <mergeCell ref="G31:G32"/>
-[...171 lines deleted...]
-    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="O35:O36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N33:N34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="166" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="7.625" customWidth="1"/>
     <col min="5" max="5" width="8.625" customWidth="1"/>
     <col min="6" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="7.125" customWidth="1"/>
     <col min="13" max="13" width="8.125" customWidth="1"/>
     <col min="14" max="14" width="9.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="239" t="s">
+      <c r="A1" s="247" t="s">
+        <v>104</v>
+      </c>
+      <c r="B1" s="247"/>
+      <c r="C1" s="247"/>
+      <c r="D1" s="247"/>
+      <c r="E1" s="247"/>
+      <c r="F1" s="247"/>
+      <c r="G1" s="247"/>
+      <c r="H1" s="247"/>
+      <c r="I1" s="247"/>
+      <c r="J1" s="247"/>
+      <c r="K1" s="247"/>
+      <c r="L1" s="247"/>
+      <c r="M1" s="247"/>
+      <c r="N1" s="247"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="247" t="s">
         <v>105</v>
       </c>
-      <c r="B1" s="239"/>
-[...29 lines deleted...]
-      <c r="N2" s="254"/>
+      <c r="B2" s="250"/>
+      <c r="C2" s="250"/>
+      <c r="D2" s="250"/>
+      <c r="E2" s="250"/>
+      <c r="F2" s="250"/>
+      <c r="G2" s="250"/>
+      <c r="H2" s="250"/>
+      <c r="I2" s="250"/>
+      <c r="J2" s="250"/>
+      <c r="K2" s="250"/>
+      <c r="L2" s="250"/>
+      <c r="M2" s="250"/>
+      <c r="N2" s="250"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="175" t="s">
-[...14 lines deleted...]
-      <c r="N3" s="175"/>
+      <c r="A3" s="182" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
-      <c r="G4" s="177" t="str">
+      <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Jan. 2026</v>
-[...2 lines deleted...]
-      <c r="I4" s="177"/>
+        <v> End of Mar. 2026</v>
+      </c>
+      <c r="H4" s="184"/>
+      <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="G5" s="255" t="s">
-        <v>107</v>
+      <c r="G5" s="251" t="s">
+        <v>106</v>
       </c>
       <c r="H5" s="47"/>
       <c r="I5" s="10"/>
-      <c r="J5" s="255" t="s">
-[...3 lines deleted...]
-      <c r="L5" s="261"/>
+      <c r="J5" s="251" t="s">
+        <v>112</v>
+      </c>
+      <c r="K5" s="256"/>
+      <c r="L5" s="257"/>
       <c r="M5" s="57" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="47" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="62"/>
       <c r="C6" s="62"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F6" s="62"/>
-      <c r="G6" s="256" t="s">
-        <v>108</v>
+      <c r="G6" s="252" t="s">
+        <v>107</v>
       </c>
       <c r="H6" s="46"/>
       <c r="I6" s="11"/>
-      <c r="J6" s="256" t="s">
+      <c r="J6" s="252" t="s">
+        <v>114</v>
+      </c>
+      <c r="K6" s="253"/>
+      <c r="L6" s="254"/>
+      <c r="M6" s="51" t="s">
         <v>115</v>
-      </c>
-[...3 lines deleted...]
-        <v>116</v>
       </c>
       <c r="N6" s="48" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="13.5" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="253" t="s">
+      <c r="D7" s="258" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="45" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G7" s="44" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="50" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="49" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="50" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="50" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="52" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="N7" s="48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="13.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="44"/>
-      <c r="D8" s="253"/>
+      <c r="D8" s="258"/>
       <c r="E8" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="45"/>
       <c r="G8" s="11"/>
       <c r="H8" s="45"/>
       <c r="I8" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="J8" s="259" t="s">
+      <c r="J8" s="255" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="259" t="s">
+      <c r="K8" s="255" t="s">
         <v>32</v>
       </c>
-      <c r="L8" s="259" t="s">
+      <c r="L8" s="255" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="45" t="s">
         <v>26</v>
       </c>
       <c r="N8" s="46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="13.5" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="44"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F9" s="61"/>
       <c r="G9" s="11" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="45" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="65" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="L9" s="259"/>
+        <v>108</v>
+      </c>
+      <c r="J9" s="255"/>
+      <c r="K9" s="255"/>
+      <c r="L9" s="255"/>
       <c r="M9" s="58" t="s">
         <v>34</v>
       </c>
       <c r="N9" s="46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="13.5" customHeight="1" thickBot="1">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="53" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="59" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="55" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F10" s="59" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="55"/>
       <c r="H10" s="54" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="66" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="358" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B11" s="362">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="C11" s="362">
-        <v>43533</v>
+        <v>42851</v>
       </c>
       <c r="D11" s="362">
-        <v>3576</v>
+        <v>3566</v>
       </c>
       <c r="E11" s="362">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="F11" s="362">
-        <v>39549</v>
+        <v>38995</v>
       </c>
       <c r="G11" s="362">
-        <v>31385</v>
+        <v>31480</v>
       </c>
       <c r="H11" s="362">
-        <v>31385</v>
+        <v>31480</v>
       </c>
       <c r="I11" s="374">
         <v>0</v>
       </c>
       <c r="J11" s="374">
         <v>0</v>
       </c>
       <c r="K11" s="374">
         <v>0</v>
       </c>
       <c r="L11" s="374">
         <v>0</v>
       </c>
       <c r="M11" s="377">
         <v>0</v>
       </c>
       <c r="N11" s="370">
-        <v>1092</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="313" t="s">
+      <c r="A12" s="312" t="s">
         <v>297</v>
       </c>
-      <c r="B12" s="191"/>
-[...11 lines deleted...]
-      <c r="N12" s="197"/>
+      <c r="B12" s="172"/>
+      <c r="C12" s="172"/>
+      <c r="D12" s="172"/>
+      <c r="E12" s="172"/>
+      <c r="F12" s="172"/>
+      <c r="G12" s="172"/>
+      <c r="H12" s="172"/>
+      <c r="I12" s="172"/>
+      <c r="J12" s="172"/>
+      <c r="K12" s="172"/>
+      <c r="L12" s="172"/>
+      <c r="M12" s="174"/>
+      <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>298</v>
       </c>
       <c r="B13" s="282">
         <v>133</v>
       </c>
       <c r="C13" s="282">
-        <v>19681</v>
+        <v>19543</v>
       </c>
       <c r="D13" s="282">
-        <v>1617</v>
+        <v>1637</v>
       </c>
       <c r="E13" s="282">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="F13" s="282">
-        <v>17863</v>
+        <v>17812</v>
       </c>
       <c r="G13" s="282">
-        <v>10729</v>
+        <v>10683</v>
       </c>
       <c r="H13" s="282">
-        <v>10722</v>
+        <v>10676</v>
       </c>
       <c r="I13" s="282">
         <v>8</v>
       </c>
       <c r="J13" s="282">
         <v>8</v>
       </c>
       <c r="K13" s="282">
         <v>8</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="285">
         <v>0.07</v>
       </c>
       <c r="N13" s="288">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="313" t="s">
+      <c r="A14" s="312" t="s">
         <v>299</v>
       </c>
-      <c r="B14" s="191"/>
-[...11 lines deleted...]
-      <c r="N14" s="197"/>
+      <c r="B14" s="172"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="172"/>
+      <c r="H14" s="172"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="174"/>
+      <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>300</v>
       </c>
       <c r="B15" s="282">
         <v>855</v>
       </c>
       <c r="C15" s="282">
-        <v>33010</v>
+        <v>32904</v>
       </c>
       <c r="D15" s="282">
-        <v>2757</v>
+        <v>2756</v>
       </c>
       <c r="E15" s="282">
-        <v>24</v>
+        <v>46</v>
       </c>
       <c r="F15" s="282">
-        <v>30049</v>
+        <v>29987</v>
       </c>
       <c r="G15" s="282">
-        <v>20561</v>
+        <v>20244</v>
       </c>
       <c r="H15" s="282">
-        <v>20552</v>
+        <v>20229</v>
       </c>
       <c r="I15" s="282">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="J15" s="282">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K15" s="282">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="L15" s="282">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="M15" s="285">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="N15" s="288">
         <v>442</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="313" t="s">
+      <c r="A16" s="312" t="s">
         <v>301</v>
       </c>
-      <c r="B16" s="191"/>
-[...11 lines deleted...]
-      <c r="N16" s="197"/>
+      <c r="B16" s="172"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="172"/>
+      <c r="E16" s="172"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="172"/>
+      <c r="H16" s="172"/>
+      <c r="I16" s="172"/>
+      <c r="J16" s="172"/>
+      <c r="K16" s="172"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="174"/>
+      <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B17" s="282">
         <v>245</v>
       </c>
       <c r="C17" s="282">
-        <v>16255</v>
+        <v>16273</v>
       </c>
       <c r="D17" s="282">
-        <v>913</v>
+        <v>936</v>
       </c>
       <c r="E17" s="282">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F17" s="282">
-        <v>15280</v>
+        <v>15293</v>
       </c>
       <c r="G17" s="282">
-        <v>10285</v>
+        <v>10330</v>
       </c>
       <c r="H17" s="282">
-        <v>10285</v>
+        <v>10330</v>
       </c>
       <c r="I17" s="293">
         <v>0</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
-      <c r="M17" s="317">
+      <c r="M17" s="316">
         <v>0</v>
       </c>
       <c r="N17" s="288">
         <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="313" t="s">
+      <c r="A18" s="312" t="s">
         <v>303</v>
       </c>
-      <c r="B18" s="191"/>
-[...11 lines deleted...]
-      <c r="N18" s="197"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="172"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="172"/>
+      <c r="H18" s="172"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="172"/>
+      <c r="K18" s="172"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="174"/>
+      <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>304</v>
       </c>
       <c r="B19" s="282">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="C19" s="282">
-        <v>28853</v>
+        <v>29506</v>
       </c>
       <c r="D19" s="282">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="E19" s="282">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="F19" s="282">
-        <v>27001</v>
+        <v>27676</v>
       </c>
       <c r="G19" s="282">
-        <v>20989</v>
+        <v>20975</v>
       </c>
       <c r="H19" s="282">
-        <v>20951</v>
+        <v>20944</v>
       </c>
       <c r="I19" s="282">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="J19" s="282">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="K19" s="282">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="L19" s="282">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="M19" s="285">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="N19" s="288">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="313" t="s">
+      <c r="A20" s="312" t="s">
         <v>305</v>
       </c>
-      <c r="B20" s="191"/>
-[...11 lines deleted...]
-      <c r="N20" s="197"/>
+      <c r="B20" s="172"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="172"/>
+      <c r="E20" s="172"/>
+      <c r="F20" s="172"/>
+      <c r="G20" s="172"/>
+      <c r="H20" s="172"/>
+      <c r="I20" s="172"/>
+      <c r="J20" s="172"/>
+      <c r="K20" s="172"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="174"/>
+      <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>306</v>
       </c>
       <c r="B21" s="282">
-        <v>1980</v>
+        <v>2004</v>
       </c>
       <c r="C21" s="282">
-        <v>99965</v>
+        <v>98245</v>
       </c>
       <c r="D21" s="282">
-        <v>6511</v>
+        <v>6471</v>
       </c>
       <c r="E21" s="282">
-        <v>73</v>
+        <v>199</v>
       </c>
       <c r="F21" s="282">
-        <v>92688</v>
+        <v>91076</v>
       </c>
       <c r="G21" s="282">
-        <v>65925</v>
+        <v>65603</v>
       </c>
       <c r="H21" s="282">
-        <v>65925</v>
+        <v>65603</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
-      <c r="M21" s="317">
+      <c r="M21" s="316">
         <v>0</v>
       </c>
       <c r="N21" s="288">
-        <v>1307</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="313" t="s">
+      <c r="A22" s="312" t="s">
         <v>307</v>
       </c>
-      <c r="B22" s="191"/>
-[...11 lines deleted...]
-      <c r="N22" s="197"/>
+      <c r="B22" s="172"/>
+      <c r="C22" s="172"/>
+      <c r="D22" s="172"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="172"/>
+      <c r="I22" s="172"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="174"/>
+      <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B23" s="282">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="C23" s="282">
-        <v>39087</v>
+        <v>38927</v>
       </c>
       <c r="D23" s="282">
-        <v>2016</v>
+        <v>1968</v>
       </c>
       <c r="E23" s="282">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="F23" s="282">
-        <v>36871</v>
+        <v>36745</v>
       </c>
       <c r="G23" s="282">
-        <v>27536</v>
+        <v>27387</v>
       </c>
       <c r="H23" s="282">
-        <v>27536</v>
+        <v>27387</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
-      <c r="J23" s="282">
-        <v>5</v>
+      <c r="J23" s="293">
+        <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
-      <c r="L23" s="282">
-[...3 lines deleted...]
-        <v>0.02</v>
+      <c r="L23" s="293">
+        <v>0</v>
+      </c>
+      <c r="M23" s="316">
+        <v>0</v>
       </c>
       <c r="N23" s="288">
-        <v>379</v>
+        <v>385</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="313" t="s">
+      <c r="A24" s="312" t="s">
         <v>309</v>
       </c>
-      <c r="B24" s="191"/>
-[...11 lines deleted...]
-      <c r="N24" s="197"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="172"/>
+      <c r="F24" s="172"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="172"/>
+      <c r="I24" s="172"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="174"/>
+      <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>310</v>
       </c>
       <c r="B25" s="282">
         <v>1374</v>
       </c>
       <c r="C25" s="282">
-        <v>96999</v>
+        <v>96392</v>
       </c>
       <c r="D25" s="282">
-        <v>6822</v>
+        <v>6725</v>
       </c>
       <c r="E25" s="282">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="F25" s="282">
-        <v>89233</v>
+        <v>88287</v>
       </c>
       <c r="G25" s="282">
-        <v>67612</v>
+        <v>67003</v>
       </c>
       <c r="H25" s="282">
-        <v>67611</v>
+        <v>67003</v>
       </c>
       <c r="I25" s="282">
         <v>0</v>
       </c>
       <c r="J25" s="282">
         <v>0</v>
       </c>
       <c r="K25" s="282">
         <v>0</v>
       </c>
       <c r="L25" s="282">
         <v>0</v>
       </c>
       <c r="M25" s="285">
         <v>0</v>
       </c>
       <c r="N25" s="288">
-        <v>1944</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="313" t="s">
+      <c r="A26" s="312" t="s">
         <v>311</v>
       </c>
-      <c r="B26" s="191"/>
-[...11 lines deleted...]
-      <c r="N26" s="197"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="172"/>
+      <c r="I26" s="172"/>
+      <c r="J26" s="172"/>
+      <c r="K26" s="172"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>312</v>
       </c>
       <c r="B27" s="282">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C27" s="282">
-        <v>6279</v>
+        <v>6321</v>
       </c>
       <c r="D27" s="282">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="E27" s="282">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="F27" s="282">
-        <v>5814</v>
+        <v>5854</v>
       </c>
       <c r="G27" s="282">
-        <v>4021</v>
+        <v>4003</v>
       </c>
       <c r="H27" s="282">
-        <v>4021</v>
+        <v>4003</v>
       </c>
       <c r="I27" s="293">
         <v>0</v>
       </c>
-      <c r="J27" s="293">
-        <v>0</v>
+      <c r="J27" s="282">
+        <v>11</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
-      <c r="L27" s="293">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L27" s="282">
+        <v>11</v>
+      </c>
+      <c r="M27" s="285">
+        <v>0.27</v>
       </c>
       <c r="N27" s="288">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="313" t="s">
+      <c r="A28" s="312" t="s">
         <v>313</v>
       </c>
-      <c r="B28" s="191"/>
-[...11 lines deleted...]
-      <c r="N28" s="197"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="172"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="172"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="174"/>
+      <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>314</v>
       </c>
       <c r="B29" s="282">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="C29" s="282">
-        <v>11182</v>
+        <v>11104</v>
       </c>
       <c r="D29" s="282">
-        <v>728</v>
+        <v>742</v>
       </c>
       <c r="E29" s="282">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="F29" s="282">
-        <v>10350</v>
+        <v>10264</v>
       </c>
       <c r="G29" s="282">
-        <v>8156</v>
+        <v>8206</v>
       </c>
       <c r="H29" s="282">
-        <v>8150</v>
+        <v>8196</v>
       </c>
       <c r="I29" s="282">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J29" s="282">
         <v>10</v>
       </c>
       <c r="K29" s="282">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>10</v>
+      </c>
+      <c r="L29" s="293">
+        <v>0</v>
       </c>
       <c r="M29" s="285">
         <v>0.13</v>
       </c>
       <c r="N29" s="288">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="313" t="s">
+      <c r="A30" s="312" t="s">
         <v>315</v>
       </c>
-      <c r="B30" s="191"/>
-[...11 lines deleted...]
-      <c r="N30" s="197"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="172"/>
+      <c r="G30" s="172"/>
+      <c r="H30" s="172"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="174"/>
+      <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>316</v>
       </c>
       <c r="B31" s="282">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C31" s="282">
-        <v>6549</v>
+        <v>6573</v>
       </c>
       <c r="D31" s="282">
-        <v>535</v>
+        <v>527</v>
       </c>
       <c r="E31" s="282">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F31" s="282">
-        <v>5950</v>
+        <v>5986</v>
       </c>
       <c r="G31" s="282">
-        <v>4561</v>
+        <v>4565</v>
       </c>
       <c r="H31" s="282">
-        <v>4551</v>
+        <v>4549</v>
       </c>
       <c r="I31" s="282">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="J31" s="282">
         <v>20</v>
       </c>
       <c r="K31" s="282">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="L31" s="282">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="M31" s="285">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="N31" s="288">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="313" t="s">
+      <c r="A32" s="312" t="s">
         <v>317</v>
       </c>
-      <c r="B32" s="191"/>
-[...11 lines deleted...]
-      <c r="N32" s="197"/>
+      <c r="B32" s="172"/>
+      <c r="C32" s="172"/>
+      <c r="D32" s="172"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="172"/>
+      <c r="G32" s="172"/>
+      <c r="H32" s="172"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="174"/>
+      <c r="N32" s="171"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25"/>
-      <c r="B33" s="190"/>
-[...11 lines deleted...]
-      <c r="N33" s="196"/>
+      <c r="B33" s="169"/>
+      <c r="C33" s="169"/>
+      <c r="D33" s="169"/>
+      <c r="E33" s="169"/>
+      <c r="F33" s="169"/>
+      <c r="G33" s="169"/>
+      <c r="H33" s="169"/>
+      <c r="I33" s="169"/>
+      <c r="J33" s="169"/>
+      <c r="K33" s="169"/>
+      <c r="L33" s="169"/>
+      <c r="M33" s="173"/>
+      <c r="N33" s="167"/>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="38"/>
-      <c r="B34" s="191"/>
-[...11 lines deleted...]
-      <c r="N34" s="197"/>
+      <c r="B34" s="172"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="172"/>
+      <c r="E34" s="172"/>
+      <c r="F34" s="172"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="172"/>
+      <c r="M34" s="174"/>
+      <c r="N34" s="171"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="25"/>
-      <c r="B35" s="190"/>
-[...11 lines deleted...]
-      <c r="N35" s="196"/>
+      <c r="B35" s="169"/>
+      <c r="C35" s="169"/>
+      <c r="D35" s="169"/>
+      <c r="E35" s="169"/>
+      <c r="F35" s="169"/>
+      <c r="G35" s="169"/>
+      <c r="H35" s="169"/>
+      <c r="I35" s="169"/>
+      <c r="J35" s="169"/>
+      <c r="K35" s="169"/>
+      <c r="L35" s="169"/>
+      <c r="M35" s="173"/>
+      <c r="N35" s="167"/>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="39"/>
-      <c r="B36" s="198"/>
-[...11 lines deleted...]
-      <c r="N36" s="200"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="175"/>
+      <c r="N36" s="168"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
@@ -7615,240 +7612,240 @@
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
     </row>
     <row r="42" spans="1:14" ht="13.5" customHeight="1">
       <c r="A42" s="9"/>
       <c r="B42" s="9"/>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="184">
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="J8:J9"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="G6:I6"/>
+    <mergeCell ref="J6:L6"/>
+    <mergeCell ref="J5:L5"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L33:L34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="H35:H36"/>
-    <mergeCell ref="J35:J36"/>
-[...172 lines deleted...]
-    <mergeCell ref="F11:F12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="175" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="25.125" customWidth="1"/>
     <col min="2" max="2" width="6.875" customWidth="1"/>
     <col min="3" max="3" width="7.625" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.625" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.5" customWidth="1"/>
@@ -7875,1178 +7872,1178 @@
       <c r="L1" s="201"/>
       <c r="M1" s="201"/>
       <c r="N1" s="201"/>
       <c r="O1" s="201"/>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="201" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="202"/>
       <c r="C2" s="202"/>
       <c r="D2" s="202"/>
       <c r="E2" s="202"/>
       <c r="F2" s="202"/>
       <c r="G2" s="202"/>
       <c r="H2" s="202"/>
       <c r="I2" s="202"/>
       <c r="J2" s="202"/>
       <c r="K2" s="202"/>
       <c r="L2" s="202"/>
       <c r="M2" s="202"/>
       <c r="N2" s="202"/>
       <c r="O2" s="202"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
-      <c r="A3" s="175" t="s">
+      <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="175"/>
-[...12 lines deleted...]
-      <c r="O3" s="175"/>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
+      <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
-      <c r="G4" s="177" t="str">
+      <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Jan. 2026</v>
-[...2 lines deleted...]
-      <c r="I4" s="177"/>
+        <v> End of Mar. 2026</v>
+      </c>
+      <c r="H4" s="184"/>
+      <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="76" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="78" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E5" s="75" t="s">
+        <v>111</v>
+      </c>
+      <c r="F5" s="75" t="s">
+        <v>120</v>
+      </c>
+      <c r="G5" s="75" t="s">
+        <v>121</v>
+      </c>
+      <c r="H5" s="196" t="s">
+        <v>106</v>
+      </c>
+      <c r="I5" s="197"/>
+      <c r="J5" s="198"/>
+      <c r="K5" s="187" t="s">
         <v>112</v>
       </c>
-      <c r="F5" s="75" t="s">
-[...14 lines deleted...]
-      <c r="M5" s="184"/>
+      <c r="L5" s="188"/>
+      <c r="M5" s="189"/>
       <c r="N5" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="185" t="s">
-        <v>123</v>
+      <c r="O5" s="190" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="14.45" customHeight="1">
       <c r="A6" s="2"/>
       <c r="B6" s="76"/>
       <c r="C6" s="77"/>
       <c r="D6" s="78"/>
       <c r="E6" s="78" t="s">
+        <v>113</v>
+      </c>
+      <c r="F6" s="78" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="H6" s="199" t="s">
+        <v>107</v>
+      </c>
+      <c r="I6" s="200"/>
+      <c r="J6" s="71"/>
+      <c r="K6" s="192" t="s">
         <v>114</v>
       </c>
-      <c r="F6" s="78" t="s">
-[...10 lines deleted...]
-      <c r="K6" s="187" t="s">
+      <c r="L6" s="193"/>
+      <c r="M6" s="194"/>
+      <c r="N6" s="77" t="s">
         <v>115</v>
       </c>
-      <c r="L6" s="188"/>
-[...4 lines deleted...]
-      <c r="O6" s="186"/>
+      <c r="O6" s="191"/>
     </row>
     <row r="7" spans="1:15" ht="14.1" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="80"/>
       <c r="C7" s="81"/>
       <c r="D7" s="81"/>
       <c r="E7" s="82" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="80"/>
       <c r="G7" s="82" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="94" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="67" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="67" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="84" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="85" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="85" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="86" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="O7" s="186"/>
+        <v>117</v>
+      </c>
+      <c r="O7" s="191"/>
     </row>
     <row r="8" spans="1:15" ht="14.1" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="82" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="87" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="87" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="83" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="82" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="95" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="68"/>
       <c r="J8" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="167" t="s">
+      <c r="K8" s="195" t="s">
         <v>31</v>
       </c>
-      <c r="L8" s="167" t="s">
+      <c r="L8" s="195" t="s">
         <v>32</v>
       </c>
-      <c r="M8" s="167" t="s">
+      <c r="M8" s="195" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="186"/>
+      <c r="O8" s="191"/>
     </row>
     <row r="9" spans="1:15" ht="14.1" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="82" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="87"/>
       <c r="D9" s="87"/>
       <c r="E9" s="83" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F9" s="87" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="95" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H9" s="71" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="68" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="73" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="M9" s="167"/>
+        <v>108</v>
+      </c>
+      <c r="K9" s="195"/>
+      <c r="L9" s="195"/>
+      <c r="M9" s="195"/>
       <c r="N9" s="88" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="89" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="14.1" customHeight="1" thickBot="1">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="90" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="90" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="90" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="91" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F10" s="90" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="91" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="70"/>
       <c r="I10" s="69" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="74" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="267">
         <v>34433</v>
       </c>
       <c r="C11" s="267">
-        <v>486400</v>
+        <v>609447</v>
       </c>
       <c r="D11" s="267">
-        <v>70490</v>
+        <v>72224</v>
       </c>
       <c r="E11" s="267">
-        <v>1406</v>
+        <v>3611</v>
       </c>
       <c r="F11" s="267">
-        <v>76866</v>
+        <v>90149</v>
       </c>
       <c r="G11" s="267">
-        <v>362083</v>
+        <v>484553</v>
       </c>
       <c r="H11" s="267">
-        <v>52155</v>
+        <v>61250</v>
       </c>
       <c r="I11" s="267">
-        <v>52155</v>
+        <v>61250</v>
       </c>
       <c r="J11" s="299">
         <v>0</v>
       </c>
       <c r="K11" s="299">
         <v>0</v>
       </c>
       <c r="L11" s="299">
         <v>0</v>
       </c>
       <c r="M11" s="299">
         <v>0</v>
       </c>
       <c r="N11" s="302">
         <v>0</v>
       </c>
       <c r="O11" s="275">
-        <v>576</v>
+        <v>671</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>153</v>
       </c>
-      <c r="B12" s="181"/>
-[...12 lines deleted...]
-      <c r="O12" s="179"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="179"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="179"/>
+      <c r="F12" s="179"/>
+      <c r="G12" s="179"/>
+      <c r="H12" s="179"/>
+      <c r="I12" s="179"/>
+      <c r="J12" s="179"/>
+      <c r="K12" s="179"/>
+      <c r="L12" s="179"/>
+      <c r="M12" s="179"/>
+      <c r="N12" s="177"/>
+      <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="282">
         <v>30554</v>
       </c>
       <c r="C13" s="282">
-        <v>426489</v>
+        <v>430251</v>
       </c>
       <c r="D13" s="282">
-        <v>44678</v>
+        <v>44647</v>
       </c>
       <c r="E13" s="282">
-        <v>425</v>
+        <v>877</v>
       </c>
       <c r="F13" s="282">
-        <v>272322</v>
+        <v>273438</v>
       </c>
       <c r="G13" s="282">
-        <v>310011</v>
+        <v>316014</v>
       </c>
       <c r="H13" s="282">
-        <v>237913</v>
+        <v>240319</v>
       </c>
       <c r="I13" s="282">
-        <v>236648</v>
+        <v>239003</v>
       </c>
       <c r="J13" s="282">
-        <v>1265</v>
+        <v>1316</v>
       </c>
       <c r="K13" s="282">
-        <v>1266</v>
+        <v>1316</v>
       </c>
       <c r="L13" s="282">
-        <v>1217</v>
+        <v>1272</v>
       </c>
       <c r="M13" s="282">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="N13" s="285">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="O13" s="288">
-        <v>3128</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>155</v>
       </c>
-      <c r="B14" s="191"/>
-[...12 lines deleted...]
-      <c r="O14" s="197"/>
+      <c r="B14" s="172"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="172"/>
+      <c r="H14" s="172"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="172"/>
+      <c r="N14" s="174"/>
+      <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="282">
         <v>97181</v>
       </c>
       <c r="C15" s="282">
-        <v>2499410</v>
+        <v>2554233</v>
       </c>
       <c r="D15" s="282">
-        <v>148453</v>
+        <v>149069</v>
       </c>
       <c r="E15" s="282">
-        <v>1630</v>
+        <v>4315</v>
       </c>
       <c r="F15" s="282">
-        <v>1714894</v>
+        <v>1766057</v>
       </c>
       <c r="G15" s="282">
-        <v>2175944</v>
+        <v>2228945</v>
       </c>
       <c r="H15" s="282">
-        <v>1681398</v>
+        <v>1733574</v>
       </c>
       <c r="I15" s="282">
-        <v>1679511</v>
+        <v>1731858</v>
       </c>
       <c r="J15" s="282">
-        <v>1886</v>
+        <v>1716</v>
       </c>
       <c r="K15" s="282">
-        <v>2830</v>
+        <v>3045</v>
       </c>
       <c r="L15" s="282">
-        <v>1955</v>
+        <v>1817</v>
       </c>
       <c r="M15" s="282">
-        <v>875</v>
+        <v>1227</v>
       </c>
       <c r="N15" s="285">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O15" s="288">
-        <v>22127</v>
+        <v>21989</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>157</v>
       </c>
-      <c r="B16" s="191"/>
-[...12 lines deleted...]
-      <c r="O16" s="197"/>
+      <c r="B16" s="172"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="172"/>
+      <c r="E16" s="172"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="172"/>
+      <c r="H16" s="172"/>
+      <c r="I16" s="172"/>
+      <c r="J16" s="172"/>
+      <c r="K16" s="172"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="172"/>
+      <c r="N16" s="174"/>
+      <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="282">
         <v>29106</v>
       </c>
       <c r="C17" s="282">
-        <v>803500</v>
+        <v>785576</v>
       </c>
       <c r="D17" s="282">
-        <v>55636</v>
+        <v>56300</v>
       </c>
       <c r="E17" s="282">
-        <v>945</v>
+        <v>2149</v>
       </c>
       <c r="F17" s="282">
-        <v>343538</v>
+        <v>350900</v>
       </c>
       <c r="G17" s="282">
-        <v>633090</v>
+        <v>622517</v>
       </c>
       <c r="H17" s="282">
-        <v>324453</v>
+        <v>322593</v>
       </c>
       <c r="I17" s="282">
-        <v>324394</v>
+        <v>322528</v>
       </c>
       <c r="J17" s="282">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="K17" s="282">
-        <v>242</v>
+        <v>262</v>
       </c>
       <c r="L17" s="282">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="M17" s="282">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="N17" s="285">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O17" s="288">
-        <v>5120</v>
+        <v>5046</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>159</v>
       </c>
-      <c r="B18" s="191"/>
-[...12 lines deleted...]
-      <c r="O18" s="197"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="172"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="172"/>
+      <c r="H18" s="172"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="172"/>
+      <c r="K18" s="172"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="172"/>
+      <c r="N18" s="174"/>
+      <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="282">
         <v>60216</v>
       </c>
       <c r="C19" s="282">
-        <v>997779</v>
+        <v>997133</v>
       </c>
       <c r="D19" s="282">
-        <v>92510</v>
+        <v>93447</v>
       </c>
       <c r="E19" s="282">
-        <v>979</v>
+        <v>2826</v>
       </c>
       <c r="F19" s="282">
-        <v>683962</v>
+        <v>698181</v>
       </c>
       <c r="G19" s="282">
-        <v>849607</v>
+        <v>844886</v>
       </c>
       <c r="H19" s="282">
-        <v>636183</v>
+        <v>649745</v>
       </c>
       <c r="I19" s="282">
-        <v>635184</v>
+        <v>648848</v>
       </c>
       <c r="J19" s="282">
-        <v>999</v>
+        <v>897</v>
       </c>
       <c r="K19" s="282">
-        <v>1201</v>
+        <v>1175</v>
       </c>
       <c r="L19" s="282">
-        <v>1017</v>
+        <v>953</v>
       </c>
       <c r="M19" s="282">
-        <v>183</v>
+        <v>222</v>
       </c>
       <c r="N19" s="285">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O19" s="288">
-        <v>7801</v>
+        <v>7857</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>161</v>
       </c>
-      <c r="B20" s="191"/>
-[...12 lines deleted...]
-      <c r="O20" s="197"/>
+      <c r="B20" s="172"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="172"/>
+      <c r="E20" s="172"/>
+      <c r="F20" s="172"/>
+      <c r="G20" s="172"/>
+      <c r="H20" s="172"/>
+      <c r="I20" s="172"/>
+      <c r="J20" s="172"/>
+      <c r="K20" s="172"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="172"/>
+      <c r="N20" s="174"/>
+      <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="282">
         <v>11112</v>
       </c>
       <c r="C21" s="282">
-        <v>367693</v>
+        <v>364634</v>
       </c>
       <c r="D21" s="282">
-        <v>55175</v>
+        <v>55665</v>
       </c>
       <c r="E21" s="282">
-        <v>555</v>
+        <v>1655</v>
       </c>
       <c r="F21" s="282">
-        <v>234446</v>
+        <v>236618</v>
       </c>
       <c r="G21" s="282">
-        <v>293115</v>
+        <v>292324</v>
       </c>
       <c r="H21" s="282">
-        <v>229137</v>
+        <v>229330</v>
       </c>
       <c r="I21" s="282">
-        <v>229109</v>
+        <v>229291</v>
       </c>
       <c r="J21" s="282">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="K21" s="282">
-        <v>40</v>
+        <v>144</v>
       </c>
       <c r="L21" s="282">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="M21" s="282">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="N21" s="285">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="O21" s="288">
-        <v>3457</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>163</v>
       </c>
-      <c r="B22" s="191"/>
-[...12 lines deleted...]
-      <c r="O22" s="197"/>
+      <c r="B22" s="172"/>
+      <c r="C22" s="172"/>
+      <c r="D22" s="172"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="172"/>
+      <c r="I22" s="172"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="172"/>
+      <c r="N22" s="174"/>
+      <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="282">
         <v>34800</v>
       </c>
       <c r="C23" s="282">
-        <v>791983</v>
+        <v>781669</v>
       </c>
       <c r="D23" s="282">
-        <v>69305</v>
+        <v>70944</v>
       </c>
       <c r="E23" s="282">
-        <v>1628</v>
+        <v>4052</v>
       </c>
       <c r="F23" s="282">
-        <v>409255</v>
+        <v>408733</v>
       </c>
       <c r="G23" s="282">
-        <v>626771</v>
+        <v>615985</v>
       </c>
       <c r="H23" s="282">
-        <v>346447</v>
+        <v>357494</v>
       </c>
       <c r="I23" s="282">
-        <v>346268</v>
+        <v>357274</v>
       </c>
       <c r="J23" s="282">
-        <v>179</v>
+        <v>220</v>
       </c>
       <c r="K23" s="282">
-        <v>323</v>
+        <v>341</v>
       </c>
       <c r="L23" s="282">
-        <v>175</v>
+        <v>219</v>
       </c>
       <c r="M23" s="282">
-        <v>148</v>
+        <v>122</v>
       </c>
       <c r="N23" s="285">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O23" s="288">
-        <v>4482</v>
+        <v>4604</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>165</v>
       </c>
-      <c r="B24" s="191"/>
-[...12 lines deleted...]
-      <c r="O24" s="197"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="172"/>
+      <c r="F24" s="172"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="172"/>
+      <c r="I24" s="172"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="172"/>
+      <c r="N24" s="174"/>
+      <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="282">
         <v>3202</v>
       </c>
       <c r="C25" s="282">
-        <v>97359</v>
+        <v>99534</v>
       </c>
       <c r="D25" s="282">
-        <v>6159</v>
+        <v>6191</v>
       </c>
       <c r="E25" s="282">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="F25" s="282">
-        <v>63800</v>
+        <v>64124</v>
       </c>
       <c r="G25" s="282">
-        <v>82851</v>
+        <v>83934</v>
       </c>
       <c r="H25" s="282">
-        <v>63204</v>
+        <v>63528</v>
       </c>
       <c r="I25" s="282">
-        <v>63145</v>
+        <v>63463</v>
       </c>
       <c r="J25" s="282">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="K25" s="282">
         <v>65</v>
       </c>
       <c r="L25" s="282">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="M25" s="282">
-        <v>37</v>
+        <v>6</v>
       </c>
       <c r="N25" s="285">
         <v>0.1</v>
       </c>
       <c r="O25" s="288">
-        <v>741</v>
+        <v>760</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>167</v>
       </c>
-      <c r="B26" s="191"/>
-[...12 lines deleted...]
-      <c r="O26" s="197"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="172"/>
+      <c r="I26" s="172"/>
+      <c r="J26" s="172"/>
+      <c r="K26" s="172"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="172"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="282">
         <v>14012</v>
       </c>
       <c r="C27" s="282">
-        <v>265345</v>
+        <v>266144</v>
       </c>
       <c r="D27" s="282">
-        <v>17891</v>
+        <v>18074</v>
       </c>
       <c r="E27" s="282">
-        <v>141</v>
+        <v>437</v>
       </c>
       <c r="F27" s="282">
-        <v>188967</v>
+        <v>189991</v>
       </c>
       <c r="G27" s="282">
-        <v>238449</v>
+        <v>238920</v>
       </c>
       <c r="H27" s="282">
-        <v>188804</v>
+        <v>189799</v>
       </c>
       <c r="I27" s="282">
-        <v>188803</v>
+        <v>189799</v>
       </c>
       <c r="J27" s="282">
         <v>1</v>
       </c>
       <c r="K27" s="282">
         <v>1</v>
       </c>
       <c r="L27" s="282">
         <v>1</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="285">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>3272</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>169</v>
       </c>
-      <c r="B28" s="191"/>
-[...12 lines deleted...]
-      <c r="O28" s="197"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="172"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="172"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="172"/>
+      <c r="N28" s="174"/>
+      <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="282">
         <v>49815</v>
       </c>
       <c r="C29" s="282">
-        <v>1392094</v>
+        <v>1399734</v>
       </c>
       <c r="D29" s="282">
-        <v>82851</v>
+        <v>83171</v>
       </c>
       <c r="E29" s="282">
-        <v>1046</v>
+        <v>2776</v>
       </c>
       <c r="F29" s="282">
-        <v>938887</v>
+        <v>948539</v>
       </c>
       <c r="G29" s="282">
-        <v>1167735</v>
+        <v>1179947</v>
       </c>
       <c r="H29" s="282">
-        <v>903051</v>
+        <v>913017</v>
       </c>
       <c r="I29" s="282">
-        <v>902512</v>
+        <v>912384</v>
       </c>
       <c r="J29" s="282">
-        <v>539</v>
+        <v>633</v>
       </c>
       <c r="K29" s="282">
-        <v>1120</v>
+        <v>1167</v>
       </c>
       <c r="L29" s="282">
-        <v>740</v>
+        <v>846</v>
       </c>
       <c r="M29" s="282">
-        <v>380</v>
+        <v>321</v>
       </c>
       <c r="N29" s="285">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>11578</v>
+        <v>11749</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>171</v>
       </c>
-      <c r="B30" s="191"/>
-[...12 lines deleted...]
-      <c r="O30" s="197"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="172"/>
+      <c r="G30" s="172"/>
+      <c r="H30" s="172"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="172"/>
+      <c r="N30" s="174"/>
+      <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="282">
         <v>40403</v>
       </c>
       <c r="C31" s="282">
-        <v>823883</v>
+        <v>829856</v>
       </c>
       <c r="D31" s="282">
-        <v>56498</v>
+        <v>56712</v>
       </c>
       <c r="E31" s="282">
-        <v>675</v>
+        <v>1807</v>
       </c>
       <c r="F31" s="282">
-        <v>543480</v>
+        <v>551294</v>
       </c>
       <c r="G31" s="282">
-        <v>726578</v>
+        <v>729090</v>
       </c>
       <c r="H31" s="282">
-        <v>539880</v>
+        <v>547064</v>
       </c>
       <c r="I31" s="282">
-        <v>539877</v>
+        <v>547061</v>
       </c>
       <c r="J31" s="282">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="K31" s="282">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L31" s="282">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="M31" s="282">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N31" s="285">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>6870</v>
+        <v>6645</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>173</v>
       </c>
-      <c r="B32" s="191"/>
-[...12 lines deleted...]
-      <c r="O32" s="197"/>
+      <c r="B32" s="172"/>
+      <c r="C32" s="172"/>
+      <c r="D32" s="172"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="172"/>
+      <c r="G32" s="172"/>
+      <c r="H32" s="172"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="172"/>
+      <c r="N32" s="174"/>
+      <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="282">
         <v>19403</v>
       </c>
       <c r="C33" s="282">
-        <v>347184</v>
+        <v>349884</v>
       </c>
       <c r="D33" s="282">
-        <v>24815</v>
+        <v>25008</v>
       </c>
       <c r="E33" s="282">
-        <v>225</v>
+        <v>547</v>
       </c>
       <c r="F33" s="282">
-        <v>242921</v>
+        <v>243233</v>
       </c>
       <c r="G33" s="282">
-        <v>301980</v>
+        <v>300798</v>
       </c>
       <c r="H33" s="282">
-        <v>234336</v>
+        <v>234092</v>
       </c>
       <c r="I33" s="282">
-        <v>233824</v>
+        <v>233542</v>
       </c>
       <c r="J33" s="282">
-        <v>512</v>
+        <v>551</v>
       </c>
       <c r="K33" s="282">
-        <v>655</v>
+        <v>619</v>
       </c>
       <c r="L33" s="282">
-        <v>514</v>
+        <v>564</v>
       </c>
       <c r="M33" s="282">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="N33" s="285">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="O33" s="288">
-        <v>2948</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>175</v>
       </c>
-      <c r="B34" s="191"/>
-[...12 lines deleted...]
-      <c r="O34" s="197"/>
+      <c r="B34" s="172"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="172"/>
+      <c r="E34" s="172"/>
+      <c r="F34" s="172"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="172"/>
+      <c r="M34" s="172"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="282">
         <v>13815</v>
       </c>
       <c r="C35" s="282">
-        <v>223023</v>
+        <v>222581</v>
       </c>
       <c r="D35" s="282">
-        <v>18910</v>
+        <v>19079</v>
       </c>
       <c r="E35" s="282">
-        <v>169</v>
+        <v>441</v>
       </c>
       <c r="F35" s="282">
-        <v>158438</v>
+        <v>158831</v>
       </c>
       <c r="G35" s="282">
-        <v>200177</v>
+        <v>199436</v>
       </c>
       <c r="H35" s="282">
-        <v>155617</v>
+        <v>156021</v>
       </c>
       <c r="I35" s="282">
-        <v>155051</v>
+        <v>155331</v>
       </c>
       <c r="J35" s="282">
-        <v>565</v>
+        <v>690</v>
       </c>
       <c r="K35" s="282">
-        <v>946</v>
+        <v>988</v>
       </c>
       <c r="L35" s="282">
-        <v>625</v>
+        <v>663</v>
       </c>
       <c r="M35" s="282">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="N35" s="285">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="O35" s="288">
-        <v>1874</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>177</v>
       </c>
-      <c r="B36" s="198"/>
-[...12 lines deleted...]
-      <c r="O36" s="200"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="170"/>
+      <c r="N36" s="175"/>
+      <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="20" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="3"/>
@@ -9180,253 +9177,253 @@
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15" ht="13.5" customHeight="1">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="197">
-    <mergeCell ref="H35:H36"/>
-[...18 lines deleted...]
-    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="O5:O8"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="O11:O12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="O13:O14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="O21:O22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:O24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="O27:O28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="O29:O30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="J31:J32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="O31:O32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
-    <mergeCell ref="H31:H32"/>
-[...165 lines deleted...]
-    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="O35:O36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="J35:J36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="167" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="25.125" customWidth="1"/>
     <col min="2" max="2" width="6.875" customWidth="1"/>
     <col min="3" max="3" width="7.625" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.625" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.5" customWidth="1"/>
@@ -9453,1178 +9450,1178 @@
       <c r="L1" s="201"/>
       <c r="M1" s="201"/>
       <c r="N1" s="201"/>
       <c r="O1" s="201"/>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1">
       <c r="A2" s="201" t="s">
         <v>68</v>
       </c>
       <c r="B2" s="202"/>
       <c r="C2" s="202"/>
       <c r="D2" s="202"/>
       <c r="E2" s="202"/>
       <c r="F2" s="202"/>
       <c r="G2" s="202"/>
       <c r="H2" s="202"/>
       <c r="I2" s="202"/>
       <c r="J2" s="202"/>
       <c r="K2" s="202"/>
       <c r="L2" s="202"/>
       <c r="M2" s="202"/>
       <c r="N2" s="202"/>
       <c r="O2" s="202"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
-      <c r="A3" s="175" t="s">
+      <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="175"/>
-[...12 lines deleted...]
-      <c r="O3" s="175"/>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
+      <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
-      <c r="G4" s="177" t="str">
+      <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Jan. 2026</v>
-[...2 lines deleted...]
-      <c r="I4" s="177"/>
+        <v> End of Mar. 2026</v>
+      </c>
+      <c r="H4" s="184"/>
+      <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="98" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="102" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="99" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E5" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="F5" s="103" t="s">
+        <v>120</v>
+      </c>
+      <c r="G5" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="H5" s="210" t="s">
+        <v>106</v>
+      </c>
+      <c r="I5" s="213"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="210" t="s">
         <v>112</v>
       </c>
-      <c r="F5" s="103" t="s">
-[...14 lines deleted...]
-      <c r="M5" s="213"/>
+      <c r="L5" s="211"/>
+      <c r="M5" s="212"/>
       <c r="N5" s="110" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="208" t="s">
-        <v>123</v>
+      <c r="O5" s="204" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="14.45" customHeight="1">
       <c r="A6" s="2"/>
       <c r="B6" s="98"/>
       <c r="C6" s="102"/>
       <c r="D6" s="99"/>
       <c r="E6" s="99" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F6" s="99" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="99" t="s">
         <v>124</v>
       </c>
-      <c r="G6" s="99" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="H6" s="207" t="s">
+        <v>107</v>
       </c>
       <c r="I6" s="105"/>
       <c r="J6" s="96"/>
-      <c r="K6" s="206" t="s">
+      <c r="K6" s="207" t="s">
+        <v>114</v>
+      </c>
+      <c r="L6" s="208"/>
+      <c r="M6" s="209"/>
+      <c r="N6" s="102" t="s">
         <v>115</v>
       </c>
-      <c r="L6" s="210"/>
-[...4 lines deleted...]
-      <c r="O6" s="209"/>
+      <c r="O6" s="205"/>
     </row>
     <row r="7" spans="1:15" ht="14.1" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="111"/>
       <c r="C7" s="112"/>
       <c r="D7" s="112"/>
       <c r="E7" s="96" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="111"/>
       <c r="G7" s="96" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="113" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="101" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="101" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="100" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="101" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="101" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="104" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="O7" s="209"/>
+        <v>117</v>
+      </c>
+      <c r="O7" s="205"/>
     </row>
     <row r="8" spans="1:15" ht="14.1" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="96" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="97" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="97" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="113" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="96" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="118" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="96"/>
       <c r="I8" s="97"/>
       <c r="J8" s="115" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="207" t="s">
+      <c r="K8" s="206" t="s">
         <v>31</v>
       </c>
-      <c r="L8" s="207" t="s">
+      <c r="L8" s="206" t="s">
         <v>32</v>
       </c>
-      <c r="M8" s="207" t="s">
+      <c r="M8" s="206" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="97" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="209"/>
+      <c r="O8" s="205"/>
     </row>
     <row r="9" spans="1:15" ht="14.1" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="96" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="97"/>
       <c r="D9" s="97"/>
       <c r="E9" s="113" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F9" s="97" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="118" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H9" s="96" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="97" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="116" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="M9" s="207"/>
+        <v>108</v>
+      </c>
+      <c r="K9" s="206"/>
+      <c r="L9" s="206"/>
+      <c r="M9" s="206"/>
       <c r="N9" s="114" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="105" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="14.1" customHeight="1" thickBot="1">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="106" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="106" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="106" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="108" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F10" s="106" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="108" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="108"/>
       <c r="I10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="117" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="114" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="109" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="267">
         <v>45406</v>
       </c>
       <c r="C11" s="267">
-        <v>1049985</v>
+        <v>1042977</v>
       </c>
       <c r="D11" s="267">
-        <v>85064</v>
+        <v>83878</v>
       </c>
       <c r="E11" s="267">
-        <v>559</v>
+        <v>1777</v>
       </c>
       <c r="F11" s="267">
-        <v>674565</v>
+        <v>677083</v>
       </c>
       <c r="G11" s="267">
-        <v>847266</v>
+        <v>841558</v>
       </c>
       <c r="H11" s="267">
-        <v>649180</v>
+        <v>649714</v>
       </c>
       <c r="I11" s="267">
-        <v>648408</v>
+        <v>648413</v>
       </c>
       <c r="J11" s="267">
-        <v>771</v>
+        <v>1301</v>
       </c>
       <c r="K11" s="267">
-        <v>1833</v>
+        <v>1783</v>
       </c>
       <c r="L11" s="267">
-        <v>1074</v>
+        <v>1536</v>
       </c>
       <c r="M11" s="267">
-        <v>760</v>
+        <v>247</v>
       </c>
       <c r="N11" s="271">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O11" s="275">
-        <v>7660</v>
+        <v>7703</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>178</v>
       </c>
-      <c r="B12" s="181"/>
-[...12 lines deleted...]
-      <c r="O12" s="179"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="179"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="179"/>
+      <c r="F12" s="179"/>
+      <c r="G12" s="179"/>
+      <c r="H12" s="179"/>
+      <c r="I12" s="179"/>
+      <c r="J12" s="179"/>
+      <c r="K12" s="179"/>
+      <c r="L12" s="179"/>
+      <c r="M12" s="179"/>
+      <c r="N12" s="177"/>
+      <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="282">
         <v>48653</v>
       </c>
       <c r="C13" s="282">
-        <v>884168</v>
+        <v>890443</v>
       </c>
       <c r="D13" s="282">
-        <v>70716</v>
+        <v>71265</v>
       </c>
       <c r="E13" s="282">
-        <v>532</v>
+        <v>1364</v>
       </c>
       <c r="F13" s="282">
-        <v>533730</v>
+        <v>552112</v>
       </c>
       <c r="G13" s="282">
-        <v>721740</v>
+        <v>729082</v>
       </c>
       <c r="H13" s="282">
-        <v>505882</v>
+        <v>519173</v>
       </c>
       <c r="I13" s="282">
-        <v>505757</v>
+        <v>519053</v>
       </c>
       <c r="J13" s="282">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="K13" s="282">
         <v>276</v>
       </c>
       <c r="L13" s="282">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="M13" s="282">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="N13" s="285">
         <v>0.05</v>
       </c>
       <c r="O13" s="288">
-        <v>6397</v>
+        <v>6504</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>180</v>
       </c>
-      <c r="B14" s="191"/>
-[...12 lines deleted...]
-      <c r="O14" s="197"/>
+      <c r="B14" s="172"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="172"/>
+      <c r="H14" s="172"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="172"/>
+      <c r="N14" s="174"/>
+      <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="282">
         <v>87303</v>
       </c>
       <c r="C15" s="282">
-        <v>2453265</v>
+        <v>2468076</v>
       </c>
       <c r="D15" s="282">
-        <v>157377</v>
+        <v>159611</v>
       </c>
       <c r="E15" s="282">
-        <v>1755</v>
+        <v>4544</v>
       </c>
       <c r="F15" s="282">
-        <v>1515092</v>
+        <v>1551890</v>
       </c>
       <c r="G15" s="282">
-        <v>2208410</v>
+        <v>2183184</v>
       </c>
       <c r="H15" s="282">
-        <v>1482115</v>
+        <v>1519022</v>
       </c>
       <c r="I15" s="282">
-        <v>1480856</v>
+        <v>1517730</v>
       </c>
       <c r="J15" s="282">
-        <v>1259</v>
+        <v>1292</v>
       </c>
       <c r="K15" s="282">
-        <v>1323</v>
+        <v>1379</v>
       </c>
       <c r="L15" s="282">
-        <v>1195</v>
+        <v>1277</v>
       </c>
       <c r="M15" s="282">
-        <v>128</v>
+        <v>102</v>
       </c>
       <c r="N15" s="285">
         <v>0.09</v>
       </c>
       <c r="O15" s="288">
-        <v>17313</v>
+        <v>17711</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>182</v>
       </c>
-      <c r="B16" s="191"/>
-[...12 lines deleted...]
-      <c r="O16" s="197"/>
+      <c r="B16" s="172"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="172"/>
+      <c r="E16" s="172"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="172"/>
+      <c r="H16" s="172"/>
+      <c r="I16" s="172"/>
+      <c r="J16" s="172"/>
+      <c r="K16" s="172"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="172"/>
+      <c r="N16" s="174"/>
+      <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="282">
         <v>110735</v>
       </c>
       <c r="C17" s="282">
-        <v>2933626</v>
+        <v>2922681</v>
       </c>
       <c r="D17" s="282">
-        <v>203130</v>
+        <v>205533</v>
       </c>
       <c r="E17" s="282">
-        <v>4064</v>
+        <v>8752</v>
       </c>
       <c r="F17" s="282">
-        <v>1801856</v>
+        <v>1793988</v>
       </c>
       <c r="G17" s="282">
-        <v>2398745</v>
+        <v>2378579</v>
       </c>
       <c r="H17" s="282">
-        <v>1735906</v>
+        <v>1729992</v>
       </c>
       <c r="I17" s="282">
-        <v>1734242</v>
+        <v>1728325</v>
       </c>
       <c r="J17" s="282">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="K17" s="282">
-        <v>1944</v>
+        <v>1893</v>
       </c>
       <c r="L17" s="282">
-        <v>1839</v>
+        <v>1751</v>
       </c>
       <c r="M17" s="282">
-        <v>105</v>
+        <v>141</v>
       </c>
       <c r="N17" s="285">
         <v>0.11</v>
       </c>
       <c r="O17" s="288">
-        <v>23555</v>
+        <v>23856</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>184</v>
       </c>
-      <c r="B18" s="191"/>
-[...12 lines deleted...]
-      <c r="O18" s="197"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="172"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="172"/>
+      <c r="H18" s="172"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="172"/>
+      <c r="K18" s="172"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="172"/>
+      <c r="N18" s="174"/>
+      <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="282">
         <v>146320</v>
       </c>
       <c r="C19" s="282">
-        <v>4411541</v>
+        <v>4496746</v>
       </c>
       <c r="D19" s="282">
-        <v>297775</v>
+        <v>303282</v>
       </c>
       <c r="E19" s="282">
-        <v>4144</v>
+        <v>10828</v>
       </c>
       <c r="F19" s="282">
-        <v>2638985</v>
+        <v>2716547</v>
       </c>
       <c r="G19" s="282">
-        <v>3691951</v>
+        <v>3736293</v>
       </c>
       <c r="H19" s="282">
-        <v>2591142</v>
+        <v>2669611</v>
       </c>
       <c r="I19" s="282">
-        <v>2588301</v>
+        <v>2666823</v>
       </c>
       <c r="J19" s="282">
-        <v>2841</v>
+        <v>2789</v>
       </c>
       <c r="K19" s="282">
-        <v>3868</v>
+        <v>3975</v>
       </c>
       <c r="L19" s="282">
-        <v>2954</v>
+        <v>3009</v>
       </c>
       <c r="M19" s="282">
-        <v>914</v>
+        <v>966</v>
       </c>
       <c r="N19" s="285">
         <v>0.15</v>
       </c>
       <c r="O19" s="288">
-        <v>31450</v>
+        <v>31639</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>186</v>
       </c>
-      <c r="B20" s="191"/>
-[...12 lines deleted...]
-      <c r="O20" s="197"/>
+      <c r="B20" s="172"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="172"/>
+      <c r="E20" s="172"/>
+      <c r="F20" s="172"/>
+      <c r="G20" s="172"/>
+      <c r="H20" s="172"/>
+      <c r="I20" s="172"/>
+      <c r="J20" s="172"/>
+      <c r="K20" s="172"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="172"/>
+      <c r="N20" s="174"/>
+      <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="282">
         <v>47036</v>
       </c>
       <c r="C21" s="282">
-        <v>943636</v>
+        <v>964063</v>
       </c>
       <c r="D21" s="282">
-        <v>79241</v>
+        <v>80119</v>
       </c>
       <c r="E21" s="282">
-        <v>960</v>
+        <v>2455</v>
       </c>
       <c r="F21" s="282">
-        <v>548565</v>
+        <v>556714</v>
       </c>
       <c r="G21" s="282">
-        <v>702527</v>
+        <v>712052</v>
       </c>
       <c r="H21" s="282">
-        <v>524662</v>
+        <v>530469</v>
       </c>
       <c r="I21" s="282">
-        <v>523900</v>
+        <v>529714</v>
       </c>
       <c r="J21" s="282">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="K21" s="282">
-        <v>917</v>
+        <v>1363</v>
       </c>
       <c r="L21" s="282">
-        <v>746</v>
+        <v>734</v>
       </c>
       <c r="M21" s="282">
-        <v>171</v>
+        <v>628</v>
       </c>
       <c r="N21" s="285">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="O21" s="288">
-        <v>6629</v>
+        <v>6665</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>188</v>
       </c>
-      <c r="B22" s="191"/>
-[...12 lines deleted...]
-      <c r="O22" s="197"/>
+      <c r="B22" s="172"/>
+      <c r="C22" s="172"/>
+      <c r="D22" s="172"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="172"/>
+      <c r="I22" s="172"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="172"/>
+      <c r="N22" s="174"/>
+      <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="282">
         <v>84250</v>
       </c>
       <c r="C23" s="282">
-        <v>983380</v>
+        <v>1057302</v>
       </c>
       <c r="D23" s="282">
-        <v>103955</v>
+        <v>105435</v>
       </c>
       <c r="E23" s="282">
-        <v>1707</v>
+        <v>3785</v>
       </c>
       <c r="F23" s="282">
-        <v>624232</v>
+        <v>652397</v>
       </c>
       <c r="G23" s="282">
-        <v>784811</v>
+        <v>844970</v>
       </c>
       <c r="H23" s="282">
-        <v>522458</v>
+        <v>547957</v>
       </c>
       <c r="I23" s="282">
-        <v>521743</v>
+        <v>547239</v>
       </c>
       <c r="J23" s="282">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="K23" s="282">
-        <v>991</v>
+        <v>972</v>
       </c>
       <c r="L23" s="282">
-        <v>766</v>
+        <v>729</v>
       </c>
       <c r="M23" s="282">
-        <v>226</v>
+        <v>244</v>
       </c>
       <c r="N23" s="285">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O23" s="288">
-        <v>7730</v>
+        <v>7988</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>190</v>
       </c>
-      <c r="B24" s="191"/>
-[...12 lines deleted...]
-      <c r="O24" s="197"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="172"/>
+      <c r="F24" s="172"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="172"/>
+      <c r="I24" s="172"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="172"/>
+      <c r="N24" s="174"/>
+      <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="282">
         <v>122992</v>
       </c>
       <c r="C25" s="282">
-        <v>3110858</v>
+        <v>3248222</v>
       </c>
       <c r="D25" s="282">
-        <v>217038</v>
+        <v>221007</v>
       </c>
       <c r="E25" s="282">
-        <v>2808</v>
+        <v>7569</v>
       </c>
       <c r="F25" s="282">
-        <v>1963240</v>
+        <v>2043644</v>
       </c>
       <c r="G25" s="282">
-        <v>2564715</v>
+        <v>2636030</v>
       </c>
       <c r="H25" s="282">
-        <v>1903318</v>
+        <v>1980589</v>
       </c>
       <c r="I25" s="282">
-        <v>1901141</v>
+        <v>1978313</v>
       </c>
       <c r="J25" s="282">
-        <v>2177</v>
+        <v>2276</v>
       </c>
       <c r="K25" s="282">
-        <v>2585</v>
+        <v>2690</v>
       </c>
       <c r="L25" s="282">
-        <v>1952</v>
+        <v>1997</v>
       </c>
       <c r="M25" s="282">
-        <v>633</v>
+        <v>693</v>
       </c>
       <c r="N25" s="285">
         <v>0.14</v>
       </c>
       <c r="O25" s="288">
-        <v>23629</v>
+        <v>24400</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>192</v>
       </c>
-      <c r="B26" s="191"/>
-[...12 lines deleted...]
-      <c r="O26" s="197"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="172"/>
+      <c r="I26" s="172"/>
+      <c r="J26" s="172"/>
+      <c r="K26" s="172"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="172"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="282">
         <v>19576</v>
       </c>
       <c r="C27" s="282">
-        <v>393968</v>
+        <v>399021</v>
       </c>
       <c r="D27" s="282">
-        <v>36237</v>
+        <v>36509</v>
       </c>
       <c r="E27" s="282">
-        <v>199</v>
+        <v>548</v>
       </c>
       <c r="F27" s="282">
-        <v>271049</v>
+        <v>276111</v>
       </c>
       <c r="G27" s="282">
-        <v>345141</v>
+        <v>347491</v>
       </c>
       <c r="H27" s="282">
-        <v>255742</v>
+        <v>259708</v>
       </c>
       <c r="I27" s="282">
-        <v>255323</v>
+        <v>259476</v>
       </c>
       <c r="J27" s="282">
-        <v>419</v>
+        <v>232</v>
       </c>
       <c r="K27" s="282">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c r="L27" s="282">
-        <v>389</v>
+        <v>404</v>
       </c>
       <c r="M27" s="282">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N27" s="285">
         <v>0.17</v>
       </c>
       <c r="O27" s="288">
-        <v>4037</v>
+        <v>4160</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>194</v>
       </c>
-      <c r="B28" s="191"/>
-[...12 lines deleted...]
-      <c r="O28" s="197"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="172"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="172"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="172"/>
+      <c r="N28" s="174"/>
+      <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="282">
         <v>171285</v>
       </c>
       <c r="C29" s="282">
-        <v>5978148</v>
+        <v>6030139</v>
       </c>
       <c r="D29" s="282">
-        <v>443332</v>
+        <v>452426</v>
       </c>
       <c r="E29" s="282">
-        <v>6752</v>
+        <v>19374</v>
       </c>
       <c r="F29" s="282">
-        <v>3647770</v>
+        <v>3753328</v>
       </c>
       <c r="G29" s="282">
-        <v>4848755</v>
+        <v>4942834</v>
       </c>
       <c r="H29" s="282">
-        <v>3544826</v>
+        <v>3648314</v>
       </c>
       <c r="I29" s="282">
-        <v>3540318</v>
+        <v>3643778</v>
       </c>
       <c r="J29" s="282">
-        <v>4508</v>
+        <v>4536</v>
       </c>
       <c r="K29" s="282">
-        <v>4449</v>
+        <v>4598</v>
       </c>
       <c r="L29" s="282">
-        <v>2748</v>
+        <v>2827</v>
       </c>
       <c r="M29" s="282">
-        <v>1701</v>
+        <v>1771</v>
       </c>
       <c r="N29" s="285">
         <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>43991</v>
+        <v>44524</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>196</v>
       </c>
-      <c r="B30" s="191"/>
-[...12 lines deleted...]
-      <c r="O30" s="197"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="172"/>
+      <c r="G30" s="172"/>
+      <c r="H30" s="172"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="172"/>
+      <c r="N30" s="174"/>
+      <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="282">
         <v>10000</v>
       </c>
       <c r="C31" s="282">
-        <v>67306</v>
+        <v>72738</v>
       </c>
       <c r="D31" s="282">
-        <v>7718</v>
+        <v>7572</v>
       </c>
       <c r="E31" s="282">
-        <v>-96</v>
+        <v>-263</v>
       </c>
       <c r="F31" s="282">
-        <v>41111</v>
+        <v>45333</v>
       </c>
       <c r="G31" s="282">
-        <v>56761</v>
+        <v>61892</v>
       </c>
       <c r="H31" s="282">
-        <v>40452</v>
+        <v>44880</v>
       </c>
       <c r="I31" s="282">
-        <v>40444</v>
+        <v>44873</v>
       </c>
       <c r="J31" s="282">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="K31" s="282">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L31" s="282">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M31" s="282">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N31" s="285">
         <v>0.02</v>
       </c>
       <c r="O31" s="288">
-        <v>475</v>
+        <v>526</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>198</v>
       </c>
-      <c r="B32" s="191"/>
-[...12 lines deleted...]
-      <c r="O32" s="197"/>
+      <c r="B32" s="172"/>
+      <c r="C32" s="172"/>
+      <c r="D32" s="172"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="172"/>
+      <c r="G32" s="172"/>
+      <c r="H32" s="172"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="172"/>
+      <c r="N32" s="174"/>
+      <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="282">
         <v>20000</v>
       </c>
       <c r="C33" s="282">
-        <v>106112</v>
+        <v>109857</v>
       </c>
       <c r="D33" s="282">
-        <v>15965</v>
+        <v>16007</v>
       </c>
       <c r="E33" s="282">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="F33" s="282">
-        <v>76273</v>
+        <v>78248</v>
       </c>
       <c r="G33" s="282">
-        <v>88668</v>
+        <v>92666</v>
       </c>
       <c r="H33" s="282">
-        <v>76273</v>
+        <v>78248</v>
       </c>
       <c r="I33" s="282">
-        <v>76161</v>
+        <v>78128</v>
       </c>
       <c r="J33" s="282">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="K33" s="282">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="L33" s="282">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="M33" s="282">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="N33" s="285">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O33" s="288">
-        <v>840</v>
+        <v>874</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>200</v>
       </c>
-      <c r="B34" s="191"/>
-[...12 lines deleted...]
-      <c r="O34" s="197"/>
+      <c r="B34" s="172"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="172"/>
+      <c r="E34" s="172"/>
+      <c r="F34" s="172"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="172"/>
+      <c r="M34" s="172"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="282">
         <v>10000</v>
       </c>
       <c r="C35" s="282">
-        <v>56045</v>
+        <v>55738</v>
       </c>
       <c r="D35" s="282">
-        <v>7135</v>
+        <v>7050</v>
       </c>
       <c r="E35" s="282">
-        <v>-45</v>
+        <v>-155</v>
       </c>
       <c r="F35" s="282">
-        <v>22924</v>
+        <v>24911</v>
       </c>
       <c r="G35" s="282">
-        <v>41117</v>
+        <v>40758</v>
       </c>
       <c r="H35" s="282">
-        <v>22924</v>
+        <v>24911</v>
       </c>
       <c r="I35" s="282">
-        <v>22923</v>
+        <v>24910</v>
       </c>
       <c r="J35" s="282">
         <v>1</v>
       </c>
       <c r="K35" s="282">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="L35" s="282">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="285">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="O35" s="288">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="198"/>
-[...12 lines deleted...]
-      <c r="O36" s="200"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="170"/>
+      <c r="N36" s="175"/>
+      <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="20"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -10754,1456 +10751,1456 @@
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
     </row>
     <row r="46" spans="1:15" ht="13.5" customHeight="1">
       <c r="A46" s="3"/>
       <c r="B46" s="3"/>
       <c r="C46" s="3"/>
       <c r="D46" s="3"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
       <c r="O46" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="197">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="O35:O36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="O27:O28"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="O29:O30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:O24"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="O21:O22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="O11:O12"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="O13:O14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="O5:O8"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="K5:M5"/>
-    <mergeCell ref="B11:B12"/>
-[...185 lines deleted...]
-    <mergeCell ref="J33:J34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="168" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.125" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.125" customWidth="1"/>
     <col min="12" max="12" width="5.625" customWidth="1"/>
     <col min="13" max="13" width="5.125" customWidth="1"/>
     <col min="14" max="14" width="7.625" customWidth="1"/>
     <col min="15" max="15" width="7.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="180" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1" s="180"/>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="180"/>
+      <c r="G1" s="180"/>
+      <c r="H1" s="180"/>
+      <c r="I1" s="180"/>
+      <c r="J1" s="180"/>
+      <c r="K1" s="180"/>
+      <c r="L1" s="180"/>
+      <c r="M1" s="180"/>
+      <c r="N1" s="180"/>
+      <c r="O1" s="180"/>
+    </row>
+    <row r="2" spans="1:15" ht="21" customHeight="1">
+      <c r="A2" s="180" t="s">
         <v>97</v>
       </c>
-      <c r="B1" s="173"/>
-[...31 lines deleted...]
-      <c r="O2" s="174"/>
+      <c r="B2" s="181"/>
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+      <c r="F2" s="181"/>
+      <c r="G2" s="181"/>
+      <c r="H2" s="181"/>
+      <c r="I2" s="181"/>
+      <c r="J2" s="181"/>
+      <c r="K2" s="181"/>
+      <c r="L2" s="181"/>
+      <c r="M2" s="181"/>
+      <c r="N2" s="181"/>
+      <c r="O2" s="181"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
-      <c r="A3" s="175" t="s">
+      <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
-      <c r="B3" s="175"/>
-[...12 lines deleted...]
-      <c r="O3" s="175"/>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
+      <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
-      <c r="D4" s="225" t="str">
+      <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 1月底</v>
-[...3 lines deleted...]
-      <c r="G4" s="226" t="str">
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="214"/>
+      <c r="F4" s="214"/>
+      <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Jan. 2026</v>
-[...2 lines deleted...]
-      <c r="I4" s="226"/>
+        <v> End of Mar. 2026</v>
+      </c>
+      <c r="H4" s="215"/>
+      <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E5" s="119" t="s">
+        <v>111</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>120</v>
+      </c>
+      <c r="G5" s="123" t="s">
+        <v>121</v>
+      </c>
+      <c r="H5" s="217" t="s">
+        <v>106</v>
+      </c>
+      <c r="I5" s="225"/>
+      <c r="J5" s="123"/>
+      <c r="K5" s="217" t="s">
         <v>112</v>
       </c>
-      <c r="F5" s="119" t="s">
-[...14 lines deleted...]
-      <c r="M5" s="216"/>
+      <c r="L5" s="218"/>
+      <c r="M5" s="219"/>
       <c r="N5" s="133" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="217" t="s">
-        <v>123</v>
+      <c r="O5" s="220" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="14.45" customHeight="1">
       <c r="A6" s="2"/>
       <c r="B6" s="124" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="122"/>
       <c r="D6" s="119"/>
       <c r="E6" s="119" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F6" s="119" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="119" t="s">
         <v>124</v>
       </c>
-      <c r="G6" s="119" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="H6" s="222" t="s">
+        <v>107</v>
       </c>
       <c r="I6" s="127"/>
       <c r="J6" s="126"/>
-      <c r="K6" s="219" t="s">
+      <c r="K6" s="222" t="s">
+        <v>114</v>
+      </c>
+      <c r="L6" s="223"/>
+      <c r="M6" s="224"/>
+      <c r="N6" s="122" t="s">
         <v>115</v>
       </c>
-      <c r="L6" s="220"/>
-[...4 lines deleted...]
-      <c r="O6" s="218"/>
+      <c r="O6" s="221"/>
     </row>
     <row r="7" spans="1:15" ht="14.45" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="126"/>
       <c r="C7" s="135"/>
       <c r="D7" s="135"/>
       <c r="E7" s="126" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="134"/>
       <c r="G7" s="126" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="136" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="121" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="121" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="120" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="121" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="121" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="125" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="O7" s="218"/>
+        <v>117</v>
+      </c>
+      <c r="O7" s="221"/>
     </row>
     <row r="8" spans="1:15" ht="14.45" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="126" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="128" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="128" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="136" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="126" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="142" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="126"/>
       <c r="I8" s="128"/>
       <c r="J8" s="139" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="223" t="s">
+      <c r="K8" s="226" t="s">
         <v>31</v>
       </c>
-      <c r="L8" s="223" t="s">
+      <c r="L8" s="226" t="s">
         <v>32</v>
       </c>
-      <c r="M8" s="223" t="s">
+      <c r="M8" s="226" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="128" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="218"/>
+      <c r="O8" s="221"/>
     </row>
     <row r="9" spans="1:15" ht="12.6" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="126" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="128"/>
       <c r="D9" s="128"/>
       <c r="E9" s="136" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F9" s="128" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="142" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H9" s="126" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="128" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="140" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="M9" s="223"/>
+        <v>108</v>
+      </c>
+      <c r="K9" s="226"/>
+      <c r="L9" s="226"/>
+      <c r="M9" s="226"/>
       <c r="N9" s="137" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="127" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1" thickBot="1">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="129" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="129" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="129" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="131" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F10" s="129" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="131" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="131"/>
       <c r="I10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="141" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>43995</v>
       </c>
       <c r="C11" s="268">
-        <v>4171258</v>
+        <v>4375428</v>
       </c>
       <c r="D11" s="268">
-        <v>163260</v>
+        <v>164716</v>
       </c>
       <c r="E11" s="305">
-        <v>3636</v>
+        <v>6979</v>
       </c>
       <c r="F11" s="305">
-        <v>2276971</v>
+        <v>2510010</v>
       </c>
       <c r="G11" s="305">
-        <v>1901040</v>
+        <v>1755967</v>
       </c>
       <c r="H11" s="305">
-        <v>1389085</v>
+        <v>1478366</v>
       </c>
       <c r="I11" s="305">
-        <v>1389073</v>
+        <v>1478354</v>
       </c>
       <c r="J11" s="305">
         <v>12</v>
       </c>
       <c r="K11" s="305">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="L11" s="305">
         <v>12</v>
       </c>
-      <c r="M11" s="306">
-[...6 lines deleted...]
-        <v>20642</v>
+      <c r="M11" s="305">
+        <v>45</v>
+      </c>
+      <c r="N11" s="309">
+        <v>0</v>
+      </c>
+      <c r="O11" s="310">
+        <v>20041</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="314" t="s">
+      <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="181"/>
-[...12 lines deleted...]
-      <c r="O12" s="197"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="179"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="172"/>
+      <c r="F12" s="172"/>
+      <c r="G12" s="172"/>
+      <c r="H12" s="172"/>
+      <c r="I12" s="172"/>
+      <c r="J12" s="172"/>
+      <c r="K12" s="172"/>
+      <c r="L12" s="172"/>
+      <c r="M12" s="172"/>
+      <c r="N12" s="174"/>
+      <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="282">
         <v>4454</v>
       </c>
       <c r="C13" s="282">
-        <v>602384</v>
+        <v>630530</v>
       </c>
       <c r="D13" s="282">
-        <v>30340</v>
+        <v>30170</v>
       </c>
       <c r="E13" s="282">
-        <v>642</v>
+        <v>2197</v>
       </c>
       <c r="F13" s="282">
-        <v>432968</v>
+        <v>332360</v>
       </c>
       <c r="G13" s="282">
-        <v>339468</v>
+        <v>394220</v>
       </c>
       <c r="H13" s="282">
-        <v>256161</v>
+        <v>180591</v>
       </c>
       <c r="I13" s="282">
-        <v>256161</v>
+        <v>180591</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="317">
+      <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>2593</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="313" t="s">
+      <c r="A14" s="312" t="s">
         <v>203</v>
       </c>
-      <c r="B14" s="191"/>
-[...12 lines deleted...]
-      <c r="O14" s="197"/>
+      <c r="B14" s="172"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="172"/>
+      <c r="H14" s="172"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="172"/>
+      <c r="N14" s="174"/>
+      <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B15" s="282">
         <v>390</v>
       </c>
       <c r="C15" s="282">
-        <v>117576</v>
+        <v>133895</v>
       </c>
       <c r="D15" s="282">
-        <v>14203</v>
+        <v>13913</v>
       </c>
       <c r="E15" s="282">
-        <v>529</v>
+        <v>164</v>
       </c>
       <c r="F15" s="282">
-        <v>25264</v>
+        <v>77711</v>
       </c>
       <c r="G15" s="282">
-        <v>83634</v>
+        <v>56703</v>
       </c>
       <c r="H15" s="282">
-        <v>20082</v>
+        <v>49801</v>
       </c>
       <c r="I15" s="282">
-        <v>20082</v>
+        <v>49801</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="317">
+      <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>201</v>
+        <v>498</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="313" t="s">
+      <c r="A16" s="312" t="s">
         <v>205</v>
       </c>
-      <c r="B16" s="191"/>
-[...12 lines deleted...]
-      <c r="O16" s="197"/>
+      <c r="B16" s="172"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="172"/>
+      <c r="E16" s="172"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="172"/>
+      <c r="H16" s="172"/>
+      <c r="I16" s="172"/>
+      <c r="J16" s="172"/>
+      <c r="K16" s="172"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="172"/>
+      <c r="N16" s="174"/>
+      <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B17" s="282">
         <v>1000</v>
       </c>
       <c r="C17" s="282">
-        <v>24160</v>
+        <v>23317</v>
       </c>
       <c r="D17" s="282">
-        <v>5298</v>
+        <v>5328</v>
       </c>
       <c r="E17" s="282">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F17" s="282">
-        <v>25231</v>
+        <v>24220</v>
       </c>
       <c r="G17" s="282">
-        <v>8329</v>
+        <v>8588</v>
       </c>
       <c r="H17" s="282">
-        <v>18784</v>
+        <v>18233</v>
       </c>
       <c r="I17" s="282">
-        <v>18772</v>
+        <v>18221</v>
       </c>
       <c r="J17" s="282">
         <v>12</v>
       </c>
       <c r="K17" s="282">
         <v>12</v>
       </c>
       <c r="L17" s="282">
         <v>12</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="285">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O17" s="288">
-        <v>1915</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A18" s="313" t="s">
+      <c r="A18" s="312" t="s">
         <v>207</v>
       </c>
-      <c r="B18" s="191"/>
-[...12 lines deleted...]
-      <c r="O18" s="197"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="172"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="172"/>
+      <c r="H18" s="172"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="172"/>
+      <c r="K18" s="172"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="172"/>
+      <c r="N18" s="174"/>
+      <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B19" s="282">
         <v>665</v>
       </c>
       <c r="C19" s="282">
-        <v>11732</v>
+        <v>15368</v>
       </c>
       <c r="D19" s="282">
-        <v>1004</v>
+        <v>980</v>
       </c>
       <c r="E19" s="282">
-        <v>-11</v>
+        <v>-37</v>
       </c>
       <c r="F19" s="282">
-        <v>20454</v>
+        <v>24051</v>
       </c>
       <c r="G19" s="282">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="H19" s="282">
-        <v>9688</v>
+        <v>12661</v>
       </c>
       <c r="I19" s="282">
-        <v>9688</v>
+        <v>12661</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
-      <c r="N19" s="317">
+      <c r="N19" s="316">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>97</v>
+        <v>127</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A20" s="313" t="s">
+      <c r="A20" s="312" t="s">
         <v>209</v>
       </c>
-      <c r="B20" s="191"/>
-[...12 lines deleted...]
-      <c r="O20" s="197"/>
+      <c r="B20" s="172"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="172"/>
+      <c r="E20" s="172"/>
+      <c r="F20" s="172"/>
+      <c r="G20" s="172"/>
+      <c r="H20" s="172"/>
+      <c r="I20" s="172"/>
+      <c r="J20" s="172"/>
+      <c r="K20" s="172"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="172"/>
+      <c r="N20" s="174"/>
+      <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>210</v>
       </c>
       <c r="B21" s="282">
         <v>200</v>
       </c>
       <c r="C21" s="282">
-        <v>6020</v>
+        <v>7019</v>
       </c>
       <c r="D21" s="282">
-        <v>1996</v>
+        <v>2048</v>
       </c>
       <c r="E21" s="282">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="F21" s="293">
         <v>0</v>
       </c>
       <c r="G21" s="282">
         <v>7</v>
       </c>
       <c r="H21" s="293">
         <v>0</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
-      <c r="N21" s="317">
-[...2 lines deleted...]
-      <c r="O21" s="320">
+      <c r="N21" s="316">
+        <v>0</v>
+      </c>
+      <c r="O21" s="319">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A22" s="313" t="s">
+      <c r="A22" s="312" t="s">
         <v>211</v>
       </c>
-      <c r="B22" s="191"/>
-[...12 lines deleted...]
-      <c r="O22" s="197"/>
+      <c r="B22" s="172"/>
+      <c r="C22" s="172"/>
+      <c r="D22" s="172"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="172"/>
+      <c r="I22" s="172"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="172"/>
+      <c r="N22" s="174"/>
+      <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>212</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>195200</v>
+        <v>239489</v>
       </c>
       <c r="D23" s="282">
-        <v>7178</v>
+        <v>6953</v>
       </c>
       <c r="E23" s="282">
-        <v>-309</v>
+        <v>-577</v>
       </c>
       <c r="F23" s="282">
-        <v>107584</v>
+        <v>149671</v>
       </c>
       <c r="G23" s="282">
-        <v>5639</v>
+        <v>2195</v>
       </c>
       <c r="H23" s="282">
-        <v>74388</v>
+        <v>100833</v>
       </c>
       <c r="I23" s="282">
-        <v>74388</v>
+        <v>100833</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
-      <c r="N23" s="317">
+      <c r="N23" s="316">
         <v>0</v>
       </c>
       <c r="O23" s="288">
-        <v>730</v>
+        <v>986</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A24" s="313" t="s">
+      <c r="A24" s="312" t="s">
         <v>213</v>
       </c>
-      <c r="B24" s="191"/>
-[...12 lines deleted...]
-      <c r="O24" s="197"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="172"/>
+      <c r="F24" s="172"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="172"/>
+      <c r="I24" s="172"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="172"/>
+      <c r="N24" s="174"/>
+      <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>214</v>
       </c>
       <c r="B25" s="282">
         <v>200</v>
       </c>
       <c r="C25" s="282">
-        <v>13755</v>
+        <v>16658</v>
       </c>
       <c r="D25" s="282">
-        <v>3530</v>
+        <v>3714</v>
       </c>
       <c r="E25" s="282">
-        <v>411</v>
+        <v>635</v>
       </c>
       <c r="F25" s="293">
         <v>0</v>
       </c>
       <c r="G25" s="293">
         <v>0</v>
       </c>
       <c r="H25" s="293">
         <v>0</v>
       </c>
       <c r="I25" s="293">
         <v>0</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
-      <c r="N25" s="317">
-[...2 lines deleted...]
-      <c r="O25" s="320">
+      <c r="N25" s="316">
+        <v>0</v>
+      </c>
+      <c r="O25" s="319">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A26" s="313" t="s">
+      <c r="A26" s="312" t="s">
         <v>215</v>
       </c>
-      <c r="B26" s="191"/>
-[...12 lines deleted...]
-      <c r="O26" s="197"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="172"/>
+      <c r="I26" s="172"/>
+      <c r="J26" s="172"/>
+      <c r="K26" s="172"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="172"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="282">
         <v>1650</v>
       </c>
       <c r="C27" s="282">
-        <v>92122</v>
+        <v>86885</v>
       </c>
       <c r="D27" s="282">
-        <v>1893</v>
+        <v>2174</v>
       </c>
       <c r="E27" s="282">
-        <v>-44</v>
+        <v>311</v>
       </c>
       <c r="F27" s="282">
-        <v>17842</v>
+        <v>15449</v>
       </c>
       <c r="G27" s="282">
-        <v>2127</v>
+        <v>2120</v>
       </c>
       <c r="H27" s="282">
-        <v>16634</v>
+        <v>14233</v>
       </c>
       <c r="I27" s="282">
-        <v>16634</v>
+        <v>14233</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
-      <c r="N27" s="317">
+      <c r="N27" s="316">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>578</v>
+        <v>272</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A28" s="313" t="s">
+      <c r="A28" s="312" t="s">
         <v>217</v>
       </c>
-      <c r="B28" s="191"/>
-[...12 lines deleted...]
-      <c r="O28" s="197"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="172"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="172"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="172"/>
+      <c r="N28" s="174"/>
+      <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="282">
         <v>510</v>
       </c>
       <c r="C29" s="282">
-        <v>204747</v>
+        <v>201330</v>
       </c>
       <c r="D29" s="282">
-        <v>2509</v>
+        <v>2191</v>
       </c>
       <c r="E29" s="282">
-        <v>150</v>
+        <v>31</v>
       </c>
       <c r="F29" s="282">
-        <v>29098</v>
+        <v>26875</v>
       </c>
       <c r="G29" s="282">
-        <v>138696</v>
+        <v>132203</v>
       </c>
       <c r="H29" s="282">
-        <v>9377</v>
+        <v>8067</v>
       </c>
       <c r="I29" s="282">
-        <v>9377</v>
+        <v>8067</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
-      <c r="N29" s="317">
+      <c r="N29" s="316">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>94</v>
+        <v>81</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A30" s="313" t="s">
+      <c r="A30" s="312" t="s">
         <v>219</v>
       </c>
-      <c r="B30" s="191"/>
-[...12 lines deleted...]
-      <c r="O30" s="197"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="172"/>
+      <c r="G30" s="172"/>
+      <c r="H30" s="172"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="172"/>
+      <c r="N30" s="174"/>
+      <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="282">
         <v>881</v>
       </c>
       <c r="C31" s="282">
-        <v>37829</v>
+        <v>38721</v>
       </c>
       <c r="D31" s="282">
-        <v>3023</v>
+        <v>3103</v>
       </c>
       <c r="E31" s="282">
-        <v>56</v>
+        <v>99</v>
       </c>
       <c r="F31" s="282">
-        <v>36605</v>
+        <v>37455</v>
       </c>
       <c r="G31" s="282">
-        <v>12529</v>
+        <v>10826</v>
       </c>
       <c r="H31" s="282">
-        <v>34961</v>
+        <v>35660</v>
       </c>
       <c r="I31" s="282">
-        <v>34961</v>
+        <v>35660</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
-      <c r="N31" s="317">
+      <c r="N31" s="316">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>392</v>
+        <v>398</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A32" s="313" t="s">
+      <c r="A32" s="312" t="s">
         <v>221</v>
       </c>
-      <c r="B32" s="191"/>
-[...12 lines deleted...]
-      <c r="O32" s="197"/>
+      <c r="B32" s="172"/>
+      <c r="C32" s="172"/>
+      <c r="D32" s="172"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="172"/>
+      <c r="G32" s="172"/>
+      <c r="H32" s="172"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="172"/>
+      <c r="N32" s="174"/>
+      <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="282">
         <v>2000</v>
       </c>
       <c r="C33" s="282">
-        <v>101354</v>
+        <v>112130</v>
       </c>
       <c r="D33" s="282">
-        <v>4307</v>
+        <v>4171</v>
       </c>
       <c r="E33" s="282">
-        <v>217</v>
+        <v>40</v>
       </c>
       <c r="F33" s="282">
-        <v>11440</v>
+        <v>19294</v>
       </c>
       <c r="G33" s="282">
-        <v>66652</v>
+        <v>64334</v>
       </c>
       <c r="H33" s="282">
-        <v>8255</v>
+        <v>15801</v>
       </c>
       <c r="I33" s="282">
-        <v>8255</v>
+        <v>15801</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
-      <c r="N33" s="317">
+      <c r="N33" s="316">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>83</v>
+        <v>158</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A34" s="313" t="s">
+      <c r="A34" s="312" t="s">
         <v>223</v>
       </c>
-      <c r="B34" s="191"/>
-[...12 lines deleted...]
-      <c r="O34" s="197"/>
+      <c r="B34" s="172"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="172"/>
+      <c r="E34" s="172"/>
+      <c r="F34" s="172"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="172"/>
+      <c r="M34" s="172"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B35" s="282">
         <v>200</v>
       </c>
       <c r="C35" s="282">
-        <v>222729</v>
+        <v>219952</v>
       </c>
       <c r="D35" s="282">
-        <v>8082</v>
+        <v>8117</v>
       </c>
       <c r="E35" s="282">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="F35" s="282">
-        <v>190605</v>
+        <v>226062</v>
       </c>
       <c r="G35" s="282">
-        <v>39165</v>
+        <v>36881</v>
       </c>
       <c r="H35" s="282">
-        <v>139465</v>
+        <v>156584</v>
       </c>
       <c r="I35" s="282">
-        <v>139465</v>
+        <v>156584</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
-      <c r="N35" s="317">
+      <c r="N35" s="316">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>1843</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="322" t="s">
+      <c r="A36" s="321" t="s">
         <v>225</v>
       </c>
-      <c r="B36" s="198"/>
-[...12 lines deleted...]
-      <c r="O36" s="200"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="170"/>
+      <c r="N36" s="175"/>
+      <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
@@ -12314,1452 +12311,1452 @@
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
     </row>
     <row r="45" spans="1:15" ht="13.5" customHeight="1">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="197">
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="O35:O36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="O5:O8"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="O27:O28"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="O29:O30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:O24"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="O21:O22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="O13:O14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="O11:O12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="D13:D14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
-    <mergeCell ref="H11:H12"/>
-[...185 lines deleted...]
-    <mergeCell ref="J35:J36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="169" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.125" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.125" customWidth="1"/>
     <col min="12" max="12" width="5.625" customWidth="1"/>
     <col min="13" max="13" width="5.125" customWidth="1"/>
     <col min="14" max="14" width="7.625" customWidth="1"/>
     <col min="15" max="15" width="7.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="180" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="180"/>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="180"/>
+      <c r="G1" s="180"/>
+      <c r="H1" s="180"/>
+      <c r="I1" s="180"/>
+      <c r="J1" s="180"/>
+      <c r="K1" s="180"/>
+      <c r="L1" s="180"/>
+      <c r="M1" s="180"/>
+      <c r="N1" s="180"/>
+      <c r="O1" s="180"/>
+    </row>
+    <row r="2" spans="1:15" ht="21" customHeight="1">
+      <c r="A2" s="180" t="s">
         <v>99</v>
       </c>
-      <c r="B1" s="173"/>
-[...31 lines deleted...]
-      <c r="O2" s="174"/>
+      <c r="B2" s="181"/>
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+      <c r="F2" s="181"/>
+      <c r="G2" s="181"/>
+      <c r="H2" s="181"/>
+      <c r="I2" s="181"/>
+      <c r="J2" s="181"/>
+      <c r="K2" s="181"/>
+      <c r="L2" s="181"/>
+      <c r="M2" s="181"/>
+      <c r="N2" s="181"/>
+      <c r="O2" s="181"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
-      <c r="A3" s="175" t="s">
+      <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
-      <c r="B3" s="175"/>
-[...12 lines deleted...]
-      <c r="O3" s="175"/>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
+      <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
-      <c r="D4" s="225" t="str">
+      <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 1月底</v>
-[...3 lines deleted...]
-      <c r="G4" s="226" t="str">
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="214"/>
+      <c r="F4" s="214"/>
+      <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Jan. 2026</v>
-[...2 lines deleted...]
-      <c r="I4" s="226"/>
+        <v> End of Mar. 2026</v>
+      </c>
+      <c r="H4" s="215"/>
+      <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E5" s="119" t="s">
+        <v>111</v>
+      </c>
+      <c r="F5" s="119" t="s">
+        <v>120</v>
+      </c>
+      <c r="G5" s="123" t="s">
+        <v>121</v>
+      </c>
+      <c r="H5" s="217" t="s">
+        <v>106</v>
+      </c>
+      <c r="I5" s="225"/>
+      <c r="J5" s="123"/>
+      <c r="K5" s="217" t="s">
         <v>112</v>
       </c>
-      <c r="F5" s="119" t="s">
-[...14 lines deleted...]
-      <c r="M5" s="216"/>
+      <c r="L5" s="218"/>
+      <c r="M5" s="219"/>
       <c r="N5" s="133" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="217" t="s">
-        <v>123</v>
+      <c r="O5" s="220" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="14.45" customHeight="1">
       <c r="A6" s="2"/>
       <c r="B6" s="124" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="122"/>
       <c r="D6" s="119"/>
       <c r="E6" s="119" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F6" s="119" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="119" t="s">
         <v>124</v>
       </c>
-      <c r="G6" s="119" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="H6" s="222" t="s">
+        <v>107</v>
       </c>
       <c r="I6" s="127"/>
       <c r="J6" s="126"/>
-      <c r="K6" s="219" t="s">
+      <c r="K6" s="222" t="s">
+        <v>114</v>
+      </c>
+      <c r="L6" s="223"/>
+      <c r="M6" s="224"/>
+      <c r="N6" s="122" t="s">
         <v>115</v>
       </c>
-      <c r="L6" s="220"/>
-[...4 lines deleted...]
-      <c r="O6" s="218"/>
+      <c r="O6" s="221"/>
     </row>
     <row r="7" spans="1:15" ht="14.45" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="126"/>
       <c r="C7" s="135"/>
       <c r="D7" s="135"/>
       <c r="E7" s="126" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="134"/>
       <c r="G7" s="126" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="136" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="121" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="121" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="120" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="121" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="121" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="125" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="O7" s="218"/>
+        <v>117</v>
+      </c>
+      <c r="O7" s="221"/>
     </row>
     <row r="8" spans="1:15" ht="14.45" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="126" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="128" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="128" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="136" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="126" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="142" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="126"/>
       <c r="I8" s="128"/>
       <c r="J8" s="139" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="223" t="s">
+      <c r="K8" s="226" t="s">
         <v>31</v>
       </c>
-      <c r="L8" s="223" t="s">
+      <c r="L8" s="226" t="s">
         <v>32</v>
       </c>
-      <c r="M8" s="223" t="s">
+      <c r="M8" s="226" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="128" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="218"/>
+      <c r="O8" s="221"/>
     </row>
     <row r="9" spans="1:15" ht="12.6" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="126" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="128"/>
       <c r="D9" s="128"/>
       <c r="E9" s="136" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F9" s="128" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="142" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H9" s="126" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="128" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="140" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="M9" s="223"/>
+        <v>108</v>
+      </c>
+      <c r="K9" s="226"/>
+      <c r="L9" s="226"/>
+      <c r="M9" s="226"/>
       <c r="N9" s="137" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="127" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1" thickBot="1">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="129" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="129" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="129" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="131" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F10" s="129" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="131" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="131"/>
       <c r="I10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="141" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="267">
         <v>890</v>
       </c>
       <c r="C11" s="267">
-        <v>244089</v>
+        <v>251834</v>
       </c>
       <c r="D11" s="267">
-        <v>4711</v>
+        <v>5346</v>
       </c>
       <c r="E11" s="282">
-        <v>315</v>
+        <v>1137</v>
       </c>
       <c r="F11" s="282">
-        <v>95639</v>
+        <v>107317</v>
       </c>
       <c r="G11" s="282">
-        <v>87276</v>
+        <v>87700</v>
       </c>
       <c r="H11" s="282">
-        <v>66085</v>
+        <v>76004</v>
       </c>
       <c r="I11" s="282">
-        <v>66085</v>
+        <v>76004</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
-      <c r="N11" s="317">
+      <c r="N11" s="316">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>862</v>
+        <v>667</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="313" t="s">
+      <c r="A12" s="312" t="s">
         <v>226</v>
       </c>
-      <c r="B12" s="181"/>
-[...12 lines deleted...]
-      <c r="O12" s="197"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="179"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="172"/>
+      <c r="F12" s="172"/>
+      <c r="G12" s="172"/>
+      <c r="H12" s="172"/>
+      <c r="I12" s="172"/>
+      <c r="J12" s="172"/>
+      <c r="K12" s="172"/>
+      <c r="L12" s="172"/>
+      <c r="M12" s="172"/>
+      <c r="N12" s="174"/>
+      <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>227</v>
       </c>
       <c r="B13" s="282">
         <v>1542</v>
       </c>
       <c r="C13" s="282">
-        <v>17983</v>
+        <v>25482</v>
       </c>
       <c r="D13" s="282">
-        <v>2125</v>
+        <v>2148</v>
       </c>
       <c r="E13" s="282">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="F13" s="282">
-        <v>31055</v>
+        <v>50495</v>
       </c>
       <c r="G13" s="282">
-        <v>688</v>
+        <v>1</v>
       </c>
       <c r="H13" s="282">
-        <v>16004</v>
+        <v>21299</v>
       </c>
       <c r="I13" s="282">
-        <v>16004</v>
+        <v>21299</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="317">
+      <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>685</v>
+        <v>716</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="313" t="s">
+      <c r="A14" s="312" t="s">
         <v>228</v>
       </c>
-      <c r="B14" s="191"/>
-[...12 lines deleted...]
-      <c r="O14" s="197"/>
+      <c r="B14" s="172"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="172"/>
+      <c r="H14" s="172"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="172"/>
+      <c r="N14" s="174"/>
+      <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B15" s="282">
         <v>2904</v>
       </c>
       <c r="C15" s="282">
-        <v>147843</v>
+        <v>171049</v>
       </c>
       <c r="D15" s="282">
-        <v>3491</v>
+        <v>3437</v>
       </c>
       <c r="E15" s="282">
-        <v>190</v>
+        <v>147</v>
       </c>
       <c r="F15" s="282">
-        <v>81800</v>
+        <v>99775</v>
       </c>
       <c r="G15" s="282">
-        <v>4046</v>
+        <v>4019</v>
       </c>
       <c r="H15" s="282">
-        <v>65816</v>
+        <v>81710</v>
       </c>
       <c r="I15" s="282">
-        <v>65816</v>
+        <v>81710</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="317">
+      <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>658</v>
+        <v>817</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="313" t="s">
+      <c r="A16" s="312" t="s">
         <v>230</v>
       </c>
-      <c r="B16" s="191"/>
-[...12 lines deleted...]
-      <c r="O16" s="197"/>
+      <c r="B16" s="172"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="172"/>
+      <c r="E16" s="172"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="172"/>
+      <c r="H16" s="172"/>
+      <c r="I16" s="172"/>
+      <c r="J16" s="172"/>
+      <c r="K16" s="172"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="172"/>
+      <c r="N16" s="174"/>
+      <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>231</v>
       </c>
       <c r="B17" s="282">
         <v>2761</v>
       </c>
       <c r="C17" s="282">
-        <v>229501</v>
+        <v>245655</v>
       </c>
       <c r="D17" s="282">
-        <v>6539</v>
+        <v>6508</v>
       </c>
       <c r="E17" s="282">
-        <v>-130</v>
+        <v>-163</v>
       </c>
       <c r="F17" s="282">
-        <v>227487</v>
+        <v>248341</v>
       </c>
       <c r="G17" s="282">
-        <v>126104</v>
+        <v>76520</v>
       </c>
       <c r="H17" s="282">
-        <v>97929</v>
+        <v>97588</v>
       </c>
       <c r="I17" s="282">
-        <v>97929</v>
+        <v>97588</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
-      <c r="N17" s="317">
+      <c r="N17" s="316">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>1226</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A18" s="313" t="s">
+      <c r="A18" s="312" t="s">
         <v>232</v>
       </c>
-      <c r="B18" s="191"/>
-[...12 lines deleted...]
-      <c r="O18" s="197"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="172"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="172"/>
+      <c r="H18" s="172"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="172"/>
+      <c r="K18" s="172"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="172"/>
+      <c r="N18" s="174"/>
+      <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>233</v>
       </c>
       <c r="B19" s="282">
         <v>1040</v>
       </c>
       <c r="C19" s="282">
-        <v>180038</v>
+        <v>179501</v>
       </c>
       <c r="D19" s="282">
-        <v>3811</v>
+        <v>4008</v>
       </c>
       <c r="E19" s="282">
-        <v>450</v>
+        <v>770</v>
       </c>
       <c r="F19" s="282">
-        <v>77677</v>
+        <v>79446</v>
       </c>
       <c r="G19" s="282">
-        <v>113402</v>
+        <v>104729</v>
       </c>
       <c r="H19" s="282">
-        <v>77677</v>
+        <v>79446</v>
       </c>
       <c r="I19" s="282">
-        <v>77677</v>
+        <v>79446</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
-      <c r="N19" s="317">
+      <c r="N19" s="316">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>455</v>
+        <v>469</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A20" s="313" t="s">
+      <c r="A20" s="312" t="s">
         <v>234</v>
       </c>
-      <c r="B20" s="191"/>
-[...12 lines deleted...]
-      <c r="O20" s="197"/>
+      <c r="B20" s="172"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="172"/>
+      <c r="E20" s="172"/>
+      <c r="F20" s="172"/>
+      <c r="G20" s="172"/>
+      <c r="H20" s="172"/>
+      <c r="I20" s="172"/>
+      <c r="J20" s="172"/>
+      <c r="K20" s="172"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="172"/>
+      <c r="N20" s="174"/>
+      <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>235</v>
       </c>
       <c r="B21" s="282">
         <v>1580</v>
       </c>
       <c r="C21" s="282">
-        <v>308735</v>
+        <v>344151</v>
       </c>
       <c r="D21" s="282">
-        <v>4312</v>
+        <v>3833</v>
       </c>
       <c r="E21" s="282">
-        <v>461</v>
+        <v>-30</v>
       </c>
       <c r="F21" s="282">
-        <v>185226</v>
+        <v>236803</v>
       </c>
       <c r="G21" s="282">
-        <v>121103</v>
+        <v>105931</v>
       </c>
       <c r="H21" s="282">
-        <v>46072</v>
+        <v>51886</v>
       </c>
       <c r="I21" s="282">
-        <v>46072</v>
+        <v>51886</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
-      <c r="N21" s="317">
+      <c r="N21" s="316">
         <v>0</v>
       </c>
       <c r="O21" s="288">
-        <v>739</v>
+        <v>796</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A22" s="313" t="s">
+      <c r="A22" s="312" t="s">
         <v>236</v>
       </c>
-      <c r="B22" s="191"/>
-[...12 lines deleted...]
-      <c r="O22" s="197"/>
+      <c r="B22" s="172"/>
+      <c r="C22" s="172"/>
+      <c r="D22" s="172"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="172"/>
+      <c r="I22" s="172"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="172"/>
+      <c r="N22" s="174"/>
+      <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>237</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="D23" s="282">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="E23" s="282">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F23" s="293">
         <v>0</v>
       </c>
       <c r="G23" s="293">
         <v>0</v>
       </c>
       <c r="H23" s="293">
         <v>0</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
-      <c r="N23" s="317">
-[...2 lines deleted...]
-      <c r="O23" s="320">
+      <c r="N23" s="316">
+        <v>0</v>
+      </c>
+      <c r="O23" s="319">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A24" s="313" t="s">
+      <c r="A24" s="312" t="s">
         <v>238</v>
       </c>
-      <c r="B24" s="191"/>
-[...12 lines deleted...]
-      <c r="O24" s="197"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="172"/>
+      <c r="F24" s="172"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="172"/>
+      <c r="I24" s="172"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="172"/>
+      <c r="N24" s="174"/>
+      <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>239</v>
       </c>
       <c r="B25" s="282">
         <v>1620</v>
       </c>
       <c r="C25" s="282">
-        <v>362212</v>
+        <v>373187</v>
       </c>
       <c r="D25" s="282">
-        <v>20629</v>
+        <v>21625</v>
       </c>
       <c r="E25" s="282">
-        <v>186</v>
+        <v>1011</v>
       </c>
       <c r="F25" s="282">
-        <v>145763</v>
+        <v>134296</v>
       </c>
       <c r="G25" s="282">
-        <v>202079</v>
+        <v>220806</v>
       </c>
       <c r="H25" s="282">
-        <v>121186</v>
+        <v>111362</v>
       </c>
       <c r="I25" s="282">
-        <v>121186</v>
+        <v>111362</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
-      <c r="N25" s="317">
+      <c r="N25" s="316">
         <v>0</v>
       </c>
       <c r="O25" s="288">
-        <v>1801</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A26" s="313" t="s">
+      <c r="A26" s="312" t="s">
         <v>240</v>
       </c>
-      <c r="B26" s="191"/>
-[...12 lines deleted...]
-      <c r="O26" s="197"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="172"/>
+      <c r="I26" s="172"/>
+      <c r="J26" s="172"/>
+      <c r="K26" s="172"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="172"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>241</v>
       </c>
       <c r="B27" s="282">
         <v>3500</v>
       </c>
       <c r="C27" s="282">
-        <v>562550</v>
+        <v>537755</v>
       </c>
       <c r="D27" s="282">
-        <v>15379</v>
+        <v>16314</v>
       </c>
       <c r="E27" s="282">
-        <v>157</v>
+        <v>1093</v>
       </c>
       <c r="F27" s="282">
-        <v>126965</v>
+        <v>133076</v>
       </c>
       <c r="G27" s="282">
-        <v>446497</v>
+        <v>393220</v>
       </c>
       <c r="H27" s="282">
-        <v>71340</v>
+        <v>77513</v>
       </c>
       <c r="I27" s="282">
-        <v>71340</v>
+        <v>77513</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
-      <c r="N27" s="317">
+      <c r="N27" s="316">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>2579</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A28" s="313" t="s">
+      <c r="A28" s="312" t="s">
         <v>242</v>
       </c>
-      <c r="B28" s="191"/>
-[...12 lines deleted...]
-      <c r="O28" s="197"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="172"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="172"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="172"/>
+      <c r="N28" s="174"/>
+      <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B29" s="282">
         <v>1700</v>
       </c>
       <c r="C29" s="282">
-        <v>61256</v>
+        <v>74545</v>
       </c>
       <c r="D29" s="282">
-        <v>3008</v>
+        <v>2911</v>
       </c>
       <c r="E29" s="282">
-        <v>108</v>
+        <v>-15</v>
       </c>
       <c r="F29" s="282">
-        <v>58035</v>
+        <v>74926</v>
       </c>
       <c r="G29" s="293">
         <v>0</v>
       </c>
       <c r="H29" s="282">
-        <v>58035</v>
+        <v>71410</v>
       </c>
       <c r="I29" s="282">
-        <v>58035</v>
+        <v>71410</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
-      <c r="N29" s="317">
+      <c r="N29" s="316">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>778</v>
+        <v>893</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A30" s="313" t="s">
+      <c r="A30" s="312" t="s">
         <v>244</v>
       </c>
-      <c r="B30" s="191"/>
-[...12 lines deleted...]
-      <c r="O30" s="197"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="172"/>
+      <c r="G30" s="172"/>
+      <c r="H30" s="172"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="172"/>
+      <c r="N30" s="174"/>
+      <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B31" s="282">
         <v>1750</v>
       </c>
       <c r="C31" s="282">
-        <v>69570</v>
+        <v>92755</v>
       </c>
       <c r="D31" s="282">
-        <v>1945</v>
+        <v>1848</v>
       </c>
       <c r="E31" s="282">
-        <v>66</v>
+        <v>-56</v>
       </c>
       <c r="F31" s="282">
-        <v>102529</v>
+        <v>123429</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>66797</v>
+        <v>88741</v>
       </c>
       <c r="I31" s="282">
-        <v>66797</v>
+        <v>88741</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
-      <c r="N31" s="317">
+      <c r="N31" s="316">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>619</v>
+        <v>819</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A32" s="313" t="s">
+      <c r="A32" s="312" t="s">
         <v>246</v>
       </c>
-      <c r="B32" s="191"/>
-[...12 lines deleted...]
-      <c r="O32" s="197"/>
+      <c r="B32" s="172"/>
+      <c r="C32" s="172"/>
+      <c r="D32" s="172"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="172"/>
+      <c r="G32" s="172"/>
+      <c r="H32" s="172"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="172"/>
+      <c r="N32" s="174"/>
+      <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>247</v>
       </c>
       <c r="B33" s="282">
         <v>5827</v>
       </c>
       <c r="C33" s="282">
-        <v>147176</v>
+        <v>134491</v>
       </c>
       <c r="D33" s="282">
-        <v>5976</v>
+        <v>5890</v>
       </c>
       <c r="E33" s="282">
-        <v>-7</v>
+        <v>-113</v>
       </c>
       <c r="F33" s="282">
-        <v>135183</v>
+        <v>153366</v>
       </c>
       <c r="G33" s="282">
-        <v>31880</v>
+        <v>5500</v>
       </c>
       <c r="H33" s="282">
-        <v>44997</v>
+        <v>57391</v>
       </c>
       <c r="I33" s="282">
-        <v>44997</v>
+        <v>57391</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
-      <c r="N33" s="317">
+      <c r="N33" s="316">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>458</v>
+        <v>582</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A34" s="313" t="s">
+      <c r="A34" s="312" t="s">
         <v>248</v>
       </c>
-      <c r="B34" s="191"/>
-[...12 lines deleted...]
-      <c r="O34" s="197"/>
+      <c r="B34" s="172"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="172"/>
+      <c r="E34" s="172"/>
+      <c r="F34" s="172"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="172"/>
+      <c r="M34" s="172"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B35" s="282">
         <v>4000</v>
       </c>
       <c r="C35" s="282">
-        <v>166402</v>
+        <v>175667</v>
       </c>
       <c r="D35" s="282">
-        <v>5036</v>
+        <v>5004</v>
       </c>
       <c r="E35" s="282">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="F35" s="282">
-        <v>84026</v>
+        <v>110188</v>
       </c>
       <c r="G35" s="282">
-        <v>68863</v>
+        <v>45698</v>
       </c>
       <c r="H35" s="282">
-        <v>51323</v>
+        <v>56768</v>
       </c>
       <c r="I35" s="282">
-        <v>51323</v>
+        <v>56768</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
-      <c r="N35" s="317">
+      <c r="N35" s="316">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>580</v>
+        <v>584</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="322" t="s">
+      <c r="A36" s="321" t="s">
         <v>250</v>
       </c>
-      <c r="B36" s="198"/>
-[...12 lines deleted...]
-      <c r="O36" s="200"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="170"/>
+      <c r="N36" s="175"/>
+      <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
@@ -13874,1132 +13871,1132 @@
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
     </row>
     <row r="45" spans="1:15" ht="13.5" customHeight="1">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="197">
-    <mergeCell ref="H35:H36"/>
-[...18 lines deleted...]
-    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="O5:O8"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="O13:O14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="O11:O12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="O21:O22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:O24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="O27:O28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="O29:O30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="J31:J32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="O31:O32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
-    <mergeCell ref="H31:H32"/>
-[...165 lines deleted...]
-    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="O35:O36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="J35:J36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="170" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.125" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.125" customWidth="1"/>
     <col min="12" max="12" width="5.625" customWidth="1"/>
     <col min="13" max="13" width="5.125" customWidth="1"/>
     <col min="14" max="14" width="7.625" customWidth="1"/>
     <col min="15" max="15" width="7.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
-      <c r="A1" s="173" t="s">
+      <c r="A1" s="180" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1" s="180"/>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="180"/>
+      <c r="G1" s="180"/>
+      <c r="H1" s="180"/>
+      <c r="I1" s="180"/>
+      <c r="J1" s="180"/>
+      <c r="K1" s="180"/>
+      <c r="L1" s="180"/>
+      <c r="M1" s="180"/>
+      <c r="N1" s="180"/>
+      <c r="O1" s="180"/>
+    </row>
+    <row r="2" spans="1:15" ht="21" customHeight="1">
+      <c r="A2" s="180" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="173"/>
-[...31 lines deleted...]
-      <c r="O2" s="174"/>
+      <c r="B2" s="181"/>
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+      <c r="F2" s="181"/>
+      <c r="G2" s="181"/>
+      <c r="H2" s="181"/>
+      <c r="I2" s="181"/>
+      <c r="J2" s="181"/>
+      <c r="K2" s="181"/>
+      <c r="L2" s="181"/>
+      <c r="M2" s="181"/>
+      <c r="N2" s="181"/>
+      <c r="O2" s="181"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
-      <c r="A3" s="175" t="s">
+      <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
-      <c r="B3" s="175"/>
-[...12 lines deleted...]
-      <c r="O3" s="175"/>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
+      <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
-      <c r="D4" s="225" t="str">
+      <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 1月底</v>
-[...3 lines deleted...]
-      <c r="G4" s="226" t="str">
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="214"/>
+      <c r="F4" s="214"/>
+      <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Jan. 2026</v>
-[...2 lines deleted...]
-      <c r="I4" s="226"/>
+        <v> End of Mar. 2026</v>
+      </c>
+      <c r="H4" s="215"/>
+      <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E5" s="143" t="s">
+        <v>111</v>
+      </c>
+      <c r="F5" s="143" t="s">
+        <v>120</v>
+      </c>
+      <c r="G5" s="147" t="s">
+        <v>121</v>
+      </c>
+      <c r="H5" s="227" t="s">
+        <v>106</v>
+      </c>
+      <c r="I5" s="235"/>
+      <c r="J5" s="147"/>
+      <c r="K5" s="227" t="s">
         <v>112</v>
       </c>
-      <c r="F5" s="143" t="s">
-[...14 lines deleted...]
-      <c r="M5" s="230"/>
+      <c r="L5" s="228"/>
+      <c r="M5" s="229"/>
       <c r="N5" s="157" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="231" t="s">
-        <v>123</v>
+      <c r="O5" s="230" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="14.45" customHeight="1">
       <c r="A6" s="2"/>
       <c r="B6" s="148" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="146"/>
       <c r="D6" s="143"/>
       <c r="E6" s="143" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F6" s="143" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="143" t="s">
         <v>124</v>
       </c>
-      <c r="G6" s="143" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="H6" s="232" t="s">
+        <v>107</v>
       </c>
       <c r="I6" s="151"/>
       <c r="J6" s="150"/>
-      <c r="K6" s="233" t="s">
+      <c r="K6" s="232" t="s">
+        <v>114</v>
+      </c>
+      <c r="L6" s="233"/>
+      <c r="M6" s="234"/>
+      <c r="N6" s="146" t="s">
         <v>115</v>
       </c>
-      <c r="L6" s="234"/>
-[...4 lines deleted...]
-      <c r="O6" s="232"/>
+      <c r="O6" s="231"/>
     </row>
     <row r="7" spans="1:15" ht="14.45" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="150"/>
       <c r="C7" s="159"/>
       <c r="D7" s="159"/>
       <c r="E7" s="150" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="158"/>
       <c r="G7" s="150" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="160" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="145" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="145" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="144" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="145" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="145" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="149" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="O7" s="232"/>
+        <v>117</v>
+      </c>
+      <c r="O7" s="231"/>
     </row>
     <row r="8" spans="1:15" ht="14.45" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="150" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="152" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="152" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="160" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="150" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="166" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="150"/>
       <c r="I8" s="152"/>
       <c r="J8" s="163" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="227" t="s">
+      <c r="K8" s="236" t="s">
         <v>31</v>
       </c>
-      <c r="L8" s="227" t="s">
+      <c r="L8" s="236" t="s">
         <v>32</v>
       </c>
-      <c r="M8" s="227" t="s">
+      <c r="M8" s="236" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="152" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="232"/>
+      <c r="O8" s="231"/>
     </row>
     <row r="9" spans="1:15" ht="12.6" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="150" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="152"/>
       <c r="D9" s="152"/>
       <c r="E9" s="160" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F9" s="152" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="166" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H9" s="150" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="152" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="164" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="M9" s="227"/>
+        <v>108</v>
+      </c>
+      <c r="K9" s="236"/>
+      <c r="L9" s="236"/>
+      <c r="M9" s="236"/>
       <c r="N9" s="161" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="151" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1" thickBot="1">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="153" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="153" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="153" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="155" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F10" s="153" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="155" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="155"/>
       <c r="I10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="165" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="267">
         <v>401</v>
       </c>
       <c r="C11" s="267">
-        <v>24723</v>
+        <v>23470</v>
       </c>
       <c r="D11" s="267">
-        <v>527</v>
+        <v>550</v>
       </c>
       <c r="E11" s="282">
-        <v>-1</v>
+        <v>29</v>
       </c>
       <c r="F11" s="282">
-        <v>19827</v>
+        <v>16989</v>
       </c>
       <c r="G11" s="293">
         <v>0</v>
       </c>
       <c r="H11" s="282">
-        <v>10383</v>
+        <v>7381</v>
       </c>
       <c r="I11" s="282">
-        <v>10383</v>
+        <v>7381</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
-      <c r="N11" s="317">
+      <c r="N11" s="316">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>600</v>
+        <v>586</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="313" t="s">
+      <c r="A12" s="312" t="s">
         <v>251</v>
       </c>
-      <c r="B12" s="181"/>
-[...12 lines deleted...]
-      <c r="O12" s="197"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="179"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="172"/>
+      <c r="F12" s="172"/>
+      <c r="G12" s="172"/>
+      <c r="H12" s="172"/>
+      <c r="I12" s="172"/>
+      <c r="J12" s="172"/>
+      <c r="K12" s="172"/>
+      <c r="L12" s="172"/>
+      <c r="M12" s="172"/>
+      <c r="N12" s="174"/>
+      <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>252</v>
       </c>
       <c r="B13" s="282">
         <v>1100</v>
       </c>
       <c r="C13" s="282">
-        <v>11423</v>
+        <v>11762</v>
       </c>
       <c r="D13" s="282">
-        <v>1262</v>
+        <v>1273</v>
       </c>
       <c r="E13" s="282">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="F13" s="282">
-        <v>1603</v>
+        <v>1690</v>
       </c>
       <c r="G13" s="282">
-        <v>1256</v>
+        <v>949</v>
       </c>
       <c r="H13" s="282">
-        <v>1600</v>
+        <v>1687</v>
       </c>
       <c r="I13" s="282">
-        <v>1600</v>
+        <v>1687</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
-      <c r="K13" s="293">
-        <v>0</v>
+      <c r="K13" s="282">
+        <v>45</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
-      <c r="M13" s="293">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="M13" s="282">
+        <v>45</v>
+      </c>
+      <c r="N13" s="285">
+        <v>2.67</v>
       </c>
       <c r="O13" s="288">
-        <v>16</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="313" t="s">
+      <c r="A14" s="312" t="s">
         <v>253</v>
       </c>
-      <c r="B14" s="191"/>
-[...12 lines deleted...]
-      <c r="O14" s="197"/>
+      <c r="B14" s="172"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="172"/>
+      <c r="H14" s="172"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="172"/>
+      <c r="N14" s="174"/>
+      <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>254</v>
       </c>
       <c r="B15" s="282">
         <v>830</v>
       </c>
       <c r="C15" s="282">
-        <v>7364</v>
+        <v>8051</v>
       </c>
       <c r="D15" s="282">
-        <v>662</v>
+        <v>673</v>
       </c>
       <c r="E15" s="282">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="F15" s="282">
-        <v>7064</v>
+        <v>6723</v>
       </c>
       <c r="G15" s="282">
-        <v>1413</v>
+        <v>2616</v>
       </c>
       <c r="H15" s="282">
-        <v>6046</v>
+        <v>5716</v>
       </c>
       <c r="I15" s="282">
-        <v>6046</v>
+        <v>5716</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="317">
+      <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>60</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="313" t="s">
+      <c r="A16" s="312" t="s">
         <v>255</v>
       </c>
-      <c r="B16" s="191"/>
-[...12 lines deleted...]
-      <c r="O16" s="197"/>
+      <c r="B16" s="172"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="172"/>
+      <c r="E16" s="172"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="172"/>
+      <c r="H16" s="172"/>
+      <c r="I16" s="172"/>
+      <c r="J16" s="172"/>
+      <c r="K16" s="172"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="172"/>
+      <c r="N16" s="174"/>
+      <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25"/>
-      <c r="B17" s="190"/>
-[...12 lines deleted...]
-      <c r="O17" s="196"/>
+      <c r="B17" s="169"/>
+      <c r="C17" s="169"/>
+      <c r="D17" s="169"/>
+      <c r="E17" s="169"/>
+      <c r="F17" s="169"/>
+      <c r="G17" s="169"/>
+      <c r="H17" s="169"/>
+      <c r="I17" s="169"/>
+      <c r="J17" s="169"/>
+      <c r="K17" s="169"/>
+      <c r="L17" s="169"/>
+      <c r="M17" s="169"/>
+      <c r="N17" s="173"/>
+      <c r="O17" s="167"/>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="38"/>
-      <c r="B18" s="191"/>
-[...12 lines deleted...]
-      <c r="O18" s="197"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="172"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="172"/>
+      <c r="H18" s="172"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="172"/>
+      <c r="K18" s="172"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="172"/>
+      <c r="N18" s="174"/>
+      <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25"/>
-      <c r="B19" s="190"/>
-[...12 lines deleted...]
-      <c r="O19" s="196"/>
+      <c r="B19" s="169"/>
+      <c r="C19" s="169"/>
+      <c r="D19" s="169"/>
+      <c r="E19" s="169"/>
+      <c r="F19" s="169"/>
+      <c r="G19" s="169"/>
+      <c r="H19" s="169"/>
+      <c r="I19" s="169"/>
+      <c r="J19" s="169"/>
+      <c r="K19" s="169"/>
+      <c r="L19" s="169"/>
+      <c r="M19" s="169"/>
+      <c r="N19" s="173"/>
+      <c r="O19" s="167"/>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
       <c r="A20" s="38"/>
-      <c r="B20" s="191"/>
-[...12 lines deleted...]
-      <c r="O20" s="197"/>
+      <c r="B20" s="172"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="172"/>
+      <c r="E20" s="172"/>
+      <c r="F20" s="172"/>
+      <c r="G20" s="172"/>
+      <c r="H20" s="172"/>
+      <c r="I20" s="172"/>
+      <c r="J20" s="172"/>
+      <c r="K20" s="172"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="172"/>
+      <c r="N20" s="174"/>
+      <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25"/>
-      <c r="B21" s="190"/>
-[...12 lines deleted...]
-      <c r="O21" s="196"/>
+      <c r="B21" s="169"/>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="173"/>
+      <c r="O21" s="167"/>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
       <c r="A22" s="38"/>
-      <c r="B22" s="191"/>
-[...12 lines deleted...]
-      <c r="O22" s="197"/>
+      <c r="B22" s="172"/>
+      <c r="C22" s="172"/>
+      <c r="D22" s="172"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="172"/>
+      <c r="I22" s="172"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="172"/>
+      <c r="N22" s="174"/>
+      <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25"/>
-      <c r="B23" s="190"/>
-[...12 lines deleted...]
-      <c r="O23" s="196"/>
+      <c r="B23" s="169"/>
+      <c r="C23" s="169"/>
+      <c r="D23" s="169"/>
+      <c r="E23" s="169"/>
+      <c r="F23" s="169"/>
+      <c r="G23" s="169"/>
+      <c r="H23" s="169"/>
+      <c r="I23" s="169"/>
+      <c r="J23" s="169"/>
+      <c r="K23" s="169"/>
+      <c r="L23" s="169"/>
+      <c r="M23" s="169"/>
+      <c r="N23" s="173"/>
+      <c r="O23" s="167"/>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
       <c r="A24" s="38"/>
-      <c r="B24" s="191"/>
-[...12 lines deleted...]
-      <c r="O24" s="197"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="172"/>
+      <c r="F24" s="172"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="172"/>
+      <c r="I24" s="172"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="172"/>
+      <c r="N24" s="174"/>
+      <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25"/>
-      <c r="B25" s="190"/>
-[...12 lines deleted...]
-      <c r="O25" s="196"/>
+      <c r="B25" s="169"/>
+      <c r="C25" s="169"/>
+      <c r="D25" s="169"/>
+      <c r="E25" s="169"/>
+      <c r="F25" s="169"/>
+      <c r="G25" s="169"/>
+      <c r="H25" s="169"/>
+      <c r="I25" s="169"/>
+      <c r="J25" s="169"/>
+      <c r="K25" s="169"/>
+      <c r="L25" s="169"/>
+      <c r="M25" s="169"/>
+      <c r="N25" s="173"/>
+      <c r="O25" s="167"/>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
       <c r="A26" s="38"/>
-      <c r="B26" s="191"/>
-[...12 lines deleted...]
-      <c r="O26" s="197"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="172"/>
+      <c r="I26" s="172"/>
+      <c r="J26" s="172"/>
+      <c r="K26" s="172"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="172"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25"/>
-      <c r="B27" s="190"/>
-[...12 lines deleted...]
-      <c r="O27" s="196"/>
+      <c r="B27" s="169"/>
+      <c r="C27" s="169"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="169"/>
+      <c r="F27" s="169"/>
+      <c r="G27" s="169"/>
+      <c r="H27" s="169"/>
+      <c r="I27" s="169"/>
+      <c r="J27" s="169"/>
+      <c r="K27" s="169"/>
+      <c r="L27" s="169"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="173"/>
+      <c r="O27" s="167"/>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
       <c r="A28" s="38"/>
-      <c r="B28" s="191"/>
-[...12 lines deleted...]
-      <c r="O28" s="197"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="172"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="172"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="172"/>
+      <c r="N28" s="174"/>
+      <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25"/>
-      <c r="B29" s="190"/>
-[...12 lines deleted...]
-      <c r="O29" s="196"/>
+      <c r="B29" s="169"/>
+      <c r="C29" s="169"/>
+      <c r="D29" s="169"/>
+      <c r="E29" s="169"/>
+      <c r="F29" s="169"/>
+      <c r="G29" s="169"/>
+      <c r="H29" s="169"/>
+      <c r="I29" s="169"/>
+      <c r="J29" s="169"/>
+      <c r="K29" s="169"/>
+      <c r="L29" s="169"/>
+      <c r="M29" s="169"/>
+      <c r="N29" s="173"/>
+      <c r="O29" s="167"/>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
       <c r="A30" s="38"/>
-      <c r="B30" s="191"/>
-[...12 lines deleted...]
-      <c r="O30" s="197"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="172"/>
+      <c r="G30" s="172"/>
+      <c r="H30" s="172"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="172"/>
+      <c r="N30" s="174"/>
+      <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25"/>
-      <c r="B31" s="190"/>
-[...12 lines deleted...]
-      <c r="O31" s="196"/>
+      <c r="B31" s="169"/>
+      <c r="C31" s="169"/>
+      <c r="D31" s="169"/>
+      <c r="E31" s="169"/>
+      <c r="F31" s="169"/>
+      <c r="G31" s="169"/>
+      <c r="H31" s="169"/>
+      <c r="I31" s="169"/>
+      <c r="J31" s="169"/>
+      <c r="K31" s="169"/>
+      <c r="L31" s="169"/>
+      <c r="M31" s="169"/>
+      <c r="N31" s="173"/>
+      <c r="O31" s="167"/>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
       <c r="A32" s="38"/>
-      <c r="B32" s="191"/>
-[...12 lines deleted...]
-      <c r="O32" s="197"/>
+      <c r="B32" s="172"/>
+      <c r="C32" s="172"/>
+      <c r="D32" s="172"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="172"/>
+      <c r="G32" s="172"/>
+      <c r="H32" s="172"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="172"/>
+      <c r="N32" s="174"/>
+      <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25"/>
-      <c r="B33" s="190"/>
-[...12 lines deleted...]
-      <c r="O33" s="196"/>
+      <c r="B33" s="169"/>
+      <c r="C33" s="169"/>
+      <c r="D33" s="169"/>
+      <c r="E33" s="169"/>
+      <c r="F33" s="169"/>
+      <c r="G33" s="169"/>
+      <c r="H33" s="169"/>
+      <c r="I33" s="169"/>
+      <c r="J33" s="169"/>
+      <c r="K33" s="169"/>
+      <c r="L33" s="169"/>
+      <c r="M33" s="169"/>
+      <c r="N33" s="173"/>
+      <c r="O33" s="167"/>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
       <c r="A34" s="38"/>
-      <c r="B34" s="191"/>
-[...12 lines deleted...]
-      <c r="O34" s="197"/>
+      <c r="B34" s="172"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="172"/>
+      <c r="E34" s="172"/>
+      <c r="F34" s="172"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="172"/>
+      <c r="M34" s="172"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25"/>
-      <c r="B35" s="190"/>
-[...12 lines deleted...]
-      <c r="O35" s="196"/>
+      <c r="B35" s="169"/>
+      <c r="C35" s="169"/>
+      <c r="D35" s="169"/>
+      <c r="E35" s="169"/>
+      <c r="F35" s="169"/>
+      <c r="G35" s="169"/>
+      <c r="H35" s="169"/>
+      <c r="I35" s="169"/>
+      <c r="J35" s="169"/>
+      <c r="K35" s="169"/>
+      <c r="L35" s="169"/>
+      <c r="M35" s="169"/>
+      <c r="N35" s="173"/>
+      <c r="O35" s="167"/>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="39"/>
-      <c r="B36" s="198"/>
-[...12 lines deleted...]
-      <c r="O36" s="200"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="170"/>
+      <c r="N36" s="175"/>
+      <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
@@ -15112,1168 +15109,1168 @@
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
     </row>
     <row r="45" spans="1:15" ht="13.5" customHeight="1">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="197">
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="O35:O36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="O27:O28"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="O29:O30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:O24"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="O21:O22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="O13:O14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="O11:O12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="D8:D9"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="O5:O8"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="H6:J6"/>
-    <mergeCell ref="L8:L9"/>
-[...185 lines deleted...]
-    <mergeCell ref="J35:J36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="171" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.125" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.125" customWidth="1"/>
     <col min="12" max="12" width="5.625" customWidth="1"/>
     <col min="13" max="13" width="5.125" customWidth="1"/>
     <col min="14" max="14" width="7.625" customWidth="1"/>
     <col min="15" max="15" width="7.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="21" customHeight="1">
-      <c r="A1" s="173" t="s">
-[...15 lines deleted...]
-      <c r="O1" s="173"/>
+      <c r="A1" s="180" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="180"/>
+      <c r="C1" s="180"/>
+      <c r="D1" s="180"/>
+      <c r="E1" s="180"/>
+      <c r="F1" s="180"/>
+      <c r="G1" s="180"/>
+      <c r="H1" s="180"/>
+      <c r="I1" s="180"/>
+      <c r="J1" s="180"/>
+      <c r="K1" s="180"/>
+      <c r="L1" s="180"/>
+      <c r="M1" s="180"/>
+      <c r="N1" s="180"/>
+      <c r="O1" s="180"/>
     </row>
     <row r="2" spans="1:15" ht="21" customHeight="1">
-      <c r="A2" s="173" t="s">
-[...15 lines deleted...]
-      <c r="O2" s="174"/>
+      <c r="A2" s="180" t="s">
+        <v>102</v>
+      </c>
+      <c r="B2" s="181"/>
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+      <c r="F2" s="181"/>
+      <c r="G2" s="181"/>
+      <c r="H2" s="181"/>
+      <c r="I2" s="181"/>
+      <c r="J2" s="181"/>
+      <c r="K2" s="181"/>
+      <c r="L2" s="181"/>
+      <c r="M2" s="181"/>
+      <c r="N2" s="181"/>
+      <c r="O2" s="181"/>
     </row>
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
-      <c r="A3" s="175" t="s">
-[...15 lines deleted...]
-      <c r="O3" s="175"/>
+      <c r="A3" s="182" t="s">
+        <v>87</v>
+      </c>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
+      <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
-      <c r="D4" s="225" t="str">
+      <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 1月底</v>
-[...3 lines deleted...]
-      <c r="G4" s="226" t="str">
+        <v>民國115年 3月底</v>
+      </c>
+      <c r="E4" s="214"/>
+      <c r="F4" s="214"/>
+      <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Jan. 2026</v>
-[...2 lines deleted...]
-      <c r="I4" s="226"/>
+        <v> End of Mar. 2026</v>
+      </c>
+      <c r="H4" s="215"/>
+      <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E5" s="143" t="s">
+        <v>111</v>
+      </c>
+      <c r="F5" s="143" t="s">
+        <v>120</v>
+      </c>
+      <c r="G5" s="147" t="s">
+        <v>121</v>
+      </c>
+      <c r="H5" s="227" t="s">
+        <v>106</v>
+      </c>
+      <c r="I5" s="235"/>
+      <c r="J5" s="147"/>
+      <c r="K5" s="227" t="s">
         <v>112</v>
       </c>
-      <c r="F5" s="143" t="s">
-[...14 lines deleted...]
-      <c r="M5" s="230"/>
+      <c r="L5" s="228"/>
+      <c r="M5" s="229"/>
       <c r="N5" s="157" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="231" t="s">
-        <v>123</v>
+      <c r="O5" s="230" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="6" spans="1:15" ht="14.45" customHeight="1">
       <c r="A6" s="2"/>
       <c r="B6" s="148" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="146"/>
       <c r="D6" s="143"/>
       <c r="E6" s="143" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F6" s="143" t="s">
+        <v>123</v>
+      </c>
+      <c r="G6" s="143" t="s">
         <v>124</v>
       </c>
-      <c r="G6" s="143" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="H6" s="232" t="s">
+        <v>107</v>
       </c>
       <c r="I6" s="151"/>
       <c r="J6" s="150"/>
-      <c r="K6" s="233" t="s">
+      <c r="K6" s="232" t="s">
+        <v>114</v>
+      </c>
+      <c r="L6" s="233"/>
+      <c r="M6" s="234"/>
+      <c r="N6" s="146" t="s">
         <v>115</v>
       </c>
-      <c r="L6" s="234"/>
-[...4 lines deleted...]
-      <c r="O6" s="232"/>
+      <c r="O6" s="231"/>
     </row>
     <row r="7" spans="1:15" ht="14.45" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="150"/>
       <c r="C7" s="159"/>
       <c r="D7" s="159"/>
       <c r="E7" s="150" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="158"/>
       <c r="G7" s="150" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="160" t="s">
         <v>25</v>
       </c>
       <c r="I7" s="145" t="s">
         <v>2</v>
       </c>
       <c r="J7" s="145" t="s">
         <v>15</v>
       </c>
       <c r="K7" s="144" t="s">
         <v>5</v>
       </c>
       <c r="L7" s="145" t="s">
         <v>6</v>
       </c>
       <c r="M7" s="145" t="s">
         <v>7</v>
       </c>
       <c r="N7" s="149" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="O7" s="232"/>
+        <v>117</v>
+      </c>
+      <c r="O7" s="231"/>
     </row>
     <row r="8" spans="1:15" ht="14.45" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="150" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="152" t="s">
         <v>20</v>
       </c>
       <c r="D8" s="152" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="160" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="150" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="166" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="150"/>
       <c r="I8" s="152"/>
       <c r="J8" s="163" t="s">
         <v>17</v>
       </c>
-      <c r="K8" s="227" t="s">
+      <c r="K8" s="236" t="s">
         <v>31</v>
       </c>
-      <c r="L8" s="227" t="s">
+      <c r="L8" s="236" t="s">
         <v>32</v>
       </c>
-      <c r="M8" s="227" t="s">
+      <c r="M8" s="236" t="s">
         <v>33</v>
       </c>
       <c r="N8" s="152" t="s">
         <v>26</v>
       </c>
-      <c r="O8" s="232"/>
+      <c r="O8" s="231"/>
     </row>
     <row r="9" spans="1:15" ht="12.6" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="150" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="152"/>
       <c r="D9" s="152"/>
       <c r="E9" s="160" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F9" s="152" t="s">
         <v>29</v>
       </c>
       <c r="G9" s="166" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="H9" s="150" t="s">
         <v>25</v>
       </c>
       <c r="I9" s="152" t="s">
         <v>24</v>
       </c>
       <c r="J9" s="164" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="M9" s="227"/>
+        <v>108</v>
+      </c>
+      <c r="K9" s="236"/>
+      <c r="L9" s="236"/>
+      <c r="M9" s="236"/>
       <c r="N9" s="161" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="151" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:15" ht="12.6" customHeight="1" thickBot="1">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="153" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="153" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="153" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="155" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F10" s="153" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="155" t="s">
         <v>38</v>
       </c>
       <c r="H10" s="155"/>
       <c r="I10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="165" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>5909</v>
       </c>
       <c r="C11" s="268">
-        <v>1373971</v>
+        <v>1426345</v>
       </c>
       <c r="D11" s="268">
-        <v>36257</v>
+        <v>34803</v>
       </c>
       <c r="E11" s="305">
-        <v>155</v>
+        <v>348</v>
       </c>
       <c r="F11" s="305">
-        <v>177342</v>
+        <v>230658</v>
       </c>
       <c r="G11" s="305">
-        <v>113293</v>
+        <v>141769</v>
       </c>
       <c r="H11" s="305">
-        <v>172413</v>
+        <v>225137</v>
       </c>
       <c r="I11" s="305">
-        <v>172413</v>
-[...10 lines deleted...]
-      <c r="M11" s="306">
+        <v>225137</v>
+      </c>
+      <c r="J11" s="322">
+        <v>0</v>
+      </c>
+      <c r="K11" s="322">
+        <v>0</v>
+      </c>
+      <c r="L11" s="322">
+        <v>0</v>
+      </c>
+      <c r="M11" s="322">
         <v>0</v>
       </c>
       <c r="N11" s="323">
         <v>0</v>
       </c>
-      <c r="O11" s="311">
-        <v>1724</v>
+      <c r="O11" s="310">
+        <v>2251</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A12" s="314" t="s">
+      <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="181"/>
-[...12 lines deleted...]
-      <c r="O12" s="197"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="179"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="172"/>
+      <c r="F12" s="172"/>
+      <c r="G12" s="172"/>
+      <c r="H12" s="172"/>
+      <c r="I12" s="172"/>
+      <c r="J12" s="172"/>
+      <c r="K12" s="172"/>
+      <c r="L12" s="172"/>
+      <c r="M12" s="172"/>
+      <c r="N12" s="174"/>
+      <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="282">
         <v>2940</v>
       </c>
       <c r="C13" s="282">
-        <v>538926</v>
+        <v>552567</v>
       </c>
       <c r="D13" s="282">
-        <v>10995</v>
+        <v>10818</v>
       </c>
       <c r="E13" s="282">
-        <v>89</v>
+        <v>-122</v>
       </c>
       <c r="F13" s="282">
-        <v>83579</v>
+        <v>115828</v>
       </c>
       <c r="G13" s="282">
-        <v>51502</v>
+        <v>42448</v>
       </c>
       <c r="H13" s="282">
-        <v>80810</v>
+        <v>113167</v>
       </c>
       <c r="I13" s="282">
-        <v>80810</v>
+        <v>113167</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
-      <c r="N13" s="317">
+      <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>808</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A14" s="313" t="s">
+      <c r="A14" s="312" t="s">
         <v>256</v>
       </c>
-      <c r="B14" s="191"/>
-[...12 lines deleted...]
-      <c r="O14" s="197"/>
+      <c r="B14" s="172"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="172"/>
+      <c r="H14" s="172"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="172"/>
+      <c r="N14" s="174"/>
+      <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>257</v>
       </c>
       <c r="B15" s="282">
         <v>1475</v>
       </c>
       <c r="C15" s="282">
-        <v>280077</v>
+        <v>205106</v>
       </c>
       <c r="D15" s="282">
-        <v>6208</v>
+        <v>6485</v>
       </c>
       <c r="E15" s="282">
-        <v>-154</v>
+        <v>193</v>
       </c>
       <c r="F15" s="282">
-        <v>40333</v>
+        <v>40302</v>
       </c>
       <c r="G15" s="282">
-        <v>20903</v>
+        <v>53604</v>
       </c>
       <c r="H15" s="282">
-        <v>40333</v>
+        <v>40302</v>
       </c>
       <c r="I15" s="282">
-        <v>40333</v>
+        <v>40302</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
-      <c r="N15" s="317">
+      <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
         <v>403</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A16" s="313" t="s">
+      <c r="A16" s="312" t="s">
         <v>258</v>
       </c>
-      <c r="B16" s="191"/>
-[...12 lines deleted...]
-      <c r="O16" s="197"/>
+      <c r="B16" s="172"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="172"/>
+      <c r="E16" s="172"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="172"/>
+      <c r="H16" s="172"/>
+      <c r="I16" s="172"/>
+      <c r="J16" s="172"/>
+      <c r="K16" s="172"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="172"/>
+      <c r="N16" s="174"/>
+      <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B17" s="282">
         <v>1494</v>
       </c>
       <c r="C17" s="282">
-        <v>554968</v>
+        <v>668672</v>
       </c>
       <c r="D17" s="282">
-        <v>19054</v>
+        <v>17500</v>
       </c>
       <c r="E17" s="282">
-        <v>220</v>
+        <v>277</v>
       </c>
       <c r="F17" s="282">
-        <v>53429</v>
+        <v>74528</v>
       </c>
       <c r="G17" s="282">
-        <v>40888</v>
+        <v>45717</v>
       </c>
       <c r="H17" s="282">
-        <v>51269</v>
+        <v>71668</v>
       </c>
       <c r="I17" s="282">
-        <v>51269</v>
+        <v>71668</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
-      <c r="N17" s="317">
+      <c r="N17" s="316">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>513</v>
+        <v>717</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
-      <c r="A18" s="313" t="s">
+      <c r="A18" s="312" t="s">
         <v>260</v>
       </c>
-      <c r="B18" s="191"/>
-[...12 lines deleted...]
-      <c r="O18" s="197"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="172"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="172"/>
+      <c r="H18" s="172"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="172"/>
+      <c r="K18" s="172"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="172"/>
+      <c r="N18" s="174"/>
+      <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25"/>
-      <c r="B19" s="190"/>
-[...12 lines deleted...]
-      <c r="O19" s="196"/>
+      <c r="B19" s="169"/>
+      <c r="C19" s="169"/>
+      <c r="D19" s="169"/>
+      <c r="E19" s="169"/>
+      <c r="F19" s="169"/>
+      <c r="G19" s="169"/>
+      <c r="H19" s="169"/>
+      <c r="I19" s="169"/>
+      <c r="J19" s="169"/>
+      <c r="K19" s="169"/>
+      <c r="L19" s="169"/>
+      <c r="M19" s="169"/>
+      <c r="N19" s="173"/>
+      <c r="O19" s="167"/>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
       <c r="A20" s="38"/>
-      <c r="B20" s="191"/>
-[...12 lines deleted...]
-      <c r="O20" s="197"/>
+      <c r="B20" s="172"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="172"/>
+      <c r="E20" s="172"/>
+      <c r="F20" s="172"/>
+      <c r="G20" s="172"/>
+      <c r="H20" s="172"/>
+      <c r="I20" s="172"/>
+      <c r="J20" s="172"/>
+      <c r="K20" s="172"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="172"/>
+      <c r="N20" s="174"/>
+      <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25"/>
-      <c r="B21" s="190"/>
-[...12 lines deleted...]
-      <c r="O21" s="196"/>
+      <c r="B21" s="169"/>
+      <c r="C21" s="169"/>
+      <c r="D21" s="169"/>
+      <c r="E21" s="169"/>
+      <c r="F21" s="169"/>
+      <c r="G21" s="169"/>
+      <c r="H21" s="169"/>
+      <c r="I21" s="169"/>
+      <c r="J21" s="169"/>
+      <c r="K21" s="169"/>
+      <c r="L21" s="169"/>
+      <c r="M21" s="169"/>
+      <c r="N21" s="173"/>
+      <c r="O21" s="167"/>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
       <c r="A22" s="38"/>
-      <c r="B22" s="191"/>
-[...12 lines deleted...]
-      <c r="O22" s="197"/>
+      <c r="B22" s="172"/>
+      <c r="C22" s="172"/>
+      <c r="D22" s="172"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="172"/>
+      <c r="I22" s="172"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="172"/>
+      <c r="N22" s="174"/>
+      <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25"/>
-      <c r="B23" s="190"/>
-[...12 lines deleted...]
-      <c r="O23" s="196"/>
+      <c r="B23" s="169"/>
+      <c r="C23" s="169"/>
+      <c r="D23" s="169"/>
+      <c r="E23" s="169"/>
+      <c r="F23" s="169"/>
+      <c r="G23" s="169"/>
+      <c r="H23" s="169"/>
+      <c r="I23" s="169"/>
+      <c r="J23" s="169"/>
+      <c r="K23" s="169"/>
+      <c r="L23" s="169"/>
+      <c r="M23" s="169"/>
+      <c r="N23" s="173"/>
+      <c r="O23" s="167"/>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
       <c r="A24" s="38"/>
-      <c r="B24" s="191"/>
-[...12 lines deleted...]
-      <c r="O24" s="197"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="172"/>
+      <c r="F24" s="172"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="172"/>
+      <c r="I24" s="172"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="172"/>
+      <c r="N24" s="174"/>
+      <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25"/>
-      <c r="B25" s="190"/>
-[...12 lines deleted...]
-      <c r="O25" s="196"/>
+      <c r="B25" s="169"/>
+      <c r="C25" s="169"/>
+      <c r="D25" s="169"/>
+      <c r="E25" s="169"/>
+      <c r="F25" s="169"/>
+      <c r="G25" s="169"/>
+      <c r="H25" s="169"/>
+      <c r="I25" s="169"/>
+      <c r="J25" s="169"/>
+      <c r="K25" s="169"/>
+      <c r="L25" s="169"/>
+      <c r="M25" s="169"/>
+      <c r="N25" s="173"/>
+      <c r="O25" s="167"/>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
       <c r="A26" s="38"/>
-      <c r="B26" s="191"/>
-[...12 lines deleted...]
-      <c r="O26" s="197"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="172"/>
+      <c r="I26" s="172"/>
+      <c r="J26" s="172"/>
+      <c r="K26" s="172"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="172"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25"/>
-      <c r="B27" s="190"/>
-[...12 lines deleted...]
-      <c r="O27" s="196"/>
+      <c r="B27" s="169"/>
+      <c r="C27" s="169"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="169"/>
+      <c r="F27" s="169"/>
+      <c r="G27" s="169"/>
+      <c r="H27" s="169"/>
+      <c r="I27" s="169"/>
+      <c r="J27" s="169"/>
+      <c r="K27" s="169"/>
+      <c r="L27" s="169"/>
+      <c r="M27" s="169"/>
+      <c r="N27" s="173"/>
+      <c r="O27" s="167"/>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
       <c r="A28" s="38"/>
-      <c r="B28" s="191"/>
-[...12 lines deleted...]
-      <c r="O28" s="197"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="172"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="172"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="172"/>
+      <c r="N28" s="174"/>
+      <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25"/>
-      <c r="B29" s="190"/>
-[...12 lines deleted...]
-      <c r="O29" s="196"/>
+      <c r="B29" s="169"/>
+      <c r="C29" s="169"/>
+      <c r="D29" s="169"/>
+      <c r="E29" s="169"/>
+      <c r="F29" s="169"/>
+      <c r="G29" s="169"/>
+      <c r="H29" s="169"/>
+      <c r="I29" s="169"/>
+      <c r="J29" s="169"/>
+      <c r="K29" s="169"/>
+      <c r="L29" s="169"/>
+      <c r="M29" s="169"/>
+      <c r="N29" s="173"/>
+      <c r="O29" s="167"/>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
       <c r="A30" s="38"/>
-      <c r="B30" s="191"/>
-[...12 lines deleted...]
-      <c r="O30" s="197"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="172"/>
+      <c r="G30" s="172"/>
+      <c r="H30" s="172"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="172"/>
+      <c r="N30" s="174"/>
+      <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25"/>
-      <c r="B31" s="190"/>
-[...12 lines deleted...]
-      <c r="O31" s="196"/>
+      <c r="B31" s="169"/>
+      <c r="C31" s="169"/>
+      <c r="D31" s="169"/>
+      <c r="E31" s="169"/>
+      <c r="F31" s="169"/>
+      <c r="G31" s="169"/>
+      <c r="H31" s="169"/>
+      <c r="I31" s="169"/>
+      <c r="J31" s="169"/>
+      <c r="K31" s="169"/>
+      <c r="L31" s="169"/>
+      <c r="M31" s="169"/>
+      <c r="N31" s="173"/>
+      <c r="O31" s="167"/>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
       <c r="A32" s="38"/>
-      <c r="B32" s="191"/>
-[...12 lines deleted...]
-      <c r="O32" s="197"/>
+      <c r="B32" s="172"/>
+      <c r="C32" s="172"/>
+      <c r="D32" s="172"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="172"/>
+      <c r="G32" s="172"/>
+      <c r="H32" s="172"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="172"/>
+      <c r="N32" s="174"/>
+      <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25"/>
-      <c r="B33" s="190"/>
-[...12 lines deleted...]
-      <c r="O33" s="196"/>
+      <c r="B33" s="169"/>
+      <c r="C33" s="169"/>
+      <c r="D33" s="169"/>
+      <c r="E33" s="169"/>
+      <c r="F33" s="169"/>
+      <c r="G33" s="169"/>
+      <c r="H33" s="169"/>
+      <c r="I33" s="169"/>
+      <c r="J33" s="169"/>
+      <c r="K33" s="169"/>
+      <c r="L33" s="169"/>
+      <c r="M33" s="169"/>
+      <c r="N33" s="173"/>
+      <c r="O33" s="167"/>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
       <c r="A34" s="38"/>
-      <c r="B34" s="191"/>
-[...12 lines deleted...]
-      <c r="O34" s="197"/>
+      <c r="B34" s="172"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="172"/>
+      <c r="E34" s="172"/>
+      <c r="F34" s="172"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="172"/>
+      <c r="M34" s="172"/>
+      <c r="N34" s="174"/>
+      <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25"/>
-      <c r="B35" s="190"/>
-[...12 lines deleted...]
-      <c r="O35" s="196"/>
+      <c r="B35" s="169"/>
+      <c r="C35" s="169"/>
+      <c r="D35" s="169"/>
+      <c r="E35" s="169"/>
+      <c r="F35" s="169"/>
+      <c r="G35" s="169"/>
+      <c r="H35" s="169"/>
+      <c r="I35" s="169"/>
+      <c r="J35" s="169"/>
+      <c r="K35" s="169"/>
+      <c r="L35" s="169"/>
+      <c r="M35" s="169"/>
+      <c r="N35" s="173"/>
+      <c r="O35" s="167"/>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="39"/>
-      <c r="B36" s="198"/>
-[...12 lines deleted...]
-      <c r="O36" s="200"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="170"/>
+      <c r="N36" s="175"/>
+      <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
     </row>
     <row r="38" spans="1:15" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
@@ -16384,914 +16381,914 @@
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
       <c r="O44" s="3"/>
     </row>
     <row r="45" spans="1:15" ht="13.5" customHeight="1">
       <c r="A45" s="3"/>
       <c r="B45" s="3"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
       <c r="O45" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="197">
-    <mergeCell ref="N35:N36"/>
-[...20 lines deleted...]
-    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A3:O3"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="O11:O12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="O13:O14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="O15:O16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="O17:O18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="O19:O20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="O21:O22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:O24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="O25:O26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="O27:O28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="O29:O30"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="O31:O32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
-    <mergeCell ref="N33:N34"/>
-[...163 lines deleted...]
-    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="K5:M5"/>
+    <mergeCell ref="O5:O8"/>
+    <mergeCell ref="K6:M6"/>
+    <mergeCell ref="H5:J5"/>
+    <mergeCell ref="H6:J6"/>
+    <mergeCell ref="K8:K9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="M8:M9"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="O35:O36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="172" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="4" width="12.625" customWidth="1"/>
     <col min="5" max="5" width="10.125" customWidth="1"/>
     <col min="6" max="6" width="12.5" customWidth="1"/>
     <col min="7" max="7" width="12.625" customWidth="1"/>
     <col min="8" max="8" width="10.125" customWidth="1"/>
     <col min="9" max="9" width="11.625" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="21" customHeight="1">
-      <c r="A1" s="239" t="s">
-[...10 lines deleted...]
-      <c r="J1" s="239"/>
+      <c r="A1" s="247" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="247"/>
+      <c r="C1" s="247"/>
+      <c r="D1" s="247"/>
+      <c r="E1" s="247"/>
+      <c r="F1" s="247"/>
+      <c r="G1" s="247"/>
+      <c r="H1" s="247"/>
+      <c r="I1" s="247"/>
+      <c r="J1" s="247"/>
     </row>
     <row r="2" spans="1:10" ht="21" customHeight="1">
-      <c r="A2" s="239" t="s">
-[...10 lines deleted...]
-      <c r="J2" s="239"/>
+      <c r="A2" s="247" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" s="247"/>
+      <c r="C2" s="247"/>
+      <c r="D2" s="247"/>
+      <c r="E2" s="247"/>
+      <c r="F2" s="247"/>
+      <c r="G2" s="247"/>
+      <c r="H2" s="247"/>
+      <c r="I2" s="247"/>
+      <c r="J2" s="247"/>
     </row>
     <row r="3" spans="1:10" ht="18.6" customHeight="1">
-      <c r="A3" s="240" t="s">
-[...10 lines deleted...]
-      <c r="J3" s="240"/>
+      <c r="A3" s="248" t="s">
+        <v>85</v>
+      </c>
+      <c r="B3" s="248"/>
+      <c r="C3" s="248"/>
+      <c r="D3" s="248"/>
+      <c r="E3" s="248"/>
+      <c r="F3" s="248"/>
+      <c r="G3" s="248"/>
+      <c r="H3" s="248"/>
+      <c r="I3" s="248"/>
+      <c r="J3" s="248"/>
     </row>
     <row r="4" spans="1:10" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="357" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="249"/>
-      <c r="E4" s="226" t="s">
+      <c r="D4" s="237"/>
+      <c r="E4" s="215" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="226"/>
-      <c r="G4" s="226"/>
+      <c r="F4" s="215"/>
+      <c r="G4" s="215"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
       <c r="J4" s="18" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="30" customHeight="1">
-      <c r="A5" s="237" t="s">
-        <v>94</v>
+      <c r="A5" s="245" t="s">
+        <v>93</v>
       </c>
       <c r="B5" s="30" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="30" t="s">
         <v>64</v>
       </c>
       <c r="E5" s="30" t="s">
         <v>45</v>
       </c>
       <c r="F5" s="30" t="s">
         <v>41</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>74</v>
       </c>
       <c r="H5" s="30" t="s">
         <v>46</v>
       </c>
       <c r="I5" s="31" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="J5" s="32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="39.95" customHeight="1" thickBot="1">
-      <c r="A6" s="238"/>
+      <c r="A6" s="246"/>
       <c r="B6" s="43" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="27" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>76</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>77</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="27" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.95" customHeight="1">
       <c r="A7" s="326" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="330">
-        <v>151792</v>
+        <v>151154</v>
       </c>
       <c r="C7" s="330">
-        <v>1666203</v>
+        <v>4530600</v>
       </c>
       <c r="D7" s="330">
-        <v>2652346</v>
+        <v>7345140</v>
       </c>
       <c r="E7" s="330">
-        <v>1342115</v>
+        <v>1331571</v>
       </c>
       <c r="F7" s="330">
-        <v>1281</v>
+        <v>3601</v>
       </c>
       <c r="G7" s="330">
         <v>929</v>
       </c>
       <c r="H7" s="330">
-        <v>634740</v>
+        <v>643603</v>
       </c>
       <c r="I7" s="334">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="J7" s="276">
-        <v>226</v>
+        <v>402</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="11.85" customHeight="1">
       <c r="A8" s="337" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="181"/>
-[...7 lines deleted...]
-      <c r="J8" s="179"/>
+      <c r="B8" s="179"/>
+      <c r="C8" s="179"/>
+      <c r="D8" s="179"/>
+      <c r="E8" s="179"/>
+      <c r="F8" s="179"/>
+      <c r="G8" s="179"/>
+      <c r="H8" s="179"/>
+      <c r="I8" s="177"/>
+      <c r="J8" s="186"/>
     </row>
     <row r="9" spans="1:10" ht="12.95" customHeight="1">
       <c r="A9" s="338" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B9" s="341">
-        <v>46003</v>
+        <v>45615</v>
       </c>
       <c r="C9" s="341">
-        <v>516118</v>
+        <v>1374950</v>
       </c>
       <c r="D9" s="341">
-        <v>696352</v>
+        <v>1929406</v>
       </c>
       <c r="E9" s="341">
-        <v>367504</v>
+        <v>367316</v>
       </c>
       <c r="F9" s="341">
-        <v>345</v>
+        <v>1035</v>
       </c>
       <c r="G9" s="344">
         <v>0</v>
       </c>
       <c r="H9" s="341">
-        <v>195980</v>
+        <v>199606</v>
       </c>
       <c r="I9" s="347">
         <v>0</v>
       </c>
       <c r="J9" s="350">
-        <v>18</v>
+        <v>91</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.85" customHeight="1">
       <c r="A10" s="336" t="s">
         <v>261</v>
       </c>
-      <c r="B10" s="181"/>
-[...7 lines deleted...]
-      <c r="J10" s="179"/>
+      <c r="B10" s="179"/>
+      <c r="C10" s="179"/>
+      <c r="D10" s="179"/>
+      <c r="E10" s="179"/>
+      <c r="F10" s="179"/>
+      <c r="G10" s="179"/>
+      <c r="H10" s="179"/>
+      <c r="I10" s="177"/>
+      <c r="J10" s="186"/>
     </row>
     <row r="11" spans="1:10" ht="12.95" customHeight="1">
       <c r="A11" s="338" t="s">
         <v>262</v>
       </c>
       <c r="B11" s="341">
-        <v>27909</v>
+        <v>27875</v>
       </c>
       <c r="C11" s="341">
-        <v>371304</v>
+        <v>955119</v>
       </c>
       <c r="D11" s="341">
-        <v>560117</v>
+        <v>1497052</v>
       </c>
       <c r="E11" s="341">
-        <v>263181</v>
+        <v>264786</v>
       </c>
       <c r="F11" s="341">
-        <v>310</v>
+        <v>801</v>
       </c>
       <c r="G11" s="344">
         <v>0</v>
       </c>
       <c r="H11" s="341">
-        <v>118905</v>
+        <v>119453</v>
       </c>
       <c r="I11" s="347">
         <v>0</v>
       </c>
-      <c r="J11" s="353">
-        <v>0</v>
+      <c r="J11" s="350">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.85" customHeight="1">
       <c r="A12" s="336" t="s">
         <v>263</v>
       </c>
-      <c r="B12" s="181"/>
-[...7 lines deleted...]
-      <c r="J12" s="179"/>
+      <c r="B12" s="179"/>
+      <c r="C12" s="179"/>
+      <c r="D12" s="179"/>
+      <c r="E12" s="179"/>
+      <c r="F12" s="179"/>
+      <c r="G12" s="179"/>
+      <c r="H12" s="179"/>
+      <c r="I12" s="177"/>
+      <c r="J12" s="186"/>
     </row>
     <row r="13" spans="1:10" ht="12.95" customHeight="1">
       <c r="A13" s="338" t="s">
         <v>264</v>
       </c>
       <c r="B13" s="341">
-        <v>34992</v>
+        <v>34951</v>
       </c>
       <c r="C13" s="341">
-        <v>297412</v>
+        <v>812096</v>
       </c>
       <c r="D13" s="341">
-        <v>616889</v>
+        <v>1680740</v>
       </c>
       <c r="E13" s="341">
-        <v>308556</v>
+        <v>301871</v>
       </c>
       <c r="F13" s="341">
-        <v>310</v>
+        <v>870</v>
       </c>
       <c r="G13" s="341">
         <v>904</v>
       </c>
       <c r="H13" s="341">
-        <v>138809</v>
-[...1 lines deleted...]
-      <c r="I13" s="356">
+        <v>138455</v>
+      </c>
+      <c r="I13" s="353">
         <v>0.65</v>
       </c>
       <c r="J13" s="350">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.85" customHeight="1">
       <c r="A14" s="336" t="s">
         <v>265</v>
       </c>
-      <c r="B14" s="181"/>
-[...7 lines deleted...]
-      <c r="J14" s="179"/>
+      <c r="B14" s="179"/>
+      <c r="C14" s="179"/>
+      <c r="D14" s="179"/>
+      <c r="E14" s="179"/>
+      <c r="F14" s="179"/>
+      <c r="G14" s="179"/>
+      <c r="H14" s="179"/>
+      <c r="I14" s="177"/>
+      <c r="J14" s="186"/>
     </row>
     <row r="15" spans="1:10" ht="12.95" customHeight="1">
       <c r="A15" s="338" t="s">
         <v>266</v>
       </c>
       <c r="B15" s="341">
-        <v>9527</v>
+        <v>9468</v>
       </c>
       <c r="C15" s="341">
-        <v>74191</v>
+        <v>242747</v>
       </c>
       <c r="D15" s="341">
-        <v>104171</v>
+        <v>321443</v>
       </c>
       <c r="E15" s="341">
-        <v>87471</v>
+        <v>88847</v>
       </c>
       <c r="F15" s="341">
-        <v>94</v>
+        <v>205</v>
       </c>
       <c r="G15" s="341">
         <v>21</v>
       </c>
       <c r="H15" s="341">
-        <v>40694</v>
-[...1 lines deleted...]
-      <c r="I15" s="356">
+        <v>41229</v>
+      </c>
+      <c r="I15" s="353">
         <v>0.05</v>
       </c>
       <c r="J15" s="350">
-        <v>15</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.85" customHeight="1">
       <c r="A16" s="336" t="s">
         <v>267</v>
       </c>
-      <c r="B16" s="181"/>
-[...7 lines deleted...]
-      <c r="J16" s="179"/>
+      <c r="B16" s="179"/>
+      <c r="C16" s="179"/>
+      <c r="D16" s="179"/>
+      <c r="E16" s="179"/>
+      <c r="F16" s="179"/>
+      <c r="G16" s="179"/>
+      <c r="H16" s="179"/>
+      <c r="I16" s="177"/>
+      <c r="J16" s="186"/>
     </row>
     <row r="17" spans="1:10" ht="12.95" customHeight="1">
       <c r="A17" s="338" t="s">
         <v>268</v>
       </c>
       <c r="B17" s="341">
-        <v>7667</v>
+        <v>7638</v>
       </c>
       <c r="C17" s="341">
-        <v>80194</v>
+        <v>236953</v>
       </c>
       <c r="D17" s="341">
-        <v>119993</v>
+        <v>356903</v>
       </c>
       <c r="E17" s="341">
-        <v>77879</v>
+        <v>76136</v>
       </c>
       <c r="F17" s="341">
-        <v>39</v>
+        <v>140</v>
       </c>
       <c r="G17" s="344">
         <v>0</v>
       </c>
       <c r="H17" s="341">
-        <v>32429</v>
+        <v>33635</v>
       </c>
       <c r="I17" s="347">
         <v>0</v>
       </c>
-      <c r="J17" s="350">
-        <v>1</v>
+      <c r="J17" s="356">
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.85" customHeight="1">
       <c r="A18" s="336" t="s">
         <v>269</v>
       </c>
-      <c r="B18" s="181"/>
-[...7 lines deleted...]
-      <c r="J18" s="179"/>
+      <c r="B18" s="179"/>
+      <c r="C18" s="179"/>
+      <c r="D18" s="179"/>
+      <c r="E18" s="179"/>
+      <c r="F18" s="179"/>
+      <c r="G18" s="179"/>
+      <c r="H18" s="179"/>
+      <c r="I18" s="177"/>
+      <c r="J18" s="186"/>
     </row>
     <row r="19" spans="1:10" ht="12.95" customHeight="1">
       <c r="A19" s="338" t="s">
         <v>270</v>
       </c>
       <c r="B19" s="341">
-        <v>9578</v>
+        <v>9574</v>
       </c>
       <c r="C19" s="341">
-        <v>151741</v>
+        <v>398127</v>
       </c>
       <c r="D19" s="341">
-        <v>232467</v>
+        <v>649861</v>
       </c>
       <c r="E19" s="341">
-        <v>90111</v>
+        <v>86569</v>
       </c>
       <c r="F19" s="341">
-        <v>61</v>
+        <v>191</v>
       </c>
       <c r="G19" s="344">
         <v>0</v>
       </c>
       <c r="H19" s="341">
-        <v>41170</v>
+        <v>41296</v>
       </c>
       <c r="I19" s="347">
         <v>0</v>
       </c>
-      <c r="J19" s="353">
+      <c r="J19" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.85" customHeight="1">
       <c r="A20" s="336" t="s">
         <v>271</v>
       </c>
-      <c r="B20" s="181"/>
-[...7 lines deleted...]
-      <c r="J20" s="179"/>
+      <c r="B20" s="179"/>
+      <c r="C20" s="179"/>
+      <c r="D20" s="179"/>
+      <c r="E20" s="179"/>
+      <c r="F20" s="179"/>
+      <c r="G20" s="179"/>
+      <c r="H20" s="179"/>
+      <c r="I20" s="177"/>
+      <c r="J20" s="186"/>
     </row>
     <row r="21" spans="1:10" ht="12.95" customHeight="1">
       <c r="A21" s="338" t="s">
         <v>272</v>
       </c>
       <c r="B21" s="341">
-        <v>8282</v>
+        <v>8287</v>
       </c>
       <c r="C21" s="341">
-        <v>104976</v>
+        <v>313482</v>
       </c>
       <c r="D21" s="341">
-        <v>196159</v>
+        <v>540267</v>
       </c>
       <c r="E21" s="341">
-        <v>76417</v>
+        <v>72268</v>
       </c>
       <c r="F21" s="341">
-        <v>71</v>
+        <v>210</v>
       </c>
       <c r="G21" s="344">
         <v>0</v>
       </c>
       <c r="H21" s="341">
-        <v>34439</v>
+        <v>33891</v>
       </c>
       <c r="I21" s="347">
         <v>0</v>
       </c>
-      <c r="J21" s="353">
+      <c r="J21" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.85" customHeight="1">
       <c r="A22" s="336" t="s">
         <v>273</v>
       </c>
-      <c r="B22" s="181"/>
-[...7 lines deleted...]
-      <c r="J22" s="179"/>
+      <c r="B22" s="179"/>
+      <c r="C22" s="179"/>
+      <c r="D22" s="179"/>
+      <c r="E22" s="179"/>
+      <c r="F22" s="179"/>
+      <c r="G22" s="179"/>
+      <c r="H22" s="179"/>
+      <c r="I22" s="177"/>
+      <c r="J22" s="186"/>
     </row>
     <row r="23" spans="1:10" ht="12.95" customHeight="1">
       <c r="A23" s="338" t="s">
         <v>274</v>
       </c>
       <c r="B23" s="341">
-        <v>7832</v>
+        <v>7746</v>
       </c>
       <c r="C23" s="341">
-        <v>70266</v>
+        <v>197127</v>
       </c>
       <c r="D23" s="341">
-        <v>126198</v>
+        <v>369468</v>
       </c>
       <c r="E23" s="341">
-        <v>70995</v>
+        <v>73777</v>
       </c>
       <c r="F23" s="341">
-        <v>51</v>
+        <v>148</v>
       </c>
       <c r="G23" s="341">
         <v>4</v>
       </c>
       <c r="H23" s="341">
-        <v>32314</v>
-[...1 lines deleted...]
-      <c r="I23" s="356">
+        <v>36039</v>
+      </c>
+      <c r="I23" s="353">
         <v>0.01</v>
       </c>
       <c r="J23" s="350">
-        <v>14</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.85" customHeight="1">
       <c r="A24" s="336" t="s">
         <v>275</v>
       </c>
-      <c r="B24" s="181"/>
-[...7 lines deleted...]
-      <c r="J24" s="179"/>
+      <c r="B24" s="179"/>
+      <c r="C24" s="179"/>
+      <c r="D24" s="179"/>
+      <c r="E24" s="179"/>
+      <c r="F24" s="179"/>
+      <c r="G24" s="179"/>
+      <c r="H24" s="179"/>
+      <c r="I24" s="177"/>
+      <c r="J24" s="186"/>
     </row>
     <row r="25" spans="1:10" ht="12.95" customHeight="1">
       <c r="A25" s="34"/>
-      <c r="B25" s="243"/>
-[...7 lines deleted...]
-      <c r="J25" s="244"/>
+      <c r="B25" s="239"/>
+      <c r="C25" s="239"/>
+      <c r="D25" s="239"/>
+      <c r="E25" s="239"/>
+      <c r="F25" s="239"/>
+      <c r="G25" s="239"/>
+      <c r="H25" s="239"/>
+      <c r="I25" s="238"/>
+      <c r="J25" s="240"/>
     </row>
     <row r="26" spans="1:10" ht="11.85" customHeight="1">
       <c r="A26" s="40"/>
-      <c r="B26" s="181"/>
-[...7 lines deleted...]
-      <c r="J26" s="179"/>
+      <c r="B26" s="179"/>
+      <c r="C26" s="179"/>
+      <c r="D26" s="179"/>
+      <c r="E26" s="179"/>
+      <c r="F26" s="179"/>
+      <c r="G26" s="179"/>
+      <c r="H26" s="179"/>
+      <c r="I26" s="177"/>
+      <c r="J26" s="186"/>
     </row>
     <row r="27" spans="1:10" ht="12.95" customHeight="1">
       <c r="A27" s="34"/>
-      <c r="B27" s="243"/>
-[...7 lines deleted...]
-      <c r="J27" s="244"/>
+      <c r="B27" s="239"/>
+      <c r="C27" s="239"/>
+      <c r="D27" s="239"/>
+      <c r="E27" s="239"/>
+      <c r="F27" s="239"/>
+      <c r="G27" s="239"/>
+      <c r="H27" s="239"/>
+      <c r="I27" s="238"/>
+      <c r="J27" s="240"/>
     </row>
     <row r="28" spans="1:10" ht="11.85" customHeight="1">
       <c r="A28" s="40"/>
-      <c r="B28" s="181"/>
-[...7 lines deleted...]
-      <c r="J28" s="179"/>
+      <c r="B28" s="179"/>
+      <c r="C28" s="179"/>
+      <c r="D28" s="179"/>
+      <c r="E28" s="179"/>
+      <c r="F28" s="179"/>
+      <c r="G28" s="179"/>
+      <c r="H28" s="179"/>
+      <c r="I28" s="177"/>
+      <c r="J28" s="186"/>
     </row>
     <row r="29" spans="1:10" ht="12.95" customHeight="1">
       <c r="A29" s="34"/>
-      <c r="B29" s="243"/>
-[...7 lines deleted...]
-      <c r="J29" s="244"/>
+      <c r="B29" s="239"/>
+      <c r="C29" s="239"/>
+      <c r="D29" s="239"/>
+      <c r="E29" s="239"/>
+      <c r="F29" s="239"/>
+      <c r="G29" s="239"/>
+      <c r="H29" s="239"/>
+      <c r="I29" s="238"/>
+      <c r="J29" s="240"/>
     </row>
     <row r="30" spans="1:10" ht="11.85" customHeight="1">
       <c r="A30" s="40"/>
-      <c r="B30" s="181"/>
-[...7 lines deleted...]
-      <c r="J30" s="179"/>
+      <c r="B30" s="179"/>
+      <c r="C30" s="179"/>
+      <c r="D30" s="179"/>
+      <c r="E30" s="179"/>
+      <c r="F30" s="179"/>
+      <c r="G30" s="179"/>
+      <c r="H30" s="179"/>
+      <c r="I30" s="177"/>
+      <c r="J30" s="186"/>
     </row>
     <row r="31" spans="1:10" ht="12.95" customHeight="1">
       <c r="A31" s="34"/>
-      <c r="B31" s="243"/>
-[...7 lines deleted...]
-      <c r="J31" s="244"/>
+      <c r="B31" s="239"/>
+      <c r="C31" s="239"/>
+      <c r="D31" s="239"/>
+      <c r="E31" s="239"/>
+      <c r="F31" s="239"/>
+      <c r="G31" s="239"/>
+      <c r="H31" s="239"/>
+      <c r="I31" s="238"/>
+      <c r="J31" s="240"/>
     </row>
     <row r="32" spans="1:10" ht="11.85" customHeight="1" thickBot="1">
       <c r="A32" s="41"/>
-      <c r="B32" s="246"/>
-[...7 lines deleted...]
-      <c r="J32" s="248"/>
+      <c r="B32" s="242"/>
+      <c r="C32" s="242"/>
+      <c r="D32" s="242"/>
+      <c r="E32" s="242"/>
+      <c r="F32" s="242"/>
+      <c r="G32" s="242"/>
+      <c r="H32" s="242"/>
+      <c r="I32" s="243"/>
+      <c r="J32" s="241"/>
     </row>
     <row r="33" spans="1:10" ht="13.5" customHeight="1">
       <c r="A33" s="6" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
     </row>
     <row r="34" spans="1:10" ht="13.5" customHeight="1">
       <c r="A34" s="6" t="s">
         <v>61</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
     </row>
@@ -17314,1304 +17311,1304 @@
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="6"/>
       <c r="I36" s="6"/>
       <c r="J36" s="7"/>
     </row>
     <row r="37" spans="1:10" ht="13.5" customHeight="1">
       <c r="A37" s="8"/>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
     </row>
     <row r="38" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="123">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="E7:E8"/>
+    <mergeCell ref="H7:H8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="G7:G8"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="G9:G10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F9:F10"/>
-    <mergeCell ref="J13:J14"/>
-[...111 lines deleted...]
-    <mergeCell ref="I7:I8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="173" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="7.625" customWidth="1"/>
     <col min="5" max="5" width="8.625" customWidth="1"/>
     <col min="6" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="7.125" customWidth="1"/>
     <col min="13" max="13" width="8.125" customWidth="1"/>
     <col min="14" max="14" width="9.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="21" customHeight="1">
-      <c r="A1" s="239" t="s">
-[...14 lines deleted...]
-      <c r="N1" s="239"/>
+      <c r="A1" s="247" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1" s="247"/>
+      <c r="C1" s="247"/>
+      <c r="D1" s="247"/>
+      <c r="E1" s="247"/>
+      <c r="F1" s="247"/>
+      <c r="G1" s="247"/>
+      <c r="H1" s="247"/>
+      <c r="I1" s="247"/>
+      <c r="J1" s="247"/>
+      <c r="K1" s="247"/>
+      <c r="L1" s="247"/>
+      <c r="M1" s="247"/>
+      <c r="N1" s="247"/>
     </row>
     <row r="2" spans="1:14" ht="21" customHeight="1">
-      <c r="A2" s="239" t="s">
-[...14 lines deleted...]
-      <c r="N2" s="254"/>
+      <c r="A2" s="247" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="250"/>
+      <c r="C2" s="250"/>
+      <c r="D2" s="250"/>
+      <c r="E2" s="250"/>
+      <c r="F2" s="250"/>
+      <c r="G2" s="250"/>
+      <c r="H2" s="250"/>
+      <c r="I2" s="250"/>
+      <c r="J2" s="250"/>
+      <c r="K2" s="250"/>
+      <c r="L2" s="250"/>
+      <c r="M2" s="250"/>
+      <c r="N2" s="250"/>
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
-      <c r="A3" s="175" t="s">
-[...14 lines deleted...]
-      <c r="N3" s="175"/>
+      <c r="A3" s="182" t="s">
+        <v>83</v>
+      </c>
+      <c r="B3" s="182"/>
+      <c r="C3" s="182"/>
+      <c r="D3" s="182"/>
+      <c r="E3" s="182"/>
+      <c r="F3" s="182"/>
+      <c r="G3" s="182"/>
+      <c r="H3" s="182"/>
+      <c r="I3" s="182"/>
+      <c r="J3" s="182"/>
+      <c r="K3" s="182"/>
+      <c r="L3" s="182"/>
+      <c r="M3" s="182"/>
+      <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 1月底</v>
+        <v>民國115年 3月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
-      <c r="G4" s="177" t="str">
+      <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Jan. 2026</v>
-[...2 lines deleted...]
-      <c r="I4" s="177"/>
+        <v> End of Mar. 2026</v>
+      </c>
+      <c r="H4" s="184"/>
+      <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>52</v>
       </c>
-      <c r="G5" s="255" t="s">
-        <v>107</v>
+      <c r="G5" s="251" t="s">
+        <v>106</v>
       </c>
       <c r="H5" s="47"/>
       <c r="I5" s="10"/>
-      <c r="J5" s="255" t="s">
-[...3 lines deleted...]
-      <c r="L5" s="261"/>
+      <c r="J5" s="251" t="s">
+        <v>112</v>
+      </c>
+      <c r="K5" s="256"/>
+      <c r="L5" s="257"/>
       <c r="M5" s="57" t="s">
         <v>3</v>
       </c>
       <c r="N5" s="47" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:14" ht="13.5" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="62"/>
       <c r="C6" s="62"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="F6" s="62"/>
-      <c r="G6" s="256" t="s">
-        <v>108</v>
+      <c r="G6" s="252" t="s">
+        <v>107</v>
       </c>
       <c r="H6" s="46"/>
       <c r="I6" s="11"/>
-      <c r="J6" s="256" t="s">
+      <c r="J6" s="252" t="s">
+        <v>114</v>
+      </c>
+      <c r="K6" s="253"/>
+      <c r="L6" s="254"/>
+      <c r="M6" s="51" t="s">
         <v>115</v>
-      </c>
-[...3 lines deleted...]
-        <v>116</v>
       </c>
       <c r="N6" s="48" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="13.5" customHeight="1">
       <c r="A7" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="253" t="s">
+      <c r="D7" s="258" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>43</v>
       </c>
       <c r="F7" s="45" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="G7" s="44" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="50" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="50" t="s">
         <v>15</v>
       </c>
       <c r="J7" s="49" t="s">
         <v>5</v>
       </c>
       <c r="K7" s="50" t="s">
         <v>6</v>
       </c>
       <c r="L7" s="50" t="s">
         <v>7</v>
       </c>
       <c r="M7" s="52" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="N7" s="48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="13.5" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="44"/>
-      <c r="D8" s="253"/>
+      <c r="D8" s="258"/>
       <c r="E8" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="45"/>
       <c r="G8" s="11"/>
       <c r="H8" s="45"/>
       <c r="I8" s="64" t="s">
         <v>17</v>
       </c>
-      <c r="J8" s="259" t="s">
+      <c r="J8" s="255" t="s">
         <v>31</v>
       </c>
-      <c r="K8" s="259" t="s">
+      <c r="K8" s="255" t="s">
         <v>32</v>
       </c>
-      <c r="L8" s="259" t="s">
+      <c r="L8" s="255" t="s">
         <v>33</v>
       </c>
       <c r="M8" s="45" t="s">
         <v>26</v>
       </c>
       <c r="N8" s="46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="13.5" customHeight="1">
       <c r="A9" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="44"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F9" s="61"/>
       <c r="G9" s="11" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="45" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="65" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      <c r="L9" s="259"/>
+        <v>108</v>
+      </c>
+      <c r="J9" s="255"/>
+      <c r="K9" s="255"/>
+      <c r="L9" s="255"/>
       <c r="M9" s="58" t="s">
         <v>34</v>
       </c>
       <c r="N9" s="46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="13.5" customHeight="1" thickBot="1">
       <c r="A10" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="53" t="s">
         <v>25</v>
       </c>
       <c r="C10" s="53" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="59" t="s">
         <v>25</v>
       </c>
       <c r="E10" s="55" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="F10" s="59" t="s">
         <v>25</v>
       </c>
       <c r="G10" s="55"/>
       <c r="H10" s="54" t="s">
         <v>25</v>
       </c>
       <c r="I10" s="66" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="359" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="363">
-        <v>17433</v>
+        <v>17519</v>
       </c>
       <c r="C11" s="363">
-        <v>997806</v>
+        <v>992263</v>
       </c>
       <c r="D11" s="363">
-        <v>70080</v>
+        <v>69693</v>
       </c>
       <c r="E11" s="363">
-        <v>558</v>
+        <v>1620</v>
       </c>
       <c r="F11" s="363">
-        <v>920392</v>
+        <v>916034</v>
       </c>
       <c r="G11" s="363">
-        <v>678844</v>
+        <v>678547</v>
       </c>
       <c r="H11" s="363">
-        <v>678423</v>
+        <v>678136</v>
       </c>
       <c r="I11" s="363">
-        <v>421</v>
+        <v>410</v>
       </c>
       <c r="J11" s="363">
-        <v>675</v>
+        <v>732</v>
       </c>
       <c r="K11" s="363">
-        <v>402</v>
+        <v>440</v>
       </c>
       <c r="L11" s="363">
-        <v>273</v>
+        <v>292</v>
       </c>
       <c r="M11" s="367">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="N11" s="371">
-        <v>16729</v>
+        <v>16872</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A12" s="314" t="s">
+      <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
-      <c r="B12" s="191"/>
-[...11 lines deleted...]
-      <c r="N12" s="197"/>
+      <c r="B12" s="172"/>
+      <c r="C12" s="172"/>
+      <c r="D12" s="172"/>
+      <c r="E12" s="172"/>
+      <c r="F12" s="172"/>
+      <c r="G12" s="172"/>
+      <c r="H12" s="172"/>
+      <c r="I12" s="172"/>
+      <c r="J12" s="172"/>
+      <c r="K12" s="172"/>
+      <c r="L12" s="172"/>
+      <c r="M12" s="174"/>
+      <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="282">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="C13" s="282">
-        <v>29990</v>
+        <v>29619</v>
       </c>
       <c r="D13" s="282">
-        <v>2488</v>
+        <v>2521</v>
       </c>
       <c r="E13" s="282">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="F13" s="282">
-        <v>27258</v>
+        <v>26922</v>
       </c>
       <c r="G13" s="282">
-        <v>19600</v>
+        <v>19537</v>
       </c>
       <c r="H13" s="282">
-        <v>19582</v>
+        <v>19519</v>
       </c>
       <c r="I13" s="282">
         <v>18</v>
       </c>
       <c r="J13" s="282">
         <v>81</v>
       </c>
       <c r="K13" s="282">
         <v>18</v>
       </c>
       <c r="L13" s="282">
         <v>63</v>
       </c>
       <c r="M13" s="285">
         <v>0.41</v>
       </c>
       <c r="N13" s="288">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A14" s="313" t="s">
+      <c r="A14" s="312" t="s">
         <v>80</v>
       </c>
-      <c r="B14" s="191"/>
-[...11 lines deleted...]
-      <c r="N14" s="197"/>
+      <c r="B14" s="172"/>
+      <c r="C14" s="172"/>
+      <c r="D14" s="172"/>
+      <c r="E14" s="172"/>
+      <c r="F14" s="172"/>
+      <c r="G14" s="172"/>
+      <c r="H14" s="172"/>
+      <c r="I14" s="172"/>
+      <c r="J14" s="172"/>
+      <c r="K14" s="172"/>
+      <c r="L14" s="172"/>
+      <c r="M14" s="174"/>
+      <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B15" s="282">
         <v>717</v>
       </c>
       <c r="C15" s="282">
-        <v>41032</v>
+        <v>41320</v>
       </c>
       <c r="D15" s="282">
-        <v>4902</v>
+        <v>4873</v>
       </c>
       <c r="E15" s="282">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="F15" s="282">
-        <v>35883</v>
+        <v>36260</v>
       </c>
       <c r="G15" s="282">
-        <v>31397</v>
+        <v>31070</v>
       </c>
       <c r="H15" s="282">
-        <v>31397</v>
+        <v>31070</v>
       </c>
       <c r="I15" s="293">
         <v>0</v>
       </c>
       <c r="J15" s="282">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="282">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="M15" s="285">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="N15" s="288">
-        <v>2088</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A16" s="313" t="s">
+      <c r="A16" s="312" t="s">
         <v>276</v>
       </c>
-      <c r="B16" s="191"/>
-[...11 lines deleted...]
-      <c r="N16" s="197"/>
+      <c r="B16" s="172"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="172"/>
+      <c r="E16" s="172"/>
+      <c r="F16" s="172"/>
+      <c r="G16" s="172"/>
+      <c r="H16" s="172"/>
+      <c r="I16" s="172"/>
+      <c r="J16" s="172"/>
+      <c r="K16" s="172"/>
+      <c r="L16" s="172"/>
+      <c r="M16" s="174"/>
+      <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>277</v>
       </c>
       <c r="B17" s="282">
         <v>931</v>
       </c>
       <c r="C17" s="282">
-        <v>43372</v>
+        <v>43288</v>
       </c>
       <c r="D17" s="282">
-        <v>3235</v>
+        <v>3183</v>
       </c>
       <c r="E17" s="282">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="F17" s="282">
-        <v>39557</v>
+        <v>39509</v>
       </c>
       <c r="G17" s="282">
-        <v>30223</v>
+        <v>30255</v>
       </c>
       <c r="H17" s="282">
-        <v>30207</v>
+        <v>30244</v>
       </c>
       <c r="I17" s="282">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="J17" s="282">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="K17" s="282">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="L17" s="282">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M17" s="285">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="N17" s="288">
-        <v>607</v>
+        <v>598</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A18" s="313" t="s">
+      <c r="A18" s="312" t="s">
         <v>278</v>
       </c>
-      <c r="B18" s="191"/>
-[...11 lines deleted...]
-      <c r="N18" s="197"/>
+      <c r="B18" s="172"/>
+      <c r="C18" s="172"/>
+      <c r="D18" s="172"/>
+      <c r="E18" s="172"/>
+      <c r="F18" s="172"/>
+      <c r="G18" s="172"/>
+      <c r="H18" s="172"/>
+      <c r="I18" s="172"/>
+      <c r="J18" s="172"/>
+      <c r="K18" s="172"/>
+      <c r="L18" s="172"/>
+      <c r="M18" s="174"/>
+      <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>279</v>
       </c>
       <c r="B19" s="282">
-        <v>1260</v>
+        <v>1282</v>
       </c>
       <c r="C19" s="282">
-        <v>118494</v>
+        <v>118899</v>
       </c>
       <c r="D19" s="282">
-        <v>6932</v>
+        <v>6870</v>
       </c>
       <c r="E19" s="282">
-        <v>43</v>
+        <v>137</v>
       </c>
       <c r="F19" s="282">
-        <v>110951</v>
+        <v>111582</v>
       </c>
       <c r="G19" s="282">
-        <v>79698</v>
+        <v>80437</v>
       </c>
       <c r="H19" s="282">
-        <v>79695</v>
+        <v>80433</v>
       </c>
       <c r="I19" s="282">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J19" s="282">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="K19" s="282">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="L19" s="282">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="M19" s="285">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="N19" s="288">
-        <v>2054</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A20" s="313" t="s">
+      <c r="A20" s="312" t="s">
         <v>280</v>
       </c>
-      <c r="B20" s="191"/>
-[...11 lines deleted...]
-      <c r="N20" s="197"/>
+      <c r="B20" s="172"/>
+      <c r="C20" s="172"/>
+      <c r="D20" s="172"/>
+      <c r="E20" s="172"/>
+      <c r="F20" s="172"/>
+      <c r="G20" s="172"/>
+      <c r="H20" s="172"/>
+      <c r="I20" s="172"/>
+      <c r="J20" s="172"/>
+      <c r="K20" s="172"/>
+      <c r="L20" s="172"/>
+      <c r="M20" s="174"/>
+      <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B21" s="282">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C21" s="282">
-        <v>28822</v>
+        <v>28701</v>
       </c>
       <c r="D21" s="282">
-        <v>2080</v>
+        <v>2098</v>
       </c>
       <c r="E21" s="282">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="F21" s="282">
-        <v>26530</v>
+        <v>26464</v>
       </c>
       <c r="G21" s="282">
-        <v>20552</v>
+        <v>20634</v>
       </c>
       <c r="H21" s="282">
-        <v>20427</v>
+        <v>20482</v>
       </c>
       <c r="I21" s="282">
-        <v>126</v>
+        <v>152</v>
       </c>
       <c r="J21" s="282">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="K21" s="282">
-        <v>126</v>
+        <v>172</v>
       </c>
       <c r="L21" s="282">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="M21" s="285">
-        <v>0.75</v>
+        <v>0.88</v>
       </c>
       <c r="N21" s="288">
         <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A22" s="313" t="s">
+      <c r="A22" s="312" t="s">
         <v>282</v>
       </c>
-      <c r="B22" s="191"/>
-[...11 lines deleted...]
-      <c r="N22" s="197"/>
+      <c r="B22" s="172"/>
+      <c r="C22" s="172"/>
+      <c r="D22" s="172"/>
+      <c r="E22" s="172"/>
+      <c r="F22" s="172"/>
+      <c r="G22" s="172"/>
+      <c r="H22" s="172"/>
+      <c r="I22" s="172"/>
+      <c r="J22" s="172"/>
+      <c r="K22" s="172"/>
+      <c r="L22" s="172"/>
+      <c r="M22" s="174"/>
+      <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>283</v>
       </c>
       <c r="B23" s="282">
-        <v>645</v>
+        <v>663</v>
       </c>
       <c r="C23" s="282">
-        <v>17255</v>
+        <v>17122</v>
       </c>
       <c r="D23" s="282">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="E23" s="282">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="F23" s="282">
-        <v>16068</v>
+        <v>15789</v>
       </c>
       <c r="G23" s="282">
-        <v>11526</v>
+        <v>11574</v>
       </c>
       <c r="H23" s="282">
-        <v>11443</v>
+        <v>11491</v>
       </c>
       <c r="I23" s="282">
         <v>83</v>
       </c>
       <c r="J23" s="282">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="K23" s="282">
         <v>83</v>
       </c>
-      <c r="L23" s="293">
-        <v>0</v>
+      <c r="L23" s="282">
+        <v>33</v>
       </c>
       <c r="M23" s="285">
-        <v>0.72</v>
+        <v>1.01</v>
       </c>
       <c r="N23" s="288">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A24" s="313" t="s">
+      <c r="A24" s="312" t="s">
         <v>284</v>
       </c>
-      <c r="B24" s="191"/>
-[...11 lines deleted...]
-      <c r="N24" s="197"/>
+      <c r="B24" s="172"/>
+      <c r="C24" s="172"/>
+      <c r="D24" s="172"/>
+      <c r="E24" s="172"/>
+      <c r="F24" s="172"/>
+      <c r="G24" s="172"/>
+      <c r="H24" s="172"/>
+      <c r="I24" s="172"/>
+      <c r="J24" s="172"/>
+      <c r="K24" s="172"/>
+      <c r="L24" s="172"/>
+      <c r="M24" s="174"/>
+      <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>285</v>
       </c>
       <c r="B25" s="282">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="C25" s="282">
-        <v>23930</v>
+        <v>23681</v>
       </c>
       <c r="D25" s="282">
-        <v>2532</v>
+        <v>2550</v>
       </c>
       <c r="E25" s="282">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="F25" s="282">
-        <v>21148</v>
+        <v>20971</v>
       </c>
       <c r="G25" s="282">
-        <v>14218</v>
+        <v>14111</v>
       </c>
       <c r="H25" s="282">
-        <v>14201</v>
+        <v>14094</v>
       </c>
       <c r="I25" s="282">
         <v>17</v>
       </c>
       <c r="J25" s="282">
         <v>17</v>
       </c>
       <c r="K25" s="282">
         <v>17</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="285">
         <v>0.12</v>
       </c>
       <c r="N25" s="288">
         <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A26" s="313" t="s">
+      <c r="A26" s="312" t="s">
         <v>286</v>
       </c>
-      <c r="B26" s="191"/>
-[...11 lines deleted...]
-      <c r="N26" s="197"/>
+      <c r="B26" s="172"/>
+      <c r="C26" s="172"/>
+      <c r="D26" s="172"/>
+      <c r="E26" s="172"/>
+      <c r="F26" s="172"/>
+      <c r="G26" s="172"/>
+      <c r="H26" s="172"/>
+      <c r="I26" s="172"/>
+      <c r="J26" s="172"/>
+      <c r="K26" s="172"/>
+      <c r="L26" s="172"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>287</v>
       </c>
       <c r="B27" s="282">
-        <v>1181</v>
+        <v>1178</v>
       </c>
       <c r="C27" s="282">
-        <v>90093</v>
+        <v>88685</v>
       </c>
       <c r="D27" s="282">
-        <v>6410</v>
+        <v>6330</v>
       </c>
       <c r="E27" s="282">
-        <v>51</v>
+        <v>161</v>
       </c>
       <c r="F27" s="282">
-        <v>83247</v>
+        <v>81930</v>
       </c>
       <c r="G27" s="282">
-        <v>55827</v>
+        <v>55542</v>
       </c>
       <c r="H27" s="282">
-        <v>55801</v>
+        <v>55542</v>
       </c>
       <c r="I27" s="282">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="J27" s="282">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="K27" s="282">
         <v>0</v>
       </c>
       <c r="L27" s="282">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="M27" s="285">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="N27" s="288">
-        <v>2066</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A28" s="313" t="s">
+      <c r="A28" s="312" t="s">
         <v>288</v>
       </c>
-      <c r="B28" s="191"/>
-[...11 lines deleted...]
-      <c r="N28" s="197"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="172"/>
+      <c r="G28" s="172"/>
+      <c r="H28" s="172"/>
+      <c r="I28" s="172"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="172"/>
+      <c r="L28" s="172"/>
+      <c r="M28" s="174"/>
+      <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>289</v>
       </c>
       <c r="B29" s="282">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="C29" s="282">
-        <v>41765</v>
+        <v>41240</v>
       </c>
       <c r="D29" s="282">
-        <v>2718</v>
+        <v>2681</v>
       </c>
       <c r="E29" s="282">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="F29" s="282">
-        <v>38849</v>
+        <v>38401</v>
       </c>
       <c r="G29" s="282">
-        <v>29695</v>
+        <v>29387</v>
       </c>
       <c r="H29" s="282">
-        <v>29654</v>
+        <v>29358</v>
       </c>
       <c r="I29" s="282">
+        <v>29</v>
+      </c>
+      <c r="J29" s="282">
+        <v>97</v>
+      </c>
+      <c r="K29" s="282">
         <v>40</v>
       </c>
-      <c r="J29" s="282">
-[...4 lines deleted...]
-      </c>
       <c r="L29" s="282">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="M29" s="285">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="N29" s="288">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A30" s="313" t="s">
+      <c r="A30" s="312" t="s">
         <v>290</v>
       </c>
-      <c r="B30" s="191"/>
-[...11 lines deleted...]
-      <c r="N30" s="197"/>
+      <c r="B30" s="172"/>
+      <c r="C30" s="172"/>
+      <c r="D30" s="172"/>
+      <c r="E30" s="172"/>
+      <c r="F30" s="172"/>
+      <c r="G30" s="172"/>
+      <c r="H30" s="172"/>
+      <c r="I30" s="172"/>
+      <c r="J30" s="172"/>
+      <c r="K30" s="172"/>
+      <c r="L30" s="172"/>
+      <c r="M30" s="174"/>
+      <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>291</v>
       </c>
       <c r="B31" s="282">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="C31" s="282">
-        <v>121005</v>
+        <v>121093</v>
       </c>
       <c r="D31" s="282">
-        <v>7317</v>
+        <v>7221</v>
       </c>
       <c r="E31" s="282">
-        <v>88</v>
+        <v>256</v>
       </c>
       <c r="F31" s="282">
-        <v>113103</v>
+        <v>113400</v>
       </c>
       <c r="G31" s="282">
-        <v>87741</v>
+        <v>89017</v>
       </c>
       <c r="H31" s="282">
-        <v>87741</v>
+        <v>89017</v>
       </c>
       <c r="I31" s="293">
         <v>0</v>
       </c>
       <c r="J31" s="282">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="282">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="M31" s="285">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="N31" s="288">
-        <v>1816</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A32" s="313" t="s">
+      <c r="A32" s="312" t="s">
         <v>292</v>
       </c>
-      <c r="B32" s="191"/>
-[...11 lines deleted...]
-      <c r="N32" s="197"/>
+      <c r="B32" s="172"/>
+      <c r="C32" s="172"/>
+      <c r="D32" s="172"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="172"/>
+      <c r="G32" s="172"/>
+      <c r="H32" s="172"/>
+      <c r="I32" s="172"/>
+      <c r="J32" s="172"/>
+      <c r="K32" s="172"/>
+      <c r="L32" s="172"/>
+      <c r="M32" s="174"/>
+      <c r="N32" s="171"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>293</v>
       </c>
       <c r="B33" s="282">
         <v>367</v>
       </c>
       <c r="C33" s="282">
-        <v>21929</v>
+        <v>21640</v>
       </c>
       <c r="D33" s="282">
-        <v>1760</v>
+        <v>1774</v>
       </c>
       <c r="E33" s="282">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="F33" s="282">
-        <v>19750</v>
+        <v>19722</v>
       </c>
       <c r="G33" s="282">
-        <v>14493</v>
+        <v>14410</v>
       </c>
       <c r="H33" s="282">
-        <v>14490</v>
-[...8 lines deleted...]
-        <v>7</v>
+        <v>14410</v>
+      </c>
+      <c r="I33" s="293">
+        <v>0</v>
+      </c>
+      <c r="J33" s="293">
+        <v>0</v>
+      </c>
+      <c r="K33" s="293">
+        <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
-      <c r="M33" s="285">
-        <v>0.04</v>
+      <c r="M33" s="316">
+        <v>0</v>
       </c>
       <c r="N33" s="288">
         <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
-      <c r="A34" s="313" t="s">
+      <c r="A34" s="312" t="s">
         <v>294</v>
       </c>
-      <c r="B34" s="191"/>
-[...11 lines deleted...]
-      <c r="N34" s="197"/>
+      <c r="B34" s="172"/>
+      <c r="C34" s="172"/>
+      <c r="D34" s="172"/>
+      <c r="E34" s="172"/>
+      <c r="F34" s="172"/>
+      <c r="G34" s="172"/>
+      <c r="H34" s="172"/>
+      <c r="I34" s="172"/>
+      <c r="J34" s="172"/>
+      <c r="K34" s="172"/>
+      <c r="L34" s="172"/>
+      <c r="M34" s="174"/>
+      <c r="N34" s="171"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>295</v>
       </c>
       <c r="B35" s="282">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C35" s="282">
-        <v>18726</v>
+        <v>18333</v>
       </c>
       <c r="D35" s="282">
-        <v>1126</v>
+        <v>1142</v>
       </c>
       <c r="E35" s="282">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F35" s="282">
-        <v>17401</v>
+        <v>17113</v>
       </c>
       <c r="G35" s="282">
-        <v>12114</v>
+        <v>12092</v>
       </c>
       <c r="H35" s="282">
-        <v>12096</v>
+        <v>12077</v>
       </c>
       <c r="I35" s="282">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="J35" s="282">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="K35" s="282">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="L35" s="282">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="M35" s="285">
-        <v>0.35</v>
+        <v>0.25</v>
       </c>
       <c r="N35" s="288">
-        <v>186</v>
+        <v>169</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="322" t="s">
+      <c r="A36" s="321" t="s">
         <v>296</v>
       </c>
-      <c r="B36" s="198"/>
-[...11 lines deleted...]
-      <c r="N36" s="200"/>
+      <c r="B36" s="170"/>
+      <c r="C36" s="170"/>
+      <c r="D36" s="170"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="170"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="170"/>
+      <c r="I36" s="170"/>
+      <c r="J36" s="170"/>
+      <c r="K36" s="170"/>
+      <c r="L36" s="170"/>
+      <c r="M36" s="175"/>
+      <c r="N36" s="168"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3"/>
       <c r="B38" s="9"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="3"/>
@@ -18665,240 +18662,240 @@
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
     </row>
     <row r="42" spans="1:14" ht="13.5" customHeight="1">
       <c r="A42" s="9"/>
       <c r="B42" s="9"/>
       <c r="C42" s="9"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="184">
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:I4"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D7:D8"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="F7:F8"/>
-    <mergeCell ref="D7:D8"/>
-[...172 lines deleted...]
-    <mergeCell ref="L31:L32"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="174" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>金融機構財務結構</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>