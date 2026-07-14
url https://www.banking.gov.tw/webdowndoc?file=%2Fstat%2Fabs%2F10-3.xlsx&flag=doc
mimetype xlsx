--- v4 (2026-05-29)
+++ v5 (2026-07-14)
@@ -78,57 +78,57 @@
   <si>
     <t>放款</t>
   </si>
   <si>
     <t>逾放</t>
   </si>
   <si>
     <t>備抵呆帳</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>甲類</t>
   </si>
   <si>
     <t>乙類</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>信　合　社　名　稱</t>
   </si>
   <si>
-    <t>民國115年 3月底</t>
+    <t>民國115年 4月底</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Mar. 2026</t>
+    <t xml:space="preserve"> End of Apr. 2026</t>
   </si>
   <si>
     <t>10-3 Condensed Financial Structure</t>
   </si>
   <si>
     <r>
       <t>10-3 Condensed Financial Structure</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -5218,882 +5218,882 @@
       </c>
       <c r="J10" s="74" t="s">
         <v>109</v>
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="264" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
-        <v>2539584</v>
+        <v>2548989</v>
       </c>
       <c r="C11" s="268">
-        <v>78876417</v>
+        <v>80095215</v>
       </c>
       <c r="D11" s="268">
-        <v>5724303</v>
+        <v>5808370</v>
       </c>
       <c r="E11" s="268">
-        <v>174276</v>
+        <v>233887</v>
       </c>
       <c r="F11" s="268">
-        <v>48254159</v>
+        <v>48610991</v>
       </c>
       <c r="G11" s="268">
-        <v>64191010</v>
+        <v>65246376</v>
       </c>
       <c r="H11" s="268">
-        <v>46579847</v>
+        <v>46925427</v>
       </c>
       <c r="I11" s="268">
-        <v>46521927</v>
+        <v>46867628</v>
       </c>
       <c r="J11" s="268">
-        <v>57920</v>
+        <v>57799</v>
       </c>
       <c r="K11" s="268">
-        <v>68885</v>
+        <v>68490</v>
       </c>
       <c r="L11" s="268">
-        <v>53561</v>
+        <v>53666</v>
       </c>
       <c r="M11" s="268">
-        <v>15325</v>
+        <v>14824</v>
       </c>
       <c r="N11" s="272">
         <v>0.15</v>
       </c>
       <c r="O11" s="276">
-        <v>620429</v>
+        <v>625054</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="279" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="282">
         <v>109000</v>
       </c>
       <c r="C13" s="282">
-        <v>7151570</v>
+        <v>7268870</v>
       </c>
       <c r="D13" s="282">
-        <v>538532</v>
+        <v>551623</v>
       </c>
       <c r="E13" s="282">
-        <v>8335</v>
+        <v>12151</v>
       </c>
       <c r="F13" s="282">
-        <v>3893431</v>
+        <v>3836800</v>
       </c>
       <c r="G13" s="282">
-        <v>5437934</v>
+        <v>5422338</v>
       </c>
       <c r="H13" s="282">
-        <v>3812785</v>
+        <v>3757236</v>
       </c>
       <c r="I13" s="282">
-        <v>3810395</v>
+        <v>3754807</v>
       </c>
       <c r="J13" s="282">
-        <v>2390</v>
+        <v>2429</v>
       </c>
       <c r="K13" s="282">
-        <v>3219</v>
+        <v>3084</v>
       </c>
       <c r="L13" s="282">
-        <v>2318</v>
+        <v>2229</v>
       </c>
       <c r="M13" s="282">
-        <v>901</v>
+        <v>855</v>
       </c>
       <c r="N13" s="285">
         <v>0.08</v>
       </c>
       <c r="O13" s="288">
-        <v>53008</v>
+        <v>53043</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="282">
         <v>86200</v>
       </c>
       <c r="C15" s="282">
-        <v>3732766</v>
+        <v>3768295</v>
       </c>
       <c r="D15" s="282">
-        <v>247970</v>
+        <v>253582</v>
       </c>
       <c r="E15" s="282">
-        <v>4962</v>
+        <v>6588</v>
       </c>
       <c r="F15" s="282">
-        <v>2613051</v>
+        <v>2604295</v>
       </c>
       <c r="G15" s="282">
-        <v>3119258</v>
+        <v>3147804</v>
       </c>
       <c r="H15" s="282">
-        <v>2547452</v>
+        <v>2537804</v>
       </c>
       <c r="I15" s="282">
-        <v>2545751</v>
+        <v>2535971</v>
       </c>
       <c r="J15" s="282">
-        <v>1701</v>
+        <v>1832</v>
       </c>
       <c r="K15" s="282">
-        <v>1983</v>
+        <v>2007</v>
       </c>
       <c r="L15" s="282">
-        <v>1524</v>
+        <v>1605</v>
       </c>
       <c r="M15" s="282">
-        <v>459</v>
+        <v>403</v>
       </c>
       <c r="N15" s="285">
         <v>0.08</v>
       </c>
       <c r="O15" s="288">
-        <v>36835</v>
+        <v>36953</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>132</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>133</v>
       </c>
       <c r="B17" s="282">
         <v>130694</v>
       </c>
       <c r="C17" s="282">
-        <v>5178297</v>
+        <v>5202063</v>
       </c>
       <c r="D17" s="282">
-        <v>307000</v>
+        <v>314945</v>
       </c>
       <c r="E17" s="282">
-        <v>6352</v>
+        <v>8767</v>
       </c>
       <c r="F17" s="282">
-        <v>3314632</v>
+        <v>3312451</v>
       </c>
       <c r="G17" s="282">
-        <v>4375878</v>
+        <v>4384738</v>
       </c>
       <c r="H17" s="282">
-        <v>3228458</v>
+        <v>3223355</v>
       </c>
       <c r="I17" s="282">
-        <v>3224382</v>
+        <v>3219048</v>
       </c>
       <c r="J17" s="282">
-        <v>4076</v>
+        <v>4307</v>
       </c>
       <c r="K17" s="282">
-        <v>4854</v>
+        <v>4835</v>
       </c>
       <c r="L17" s="282">
-        <v>3772</v>
+        <v>3961</v>
       </c>
       <c r="M17" s="282">
-        <v>1083</v>
+        <v>875</v>
       </c>
       <c r="N17" s="285">
         <v>0.15</v>
       </c>
       <c r="O17" s="288">
-        <v>38838</v>
+        <v>38846</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>135</v>
       </c>
       <c r="B19" s="282">
         <v>122846</v>
       </c>
       <c r="C19" s="282">
-        <v>4945786</v>
+        <v>5047801</v>
       </c>
       <c r="D19" s="282">
-        <v>315605</v>
+        <v>320889</v>
       </c>
       <c r="E19" s="282">
-        <v>9178</v>
+        <v>12386</v>
       </c>
       <c r="F19" s="282">
-        <v>3075761</v>
+        <v>3106254</v>
       </c>
       <c r="G19" s="282">
-        <v>4009803</v>
+        <v>4097647</v>
       </c>
       <c r="H19" s="282">
-        <v>2964544</v>
+        <v>2987002</v>
       </c>
       <c r="I19" s="282">
-        <v>2959875</v>
+        <v>2982155</v>
       </c>
       <c r="J19" s="282">
-        <v>4670</v>
+        <v>4848</v>
       </c>
       <c r="K19" s="282">
-        <v>4640</v>
+        <v>4655</v>
       </c>
       <c r="L19" s="282">
-        <v>3090</v>
+        <v>3143</v>
       </c>
       <c r="M19" s="282">
-        <v>1550</v>
+        <v>1512</v>
       </c>
       <c r="N19" s="285">
         <v>0.16</v>
       </c>
       <c r="O19" s="288">
-        <v>40147</v>
+        <v>40309</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>136</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="282">
         <v>106305</v>
       </c>
       <c r="C21" s="282">
-        <v>4318442</v>
+        <v>4350055</v>
       </c>
       <c r="D21" s="282">
-        <v>259652</v>
+        <v>263712</v>
       </c>
       <c r="E21" s="282">
-        <v>7487</v>
+        <v>10243</v>
       </c>
       <c r="F21" s="282">
-        <v>2592696</v>
+        <v>2607536</v>
       </c>
       <c r="G21" s="282">
-        <v>3492465</v>
+        <v>3516807</v>
       </c>
       <c r="H21" s="282">
-        <v>2489342</v>
+        <v>2500099</v>
       </c>
       <c r="I21" s="282">
-        <v>2485929</v>
+        <v>2496826</v>
       </c>
       <c r="J21" s="282">
-        <v>3413</v>
+        <v>3273</v>
       </c>
       <c r="K21" s="282">
-        <v>3640</v>
+        <v>3564</v>
       </c>
       <c r="L21" s="282">
-        <v>2778</v>
+        <v>2848</v>
       </c>
       <c r="M21" s="282">
-        <v>862</v>
+        <v>716</v>
       </c>
       <c r="N21" s="285">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O21" s="288">
-        <v>30548</v>
+        <v>30468</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="282">
         <v>117660</v>
       </c>
       <c r="C23" s="282">
-        <v>3447231</v>
+        <v>3590071</v>
       </c>
       <c r="D23" s="282">
-        <v>225977</v>
+        <v>233982</v>
       </c>
       <c r="E23" s="282">
-        <v>6213</v>
+        <v>8404</v>
       </c>
       <c r="F23" s="282">
-        <v>2176723</v>
+        <v>2191476</v>
       </c>
       <c r="G23" s="282">
-        <v>2883495</v>
+        <v>2995739</v>
       </c>
       <c r="H23" s="282">
-        <v>2116370</v>
+        <v>2131870</v>
       </c>
       <c r="I23" s="282">
-        <v>2112922</v>
+        <v>2128725</v>
       </c>
       <c r="J23" s="282">
-        <v>3448</v>
+        <v>3145</v>
       </c>
       <c r="K23" s="282">
-        <v>3291</v>
+        <v>3477</v>
       </c>
       <c r="L23" s="282">
-        <v>2745</v>
+        <v>2851</v>
       </c>
       <c r="M23" s="282">
-        <v>547</v>
+        <v>626</v>
       </c>
       <c r="N23" s="285">
         <v>0.16</v>
       </c>
       <c r="O23" s="288">
-        <v>28459</v>
+        <v>28674</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B25" s="282">
         <v>48616</v>
       </c>
       <c r="C25" s="282">
-        <v>1624257</v>
+        <v>1632252</v>
       </c>
       <c r="D25" s="282">
-        <v>208259</v>
+        <v>215122</v>
       </c>
       <c r="E25" s="282">
-        <v>5718</v>
+        <v>7638</v>
       </c>
       <c r="F25" s="282">
-        <v>987867</v>
+        <v>984451</v>
       </c>
       <c r="G25" s="282">
-        <v>1262370</v>
+        <v>1259414</v>
       </c>
       <c r="H25" s="282">
-        <v>917071</v>
+        <v>913442</v>
       </c>
       <c r="I25" s="282">
-        <v>912716</v>
+        <v>909077</v>
       </c>
       <c r="J25" s="282">
-        <v>4355</v>
+        <v>4365</v>
       </c>
       <c r="K25" s="282">
-        <v>4834</v>
+        <v>4825</v>
       </c>
       <c r="L25" s="282">
-        <v>4539</v>
+        <v>4589</v>
       </c>
       <c r="M25" s="282">
-        <v>295</v>
+        <v>236</v>
       </c>
       <c r="N25" s="285">
         <v>0.53</v>
       </c>
       <c r="O25" s="288">
-        <v>11956</v>
+        <v>12194</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B27" s="282">
         <v>171800</v>
       </c>
       <c r="C27" s="282">
-        <v>4802530</v>
+        <v>4875040</v>
       </c>
       <c r="D27" s="282">
-        <v>330677</v>
+        <v>341034</v>
       </c>
       <c r="E27" s="282">
-        <v>14502</v>
+        <v>19371</v>
       </c>
       <c r="F27" s="282">
-        <v>2735958</v>
+        <v>2778230</v>
       </c>
       <c r="G27" s="282">
-        <v>3928850</v>
+        <v>3991430</v>
       </c>
       <c r="H27" s="282">
-        <v>2682648</v>
+        <v>2729498</v>
       </c>
       <c r="I27" s="282">
-        <v>2679555</v>
+        <v>2726504</v>
       </c>
       <c r="J27" s="282">
-        <v>3093</v>
+        <v>2994</v>
       </c>
       <c r="K27" s="282">
-        <v>3333</v>
+        <v>3210</v>
       </c>
       <c r="L27" s="282">
-        <v>3118</v>
+        <v>3019</v>
       </c>
       <c r="M27" s="282">
-        <v>216</v>
+        <v>192</v>
       </c>
       <c r="N27" s="285">
         <v>0.12</v>
       </c>
       <c r="O27" s="288">
-        <v>34450</v>
+        <v>34726</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>144</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>145</v>
       </c>
       <c r="B29" s="282">
-        <v>128221</v>
+        <v>137626</v>
       </c>
       <c r="C29" s="282">
-        <v>5208444</v>
+        <v>5219844</v>
       </c>
       <c r="D29" s="282">
-        <v>333118</v>
+        <v>319503</v>
       </c>
       <c r="E29" s="282">
-        <v>15742</v>
+        <v>20835</v>
       </c>
       <c r="F29" s="282">
-        <v>2977963</v>
+        <v>3007464</v>
       </c>
       <c r="G29" s="282">
-        <v>4492470</v>
+        <v>4530892</v>
       </c>
       <c r="H29" s="282">
-        <v>2946761</v>
+        <v>2976029</v>
       </c>
       <c r="I29" s="282">
-        <v>2943445</v>
+        <v>2972739</v>
       </c>
       <c r="J29" s="282">
-        <v>3316</v>
+        <v>3290</v>
       </c>
       <c r="K29" s="282">
-        <v>4620</v>
+        <v>4490</v>
       </c>
       <c r="L29" s="282">
-        <v>3327</v>
+        <v>3304</v>
       </c>
       <c r="M29" s="282">
-        <v>1293</v>
+        <v>1186</v>
       </c>
       <c r="N29" s="285">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O29" s="288">
-        <v>47637</v>
+        <v>48181</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>146</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>147</v>
       </c>
       <c r="B31" s="282">
         <v>37833</v>
       </c>
       <c r="C31" s="282">
-        <v>243272</v>
+        <v>247246</v>
       </c>
       <c r="D31" s="282">
-        <v>47900</v>
+        <v>47904</v>
       </c>
       <c r="E31" s="282">
-        <v>634</v>
+        <v>813</v>
       </c>
       <c r="F31" s="282">
-        <v>269920</v>
+        <v>271134</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>235006</v>
+        <v>239227</v>
       </c>
       <c r="I31" s="282">
-        <v>234866</v>
+        <v>239088</v>
       </c>
       <c r="J31" s="282">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="K31" s="282">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="L31" s="282">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="285">
         <v>0.06</v>
       </c>
       <c r="O31" s="288">
-        <v>4269</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>148</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="282">
         <v>18799</v>
       </c>
       <c r="C33" s="282">
-        <v>352869</v>
+        <v>352763</v>
       </c>
       <c r="D33" s="282">
-        <v>27012</v>
+        <v>27592</v>
       </c>
       <c r="E33" s="282">
-        <v>467</v>
+        <v>607</v>
       </c>
       <c r="F33" s="282">
-        <v>236671</v>
+        <v>234476</v>
       </c>
       <c r="G33" s="282">
-        <v>283911</v>
+        <v>284772</v>
       </c>
       <c r="H33" s="282">
-        <v>227109</v>
+        <v>225030</v>
       </c>
       <c r="I33" s="282">
-        <v>226362</v>
+        <v>224301</v>
       </c>
       <c r="J33" s="282">
-        <v>748</v>
+        <v>729</v>
       </c>
       <c r="K33" s="282">
-        <v>852</v>
+        <v>821</v>
       </c>
       <c r="L33" s="282">
-        <v>748</v>
+        <v>729</v>
       </c>
       <c r="M33" s="282">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="N33" s="285">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="O33" s="288">
-        <v>2635</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>150</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B35" s="282">
         <v>100000</v>
       </c>
       <c r="C35" s="282">
-        <v>4422280</v>
+        <v>4414046</v>
       </c>
       <c r="D35" s="282">
-        <v>382378</v>
+        <v>388941</v>
       </c>
       <c r="E35" s="282">
-        <v>8479</v>
+        <v>12522</v>
       </c>
       <c r="F35" s="282">
-        <v>2677090</v>
+        <v>2677811</v>
       </c>
       <c r="G35" s="282">
-        <v>3219836</v>
+        <v>3297672</v>
       </c>
       <c r="H35" s="282">
-        <v>2511885</v>
+        <v>2513583</v>
       </c>
       <c r="I35" s="282">
-        <v>2507322</v>
+        <v>2509274</v>
       </c>
       <c r="J35" s="282">
-        <v>4562</v>
+        <v>4309</v>
       </c>
       <c r="K35" s="282">
-        <v>4776</v>
+        <v>4463</v>
       </c>
       <c r="L35" s="282">
-        <v>4391</v>
+        <v>4112</v>
       </c>
       <c r="M35" s="282">
-        <v>386</v>
+        <v>351</v>
       </c>
       <c r="N35" s="285">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O35" s="288">
-        <v>40692</v>
+        <v>40540</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>152</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
@@ -6537,57 +6537,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -6774,686 +6774,686 @@
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="358" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="362">
         <v>492</v>
       </c>
       <c r="C11" s="362">
-        <v>42851</v>
+        <v>43155</v>
       </c>
       <c r="D11" s="362">
-        <v>3566</v>
+        <v>3605</v>
       </c>
       <c r="E11" s="362">
-        <v>122</v>
+        <v>165</v>
       </c>
       <c r="F11" s="362">
-        <v>38995</v>
+        <v>39283</v>
       </c>
       <c r="G11" s="362">
-        <v>31480</v>
+        <v>31732</v>
       </c>
       <c r="H11" s="362">
-        <v>31480</v>
+        <v>31732</v>
       </c>
       <c r="I11" s="374">
         <v>0</v>
       </c>
       <c r="J11" s="374">
         <v>0</v>
       </c>
       <c r="K11" s="374">
         <v>0</v>
       </c>
       <c r="L11" s="374">
         <v>0</v>
       </c>
       <c r="M11" s="377">
         <v>0</v>
       </c>
       <c r="N11" s="370">
-        <v>1159</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="312" t="s">
         <v>297</v>
       </c>
       <c r="B12" s="172"/>
       <c r="C12" s="172"/>
       <c r="D12" s="172"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="174"/>
       <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>298</v>
       </c>
       <c r="B13" s="282">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C13" s="282">
-        <v>19543</v>
+        <v>19846</v>
       </c>
       <c r="D13" s="282">
-        <v>1637</v>
+        <v>1612</v>
       </c>
       <c r="E13" s="282">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="F13" s="282">
-        <v>17812</v>
+        <v>18111</v>
       </c>
       <c r="G13" s="282">
-        <v>10683</v>
+        <v>10609</v>
       </c>
       <c r="H13" s="282">
-        <v>10676</v>
+        <v>10600</v>
       </c>
       <c r="I13" s="282">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J13" s="282">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="K13" s="282">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="285">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="N13" s="288">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>299</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="174"/>
       <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>300</v>
       </c>
       <c r="B15" s="282">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="C15" s="282">
-        <v>32904</v>
+        <v>32974</v>
       </c>
       <c r="D15" s="282">
-        <v>2756</v>
+        <v>2734</v>
       </c>
       <c r="E15" s="282">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="F15" s="282">
-        <v>29987</v>
+        <v>30075</v>
       </c>
       <c r="G15" s="282">
-        <v>20244</v>
+        <v>20115</v>
       </c>
       <c r="H15" s="282">
-        <v>20229</v>
+        <v>20099</v>
       </c>
       <c r="I15" s="282">
         <v>16</v>
       </c>
       <c r="J15" s="282">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K15" s="282">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="L15" s="282">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="M15" s="285">
         <v>0.1</v>
       </c>
       <c r="N15" s="288">
         <v>442</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>301</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="174"/>
       <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B17" s="282">
         <v>245</v>
       </c>
       <c r="C17" s="282">
-        <v>16273</v>
+        <v>16064</v>
       </c>
       <c r="D17" s="282">
-        <v>936</v>
+        <v>914</v>
       </c>
       <c r="E17" s="282">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F17" s="282">
-        <v>15293</v>
+        <v>15089</v>
       </c>
       <c r="G17" s="282">
-        <v>10330</v>
+        <v>10345</v>
       </c>
       <c r="H17" s="282">
-        <v>10330</v>
+        <v>10345</v>
       </c>
       <c r="I17" s="293">
         <v>0</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="316">
         <v>0</v>
       </c>
       <c r="N17" s="288">
         <v>129</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>303</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="174"/>
       <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>304</v>
       </c>
       <c r="B19" s="282">
-        <v>658</v>
+        <v>642</v>
       </c>
       <c r="C19" s="282">
-        <v>29506</v>
+        <v>29682</v>
       </c>
       <c r="D19" s="282">
-        <v>1622</v>
+        <v>1582</v>
       </c>
       <c r="E19" s="282">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F19" s="282">
-        <v>27676</v>
+        <v>27883</v>
       </c>
       <c r="G19" s="282">
-        <v>20975</v>
+        <v>20988</v>
       </c>
       <c r="H19" s="282">
-        <v>20944</v>
+        <v>20957</v>
       </c>
       <c r="I19" s="282">
         <v>31</v>
       </c>
       <c r="J19" s="282">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="K19" s="282">
         <v>31</v>
       </c>
       <c r="L19" s="282">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M19" s="285">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="N19" s="288">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>305</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="174"/>
       <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>306</v>
       </c>
       <c r="B21" s="282">
-        <v>2004</v>
+        <v>1985</v>
       </c>
       <c r="C21" s="282">
-        <v>98245</v>
+        <v>98646</v>
       </c>
       <c r="D21" s="282">
-        <v>6471</v>
+        <v>6492</v>
       </c>
       <c r="E21" s="282">
-        <v>199</v>
+        <v>259</v>
       </c>
       <c r="F21" s="282">
-        <v>91076</v>
+        <v>91448</v>
       </c>
       <c r="G21" s="282">
-        <v>65603</v>
+        <v>65291</v>
       </c>
       <c r="H21" s="282">
-        <v>65603</v>
+        <v>65291</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="316">
         <v>0</v>
       </c>
       <c r="N21" s="288">
-        <v>1321</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="312" t="s">
         <v>307</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="174"/>
       <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B23" s="282">
         <v>710</v>
       </c>
       <c r="C23" s="282">
-        <v>38927</v>
+        <v>39242</v>
       </c>
       <c r="D23" s="282">
-        <v>1968</v>
+        <v>1977</v>
       </c>
       <c r="E23" s="282">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="F23" s="282">
-        <v>36745</v>
+        <v>37014</v>
       </c>
       <c r="G23" s="282">
-        <v>27387</v>
+        <v>27478</v>
       </c>
       <c r="H23" s="282">
-        <v>27387</v>
+        <v>27478</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
-      <c r="J23" s="293">
-        <v>0</v>
+      <c r="J23" s="282">
+        <v>2</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
-      <c r="L23" s="293">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L23" s="282">
+        <v>2</v>
+      </c>
+      <c r="M23" s="285">
+        <v>0.01</v>
       </c>
       <c r="N23" s="288">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="312" t="s">
         <v>309</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="174"/>
       <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>310</v>
       </c>
       <c r="B25" s="282">
         <v>1374</v>
       </c>
       <c r="C25" s="282">
-        <v>96392</v>
+        <v>96463</v>
       </c>
       <c r="D25" s="282">
-        <v>6725</v>
+        <v>6727</v>
       </c>
       <c r="E25" s="282">
-        <v>103</v>
+        <v>139</v>
       </c>
       <c r="F25" s="282">
-        <v>88287</v>
+        <v>88763</v>
       </c>
       <c r="G25" s="282">
-        <v>67003</v>
+        <v>66991</v>
       </c>
       <c r="H25" s="282">
-        <v>67003</v>
+        <v>66991</v>
       </c>
       <c r="I25" s="282">
         <v>0</v>
       </c>
       <c r="J25" s="282">
         <v>0</v>
       </c>
       <c r="K25" s="282">
         <v>0</v>
       </c>
       <c r="L25" s="282">
         <v>0</v>
       </c>
       <c r="M25" s="285">
         <v>0</v>
       </c>
       <c r="N25" s="288">
-        <v>1990</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="312" t="s">
         <v>311</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="174"/>
       <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>312</v>
       </c>
       <c r="B27" s="282">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C27" s="282">
-        <v>6321</v>
+        <v>6334</v>
       </c>
       <c r="D27" s="282">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E27" s="282">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F27" s="282">
-        <v>5854</v>
+        <v>5871</v>
       </c>
       <c r="G27" s="282">
-        <v>4003</v>
+        <v>4059</v>
       </c>
       <c r="H27" s="282">
-        <v>4003</v>
+        <v>4059</v>
       </c>
       <c r="I27" s="293">
         <v>0</v>
       </c>
       <c r="J27" s="282">
         <v>11</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="282">
         <v>11</v>
       </c>
       <c r="M27" s="285">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="N27" s="288">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>313</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="174"/>
       <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>314</v>
       </c>
       <c r="B29" s="282">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C29" s="282">
-        <v>11104</v>
+        <v>11141</v>
       </c>
       <c r="D29" s="282">
-        <v>742</v>
+        <v>730</v>
       </c>
       <c r="E29" s="282">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F29" s="282">
-        <v>10264</v>
+        <v>10305</v>
       </c>
       <c r="G29" s="282">
-        <v>8206</v>
+        <v>8340</v>
       </c>
       <c r="H29" s="282">
-        <v>8196</v>
+        <v>8330</v>
       </c>
       <c r="I29" s="282">
         <v>10</v>
       </c>
       <c r="J29" s="282">
         <v>10</v>
       </c>
       <c r="K29" s="282">
         <v>10</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="285">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="N29" s="288">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>315</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="174"/>
       <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>316</v>
       </c>
       <c r="B31" s="282">
-        <v>295</v>
+        <v>286</v>
       </c>
       <c r="C31" s="282">
-        <v>6573</v>
+        <v>6605</v>
       </c>
       <c r="D31" s="282">
-        <v>527</v>
+        <v>520</v>
       </c>
       <c r="E31" s="282">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="F31" s="282">
-        <v>5986</v>
+        <v>6026</v>
       </c>
       <c r="G31" s="282">
-        <v>4565</v>
+        <v>4590</v>
       </c>
       <c r="H31" s="282">
-        <v>4549</v>
+        <v>4574</v>
       </c>
       <c r="I31" s="282">
         <v>16</v>
       </c>
       <c r="J31" s="282">
         <v>20</v>
       </c>
       <c r="K31" s="282">
         <v>16</v>
       </c>
       <c r="L31" s="282">
         <v>4</v>
       </c>
       <c r="M31" s="285">
         <v>0.43</v>
       </c>
       <c r="N31" s="288">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>317</v>
       </c>
       <c r="B32" s="172"/>
@@ -7896,57 +7896,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="76" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="78" t="s">
         <v>81</v>
       </c>
@@ -8151,879 +8151,879 @@
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="267">
         <v>34433</v>
       </c>
       <c r="C11" s="267">
-        <v>609447</v>
+        <v>528461</v>
       </c>
       <c r="D11" s="267">
-        <v>72224</v>
+        <v>72920</v>
       </c>
       <c r="E11" s="267">
-        <v>3611</v>
+        <v>4536</v>
       </c>
       <c r="F11" s="267">
-        <v>90149</v>
+        <v>91506</v>
       </c>
       <c r="G11" s="267">
-        <v>484553</v>
+        <v>389174</v>
       </c>
       <c r="H11" s="267">
-        <v>61250</v>
+        <v>63245</v>
       </c>
       <c r="I11" s="267">
-        <v>61250</v>
+        <v>63245</v>
       </c>
       <c r="J11" s="299">
         <v>0</v>
       </c>
       <c r="K11" s="299">
         <v>0</v>
       </c>
       <c r="L11" s="299">
         <v>0</v>
       </c>
       <c r="M11" s="299">
         <v>0</v>
       </c>
       <c r="N11" s="302">
         <v>0</v>
       </c>
       <c r="O11" s="275">
-        <v>671</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>153</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="282">
         <v>30554</v>
       </c>
       <c r="C13" s="282">
-        <v>430251</v>
+        <v>432971</v>
       </c>
       <c r="D13" s="282">
-        <v>44647</v>
+        <v>45414</v>
       </c>
       <c r="E13" s="282">
-        <v>877</v>
+        <v>1183</v>
       </c>
       <c r="F13" s="282">
-        <v>273438</v>
+        <v>272441</v>
       </c>
       <c r="G13" s="282">
-        <v>316014</v>
+        <v>311685</v>
       </c>
       <c r="H13" s="282">
-        <v>240319</v>
+        <v>241238</v>
       </c>
       <c r="I13" s="282">
-        <v>239003</v>
+        <v>239933</v>
       </c>
       <c r="J13" s="282">
-        <v>1316</v>
+        <v>1306</v>
       </c>
       <c r="K13" s="282">
-        <v>1316</v>
+        <v>1306</v>
       </c>
       <c r="L13" s="282">
-        <v>1272</v>
+        <v>1259</v>
       </c>
       <c r="M13" s="282">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N13" s="285">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="O13" s="288">
-        <v>3203</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="282">
         <v>97181</v>
       </c>
       <c r="C15" s="282">
-        <v>2554233</v>
+        <v>2601834</v>
       </c>
       <c r="D15" s="282">
-        <v>149069</v>
+        <v>151912</v>
       </c>
       <c r="E15" s="282">
-        <v>4315</v>
+        <v>5709</v>
       </c>
       <c r="F15" s="282">
-        <v>1766057</v>
+        <v>1767933</v>
       </c>
       <c r="G15" s="282">
-        <v>2228945</v>
+        <v>2268938</v>
       </c>
       <c r="H15" s="282">
-        <v>1733574</v>
+        <v>1734799</v>
       </c>
       <c r="I15" s="282">
-        <v>1731858</v>
+        <v>1732826</v>
       </c>
       <c r="J15" s="282">
-        <v>1716</v>
+        <v>1974</v>
       </c>
       <c r="K15" s="282">
-        <v>3045</v>
+        <v>2997</v>
       </c>
       <c r="L15" s="282">
-        <v>1817</v>
+        <v>1947</v>
       </c>
       <c r="M15" s="282">
-        <v>1227</v>
+        <v>1050</v>
       </c>
       <c r="N15" s="285">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O15" s="288">
-        <v>21989</v>
+        <v>22021</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="282">
         <v>29106</v>
       </c>
       <c r="C17" s="282">
-        <v>785576</v>
+        <v>794078</v>
       </c>
       <c r="D17" s="282">
-        <v>56300</v>
+        <v>57050</v>
       </c>
       <c r="E17" s="282">
-        <v>2149</v>
+        <v>2970</v>
       </c>
       <c r="F17" s="282">
-        <v>350900</v>
+        <v>343953</v>
       </c>
       <c r="G17" s="282">
-        <v>622517</v>
+        <v>638030</v>
       </c>
       <c r="H17" s="282">
-        <v>322593</v>
+        <v>319452</v>
       </c>
       <c r="I17" s="282">
-        <v>322528</v>
+        <v>319390</v>
       </c>
       <c r="J17" s="282">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="K17" s="282">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="L17" s="282">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="M17" s="282">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="N17" s="285">
         <v>0.08</v>
       </c>
       <c r="O17" s="288">
-        <v>5046</v>
+        <v>4983</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="282">
         <v>60216</v>
       </c>
       <c r="C19" s="282">
-        <v>997133</v>
+        <v>998050</v>
       </c>
       <c r="D19" s="282">
-        <v>93447</v>
+        <v>94950</v>
       </c>
       <c r="E19" s="282">
-        <v>2826</v>
+        <v>4059</v>
       </c>
       <c r="F19" s="282">
-        <v>698181</v>
+        <v>700851</v>
       </c>
       <c r="G19" s="282">
-        <v>844886</v>
+        <v>843826</v>
       </c>
       <c r="H19" s="282">
-        <v>649745</v>
+        <v>651381</v>
       </c>
       <c r="I19" s="282">
-        <v>648848</v>
+        <v>650657</v>
       </c>
       <c r="J19" s="282">
-        <v>897</v>
+        <v>724</v>
       </c>
       <c r="K19" s="282">
-        <v>1175</v>
+        <v>1106</v>
       </c>
       <c r="L19" s="282">
-        <v>953</v>
+        <v>766</v>
       </c>
       <c r="M19" s="282">
-        <v>222</v>
+        <v>340</v>
       </c>
       <c r="N19" s="285">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="O19" s="288">
-        <v>7857</v>
+        <v>7884</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="282">
         <v>11112</v>
       </c>
       <c r="C21" s="282">
-        <v>364634</v>
+        <v>373749</v>
       </c>
       <c r="D21" s="282">
-        <v>55665</v>
+        <v>57421</v>
       </c>
       <c r="E21" s="282">
-        <v>1655</v>
+        <v>2230</v>
       </c>
       <c r="F21" s="282">
-        <v>236618</v>
+        <v>242890</v>
       </c>
       <c r="G21" s="282">
-        <v>292324</v>
+        <v>296341</v>
       </c>
       <c r="H21" s="282">
-        <v>229330</v>
+        <v>235514</v>
       </c>
       <c r="I21" s="282">
-        <v>229291</v>
+        <v>235412</v>
       </c>
       <c r="J21" s="282">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="K21" s="282">
-        <v>144</v>
+        <v>186</v>
       </c>
       <c r="L21" s="282">
-        <v>38</v>
+        <v>102</v>
       </c>
       <c r="M21" s="282">
-        <v>105</v>
+        <v>84</v>
       </c>
       <c r="N21" s="285">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="O21" s="288">
         <v>3458</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="282">
         <v>34800</v>
       </c>
       <c r="C23" s="282">
-        <v>781669</v>
+        <v>840475</v>
       </c>
       <c r="D23" s="282">
-        <v>70944</v>
+        <v>72202</v>
       </c>
       <c r="E23" s="282">
-        <v>4052</v>
+        <v>5459</v>
       </c>
       <c r="F23" s="282">
-        <v>408733</v>
+        <v>418241</v>
       </c>
       <c r="G23" s="282">
-        <v>615985</v>
+        <v>660448</v>
       </c>
       <c r="H23" s="282">
-        <v>357494</v>
+        <v>354662</v>
       </c>
       <c r="I23" s="282">
-        <v>357274</v>
+        <v>354384</v>
       </c>
       <c r="J23" s="282">
-        <v>220</v>
+        <v>277</v>
       </c>
       <c r="K23" s="282">
-        <v>341</v>
+        <v>327</v>
       </c>
       <c r="L23" s="282">
-        <v>219</v>
+        <v>274</v>
       </c>
       <c r="M23" s="282">
-        <v>122</v>
+        <v>52</v>
       </c>
       <c r="N23" s="285">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O23" s="288">
-        <v>4604</v>
+        <v>4560</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="282">
         <v>3202</v>
       </c>
       <c r="C25" s="282">
-        <v>99534</v>
+        <v>100008</v>
       </c>
       <c r="D25" s="282">
-        <v>6191</v>
+        <v>6215</v>
       </c>
       <c r="E25" s="282">
-        <v>79</v>
+        <v>102</v>
       </c>
       <c r="F25" s="282">
-        <v>64124</v>
+        <v>64593</v>
       </c>
       <c r="G25" s="282">
-        <v>83934</v>
+        <v>84102</v>
       </c>
       <c r="H25" s="282">
-        <v>63528</v>
+        <v>64037</v>
       </c>
       <c r="I25" s="282">
-        <v>63463</v>
+        <v>63972</v>
       </c>
       <c r="J25" s="282">
         <v>65</v>
       </c>
       <c r="K25" s="282">
+        <v>78</v>
+      </c>
+      <c r="L25" s="282">
         <v>65</v>
       </c>
-      <c r="L25" s="282">
-[...1 lines deleted...]
-      </c>
       <c r="M25" s="282">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="N25" s="285">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O25" s="288">
         <v>760</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="282">
         <v>14012</v>
       </c>
       <c r="C27" s="282">
-        <v>266144</v>
+        <v>264052</v>
       </c>
       <c r="D27" s="282">
-        <v>18074</v>
+        <v>18342</v>
       </c>
       <c r="E27" s="282">
-        <v>437</v>
+        <v>598</v>
       </c>
       <c r="F27" s="282">
-        <v>189991</v>
+        <v>190620</v>
       </c>
       <c r="G27" s="282">
-        <v>238920</v>
+        <v>236367</v>
       </c>
       <c r="H27" s="282">
-        <v>189799</v>
+        <v>190428</v>
       </c>
       <c r="I27" s="282">
-        <v>189799</v>
+        <v>190427</v>
       </c>
       <c r="J27" s="282">
         <v>1</v>
       </c>
       <c r="K27" s="282">
         <v>1</v>
       </c>
       <c r="L27" s="282">
         <v>1</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="285">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>3377</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="282">
         <v>49815</v>
       </c>
       <c r="C29" s="282">
-        <v>1399734</v>
+        <v>1427121</v>
       </c>
       <c r="D29" s="282">
-        <v>83171</v>
+        <v>85298</v>
       </c>
       <c r="E29" s="282">
-        <v>2776</v>
+        <v>3778</v>
       </c>
       <c r="F29" s="282">
-        <v>948539</v>
+        <v>954713</v>
       </c>
       <c r="G29" s="282">
-        <v>1179947</v>
+        <v>1197762</v>
       </c>
       <c r="H29" s="282">
-        <v>913017</v>
+        <v>919089</v>
       </c>
       <c r="I29" s="282">
-        <v>912384</v>
+        <v>918475</v>
       </c>
       <c r="J29" s="282">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="K29" s="282">
-        <v>1167</v>
+        <v>1173</v>
       </c>
       <c r="L29" s="282">
-        <v>846</v>
+        <v>811</v>
       </c>
       <c r="M29" s="282">
-        <v>321</v>
+        <v>362</v>
       </c>
       <c r="N29" s="285">
         <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>11749</v>
+        <v>11805</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="282">
         <v>40403</v>
       </c>
       <c r="C31" s="282">
-        <v>829856</v>
+        <v>839643</v>
       </c>
       <c r="D31" s="282">
-        <v>56712</v>
+        <v>57547</v>
       </c>
       <c r="E31" s="282">
-        <v>1807</v>
+        <v>2360</v>
       </c>
       <c r="F31" s="282">
-        <v>551294</v>
+        <v>556876</v>
       </c>
       <c r="G31" s="282">
-        <v>729090</v>
+        <v>735583</v>
       </c>
       <c r="H31" s="282">
-        <v>547064</v>
+        <v>552442</v>
       </c>
       <c r="I31" s="282">
-        <v>547061</v>
+        <v>552439</v>
       </c>
       <c r="J31" s="282">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="K31" s="282">
         <v>8</v>
       </c>
       <c r="L31" s="282">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M31" s="282">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N31" s="285">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>6645</v>
+        <v>6568</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="282">
         <v>19403</v>
       </c>
       <c r="C33" s="282">
-        <v>349884</v>
+        <v>347931</v>
       </c>
       <c r="D33" s="282">
-        <v>25008</v>
+        <v>25288</v>
       </c>
       <c r="E33" s="282">
-        <v>547</v>
+        <v>698</v>
       </c>
       <c r="F33" s="282">
-        <v>243233</v>
+        <v>240584</v>
       </c>
       <c r="G33" s="282">
-        <v>300798</v>
+        <v>296930</v>
       </c>
       <c r="H33" s="282">
-        <v>234092</v>
+        <v>231518</v>
       </c>
       <c r="I33" s="282">
-        <v>233542</v>
+        <v>230932</v>
       </c>
       <c r="J33" s="282">
-        <v>551</v>
+        <v>586</v>
       </c>
       <c r="K33" s="282">
-        <v>619</v>
+        <v>652</v>
       </c>
       <c r="L33" s="282">
-        <v>564</v>
+        <v>599</v>
       </c>
       <c r="M33" s="282">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="N33" s="285">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="O33" s="288">
-        <v>2882</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="282">
         <v>13815</v>
       </c>
       <c r="C35" s="282">
-        <v>222581</v>
+        <v>224569</v>
       </c>
       <c r="D35" s="282">
-        <v>19079</v>
+        <v>19394</v>
       </c>
       <c r="E35" s="282">
-        <v>441</v>
+        <v>676</v>
       </c>
       <c r="F35" s="282">
-        <v>158831</v>
+        <v>159628</v>
       </c>
       <c r="G35" s="282">
-        <v>199436</v>
+        <v>201044</v>
       </c>
       <c r="H35" s="282">
-        <v>156021</v>
+        <v>156809</v>
       </c>
       <c r="I35" s="282">
-        <v>155331</v>
+        <v>156022</v>
       </c>
       <c r="J35" s="282">
-        <v>690</v>
+        <v>787</v>
       </c>
       <c r="K35" s="282">
-        <v>988</v>
+        <v>982</v>
       </c>
       <c r="L35" s="282">
-        <v>663</v>
+        <v>779</v>
       </c>
       <c r="M35" s="282">
-        <v>325</v>
+        <v>204</v>
       </c>
       <c r="N35" s="285">
         <v>0.63</v>
       </c>
       <c r="O35" s="288">
-        <v>1894</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
@@ -9474,57 +9474,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="98" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="102" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="99" t="s">
         <v>81</v>
       </c>
@@ -9729,879 +9729,879 @@
       </c>
       <c r="K10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="114" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="109" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="267">
         <v>45406</v>
       </c>
       <c r="C11" s="267">
-        <v>1042977</v>
+        <v>1060299</v>
       </c>
       <c r="D11" s="267">
-        <v>83878</v>
+        <v>86127</v>
       </c>
       <c r="E11" s="267">
-        <v>1777</v>
+        <v>2510</v>
       </c>
       <c r="F11" s="267">
-        <v>677083</v>
+        <v>686446</v>
       </c>
       <c r="G11" s="267">
-        <v>841558</v>
+        <v>849144</v>
       </c>
       <c r="H11" s="267">
-        <v>649714</v>
+        <v>656380</v>
       </c>
       <c r="I11" s="267">
-        <v>648413</v>
+        <v>655095</v>
       </c>
       <c r="J11" s="267">
-        <v>1301</v>
+        <v>1285</v>
       </c>
       <c r="K11" s="267">
-        <v>1783</v>
+        <v>1747</v>
       </c>
       <c r="L11" s="267">
-        <v>1536</v>
+        <v>1562</v>
       </c>
       <c r="M11" s="267">
-        <v>247</v>
+        <v>185</v>
       </c>
       <c r="N11" s="271">
         <v>0.27</v>
       </c>
       <c r="O11" s="275">
-        <v>7703</v>
+        <v>8248</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="282">
         <v>48653</v>
       </c>
       <c r="C13" s="282">
-        <v>890443</v>
+        <v>897798</v>
       </c>
       <c r="D13" s="282">
-        <v>71265</v>
+        <v>72279</v>
       </c>
       <c r="E13" s="282">
-        <v>1364</v>
+        <v>1813</v>
       </c>
       <c r="F13" s="282">
-        <v>552112</v>
+        <v>555454</v>
       </c>
       <c r="G13" s="282">
-        <v>729082</v>
+        <v>735610</v>
       </c>
       <c r="H13" s="282">
-        <v>519173</v>
+        <v>523861</v>
       </c>
       <c r="I13" s="282">
-        <v>519053</v>
+        <v>523730</v>
       </c>
       <c r="J13" s="282">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="K13" s="282">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="L13" s="282">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="M13" s="282">
-        <v>96</v>
+        <v>85</v>
       </c>
       <c r="N13" s="285">
         <v>0.05</v>
       </c>
       <c r="O13" s="288">
-        <v>6504</v>
+        <v>6556</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="282">
         <v>87303</v>
       </c>
       <c r="C15" s="282">
-        <v>2468076</v>
+        <v>2553045</v>
       </c>
       <c r="D15" s="282">
-        <v>159611</v>
+        <v>163371</v>
       </c>
       <c r="E15" s="282">
-        <v>4544</v>
+        <v>6032</v>
       </c>
       <c r="F15" s="282">
-        <v>1551890</v>
+        <v>1559220</v>
       </c>
       <c r="G15" s="282">
-        <v>2183184</v>
+        <v>2297779</v>
       </c>
       <c r="H15" s="282">
-        <v>1519022</v>
+        <v>1530277</v>
       </c>
       <c r="I15" s="282">
-        <v>1517730</v>
+        <v>1528928</v>
       </c>
       <c r="J15" s="282">
-        <v>1292</v>
+        <v>1349</v>
       </c>
       <c r="K15" s="282">
-        <v>1379</v>
+        <v>1400</v>
       </c>
       <c r="L15" s="282">
-        <v>1277</v>
+        <v>1270</v>
       </c>
       <c r="M15" s="282">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="N15" s="285">
         <v>0.09</v>
       </c>
       <c r="O15" s="288">
-        <v>17711</v>
+        <v>17892</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="282">
         <v>110735</v>
       </c>
       <c r="C17" s="282">
-        <v>2922681</v>
+        <v>2976135</v>
       </c>
       <c r="D17" s="282">
-        <v>205533</v>
+        <v>208209</v>
       </c>
       <c r="E17" s="282">
-        <v>8752</v>
+        <v>11121</v>
       </c>
       <c r="F17" s="282">
-        <v>1793988</v>
+        <v>1840036</v>
       </c>
       <c r="G17" s="282">
-        <v>2378579</v>
+        <v>2436800</v>
       </c>
       <c r="H17" s="282">
-        <v>1729992</v>
+        <v>1773441</v>
       </c>
       <c r="I17" s="282">
-        <v>1728325</v>
+        <v>1771889</v>
       </c>
       <c r="J17" s="282">
-        <v>1667</v>
+        <v>1553</v>
       </c>
       <c r="K17" s="282">
-        <v>1893</v>
+        <v>1846</v>
       </c>
       <c r="L17" s="282">
-        <v>1751</v>
+        <v>1644</v>
       </c>
       <c r="M17" s="282">
-        <v>141</v>
+        <v>202</v>
       </c>
       <c r="N17" s="285">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O17" s="288">
-        <v>23856</v>
+        <v>24084</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="282">
         <v>146320</v>
       </c>
       <c r="C19" s="282">
-        <v>4496746</v>
+        <v>4558203</v>
       </c>
       <c r="D19" s="282">
-        <v>303282</v>
+        <v>287441</v>
       </c>
       <c r="E19" s="282">
-        <v>10828</v>
+        <v>14810</v>
       </c>
       <c r="F19" s="282">
-        <v>2716547</v>
+        <v>2739912</v>
       </c>
       <c r="G19" s="282">
-        <v>3736293</v>
+        <v>3830327</v>
       </c>
       <c r="H19" s="282">
-        <v>2669611</v>
+        <v>2691885</v>
       </c>
       <c r="I19" s="282">
-        <v>2666823</v>
+        <v>2689146</v>
       </c>
       <c r="J19" s="282">
-        <v>2789</v>
+        <v>2739</v>
       </c>
       <c r="K19" s="282">
-        <v>3975</v>
+        <v>4011</v>
       </c>
       <c r="L19" s="282">
-        <v>3009</v>
+        <v>2890</v>
       </c>
       <c r="M19" s="282">
-        <v>966</v>
+        <v>1120</v>
       </c>
       <c r="N19" s="285">
         <v>0.15</v>
       </c>
       <c r="O19" s="288">
-        <v>31639</v>
+        <v>31788</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="282">
         <v>47036</v>
       </c>
       <c r="C21" s="282">
-        <v>964063</v>
+        <v>975767</v>
       </c>
       <c r="D21" s="282">
-        <v>80119</v>
+        <v>80859</v>
       </c>
       <c r="E21" s="282">
-        <v>2455</v>
+        <v>3369</v>
       </c>
       <c r="F21" s="282">
-        <v>556714</v>
+        <v>561518</v>
       </c>
       <c r="G21" s="282">
-        <v>712052</v>
+        <v>720063</v>
       </c>
       <c r="H21" s="282">
-        <v>530469</v>
+        <v>535664</v>
       </c>
       <c r="I21" s="282">
-        <v>529714</v>
+        <v>534937</v>
       </c>
       <c r="J21" s="282">
-        <v>755</v>
+        <v>728</v>
       </c>
       <c r="K21" s="282">
-        <v>1363</v>
+        <v>1338</v>
       </c>
       <c r="L21" s="282">
-        <v>734</v>
+        <v>708</v>
       </c>
       <c r="M21" s="282">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="N21" s="285">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="O21" s="288">
-        <v>6665</v>
+        <v>6698</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="282">
         <v>84250</v>
       </c>
       <c r="C23" s="282">
-        <v>1057302</v>
+        <v>1059055</v>
       </c>
       <c r="D23" s="282">
-        <v>105435</v>
+        <v>105918</v>
       </c>
       <c r="E23" s="282">
-        <v>3785</v>
+        <v>5199</v>
       </c>
       <c r="F23" s="282">
-        <v>652397</v>
+        <v>632334</v>
       </c>
       <c r="G23" s="282">
-        <v>844970</v>
+        <v>833632</v>
       </c>
       <c r="H23" s="282">
-        <v>547957</v>
+        <v>541681</v>
       </c>
       <c r="I23" s="282">
-        <v>547239</v>
+        <v>540979</v>
       </c>
       <c r="J23" s="282">
-        <v>718</v>
+        <v>701</v>
       </c>
       <c r="K23" s="282">
-        <v>972</v>
+        <v>1005</v>
       </c>
       <c r="L23" s="282">
-        <v>729</v>
+        <v>751</v>
       </c>
       <c r="M23" s="282">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="N23" s="285">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O23" s="288">
-        <v>7988</v>
+        <v>7909</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="282">
         <v>122992</v>
       </c>
       <c r="C25" s="282">
-        <v>3248222</v>
+        <v>3363869</v>
       </c>
       <c r="D25" s="282">
-        <v>221007</v>
+        <v>225379</v>
       </c>
       <c r="E25" s="282">
-        <v>7569</v>
+        <v>9618</v>
       </c>
       <c r="F25" s="282">
-        <v>2043644</v>
+        <v>2089388</v>
       </c>
       <c r="G25" s="282">
-        <v>2636030</v>
+        <v>2762529</v>
       </c>
       <c r="H25" s="282">
-        <v>1980589</v>
+        <v>2023543</v>
       </c>
       <c r="I25" s="282">
-        <v>1978313</v>
+        <v>2021243</v>
       </c>
       <c r="J25" s="282">
-        <v>2276</v>
+        <v>2300</v>
       </c>
       <c r="K25" s="282">
-        <v>2690</v>
+        <v>2686</v>
       </c>
       <c r="L25" s="282">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="M25" s="282">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="N25" s="285">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O25" s="288">
-        <v>24400</v>
+        <v>24856</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="282">
         <v>19576</v>
       </c>
       <c r="C27" s="282">
-        <v>399021</v>
+        <v>401014</v>
       </c>
       <c r="D27" s="282">
-        <v>36509</v>
+        <v>36694</v>
       </c>
       <c r="E27" s="282">
-        <v>548</v>
+        <v>773</v>
       </c>
       <c r="F27" s="282">
-        <v>276111</v>
+        <v>278183</v>
       </c>
       <c r="G27" s="282">
-        <v>347491</v>
+        <v>350787</v>
       </c>
       <c r="H27" s="282">
-        <v>259708</v>
+        <v>262538</v>
       </c>
       <c r="I27" s="282">
-        <v>259476</v>
+        <v>262306</v>
       </c>
       <c r="J27" s="282">
         <v>232</v>
       </c>
       <c r="K27" s="282">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="L27" s="282">
         <v>404</v>
       </c>
       <c r="M27" s="282">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="N27" s="285">
         <v>0.17</v>
       </c>
       <c r="O27" s="288">
-        <v>4160</v>
+        <v>4236</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="282">
         <v>171285</v>
       </c>
       <c r="C29" s="282">
-        <v>6030139</v>
+        <v>6267472</v>
       </c>
       <c r="D29" s="282">
-        <v>452426</v>
+        <v>468791</v>
       </c>
       <c r="E29" s="282">
-        <v>19374</v>
+        <v>24448</v>
       </c>
       <c r="F29" s="282">
-        <v>3753328</v>
+        <v>3897440</v>
       </c>
       <c r="G29" s="282">
-        <v>4942834</v>
+        <v>5142135</v>
       </c>
       <c r="H29" s="282">
-        <v>3648314</v>
+        <v>3784254</v>
       </c>
       <c r="I29" s="282">
-        <v>3643778</v>
+        <v>3779774</v>
       </c>
       <c r="J29" s="282">
-        <v>4536</v>
+        <v>4480</v>
       </c>
       <c r="K29" s="282">
-        <v>4598</v>
+        <v>4890</v>
       </c>
       <c r="L29" s="282">
-        <v>2827</v>
+        <v>2938</v>
       </c>
       <c r="M29" s="282">
-        <v>1771</v>
+        <v>1952</v>
       </c>
       <c r="N29" s="285">
         <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>44524</v>
+        <v>46164</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="282">
         <v>10000</v>
       </c>
       <c r="C31" s="282">
-        <v>72738</v>
+        <v>72984</v>
       </c>
       <c r="D31" s="282">
-        <v>7572</v>
+        <v>7480</v>
       </c>
       <c r="E31" s="282">
-        <v>-263</v>
+        <v>-371</v>
       </c>
       <c r="F31" s="282">
-        <v>45333</v>
+        <v>48185</v>
       </c>
       <c r="G31" s="282">
-        <v>61892</v>
+        <v>63049</v>
       </c>
       <c r="H31" s="282">
-        <v>44880</v>
+        <v>47441</v>
       </c>
       <c r="I31" s="282">
-        <v>44873</v>
+        <v>47430</v>
       </c>
       <c r="J31" s="282">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="K31" s="282">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L31" s="282">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M31" s="282">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N31" s="285">
         <v>0.02</v>
       </c>
       <c r="O31" s="288">
-        <v>526</v>
+        <v>556</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="282">
         <v>20000</v>
       </c>
       <c r="C33" s="282">
-        <v>109857</v>
+        <v>111620</v>
       </c>
       <c r="D33" s="282">
-        <v>16007</v>
+        <v>16032</v>
       </c>
       <c r="E33" s="282">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="F33" s="282">
-        <v>78248</v>
+        <v>79599</v>
       </c>
       <c r="G33" s="282">
-        <v>92666</v>
+        <v>93484</v>
       </c>
       <c r="H33" s="282">
-        <v>78248</v>
+        <v>79599</v>
       </c>
       <c r="I33" s="282">
-        <v>78128</v>
+        <v>79472</v>
       </c>
       <c r="J33" s="282">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="K33" s="282">
         <v>178</v>
       </c>
       <c r="L33" s="282">
         <v>94</v>
       </c>
       <c r="M33" s="282">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="N33" s="285">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="O33" s="288">
-        <v>874</v>
+        <v>886</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="282">
         <v>10000</v>
       </c>
       <c r="C35" s="282">
-        <v>55738</v>
+        <v>56666</v>
       </c>
       <c r="D35" s="282">
-        <v>7050</v>
+        <v>7012</v>
       </c>
       <c r="E35" s="282">
-        <v>-155</v>
+        <v>-206</v>
       </c>
       <c r="F35" s="282">
-        <v>24911</v>
+        <v>26070</v>
       </c>
       <c r="G35" s="282">
-        <v>40758</v>
+        <v>41555</v>
       </c>
       <c r="H35" s="282">
-        <v>24911</v>
+        <v>26070</v>
       </c>
       <c r="I35" s="282">
-        <v>24910</v>
+        <v>26069</v>
       </c>
       <c r="J35" s="282">
         <v>1</v>
       </c>
       <c r="K35" s="282">
         <v>6</v>
       </c>
       <c r="L35" s="282">
         <v>6</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="285">
         <v>0.02</v>
       </c>
       <c r="O35" s="288">
-        <v>270</v>
+        <v>282</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -11047,57 +11047,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>81</v>
       </c>
@@ -11304,387 +11304,387 @@
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>43995</v>
       </c>
       <c r="C11" s="268">
-        <v>4375428</v>
+        <v>4190094</v>
       </c>
       <c r="D11" s="268">
-        <v>164716</v>
+        <v>167138</v>
       </c>
       <c r="E11" s="305">
-        <v>6979</v>
+        <v>9238</v>
       </c>
       <c r="F11" s="305">
-        <v>2510010</v>
+        <v>2513079</v>
       </c>
       <c r="G11" s="305">
-        <v>1755967</v>
+        <v>1659848</v>
       </c>
       <c r="H11" s="305">
-        <v>1478366</v>
+        <v>1482895</v>
       </c>
       <c r="I11" s="305">
-        <v>1478354</v>
+        <v>1482883</v>
       </c>
       <c r="J11" s="305">
         <v>12</v>
       </c>
       <c r="K11" s="305">
-        <v>57</v>
+        <v>230</v>
       </c>
       <c r="L11" s="305">
         <v>12</v>
       </c>
       <c r="M11" s="305">
-        <v>45</v>
+        <v>218</v>
       </c>
       <c r="N11" s="309">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="O11" s="310">
-        <v>20041</v>
+        <v>20168</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="282">
         <v>4454</v>
       </c>
       <c r="C13" s="282">
-        <v>630530</v>
+        <v>593898</v>
       </c>
       <c r="D13" s="282">
-        <v>30170</v>
+        <v>30103</v>
       </c>
       <c r="E13" s="282">
-        <v>2197</v>
+        <v>2149</v>
       </c>
       <c r="F13" s="282">
-        <v>332360</v>
+        <v>378608</v>
       </c>
       <c r="G13" s="282">
-        <v>394220</v>
+        <v>367907</v>
       </c>
       <c r="H13" s="282">
-        <v>180591</v>
+        <v>199537</v>
       </c>
       <c r="I13" s="282">
-        <v>180591</v>
+        <v>199537</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
       <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>1831</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>203</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B15" s="282">
         <v>390</v>
       </c>
       <c r="C15" s="282">
-        <v>133895</v>
+        <v>98098</v>
       </c>
       <c r="D15" s="282">
-        <v>13913</v>
+        <v>14600</v>
       </c>
       <c r="E15" s="282">
-        <v>164</v>
+        <v>917</v>
       </c>
       <c r="F15" s="282">
-        <v>77711</v>
+        <v>26386</v>
       </c>
       <c r="G15" s="282">
-        <v>56703</v>
+        <v>68833</v>
       </c>
       <c r="H15" s="282">
-        <v>49801</v>
+        <v>20354</v>
       </c>
       <c r="I15" s="282">
-        <v>49801</v>
+        <v>20354</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>498</v>
+        <v>204</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>205</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B17" s="282">
         <v>1000</v>
       </c>
       <c r="C17" s="282">
-        <v>23317</v>
+        <v>24008</v>
       </c>
       <c r="D17" s="282">
-        <v>5328</v>
+        <v>5317</v>
       </c>
       <c r="E17" s="282">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F17" s="282">
-        <v>24220</v>
+        <v>25537</v>
       </c>
       <c r="G17" s="282">
-        <v>8588</v>
+        <v>8018</v>
       </c>
       <c r="H17" s="282">
-        <v>18233</v>
+        <v>19139</v>
       </c>
       <c r="I17" s="282">
-        <v>18221</v>
+        <v>19127</v>
       </c>
       <c r="J17" s="282">
         <v>12</v>
       </c>
       <c r="K17" s="282">
         <v>12</v>
       </c>
       <c r="L17" s="282">
         <v>12</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="285">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O17" s="288">
-        <v>1943</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>207</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B19" s="282">
         <v>665</v>
       </c>
       <c r="C19" s="282">
-        <v>15368</v>
+        <v>11455</v>
       </c>
       <c r="D19" s="282">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="E19" s="282">
-        <v>-37</v>
+        <v>-27</v>
       </c>
       <c r="F19" s="282">
-        <v>24051</v>
+        <v>20612</v>
       </c>
       <c r="G19" s="282">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="H19" s="282">
-        <v>12661</v>
+        <v>9075</v>
       </c>
       <c r="I19" s="282">
-        <v>12661</v>
+        <v>9075</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
       <c r="N19" s="316">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>209</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>210</v>
       </c>
       <c r="B21" s="282">
         <v>200</v>
       </c>
       <c r="C21" s="282">
-        <v>7019</v>
+        <v>5816</v>
       </c>
       <c r="D21" s="282">
-        <v>2048</v>
+        <v>2045</v>
       </c>
       <c r="E21" s="282">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="F21" s="293">
         <v>0</v>
       </c>
       <c r="G21" s="282">
         <v>7</v>
       </c>
       <c r="H21" s="293">
         <v>0</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
@@ -11700,123 +11700,123 @@
         <v>211</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>212</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>239489</v>
+        <v>208088</v>
       </c>
       <c r="D23" s="282">
-        <v>6953</v>
+        <v>7078</v>
       </c>
       <c r="E23" s="282">
-        <v>-577</v>
+        <v>-435</v>
       </c>
       <c r="F23" s="282">
-        <v>149671</v>
+        <v>128787</v>
       </c>
       <c r="G23" s="282">
-        <v>2195</v>
+        <v>1751</v>
       </c>
       <c r="H23" s="282">
-        <v>100833</v>
+        <v>90588</v>
       </c>
       <c r="I23" s="282">
-        <v>100833</v>
+        <v>90588</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
       <c r="N23" s="316">
         <v>0</v>
       </c>
       <c r="O23" s="288">
-        <v>986</v>
+        <v>908</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
       <c r="A24" s="312" t="s">
         <v>213</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>214</v>
       </c>
       <c r="B25" s="282">
         <v>200</v>
       </c>
       <c r="C25" s="282">
-        <v>16658</v>
+        <v>15728</v>
       </c>
       <c r="D25" s="282">
-        <v>3714</v>
+        <v>3746</v>
       </c>
       <c r="E25" s="282">
-        <v>635</v>
+        <v>672</v>
       </c>
       <c r="F25" s="293">
         <v>0</v>
       </c>
       <c r="G25" s="293">
         <v>0</v>
       </c>
       <c r="H25" s="293">
         <v>0</v>
       </c>
       <c r="I25" s="293">
         <v>0</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
@@ -11832,351 +11832,351 @@
         <v>215</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="282">
         <v>1650</v>
       </c>
       <c r="C27" s="282">
-        <v>86885</v>
+        <v>84422</v>
       </c>
       <c r="D27" s="282">
-        <v>2174</v>
+        <v>2270</v>
       </c>
       <c r="E27" s="282">
-        <v>311</v>
+        <v>400</v>
       </c>
       <c r="F27" s="282">
-        <v>15449</v>
+        <v>15553</v>
       </c>
       <c r="G27" s="282">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="H27" s="282">
-        <v>14233</v>
+        <v>14336</v>
       </c>
       <c r="I27" s="282">
-        <v>14233</v>
+        <v>14336</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="316">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="282">
         <v>510</v>
       </c>
       <c r="C29" s="282">
-        <v>201330</v>
+        <v>196490</v>
       </c>
       <c r="D29" s="282">
-        <v>2191</v>
+        <v>2754</v>
       </c>
       <c r="E29" s="282">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F29" s="282">
-        <v>26875</v>
+        <v>31751</v>
       </c>
       <c r="G29" s="282">
-        <v>132203</v>
+        <v>127736</v>
       </c>
       <c r="H29" s="282">
-        <v>8067</v>
+        <v>10630</v>
       </c>
       <c r="I29" s="282">
-        <v>8067</v>
+        <v>10630</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
       <c r="N29" s="316">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>81</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="282">
         <v>881</v>
       </c>
       <c r="C31" s="282">
-        <v>38721</v>
+        <v>39448</v>
       </c>
       <c r="D31" s="282">
-        <v>3103</v>
+        <v>3094</v>
       </c>
       <c r="E31" s="282">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="F31" s="282">
-        <v>37455</v>
+        <v>38312</v>
       </c>
       <c r="G31" s="282">
-        <v>10826</v>
+        <v>8836</v>
       </c>
       <c r="H31" s="282">
-        <v>35660</v>
+        <v>36518</v>
       </c>
       <c r="I31" s="282">
-        <v>35660</v>
+        <v>36518</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="316">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>398</v>
+        <v>407</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="282">
         <v>2000</v>
       </c>
       <c r="C33" s="282">
-        <v>112130</v>
+        <v>112910</v>
       </c>
       <c r="D33" s="282">
-        <v>4171</v>
+        <v>4228</v>
       </c>
       <c r="E33" s="282">
-        <v>40</v>
+        <v>118</v>
       </c>
       <c r="F33" s="282">
-        <v>19294</v>
+        <v>24711</v>
       </c>
       <c r="G33" s="282">
-        <v>64334</v>
+        <v>66770</v>
       </c>
       <c r="H33" s="282">
-        <v>15801</v>
+        <v>20461</v>
       </c>
       <c r="I33" s="282">
-        <v>15801</v>
+        <v>20461</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
       <c r="N33" s="316">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>158</v>
+        <v>205</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
       <c r="A34" s="312" t="s">
         <v>223</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B35" s="282">
         <v>200</v>
       </c>
       <c r="C35" s="282">
-        <v>219952</v>
+        <v>208290</v>
       </c>
       <c r="D35" s="282">
-        <v>8117</v>
+        <v>8252</v>
       </c>
       <c r="E35" s="282">
-        <v>80</v>
+        <v>273</v>
       </c>
       <c r="F35" s="282">
-        <v>226062</v>
+        <v>225954</v>
       </c>
       <c r="G35" s="282">
-        <v>36881</v>
+        <v>35098</v>
       </c>
       <c r="H35" s="282">
-        <v>156584</v>
+        <v>152829</v>
       </c>
       <c r="I35" s="282">
-        <v>156584</v>
+        <v>152829</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="316">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>1991</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="321" t="s">
         <v>225</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
@@ -12607,57 +12607,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>81</v>
       </c>
@@ -12864,453 +12864,453 @@
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="267">
         <v>890</v>
       </c>
       <c r="C11" s="267">
-        <v>251834</v>
+        <v>239403</v>
       </c>
       <c r="D11" s="267">
-        <v>5346</v>
+        <v>5610</v>
       </c>
       <c r="E11" s="282">
-        <v>1137</v>
+        <v>1420</v>
       </c>
       <c r="F11" s="282">
-        <v>107317</v>
+        <v>112745</v>
       </c>
       <c r="G11" s="282">
-        <v>87700</v>
+        <v>78166</v>
       </c>
       <c r="H11" s="282">
-        <v>76004</v>
+        <v>82424</v>
       </c>
       <c r="I11" s="282">
-        <v>76004</v>
+        <v>82424</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
       <c r="N11" s="316">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>667</v>
+        <v>763</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="312" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>227</v>
       </c>
       <c r="B13" s="282">
         <v>1542</v>
       </c>
       <c r="C13" s="282">
-        <v>25482</v>
+        <v>19122</v>
       </c>
       <c r="D13" s="282">
-        <v>2148</v>
+        <v>2175</v>
       </c>
       <c r="E13" s="282">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="F13" s="282">
-        <v>50495</v>
+        <v>44918</v>
       </c>
       <c r="G13" s="282">
         <v>1</v>
       </c>
       <c r="H13" s="282">
-        <v>21299</v>
+        <v>16184</v>
       </c>
       <c r="I13" s="282">
-        <v>21299</v>
+        <v>16184</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
       <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>716</v>
+        <v>670</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>228</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B15" s="282">
         <v>2904</v>
       </c>
       <c r="C15" s="282">
-        <v>171049</v>
+        <v>172845</v>
       </c>
       <c r="D15" s="282">
-        <v>3437</v>
+        <v>3488</v>
       </c>
       <c r="E15" s="282">
-        <v>147</v>
+        <v>245</v>
       </c>
       <c r="F15" s="282">
-        <v>99775</v>
+        <v>95205</v>
       </c>
       <c r="G15" s="282">
-        <v>4019</v>
+        <v>3546</v>
       </c>
       <c r="H15" s="282">
-        <v>81710</v>
+        <v>76453</v>
       </c>
       <c r="I15" s="282">
-        <v>81710</v>
+        <v>76453</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>817</v>
+        <v>765</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>230</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>231</v>
       </c>
       <c r="B17" s="282">
         <v>2761</v>
       </c>
       <c r="C17" s="282">
-        <v>245655</v>
+        <v>297851</v>
       </c>
       <c r="D17" s="282">
-        <v>6508</v>
+        <v>6675</v>
       </c>
       <c r="E17" s="282">
-        <v>-163</v>
+        <v>50</v>
       </c>
       <c r="F17" s="282">
-        <v>248341</v>
+        <v>247510</v>
       </c>
       <c r="G17" s="282">
-        <v>76520</v>
+        <v>64611</v>
       </c>
       <c r="H17" s="282">
-        <v>97588</v>
+        <v>80382</v>
       </c>
       <c r="I17" s="282">
-        <v>97588</v>
+        <v>80382</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="316">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>1233</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>232</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>233</v>
       </c>
       <c r="B19" s="282">
         <v>1040</v>
       </c>
       <c r="C19" s="282">
-        <v>179501</v>
+        <v>173677</v>
       </c>
       <c r="D19" s="282">
-        <v>4008</v>
+        <v>4040</v>
       </c>
       <c r="E19" s="282">
-        <v>770</v>
+        <v>803</v>
       </c>
       <c r="F19" s="282">
-        <v>79446</v>
+        <v>80557</v>
       </c>
       <c r="G19" s="282">
-        <v>104729</v>
+        <v>107320</v>
       </c>
       <c r="H19" s="282">
-        <v>79446</v>
+        <v>80557</v>
       </c>
       <c r="I19" s="282">
-        <v>79446</v>
+        <v>80557</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
       <c r="N19" s="316">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>469</v>
+        <v>479</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>234</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>235</v>
       </c>
       <c r="B21" s="282">
         <v>1580</v>
       </c>
       <c r="C21" s="282">
-        <v>344151</v>
+        <v>349271</v>
       </c>
       <c r="D21" s="282">
-        <v>3833</v>
+        <v>3760</v>
       </c>
       <c r="E21" s="282">
-        <v>-30</v>
+        <v>-103</v>
       </c>
       <c r="F21" s="282">
-        <v>236803</v>
+        <v>249908</v>
       </c>
       <c r="G21" s="282">
-        <v>105931</v>
+        <v>108142</v>
       </c>
       <c r="H21" s="282">
-        <v>51886</v>
+        <v>85127</v>
       </c>
       <c r="I21" s="282">
-        <v>51886</v>
+        <v>85127</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
       <c r="N21" s="316">
         <v>0</v>
       </c>
       <c r="O21" s="288">
-        <v>796</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
       <c r="A22" s="312" t="s">
         <v>236</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>237</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>777</v>
+        <v>786</v>
       </c>
       <c r="D23" s="282">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="E23" s="282">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="F23" s="293">
         <v>0</v>
       </c>
       <c r="G23" s="293">
         <v>0</v>
       </c>
       <c r="H23" s="293">
         <v>0</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
@@ -13326,417 +13326,417 @@
         <v>238</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>239</v>
       </c>
       <c r="B25" s="282">
         <v>1620</v>
       </c>
       <c r="C25" s="282">
-        <v>373187</v>
+        <v>372391</v>
       </c>
       <c r="D25" s="282">
-        <v>21625</v>
+        <v>21807</v>
       </c>
       <c r="E25" s="282">
-        <v>1011</v>
+        <v>1215</v>
       </c>
       <c r="F25" s="282">
-        <v>134296</v>
+        <v>149336</v>
       </c>
       <c r="G25" s="282">
-        <v>220806</v>
+        <v>213986</v>
       </c>
       <c r="H25" s="282">
-        <v>111362</v>
+        <v>127137</v>
       </c>
       <c r="I25" s="282">
-        <v>111362</v>
+        <v>127137</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
       <c r="N25" s="316">
         <v>0</v>
       </c>
       <c r="O25" s="288">
-        <v>1431</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
       <c r="A26" s="312" t="s">
         <v>240</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>241</v>
       </c>
       <c r="B27" s="282">
         <v>3500</v>
       </c>
       <c r="C27" s="282">
-        <v>537755</v>
+        <v>435040</v>
       </c>
       <c r="D27" s="282">
-        <v>16314</v>
+        <v>16433</v>
       </c>
       <c r="E27" s="282">
-        <v>1093</v>
+        <v>1212</v>
       </c>
       <c r="F27" s="282">
-        <v>133076</v>
+        <v>127856</v>
       </c>
       <c r="G27" s="282">
-        <v>393220</v>
+        <v>326193</v>
       </c>
       <c r="H27" s="282">
-        <v>77513</v>
+        <v>67675</v>
       </c>
       <c r="I27" s="282">
-        <v>77513</v>
+        <v>67675</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="316">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>2081</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>242</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B29" s="282">
         <v>1700</v>
       </c>
       <c r="C29" s="282">
-        <v>74545</v>
+        <v>67059</v>
       </c>
       <c r="D29" s="282">
-        <v>2911</v>
+        <v>2893</v>
       </c>
       <c r="E29" s="282">
-        <v>-15</v>
+        <v>-29</v>
       </c>
       <c r="F29" s="282">
-        <v>74926</v>
+        <v>78609</v>
       </c>
       <c r="G29" s="293">
         <v>0</v>
       </c>
       <c r="H29" s="282">
-        <v>71410</v>
+        <v>63717</v>
       </c>
       <c r="I29" s="282">
-        <v>71410</v>
+        <v>63717</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
       <c r="N29" s="316">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>893</v>
+        <v>804</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>244</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B31" s="282">
         <v>1750</v>
       </c>
       <c r="C31" s="282">
-        <v>92755</v>
+        <v>98037</v>
       </c>
       <c r="D31" s="282">
-        <v>1848</v>
+        <v>1841</v>
       </c>
       <c r="E31" s="282">
-        <v>-56</v>
+        <v>-64</v>
       </c>
       <c r="F31" s="282">
-        <v>123429</v>
+        <v>128977</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>88741</v>
+        <v>93851</v>
       </c>
       <c r="I31" s="282">
-        <v>88741</v>
+        <v>93851</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="316">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>819</v>
+        <v>871</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>246</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>247</v>
       </c>
       <c r="B33" s="282">
         <v>5827</v>
       </c>
       <c r="C33" s="282">
-        <v>134491</v>
+        <v>134728</v>
       </c>
       <c r="D33" s="282">
-        <v>5890</v>
+        <v>5904</v>
       </c>
       <c r="E33" s="282">
-        <v>-113</v>
+        <v>-92</v>
       </c>
       <c r="F33" s="282">
-        <v>153366</v>
+        <v>156097</v>
       </c>
       <c r="G33" s="282">
-        <v>5500</v>
+        <v>8700</v>
       </c>
       <c r="H33" s="282">
-        <v>57391</v>
+        <v>54275</v>
       </c>
       <c r="I33" s="282">
-        <v>57391</v>
+        <v>54275</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
       <c r="N33" s="316">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>582</v>
+        <v>552</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
       <c r="A34" s="312" t="s">
         <v>248</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B35" s="282">
         <v>4000</v>
       </c>
       <c r="C35" s="282">
-        <v>175667</v>
+        <v>187156</v>
       </c>
       <c r="D35" s="282">
-        <v>5004</v>
+        <v>5057</v>
       </c>
       <c r="E35" s="282">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="F35" s="282">
-        <v>110188</v>
+        <v>99351</v>
       </c>
       <c r="G35" s="282">
-        <v>45698</v>
+        <v>57940</v>
       </c>
       <c r="H35" s="282">
-        <v>56768</v>
+        <v>66354</v>
       </c>
       <c r="I35" s="282">
-        <v>56768</v>
+        <v>66354</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="316">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>584</v>
+        <v>596</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="321" t="s">
         <v>250</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
@@ -14167,57 +14167,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>81</v>
       </c>
@@ -14424,219 +14424,219 @@
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="267">
         <v>401</v>
       </c>
       <c r="C11" s="267">
-        <v>23470</v>
+        <v>22874</v>
       </c>
       <c r="D11" s="267">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="E11" s="282">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="F11" s="282">
-        <v>16989</v>
+        <v>16880</v>
       </c>
       <c r="G11" s="293">
         <v>0</v>
       </c>
       <c r="H11" s="282">
         <v>7381</v>
       </c>
       <c r="I11" s="282">
         <v>7381</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
       <c r="N11" s="316">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>586</v>
+        <v>603</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="312" t="s">
         <v>251</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>252</v>
       </c>
       <c r="B13" s="282">
         <v>1100</v>
       </c>
       <c r="C13" s="282">
-        <v>11762</v>
+        <v>12112</v>
       </c>
       <c r="D13" s="282">
-        <v>1273</v>
+        <v>1284</v>
       </c>
       <c r="E13" s="282">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="F13" s="282">
         <v>1690</v>
       </c>
       <c r="G13" s="282">
-        <v>949</v>
+        <v>1229</v>
       </c>
       <c r="H13" s="282">
         <v>1687</v>
       </c>
       <c r="I13" s="282">
         <v>1687</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="282">
-        <v>45</v>
+        <v>218</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="282">
-        <v>45</v>
+        <v>218</v>
       </c>
       <c r="N13" s="285">
-        <v>2.67</v>
+        <v>12.92</v>
       </c>
       <c r="O13" s="288">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>253</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>254</v>
       </c>
       <c r="B15" s="282">
         <v>830</v>
       </c>
       <c r="C15" s="282">
-        <v>8051</v>
+        <v>9089</v>
       </c>
       <c r="D15" s="282">
         <v>673</v>
       </c>
       <c r="E15" s="282">
         <v>11</v>
       </c>
       <c r="F15" s="282">
-        <v>6723</v>
+        <v>7227</v>
       </c>
       <c r="G15" s="282">
-        <v>2616</v>
+        <v>2727</v>
       </c>
       <c r="H15" s="282">
-        <v>5716</v>
+        <v>6224</v>
       </c>
       <c r="I15" s="282">
-        <v>5716</v>
+        <v>6224</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>255</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="169"/>
       <c r="C17" s="169"/>
@@ -15405,57 +15405,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>87</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>81</v>
       </c>
@@ -15662,285 +15662,285 @@
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>5909</v>
       </c>
       <c r="C11" s="268">
-        <v>1426345</v>
+        <v>1485191</v>
       </c>
       <c r="D11" s="268">
-        <v>34803</v>
+        <v>35268</v>
       </c>
       <c r="E11" s="305">
-        <v>348</v>
+        <v>917</v>
       </c>
       <c r="F11" s="305">
-        <v>230658</v>
+        <v>177398</v>
       </c>
       <c r="G11" s="305">
-        <v>141769</v>
+        <v>128090</v>
       </c>
       <c r="H11" s="305">
-        <v>225137</v>
+        <v>171535</v>
       </c>
       <c r="I11" s="305">
-        <v>225137</v>
+        <v>171535</v>
       </c>
       <c r="J11" s="322">
         <v>0</v>
       </c>
       <c r="K11" s="322">
         <v>0</v>
       </c>
       <c r="L11" s="322">
         <v>0</v>
       </c>
       <c r="M11" s="322">
         <v>0</v>
       </c>
       <c r="N11" s="323">
         <v>0</v>
       </c>
       <c r="O11" s="310">
-        <v>2251</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="282">
         <v>2940</v>
       </c>
       <c r="C13" s="282">
-        <v>552567</v>
+        <v>592033</v>
       </c>
       <c r="D13" s="282">
-        <v>10818</v>
+        <v>11002</v>
       </c>
       <c r="E13" s="282">
-        <v>-122</v>
+        <v>114</v>
       </c>
       <c r="F13" s="282">
-        <v>115828</v>
+        <v>94171</v>
       </c>
       <c r="G13" s="282">
-        <v>42448</v>
+        <v>44330</v>
       </c>
       <c r="H13" s="282">
-        <v>113167</v>
+        <v>90968</v>
       </c>
       <c r="I13" s="282">
-        <v>113167</v>
+        <v>90968</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
       <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>1132</v>
+        <v>910</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>256</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>257</v>
       </c>
       <c r="B15" s="282">
         <v>1475</v>
       </c>
       <c r="C15" s="282">
-        <v>205106</v>
+        <v>209475</v>
       </c>
       <c r="D15" s="282">
-        <v>6485</v>
+        <v>6326</v>
       </c>
       <c r="E15" s="282">
-        <v>193</v>
+        <v>33</v>
       </c>
       <c r="F15" s="282">
-        <v>40302</v>
+        <v>39850</v>
       </c>
       <c r="G15" s="282">
-        <v>53604</v>
+        <v>38258</v>
       </c>
       <c r="H15" s="282">
-        <v>40302</v>
+        <v>39850</v>
       </c>
       <c r="I15" s="282">
-        <v>40302</v>
+        <v>39850</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>403</v>
+        <v>399</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>258</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B17" s="282">
         <v>1494</v>
       </c>
       <c r="C17" s="282">
-        <v>668672</v>
+        <v>683683</v>
       </c>
       <c r="D17" s="282">
-        <v>17500</v>
+        <v>17940</v>
       </c>
       <c r="E17" s="282">
-        <v>277</v>
+        <v>770</v>
       </c>
       <c r="F17" s="282">
-        <v>74528</v>
+        <v>43377</v>
       </c>
       <c r="G17" s="282">
-        <v>45717</v>
+        <v>45501</v>
       </c>
       <c r="H17" s="282">
-        <v>71668</v>
+        <v>40717</v>
       </c>
       <c r="I17" s="282">
-        <v>71668</v>
+        <v>40717</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="316">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>717</v>
+        <v>407</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>260</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="169"/>
       <c r="C19" s="169"/>
@@ -16737,437 +16737,437 @@
       </c>
       <c r="E6" s="28" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>76</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>77</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>95</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.95" customHeight="1">
       <c r="A7" s="326" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="330">
-        <v>151154</v>
+        <v>147411</v>
       </c>
       <c r="C7" s="330">
-        <v>4530600</v>
+        <v>6238887</v>
       </c>
       <c r="D7" s="330">
-        <v>7345140</v>
+        <v>10025158</v>
       </c>
       <c r="E7" s="330">
-        <v>1331571</v>
+        <v>1328105</v>
       </c>
       <c r="F7" s="330">
-        <v>3601</v>
+        <v>5021</v>
       </c>
       <c r="G7" s="330">
         <v>929</v>
       </c>
       <c r="H7" s="330">
-        <v>643603</v>
+        <v>645468</v>
       </c>
       <c r="I7" s="334">
         <v>0.14</v>
       </c>
       <c r="J7" s="276">
-        <v>402</v>
+        <v>408</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="11.85" customHeight="1">
       <c r="A8" s="337" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="179"/>
       <c r="C8" s="179"/>
       <c r="D8" s="179"/>
       <c r="E8" s="179"/>
       <c r="F8" s="179"/>
       <c r="G8" s="179"/>
       <c r="H8" s="179"/>
       <c r="I8" s="177"/>
       <c r="J8" s="186"/>
     </row>
     <row r="9" spans="1:10" ht="12.95" customHeight="1">
       <c r="A9" s="338" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="341">
-        <v>45615</v>
+        <v>43044</v>
       </c>
       <c r="C9" s="341">
-        <v>1374950</v>
+        <v>1899105</v>
       </c>
       <c r="D9" s="341">
-        <v>1929406</v>
+        <v>2679699</v>
       </c>
       <c r="E9" s="341">
-        <v>367316</v>
+        <v>362476</v>
       </c>
       <c r="F9" s="341">
-        <v>1035</v>
+        <v>1401</v>
       </c>
       <c r="G9" s="344">
         <v>0</v>
       </c>
       <c r="H9" s="341">
-        <v>199606</v>
+        <v>199014</v>
       </c>
       <c r="I9" s="347">
         <v>0</v>
       </c>
       <c r="J9" s="350">
-        <v>91</v>
+        <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.85" customHeight="1">
       <c r="A10" s="336" t="s">
         <v>261</v>
       </c>
       <c r="B10" s="179"/>
       <c r="C10" s="179"/>
       <c r="D10" s="179"/>
       <c r="E10" s="179"/>
       <c r="F10" s="179"/>
       <c r="G10" s="179"/>
       <c r="H10" s="179"/>
       <c r="I10" s="177"/>
       <c r="J10" s="186"/>
     </row>
     <row r="11" spans="1:10" ht="12.95" customHeight="1">
       <c r="A11" s="338" t="s">
         <v>262</v>
       </c>
       <c r="B11" s="341">
-        <v>27875</v>
+        <v>28400</v>
       </c>
       <c r="C11" s="341">
-        <v>955119</v>
+        <v>1318846</v>
       </c>
       <c r="D11" s="341">
-        <v>1497052</v>
+        <v>2062352</v>
       </c>
       <c r="E11" s="341">
-        <v>264786</v>
+        <v>264195</v>
       </c>
       <c r="F11" s="341">
-        <v>801</v>
+        <v>1126</v>
       </c>
       <c r="G11" s="344">
         <v>0</v>
       </c>
       <c r="H11" s="341">
-        <v>119453</v>
+        <v>121282</v>
       </c>
       <c r="I11" s="347">
         <v>0</v>
       </c>
       <c r="J11" s="350">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.85" customHeight="1">
       <c r="A12" s="336" t="s">
         <v>263</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="177"/>
       <c r="J12" s="186"/>
     </row>
     <row r="13" spans="1:10" ht="12.95" customHeight="1">
       <c r="A13" s="338" t="s">
         <v>264</v>
       </c>
       <c r="B13" s="341">
-        <v>34951</v>
+        <v>33078</v>
       </c>
       <c r="C13" s="341">
-        <v>812096</v>
+        <v>1093403</v>
       </c>
       <c r="D13" s="341">
-        <v>1680740</v>
+        <v>2239780</v>
       </c>
       <c r="E13" s="341">
-        <v>301871</v>
+        <v>308465</v>
       </c>
       <c r="F13" s="341">
-        <v>870</v>
+        <v>1185</v>
       </c>
       <c r="G13" s="341">
         <v>904</v>
       </c>
       <c r="H13" s="341">
-        <v>138455</v>
+        <v>140200</v>
       </c>
       <c r="I13" s="353">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="J13" s="350">
         <v>183</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.85" customHeight="1">
       <c r="A14" s="336" t="s">
         <v>265</v>
       </c>
       <c r="B14" s="179"/>
       <c r="C14" s="179"/>
       <c r="D14" s="179"/>
       <c r="E14" s="179"/>
       <c r="F14" s="179"/>
       <c r="G14" s="179"/>
       <c r="H14" s="179"/>
       <c r="I14" s="177"/>
       <c r="J14" s="186"/>
     </row>
     <row r="15" spans="1:10" ht="12.95" customHeight="1">
       <c r="A15" s="338" t="s">
         <v>266</v>
       </c>
       <c r="B15" s="341">
-        <v>9468</v>
+        <v>9556</v>
       </c>
       <c r="C15" s="341">
-        <v>242747</v>
+        <v>326859</v>
       </c>
       <c r="D15" s="341">
-        <v>321443</v>
+        <v>432652</v>
       </c>
       <c r="E15" s="341">
-        <v>88847</v>
+        <v>86338</v>
       </c>
       <c r="F15" s="341">
-        <v>205</v>
+        <v>331</v>
       </c>
       <c r="G15" s="341">
         <v>21</v>
       </c>
       <c r="H15" s="341">
-        <v>41229</v>
+        <v>41195</v>
       </c>
       <c r="I15" s="353">
         <v>0.05</v>
       </c>
       <c r="J15" s="350">
         <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.85" customHeight="1">
       <c r="A16" s="336" t="s">
         <v>267</v>
       </c>
       <c r="B16" s="179"/>
       <c r="C16" s="179"/>
       <c r="D16" s="179"/>
       <c r="E16" s="179"/>
       <c r="F16" s="179"/>
       <c r="G16" s="179"/>
       <c r="H16" s="179"/>
       <c r="I16" s="177"/>
       <c r="J16" s="186"/>
     </row>
     <row r="17" spans="1:10" ht="12.95" customHeight="1">
       <c r="A17" s="338" t="s">
         <v>268</v>
       </c>
       <c r="B17" s="341">
-        <v>7638</v>
+        <v>7732</v>
       </c>
       <c r="C17" s="341">
-        <v>236953</v>
+        <v>322170</v>
       </c>
       <c r="D17" s="341">
-        <v>356903</v>
+        <v>482091</v>
       </c>
       <c r="E17" s="341">
-        <v>76136</v>
+        <v>73158</v>
       </c>
       <c r="F17" s="341">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="G17" s="344">
         <v>0</v>
       </c>
       <c r="H17" s="341">
-        <v>33635</v>
+        <v>33800</v>
       </c>
       <c r="I17" s="347">
         <v>0</v>
       </c>
       <c r="J17" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.85" customHeight="1">
       <c r="A18" s="336" t="s">
         <v>269</v>
       </c>
       <c r="B18" s="179"/>
       <c r="C18" s="179"/>
       <c r="D18" s="179"/>
       <c r="E18" s="179"/>
       <c r="F18" s="179"/>
       <c r="G18" s="179"/>
       <c r="H18" s="179"/>
       <c r="I18" s="177"/>
       <c r="J18" s="186"/>
     </row>
     <row r="19" spans="1:10" ht="12.95" customHeight="1">
       <c r="A19" s="338" t="s">
         <v>270</v>
       </c>
       <c r="B19" s="341">
-        <v>9574</v>
+        <v>9709</v>
       </c>
       <c r="C19" s="341">
-        <v>398127</v>
+        <v>573339</v>
       </c>
       <c r="D19" s="341">
-        <v>649861</v>
+        <v>905341</v>
       </c>
       <c r="E19" s="341">
-        <v>86569</v>
+        <v>84059</v>
       </c>
       <c r="F19" s="341">
-        <v>191</v>
+        <v>289</v>
       </c>
       <c r="G19" s="344">
         <v>0</v>
       </c>
       <c r="H19" s="341">
-        <v>41296</v>
+        <v>41078</v>
       </c>
       <c r="I19" s="347">
         <v>0</v>
       </c>
       <c r="J19" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.85" customHeight="1">
       <c r="A20" s="336" t="s">
         <v>271</v>
       </c>
       <c r="B20" s="179"/>
       <c r="C20" s="179"/>
       <c r="D20" s="179"/>
       <c r="E20" s="179"/>
       <c r="F20" s="179"/>
       <c r="G20" s="179"/>
       <c r="H20" s="179"/>
       <c r="I20" s="177"/>
       <c r="J20" s="186"/>
     </row>
     <row r="21" spans="1:10" ht="12.95" customHeight="1">
       <c r="A21" s="338" t="s">
         <v>272</v>
       </c>
       <c r="B21" s="341">
-        <v>8287</v>
+        <v>7993</v>
       </c>
       <c r="C21" s="341">
-        <v>313482</v>
+        <v>431664</v>
       </c>
       <c r="D21" s="341">
-        <v>540267</v>
+        <v>720086</v>
       </c>
       <c r="E21" s="341">
-        <v>72268</v>
+        <v>73761</v>
       </c>
       <c r="F21" s="341">
-        <v>210</v>
+        <v>286</v>
       </c>
       <c r="G21" s="344">
         <v>0</v>
       </c>
       <c r="H21" s="341">
-        <v>33891</v>
+        <v>33548</v>
       </c>
       <c r="I21" s="347">
         <v>0</v>
       </c>
       <c r="J21" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.85" customHeight="1">
       <c r="A22" s="336" t="s">
         <v>273</v>
       </c>
       <c r="B22" s="179"/>
       <c r="C22" s="179"/>
       <c r="D22" s="179"/>
       <c r="E22" s="179"/>
       <c r="F22" s="179"/>
       <c r="G22" s="179"/>
       <c r="H22" s="179"/>
       <c r="I22" s="177"/>
       <c r="J22" s="186"/>
     </row>
     <row r="23" spans="1:10" ht="12.95" customHeight="1">
       <c r="A23" s="338" t="s">
         <v>274</v>
       </c>
       <c r="B23" s="341">
-        <v>7746</v>
+        <v>7898</v>
       </c>
       <c r="C23" s="341">
-        <v>197127</v>
+        <v>273502</v>
       </c>
       <c r="D23" s="341">
-        <v>369468</v>
+        <v>503158</v>
       </c>
       <c r="E23" s="341">
-        <v>73777</v>
+        <v>75652</v>
       </c>
       <c r="F23" s="341">
-        <v>148</v>
+        <v>212</v>
       </c>
       <c r="G23" s="341">
         <v>4</v>
       </c>
       <c r="H23" s="341">
-        <v>36039</v>
+        <v>35352</v>
       </c>
       <c r="I23" s="353">
         <v>0.01</v>
       </c>
       <c r="J23" s="350">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.85" customHeight="1">
       <c r="A24" s="336" t="s">
         <v>275</v>
       </c>
       <c r="B24" s="179"/>
       <c r="C24" s="179"/>
       <c r="D24" s="179"/>
       <c r="E24" s="179"/>
       <c r="F24" s="179"/>
       <c r="G24" s="179"/>
       <c r="H24" s="179"/>
       <c r="I24" s="177"/>
       <c r="J24" s="186"/>
     </row>
     <row r="25" spans="1:10" ht="12.95" customHeight="1">
       <c r="A25" s="34"/>
       <c r="B25" s="239"/>
@@ -17527,57 +17527,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 3月底</v>
+        <v>民國115年 4月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Mar. 2026</v>
+        <v> End of Apr. 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -17761,831 +17761,831 @@
       </c>
       <c r="I10" s="66" t="s">
         <v>109</v>
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="359" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="363">
-        <v>17519</v>
+        <v>17427</v>
       </c>
       <c r="C11" s="363">
-        <v>992263</v>
+        <v>997876</v>
       </c>
       <c r="D11" s="363">
-        <v>69693</v>
+        <v>69751</v>
       </c>
       <c r="E11" s="363">
-        <v>1620</v>
+        <v>2144</v>
       </c>
       <c r="F11" s="363">
-        <v>916034</v>
+        <v>921757</v>
       </c>
       <c r="G11" s="363">
-        <v>678547</v>
+        <v>679477</v>
       </c>
       <c r="H11" s="363">
-        <v>678136</v>
+        <v>679053</v>
       </c>
       <c r="I11" s="363">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="J11" s="363">
-        <v>732</v>
+        <v>832</v>
       </c>
       <c r="K11" s="363">
-        <v>440</v>
+        <v>540</v>
       </c>
       <c r="L11" s="363">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="M11" s="367">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="N11" s="371">
-        <v>16872</v>
+        <v>16955</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="172"/>
       <c r="C12" s="172"/>
       <c r="D12" s="172"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="174"/>
       <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="282">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="C13" s="282">
-        <v>29619</v>
+        <v>29628</v>
       </c>
       <c r="D13" s="282">
-        <v>2521</v>
+        <v>2525</v>
       </c>
       <c r="E13" s="282">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F13" s="282">
-        <v>26922</v>
+        <v>26908</v>
       </c>
       <c r="G13" s="282">
-        <v>19537</v>
+        <v>19513</v>
       </c>
       <c r="H13" s="282">
-        <v>19519</v>
+        <v>19495</v>
       </c>
       <c r="I13" s="282">
         <v>18</v>
       </c>
       <c r="J13" s="282">
         <v>81</v>
       </c>
       <c r="K13" s="282">
         <v>18</v>
       </c>
       <c r="L13" s="282">
         <v>63</v>
       </c>
       <c r="M13" s="285">
         <v>0.41</v>
       </c>
       <c r="N13" s="288">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="174"/>
       <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="282">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="C15" s="282">
-        <v>41320</v>
+        <v>41552</v>
       </c>
       <c r="D15" s="282">
-        <v>4873</v>
+        <v>4777</v>
       </c>
       <c r="E15" s="282">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="F15" s="282">
-        <v>36260</v>
+        <v>36563</v>
       </c>
       <c r="G15" s="282">
-        <v>31070</v>
+        <v>30986</v>
       </c>
       <c r="H15" s="282">
-        <v>31070</v>
+        <v>30986</v>
       </c>
       <c r="I15" s="293">
         <v>0</v>
       </c>
       <c r="J15" s="282">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="282">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="M15" s="285">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="N15" s="288">
-        <v>2112</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>276</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="174"/>
       <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>277</v>
       </c>
       <c r="B17" s="282">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="C17" s="282">
-        <v>43288</v>
+        <v>44161</v>
       </c>
       <c r="D17" s="282">
-        <v>3183</v>
+        <v>3189</v>
       </c>
       <c r="E17" s="282">
-        <v>93</v>
+        <v>108</v>
       </c>
       <c r="F17" s="282">
-        <v>39509</v>
+        <v>40381</v>
       </c>
       <c r="G17" s="282">
-        <v>30255</v>
+        <v>30497</v>
       </c>
       <c r="H17" s="282">
-        <v>30244</v>
+        <v>30488</v>
       </c>
       <c r="I17" s="282">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="J17" s="282">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="K17" s="282">
         <v>9</v>
       </c>
       <c r="L17" s="282">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="M17" s="285">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="N17" s="288">
         <v>598</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>278</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="174"/>
       <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>279</v>
       </c>
       <c r="B19" s="282">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="C19" s="282">
-        <v>118899</v>
+        <v>119691</v>
       </c>
       <c r="D19" s="282">
-        <v>6870</v>
+        <v>6992</v>
       </c>
       <c r="E19" s="282">
-        <v>137</v>
+        <v>181</v>
       </c>
       <c r="F19" s="282">
-        <v>111582</v>
+        <v>112231</v>
       </c>
       <c r="G19" s="282">
-        <v>80437</v>
+        <v>80711</v>
       </c>
       <c r="H19" s="282">
-        <v>80433</v>
+        <v>80689</v>
       </c>
       <c r="I19" s="282">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="J19" s="282">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="K19" s="282">
-        <v>5</v>
+        <v>22</v>
       </c>
       <c r="L19" s="282">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="M19" s="285">
         <v>0.06</v>
       </c>
       <c r="N19" s="288">
-        <v>2068</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>280</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="174"/>
       <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B21" s="282">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="C21" s="282">
-        <v>28701</v>
+        <v>29135</v>
       </c>
       <c r="D21" s="282">
-        <v>2098</v>
+        <v>2122</v>
       </c>
       <c r="E21" s="282">
-        <v>56</v>
+        <v>76</v>
       </c>
       <c r="F21" s="282">
-        <v>26464</v>
+        <v>26869</v>
       </c>
       <c r="G21" s="282">
-        <v>20634</v>
+        <v>20578</v>
       </c>
       <c r="H21" s="282">
-        <v>20482</v>
+        <v>20423</v>
       </c>
       <c r="I21" s="282">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J21" s="282">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="K21" s="282">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="L21" s="282">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="M21" s="285">
-        <v>0.88</v>
+        <v>0.93</v>
       </c>
       <c r="N21" s="288">
         <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="312" t="s">
         <v>282</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="174"/>
       <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>283</v>
       </c>
       <c r="B23" s="282">
-        <v>663</v>
+        <v>649</v>
       </c>
       <c r="C23" s="282">
-        <v>17122</v>
+        <v>17082</v>
       </c>
       <c r="D23" s="282">
-        <v>1083</v>
+        <v>1075</v>
       </c>
       <c r="E23" s="282">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="F23" s="282">
-        <v>15789</v>
+        <v>15924</v>
       </c>
       <c r="G23" s="282">
-        <v>11574</v>
+        <v>11676</v>
       </c>
       <c r="H23" s="282">
-        <v>11491</v>
+        <v>11593</v>
       </c>
       <c r="I23" s="282">
         <v>83</v>
       </c>
       <c r="J23" s="282">
-        <v>116</v>
+        <v>213</v>
       </c>
       <c r="K23" s="282">
-        <v>83</v>
+        <v>178</v>
       </c>
       <c r="L23" s="282">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M23" s="285">
-        <v>1.01</v>
+        <v>1.82</v>
       </c>
       <c r="N23" s="288">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="312" t="s">
         <v>284</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="174"/>
       <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>285</v>
       </c>
       <c r="B25" s="282">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="C25" s="282">
-        <v>23681</v>
+        <v>23975</v>
       </c>
       <c r="D25" s="282">
-        <v>2550</v>
+        <v>2499</v>
       </c>
       <c r="E25" s="282">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="F25" s="282">
-        <v>20971</v>
+        <v>21292</v>
       </c>
       <c r="G25" s="282">
-        <v>14111</v>
+        <v>14260</v>
       </c>
       <c r="H25" s="282">
-        <v>14094</v>
+        <v>14244</v>
       </c>
       <c r="I25" s="282">
         <v>17</v>
       </c>
       <c r="J25" s="282">
         <v>17</v>
       </c>
       <c r="K25" s="282">
         <v>17</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="285">
         <v>0.12</v>
       </c>
       <c r="N25" s="288">
         <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="312" t="s">
         <v>286</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="174"/>
       <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>287</v>
       </c>
       <c r="B27" s="282">
-        <v>1178</v>
+        <v>1168</v>
       </c>
       <c r="C27" s="282">
-        <v>88685</v>
+        <v>90423</v>
       </c>
       <c r="D27" s="282">
-        <v>6330</v>
+        <v>6357</v>
       </c>
       <c r="E27" s="282">
-        <v>161</v>
+        <v>219</v>
       </c>
       <c r="F27" s="282">
-        <v>81930</v>
+        <v>83564</v>
       </c>
       <c r="G27" s="282">
-        <v>55542</v>
+        <v>55602</v>
       </c>
       <c r="H27" s="282">
-        <v>55542</v>
+        <v>55602</v>
       </c>
       <c r="I27" s="282">
         <v>0</v>
       </c>
       <c r="J27" s="282">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="K27" s="282">
         <v>0</v>
       </c>
       <c r="L27" s="282">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="M27" s="285">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="N27" s="288">
-        <v>2052</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>288</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="174"/>
       <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>289</v>
       </c>
       <c r="B29" s="282">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="C29" s="282">
-        <v>41240</v>
+        <v>40971</v>
       </c>
       <c r="D29" s="282">
-        <v>2681</v>
+        <v>2701</v>
       </c>
       <c r="E29" s="282">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F29" s="282">
-        <v>38401</v>
+        <v>38082</v>
       </c>
       <c r="G29" s="282">
-        <v>29387</v>
+        <v>29350</v>
       </c>
       <c r="H29" s="282">
-        <v>29358</v>
+        <v>29317</v>
       </c>
       <c r="I29" s="282">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="J29" s="282">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="K29" s="282">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="L29" s="282">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="M29" s="285">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="N29" s="288">
-        <v>774</v>
+        <v>797</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>290</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="174"/>
       <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>291</v>
       </c>
       <c r="B31" s="282">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="C31" s="282">
-        <v>121093</v>
+        <v>121248</v>
       </c>
       <c r="D31" s="282">
-        <v>7221</v>
+        <v>7313</v>
       </c>
       <c r="E31" s="282">
-        <v>256</v>
+        <v>356</v>
       </c>
       <c r="F31" s="282">
-        <v>113400</v>
+        <v>113383</v>
       </c>
       <c r="G31" s="282">
-        <v>89017</v>
+        <v>89337</v>
       </c>
       <c r="H31" s="282">
-        <v>89017</v>
+        <v>89337</v>
       </c>
       <c r="I31" s="293">
         <v>0</v>
       </c>
       <c r="J31" s="282">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="282">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="M31" s="285">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="N31" s="288">
-        <v>1819</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>292</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="174"/>
       <c r="N32" s="171"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>293</v>
       </c>
       <c r="B33" s="282">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C33" s="282">
-        <v>21640</v>
+        <v>21542</v>
       </c>
       <c r="D33" s="282">
-        <v>1774</v>
+        <v>1764</v>
       </c>
       <c r="E33" s="282">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F33" s="282">
-        <v>19722</v>
+        <v>19609</v>
       </c>
       <c r="G33" s="282">
-        <v>14410</v>
+        <v>14352</v>
       </c>
       <c r="H33" s="282">
-        <v>14410</v>
+        <v>14352</v>
       </c>
       <c r="I33" s="293">
         <v>0</v>
       </c>
-      <c r="J33" s="293">
-        <v>0</v>
+      <c r="J33" s="282">
+        <v>7</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
-      <c r="L33" s="293">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="L33" s="282">
+        <v>7</v>
+      </c>
+      <c r="M33" s="285">
+        <v>0.05</v>
       </c>
       <c r="N33" s="288">
         <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="312" t="s">
         <v>294</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="174"/>
       <c r="N34" s="171"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>295</v>
       </c>
       <c r="B35" s="282">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C35" s="282">
-        <v>18333</v>
+        <v>18317</v>
       </c>
       <c r="D35" s="282">
-        <v>1142</v>
+        <v>1131</v>
       </c>
       <c r="E35" s="282">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F35" s="282">
-        <v>17113</v>
+        <v>17082</v>
       </c>
       <c r="G35" s="282">
-        <v>12092</v>
+        <v>12073</v>
       </c>
       <c r="H35" s="282">
-        <v>12077</v>
+        <v>12071</v>
       </c>
       <c r="I35" s="282">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="J35" s="282">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K35" s="282">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="L35" s="282">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="M35" s="285">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="N35" s="288">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="321" t="s">
         <v>296</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="175"/>
       <c r="N36" s="168"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B37" s="9"/>