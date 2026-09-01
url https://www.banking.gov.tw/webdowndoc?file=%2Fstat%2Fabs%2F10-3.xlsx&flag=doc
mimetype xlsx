--- v5 (2026-07-14)
+++ v6 (2026-09-01)
@@ -78,57 +78,57 @@
   <si>
     <t>放款</t>
   </si>
   <si>
     <t>逾放</t>
   </si>
   <si>
     <t>備抵呆帳</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>甲類</t>
   </si>
   <si>
     <t>乙類</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>信　合　社　名　稱</t>
   </si>
   <si>
-    <t>民國115年 4月底</t>
+    <t>民國115年 6月底</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Apr. 2026</t>
+    <t xml:space="preserve"> End of June 2026</t>
   </si>
   <si>
     <t>10-3 Condensed Financial Structure</t>
   </si>
   <si>
     <r>
       <t>10-3 Condensed Financial Structure</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -4499,84 +4499,84 @@
     </xf>
     <xf xxid="609" numFmtId="178" fontId="47" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="610" numFmtId="0" fontId="45" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="611" numFmtId="0" fontId="56" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="612" numFmtId="0" fontId="57" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf xxid="613" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf xxid="614" numFmtId="177" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="615" numFmtId="177" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="616" numFmtId="177" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="617" numFmtId="182" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="617" numFmtId="178" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="618" numFmtId="182" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="618" numFmtId="178" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="619" numFmtId="182" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="619" numFmtId="178" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="620" numFmtId="183" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="620" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="621" numFmtId="183" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="621" numFmtId="177" fontId="45" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="622" numFmtId="183" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="622" numFmtId="177" fontId="46" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="623" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="623" numFmtId="182" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="624" numFmtId="177" fontId="45" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="624" numFmtId="182" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="625" numFmtId="177" fontId="46" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="625" numFmtId="182" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="626" numFmtId="178" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="626" numFmtId="183" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="627" numFmtId="178" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="627" numFmtId="183" fontId="45" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="628" numFmtId="178" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="628" numFmtId="183" fontId="46" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="629" numFmtId="182" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="630" numFmtId="182" fontId="45" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="631" numFmtId="182" fontId="46" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="632" numFmtId="0" fontId="53" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf xxid="633" numFmtId="0" fontId="58" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="634" numFmtId="0" fontId="59" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="635" numFmtId="177" fontId="8" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="636" numFmtId="177" fontId="51" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
@@ -5218,882 +5218,882 @@
       </c>
       <c r="J10" s="74" t="s">
         <v>109</v>
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="264" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
-        <v>2548989</v>
+        <v>2612958</v>
       </c>
       <c r="C11" s="268">
-        <v>80095215</v>
+        <v>80995949</v>
       </c>
       <c r="D11" s="268">
-        <v>5808370</v>
+        <v>5811571</v>
       </c>
       <c r="E11" s="268">
-        <v>233887</v>
+        <v>358312</v>
       </c>
       <c r="F11" s="268">
-        <v>48610991</v>
+        <v>49591109</v>
       </c>
       <c r="G11" s="268">
-        <v>65246376</v>
+        <v>66171869</v>
       </c>
       <c r="H11" s="268">
-        <v>46925427</v>
+        <v>47812854</v>
       </c>
       <c r="I11" s="268">
-        <v>46867628</v>
+        <v>47760412</v>
       </c>
       <c r="J11" s="268">
-        <v>57799</v>
+        <v>52442</v>
       </c>
       <c r="K11" s="268">
-        <v>68490</v>
+        <v>67338</v>
       </c>
       <c r="L11" s="268">
-        <v>53666</v>
+        <v>50104</v>
       </c>
       <c r="M11" s="268">
-        <v>14824</v>
+        <v>17235</v>
       </c>
       <c r="N11" s="272">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O11" s="276">
-        <v>625054</v>
+        <v>632648</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="279" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="282">
         <v>109000</v>
       </c>
       <c r="C13" s="282">
-        <v>7268870</v>
+        <v>7495243</v>
       </c>
       <c r="D13" s="282">
-        <v>551623</v>
+        <v>583575</v>
       </c>
       <c r="E13" s="282">
-        <v>12151</v>
+        <v>17606</v>
       </c>
       <c r="F13" s="282">
-        <v>3836800</v>
+        <v>3880129</v>
       </c>
       <c r="G13" s="282">
-        <v>5422338</v>
+        <v>5576714</v>
       </c>
       <c r="H13" s="282">
-        <v>3757236</v>
+        <v>3801031</v>
       </c>
       <c r="I13" s="282">
-        <v>3754807</v>
+        <v>3798838</v>
       </c>
       <c r="J13" s="282">
-        <v>2429</v>
+        <v>2193</v>
       </c>
       <c r="K13" s="282">
-        <v>3084</v>
+        <v>3071</v>
       </c>
       <c r="L13" s="282">
-        <v>2229</v>
+        <v>2143</v>
       </c>
       <c r="M13" s="282">
-        <v>855</v>
+        <v>928</v>
       </c>
       <c r="N13" s="285">
         <v>0.08</v>
       </c>
       <c r="O13" s="288">
-        <v>53043</v>
+        <v>54830</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="282">
         <v>86200</v>
       </c>
       <c r="C15" s="282">
-        <v>3768295</v>
+        <v>3837631</v>
       </c>
       <c r="D15" s="282">
-        <v>253582</v>
+        <v>262709</v>
       </c>
       <c r="E15" s="282">
-        <v>6588</v>
+        <v>10432</v>
       </c>
       <c r="F15" s="282">
-        <v>2604295</v>
+        <v>2672035</v>
       </c>
       <c r="G15" s="282">
-        <v>3147804</v>
+        <v>3193045</v>
       </c>
       <c r="H15" s="282">
-        <v>2537804</v>
+        <v>2606133</v>
       </c>
       <c r="I15" s="282">
-        <v>2535971</v>
+        <v>2604597</v>
       </c>
       <c r="J15" s="282">
-        <v>1832</v>
+        <v>1536</v>
       </c>
       <c r="K15" s="282">
-        <v>2007</v>
+        <v>1870</v>
       </c>
       <c r="L15" s="282">
-        <v>1605</v>
+        <v>1386</v>
       </c>
       <c r="M15" s="282">
-        <v>403</v>
+        <v>484</v>
       </c>
       <c r="N15" s="285">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O15" s="288">
-        <v>36953</v>
+        <v>36772</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>132</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>133</v>
       </c>
       <c r="B17" s="282">
-        <v>130694</v>
+        <v>141161</v>
       </c>
       <c r="C17" s="282">
-        <v>5202063</v>
+        <v>5176144</v>
       </c>
       <c r="D17" s="282">
-        <v>314945</v>
+        <v>315205</v>
       </c>
       <c r="E17" s="282">
-        <v>8767</v>
+        <v>14241</v>
       </c>
       <c r="F17" s="282">
-        <v>3312451</v>
+        <v>3349717</v>
       </c>
       <c r="G17" s="282">
-        <v>4384738</v>
+        <v>4329011</v>
       </c>
       <c r="H17" s="282">
-        <v>3223355</v>
+        <v>3265895</v>
       </c>
       <c r="I17" s="282">
-        <v>3219048</v>
+        <v>3261715</v>
       </c>
       <c r="J17" s="282">
-        <v>4307</v>
+        <v>4180</v>
       </c>
       <c r="K17" s="282">
-        <v>4835</v>
+        <v>4803</v>
       </c>
       <c r="L17" s="282">
-        <v>3961</v>
+        <v>4071</v>
       </c>
       <c r="M17" s="282">
-        <v>875</v>
+        <v>731</v>
       </c>
       <c r="N17" s="285">
         <v>0.15</v>
       </c>
       <c r="O17" s="288">
-        <v>38846</v>
+        <v>39115</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>135</v>
       </c>
       <c r="B19" s="282">
-        <v>122846</v>
+        <v>125543</v>
       </c>
       <c r="C19" s="282">
-        <v>5047801</v>
+        <v>5012796</v>
       </c>
       <c r="D19" s="282">
-        <v>320889</v>
+        <v>318019</v>
       </c>
       <c r="E19" s="282">
-        <v>12386</v>
+        <v>18746</v>
       </c>
       <c r="F19" s="282">
-        <v>3106254</v>
+        <v>3073643</v>
       </c>
       <c r="G19" s="282">
-        <v>4097647</v>
+        <v>4074577</v>
       </c>
       <c r="H19" s="282">
-        <v>2987002</v>
+        <v>2954905</v>
       </c>
       <c r="I19" s="282">
-        <v>2982155</v>
+        <v>2949909</v>
       </c>
       <c r="J19" s="282">
-        <v>4848</v>
+        <v>4997</v>
       </c>
       <c r="K19" s="282">
-        <v>4655</v>
+        <v>4660</v>
       </c>
       <c r="L19" s="282">
-        <v>3143</v>
+        <v>3762</v>
       </c>
       <c r="M19" s="282">
-        <v>1512</v>
+        <v>898</v>
       </c>
       <c r="N19" s="285">
         <v>0.16</v>
       </c>
       <c r="O19" s="288">
-        <v>40309</v>
+        <v>40739</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>136</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="282">
-        <v>106305</v>
+        <v>106517</v>
       </c>
       <c r="C21" s="282">
-        <v>4350055</v>
+        <v>4391012</v>
       </c>
       <c r="D21" s="282">
-        <v>263712</v>
+        <v>252447</v>
       </c>
       <c r="E21" s="282">
-        <v>10243</v>
+        <v>15953</v>
       </c>
       <c r="F21" s="282">
-        <v>2607536</v>
+        <v>2679718</v>
       </c>
       <c r="G21" s="282">
-        <v>3516807</v>
+        <v>3617881</v>
       </c>
       <c r="H21" s="282">
-        <v>2500099</v>
+        <v>2573450</v>
       </c>
       <c r="I21" s="282">
-        <v>2496826</v>
+        <v>2570338</v>
       </c>
       <c r="J21" s="282">
-        <v>3273</v>
+        <v>3112</v>
       </c>
       <c r="K21" s="282">
-        <v>3564</v>
+        <v>3308</v>
       </c>
       <c r="L21" s="282">
-        <v>2848</v>
+        <v>2686</v>
       </c>
       <c r="M21" s="282">
-        <v>716</v>
+        <v>622</v>
       </c>
       <c r="N21" s="285">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O21" s="288">
-        <v>30468</v>
+        <v>30825</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="282">
-        <v>117660</v>
+        <v>120602</v>
       </c>
       <c r="C23" s="282">
-        <v>3590071</v>
+        <v>3496676</v>
       </c>
       <c r="D23" s="282">
-        <v>233982</v>
+        <v>229700</v>
       </c>
       <c r="E23" s="282">
-        <v>8404</v>
+        <v>13102</v>
       </c>
       <c r="F23" s="282">
-        <v>2191476</v>
+        <v>2267896</v>
       </c>
       <c r="G23" s="282">
-        <v>2995739</v>
+        <v>2895452</v>
       </c>
       <c r="H23" s="282">
-        <v>2131870</v>
+        <v>2208714</v>
       </c>
       <c r="I23" s="282">
-        <v>2128725</v>
+        <v>2205835</v>
       </c>
       <c r="J23" s="282">
-        <v>3145</v>
+        <v>2879</v>
       </c>
       <c r="K23" s="282">
-        <v>3477</v>
+        <v>3243</v>
       </c>
       <c r="L23" s="282">
-        <v>2851</v>
+        <v>2761</v>
       </c>
       <c r="M23" s="282">
-        <v>626</v>
+        <v>483</v>
       </c>
       <c r="N23" s="285">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O23" s="288">
-        <v>28674</v>
+        <v>29242</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B25" s="282">
         <v>48616</v>
       </c>
       <c r="C25" s="282">
-        <v>1632252</v>
+        <v>1665889</v>
       </c>
       <c r="D25" s="282">
-        <v>215122</v>
+        <v>214933</v>
       </c>
       <c r="E25" s="282">
-        <v>7638</v>
+        <v>11591</v>
       </c>
       <c r="F25" s="282">
-        <v>984451</v>
+        <v>1000121</v>
       </c>
       <c r="G25" s="282">
-        <v>1259414</v>
+        <v>1273231</v>
       </c>
       <c r="H25" s="282">
-        <v>913442</v>
+        <v>930292</v>
       </c>
       <c r="I25" s="282">
-        <v>909077</v>
+        <v>929402</v>
       </c>
       <c r="J25" s="282">
-        <v>4365</v>
+        <v>889</v>
       </c>
       <c r="K25" s="282">
-        <v>4825</v>
+        <v>4268</v>
       </c>
       <c r="L25" s="282">
-        <v>4589</v>
+        <v>1109</v>
       </c>
       <c r="M25" s="282">
-        <v>236</v>
+        <v>3159</v>
       </c>
       <c r="N25" s="285">
-        <v>0.53</v>
+        <v>0.46</v>
       </c>
       <c r="O25" s="288">
-        <v>12194</v>
+        <v>12003</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B27" s="282">
-        <v>171800</v>
+        <v>172146</v>
       </c>
       <c r="C27" s="282">
-        <v>4875040</v>
+        <v>4877197</v>
       </c>
       <c r="D27" s="282">
-        <v>341034</v>
+        <v>331132</v>
       </c>
       <c r="E27" s="282">
-        <v>19371</v>
+        <v>30412</v>
       </c>
       <c r="F27" s="282">
-        <v>2778230</v>
+        <v>2786304</v>
       </c>
       <c r="G27" s="282">
-        <v>3991430</v>
+        <v>4057103</v>
       </c>
       <c r="H27" s="282">
-        <v>2729498</v>
+        <v>2732901</v>
       </c>
       <c r="I27" s="282">
-        <v>2726504</v>
+        <v>2730054</v>
       </c>
       <c r="J27" s="282">
-        <v>2994</v>
+        <v>2848</v>
       </c>
       <c r="K27" s="282">
-        <v>3210</v>
+        <v>3120</v>
       </c>
       <c r="L27" s="282">
-        <v>3019</v>
+        <v>2871</v>
       </c>
       <c r="M27" s="282">
-        <v>192</v>
+        <v>249</v>
       </c>
       <c r="N27" s="285">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O27" s="288">
-        <v>34726</v>
+        <v>34720</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>144</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>145</v>
       </c>
       <c r="B29" s="282">
         <v>137626</v>
       </c>
       <c r="C29" s="282">
-        <v>5219844</v>
+        <v>5237346</v>
       </c>
       <c r="D29" s="282">
-        <v>319503</v>
+        <v>333099</v>
       </c>
       <c r="E29" s="282">
-        <v>20835</v>
+        <v>32263</v>
       </c>
       <c r="F29" s="282">
-        <v>3007464</v>
+        <v>3102768</v>
       </c>
       <c r="G29" s="282">
-        <v>4530892</v>
+        <v>4563502</v>
       </c>
       <c r="H29" s="282">
-        <v>2976029</v>
+        <v>3061912</v>
       </c>
       <c r="I29" s="282">
-        <v>2972739</v>
+        <v>3058714</v>
       </c>
       <c r="J29" s="282">
-        <v>3290</v>
+        <v>3199</v>
       </c>
       <c r="K29" s="282">
-        <v>4490</v>
+        <v>4436</v>
       </c>
       <c r="L29" s="282">
-        <v>3304</v>
+        <v>3212</v>
       </c>
       <c r="M29" s="282">
-        <v>1186</v>
+        <v>1224</v>
       </c>
       <c r="N29" s="285">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O29" s="288">
-        <v>48181</v>
+        <v>48813</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>146</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>147</v>
       </c>
       <c r="B31" s="282">
         <v>37833</v>
       </c>
       <c r="C31" s="282">
-        <v>247246</v>
+        <v>257592</v>
       </c>
       <c r="D31" s="282">
-        <v>47904</v>
+        <v>48182</v>
       </c>
       <c r="E31" s="282">
-        <v>813</v>
+        <v>1020</v>
       </c>
       <c r="F31" s="282">
-        <v>271134</v>
+        <v>288029</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>239227</v>
+        <v>249460</v>
       </c>
       <c r="I31" s="282">
-        <v>239088</v>
+        <v>249320</v>
       </c>
       <c r="J31" s="282">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="K31" s="282">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L31" s="282">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="285">
         <v>0.06</v>
       </c>
       <c r="O31" s="288">
-        <v>4321</v>
+        <v>4437</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>148</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="282">
-        <v>18799</v>
+        <v>18983</v>
       </c>
       <c r="C33" s="282">
-        <v>352763</v>
+        <v>351270</v>
       </c>
       <c r="D33" s="282">
-        <v>27592</v>
+        <v>27978</v>
       </c>
       <c r="E33" s="282">
-        <v>607</v>
+        <v>909</v>
       </c>
       <c r="F33" s="282">
-        <v>234476</v>
+        <v>234957</v>
       </c>
       <c r="G33" s="282">
-        <v>284772</v>
+        <v>279873</v>
       </c>
       <c r="H33" s="282">
-        <v>225030</v>
+        <v>225701</v>
       </c>
       <c r="I33" s="282">
-        <v>224301</v>
+        <v>225048</v>
       </c>
       <c r="J33" s="282">
-        <v>729</v>
+        <v>654</v>
       </c>
       <c r="K33" s="282">
-        <v>821</v>
+        <v>792</v>
       </c>
       <c r="L33" s="282">
-        <v>729</v>
+        <v>654</v>
       </c>
       <c r="M33" s="282">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="N33" s="285">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="O33" s="288">
-        <v>2626</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>150</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B35" s="282">
         <v>100000</v>
       </c>
       <c r="C35" s="282">
-        <v>4414046</v>
+        <v>4607341</v>
       </c>
       <c r="D35" s="282">
-        <v>388941</v>
+        <v>383049</v>
       </c>
       <c r="E35" s="282">
-        <v>12522</v>
+        <v>19028</v>
       </c>
       <c r="F35" s="282">
-        <v>2677811</v>
+        <v>2813896</v>
       </c>
       <c r="G35" s="282">
-        <v>3297672</v>
+        <v>3385615</v>
       </c>
       <c r="H35" s="282">
-        <v>2513583</v>
+        <v>2645540</v>
       </c>
       <c r="I35" s="282">
-        <v>2509274</v>
+        <v>2641366</v>
       </c>
       <c r="J35" s="282">
-        <v>4309</v>
+        <v>4175</v>
       </c>
       <c r="K35" s="282">
-        <v>4463</v>
+        <v>4241</v>
       </c>
       <c r="L35" s="282">
-        <v>4112</v>
+        <v>4000</v>
       </c>
       <c r="M35" s="282">
-        <v>351</v>
+        <v>242</v>
       </c>
       <c r="N35" s="285">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O35" s="288">
-        <v>40540</v>
+        <v>41445</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>152</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
@@ -6537,57 +6537,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -6771,704 +6771,704 @@
       </c>
       <c r="I10" s="66" t="s">
         <v>109</v>
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="358" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="362">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C11" s="362">
-        <v>43155</v>
+        <v>43426</v>
       </c>
       <c r="D11" s="362">
-        <v>3605</v>
+        <v>3710</v>
       </c>
       <c r="E11" s="362">
-        <v>165</v>
+        <v>255</v>
       </c>
       <c r="F11" s="362">
-        <v>39283</v>
+        <v>39482</v>
       </c>
       <c r="G11" s="362">
-        <v>31732</v>
+        <v>31916</v>
       </c>
       <c r="H11" s="362">
-        <v>31732</v>
+        <v>31916</v>
       </c>
       <c r="I11" s="374">
         <v>0</v>
       </c>
       <c r="J11" s="374">
         <v>0</v>
       </c>
       <c r="K11" s="374">
         <v>0</v>
       </c>
       <c r="L11" s="374">
         <v>0</v>
       </c>
       <c r="M11" s="377">
         <v>0</v>
       </c>
       <c r="N11" s="370">
-        <v>1148</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="312" t="s">
         <v>297</v>
       </c>
       <c r="B12" s="172"/>
       <c r="C12" s="172"/>
       <c r="D12" s="172"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="174"/>
       <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>298</v>
       </c>
       <c r="B13" s="282">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C13" s="282">
-        <v>19846</v>
+        <v>19505</v>
       </c>
       <c r="D13" s="282">
-        <v>1612</v>
+        <v>1651</v>
       </c>
       <c r="E13" s="282">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="F13" s="282">
-        <v>18111</v>
+        <v>17756</v>
       </c>
       <c r="G13" s="282">
-        <v>10609</v>
+        <v>10537</v>
       </c>
       <c r="H13" s="282">
-        <v>10600</v>
+        <v>10526</v>
       </c>
       <c r="I13" s="282">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="J13" s="282">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="K13" s="282">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="L13" s="282">
+        <v>4</v>
       </c>
       <c r="M13" s="285">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="N13" s="288">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>299</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="174"/>
       <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>300</v>
       </c>
       <c r="B15" s="282">
         <v>854</v>
       </c>
       <c r="C15" s="282">
-        <v>32974</v>
+        <v>32659</v>
       </c>
       <c r="D15" s="282">
-        <v>2734</v>
+        <v>2804</v>
       </c>
       <c r="E15" s="282">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="F15" s="282">
-        <v>30075</v>
+        <v>29742</v>
       </c>
       <c r="G15" s="282">
-        <v>20115</v>
+        <v>20270</v>
       </c>
       <c r="H15" s="282">
-        <v>20099</v>
+        <v>20251</v>
       </c>
       <c r="I15" s="282">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="J15" s="282">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K15" s="282">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L15" s="282">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M15" s="285">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="N15" s="288">
         <v>442</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>301</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="174"/>
       <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B17" s="282">
         <v>245</v>
       </c>
       <c r="C17" s="282">
-        <v>16064</v>
+        <v>15905</v>
       </c>
       <c r="D17" s="282">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="E17" s="282">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="F17" s="282">
-        <v>15089</v>
+        <v>14934</v>
       </c>
       <c r="G17" s="282">
-        <v>10345</v>
+        <v>10482</v>
       </c>
       <c r="H17" s="282">
-        <v>10345</v>
+        <v>10482</v>
       </c>
       <c r="I17" s="293">
         <v>0</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="316">
         <v>0</v>
       </c>
       <c r="N17" s="288">
-        <v>129</v>
+        <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>303</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="174"/>
       <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>304</v>
       </c>
       <c r="B19" s="282">
         <v>642</v>
       </c>
       <c r="C19" s="282">
-        <v>29682</v>
+        <v>29448</v>
       </c>
       <c r="D19" s="282">
-        <v>1582</v>
+        <v>1632</v>
       </c>
       <c r="E19" s="282">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="F19" s="282">
-        <v>27883</v>
+        <v>27622</v>
       </c>
       <c r="G19" s="282">
-        <v>20988</v>
+        <v>21078</v>
       </c>
       <c r="H19" s="282">
-        <v>20957</v>
+        <v>21041</v>
       </c>
       <c r="I19" s="282">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="J19" s="282">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="K19" s="282">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L19" s="282">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="M19" s="285">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="N19" s="288">
-        <v>303</v>
+        <v>308</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>305</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="174"/>
       <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>306</v>
       </c>
       <c r="B21" s="282">
-        <v>1985</v>
+        <v>2008</v>
       </c>
       <c r="C21" s="282">
-        <v>98646</v>
+        <v>98010</v>
       </c>
       <c r="D21" s="282">
-        <v>6492</v>
+        <v>6701</v>
       </c>
       <c r="E21" s="282">
-        <v>259</v>
+        <v>369</v>
       </c>
       <c r="F21" s="282">
-        <v>91448</v>
+        <v>90730</v>
       </c>
       <c r="G21" s="282">
-        <v>65291</v>
+        <v>67028</v>
       </c>
       <c r="H21" s="282">
-        <v>65291</v>
+        <v>67028</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="316">
         <v>0</v>
       </c>
       <c r="N21" s="288">
-        <v>1327</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="312" t="s">
         <v>307</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="174"/>
       <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B23" s="282">
         <v>710</v>
       </c>
       <c r="C23" s="282">
-        <v>39242</v>
+        <v>38975</v>
       </c>
       <c r="D23" s="282">
-        <v>1977</v>
+        <v>2011</v>
       </c>
       <c r="E23" s="282">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="F23" s="282">
-        <v>37014</v>
+        <v>36758</v>
       </c>
       <c r="G23" s="282">
-        <v>27478</v>
+        <v>27804</v>
       </c>
       <c r="H23" s="282">
-        <v>27478</v>
+        <v>27804</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
       <c r="J23" s="282">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="282">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M23" s="285">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="N23" s="288">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="312" t="s">
         <v>309</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="174"/>
       <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>310</v>
       </c>
       <c r="B25" s="282">
-        <v>1374</v>
+        <v>1389</v>
       </c>
       <c r="C25" s="282">
-        <v>96463</v>
+        <v>95555</v>
       </c>
       <c r="D25" s="282">
-        <v>6727</v>
+        <v>6973</v>
       </c>
       <c r="E25" s="282">
-        <v>139</v>
+        <v>242</v>
       </c>
       <c r="F25" s="282">
-        <v>88763</v>
+        <v>87823</v>
       </c>
       <c r="G25" s="282">
-        <v>66991</v>
+        <v>67073</v>
       </c>
       <c r="H25" s="282">
-        <v>66991</v>
+        <v>67073</v>
       </c>
       <c r="I25" s="282">
         <v>0</v>
       </c>
       <c r="J25" s="282">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K25" s="282">
         <v>0</v>
       </c>
       <c r="L25" s="282">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M25" s="285">
         <v>0</v>
       </c>
       <c r="N25" s="288">
-        <v>2025</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="312" t="s">
         <v>311</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="174"/>
       <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>312</v>
       </c>
       <c r="B27" s="282">
         <v>204</v>
       </c>
       <c r="C27" s="282">
-        <v>6334</v>
+        <v>6415</v>
       </c>
       <c r="D27" s="282">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="E27" s="282">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F27" s="282">
-        <v>5871</v>
+        <v>5782</v>
       </c>
       <c r="G27" s="282">
-        <v>4059</v>
+        <v>4111</v>
       </c>
       <c r="H27" s="282">
-        <v>4059</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>4100</v>
+      </c>
+      <c r="I27" s="282">
+        <v>11</v>
       </c>
       <c r="J27" s="282">
+        <v>23</v>
+      </c>
+      <c r="K27" s="282">
         <v>11</v>
       </c>
-      <c r="K27" s="293">
-[...1 lines deleted...]
-      </c>
       <c r="L27" s="282">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="M27" s="285">
-        <v>0.26</v>
+        <v>0.55</v>
       </c>
       <c r="N27" s="288">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>313</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="174"/>
       <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>314</v>
       </c>
       <c r="B29" s="282">
         <v>369</v>
       </c>
       <c r="C29" s="282">
-        <v>11141</v>
+        <v>11142</v>
       </c>
       <c r="D29" s="282">
-        <v>730</v>
+        <v>748</v>
       </c>
       <c r="E29" s="282">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="F29" s="282">
-        <v>10305</v>
+        <v>10299</v>
       </c>
       <c r="G29" s="282">
-        <v>8340</v>
+        <v>8533</v>
       </c>
       <c r="H29" s="282">
-        <v>8330</v>
+        <v>8525</v>
       </c>
       <c r="I29" s="282">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="J29" s="282">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="K29" s="282">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="285">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="N29" s="288">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>315</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="174"/>
       <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>316</v>
       </c>
       <c r="B31" s="282">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C31" s="282">
-        <v>6605</v>
+        <v>6597</v>
       </c>
       <c r="D31" s="282">
-        <v>520</v>
+        <v>531</v>
       </c>
       <c r="E31" s="282">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F31" s="282">
-        <v>6026</v>
+        <v>6016</v>
       </c>
       <c r="G31" s="282">
-        <v>4590</v>
+        <v>4639</v>
       </c>
       <c r="H31" s="282">
-        <v>4574</v>
+        <v>4623</v>
       </c>
       <c r="I31" s="282">
         <v>16</v>
       </c>
       <c r="J31" s="282">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="K31" s="282">
         <v>16</v>
       </c>
       <c r="L31" s="282">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="M31" s="285">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="N31" s="288">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>317</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="174"/>
       <c r="N32" s="171"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25"/>
@@ -7896,57 +7896,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="76" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="78" t="s">
         <v>81</v>
       </c>
@@ -8151,879 +8151,879 @@
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="267">
         <v>34433</v>
       </c>
       <c r="C11" s="267">
-        <v>528461</v>
+        <v>583819</v>
       </c>
       <c r="D11" s="267">
-        <v>72920</v>
+        <v>68385</v>
       </c>
       <c r="E11" s="267">
-        <v>4536</v>
+        <v>6763</v>
       </c>
       <c r="F11" s="267">
-        <v>91506</v>
+        <v>87721</v>
       </c>
       <c r="G11" s="267">
-        <v>389174</v>
+        <v>460631</v>
       </c>
       <c r="H11" s="267">
-        <v>63245</v>
+        <v>60659</v>
       </c>
       <c r="I11" s="267">
-        <v>63245</v>
+        <v>60659</v>
       </c>
       <c r="J11" s="299">
         <v>0</v>
       </c>
       <c r="K11" s="299">
         <v>0</v>
       </c>
       <c r="L11" s="299">
         <v>0</v>
       </c>
       <c r="M11" s="299">
         <v>0</v>
       </c>
       <c r="N11" s="302">
         <v>0</v>
       </c>
       <c r="O11" s="275">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>153</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="282">
         <v>30554</v>
       </c>
       <c r="C13" s="282">
-        <v>432971</v>
+        <v>445540</v>
       </c>
       <c r="D13" s="282">
-        <v>45414</v>
+        <v>45240</v>
       </c>
       <c r="E13" s="282">
-        <v>1183</v>
+        <v>1802</v>
       </c>
       <c r="F13" s="282">
-        <v>272441</v>
+        <v>276348</v>
       </c>
       <c r="G13" s="282">
-        <v>311685</v>
+        <v>327195</v>
       </c>
       <c r="H13" s="282">
-        <v>241238</v>
+        <v>246055</v>
       </c>
       <c r="I13" s="282">
-        <v>239933</v>
+        <v>244843</v>
       </c>
       <c r="J13" s="282">
-        <v>1306</v>
+        <v>1211</v>
       </c>
       <c r="K13" s="282">
-        <v>1306</v>
+        <v>1212</v>
       </c>
       <c r="L13" s="282">
-        <v>1259</v>
+        <v>1129</v>
       </c>
       <c r="M13" s="282">
-        <v>48</v>
+        <v>83</v>
       </c>
       <c r="N13" s="285">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="O13" s="288">
         <v>3248</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="282">
-        <v>97181</v>
+        <v>103983</v>
       </c>
       <c r="C15" s="282">
-        <v>2601834</v>
+        <v>2574687</v>
       </c>
       <c r="D15" s="282">
-        <v>151912</v>
+        <v>154520</v>
       </c>
       <c r="E15" s="282">
-        <v>5709</v>
+        <v>8924</v>
       </c>
       <c r="F15" s="282">
-        <v>1767933</v>
+        <v>1786402</v>
       </c>
       <c r="G15" s="282">
-        <v>2268938</v>
+        <v>2232747</v>
       </c>
       <c r="H15" s="282">
-        <v>1734799</v>
+        <v>1753193</v>
       </c>
       <c r="I15" s="282">
-        <v>1732826</v>
+        <v>1751485</v>
       </c>
       <c r="J15" s="282">
-        <v>1974</v>
+        <v>1708</v>
       </c>
       <c r="K15" s="282">
-        <v>2997</v>
+        <v>3079</v>
       </c>
       <c r="L15" s="282">
-        <v>1947</v>
+        <v>1879</v>
       </c>
       <c r="M15" s="282">
-        <v>1050</v>
+        <v>1200</v>
       </c>
       <c r="N15" s="285">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="O15" s="288">
-        <v>22021</v>
+        <v>21997</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="282">
         <v>29106</v>
       </c>
       <c r="C17" s="282">
-        <v>794078</v>
+        <v>789314</v>
       </c>
       <c r="D17" s="282">
-        <v>57050</v>
+        <v>54336</v>
       </c>
       <c r="E17" s="282">
-        <v>2970</v>
+        <v>4541</v>
       </c>
       <c r="F17" s="282">
-        <v>343953</v>
+        <v>360061</v>
       </c>
       <c r="G17" s="282">
-        <v>638030</v>
+        <v>642938</v>
       </c>
       <c r="H17" s="282">
-        <v>319452</v>
+        <v>326193</v>
       </c>
       <c r="I17" s="282">
-        <v>319390</v>
+        <v>326136</v>
       </c>
       <c r="J17" s="282">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="K17" s="282">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="L17" s="282">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M17" s="282">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="N17" s="285">
         <v>0.08</v>
       </c>
       <c r="O17" s="288">
-        <v>4983</v>
+        <v>4906</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="282">
-        <v>60216</v>
+        <v>64251</v>
       </c>
       <c r="C19" s="282">
-        <v>998050</v>
+        <v>1001234</v>
       </c>
       <c r="D19" s="282">
-        <v>94950</v>
+        <v>95873</v>
       </c>
       <c r="E19" s="282">
-        <v>4059</v>
+        <v>6074</v>
       </c>
       <c r="F19" s="282">
-        <v>700851</v>
+        <v>703466</v>
       </c>
       <c r="G19" s="282">
-        <v>843826</v>
+        <v>845453</v>
       </c>
       <c r="H19" s="282">
-        <v>651381</v>
+        <v>654284</v>
       </c>
       <c r="I19" s="282">
-        <v>650657</v>
+        <v>653667</v>
       </c>
       <c r="J19" s="282">
-        <v>724</v>
+        <v>617</v>
       </c>
       <c r="K19" s="282">
-        <v>1106</v>
+        <v>978</v>
       </c>
       <c r="L19" s="282">
-        <v>766</v>
+        <v>675</v>
       </c>
       <c r="M19" s="282">
-        <v>340</v>
+        <v>303</v>
       </c>
       <c r="N19" s="285">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="O19" s="288">
-        <v>7884</v>
+        <v>7988</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="282">
         <v>11112</v>
       </c>
       <c r="C21" s="282">
-        <v>373749</v>
+        <v>380117</v>
       </c>
       <c r="D21" s="282">
-        <v>57421</v>
+        <v>54759</v>
       </c>
       <c r="E21" s="282">
-        <v>2230</v>
+        <v>4346</v>
       </c>
       <c r="F21" s="282">
-        <v>242890</v>
+        <v>249635</v>
       </c>
       <c r="G21" s="282">
-        <v>296341</v>
+        <v>298744</v>
       </c>
       <c r="H21" s="282">
-        <v>235514</v>
+        <v>242267</v>
       </c>
       <c r="I21" s="282">
-        <v>235412</v>
+        <v>242198</v>
       </c>
       <c r="J21" s="282">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="K21" s="282">
-        <v>186</v>
+        <v>132</v>
       </c>
       <c r="L21" s="282">
-        <v>102</v>
+        <v>68</v>
       </c>
       <c r="M21" s="282">
-        <v>84</v>
+        <v>64</v>
       </c>
       <c r="N21" s="285">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="O21" s="288">
-        <v>3458</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="282">
         <v>34800</v>
       </c>
       <c r="C23" s="282">
-        <v>840475</v>
+        <v>863036</v>
       </c>
       <c r="D23" s="282">
-        <v>72202</v>
+        <v>69624</v>
       </c>
       <c r="E23" s="282">
-        <v>5459</v>
+        <v>8505</v>
       </c>
       <c r="F23" s="282">
-        <v>418241</v>
+        <v>423913</v>
       </c>
       <c r="G23" s="282">
-        <v>660448</v>
+        <v>710535</v>
       </c>
       <c r="H23" s="282">
-        <v>354662</v>
+        <v>361694</v>
       </c>
       <c r="I23" s="282">
-        <v>354384</v>
+        <v>361419</v>
       </c>
       <c r="J23" s="282">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="K23" s="282">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="L23" s="282">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="M23" s="282">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="N23" s="285">
         <v>0.09</v>
       </c>
       <c r="O23" s="288">
-        <v>4560</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="282">
-        <v>3202</v>
+        <v>3266</v>
       </c>
       <c r="C25" s="282">
-        <v>100008</v>
+        <v>101016</v>
       </c>
       <c r="D25" s="282">
-        <v>6215</v>
+        <v>6154</v>
       </c>
       <c r="E25" s="282">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="F25" s="282">
-        <v>64593</v>
+        <v>65750</v>
       </c>
       <c r="G25" s="282">
-        <v>84102</v>
+        <v>85776</v>
       </c>
       <c r="H25" s="282">
-        <v>64037</v>
+        <v>65454</v>
       </c>
       <c r="I25" s="282">
-        <v>63972</v>
+        <v>65378</v>
       </c>
       <c r="J25" s="282">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="K25" s="282">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="L25" s="282">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M25" s="282">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="N25" s="285">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O25" s="288">
-        <v>760</v>
+        <v>770</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="282">
         <v>14012</v>
       </c>
       <c r="C27" s="282">
-        <v>264052</v>
+        <v>267627</v>
       </c>
       <c r="D27" s="282">
-        <v>18342</v>
+        <v>18029</v>
       </c>
       <c r="E27" s="282">
-        <v>598</v>
+        <v>924</v>
       </c>
       <c r="F27" s="282">
-        <v>190620</v>
+        <v>194036</v>
       </c>
       <c r="G27" s="282">
-        <v>236367</v>
+        <v>239915</v>
       </c>
       <c r="H27" s="282">
-        <v>190428</v>
+        <v>193844</v>
       </c>
       <c r="I27" s="282">
-        <v>190427</v>
+        <v>193843</v>
       </c>
       <c r="J27" s="282">
         <v>1</v>
       </c>
       <c r="K27" s="282">
         <v>1</v>
       </c>
       <c r="L27" s="282">
         <v>1</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="285">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>3255</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="282">
         <v>49815</v>
       </c>
       <c r="C29" s="282">
-        <v>1427121</v>
+        <v>1424156</v>
       </c>
       <c r="D29" s="282">
-        <v>85298</v>
+        <v>83802</v>
       </c>
       <c r="E29" s="282">
-        <v>3778</v>
+        <v>5861</v>
       </c>
       <c r="F29" s="282">
-        <v>954713</v>
+        <v>977906</v>
       </c>
       <c r="G29" s="282">
-        <v>1197762</v>
+        <v>1193549</v>
       </c>
       <c r="H29" s="282">
-        <v>919089</v>
+        <v>943395</v>
       </c>
       <c r="I29" s="282">
-        <v>918475</v>
+        <v>942781</v>
       </c>
       <c r="J29" s="282">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="K29" s="282">
-        <v>1173</v>
+        <v>1204</v>
       </c>
       <c r="L29" s="282">
-        <v>811</v>
+        <v>797</v>
       </c>
       <c r="M29" s="282">
-        <v>362</v>
+        <v>407</v>
       </c>
       <c r="N29" s="285">
         <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>11805</v>
+        <v>12012</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="282">
-        <v>40403</v>
+        <v>42827</v>
       </c>
       <c r="C31" s="282">
-        <v>839643</v>
+        <v>840693</v>
       </c>
       <c r="D31" s="282">
-        <v>57547</v>
+        <v>58036</v>
       </c>
       <c r="E31" s="282">
-        <v>2360</v>
+        <v>3790</v>
       </c>
       <c r="F31" s="282">
-        <v>556876</v>
+        <v>567070</v>
       </c>
       <c r="G31" s="282">
-        <v>735583</v>
+        <v>743194</v>
       </c>
       <c r="H31" s="282">
-        <v>552442</v>
+        <v>563293</v>
       </c>
       <c r="I31" s="282">
-        <v>552439</v>
+        <v>563289</v>
       </c>
       <c r="J31" s="282">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K31" s="282">
         <v>8</v>
       </c>
       <c r="L31" s="282">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M31" s="282">
         <v>4</v>
       </c>
       <c r="N31" s="285">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>6568</v>
+        <v>6455</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="282">
-        <v>19403</v>
+        <v>20936</v>
       </c>
       <c r="C33" s="282">
-        <v>347931</v>
+        <v>352195</v>
       </c>
       <c r="D33" s="282">
-        <v>25288</v>
+        <v>25595</v>
       </c>
       <c r="E33" s="282">
-        <v>698</v>
+        <v>1098</v>
       </c>
       <c r="F33" s="282">
-        <v>240584</v>
+        <v>243211</v>
       </c>
       <c r="G33" s="282">
-        <v>296930</v>
+        <v>301913</v>
       </c>
       <c r="H33" s="282">
-        <v>231518</v>
+        <v>233852</v>
       </c>
       <c r="I33" s="282">
-        <v>230932</v>
+        <v>233366</v>
       </c>
       <c r="J33" s="282">
-        <v>586</v>
+        <v>486</v>
       </c>
       <c r="K33" s="282">
-        <v>652</v>
+        <v>520</v>
       </c>
       <c r="L33" s="282">
-        <v>599</v>
+        <v>486</v>
       </c>
       <c r="M33" s="282">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="N33" s="285">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="O33" s="288">
-        <v>2874</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="282">
         <v>13815</v>
       </c>
       <c r="C35" s="282">
-        <v>224569</v>
+        <v>222922</v>
       </c>
       <c r="D35" s="282">
-        <v>19394</v>
+        <v>19086</v>
       </c>
       <c r="E35" s="282">
-        <v>676</v>
+        <v>960</v>
       </c>
       <c r="F35" s="282">
-        <v>159628</v>
+        <v>158155</v>
       </c>
       <c r="G35" s="282">
-        <v>201044</v>
+        <v>199153</v>
       </c>
       <c r="H35" s="282">
-        <v>156809</v>
+        <v>155405</v>
       </c>
       <c r="I35" s="282">
-        <v>156022</v>
+        <v>154782</v>
       </c>
       <c r="J35" s="282">
-        <v>787</v>
+        <v>622</v>
       </c>
       <c r="K35" s="282">
-        <v>982</v>
+        <v>814</v>
       </c>
       <c r="L35" s="282">
-        <v>779</v>
+        <v>617</v>
       </c>
       <c r="M35" s="282">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="N35" s="285">
-        <v>0.63</v>
+        <v>0.52</v>
       </c>
       <c r="O35" s="288">
-        <v>1904</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
@@ -9474,57 +9474,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="98" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="102" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="99" t="s">
         <v>81</v>
       </c>
@@ -9726,882 +9726,882 @@
       </c>
       <c r="J10" s="117" t="s">
         <v>109</v>
       </c>
       <c r="K10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="114" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="109" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="267">
-        <v>45406</v>
+        <v>48145</v>
       </c>
       <c r="C11" s="267">
-        <v>1060299</v>
+        <v>1027139</v>
       </c>
       <c r="D11" s="267">
-        <v>86127</v>
+        <v>87419</v>
       </c>
       <c r="E11" s="267">
-        <v>2510</v>
+        <v>4219</v>
       </c>
       <c r="F11" s="267">
-        <v>686446</v>
+        <v>695645</v>
       </c>
       <c r="G11" s="267">
-        <v>849144</v>
+        <v>844692</v>
       </c>
       <c r="H11" s="267">
-        <v>656380</v>
+        <v>663712</v>
       </c>
       <c r="I11" s="267">
-        <v>655095</v>
+        <v>662513</v>
       </c>
       <c r="J11" s="267">
-        <v>1285</v>
+        <v>1198</v>
       </c>
       <c r="K11" s="267">
-        <v>1747</v>
+        <v>1659</v>
       </c>
       <c r="L11" s="267">
-        <v>1562</v>
+        <v>1413</v>
       </c>
       <c r="M11" s="267">
-        <v>185</v>
+        <v>247</v>
       </c>
       <c r="N11" s="271">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="O11" s="275">
-        <v>8248</v>
+        <v>8479</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="282">
-        <v>48653</v>
+        <v>49234</v>
       </c>
       <c r="C13" s="282">
-        <v>897798</v>
+        <v>898683</v>
       </c>
       <c r="D13" s="282">
-        <v>72279</v>
+        <v>71727</v>
       </c>
       <c r="E13" s="282">
-        <v>1813</v>
+        <v>2926</v>
       </c>
       <c r="F13" s="282">
-        <v>555454</v>
+        <v>557318</v>
       </c>
       <c r="G13" s="282">
-        <v>735610</v>
+        <v>737568</v>
       </c>
       <c r="H13" s="282">
-        <v>523861</v>
+        <v>523798</v>
       </c>
       <c r="I13" s="282">
-        <v>523730</v>
+        <v>523655</v>
       </c>
       <c r="J13" s="282">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="K13" s="282">
-        <v>272</v>
+        <v>325</v>
       </c>
       <c r="L13" s="282">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="M13" s="282">
-        <v>85</v>
+        <v>130</v>
       </c>
       <c r="N13" s="285">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O13" s="288">
-        <v>6556</v>
+        <v>6525</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="282">
-        <v>87303</v>
+        <v>92277</v>
       </c>
       <c r="C15" s="282">
-        <v>2553045</v>
+        <v>2619948</v>
       </c>
       <c r="D15" s="282">
-        <v>163371</v>
+        <v>163090</v>
       </c>
       <c r="E15" s="282">
-        <v>6032</v>
+        <v>9149</v>
       </c>
       <c r="F15" s="282">
-        <v>1559220</v>
+        <v>1599134</v>
       </c>
       <c r="G15" s="282">
-        <v>2297779</v>
+        <v>2339529</v>
       </c>
       <c r="H15" s="282">
-        <v>1530277</v>
+        <v>1561297</v>
       </c>
       <c r="I15" s="282">
-        <v>1528928</v>
+        <v>1559945</v>
       </c>
       <c r="J15" s="282">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="K15" s="282">
-        <v>1400</v>
+        <v>1444</v>
       </c>
       <c r="L15" s="282">
-        <v>1270</v>
+        <v>1326</v>
       </c>
       <c r="M15" s="282">
-        <v>130</v>
+        <v>117</v>
       </c>
       <c r="N15" s="285">
         <v>0.09</v>
       </c>
       <c r="O15" s="288">
-        <v>17892</v>
+        <v>18380</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="282">
-        <v>110735</v>
+        <v>119145</v>
       </c>
       <c r="C17" s="282">
-        <v>2976135</v>
+        <v>2960513</v>
       </c>
       <c r="D17" s="282">
-        <v>208209</v>
+        <v>204884</v>
       </c>
       <c r="E17" s="282">
-        <v>11121</v>
+        <v>15924</v>
       </c>
       <c r="F17" s="282">
-        <v>1840036</v>
+        <v>1849879</v>
       </c>
       <c r="G17" s="282">
-        <v>2436800</v>
+        <v>2405112</v>
       </c>
       <c r="H17" s="282">
-        <v>1773441</v>
+        <v>1779704</v>
       </c>
       <c r="I17" s="282">
-        <v>1771889</v>
+        <v>1778215</v>
       </c>
       <c r="J17" s="282">
-        <v>1553</v>
+        <v>1489</v>
       </c>
       <c r="K17" s="282">
-        <v>1846</v>
+        <v>2771</v>
       </c>
       <c r="L17" s="282">
-        <v>1644</v>
+        <v>2545</v>
       </c>
       <c r="M17" s="282">
-        <v>202</v>
+        <v>226</v>
       </c>
       <c r="N17" s="285">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="O17" s="288">
-        <v>24084</v>
+        <v>24150</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="282">
         <v>146320</v>
       </c>
       <c r="C19" s="282">
-        <v>4558203</v>
+        <v>4661889</v>
       </c>
       <c r="D19" s="282">
-        <v>287441</v>
+        <v>299583</v>
       </c>
       <c r="E19" s="282">
-        <v>14810</v>
+        <v>22462</v>
       </c>
       <c r="F19" s="282">
-        <v>2739912</v>
+        <v>2819906</v>
       </c>
       <c r="G19" s="282">
-        <v>3830327</v>
+        <v>3892519</v>
       </c>
       <c r="H19" s="282">
-        <v>2691885</v>
+        <v>2769882</v>
       </c>
       <c r="I19" s="282">
-        <v>2689146</v>
+        <v>2767493</v>
       </c>
       <c r="J19" s="282">
-        <v>2739</v>
+        <v>2389</v>
       </c>
       <c r="K19" s="282">
-        <v>4011</v>
+        <v>4192</v>
       </c>
       <c r="L19" s="282">
-        <v>2890</v>
+        <v>3011</v>
       </c>
       <c r="M19" s="282">
-        <v>1120</v>
+        <v>1181</v>
       </c>
       <c r="N19" s="285">
         <v>0.15</v>
       </c>
       <c r="O19" s="288">
-        <v>31788</v>
+        <v>32310</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="282">
         <v>47036</v>
       </c>
       <c r="C21" s="282">
-        <v>975767</v>
+        <v>990472</v>
       </c>
       <c r="D21" s="282">
-        <v>80859</v>
+        <v>75349</v>
       </c>
       <c r="E21" s="282">
-        <v>3369</v>
+        <v>5002</v>
       </c>
       <c r="F21" s="282">
-        <v>561518</v>
+        <v>576003</v>
       </c>
       <c r="G21" s="282">
-        <v>720063</v>
+        <v>726005</v>
       </c>
       <c r="H21" s="282">
-        <v>535664</v>
+        <v>543420</v>
       </c>
       <c r="I21" s="282">
-        <v>534937</v>
+        <v>542711</v>
       </c>
       <c r="J21" s="282">
-        <v>728</v>
+        <v>708</v>
       </c>
       <c r="K21" s="282">
-        <v>1338</v>
+        <v>846</v>
       </c>
       <c r="L21" s="282">
-        <v>708</v>
+        <v>687</v>
       </c>
       <c r="M21" s="282">
-        <v>630</v>
+        <v>159</v>
       </c>
       <c r="N21" s="285">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="O21" s="288">
-        <v>6698</v>
+        <v>6777</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="282">
         <v>84250</v>
       </c>
       <c r="C23" s="282">
-        <v>1059055</v>
+        <v>1142374</v>
       </c>
       <c r="D23" s="282">
-        <v>105918</v>
+        <v>108460</v>
       </c>
       <c r="E23" s="282">
-        <v>5199</v>
+        <v>7851</v>
       </c>
       <c r="F23" s="282">
-        <v>632334</v>
+        <v>673860</v>
       </c>
       <c r="G23" s="282">
-        <v>833632</v>
+        <v>932451</v>
       </c>
       <c r="H23" s="282">
-        <v>541681</v>
+        <v>571166</v>
       </c>
       <c r="I23" s="282">
-        <v>540979</v>
+        <v>570496</v>
       </c>
       <c r="J23" s="282">
-        <v>701</v>
+        <v>670</v>
       </c>
       <c r="K23" s="282">
-        <v>1005</v>
+        <v>1039</v>
       </c>
       <c r="L23" s="282">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="M23" s="282">
-        <v>254</v>
+        <v>287</v>
       </c>
       <c r="N23" s="285">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O23" s="288">
-        <v>7909</v>
+        <v>8214</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="282">
         <v>122992</v>
       </c>
       <c r="C25" s="282">
-        <v>3363869</v>
+        <v>3346817</v>
       </c>
       <c r="D25" s="282">
-        <v>225379</v>
+        <v>214820</v>
       </c>
       <c r="E25" s="282">
-        <v>9618</v>
+        <v>14754</v>
       </c>
       <c r="F25" s="282">
-        <v>2089388</v>
+        <v>2095894</v>
       </c>
       <c r="G25" s="282">
-        <v>2762529</v>
+        <v>2810523</v>
       </c>
       <c r="H25" s="282">
-        <v>2023543</v>
+        <v>2018300</v>
       </c>
       <c r="I25" s="282">
-        <v>2021243</v>
+        <v>2016013</v>
       </c>
       <c r="J25" s="282">
-        <v>2300</v>
+        <v>2286</v>
       </c>
       <c r="K25" s="282">
-        <v>2686</v>
+        <v>2712</v>
       </c>
       <c r="L25" s="282">
-        <v>1993</v>
+        <v>2026</v>
       </c>
       <c r="M25" s="282">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="N25" s="285">
         <v>0.13</v>
       </c>
       <c r="O25" s="288">
-        <v>24856</v>
+        <v>25018</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="282">
         <v>19576</v>
       </c>
       <c r="C27" s="282">
-        <v>401014</v>
+        <v>406192</v>
       </c>
       <c r="D27" s="282">
-        <v>36694</v>
+        <v>36118</v>
       </c>
       <c r="E27" s="282">
-        <v>773</v>
+        <v>1211</v>
       </c>
       <c r="F27" s="282">
-        <v>278183</v>
+        <v>280456</v>
       </c>
       <c r="G27" s="282">
-        <v>350787</v>
+        <v>357498</v>
       </c>
       <c r="H27" s="282">
-        <v>262538</v>
+        <v>266122</v>
       </c>
       <c r="I27" s="282">
-        <v>262306</v>
+        <v>265187</v>
       </c>
       <c r="J27" s="282">
-        <v>232</v>
+        <v>936</v>
       </c>
       <c r="K27" s="282">
-        <v>449</v>
+        <v>952</v>
       </c>
       <c r="L27" s="282">
-        <v>404</v>
+        <v>206</v>
       </c>
       <c r="M27" s="282">
-        <v>45</v>
+        <v>746</v>
       </c>
       <c r="N27" s="285">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="O27" s="288">
-        <v>4236</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="282">
-        <v>171285</v>
+        <v>186844</v>
       </c>
       <c r="C29" s="282">
-        <v>6267472</v>
+        <v>6430359</v>
       </c>
       <c r="D29" s="282">
-        <v>468791</v>
+        <v>463595</v>
       </c>
       <c r="E29" s="282">
-        <v>24448</v>
+        <v>36490</v>
       </c>
       <c r="F29" s="282">
-        <v>3897440</v>
+        <v>4031643</v>
       </c>
       <c r="G29" s="282">
-        <v>5142135</v>
+        <v>5382063</v>
       </c>
       <c r="H29" s="282">
-        <v>3784254</v>
+        <v>3892194</v>
       </c>
       <c r="I29" s="282">
-        <v>3779774</v>
+        <v>3887614</v>
       </c>
       <c r="J29" s="282">
-        <v>4480</v>
+        <v>4580</v>
       </c>
       <c r="K29" s="282">
-        <v>4890</v>
+        <v>4622</v>
       </c>
       <c r="L29" s="282">
-        <v>2938</v>
+        <v>2953</v>
       </c>
       <c r="M29" s="282">
-        <v>1952</v>
+        <v>1669</v>
       </c>
       <c r="N29" s="285">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O29" s="288">
-        <v>46164</v>
+        <v>47622</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="282">
         <v>10000</v>
       </c>
       <c r="C31" s="282">
-        <v>72984</v>
+        <v>80093</v>
       </c>
       <c r="D31" s="282">
-        <v>7480</v>
+        <v>7302</v>
       </c>
       <c r="E31" s="282">
-        <v>-371</v>
+        <v>-550</v>
       </c>
       <c r="F31" s="282">
-        <v>48185</v>
+        <v>54111</v>
       </c>
       <c r="G31" s="282">
-        <v>63049</v>
+        <v>70903</v>
       </c>
       <c r="H31" s="282">
-        <v>47441</v>
+        <v>53367</v>
       </c>
       <c r="I31" s="282">
-        <v>47430</v>
+        <v>53356</v>
       </c>
       <c r="J31" s="282">
         <v>10</v>
       </c>
       <c r="K31" s="282">
         <v>10</v>
       </c>
       <c r="L31" s="282">
         <v>7</v>
       </c>
       <c r="M31" s="282">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N31" s="285">
         <v>0.02</v>
       </c>
       <c r="O31" s="288">
-        <v>556</v>
+        <v>621</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="282">
         <v>20000</v>
       </c>
       <c r="C33" s="282">
-        <v>111620</v>
+        <v>118661</v>
       </c>
       <c r="D33" s="282">
-        <v>16032</v>
+        <v>16090</v>
       </c>
       <c r="E33" s="282">
-        <v>86</v>
+        <v>170</v>
       </c>
       <c r="F33" s="282">
-        <v>79599</v>
+        <v>84061</v>
       </c>
       <c r="G33" s="282">
-        <v>93484</v>
+        <v>101108</v>
       </c>
       <c r="H33" s="282">
-        <v>79599</v>
+        <v>84061</v>
       </c>
       <c r="I33" s="282">
-        <v>79472</v>
+        <v>83921</v>
       </c>
       <c r="J33" s="282">
-        <v>128</v>
+        <v>139</v>
       </c>
       <c r="K33" s="282">
-        <v>178</v>
+        <v>197</v>
       </c>
       <c r="L33" s="282">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="M33" s="282">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="N33" s="285">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O33" s="288">
-        <v>886</v>
+        <v>930</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="282">
         <v>10000</v>
       </c>
       <c r="C35" s="282">
-        <v>56666</v>
+        <v>60315</v>
       </c>
       <c r="D35" s="282">
-        <v>7012</v>
+        <v>9666</v>
       </c>
       <c r="E35" s="282">
-        <v>-206</v>
+        <v>-345</v>
       </c>
       <c r="F35" s="282">
-        <v>26070</v>
+        <v>30312</v>
       </c>
       <c r="G35" s="282">
-        <v>41555</v>
+        <v>44150</v>
       </c>
       <c r="H35" s="282">
-        <v>26070</v>
+        <v>30312</v>
       </c>
       <c r="I35" s="282">
-        <v>26069</v>
+        <v>30312</v>
       </c>
       <c r="J35" s="282">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K35" s="282">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L35" s="282">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="285">
         <v>0.02</v>
       </c>
       <c r="O35" s="288">
-        <v>282</v>
+        <v>329</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -11047,57 +11047,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>81</v>
       </c>
@@ -11304,387 +11304,387 @@
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>43995</v>
       </c>
       <c r="C11" s="268">
-        <v>4190094</v>
+        <v>4210312</v>
       </c>
       <c r="D11" s="268">
-        <v>167138</v>
+        <v>168476</v>
       </c>
       <c r="E11" s="305">
-        <v>9238</v>
+        <v>13922</v>
       </c>
       <c r="F11" s="305">
-        <v>2513079</v>
+        <v>2615896</v>
       </c>
       <c r="G11" s="305">
-        <v>1659848</v>
+        <v>1720975</v>
       </c>
       <c r="H11" s="305">
-        <v>1482895</v>
+        <v>1552201</v>
       </c>
       <c r="I11" s="305">
-        <v>1482883</v>
+        <v>1552189</v>
       </c>
       <c r="J11" s="305">
         <v>12</v>
       </c>
       <c r="K11" s="305">
         <v>230</v>
       </c>
       <c r="L11" s="305">
         <v>12</v>
       </c>
       <c r="M11" s="305">
         <v>218</v>
       </c>
       <c r="N11" s="309">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="O11" s="310">
-        <v>20168</v>
+        <v>20024</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="282">
         <v>4454</v>
       </c>
       <c r="C13" s="282">
-        <v>593898</v>
+        <v>632759</v>
       </c>
       <c r="D13" s="282">
-        <v>30103</v>
+        <v>30636</v>
       </c>
       <c r="E13" s="282">
-        <v>2149</v>
+        <v>2833</v>
       </c>
       <c r="F13" s="282">
-        <v>378608</v>
+        <v>377615</v>
       </c>
       <c r="G13" s="282">
-        <v>367907</v>
+        <v>450650</v>
       </c>
       <c r="H13" s="282">
-        <v>199537</v>
+        <v>194054</v>
       </c>
       <c r="I13" s="282">
-        <v>199537</v>
+        <v>194054</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
       <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>2020</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>203</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B15" s="282">
         <v>390</v>
       </c>
       <c r="C15" s="282">
-        <v>98098</v>
+        <v>129415</v>
       </c>
       <c r="D15" s="282">
-        <v>14600</v>
+        <v>14088</v>
       </c>
       <c r="E15" s="282">
-        <v>917</v>
+        <v>415</v>
       </c>
       <c r="F15" s="282">
-        <v>26386</v>
+        <v>87220</v>
       </c>
       <c r="G15" s="282">
-        <v>68833</v>
+        <v>61658</v>
       </c>
       <c r="H15" s="282">
-        <v>20354</v>
+        <v>65106</v>
       </c>
       <c r="I15" s="282">
-        <v>20354</v>
+        <v>65106</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>204</v>
+        <v>651</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>205</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B17" s="282">
         <v>1000</v>
       </c>
       <c r="C17" s="282">
-        <v>24008</v>
+        <v>21345</v>
       </c>
       <c r="D17" s="282">
-        <v>5317</v>
+        <v>5334</v>
       </c>
       <c r="E17" s="282">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F17" s="282">
-        <v>25537</v>
+        <v>22962</v>
       </c>
       <c r="G17" s="282">
-        <v>8018</v>
+        <v>8328</v>
       </c>
       <c r="H17" s="282">
-        <v>19139</v>
+        <v>17137</v>
       </c>
       <c r="I17" s="282">
-        <v>19127</v>
+        <v>17125</v>
       </c>
       <c r="J17" s="282">
         <v>12</v>
       </c>
       <c r="K17" s="282">
         <v>12</v>
       </c>
       <c r="L17" s="282">
         <v>12</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="285">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O17" s="288">
-        <v>1946</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>207</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B19" s="282">
         <v>665</v>
       </c>
       <c r="C19" s="282">
-        <v>11455</v>
+        <v>15206</v>
       </c>
       <c r="D19" s="282">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="E19" s="282">
-        <v>-27</v>
+        <v>-17</v>
       </c>
       <c r="F19" s="282">
-        <v>20612</v>
+        <v>23801</v>
       </c>
       <c r="G19" s="282">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="H19" s="282">
-        <v>9075</v>
+        <v>12781</v>
       </c>
       <c r="I19" s="282">
-        <v>9075</v>
+        <v>12781</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
       <c r="N19" s="316">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>123</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>209</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>210</v>
       </c>
       <c r="B21" s="282">
         <v>200</v>
       </c>
       <c r="C21" s="282">
-        <v>5816</v>
+        <v>6425</v>
       </c>
       <c r="D21" s="282">
-        <v>2045</v>
+        <v>2070</v>
       </c>
       <c r="E21" s="282">
-        <v>87</v>
+        <v>132</v>
       </c>
       <c r="F21" s="293">
         <v>0</v>
       </c>
       <c r="G21" s="282">
         <v>7</v>
       </c>
       <c r="H21" s="293">
         <v>0</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
@@ -11700,123 +11700,123 @@
         <v>211</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>212</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>208088</v>
+        <v>242267</v>
       </c>
       <c r="D23" s="282">
-        <v>7078</v>
+        <v>6923</v>
       </c>
       <c r="E23" s="282">
-        <v>-435</v>
+        <v>-579</v>
       </c>
       <c r="F23" s="282">
-        <v>128787</v>
+        <v>155448</v>
       </c>
       <c r="G23" s="282">
-        <v>1751</v>
+        <v>5269</v>
       </c>
       <c r="H23" s="282">
-        <v>90588</v>
+        <v>114106</v>
       </c>
       <c r="I23" s="282">
-        <v>90588</v>
+        <v>114106</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
       <c r="N23" s="316">
         <v>0</v>
       </c>
       <c r="O23" s="288">
-        <v>908</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
       <c r="A24" s="312" t="s">
         <v>213</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>214</v>
       </c>
       <c r="B25" s="282">
         <v>200</v>
       </c>
       <c r="C25" s="282">
-        <v>15728</v>
+        <v>18283</v>
       </c>
       <c r="D25" s="282">
-        <v>3746</v>
+        <v>4139</v>
       </c>
       <c r="E25" s="282">
-        <v>672</v>
+        <v>1168</v>
       </c>
       <c r="F25" s="293">
         <v>0</v>
       </c>
       <c r="G25" s="293">
         <v>0</v>
       </c>
       <c r="H25" s="293">
         <v>0</v>
       </c>
       <c r="I25" s="293">
         <v>0</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
@@ -11832,351 +11832,351 @@
         <v>215</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="282">
         <v>1650</v>
       </c>
       <c r="C27" s="282">
-        <v>84422</v>
+        <v>83185</v>
       </c>
       <c r="D27" s="282">
-        <v>2270</v>
+        <v>2248</v>
       </c>
       <c r="E27" s="282">
-        <v>400</v>
+        <v>543</v>
       </c>
       <c r="F27" s="282">
-        <v>15553</v>
+        <v>15552</v>
       </c>
       <c r="G27" s="282">
-        <v>2122</v>
+        <v>1570</v>
       </c>
       <c r="H27" s="282">
-        <v>14336</v>
+        <v>14342</v>
       </c>
       <c r="I27" s="282">
-        <v>14336</v>
+        <v>14342</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="316">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>273</v>
+        <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="282">
         <v>510</v>
       </c>
       <c r="C29" s="282">
-        <v>196490</v>
+        <v>204547</v>
       </c>
       <c r="D29" s="282">
-        <v>2754</v>
+        <v>3151</v>
       </c>
       <c r="E29" s="282">
-        <v>28</v>
+        <v>385</v>
       </c>
       <c r="F29" s="282">
-        <v>31751</v>
+        <v>38928</v>
       </c>
       <c r="G29" s="282">
-        <v>127736</v>
+        <v>121686</v>
       </c>
       <c r="H29" s="282">
-        <v>10630</v>
+        <v>9963</v>
       </c>
       <c r="I29" s="282">
-        <v>10630</v>
+        <v>9963</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
       <c r="N29" s="316">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="282">
         <v>881</v>
       </c>
       <c r="C31" s="282">
-        <v>39448</v>
+        <v>41593</v>
       </c>
       <c r="D31" s="282">
-        <v>3094</v>
+        <v>2908</v>
       </c>
       <c r="E31" s="282">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="F31" s="282">
-        <v>38312</v>
+        <v>40157</v>
       </c>
       <c r="G31" s="282">
-        <v>8836</v>
+        <v>8680</v>
       </c>
       <c r="H31" s="282">
-        <v>36518</v>
+        <v>38593</v>
       </c>
       <c r="I31" s="282">
-        <v>36518</v>
+        <v>38593</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="316">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>407</v>
+        <v>428</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="282">
         <v>2000</v>
       </c>
       <c r="C33" s="282">
-        <v>112910</v>
+        <v>123143</v>
       </c>
       <c r="D33" s="282">
-        <v>4228</v>
+        <v>4345</v>
       </c>
       <c r="E33" s="282">
-        <v>118</v>
+        <v>285</v>
       </c>
       <c r="F33" s="282">
-        <v>24711</v>
+        <v>19263</v>
       </c>
       <c r="G33" s="282">
-        <v>66770</v>
+        <v>77399</v>
       </c>
       <c r="H33" s="282">
-        <v>20461</v>
+        <v>15588</v>
       </c>
       <c r="I33" s="282">
-        <v>20461</v>
+        <v>15588</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
       <c r="N33" s="316">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>205</v>
+        <v>156</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
       <c r="A34" s="312" t="s">
         <v>223</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B35" s="282">
         <v>200</v>
       </c>
       <c r="C35" s="282">
-        <v>208290</v>
+        <v>229816</v>
       </c>
       <c r="D35" s="282">
-        <v>8252</v>
+        <v>8574</v>
       </c>
       <c r="E35" s="282">
-        <v>273</v>
+        <v>645</v>
       </c>
       <c r="F35" s="282">
-        <v>225954</v>
+        <v>240144</v>
       </c>
       <c r="G35" s="282">
-        <v>35098</v>
+        <v>32607</v>
       </c>
       <c r="H35" s="282">
-        <v>152829</v>
+        <v>166437</v>
       </c>
       <c r="I35" s="282">
-        <v>152829</v>
+        <v>166437</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="316">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>1919</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="321" t="s">
         <v>225</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
@@ -12607,57 +12607,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>81</v>
       </c>
@@ -12864,453 +12864,453 @@
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="267">
         <v>890</v>
       </c>
       <c r="C11" s="267">
-        <v>239403</v>
+        <v>237117</v>
       </c>
       <c r="D11" s="267">
-        <v>5610</v>
+        <v>3675</v>
       </c>
       <c r="E11" s="282">
-        <v>1420</v>
+        <v>2001</v>
       </c>
       <c r="F11" s="282">
-        <v>112745</v>
+        <v>108364</v>
       </c>
       <c r="G11" s="282">
-        <v>78166</v>
+        <v>94373</v>
       </c>
       <c r="H11" s="282">
-        <v>82424</v>
+        <v>76609</v>
       </c>
       <c r="I11" s="282">
-        <v>82424</v>
+        <v>76609</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
       <c r="N11" s="316">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>763</v>
+        <v>785</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="312" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>227</v>
       </c>
       <c r="B13" s="282">
         <v>1542</v>
       </c>
       <c r="C13" s="282">
-        <v>19122</v>
+        <v>22302</v>
       </c>
       <c r="D13" s="282">
-        <v>2175</v>
+        <v>2213</v>
       </c>
       <c r="E13" s="282">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="F13" s="282">
-        <v>44918</v>
+        <v>48408</v>
       </c>
       <c r="G13" s="282">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="H13" s="282">
-        <v>16184</v>
+        <v>19809</v>
       </c>
       <c r="I13" s="282">
-        <v>16184</v>
+        <v>19809</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
       <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>670</v>
+        <v>701</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>228</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B15" s="282">
         <v>2904</v>
       </c>
       <c r="C15" s="282">
-        <v>172845</v>
+        <v>171133</v>
       </c>
       <c r="D15" s="282">
-        <v>3488</v>
+        <v>3580</v>
       </c>
       <c r="E15" s="282">
-        <v>245</v>
+        <v>316</v>
       </c>
       <c r="F15" s="282">
-        <v>95205</v>
+        <v>98707</v>
       </c>
       <c r="G15" s="282">
-        <v>3546</v>
+        <v>2631</v>
       </c>
       <c r="H15" s="282">
-        <v>76453</v>
+        <v>79284</v>
       </c>
       <c r="I15" s="282">
-        <v>76453</v>
+        <v>79284</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>765</v>
+        <v>793</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>230</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>231</v>
       </c>
       <c r="B17" s="282">
         <v>2761</v>
       </c>
       <c r="C17" s="282">
-        <v>297851</v>
+        <v>266808</v>
       </c>
       <c r="D17" s="282">
-        <v>6675</v>
+        <v>6844</v>
       </c>
       <c r="E17" s="282">
-        <v>50</v>
+        <v>256</v>
       </c>
       <c r="F17" s="282">
-        <v>247510</v>
+        <v>239076</v>
       </c>
       <c r="G17" s="282">
-        <v>64611</v>
+        <v>77605</v>
       </c>
       <c r="H17" s="282">
-        <v>80382</v>
+        <v>100982</v>
       </c>
       <c r="I17" s="282">
-        <v>80382</v>
+        <v>100982</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="316">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>1053</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>232</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>233</v>
       </c>
       <c r="B19" s="282">
         <v>1040</v>
       </c>
       <c r="C19" s="282">
-        <v>173677</v>
+        <v>170995</v>
       </c>
       <c r="D19" s="282">
-        <v>4040</v>
+        <v>4329</v>
       </c>
       <c r="E19" s="282">
-        <v>803</v>
+        <v>1100</v>
       </c>
       <c r="F19" s="282">
-        <v>80557</v>
+        <v>80442</v>
       </c>
       <c r="G19" s="282">
-        <v>107320</v>
+        <v>109627</v>
       </c>
       <c r="H19" s="282">
-        <v>80557</v>
+        <v>80442</v>
       </c>
       <c r="I19" s="282">
-        <v>80557</v>
+        <v>80442</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
       <c r="N19" s="316">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>234</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>235</v>
       </c>
       <c r="B21" s="282">
         <v>1580</v>
       </c>
       <c r="C21" s="282">
-        <v>349271</v>
+        <v>358009</v>
       </c>
       <c r="D21" s="282">
-        <v>3760</v>
+        <v>4159</v>
       </c>
       <c r="E21" s="282">
-        <v>-103</v>
+        <v>345</v>
       </c>
       <c r="F21" s="282">
-        <v>249908</v>
+        <v>258474</v>
       </c>
       <c r="G21" s="282">
-        <v>108142</v>
+        <v>117013</v>
       </c>
       <c r="H21" s="282">
-        <v>85127</v>
+        <v>80155</v>
       </c>
       <c r="I21" s="282">
-        <v>85127</v>
+        <v>80155</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
       <c r="N21" s="316">
         <v>0</v>
       </c>
       <c r="O21" s="288">
-        <v>1151</v>
+        <v>602</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
       <c r="A22" s="312" t="s">
         <v>236</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>237</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>786</v>
+        <v>873</v>
       </c>
       <c r="D23" s="282">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="E23" s="282">
-        <v>-8</v>
+        <v>-4</v>
       </c>
       <c r="F23" s="293">
         <v>0</v>
       </c>
       <c r="G23" s="293">
         <v>0</v>
       </c>
       <c r="H23" s="293">
         <v>0</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
@@ -13326,417 +13326,417 @@
         <v>238</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>239</v>
       </c>
       <c r="B25" s="282">
         <v>1620</v>
       </c>
       <c r="C25" s="282">
-        <v>372391</v>
+        <v>349369</v>
       </c>
       <c r="D25" s="282">
-        <v>21807</v>
+        <v>22373</v>
       </c>
       <c r="E25" s="282">
-        <v>1215</v>
+        <v>1752</v>
       </c>
       <c r="F25" s="282">
-        <v>149336</v>
+        <v>126314</v>
       </c>
       <c r="G25" s="282">
-        <v>213986</v>
+        <v>213271</v>
       </c>
       <c r="H25" s="282">
-        <v>127137</v>
+        <v>101775</v>
       </c>
       <c r="I25" s="282">
-        <v>127137</v>
+        <v>101775</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
       <c r="N25" s="316">
         <v>0</v>
       </c>
       <c r="O25" s="288">
-        <v>1589</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
       <c r="A26" s="312" t="s">
         <v>240</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>241</v>
       </c>
       <c r="B27" s="282">
         <v>3500</v>
       </c>
       <c r="C27" s="282">
-        <v>435040</v>
+        <v>388610</v>
       </c>
       <c r="D27" s="282">
-        <v>16433</v>
+        <v>16722</v>
       </c>
       <c r="E27" s="282">
-        <v>1212</v>
+        <v>1501</v>
       </c>
       <c r="F27" s="282">
-        <v>127856</v>
+        <v>146582</v>
       </c>
       <c r="G27" s="282">
-        <v>326193</v>
+        <v>275374</v>
       </c>
       <c r="H27" s="282">
-        <v>67675</v>
+        <v>82743</v>
       </c>
       <c r="I27" s="282">
-        <v>67675</v>
+        <v>82743</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="316">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>2079</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>242</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B29" s="282">
         <v>1700</v>
       </c>
       <c r="C29" s="282">
-        <v>67059</v>
+        <v>71057</v>
       </c>
       <c r="D29" s="282">
-        <v>2893</v>
+        <v>2950</v>
       </c>
       <c r="E29" s="282">
-        <v>-29</v>
+        <v>26</v>
       </c>
       <c r="F29" s="282">
-        <v>78609</v>
+        <v>82449</v>
       </c>
       <c r="G29" s="293">
         <v>0</v>
       </c>
       <c r="H29" s="282">
-        <v>63717</v>
+        <v>67476</v>
       </c>
       <c r="I29" s="282">
-        <v>63717</v>
+        <v>67476</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
       <c r="N29" s="316">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>804</v>
+        <v>788</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>244</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B31" s="282">
         <v>1750</v>
       </c>
       <c r="C31" s="282">
-        <v>98037</v>
+        <v>96827</v>
       </c>
       <c r="D31" s="282">
-        <v>1841</v>
+        <v>1882</v>
       </c>
       <c r="E31" s="282">
-        <v>-64</v>
+        <v>-14</v>
       </c>
       <c r="F31" s="282">
-        <v>128977</v>
+        <v>127873</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>93851</v>
+        <v>91917</v>
       </c>
       <c r="I31" s="282">
-        <v>93851</v>
+        <v>91917</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="316">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>871</v>
+        <v>894</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>246</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>247</v>
       </c>
       <c r="B33" s="282">
         <v>5827</v>
       </c>
       <c r="C33" s="282">
-        <v>134728</v>
+        <v>133978</v>
       </c>
       <c r="D33" s="282">
-        <v>5904</v>
+        <v>6097</v>
       </c>
       <c r="E33" s="282">
-        <v>-92</v>
+        <v>153</v>
       </c>
       <c r="F33" s="282">
-        <v>156097</v>
+        <v>145622</v>
       </c>
       <c r="G33" s="282">
-        <v>8700</v>
+        <v>8701</v>
       </c>
       <c r="H33" s="282">
-        <v>54275</v>
+        <v>48456</v>
       </c>
       <c r="I33" s="282">
-        <v>54275</v>
+        <v>48456</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
       <c r="N33" s="316">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>552</v>
+        <v>493</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
       <c r="A34" s="312" t="s">
         <v>248</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B35" s="282">
         <v>4000</v>
       </c>
       <c r="C35" s="282">
-        <v>187156</v>
+        <v>151238</v>
       </c>
       <c r="D35" s="282">
-        <v>5057</v>
+        <v>5138</v>
       </c>
       <c r="E35" s="282">
-        <v>103</v>
+        <v>193</v>
       </c>
       <c r="F35" s="282">
-        <v>99351</v>
+        <v>103739</v>
       </c>
       <c r="G35" s="282">
-        <v>57940</v>
+        <v>50519</v>
       </c>
       <c r="H35" s="282">
-        <v>66354</v>
+        <v>59432</v>
       </c>
       <c r="I35" s="282">
-        <v>66354</v>
+        <v>59432</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="316">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>596</v>
+        <v>528</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="321" t="s">
         <v>250</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
@@ -14167,57 +14167,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>81</v>
       </c>
@@ -14424,219 +14424,219 @@
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="267">
         <v>401</v>
       </c>
       <c r="C11" s="267">
-        <v>22874</v>
+        <v>23074</v>
       </c>
       <c r="D11" s="267">
-        <v>544</v>
+        <v>603</v>
       </c>
       <c r="E11" s="282">
-        <v>23</v>
+        <v>96</v>
       </c>
       <c r="F11" s="282">
-        <v>16880</v>
+        <v>19977</v>
       </c>
       <c r="G11" s="293">
         <v>0</v>
       </c>
       <c r="H11" s="282">
-        <v>7381</v>
+        <v>7238</v>
       </c>
       <c r="I11" s="282">
-        <v>7381</v>
+        <v>7238</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
       <c r="N11" s="316">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>603</v>
+        <v>611</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="312" t="s">
         <v>251</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>252</v>
       </c>
       <c r="B13" s="282">
         <v>1100</v>
       </c>
       <c r="C13" s="282">
-        <v>12112</v>
+        <v>12530</v>
       </c>
       <c r="D13" s="282">
-        <v>1284</v>
+        <v>1308</v>
       </c>
       <c r="E13" s="282">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="F13" s="282">
-        <v>1690</v>
+        <v>1704</v>
       </c>
       <c r="G13" s="282">
-        <v>1229</v>
+        <v>997</v>
       </c>
       <c r="H13" s="282">
-        <v>1687</v>
+        <v>1701</v>
       </c>
       <c r="I13" s="282">
-        <v>1687</v>
+        <v>1701</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="282">
         <v>218</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="282">
         <v>218</v>
       </c>
       <c r="N13" s="285">
-        <v>12.92</v>
+        <v>12.81</v>
       </c>
       <c r="O13" s="288">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>253</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>254</v>
       </c>
       <c r="B15" s="282">
         <v>830</v>
       </c>
       <c r="C15" s="282">
-        <v>9089</v>
+        <v>8409</v>
       </c>
       <c r="D15" s="282">
-        <v>673</v>
+        <v>681</v>
       </c>
       <c r="E15" s="282">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="F15" s="282">
-        <v>7227</v>
+        <v>7078</v>
       </c>
       <c r="G15" s="282">
-        <v>2727</v>
+        <v>2676</v>
       </c>
       <c r="H15" s="282">
-        <v>6224</v>
+        <v>6075</v>
       </c>
       <c r="I15" s="282">
-        <v>6224</v>
+        <v>6075</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>255</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="169"/>
       <c r="C17" s="169"/>
@@ -15405,57 +15405,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>87</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>81</v>
       </c>
@@ -15662,285 +15662,285 @@
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>5909</v>
       </c>
       <c r="C11" s="268">
-        <v>1485191</v>
+        <v>1642005</v>
       </c>
       <c r="D11" s="268">
-        <v>35268</v>
+        <v>35366</v>
       </c>
       <c r="E11" s="305">
-        <v>917</v>
+        <v>995</v>
       </c>
       <c r="F11" s="305">
-        <v>177398</v>
+        <v>244302</v>
       </c>
       <c r="G11" s="305">
-        <v>128090</v>
+        <v>159449</v>
       </c>
       <c r="H11" s="305">
-        <v>171535</v>
+        <v>235433</v>
       </c>
       <c r="I11" s="305">
-        <v>171535</v>
+        <v>235433</v>
       </c>
       <c r="J11" s="322">
         <v>0</v>
       </c>
       <c r="K11" s="322">
         <v>0</v>
       </c>
       <c r="L11" s="322">
         <v>0</v>
       </c>
       <c r="M11" s="322">
         <v>0</v>
       </c>
       <c r="N11" s="323">
         <v>0</v>
       </c>
       <c r="O11" s="310">
-        <v>1715</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="282">
         <v>2940</v>
       </c>
       <c r="C13" s="282">
-        <v>592033</v>
+        <v>622692</v>
       </c>
       <c r="D13" s="282">
-        <v>11002</v>
+        <v>10988</v>
       </c>
       <c r="E13" s="282">
-        <v>114</v>
+        <v>86</v>
       </c>
       <c r="F13" s="282">
-        <v>94171</v>
+        <v>114436</v>
       </c>
       <c r="G13" s="282">
-        <v>44330</v>
+        <v>50105</v>
       </c>
       <c r="H13" s="282">
-        <v>90968</v>
+        <v>108517</v>
       </c>
       <c r="I13" s="282">
-        <v>90968</v>
+        <v>108517</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
       <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>910</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>256</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>257</v>
       </c>
       <c r="B15" s="282">
         <v>1475</v>
       </c>
       <c r="C15" s="282">
-        <v>209475</v>
+        <v>195778</v>
       </c>
       <c r="D15" s="282">
-        <v>6326</v>
+        <v>6517</v>
       </c>
       <c r="E15" s="282">
-        <v>33</v>
+        <v>242</v>
       </c>
       <c r="F15" s="282">
-        <v>39850</v>
+        <v>41694</v>
       </c>
       <c r="G15" s="282">
-        <v>38258</v>
+        <v>46663</v>
       </c>
       <c r="H15" s="282">
-        <v>39850</v>
+        <v>41694</v>
       </c>
       <c r="I15" s="282">
-        <v>39850</v>
+        <v>41694</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>399</v>
+        <v>417</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>258</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B17" s="282">
         <v>1494</v>
       </c>
       <c r="C17" s="282">
-        <v>683683</v>
+        <v>823535</v>
       </c>
       <c r="D17" s="282">
-        <v>17940</v>
+        <v>17861</v>
       </c>
       <c r="E17" s="282">
-        <v>770</v>
+        <v>667</v>
       </c>
       <c r="F17" s="282">
-        <v>43377</v>
+        <v>88172</v>
       </c>
       <c r="G17" s="282">
-        <v>45501</v>
+        <v>62681</v>
       </c>
       <c r="H17" s="282">
-        <v>40717</v>
+        <v>85222</v>
       </c>
       <c r="I17" s="282">
-        <v>40717</v>
+        <v>85222</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="316">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>407</v>
+        <v>852</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>260</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="169"/>
       <c r="C19" s="169"/>
@@ -16737,442 +16737,442 @@
       </c>
       <c r="E6" s="28" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>76</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>77</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>95</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.95" customHeight="1">
       <c r="A7" s="326" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="330">
-        <v>147411</v>
+        <v>147519</v>
       </c>
       <c r="C7" s="330">
-        <v>6238887</v>
+        <v>9246811</v>
       </c>
       <c r="D7" s="330">
-        <v>10025158</v>
+        <v>15238634</v>
       </c>
       <c r="E7" s="330">
-        <v>1328105</v>
+        <v>1314390</v>
       </c>
       <c r="F7" s="330">
-        <v>5021</v>
+        <v>8274</v>
       </c>
       <c r="G7" s="330">
-        <v>929</v>
+        <v>4180</v>
       </c>
       <c r="H7" s="330">
-        <v>645468</v>
+        <v>633553</v>
       </c>
       <c r="I7" s="334">
-        <v>0.14</v>
+        <v>0.66</v>
       </c>
       <c r="J7" s="276">
-        <v>408</v>
+        <v>447</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="11.85" customHeight="1">
       <c r="A8" s="337" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="179"/>
       <c r="C8" s="179"/>
       <c r="D8" s="179"/>
       <c r="E8" s="179"/>
       <c r="F8" s="179"/>
       <c r="G8" s="179"/>
       <c r="H8" s="179"/>
       <c r="I8" s="177"/>
       <c r="J8" s="186"/>
     </row>
     <row r="9" spans="1:10" ht="12.95" customHeight="1">
       <c r="A9" s="338" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="341">
-        <v>43044</v>
+        <v>43661</v>
       </c>
       <c r="C9" s="341">
-        <v>1899105</v>
+        <v>2742838</v>
       </c>
       <c r="D9" s="341">
-        <v>2679699</v>
+        <v>3992404</v>
       </c>
       <c r="E9" s="341">
-        <v>362476</v>
+        <v>351629</v>
       </c>
       <c r="F9" s="341">
-        <v>1401</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2249</v>
+      </c>
+      <c r="G9" s="341">
+        <v>913</v>
       </c>
       <c r="H9" s="341">
-        <v>199014</v>
-[...4 lines deleted...]
-      <c r="J9" s="350">
+        <v>184352</v>
+      </c>
+      <c r="I9" s="344">
+        <v>0.5</v>
+      </c>
+      <c r="J9" s="347">
         <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.85" customHeight="1">
       <c r="A10" s="336" t="s">
         <v>261</v>
       </c>
       <c r="B10" s="179"/>
       <c r="C10" s="179"/>
       <c r="D10" s="179"/>
       <c r="E10" s="179"/>
       <c r="F10" s="179"/>
       <c r="G10" s="179"/>
       <c r="H10" s="179"/>
       <c r="I10" s="177"/>
       <c r="J10" s="186"/>
     </row>
     <row r="11" spans="1:10" ht="12.95" customHeight="1">
       <c r="A11" s="338" t="s">
         <v>262</v>
       </c>
       <c r="B11" s="341">
-        <v>28400</v>
+        <v>27873</v>
       </c>
       <c r="C11" s="341">
-        <v>1318846</v>
+        <v>1932009</v>
       </c>
       <c r="D11" s="341">
-        <v>2062352</v>
+        <v>3115448</v>
       </c>
       <c r="E11" s="341">
-        <v>264195</v>
+        <v>273157</v>
       </c>
       <c r="F11" s="341">
-        <v>1126</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1748</v>
+      </c>
+      <c r="G11" s="341">
+        <v>134</v>
       </c>
       <c r="H11" s="341">
-        <v>121282</v>
-[...4 lines deleted...]
-      <c r="J11" s="350">
+        <v>124717</v>
+      </c>
+      <c r="I11" s="344">
+        <v>0.11</v>
+      </c>
+      <c r="J11" s="347">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.85" customHeight="1">
       <c r="A12" s="336" t="s">
         <v>263</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="177"/>
       <c r="J12" s="186"/>
     </row>
     <row r="13" spans="1:10" ht="12.95" customHeight="1">
       <c r="A13" s="338" t="s">
         <v>264</v>
       </c>
       <c r="B13" s="341">
-        <v>33078</v>
+        <v>33772</v>
       </c>
       <c r="C13" s="341">
-        <v>1093403</v>
+        <v>1631976</v>
       </c>
       <c r="D13" s="341">
-        <v>2239780</v>
+        <v>3430190</v>
       </c>
       <c r="E13" s="341">
-        <v>308465</v>
+        <v>296172</v>
       </c>
       <c r="F13" s="341">
-        <v>1185</v>
+        <v>1926</v>
       </c>
       <c r="G13" s="341">
-        <v>904</v>
+        <v>1906</v>
       </c>
       <c r="H13" s="341">
-        <v>140200</v>
-[...5 lines deleted...]
-        <v>183</v>
+        <v>141087</v>
+      </c>
+      <c r="I13" s="344">
+        <v>1.35</v>
+      </c>
+      <c r="J13" s="347">
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.85" customHeight="1">
       <c r="A14" s="336" t="s">
         <v>265</v>
       </c>
       <c r="B14" s="179"/>
       <c r="C14" s="179"/>
       <c r="D14" s="179"/>
       <c r="E14" s="179"/>
       <c r="F14" s="179"/>
       <c r="G14" s="179"/>
       <c r="H14" s="179"/>
       <c r="I14" s="177"/>
       <c r="J14" s="186"/>
     </row>
     <row r="15" spans="1:10" ht="12.95" customHeight="1">
       <c r="A15" s="338" t="s">
         <v>266</v>
       </c>
       <c r="B15" s="341">
-        <v>9556</v>
+        <v>9359</v>
       </c>
       <c r="C15" s="341">
-        <v>326859</v>
+        <v>480640</v>
       </c>
       <c r="D15" s="341">
-        <v>432652</v>
+        <v>640761</v>
       </c>
       <c r="E15" s="341">
-        <v>86338</v>
+        <v>81557</v>
       </c>
       <c r="F15" s="341">
-        <v>331</v>
+        <v>556</v>
       </c>
       <c r="G15" s="341">
-        <v>21</v>
+        <v>726</v>
       </c>
       <c r="H15" s="341">
-        <v>41195</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>43615</v>
+      </c>
+      <c r="I15" s="344">
+        <v>1.66</v>
+      </c>
+      <c r="J15" s="347">
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.85" customHeight="1">
       <c r="A16" s="336" t="s">
         <v>267</v>
       </c>
       <c r="B16" s="179"/>
       <c r="C16" s="179"/>
       <c r="D16" s="179"/>
       <c r="E16" s="179"/>
       <c r="F16" s="179"/>
       <c r="G16" s="179"/>
       <c r="H16" s="179"/>
       <c r="I16" s="177"/>
       <c r="J16" s="186"/>
     </row>
     <row r="17" spans="1:10" ht="12.95" customHeight="1">
       <c r="A17" s="338" t="s">
         <v>268</v>
       </c>
       <c r="B17" s="341">
-        <v>7732</v>
+        <v>7406</v>
       </c>
       <c r="C17" s="341">
-        <v>322170</v>
+        <v>496857</v>
       </c>
       <c r="D17" s="341">
-        <v>482091</v>
+        <v>755430</v>
       </c>
       <c r="E17" s="341">
-        <v>73158</v>
+        <v>71309</v>
       </c>
       <c r="F17" s="341">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="G17" s="344">
+        <v>336</v>
+      </c>
+      <c r="G17" s="350">
         <v>0</v>
       </c>
       <c r="H17" s="341">
-        <v>33800</v>
-[...1 lines deleted...]
-      <c r="I17" s="347">
+        <v>33876</v>
+      </c>
+      <c r="I17" s="353">
         <v>0</v>
       </c>
       <c r="J17" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.85" customHeight="1">
       <c r="A18" s="336" t="s">
         <v>269</v>
       </c>
       <c r="B18" s="179"/>
       <c r="C18" s="179"/>
       <c r="D18" s="179"/>
       <c r="E18" s="179"/>
       <c r="F18" s="179"/>
       <c r="G18" s="179"/>
       <c r="H18" s="179"/>
       <c r="I18" s="177"/>
       <c r="J18" s="186"/>
     </row>
     <row r="19" spans="1:10" ht="12.95" customHeight="1">
       <c r="A19" s="338" t="s">
         <v>270</v>
       </c>
       <c r="B19" s="341">
-        <v>9709</v>
+        <v>9543</v>
       </c>
       <c r="C19" s="341">
-        <v>573339</v>
+        <v>879748</v>
       </c>
       <c r="D19" s="341">
-        <v>905341</v>
+        <v>1401197</v>
       </c>
       <c r="E19" s="341">
-        <v>84059</v>
+        <v>90539</v>
       </c>
       <c r="F19" s="341">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="G19" s="344">
+        <v>560</v>
+      </c>
+      <c r="G19" s="350">
         <v>0</v>
       </c>
       <c r="H19" s="341">
-        <v>41078</v>
-[...1 lines deleted...]
-      <c r="I19" s="347">
+        <v>41358</v>
+      </c>
+      <c r="I19" s="353">
         <v>0</v>
       </c>
       <c r="J19" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.85" customHeight="1">
       <c r="A20" s="336" t="s">
         <v>271</v>
       </c>
       <c r="B20" s="179"/>
       <c r="C20" s="179"/>
       <c r="D20" s="179"/>
       <c r="E20" s="179"/>
       <c r="F20" s="179"/>
       <c r="G20" s="179"/>
       <c r="H20" s="179"/>
       <c r="I20" s="177"/>
       <c r="J20" s="186"/>
     </row>
     <row r="21" spans="1:10" ht="12.95" customHeight="1">
       <c r="A21" s="338" t="s">
         <v>272</v>
       </c>
       <c r="B21" s="341">
-        <v>7993</v>
+        <v>8094</v>
       </c>
       <c r="C21" s="341">
-        <v>431664</v>
+        <v>668422</v>
       </c>
       <c r="D21" s="341">
-        <v>720086</v>
+        <v>1118754</v>
       </c>
       <c r="E21" s="341">
-        <v>73761</v>
+        <v>77276</v>
       </c>
       <c r="F21" s="341">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="G21" s="344">
+        <v>508</v>
+      </c>
+      <c r="G21" s="350">
         <v>0</v>
       </c>
       <c r="H21" s="341">
-        <v>33548</v>
-[...1 lines deleted...]
-      <c r="I21" s="347">
+        <v>30890</v>
+      </c>
+      <c r="I21" s="353">
         <v>0</v>
       </c>
       <c r="J21" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.85" customHeight="1">
       <c r="A22" s="336" t="s">
         <v>273</v>
       </c>
       <c r="B22" s="179"/>
       <c r="C22" s="179"/>
       <c r="D22" s="179"/>
       <c r="E22" s="179"/>
       <c r="F22" s="179"/>
       <c r="G22" s="179"/>
       <c r="H22" s="179"/>
       <c r="I22" s="177"/>
       <c r="J22" s="186"/>
     </row>
     <row r="23" spans="1:10" ht="12.95" customHeight="1">
       <c r="A23" s="338" t="s">
         <v>274</v>
       </c>
       <c r="B23" s="341">
-        <v>7898</v>
+        <v>7809</v>
       </c>
       <c r="C23" s="341">
-        <v>273502</v>
+        <v>414321</v>
       </c>
       <c r="D23" s="341">
-        <v>503158</v>
+        <v>784450</v>
       </c>
       <c r="E23" s="341">
-        <v>75652</v>
+        <v>72752</v>
       </c>
       <c r="F23" s="341">
-        <v>212</v>
+        <v>391</v>
       </c>
       <c r="G23" s="341">
-        <v>4</v>
+        <v>502</v>
       </c>
       <c r="H23" s="341">
-        <v>35352</v>
-[...4 lines deleted...]
-      <c r="J23" s="350">
+        <v>33658</v>
+      </c>
+      <c r="I23" s="344">
+        <v>1.49</v>
+      </c>
+      <c r="J23" s="347">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.85" customHeight="1">
       <c r="A24" s="336" t="s">
         <v>275</v>
       </c>
       <c r="B24" s="179"/>
       <c r="C24" s="179"/>
       <c r="D24" s="179"/>
       <c r="E24" s="179"/>
       <c r="F24" s="179"/>
       <c r="G24" s="179"/>
       <c r="H24" s="179"/>
       <c r="I24" s="177"/>
       <c r="J24" s="186"/>
     </row>
     <row r="25" spans="1:10" ht="12.95" customHeight="1">
       <c r="A25" s="34"/>
       <c r="B25" s="239"/>
       <c r="C25" s="239"/>
       <c r="D25" s="239"/>
       <c r="E25" s="239"/>
       <c r="F25" s="239"/>
       <c r="G25" s="239"/>
@@ -17527,57 +17527,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 4月底</v>
+        <v>民國115年 6月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Apr. 2026</v>
+        <v> End of June 2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -17761,831 +17761,831 @@
       </c>
       <c r="I10" s="66" t="s">
         <v>109</v>
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="359" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="363">
-        <v>17427</v>
+        <v>17491</v>
       </c>
       <c r="C11" s="363">
-        <v>997876</v>
+        <v>990892</v>
       </c>
       <c r="D11" s="363">
-        <v>69751</v>
+        <v>71761</v>
       </c>
       <c r="E11" s="363">
-        <v>2144</v>
+        <v>3290</v>
       </c>
       <c r="F11" s="363">
-        <v>921757</v>
+        <v>913392</v>
       </c>
       <c r="G11" s="363">
-        <v>679477</v>
+        <v>684521</v>
       </c>
       <c r="H11" s="363">
-        <v>679053</v>
+        <v>684053</v>
       </c>
       <c r="I11" s="363">
-        <v>423</v>
+        <v>468</v>
       </c>
       <c r="J11" s="363">
-        <v>832</v>
+        <v>853</v>
       </c>
       <c r="K11" s="363">
-        <v>540</v>
+        <v>418</v>
       </c>
       <c r="L11" s="363">
-        <v>291</v>
+        <v>436</v>
       </c>
       <c r="M11" s="367">
         <v>0.12</v>
       </c>
       <c r="N11" s="371">
-        <v>16955</v>
+        <v>16997</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="172"/>
       <c r="C12" s="172"/>
       <c r="D12" s="172"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="174"/>
       <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="282">
         <v>571</v>
       </c>
       <c r="C13" s="282">
-        <v>29628</v>
+        <v>29386</v>
       </c>
       <c r="D13" s="282">
-        <v>2525</v>
+        <v>2559</v>
       </c>
       <c r="E13" s="282">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="F13" s="282">
-        <v>26908</v>
+        <v>26651</v>
       </c>
       <c r="G13" s="282">
-        <v>19513</v>
+        <v>19512</v>
       </c>
       <c r="H13" s="282">
-        <v>19495</v>
+        <v>19430</v>
       </c>
       <c r="I13" s="282">
-        <v>18</v>
+        <v>82</v>
       </c>
       <c r="J13" s="282">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="K13" s="282">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L13" s="282">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M13" s="285">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="N13" s="288">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="174"/>
       <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="282">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="C15" s="282">
-        <v>41552</v>
+        <v>41630</v>
       </c>
       <c r="D15" s="282">
-        <v>4777</v>
+        <v>4935</v>
       </c>
       <c r="E15" s="282">
-        <v>81</v>
+        <v>144</v>
       </c>
       <c r="F15" s="282">
-        <v>36563</v>
+        <v>36483</v>
       </c>
       <c r="G15" s="282">
-        <v>30986</v>
+        <v>31034</v>
       </c>
       <c r="H15" s="282">
-        <v>30986</v>
+        <v>31034</v>
       </c>
       <c r="I15" s="293">
         <v>0</v>
       </c>
       <c r="J15" s="282">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="282">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M15" s="285">
         <v>0.01</v>
       </c>
       <c r="N15" s="288">
-        <v>2106</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>276</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="174"/>
       <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>277</v>
       </c>
       <c r="B17" s="282">
         <v>925</v>
       </c>
       <c r="C17" s="282">
-        <v>44161</v>
+        <v>43833</v>
       </c>
       <c r="D17" s="282">
-        <v>3189</v>
+        <v>3242</v>
       </c>
       <c r="E17" s="282">
-        <v>108</v>
+        <v>149</v>
       </c>
       <c r="F17" s="282">
-        <v>40381</v>
+        <v>40020</v>
       </c>
       <c r="G17" s="282">
-        <v>30497</v>
+        <v>30631</v>
       </c>
       <c r="H17" s="282">
-        <v>30488</v>
+        <v>30622</v>
       </c>
       <c r="I17" s="282">
         <v>9</v>
       </c>
       <c r="J17" s="282">
         <v>9</v>
       </c>
       <c r="K17" s="282">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="L17" s="282">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="M17" s="285">
         <v>0.03</v>
       </c>
       <c r="N17" s="288">
-        <v>598</v>
+        <v>612</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>278</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="174"/>
       <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>279</v>
       </c>
       <c r="B19" s="282">
         <v>1283</v>
       </c>
       <c r="C19" s="282">
-        <v>119691</v>
+        <v>118660</v>
       </c>
       <c r="D19" s="282">
-        <v>6992</v>
+        <v>7257</v>
       </c>
       <c r="E19" s="282">
-        <v>181</v>
+        <v>272</v>
       </c>
       <c r="F19" s="282">
-        <v>112231</v>
+        <v>110978</v>
       </c>
       <c r="G19" s="282">
-        <v>80711</v>
+        <v>81305</v>
       </c>
       <c r="H19" s="282">
-        <v>80689</v>
+        <v>81292</v>
       </c>
       <c r="I19" s="282">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="J19" s="282">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="K19" s="282">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="L19" s="282">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="M19" s="285">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="N19" s="288">
-        <v>2100</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>280</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="174"/>
       <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B21" s="282">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="C21" s="282">
-        <v>29135</v>
+        <v>28995</v>
       </c>
       <c r="D21" s="282">
-        <v>2122</v>
+        <v>2116</v>
       </c>
       <c r="E21" s="282">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="F21" s="282">
-        <v>26869</v>
+        <v>26768</v>
       </c>
       <c r="G21" s="282">
-        <v>20578</v>
+        <v>20118</v>
       </c>
       <c r="H21" s="282">
-        <v>20423</v>
+        <v>20036</v>
       </c>
       <c r="I21" s="282">
-        <v>156</v>
+        <v>82</v>
       </c>
       <c r="J21" s="282">
-        <v>191</v>
+        <v>148</v>
       </c>
       <c r="K21" s="282">
-        <v>176</v>
+        <v>82</v>
       </c>
       <c r="L21" s="282">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="M21" s="285">
-        <v>0.93</v>
+        <v>0.74</v>
       </c>
       <c r="N21" s="288">
         <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="312" t="s">
         <v>282</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="174"/>
       <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>283</v>
       </c>
       <c r="B23" s="282">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="C23" s="282">
-        <v>17082</v>
+        <v>16950</v>
       </c>
       <c r="D23" s="282">
-        <v>1075</v>
+        <v>1105</v>
       </c>
       <c r="E23" s="282">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="F23" s="282">
-        <v>15924</v>
+        <v>15776</v>
       </c>
       <c r="G23" s="282">
-        <v>11676</v>
+        <v>11770</v>
       </c>
       <c r="H23" s="282">
-        <v>11593</v>
+        <v>11653</v>
       </c>
       <c r="I23" s="282">
-        <v>83</v>
+        <v>117</v>
       </c>
       <c r="J23" s="282">
-        <v>213</v>
+        <v>121</v>
       </c>
       <c r="K23" s="282">
-        <v>178</v>
+        <v>117</v>
       </c>
       <c r="L23" s="282">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="M23" s="285">
-        <v>1.82</v>
+        <v>1.03</v>
       </c>
       <c r="N23" s="288">
         <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="312" t="s">
         <v>284</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="174"/>
       <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>285</v>
       </c>
       <c r="B25" s="282">
         <v>720</v>
       </c>
       <c r="C25" s="282">
-        <v>23975</v>
+        <v>23960</v>
       </c>
       <c r="D25" s="282">
-        <v>2499</v>
+        <v>2567</v>
       </c>
       <c r="E25" s="282">
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="F25" s="282">
-        <v>21292</v>
+        <v>21054</v>
       </c>
       <c r="G25" s="282">
-        <v>14260</v>
+        <v>14718</v>
       </c>
       <c r="H25" s="282">
-        <v>14244</v>
+        <v>14702</v>
       </c>
       <c r="I25" s="282">
         <v>17</v>
       </c>
       <c r="J25" s="282">
         <v>17</v>
       </c>
       <c r="K25" s="282">
         <v>17</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="285">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="N25" s="288">
         <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="312" t="s">
         <v>286</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="174"/>
       <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>287</v>
       </c>
       <c r="B27" s="282">
-        <v>1168</v>
+        <v>1177</v>
       </c>
       <c r="C27" s="282">
-        <v>90423</v>
+        <v>89596</v>
       </c>
       <c r="D27" s="282">
-        <v>6357</v>
+        <v>6565</v>
       </c>
       <c r="E27" s="282">
-        <v>219</v>
+        <v>338</v>
       </c>
       <c r="F27" s="282">
-        <v>83564</v>
+        <v>82689</v>
       </c>
       <c r="G27" s="282">
-        <v>55602</v>
+        <v>55286</v>
       </c>
       <c r="H27" s="282">
-        <v>55602</v>
+        <v>55286</v>
       </c>
       <c r="I27" s="282">
         <v>0</v>
       </c>
       <c r="J27" s="282">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="K27" s="282">
         <v>0</v>
       </c>
       <c r="L27" s="282">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="M27" s="285">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="N27" s="288">
-        <v>2053</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>288</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="174"/>
       <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>289</v>
       </c>
       <c r="B29" s="282">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="C29" s="282">
-        <v>40971</v>
+        <v>40476</v>
       </c>
       <c r="D29" s="282">
-        <v>2701</v>
+        <v>2767</v>
       </c>
       <c r="E29" s="282">
-        <v>103</v>
+        <v>158</v>
       </c>
       <c r="F29" s="282">
-        <v>38082</v>
+        <v>37563</v>
       </c>
       <c r="G29" s="282">
-        <v>29350</v>
+        <v>29379</v>
       </c>
       <c r="H29" s="282">
-        <v>29317</v>
+        <v>29340</v>
       </c>
       <c r="I29" s="282">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="J29" s="282">
-        <v>82</v>
+        <v>102</v>
       </c>
       <c r="K29" s="282">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="L29" s="282">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="M29" s="285">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="N29" s="288">
-        <v>797</v>
+        <v>779</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>290</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="174"/>
       <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>291</v>
       </c>
       <c r="B31" s="282">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="C31" s="282">
-        <v>121248</v>
+        <v>120015</v>
       </c>
       <c r="D31" s="282">
-        <v>7313</v>
+        <v>7543</v>
       </c>
       <c r="E31" s="282">
-        <v>356</v>
+        <v>549</v>
       </c>
       <c r="F31" s="282">
-        <v>113383</v>
+        <v>112171</v>
       </c>
       <c r="G31" s="282">
-        <v>89337</v>
+        <v>90762</v>
       </c>
       <c r="H31" s="282">
-        <v>89337</v>
+        <v>90762</v>
       </c>
       <c r="I31" s="293">
         <v>0</v>
       </c>
       <c r="J31" s="282">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="K31" s="282">
+        <v>10</v>
       </c>
       <c r="L31" s="282">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="M31" s="285">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="N31" s="288">
-        <v>1822</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>292</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="174"/>
       <c r="N32" s="171"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>293</v>
       </c>
       <c r="B33" s="282">
         <v>365</v>
       </c>
       <c r="C33" s="282">
-        <v>21542</v>
+        <v>21515</v>
       </c>
       <c r="D33" s="282">
-        <v>1764</v>
+        <v>1813</v>
       </c>
       <c r="E33" s="282">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="F33" s="282">
-        <v>19609</v>
+        <v>19316</v>
       </c>
       <c r="G33" s="282">
-        <v>14352</v>
+        <v>14326</v>
       </c>
       <c r="H33" s="282">
-        <v>14352</v>
+        <v>14326</v>
       </c>
       <c r="I33" s="293">
         <v>0</v>
       </c>
       <c r="J33" s="282">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="282">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="M33" s="285">
-        <v>0.05</v>
+        <v>0.33</v>
       </c>
       <c r="N33" s="288">
         <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="312" t="s">
         <v>294</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="174"/>
       <c r="N34" s="171"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>295</v>
       </c>
       <c r="B35" s="282">
         <v>191</v>
       </c>
       <c r="C35" s="282">
-        <v>18317</v>
+        <v>18238</v>
       </c>
       <c r="D35" s="282">
-        <v>1131</v>
+        <v>1181</v>
       </c>
       <c r="E35" s="282">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="F35" s="282">
-        <v>17082</v>
+        <v>16977</v>
       </c>
       <c r="G35" s="282">
-        <v>12073</v>
+        <v>12210</v>
       </c>
       <c r="H35" s="282">
-        <v>12071</v>
+        <v>12200</v>
       </c>
       <c r="I35" s="282">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J35" s="282">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K35" s="282">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="L35" s="282">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="M35" s="285">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="N35" s="288">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="321" t="s">
         <v>296</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="175"/>
       <c r="N36" s="168"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B37" s="9"/>