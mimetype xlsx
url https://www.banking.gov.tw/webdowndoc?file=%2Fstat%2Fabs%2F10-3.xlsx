--- v0 (2026-05-01)
+++ v1 (2026-07-26)
@@ -78,57 +78,57 @@
   <si>
     <t>放款</t>
   </si>
   <si>
     <t>逾放</t>
   </si>
   <si>
     <t>備抵呆帳</t>
   </si>
   <si>
     <t>計</t>
   </si>
   <si>
     <t>甲類</t>
   </si>
   <si>
     <t>乙類</t>
   </si>
   <si>
     <t>　</t>
   </si>
   <si>
     <t>信　合　社　名　稱</t>
   </si>
   <si>
-    <t>民國115年 2月底</t>
+    <t>民國115年 5月底</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
-    <t xml:space="preserve"> End of Feb. 2026</t>
+    <t xml:space="preserve"> End of May  2026</t>
   </si>
   <si>
     <t>10-3 Condensed Financial Structure</t>
   </si>
   <si>
     <r>
       <t>10-3 Condensed Financial Structure</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
@@ -5218,882 +5218,882 @@
       </c>
       <c r="J10" s="74" t="s">
         <v>109</v>
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="264" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
-        <v>2539584</v>
+        <v>2594219</v>
       </c>
       <c r="C11" s="268">
-        <v>78377557</v>
+        <v>81202243</v>
       </c>
       <c r="D11" s="268">
-        <v>5756386</v>
+        <v>5777592</v>
       </c>
       <c r="E11" s="268">
-        <v>117631</v>
+        <v>294709</v>
       </c>
       <c r="F11" s="268">
-        <v>47525889</v>
+        <v>49099313</v>
       </c>
       <c r="G11" s="268">
-        <v>63943267</v>
+        <v>66073707</v>
       </c>
       <c r="H11" s="268">
-        <v>45872136</v>
+        <v>47353707</v>
       </c>
       <c r="I11" s="268">
-        <v>45814649</v>
+        <v>47299563</v>
       </c>
       <c r="J11" s="268">
-        <v>57487</v>
+        <v>54144</v>
       </c>
       <c r="K11" s="268">
-        <v>68400</v>
+        <v>68522</v>
       </c>
       <c r="L11" s="268">
-        <v>54079</v>
+        <v>50507</v>
       </c>
       <c r="M11" s="268">
-        <v>14321</v>
+        <v>18015</v>
       </c>
       <c r="N11" s="272">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O11" s="276">
-        <v>616698</v>
+        <v>630274</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="279" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>129</v>
       </c>
       <c r="B13" s="282">
         <v>109000</v>
       </c>
       <c r="C13" s="282">
-        <v>7112143</v>
+        <v>7489579</v>
       </c>
       <c r="D13" s="282">
-        <v>546685</v>
+        <v>561368</v>
       </c>
       <c r="E13" s="282">
-        <v>6507</v>
+        <v>14939</v>
       </c>
       <c r="F13" s="282">
-        <v>3738882</v>
+        <v>3804232</v>
       </c>
       <c r="G13" s="282">
-        <v>5403056</v>
+        <v>5502463</v>
       </c>
       <c r="H13" s="282">
-        <v>3654356</v>
+        <v>3722688</v>
       </c>
       <c r="I13" s="282">
-        <v>3651971</v>
+        <v>3720335</v>
       </c>
       <c r="J13" s="282">
-        <v>2385</v>
+        <v>2352</v>
       </c>
       <c r="K13" s="282">
-        <v>3272</v>
+        <v>3096</v>
       </c>
       <c r="L13" s="282">
-        <v>2311</v>
+        <v>2271</v>
       </c>
       <c r="M13" s="282">
-        <v>961</v>
+        <v>825</v>
       </c>
       <c r="N13" s="285">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O13" s="288">
-        <v>52388</v>
+        <v>53715</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>130</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>131</v>
       </c>
       <c r="B15" s="282">
         <v>86200</v>
       </c>
       <c r="C15" s="282">
-        <v>3776992</v>
+        <v>3795240</v>
       </c>
       <c r="D15" s="282">
-        <v>250525</v>
+        <v>257959</v>
       </c>
       <c r="E15" s="282">
-        <v>3538</v>
+        <v>8686</v>
       </c>
       <c r="F15" s="282">
-        <v>2608563</v>
+        <v>2619185</v>
       </c>
       <c r="G15" s="282">
-        <v>3152453</v>
+        <v>3154723</v>
       </c>
       <c r="H15" s="282">
-        <v>2542003</v>
+        <v>2553304</v>
       </c>
       <c r="I15" s="282">
-        <v>2540202</v>
+        <v>2551688</v>
       </c>
       <c r="J15" s="282">
-        <v>1801</v>
+        <v>1616</v>
       </c>
       <c r="K15" s="282">
-        <v>1978</v>
+        <v>2001</v>
       </c>
       <c r="L15" s="282">
-        <v>1645</v>
+        <v>1406</v>
       </c>
       <c r="M15" s="282">
-        <v>333</v>
+        <v>595</v>
       </c>
       <c r="N15" s="285">
         <v>0.08</v>
       </c>
       <c r="O15" s="288">
-        <v>36983</v>
+        <v>36891</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>132</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>133</v>
       </c>
       <c r="B17" s="282">
-        <v>130694</v>
+        <v>141161</v>
       </c>
       <c r="C17" s="282">
-        <v>5176966</v>
+        <v>5184924</v>
       </c>
       <c r="D17" s="282">
-        <v>310267</v>
+        <v>311225</v>
       </c>
       <c r="E17" s="282">
-        <v>4019</v>
+        <v>11456</v>
       </c>
       <c r="F17" s="282">
-        <v>3322427</v>
+        <v>3318325</v>
       </c>
       <c r="G17" s="282">
-        <v>4377175</v>
+        <v>4370679</v>
       </c>
       <c r="H17" s="282">
-        <v>3233341</v>
+        <v>3231464</v>
       </c>
       <c r="I17" s="282">
-        <v>3229398</v>
+        <v>3227243</v>
       </c>
       <c r="J17" s="282">
-        <v>3943</v>
+        <v>4221</v>
       </c>
       <c r="K17" s="282">
-        <v>4811</v>
+        <v>4797</v>
       </c>
       <c r="L17" s="282">
-        <v>3853</v>
+        <v>3992</v>
       </c>
       <c r="M17" s="282">
-        <v>958</v>
+        <v>805</v>
       </c>
       <c r="N17" s="285">
         <v>0.15</v>
       </c>
       <c r="O17" s="288">
-        <v>38588</v>
+        <v>38919</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>134</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>135</v>
       </c>
       <c r="B19" s="282">
-        <v>122846</v>
+        <v>125543</v>
       </c>
       <c r="C19" s="282">
-        <v>4915588</v>
+        <v>5066997</v>
       </c>
       <c r="D19" s="282">
-        <v>318838</v>
+        <v>309266</v>
       </c>
       <c r="E19" s="282">
-        <v>6010</v>
+        <v>15636</v>
       </c>
       <c r="F19" s="282">
-        <v>3021857</v>
+        <v>3056955</v>
       </c>
       <c r="G19" s="282">
-        <v>3997160</v>
+        <v>4122169</v>
       </c>
       <c r="H19" s="282">
-        <v>2907341</v>
+        <v>2935755</v>
       </c>
       <c r="I19" s="282">
-        <v>2902657</v>
+        <v>2930840</v>
       </c>
       <c r="J19" s="282">
-        <v>4684</v>
+        <v>4916</v>
       </c>
       <c r="K19" s="282">
-        <v>4565</v>
+        <v>4613</v>
       </c>
       <c r="L19" s="282">
-        <v>3329</v>
+        <v>3392</v>
       </c>
       <c r="M19" s="282">
-        <v>1236</v>
+        <v>1221</v>
       </c>
       <c r="N19" s="285">
         <v>0.16</v>
       </c>
       <c r="O19" s="288">
-        <v>40286</v>
+        <v>40533</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>136</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>137</v>
       </c>
       <c r="B21" s="282">
-        <v>106305</v>
+        <v>106517</v>
       </c>
       <c r="C21" s="282">
-        <v>4262334</v>
+        <v>4379213</v>
       </c>
       <c r="D21" s="282">
-        <v>259958</v>
+        <v>246883</v>
       </c>
       <c r="E21" s="282">
-        <v>4958</v>
+        <v>13092</v>
       </c>
       <c r="F21" s="282">
-        <v>2559581</v>
+        <v>2640280</v>
       </c>
       <c r="G21" s="282">
-        <v>3500361</v>
+        <v>3571016</v>
       </c>
       <c r="H21" s="282">
-        <v>2451224</v>
+        <v>2531318</v>
       </c>
       <c r="I21" s="282">
-        <v>2447904</v>
+        <v>2528129</v>
       </c>
       <c r="J21" s="282">
-        <v>3320</v>
+        <v>3190</v>
       </c>
       <c r="K21" s="282">
-        <v>3653</v>
+        <v>3867</v>
       </c>
       <c r="L21" s="282">
-        <v>2900</v>
+        <v>3013</v>
       </c>
       <c r="M21" s="282">
-        <v>753</v>
+        <v>854</v>
       </c>
       <c r="N21" s="285">
         <v>0.15</v>
       </c>
       <c r="O21" s="288">
-        <v>30332</v>
+        <v>30498</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>138</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>139</v>
       </c>
       <c r="B23" s="282">
         <v>117660</v>
       </c>
       <c r="C23" s="282">
-        <v>3400708</v>
+        <v>3472657</v>
       </c>
       <c r="D23" s="282">
-        <v>229466</v>
+        <v>236595</v>
       </c>
       <c r="E23" s="282">
-        <v>3910</v>
+        <v>10704</v>
       </c>
       <c r="F23" s="282">
-        <v>2151048</v>
+        <v>2218157</v>
       </c>
       <c r="G23" s="282">
-        <v>2829466</v>
+        <v>2856490</v>
       </c>
       <c r="H23" s="282">
-        <v>2094288</v>
+        <v>2157369</v>
       </c>
       <c r="I23" s="282">
-        <v>2090853</v>
+        <v>2154122</v>
       </c>
       <c r="J23" s="282">
-        <v>3435</v>
+        <v>3247</v>
       </c>
       <c r="K23" s="282">
-        <v>3271</v>
+        <v>3426</v>
       </c>
       <c r="L23" s="282">
-        <v>2875</v>
+        <v>2958</v>
       </c>
       <c r="M23" s="282">
-        <v>396</v>
+        <v>469</v>
       </c>
       <c r="N23" s="285">
         <v>0.16</v>
       </c>
       <c r="O23" s="288">
-        <v>28222</v>
+        <v>28873</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>140</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>141</v>
       </c>
       <c r="B25" s="282">
         <v>48616</v>
       </c>
       <c r="C25" s="282">
-        <v>1632603</v>
+        <v>1654445</v>
       </c>
       <c r="D25" s="282">
-        <v>211006</v>
+        <v>220514</v>
       </c>
       <c r="E25" s="282">
-        <v>3639</v>
+        <v>9283</v>
       </c>
       <c r="F25" s="282">
-        <v>980607</v>
+        <v>979505</v>
       </c>
       <c r="G25" s="282">
-        <v>1274132</v>
+        <v>1269418</v>
       </c>
       <c r="H25" s="282">
-        <v>910471</v>
+        <v>908452</v>
       </c>
       <c r="I25" s="282">
-        <v>905832</v>
+        <v>907139</v>
       </c>
       <c r="J25" s="282">
-        <v>4639</v>
+        <v>1313</v>
       </c>
       <c r="K25" s="282">
-        <v>5032</v>
+        <v>4696</v>
       </c>
       <c r="L25" s="282">
-        <v>4918</v>
+        <v>1428</v>
       </c>
       <c r="M25" s="282">
-        <v>114</v>
+        <v>3268</v>
       </c>
       <c r="N25" s="285">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="O25" s="288">
-        <v>12187</v>
+        <v>12360</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>142</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B27" s="282">
-        <v>171800</v>
+        <v>172146</v>
       </c>
       <c r="C27" s="282">
-        <v>4715339</v>
+        <v>4959262</v>
       </c>
       <c r="D27" s="282">
-        <v>330565</v>
+        <v>324681</v>
       </c>
       <c r="E27" s="282">
-        <v>10072</v>
+        <v>24313</v>
       </c>
       <c r="F27" s="282">
-        <v>2702101</v>
+        <v>2817587</v>
       </c>
       <c r="G27" s="282">
-        <v>3826096</v>
+        <v>4079373</v>
       </c>
       <c r="H27" s="282">
-        <v>2657929</v>
+        <v>2766900</v>
       </c>
       <c r="I27" s="282">
-        <v>2655098</v>
+        <v>2764008</v>
       </c>
       <c r="J27" s="282">
-        <v>2831</v>
+        <v>2892</v>
       </c>
       <c r="K27" s="282">
-        <v>3056</v>
+        <v>3145</v>
       </c>
       <c r="L27" s="282">
-        <v>2856</v>
+        <v>2916</v>
       </c>
       <c r="M27" s="282">
-        <v>201</v>
+        <v>229</v>
       </c>
       <c r="N27" s="285">
         <v>0.11</v>
       </c>
       <c r="O27" s="288">
-        <v>34197</v>
+        <v>35068</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>144</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>145</v>
       </c>
       <c r="B29" s="282">
-        <v>128221</v>
+        <v>137626</v>
       </c>
       <c r="C29" s="282">
-        <v>5088093</v>
+        <v>5359753</v>
       </c>
       <c r="D29" s="282">
-        <v>333455</v>
+        <v>326663</v>
       </c>
       <c r="E29" s="282">
-        <v>10931</v>
+        <v>26140</v>
       </c>
       <c r="F29" s="282">
-        <v>2888936</v>
+        <v>3084236</v>
       </c>
       <c r="G29" s="282">
-        <v>4454006</v>
+        <v>4642299</v>
       </c>
       <c r="H29" s="282">
-        <v>2859125</v>
+        <v>3045632</v>
       </c>
       <c r="I29" s="282">
-        <v>2856053</v>
+        <v>3042403</v>
       </c>
       <c r="J29" s="282">
-        <v>3072</v>
+        <v>3229</v>
       </c>
       <c r="K29" s="282">
-        <v>4444</v>
+        <v>4558</v>
       </c>
       <c r="L29" s="282">
-        <v>3076</v>
+        <v>3259</v>
       </c>
       <c r="M29" s="282">
-        <v>1368</v>
+        <v>1300</v>
       </c>
       <c r="N29" s="285">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="O29" s="288">
-        <v>46776</v>
+        <v>48717</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>146</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>147</v>
       </c>
       <c r="B31" s="282">
         <v>37833</v>
       </c>
       <c r="C31" s="282">
-        <v>235742</v>
+        <v>251664</v>
       </c>
       <c r="D31" s="282">
-        <v>47359</v>
+        <v>47924</v>
       </c>
       <c r="E31" s="282">
-        <v>352</v>
+        <v>950</v>
       </c>
       <c r="F31" s="282">
-        <v>262491</v>
+        <v>280137</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>227633</v>
+        <v>243138</v>
       </c>
       <c r="I31" s="282">
-        <v>227496</v>
+        <v>243001</v>
       </c>
       <c r="J31" s="282">
         <v>137</v>
       </c>
       <c r="K31" s="282">
         <v>137</v>
       </c>
       <c r="L31" s="282">
         <v>137</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="285">
         <v>0.06</v>
       </c>
       <c r="O31" s="288">
-        <v>4089</v>
+        <v>4342</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>148</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>149</v>
       </c>
       <c r="B33" s="282">
-        <v>18799</v>
+        <v>18983</v>
       </c>
       <c r="C33" s="282">
-        <v>348868</v>
+        <v>362737</v>
       </c>
       <c r="D33" s="282">
-        <v>27467</v>
+        <v>27209</v>
       </c>
       <c r="E33" s="282">
-        <v>307</v>
+        <v>758</v>
       </c>
       <c r="F33" s="282">
-        <v>236449</v>
+        <v>233779</v>
       </c>
       <c r="G33" s="282">
-        <v>286848</v>
+        <v>290684</v>
       </c>
       <c r="H33" s="282">
-        <v>226754</v>
+        <v>224369</v>
       </c>
       <c r="I33" s="282">
-        <v>226137</v>
+        <v>223685</v>
       </c>
       <c r="J33" s="282">
-        <v>617</v>
+        <v>684</v>
       </c>
       <c r="K33" s="282">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="L33" s="282">
-        <v>617</v>
+        <v>684</v>
       </c>
       <c r="M33" s="282">
-        <v>200</v>
+        <v>130</v>
       </c>
       <c r="N33" s="285">
         <v>0.36</v>
       </c>
       <c r="O33" s="288">
-        <v>2632</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>150</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>151</v>
       </c>
       <c r="B35" s="282">
         <v>100000</v>
       </c>
       <c r="C35" s="282">
-        <v>4483297</v>
+        <v>4589305</v>
       </c>
       <c r="D35" s="282">
-        <v>384571</v>
+        <v>376786</v>
       </c>
       <c r="E35" s="282">
-        <v>6572</v>
+        <v>15756</v>
       </c>
       <c r="F35" s="282">
-        <v>2608492</v>
+        <v>2723659</v>
       </c>
       <c r="G35" s="282">
-        <v>3246986</v>
+        <v>3353406</v>
       </c>
       <c r="H35" s="282">
-        <v>2443277</v>
+        <v>2555187</v>
       </c>
       <c r="I35" s="282">
-        <v>2438490</v>
+        <v>2550723</v>
       </c>
       <c r="J35" s="282">
-        <v>4787</v>
+        <v>4464</v>
       </c>
       <c r="K35" s="282">
-        <v>5039</v>
+        <v>4530</v>
       </c>
       <c r="L35" s="282">
-        <v>4667</v>
+        <v>4235</v>
       </c>
       <c r="M35" s="282">
-        <v>372</v>
+        <v>296</v>
       </c>
       <c r="N35" s="285">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="O35" s="288">
-        <v>40969</v>
+        <v>40823</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>152</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
@@ -6449,51 +6449,51 @@
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="O35:O36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="O33:O34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N33:N34"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="166" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="7.625" customWidth="1"/>
     <col min="5" max="5" width="8.625" customWidth="1"/>
     <col min="6" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="7.125" customWidth="1"/>
     <col min="13" max="13" width="8.125" customWidth="1"/>
     <col min="14" max="14" width="9.625" customWidth="1"/>
@@ -6537,57 +6537,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -6774,704 +6774,704 @@
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="358" t="s">
         <v>82</v>
       </c>
       <c r="B11" s="362">
         <v>492</v>
       </c>
       <c r="C11" s="362">
-        <v>43192</v>
+        <v>43656</v>
       </c>
       <c r="D11" s="362">
-        <v>3559</v>
+        <v>3650</v>
       </c>
       <c r="E11" s="362">
-        <v>79</v>
+        <v>211</v>
       </c>
       <c r="F11" s="362">
-        <v>39286</v>
+        <v>39557</v>
       </c>
       <c r="G11" s="362">
-        <v>31474</v>
+        <v>31874</v>
       </c>
       <c r="H11" s="362">
-        <v>31474</v>
+        <v>31874</v>
       </c>
       <c r="I11" s="374">
         <v>0</v>
       </c>
       <c r="J11" s="374">
         <v>0</v>
       </c>
       <c r="K11" s="374">
         <v>0</v>
       </c>
       <c r="L11" s="374">
         <v>0</v>
       </c>
       <c r="M11" s="377">
         <v>0</v>
       </c>
       <c r="N11" s="370">
-        <v>1109</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="312" t="s">
         <v>297</v>
       </c>
       <c r="B12" s="172"/>
       <c r="C12" s="172"/>
       <c r="D12" s="172"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="174"/>
       <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>298</v>
       </c>
       <c r="B13" s="282">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C13" s="282">
-        <v>19634</v>
+        <v>19850</v>
       </c>
       <c r="D13" s="282">
-        <v>1632</v>
+        <v>1621</v>
       </c>
       <c r="E13" s="282">
-        <v>20</v>
+        <v>51</v>
       </c>
       <c r="F13" s="282">
-        <v>17821</v>
+        <v>18006</v>
       </c>
       <c r="G13" s="282">
-        <v>10707</v>
+        <v>10593</v>
       </c>
       <c r="H13" s="282">
-        <v>10700</v>
+        <v>10582</v>
       </c>
       <c r="I13" s="282">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J13" s="282">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K13" s="282">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>11</v>
+      </c>
+      <c r="L13" s="282">
+        <v>4</v>
       </c>
       <c r="M13" s="285">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="N13" s="288">
         <v>186</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>299</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="174"/>
       <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>300</v>
       </c>
       <c r="B15" s="282">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="C15" s="282">
-        <v>33100</v>
+        <v>32892</v>
       </c>
       <c r="D15" s="282">
-        <v>2744</v>
+        <v>2765</v>
       </c>
       <c r="E15" s="282">
-        <v>27</v>
+        <v>91</v>
       </c>
       <c r="F15" s="282">
-        <v>30114</v>
+        <v>29884</v>
       </c>
       <c r="G15" s="282">
-        <v>20365</v>
+        <v>20066</v>
       </c>
       <c r="H15" s="282">
-        <v>20350</v>
+        <v>20047</v>
       </c>
       <c r="I15" s="282">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J15" s="282">
+        <v>23</v>
+      </c>
+      <c r="K15" s="282">
         <v>20</v>
       </c>
-      <c r="K15" s="282">
-[...1 lines deleted...]
-      </c>
       <c r="L15" s="282">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M15" s="285">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="N15" s="288">
         <v>442</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>301</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="174"/>
       <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B17" s="282">
         <v>245</v>
       </c>
       <c r="C17" s="282">
-        <v>16297</v>
+        <v>16147</v>
       </c>
       <c r="D17" s="282">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="E17" s="282">
-        <v>17</v>
+        <v>45</v>
       </c>
       <c r="F17" s="282">
-        <v>15302</v>
+        <v>14993</v>
       </c>
       <c r="G17" s="282">
-        <v>10326</v>
+        <v>10432</v>
       </c>
       <c r="H17" s="282">
-        <v>10326</v>
+        <v>10432</v>
       </c>
       <c r="I17" s="293">
         <v>0</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="316">
         <v>0</v>
       </c>
       <c r="N17" s="288">
-        <v>129</v>
+        <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>303</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="174"/>
       <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>304</v>
       </c>
       <c r="B19" s="282">
-        <v>657</v>
+        <v>642</v>
       </c>
       <c r="C19" s="282">
-        <v>28940</v>
+        <v>29765</v>
       </c>
       <c r="D19" s="282">
-        <v>1631</v>
+        <v>1593</v>
       </c>
       <c r="E19" s="282">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="F19" s="282">
-        <v>27087</v>
+        <v>27898</v>
       </c>
       <c r="G19" s="282">
-        <v>20933</v>
+        <v>20961</v>
       </c>
       <c r="H19" s="282">
-        <v>20902</v>
+        <v>20924</v>
       </c>
       <c r="I19" s="282">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="J19" s="282">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="K19" s="282">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="L19" s="282">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="M19" s="285">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="N19" s="288">
-        <v>300</v>
+        <v>307</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>305</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="174"/>
       <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>306</v>
       </c>
       <c r="B21" s="282">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="C21" s="282">
-        <v>99565</v>
+        <v>98348</v>
       </c>
       <c r="D21" s="282">
-        <v>6614</v>
+        <v>6559</v>
       </c>
       <c r="E21" s="282">
-        <v>145</v>
+        <v>321</v>
       </c>
       <c r="F21" s="282">
-        <v>92167</v>
+        <v>90864</v>
       </c>
       <c r="G21" s="282">
-        <v>65685</v>
+        <v>65783</v>
       </c>
       <c r="H21" s="282">
-        <v>65685</v>
+        <v>65783</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="316">
         <v>0</v>
       </c>
       <c r="N21" s="288">
-        <v>1313</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="312" t="s">
         <v>307</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="174"/>
       <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B23" s="282">
         <v>710</v>
       </c>
       <c r="C23" s="282">
-        <v>39190</v>
+        <v>39380</v>
       </c>
       <c r="D23" s="282">
-        <v>2028</v>
+        <v>1989</v>
       </c>
       <c r="E23" s="282">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="F23" s="282">
-        <v>36972</v>
+        <v>37151</v>
       </c>
       <c r="G23" s="282">
-        <v>27469</v>
+        <v>27565</v>
       </c>
       <c r="H23" s="282">
-        <v>27469</v>
+        <v>27565</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
       <c r="J23" s="282">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="282">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="M23" s="285">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="N23" s="288">
-        <v>381</v>
+        <v>390</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="312" t="s">
         <v>309</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="174"/>
       <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>310</v>
       </c>
       <c r="B25" s="282">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="C25" s="282">
-        <v>96781</v>
+        <v>96600</v>
       </c>
       <c r="D25" s="282">
-        <v>6891</v>
+        <v>6756</v>
       </c>
       <c r="E25" s="282">
-        <v>68</v>
+        <v>175</v>
       </c>
       <c r="F25" s="282">
-        <v>89053</v>
+        <v>88861</v>
       </c>
       <c r="G25" s="282">
-        <v>67328</v>
+        <v>67052</v>
       </c>
       <c r="H25" s="282">
-        <v>67328</v>
+        <v>67052</v>
       </c>
       <c r="I25" s="282">
         <v>0</v>
       </c>
       <c r="J25" s="282">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K25" s="282">
         <v>0</v>
       </c>
       <c r="L25" s="282">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M25" s="285">
         <v>0</v>
       </c>
       <c r="N25" s="288">
-        <v>1961</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="312" t="s">
         <v>311</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="174"/>
       <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>312</v>
       </c>
       <c r="B27" s="282">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C27" s="282">
-        <v>6279</v>
+        <v>6306</v>
       </c>
       <c r="D27" s="282">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="E27" s="282">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="F27" s="282">
-        <v>5816</v>
+        <v>5843</v>
       </c>
       <c r="G27" s="282">
-        <v>4030</v>
+        <v>4084</v>
       </c>
       <c r="H27" s="282">
-        <v>4030</v>
-[...14 lines deleted...]
-        <v>0</v>
+        <v>4073</v>
+      </c>
+      <c r="I27" s="282">
+        <v>11</v>
+      </c>
+      <c r="J27" s="282">
+        <v>23</v>
+      </c>
+      <c r="K27" s="282">
+        <v>11</v>
+      </c>
+      <c r="L27" s="282">
+        <v>12</v>
+      </c>
+      <c r="M27" s="285">
+        <v>0.56</v>
       </c>
       <c r="N27" s="288">
         <v>56</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>313</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="174"/>
       <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>314</v>
       </c>
       <c r="B29" s="282">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="C29" s="282">
-        <v>11229</v>
+        <v>11262</v>
       </c>
       <c r="D29" s="282">
         <v>737</v>
       </c>
       <c r="E29" s="282">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F29" s="282">
-        <v>10403</v>
+        <v>10439</v>
       </c>
       <c r="G29" s="282">
-        <v>8177</v>
+        <v>8485</v>
       </c>
       <c r="H29" s="282">
-        <v>8166</v>
+        <v>8475</v>
       </c>
       <c r="I29" s="282">
         <v>10</v>
       </c>
       <c r="J29" s="282">
         <v>10</v>
       </c>
       <c r="K29" s="282">
         <v>10</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="285">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="N29" s="288">
         <v>82</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>315</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="174"/>
       <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>316</v>
       </c>
       <c r="B31" s="282">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="C31" s="282">
-        <v>6572</v>
+        <v>6571</v>
       </c>
       <c r="D31" s="282">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="E31" s="282">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F31" s="282">
-        <v>5974</v>
+        <v>5990</v>
       </c>
       <c r="G31" s="282">
-        <v>4549</v>
+        <v>4596</v>
       </c>
       <c r="H31" s="282">
-        <v>4539</v>
+        <v>4580</v>
       </c>
       <c r="I31" s="282">
+        <v>16</v>
+      </c>
+      <c r="J31" s="282">
+        <v>27</v>
+      </c>
+      <c r="K31" s="282">
+        <v>16</v>
+      </c>
+      <c r="L31" s="282">
         <v>11</v>
       </c>
-      <c r="J31" s="282">
-[...7 lines deleted...]
-      </c>
       <c r="M31" s="285">
-        <v>0.44</v>
+        <v>0.59</v>
       </c>
       <c r="N31" s="288">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>317</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="174"/>
       <c r="N32" s="171"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25"/>
       <c r="B33" s="169"/>
       <c r="C33" s="169"/>
       <c r="D33" s="169"/>
@@ -7801,51 +7801,51 @@
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="H35:H36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="175" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="25.125" customWidth="1"/>
     <col min="2" max="2" width="6.875" customWidth="1"/>
     <col min="3" max="3" width="7.625" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.625" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.5" customWidth="1"/>
@@ -7896,57 +7896,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="76" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="77" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="78" t="s">
         <v>81</v>
       </c>
@@ -8151,879 +8151,879 @@
       </c>
       <c r="K10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="92" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="88" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="93" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>69</v>
       </c>
       <c r="B11" s="267">
         <v>34433</v>
       </c>
       <c r="C11" s="267">
-        <v>614527</v>
+        <v>549744</v>
       </c>
       <c r="D11" s="267">
-        <v>71030</v>
+        <v>73716</v>
       </c>
       <c r="E11" s="267">
-        <v>2148</v>
+        <v>5666</v>
       </c>
       <c r="F11" s="267">
-        <v>80903</v>
+        <v>95481</v>
       </c>
       <c r="G11" s="267">
-        <v>444493</v>
+        <v>412353</v>
       </c>
       <c r="H11" s="267">
-        <v>50651</v>
+        <v>68052</v>
       </c>
       <c r="I11" s="267">
-        <v>50651</v>
+        <v>68052</v>
       </c>
       <c r="J11" s="299">
         <v>0</v>
       </c>
       <c r="K11" s="299">
         <v>0</v>
       </c>
       <c r="L11" s="299">
         <v>0</v>
       </c>
       <c r="M11" s="299">
         <v>0</v>
       </c>
       <c r="N11" s="302">
         <v>0</v>
       </c>
       <c r="O11" s="275">
-        <v>570</v>
+        <v>744</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>153</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="282">
         <v>30554</v>
       </c>
       <c r="C13" s="282">
-        <v>427884</v>
+        <v>436754</v>
       </c>
       <c r="D13" s="282">
-        <v>45032</v>
+        <v>46355</v>
       </c>
       <c r="E13" s="282">
-        <v>591</v>
+        <v>1406</v>
       </c>
       <c r="F13" s="282">
-        <v>273611</v>
+        <v>272629</v>
       </c>
       <c r="G13" s="282">
-        <v>310646</v>
+        <v>313502</v>
       </c>
       <c r="H13" s="282">
-        <v>239249</v>
+        <v>240266</v>
       </c>
       <c r="I13" s="282">
-        <v>237993</v>
+        <v>238930</v>
       </c>
       <c r="J13" s="282">
-        <v>1256</v>
+        <v>1336</v>
       </c>
       <c r="K13" s="282">
-        <v>1257</v>
+        <v>1336</v>
       </c>
       <c r="L13" s="282">
-        <v>1203</v>
+        <v>1252</v>
       </c>
       <c r="M13" s="282">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="N13" s="285">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="O13" s="288">
-        <v>3150</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="282">
         <v>97181</v>
       </c>
       <c r="C15" s="282">
-        <v>2493776</v>
+        <v>2566463</v>
       </c>
       <c r="D15" s="282">
-        <v>150111</v>
+        <v>154749</v>
       </c>
       <c r="E15" s="282">
-        <v>2942</v>
+        <v>7253</v>
       </c>
       <c r="F15" s="282">
-        <v>1727464</v>
+        <v>1768495</v>
       </c>
       <c r="G15" s="282">
-        <v>2169508</v>
+        <v>2223146</v>
       </c>
       <c r="H15" s="282">
-        <v>1694563</v>
+        <v>1734766</v>
       </c>
       <c r="I15" s="282">
-        <v>1692985</v>
+        <v>1732788</v>
       </c>
       <c r="J15" s="282">
-        <v>1579</v>
+        <v>1978</v>
       </c>
       <c r="K15" s="282">
-        <v>2847</v>
+        <v>2908</v>
       </c>
       <c r="L15" s="282">
-        <v>1856</v>
+        <v>2005</v>
       </c>
       <c r="M15" s="282">
-        <v>990</v>
+        <v>903</v>
       </c>
       <c r="N15" s="285">
         <v>0.17</v>
       </c>
       <c r="O15" s="288">
-        <v>21942</v>
+        <v>22024</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="282">
         <v>29106</v>
       </c>
       <c r="C17" s="282">
-        <v>788761</v>
+        <v>769863</v>
       </c>
       <c r="D17" s="282">
-        <v>56384</v>
+        <v>57817</v>
       </c>
       <c r="E17" s="282">
-        <v>1667</v>
+        <v>3841</v>
       </c>
       <c r="F17" s="282">
-        <v>345310</v>
+        <v>347750</v>
       </c>
       <c r="G17" s="282">
-        <v>649494</v>
+        <v>621354</v>
       </c>
       <c r="H17" s="282">
-        <v>324179</v>
+        <v>322729</v>
       </c>
       <c r="I17" s="282">
-        <v>324115</v>
+        <v>322664</v>
       </c>
       <c r="J17" s="282">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K17" s="282">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="L17" s="282">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="M17" s="282">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="N17" s="285">
         <v>0.08</v>
       </c>
       <c r="O17" s="288">
-        <v>5083</v>
+        <v>4967</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="282">
-        <v>60216</v>
+        <v>64251</v>
       </c>
       <c r="C19" s="282">
-        <v>997291</v>
+        <v>998651</v>
       </c>
       <c r="D19" s="282">
-        <v>94145</v>
+        <v>94650</v>
       </c>
       <c r="E19" s="282">
-        <v>1916</v>
+        <v>4987</v>
       </c>
       <c r="F19" s="282">
-        <v>691250</v>
+        <v>702401</v>
       </c>
       <c r="G19" s="282">
-        <v>845787</v>
+        <v>836948</v>
       </c>
       <c r="H19" s="282">
-        <v>641459</v>
+        <v>651599</v>
       </c>
       <c r="I19" s="282">
-        <v>640561</v>
+        <v>650901</v>
       </c>
       <c r="J19" s="282">
-        <v>898</v>
+        <v>698</v>
       </c>
       <c r="K19" s="282">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="L19" s="282">
-        <v>929</v>
+        <v>726</v>
       </c>
       <c r="M19" s="282">
-        <v>219</v>
+        <v>423</v>
       </c>
       <c r="N19" s="285">
         <v>0.18</v>
       </c>
       <c r="O19" s="288">
-        <v>7734</v>
+        <v>7879</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="282">
         <v>11112</v>
       </c>
       <c r="C21" s="282">
-        <v>364697</v>
+        <v>377866</v>
       </c>
       <c r="D21" s="282">
-        <v>56170</v>
+        <v>54260</v>
       </c>
       <c r="E21" s="282">
-        <v>1141</v>
+        <v>3162</v>
       </c>
       <c r="F21" s="282">
-        <v>234171</v>
+        <v>246941</v>
       </c>
       <c r="G21" s="282">
-        <v>294231</v>
+        <v>300269</v>
       </c>
       <c r="H21" s="282">
-        <v>228957</v>
+        <v>239630</v>
       </c>
       <c r="I21" s="282">
-        <v>228921</v>
+        <v>239485</v>
       </c>
       <c r="J21" s="282">
-        <v>36</v>
+        <v>145</v>
       </c>
       <c r="K21" s="282">
-        <v>144</v>
+        <v>244</v>
       </c>
       <c r="L21" s="282">
-        <v>36</v>
+        <v>145</v>
       </c>
       <c r="M21" s="282">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="N21" s="285">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O21" s="288">
         <v>3457</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="282">
         <v>34800</v>
       </c>
       <c r="C23" s="282">
-        <v>810227</v>
+        <v>872670</v>
       </c>
       <c r="D23" s="282">
-        <v>70260</v>
+        <v>68195</v>
       </c>
       <c r="E23" s="282">
-        <v>2561</v>
+        <v>7028</v>
       </c>
       <c r="F23" s="282">
-        <v>409388</v>
+        <v>414625</v>
       </c>
       <c r="G23" s="282">
-        <v>642891</v>
+        <v>696016</v>
       </c>
       <c r="H23" s="282">
-        <v>348359</v>
+        <v>355131</v>
       </c>
       <c r="I23" s="282">
-        <v>348131</v>
+        <v>354857</v>
       </c>
       <c r="J23" s="282">
-        <v>228</v>
+        <v>273</v>
       </c>
       <c r="K23" s="282">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="L23" s="282">
-        <v>225</v>
+        <v>272</v>
       </c>
       <c r="M23" s="282">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="N23" s="285">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="O23" s="288">
-        <v>4512</v>
+        <v>4571</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="282">
         <v>3202</v>
       </c>
       <c r="C25" s="282">
-        <v>99092</v>
+        <v>101060</v>
       </c>
       <c r="D25" s="282">
-        <v>6223</v>
+        <v>6211</v>
       </c>
       <c r="E25" s="282">
-        <v>51</v>
+        <v>129</v>
       </c>
       <c r="F25" s="282">
-        <v>63701</v>
+        <v>65043</v>
       </c>
       <c r="G25" s="282">
-        <v>83576</v>
+        <v>84195</v>
       </c>
       <c r="H25" s="282">
-        <v>63155</v>
+        <v>64597</v>
       </c>
       <c r="I25" s="282">
-        <v>63096</v>
+        <v>64519</v>
       </c>
       <c r="J25" s="282">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="K25" s="282">
-        <v>65</v>
+        <v>104</v>
       </c>
       <c r="L25" s="282">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="M25" s="282">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="N25" s="285">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="O25" s="288">
-        <v>748</v>
+        <v>763</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="282">
         <v>14012</v>
       </c>
       <c r="C27" s="282">
-        <v>268555</v>
+        <v>271359</v>
       </c>
       <c r="D27" s="282">
-        <v>18119</v>
+        <v>18634</v>
       </c>
       <c r="E27" s="282">
-        <v>286</v>
+        <v>760</v>
       </c>
       <c r="F27" s="282">
-        <v>188527</v>
+        <v>192809</v>
       </c>
       <c r="G27" s="282">
-        <v>241616</v>
+        <v>242536</v>
       </c>
       <c r="H27" s="282">
-        <v>188382</v>
+        <v>192618</v>
       </c>
       <c r="I27" s="282">
-        <v>188381</v>
+        <v>192617</v>
       </c>
       <c r="J27" s="282">
         <v>1</v>
       </c>
       <c r="K27" s="282">
         <v>1</v>
       </c>
       <c r="L27" s="282">
         <v>1</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="285">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>3309</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="282">
         <v>49815</v>
       </c>
       <c r="C29" s="282">
-        <v>1404616</v>
+        <v>1434415</v>
       </c>
       <c r="D29" s="282">
-        <v>84236</v>
+        <v>87702</v>
       </c>
       <c r="E29" s="282">
-        <v>1821</v>
+        <v>4723</v>
       </c>
       <c r="F29" s="282">
-        <v>938177</v>
+        <v>962760</v>
       </c>
       <c r="G29" s="282">
-        <v>1184670</v>
+        <v>1204714</v>
       </c>
       <c r="H29" s="282">
-        <v>902287</v>
+        <v>924795</v>
       </c>
       <c r="I29" s="282">
-        <v>901654</v>
+        <v>924164</v>
       </c>
       <c r="J29" s="282">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="K29" s="282">
-        <v>1125</v>
+        <v>1190</v>
       </c>
       <c r="L29" s="282">
-        <v>844</v>
+        <v>812</v>
       </c>
       <c r="M29" s="282">
-        <v>281</v>
+        <v>378</v>
       </c>
       <c r="N29" s="285">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>11649</v>
+        <v>11823</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="282">
         <v>40403</v>
       </c>
       <c r="C31" s="282">
-        <v>832921</v>
+        <v>841389</v>
       </c>
       <c r="D31" s="282">
-        <v>57236</v>
+        <v>58160</v>
       </c>
       <c r="E31" s="282">
-        <v>1202</v>
+        <v>3031</v>
       </c>
       <c r="F31" s="282">
-        <v>547134</v>
+        <v>561692</v>
       </c>
       <c r="G31" s="282">
-        <v>728058</v>
+        <v>740410</v>
       </c>
       <c r="H31" s="282">
-        <v>543552</v>
+        <v>557272</v>
       </c>
       <c r="I31" s="282">
-        <v>543548</v>
+        <v>557268</v>
       </c>
       <c r="J31" s="282">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K31" s="282">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L31" s="282">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M31" s="282">
         <v>3</v>
       </c>
       <c r="N31" s="285">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>6635</v>
+        <v>6555</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="282">
         <v>19403</v>
       </c>
       <c r="C33" s="282">
-        <v>347975</v>
+        <v>342969</v>
       </c>
       <c r="D33" s="282">
-        <v>25105</v>
+        <v>25421</v>
       </c>
       <c r="E33" s="282">
-        <v>398</v>
+        <v>897</v>
       </c>
       <c r="F33" s="282">
-        <v>244861</v>
+        <v>240457</v>
       </c>
       <c r="G33" s="282">
-        <v>302496</v>
+        <v>293048</v>
       </c>
       <c r="H33" s="282">
-        <v>236261</v>
+        <v>231442</v>
       </c>
       <c r="I33" s="282">
-        <v>235636</v>
+        <v>230874</v>
       </c>
       <c r="J33" s="282">
-        <v>625</v>
+        <v>568</v>
       </c>
       <c r="K33" s="282">
-        <v>677</v>
+        <v>632</v>
       </c>
       <c r="L33" s="282">
-        <v>627</v>
+        <v>578</v>
       </c>
       <c r="M33" s="282">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N33" s="285">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="O33" s="288">
-        <v>2957</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="282">
         <v>13815</v>
       </c>
       <c r="C35" s="282">
-        <v>221747</v>
+        <v>225651</v>
       </c>
       <c r="D35" s="282">
-        <v>19096</v>
+        <v>19642</v>
       </c>
       <c r="E35" s="282">
-        <v>311</v>
+        <v>818</v>
       </c>
       <c r="F35" s="282">
-        <v>158476</v>
+        <v>158329</v>
       </c>
       <c r="G35" s="282">
-        <v>198788</v>
+        <v>201230</v>
       </c>
       <c r="H35" s="282">
-        <v>155649</v>
+        <v>155537</v>
       </c>
       <c r="I35" s="282">
-        <v>155052</v>
+        <v>154886</v>
       </c>
       <c r="J35" s="282">
-        <v>598</v>
+        <v>650</v>
       </c>
       <c r="K35" s="282">
-        <v>953</v>
+        <v>847</v>
       </c>
       <c r="L35" s="282">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="M35" s="282">
-        <v>308</v>
+        <v>210</v>
       </c>
       <c r="N35" s="285">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="O35" s="288">
-        <v>1878</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
@@ -9379,51 +9379,51 @@
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="O33:O34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="O35:O36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="J35:J36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="167" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="25.125" customWidth="1"/>
     <col min="2" max="2" width="6.875" customWidth="1"/>
     <col min="3" max="3" width="7.625" customWidth="1"/>
     <col min="4" max="4" width="6.875" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.625" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.625" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.5" customWidth="1"/>
@@ -9474,57 +9474,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="14"/>
       <c r="K4" s="14"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="98" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="102" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="99" t="s">
         <v>81</v>
       </c>
@@ -9726,882 +9726,882 @@
       </c>
       <c r="J10" s="117" t="s">
         <v>109</v>
       </c>
       <c r="K10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="107" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="114" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="109" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="263" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="267">
-        <v>45406</v>
+        <v>48145</v>
       </c>
       <c r="C11" s="267">
-        <v>1049534</v>
+        <v>1048616</v>
       </c>
       <c r="D11" s="267">
-        <v>85654</v>
+        <v>85461</v>
       </c>
       <c r="E11" s="267">
-        <v>1421</v>
+        <v>3359</v>
       </c>
       <c r="F11" s="267">
-        <v>678230</v>
+        <v>692830</v>
       </c>
       <c r="G11" s="267">
-        <v>850006</v>
+        <v>845113</v>
       </c>
       <c r="H11" s="267">
-        <v>650642</v>
+        <v>660734</v>
       </c>
       <c r="I11" s="267">
-        <v>649294</v>
+        <v>659541</v>
       </c>
       <c r="J11" s="267">
-        <v>1348</v>
+        <v>1193</v>
       </c>
       <c r="K11" s="267">
-        <v>1862</v>
+        <v>1711</v>
       </c>
       <c r="L11" s="267">
-        <v>1577</v>
+        <v>1464</v>
       </c>
       <c r="M11" s="267">
-        <v>285</v>
+        <v>247</v>
       </c>
       <c r="N11" s="271">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="O11" s="275">
-        <v>7821</v>
+        <v>8599</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.45" customHeight="1">
       <c r="A12" s="278" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="179"/>
       <c r="J12" s="179"/>
       <c r="K12" s="179"/>
       <c r="L12" s="179"/>
       <c r="M12" s="179"/>
       <c r="N12" s="177"/>
       <c r="O12" s="186"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="282">
-        <v>48653</v>
+        <v>49234</v>
       </c>
       <c r="C13" s="282">
-        <v>864670</v>
+        <v>904642</v>
       </c>
       <c r="D13" s="282">
-        <v>71325</v>
+        <v>71120</v>
       </c>
       <c r="E13" s="282">
-        <v>889</v>
+        <v>2262</v>
       </c>
       <c r="F13" s="282">
-        <v>540969</v>
+        <v>562109</v>
       </c>
       <c r="G13" s="282">
-        <v>707621</v>
+        <v>740893</v>
       </c>
       <c r="H13" s="282">
-        <v>512447</v>
+        <v>529398</v>
       </c>
       <c r="I13" s="282">
-        <v>512315</v>
+        <v>529266</v>
       </c>
       <c r="J13" s="282">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="K13" s="282">
-        <v>278</v>
+        <v>291</v>
       </c>
       <c r="L13" s="282">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="M13" s="282">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="N13" s="285">
         <v>0.05</v>
       </c>
       <c r="O13" s="288">
-        <v>6482</v>
+        <v>6616</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.45" customHeight="1">
       <c r="A14" s="278" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="22" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="282">
         <v>87303</v>
       </c>
       <c r="C15" s="282">
-        <v>2480260</v>
+        <v>2662427</v>
       </c>
       <c r="D15" s="282">
-        <v>160233</v>
+        <v>167806</v>
       </c>
       <c r="E15" s="282">
-        <v>3133</v>
+        <v>7479</v>
       </c>
       <c r="F15" s="282">
-        <v>1525594</v>
+        <v>1603766</v>
       </c>
       <c r="G15" s="282">
-        <v>2235353</v>
+        <v>2404788</v>
       </c>
       <c r="H15" s="282">
-        <v>1494514</v>
+        <v>1561939</v>
       </c>
       <c r="I15" s="282">
-        <v>1493244</v>
+        <v>1560583</v>
       </c>
       <c r="J15" s="282">
-        <v>1270</v>
+        <v>1356</v>
       </c>
       <c r="K15" s="282">
-        <v>1319</v>
+        <v>1403</v>
       </c>
       <c r="L15" s="282">
-        <v>1173</v>
+        <v>1244</v>
       </c>
       <c r="M15" s="282">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="N15" s="285">
         <v>0.09</v>
       </c>
       <c r="O15" s="288">
-        <v>17442</v>
+        <v>18168</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.45" customHeight="1">
       <c r="A16" s="278" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="22" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="282">
-        <v>110735</v>
+        <v>119145</v>
       </c>
       <c r="C17" s="282">
-        <v>2935686</v>
+        <v>3023326</v>
       </c>
       <c r="D17" s="282">
-        <v>205855</v>
+        <v>202209</v>
       </c>
       <c r="E17" s="282">
-        <v>6155</v>
+        <v>13233</v>
       </c>
       <c r="F17" s="282">
-        <v>1801522</v>
+        <v>1874905</v>
       </c>
       <c r="G17" s="282">
-        <v>2420010</v>
+        <v>2480827</v>
       </c>
       <c r="H17" s="282">
-        <v>1739949</v>
+        <v>1805937</v>
       </c>
       <c r="I17" s="282">
-        <v>1738232</v>
+        <v>1804409</v>
       </c>
       <c r="J17" s="282">
-        <v>1716</v>
+        <v>1528</v>
       </c>
       <c r="K17" s="282">
-        <v>1971</v>
+        <v>1879</v>
       </c>
       <c r="L17" s="282">
-        <v>1832</v>
+        <v>1677</v>
       </c>
       <c r="M17" s="282">
-        <v>139</v>
+        <v>202</v>
       </c>
       <c r="N17" s="285">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O17" s="288">
-        <v>23758</v>
+        <v>23756</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.45" customHeight="1">
       <c r="A18" s="278" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="22" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="282">
         <v>146320</v>
       </c>
       <c r="C19" s="282">
-        <v>4427744</v>
+        <v>4652438</v>
       </c>
       <c r="D19" s="282">
-        <v>302924</v>
+        <v>294845</v>
       </c>
       <c r="E19" s="282">
-        <v>7394</v>
+        <v>18535</v>
       </c>
       <c r="F19" s="282">
-        <v>2659441</v>
+        <v>2789365</v>
       </c>
       <c r="G19" s="282">
-        <v>3701343</v>
+        <v>3890506</v>
       </c>
       <c r="H19" s="282">
-        <v>2613818</v>
+        <v>2740597</v>
       </c>
       <c r="I19" s="282">
-        <v>2611133</v>
+        <v>2738039</v>
       </c>
       <c r="J19" s="282">
-        <v>2685</v>
+        <v>2558</v>
       </c>
       <c r="K19" s="282">
-        <v>3828</v>
+        <v>4187</v>
       </c>
       <c r="L19" s="282">
-        <v>2899</v>
+        <v>2917</v>
       </c>
       <c r="M19" s="282">
-        <v>930</v>
+        <v>1270</v>
       </c>
       <c r="N19" s="285">
         <v>0.15</v>
       </c>
       <c r="O19" s="288">
-        <v>31155</v>
+        <v>32375</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.45" customHeight="1">
       <c r="A20" s="278" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="22" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="282">
         <v>47036</v>
       </c>
       <c r="C21" s="282">
-        <v>946853</v>
+        <v>980332</v>
       </c>
       <c r="D21" s="282">
-        <v>80114</v>
+        <v>81683</v>
       </c>
       <c r="E21" s="282">
-        <v>1631</v>
+        <v>4199</v>
       </c>
       <c r="F21" s="282">
-        <v>550547</v>
+        <v>571146</v>
       </c>
       <c r="G21" s="282">
-        <v>705816</v>
+        <v>726724</v>
       </c>
       <c r="H21" s="282">
-        <v>527456</v>
+        <v>541586</v>
       </c>
       <c r="I21" s="282">
-        <v>526710</v>
+        <v>540869</v>
       </c>
       <c r="J21" s="282">
-        <v>746</v>
+        <v>717</v>
       </c>
       <c r="K21" s="282">
-        <v>1369</v>
+        <v>1320</v>
       </c>
       <c r="L21" s="282">
-        <v>728</v>
+        <v>700</v>
       </c>
       <c r="M21" s="282">
-        <v>642</v>
+        <v>620</v>
       </c>
       <c r="N21" s="285">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="O21" s="288">
-        <v>6637</v>
+        <v>6761</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.45" customHeight="1">
       <c r="A22" s="278" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="22" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="282">
         <v>84250</v>
       </c>
       <c r="C23" s="282">
-        <v>1003133</v>
+        <v>1072560</v>
       </c>
       <c r="D23" s="282">
-        <v>104671</v>
+        <v>107254</v>
       </c>
       <c r="E23" s="282">
-        <v>2511</v>
+        <v>6566</v>
       </c>
       <c r="F23" s="282">
-        <v>634756</v>
+        <v>646078</v>
       </c>
       <c r="G23" s="282">
-        <v>789326</v>
+        <v>848627</v>
       </c>
       <c r="H23" s="282">
-        <v>537651</v>
+        <v>548468</v>
       </c>
       <c r="I23" s="282">
-        <v>536923</v>
+        <v>547790</v>
       </c>
       <c r="J23" s="282">
-        <v>728</v>
+        <v>678</v>
       </c>
       <c r="K23" s="282">
-        <v>1041</v>
+        <v>1011</v>
       </c>
       <c r="L23" s="282">
-        <v>767</v>
+        <v>735</v>
       </c>
       <c r="M23" s="282">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="N23" s="285">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O23" s="288">
-        <v>7908</v>
+        <v>7988</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.45" customHeight="1">
       <c r="A24" s="278" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="22" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="282">
         <v>122992</v>
       </c>
       <c r="C25" s="282">
-        <v>3170520</v>
+        <v>3401963</v>
       </c>
       <c r="D25" s="282">
-        <v>220975</v>
+        <v>228791</v>
       </c>
       <c r="E25" s="282">
-        <v>4914</v>
+        <v>11931</v>
       </c>
       <c r="F25" s="282">
-        <v>2008287</v>
+        <v>2123596</v>
       </c>
       <c r="G25" s="282">
-        <v>2618210</v>
+        <v>2825892</v>
       </c>
       <c r="H25" s="282">
-        <v>1948286</v>
+        <v>2052374</v>
       </c>
       <c r="I25" s="282">
-        <v>1946088</v>
+        <v>2050058</v>
       </c>
       <c r="J25" s="282">
-        <v>2198</v>
+        <v>2317</v>
       </c>
       <c r="K25" s="282">
-        <v>2661</v>
+        <v>2721</v>
       </c>
       <c r="L25" s="282">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="M25" s="282">
-        <v>669</v>
+        <v>736</v>
       </c>
       <c r="N25" s="285">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O25" s="288">
-        <v>23953</v>
+        <v>25244</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.45" customHeight="1">
       <c r="A26" s="278" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="23" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="282">
         <v>19576</v>
       </c>
       <c r="C27" s="282">
-        <v>396347</v>
+        <v>402216</v>
       </c>
       <c r="D27" s="282">
-        <v>36554</v>
+        <v>36822</v>
       </c>
       <c r="E27" s="282">
-        <v>344</v>
+        <v>941</v>
       </c>
       <c r="F27" s="282">
-        <v>273517</v>
+        <v>279888</v>
       </c>
       <c r="G27" s="282">
-        <v>345927</v>
+        <v>351957</v>
       </c>
       <c r="H27" s="282">
-        <v>258218</v>
+        <v>264985</v>
       </c>
       <c r="I27" s="282">
-        <v>257794</v>
+        <v>264755</v>
       </c>
       <c r="J27" s="282">
-        <v>424</v>
+        <v>231</v>
       </c>
       <c r="K27" s="282">
-        <v>447</v>
+        <v>247</v>
       </c>
       <c r="L27" s="282">
-        <v>396</v>
+        <v>199</v>
       </c>
       <c r="M27" s="282">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="N27" s="285">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="O27" s="288">
-        <v>4101</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.45" customHeight="1">
       <c r="A28" s="290" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="22" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="282">
-        <v>171285</v>
+        <v>186844</v>
       </c>
       <c r="C29" s="282">
-        <v>6041082</v>
+        <v>6449991</v>
       </c>
       <c r="D29" s="282">
-        <v>454034</v>
+        <v>458611</v>
       </c>
       <c r="E29" s="282">
-        <v>11636</v>
+        <v>31389</v>
       </c>
       <c r="F29" s="282">
-        <v>3726468</v>
+        <v>3990362</v>
       </c>
       <c r="G29" s="282">
-        <v>4928032</v>
+        <v>5369508</v>
       </c>
       <c r="H29" s="282">
-        <v>3623217</v>
+        <v>3874604</v>
       </c>
       <c r="I29" s="282">
-        <v>3618744</v>
+        <v>3870002</v>
       </c>
       <c r="J29" s="282">
-        <v>4473</v>
+        <v>4602</v>
       </c>
       <c r="K29" s="282">
-        <v>4549</v>
+        <v>4874</v>
       </c>
       <c r="L29" s="282">
-        <v>2754</v>
+        <v>2993</v>
       </c>
       <c r="M29" s="282">
-        <v>1794</v>
+        <v>1881</v>
       </c>
       <c r="N29" s="285">
         <v>0.13</v>
       </c>
       <c r="O29" s="288">
-        <v>44565</v>
+        <v>47182</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.45" customHeight="1">
       <c r="A30" s="278" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="22" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="282">
         <v>10000</v>
       </c>
       <c r="C31" s="282">
-        <v>72781</v>
+        <v>78845</v>
       </c>
       <c r="D31" s="282">
-        <v>7662</v>
+        <v>7396</v>
       </c>
       <c r="E31" s="282">
-        <v>-178</v>
+        <v>-457</v>
       </c>
       <c r="F31" s="282">
-        <v>42254</v>
+        <v>50492</v>
       </c>
       <c r="G31" s="282">
-        <v>61792</v>
+        <v>68984</v>
       </c>
       <c r="H31" s="282">
-        <v>41594</v>
+        <v>49748</v>
       </c>
       <c r="I31" s="282">
-        <v>41586</v>
+        <v>49738</v>
       </c>
       <c r="J31" s="282">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="K31" s="282">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L31" s="282">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M31" s="282">
         <v>3</v>
       </c>
       <c r="N31" s="285">
         <v>0.02</v>
       </c>
       <c r="O31" s="288">
-        <v>489</v>
+        <v>581</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.45" customHeight="1">
       <c r="A32" s="278" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="282">
         <v>20000</v>
       </c>
       <c r="C33" s="282">
-        <v>111188</v>
+        <v>112182</v>
       </c>
       <c r="D33" s="282">
-        <v>15982</v>
+        <v>16061</v>
       </c>
       <c r="E33" s="282">
-        <v>27</v>
+        <v>130</v>
       </c>
       <c r="F33" s="282">
-        <v>76540</v>
+        <v>81587</v>
       </c>
       <c r="G33" s="282">
-        <v>93577</v>
+        <v>94560</v>
       </c>
       <c r="H33" s="282">
-        <v>76540</v>
+        <v>81587</v>
       </c>
       <c r="I33" s="282">
-        <v>76413</v>
+        <v>81455</v>
       </c>
       <c r="J33" s="282">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="K33" s="282">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="L33" s="282">
         <v>93</v>
       </c>
       <c r="M33" s="282">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="N33" s="285">
         <v>0.23</v>
       </c>
       <c r="O33" s="288">
-        <v>859</v>
+        <v>910</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.45" customHeight="1">
       <c r="A34" s="278" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="22" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="282">
         <v>10000</v>
       </c>
       <c r="C35" s="282">
-        <v>57018</v>
+        <v>58075</v>
       </c>
       <c r="D35" s="282">
-        <v>7098</v>
+        <v>6950</v>
       </c>
       <c r="E35" s="282">
-        <v>-95</v>
+        <v>-274</v>
       </c>
       <c r="F35" s="282">
-        <v>23360</v>
+        <v>27739</v>
       </c>
       <c r="G35" s="282">
-        <v>42261</v>
+        <v>42887</v>
       </c>
       <c r="H35" s="282">
-        <v>23360</v>
+        <v>27739</v>
       </c>
       <c r="I35" s="282">
-        <v>23358</v>
+        <v>27739</v>
       </c>
       <c r="J35" s="282">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K35" s="282">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L35" s="282">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="285">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="O35" s="288">
-        <v>254</v>
+        <v>299</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.45" customHeight="1" thickBot="1">
       <c r="A36" s="295" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
@@ -10953,51 +10953,51 @@
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="O5:O8"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="K5:M5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="168" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.125" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.125" customWidth="1"/>
     <col min="12" max="12" width="5.625" customWidth="1"/>
@@ -11047,57 +11047,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>81</v>
       </c>
@@ -11304,387 +11304,387 @@
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>43995</v>
       </c>
       <c r="C11" s="268">
-        <v>3963008</v>
+        <v>4057708</v>
       </c>
       <c r="D11" s="268">
-        <v>165103</v>
+        <v>169672</v>
       </c>
       <c r="E11" s="305">
-        <v>5825</v>
+        <v>12125</v>
       </c>
       <c r="F11" s="305">
-        <v>2264745</v>
+        <v>2491516</v>
       </c>
       <c r="G11" s="305">
-        <v>1799739</v>
+        <v>1600675</v>
       </c>
       <c r="H11" s="305">
-        <v>1352151</v>
+        <v>1459816</v>
       </c>
       <c r="I11" s="305">
-        <v>1352139</v>
+        <v>1459805</v>
       </c>
       <c r="J11" s="305">
         <v>12</v>
       </c>
       <c r="K11" s="305">
-        <v>37</v>
+        <v>230</v>
       </c>
       <c r="L11" s="305">
         <v>12</v>
       </c>
       <c r="M11" s="305">
-        <v>25</v>
+        <v>218</v>
       </c>
       <c r="N11" s="309">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="O11" s="310">
-        <v>20237</v>
+        <v>19924</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B13" s="282">
         <v>4454</v>
       </c>
       <c r="C13" s="282">
-        <v>575132</v>
+        <v>628308</v>
       </c>
       <c r="D13" s="282">
-        <v>30757</v>
+        <v>30251</v>
       </c>
       <c r="E13" s="282">
-        <v>1077</v>
+        <v>2377</v>
       </c>
       <c r="F13" s="282">
-        <v>422492</v>
+        <v>389661</v>
       </c>
       <c r="G13" s="282">
-        <v>318391</v>
+        <v>408922</v>
       </c>
       <c r="H13" s="282">
-        <v>245499</v>
+        <v>196940</v>
       </c>
       <c r="I13" s="282">
-        <v>245499</v>
+        <v>196940</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
       <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>2486</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>203</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>204</v>
       </c>
       <c r="B15" s="282">
         <v>390</v>
       </c>
       <c r="C15" s="282">
-        <v>84801</v>
+        <v>103373</v>
       </c>
       <c r="D15" s="282">
-        <v>14260</v>
+        <v>14450</v>
       </c>
       <c r="E15" s="282">
-        <v>632</v>
+        <v>785</v>
       </c>
       <c r="F15" s="282">
-        <v>25467</v>
+        <v>46266</v>
       </c>
       <c r="G15" s="282">
-        <v>51986</v>
+        <v>52066</v>
       </c>
       <c r="H15" s="282">
-        <v>20227</v>
+        <v>40296</v>
       </c>
       <c r="I15" s="282">
-        <v>20227</v>
+        <v>40296</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>202</v>
+        <v>403</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>205</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>206</v>
       </c>
       <c r="B17" s="282">
         <v>1000</v>
       </c>
       <c r="C17" s="282">
-        <v>23095</v>
+        <v>23778</v>
       </c>
       <c r="D17" s="282">
-        <v>5292</v>
+        <v>5310</v>
       </c>
       <c r="E17" s="282">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="F17" s="282">
-        <v>25038</v>
+        <v>25319</v>
       </c>
       <c r="G17" s="282">
-        <v>7985</v>
+        <v>7705</v>
       </c>
       <c r="H17" s="282">
-        <v>18651</v>
+        <v>19347</v>
       </c>
       <c r="I17" s="282">
-        <v>18639</v>
+        <v>19335</v>
       </c>
       <c r="J17" s="282">
         <v>12</v>
       </c>
       <c r="K17" s="282">
         <v>12</v>
       </c>
       <c r="L17" s="282">
         <v>12</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="285">
         <v>0.06</v>
       </c>
       <c r="O17" s="288">
-        <v>1921</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>207</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B19" s="282">
         <v>665</v>
       </c>
       <c r="C19" s="282">
-        <v>12886</v>
+        <v>12328</v>
       </c>
       <c r="D19" s="282">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="E19" s="282">
-        <v>-18</v>
+        <v>-21</v>
       </c>
       <c r="F19" s="282">
-        <v>21565</v>
+        <v>21473</v>
       </c>
       <c r="G19" s="282">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="H19" s="282">
-        <v>10614</v>
+        <v>10310</v>
       </c>
       <c r="I19" s="282">
-        <v>10614</v>
+        <v>10310</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
       <c r="N19" s="316">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>106</v>
+        <v>126</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>209</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>210</v>
       </c>
       <c r="B21" s="282">
         <v>200</v>
       </c>
       <c r="C21" s="282">
-        <v>5396</v>
+        <v>5236</v>
       </c>
       <c r="D21" s="282">
-        <v>1994</v>
+        <v>2044</v>
       </c>
       <c r="E21" s="282">
-        <v>24</v>
+        <v>90</v>
       </c>
       <c r="F21" s="293">
         <v>0</v>
       </c>
       <c r="G21" s="282">
         <v>7</v>
       </c>
       <c r="H21" s="293">
         <v>0</v>
       </c>
       <c r="I21" s="293">
         <v>0</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
@@ -11700,123 +11700,123 @@
         <v>211</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>212</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>201428</v>
+        <v>205626</v>
       </c>
       <c r="D23" s="282">
-        <v>7148</v>
+        <v>7054</v>
       </c>
       <c r="E23" s="282">
-        <v>-333</v>
+        <v>-419</v>
       </c>
       <c r="F23" s="282">
-        <v>113183</v>
+        <v>131043</v>
       </c>
       <c r="G23" s="282">
-        <v>3274</v>
+        <v>1331</v>
       </c>
       <c r="H23" s="282">
-        <v>76579</v>
+        <v>91864</v>
       </c>
       <c r="I23" s="282">
-        <v>76579</v>
+        <v>91864</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
       <c r="N23" s="316">
         <v>0</v>
       </c>
       <c r="O23" s="288">
-        <v>739</v>
+        <v>924</v>
       </c>
     </row>
     <row r="24" spans="1:15" ht="11.1" customHeight="1">
       <c r="A24" s="312" t="s">
         <v>213</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>214</v>
       </c>
       <c r="B25" s="282">
         <v>200</v>
       </c>
       <c r="C25" s="282">
-        <v>12047</v>
+        <v>11888</v>
       </c>
       <c r="D25" s="282">
-        <v>3388</v>
+        <v>3961</v>
       </c>
       <c r="E25" s="282">
-        <v>233</v>
+        <v>941</v>
       </c>
       <c r="F25" s="293">
         <v>0</v>
       </c>
       <c r="G25" s="293">
         <v>0</v>
       </c>
       <c r="H25" s="293">
         <v>0</v>
       </c>
       <c r="I25" s="293">
         <v>0</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
@@ -11832,351 +11832,351 @@
         <v>215</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>216</v>
       </c>
       <c r="B27" s="282">
         <v>1650</v>
       </c>
       <c r="C27" s="282">
-        <v>90465</v>
+        <v>83703</v>
       </c>
       <c r="D27" s="282">
-        <v>2017</v>
+        <v>2260</v>
       </c>
       <c r="E27" s="282">
-        <v>78</v>
+        <v>399</v>
       </c>
       <c r="F27" s="282">
-        <v>17965</v>
+        <v>15678</v>
       </c>
       <c r="G27" s="282">
-        <v>2117</v>
+        <v>2110</v>
       </c>
       <c r="H27" s="282">
-        <v>16749</v>
+        <v>14468</v>
       </c>
       <c r="I27" s="282">
-        <v>16749</v>
+        <v>14468</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="316">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>579</v>
+        <v>274</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>217</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>218</v>
       </c>
       <c r="B29" s="282">
         <v>510</v>
       </c>
       <c r="C29" s="282">
-        <v>204448</v>
+        <v>172222</v>
       </c>
       <c r="D29" s="282">
-        <v>2551</v>
+        <v>2901</v>
       </c>
       <c r="E29" s="282">
-        <v>232</v>
+        <v>82</v>
       </c>
       <c r="F29" s="282">
-        <v>28223</v>
+        <v>38772</v>
       </c>
       <c r="G29" s="282">
-        <v>157931</v>
+        <v>110283</v>
       </c>
       <c r="H29" s="282">
-        <v>8691</v>
+        <v>9873</v>
       </c>
       <c r="I29" s="282">
-        <v>8691</v>
+        <v>9873</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
       <c r="N29" s="316">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>87</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>219</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>220</v>
       </c>
       <c r="B31" s="282">
         <v>881</v>
       </c>
       <c r="C31" s="282">
-        <v>38980</v>
+        <v>39800</v>
       </c>
       <c r="D31" s="282">
-        <v>3024</v>
+        <v>3089</v>
       </c>
       <c r="E31" s="282">
-        <v>69</v>
+        <v>143</v>
       </c>
       <c r="F31" s="282">
-        <v>37795</v>
+        <v>38643</v>
       </c>
       <c r="G31" s="282">
-        <v>12262</v>
+        <v>9602</v>
       </c>
       <c r="H31" s="282">
-        <v>36001</v>
+        <v>36949</v>
       </c>
       <c r="I31" s="282">
-        <v>36001</v>
+        <v>36949</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="316">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>403</v>
+        <v>411</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>221</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>222</v>
       </c>
       <c r="B33" s="282">
         <v>2000</v>
       </c>
       <c r="C33" s="282">
-        <v>93308</v>
+        <v>106142</v>
       </c>
       <c r="D33" s="282">
-        <v>4280</v>
+        <v>4404</v>
       </c>
       <c r="E33" s="282">
-        <v>204</v>
+        <v>350</v>
       </c>
       <c r="F33" s="282">
-        <v>12049</v>
+        <v>20973</v>
       </c>
       <c r="G33" s="282">
-        <v>62395</v>
+        <v>62493</v>
       </c>
       <c r="H33" s="282">
-        <v>8217</v>
+        <v>17211</v>
       </c>
       <c r="I33" s="282">
-        <v>8217</v>
+        <v>17211</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
       <c r="N33" s="316">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>82</v>
+        <v>172</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
       <c r="A34" s="312" t="s">
         <v>223</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B35" s="282">
         <v>200</v>
       </c>
       <c r="C35" s="282">
-        <v>204396</v>
+        <v>209675</v>
       </c>
       <c r="D35" s="282">
-        <v>8128</v>
+        <v>8420</v>
       </c>
       <c r="E35" s="282">
-        <v>132</v>
+        <v>487</v>
       </c>
       <c r="F35" s="282">
-        <v>199087</v>
+        <v>229296</v>
       </c>
       <c r="G35" s="282">
-        <v>34021</v>
+        <v>41778</v>
       </c>
       <c r="H35" s="282">
-        <v>141302</v>
+        <v>160876</v>
       </c>
       <c r="I35" s="282">
-        <v>141302</v>
+        <v>160876</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="316">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>1835</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="321" t="s">
         <v>225</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
@@ -12513,51 +12513,51 @@
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="169" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.125" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.125" customWidth="1"/>
     <col min="12" max="12" width="5.625" customWidth="1"/>
@@ -12607,57 +12607,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="122" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="119" t="s">
         <v>81</v>
       </c>
@@ -12864,453 +12864,453 @@
       </c>
       <c r="K10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="130" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="138" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="132" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>71</v>
       </c>
       <c r="B11" s="267">
         <v>890</v>
       </c>
       <c r="C11" s="267">
-        <v>233834</v>
+        <v>228354</v>
       </c>
       <c r="D11" s="267">
-        <v>4994</v>
+        <v>5870</v>
       </c>
       <c r="E11" s="282">
-        <v>607</v>
+        <v>1704</v>
       </c>
       <c r="F11" s="282">
-        <v>106259</v>
+        <v>108481</v>
       </c>
       <c r="G11" s="282">
-        <v>88159</v>
+        <v>78228</v>
       </c>
       <c r="H11" s="282">
-        <v>75851</v>
+        <v>77815</v>
       </c>
       <c r="I11" s="282">
-        <v>75851</v>
+        <v>77815</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
       <c r="N11" s="316">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>887</v>
+        <v>732</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="312" t="s">
         <v>226</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>227</v>
       </c>
       <c r="B13" s="282">
         <v>1542</v>
       </c>
       <c r="C13" s="282">
-        <v>23185</v>
+        <v>18879</v>
       </c>
       <c r="D13" s="282">
-        <v>2099</v>
+        <v>2213</v>
       </c>
       <c r="E13" s="282">
-        <v>3</v>
+        <v>136</v>
       </c>
       <c r="F13" s="282">
-        <v>46710</v>
+        <v>43964</v>
       </c>
       <c r="G13" s="282">
-        <v>774</v>
+        <v>542</v>
       </c>
       <c r="H13" s="282">
-        <v>20493</v>
+        <v>16424</v>
       </c>
       <c r="I13" s="282">
-        <v>20493</v>
+        <v>16424</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
       <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>722</v>
+        <v>671</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>228</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B15" s="282">
         <v>2904</v>
       </c>
       <c r="C15" s="282">
-        <v>160508</v>
+        <v>165134</v>
       </c>
       <c r="D15" s="282">
-        <v>3449</v>
+        <v>3606</v>
       </c>
       <c r="E15" s="282">
-        <v>100</v>
+        <v>349</v>
       </c>
       <c r="F15" s="282">
-        <v>92979</v>
+        <v>83508</v>
       </c>
       <c r="G15" s="282">
-        <v>4331</v>
+        <v>3528</v>
       </c>
       <c r="H15" s="282">
-        <v>75840</v>
+        <v>64263</v>
       </c>
       <c r="I15" s="282">
-        <v>75840</v>
+        <v>64263</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>758</v>
+        <v>643</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>230</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>231</v>
       </c>
       <c r="B17" s="282">
         <v>2761</v>
       </c>
       <c r="C17" s="282">
-        <v>173345</v>
+        <v>288651</v>
       </c>
       <c r="D17" s="282">
-        <v>6748</v>
+        <v>6715</v>
       </c>
       <c r="E17" s="282">
-        <v>148</v>
+        <v>124</v>
       </c>
       <c r="F17" s="282">
-        <v>211024</v>
+        <v>254901</v>
       </c>
       <c r="G17" s="282">
-        <v>115599</v>
+        <v>49843</v>
       </c>
       <c r="H17" s="282">
-        <v>83687</v>
+        <v>99007</v>
       </c>
       <c r="I17" s="282">
-        <v>83687</v>
+        <v>99007</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="316">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>1086</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>232</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>233</v>
       </c>
       <c r="B19" s="282">
         <v>1040</v>
       </c>
       <c r="C19" s="282">
-        <v>175100</v>
+        <v>171866</v>
       </c>
       <c r="D19" s="282">
-        <v>3951</v>
+        <v>4261</v>
       </c>
       <c r="E19" s="282">
-        <v>591</v>
+        <v>982</v>
       </c>
       <c r="F19" s="282">
-        <v>77547</v>
+        <v>80995</v>
       </c>
       <c r="G19" s="282">
-        <v>107143</v>
+        <v>108352</v>
       </c>
       <c r="H19" s="282">
-        <v>77547</v>
+        <v>80995</v>
       </c>
       <c r="I19" s="282">
-        <v>77547</v>
+        <v>80995</v>
       </c>
       <c r="J19" s="293">
         <v>0</v>
       </c>
       <c r="K19" s="293">
         <v>0</v>
       </c>
       <c r="L19" s="293">
         <v>0</v>
       </c>
       <c r="M19" s="293">
         <v>0</v>
       </c>
       <c r="N19" s="316">
         <v>0</v>
       </c>
       <c r="O19" s="288">
-        <v>457</v>
+        <v>480</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>234</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="172"/>
       <c r="N20" s="174"/>
       <c r="O20" s="171"/>
     </row>
     <row r="21" spans="1:15" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>235</v>
       </c>
       <c r="B21" s="282">
         <v>1580</v>
       </c>
       <c r="C21" s="282">
-        <v>317981</v>
+        <v>324696</v>
       </c>
       <c r="D21" s="282">
-        <v>4224</v>
+        <v>4128</v>
       </c>
       <c r="E21" s="282">
-        <v>374</v>
+        <v>265</v>
       </c>
       <c r="F21" s="282">
-        <v>178826</v>
+        <v>223752</v>
       </c>
       <c r="G21" s="282">
-        <v>148880</v>
+        <v>103916</v>
       </c>
       <c r="H21" s="282">
-        <v>46521</v>
+        <v>67192</v>
       </c>
       <c r="I21" s="282">
-        <v>46521</v>
+        <v>67192</v>
       </c>
       <c r="J21" s="293">
         <v>0</v>
       </c>
       <c r="K21" s="293">
         <v>0</v>
       </c>
       <c r="L21" s="293">
         <v>0</v>
       </c>
       <c r="M21" s="293">
         <v>0</v>
       </c>
       <c r="N21" s="316">
         <v>0</v>
       </c>
       <c r="O21" s="288">
-        <v>733</v>
+        <v>955</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="11.1" customHeight="1">
       <c r="A22" s="312" t="s">
         <v>236</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="172"/>
       <c r="N22" s="174"/>
       <c r="O22" s="171"/>
     </row>
     <row r="23" spans="1:15" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>237</v>
       </c>
       <c r="B23" s="282">
         <v>200</v>
       </c>
       <c r="C23" s="282">
-        <v>913</v>
+        <v>965</v>
       </c>
       <c r="D23" s="282">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="E23" s="282">
-        <v>-2</v>
+        <v>-8</v>
       </c>
       <c r="F23" s="293">
         <v>0</v>
       </c>
       <c r="G23" s="293">
         <v>0</v>
       </c>
       <c r="H23" s="293">
         <v>0</v>
       </c>
       <c r="I23" s="293">
         <v>0</v>
       </c>
       <c r="J23" s="293">
         <v>0</v>
       </c>
       <c r="K23" s="293">
         <v>0</v>
       </c>
       <c r="L23" s="293">
         <v>0</v>
       </c>
       <c r="M23" s="293">
         <v>0</v>
       </c>
@@ -13326,417 +13326,417 @@
         <v>238</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="172"/>
       <c r="N24" s="174"/>
       <c r="O24" s="171"/>
     </row>
     <row r="25" spans="1:15" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>239</v>
       </c>
       <c r="B25" s="282">
         <v>1620</v>
       </c>
       <c r="C25" s="282">
-        <v>335342</v>
+        <v>341398</v>
       </c>
       <c r="D25" s="282">
-        <v>20908</v>
+        <v>22244</v>
       </c>
       <c r="E25" s="282">
-        <v>512</v>
+        <v>1671</v>
       </c>
       <c r="F25" s="282">
-        <v>136270</v>
+        <v>131363</v>
       </c>
       <c r="G25" s="282">
-        <v>176258</v>
+        <v>200607</v>
       </c>
       <c r="H25" s="282">
-        <v>113657</v>
+        <v>108637</v>
       </c>
       <c r="I25" s="282">
-        <v>113657</v>
+        <v>108637</v>
       </c>
       <c r="J25" s="293">
         <v>0</v>
       </c>
       <c r="K25" s="293">
         <v>0</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="293">
         <v>0</v>
       </c>
       <c r="N25" s="316">
         <v>0</v>
       </c>
       <c r="O25" s="288">
-        <v>1726</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="11.1" customHeight="1">
       <c r="A26" s="312" t="s">
         <v>240</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="172"/>
       <c r="N26" s="174"/>
       <c r="O26" s="171"/>
     </row>
     <row r="27" spans="1:15" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>241</v>
       </c>
       <c r="B27" s="282">
         <v>3500</v>
       </c>
       <c r="C27" s="282">
-        <v>544757</v>
+        <v>422023</v>
       </c>
       <c r="D27" s="282">
-        <v>15472</v>
+        <v>16571</v>
       </c>
       <c r="E27" s="282">
-        <v>251</v>
+        <v>1350</v>
       </c>
       <c r="F27" s="282">
-        <v>128595</v>
+        <v>152486</v>
       </c>
       <c r="G27" s="282">
-        <v>428936</v>
+        <v>311270</v>
       </c>
       <c r="H27" s="282">
-        <v>67240</v>
+        <v>82447</v>
       </c>
       <c r="I27" s="282">
-        <v>67240</v>
+        <v>82447</v>
       </c>
       <c r="J27" s="293">
         <v>0</v>
       </c>
       <c r="K27" s="293">
         <v>0</v>
       </c>
       <c r="L27" s="293">
         <v>0</v>
       </c>
       <c r="M27" s="293">
         <v>0</v>
       </c>
       <c r="N27" s="316">
         <v>0</v>
       </c>
       <c r="O27" s="288">
-        <v>2577</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="28" spans="1:15" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>242</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="172"/>
       <c r="N28" s="174"/>
       <c r="O28" s="171"/>
     </row>
     <row r="29" spans="1:15" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B29" s="282">
         <v>1700</v>
       </c>
       <c r="C29" s="282">
-        <v>57226</v>
+        <v>73016</v>
       </c>
       <c r="D29" s="282">
-        <v>3114</v>
+        <v>2882</v>
       </c>
       <c r="E29" s="282">
-        <v>245</v>
+        <v>-35</v>
       </c>
       <c r="F29" s="282">
-        <v>45343</v>
+        <v>80374</v>
       </c>
       <c r="G29" s="293">
         <v>0</v>
       </c>
       <c r="H29" s="282">
-        <v>45343</v>
+        <v>65651</v>
       </c>
       <c r="I29" s="282">
-        <v>45343</v>
+        <v>65651</v>
       </c>
       <c r="J29" s="293">
         <v>0</v>
       </c>
       <c r="K29" s="293">
         <v>0</v>
       </c>
       <c r="L29" s="293">
         <v>0</v>
       </c>
       <c r="M29" s="293">
         <v>0</v>
       </c>
       <c r="N29" s="316">
         <v>0</v>
       </c>
       <c r="O29" s="288">
-        <v>649</v>
+        <v>821</v>
       </c>
     </row>
     <row r="30" spans="1:15" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>244</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="172"/>
       <c r="N30" s="174"/>
       <c r="O30" s="171"/>
     </row>
     <row r="31" spans="1:15" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B31" s="282">
         <v>1750</v>
       </c>
       <c r="C31" s="282">
-        <v>69187</v>
+        <v>99479</v>
       </c>
       <c r="D31" s="282">
-        <v>2015</v>
+        <v>1858</v>
       </c>
       <c r="E31" s="282">
-        <v>153</v>
+        <v>-42</v>
       </c>
       <c r="F31" s="282">
-        <v>96792</v>
+        <v>130238</v>
       </c>
       <c r="G31" s="293">
         <v>0</v>
       </c>
       <c r="H31" s="282">
-        <v>61324</v>
+        <v>94382</v>
       </c>
       <c r="I31" s="282">
-        <v>61324</v>
+        <v>94382</v>
       </c>
       <c r="J31" s="293">
         <v>0</v>
       </c>
       <c r="K31" s="293">
         <v>0</v>
       </c>
       <c r="L31" s="293">
         <v>0</v>
       </c>
       <c r="M31" s="293">
         <v>0</v>
       </c>
       <c r="N31" s="316">
         <v>0</v>
       </c>
       <c r="O31" s="288">
-        <v>561</v>
+        <v>881</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>246</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="172"/>
       <c r="N32" s="174"/>
       <c r="O32" s="171"/>
     </row>
     <row r="33" spans="1:15" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>247</v>
       </c>
       <c r="B33" s="282">
         <v>5827</v>
       </c>
       <c r="C33" s="282">
-        <v>89358</v>
+        <v>115427</v>
       </c>
       <c r="D33" s="282">
-        <v>6255</v>
+        <v>6115</v>
       </c>
       <c r="E33" s="282">
-        <v>341</v>
+        <v>173</v>
       </c>
       <c r="F33" s="282">
-        <v>106099</v>
+        <v>135024</v>
       </c>
       <c r="G33" s="282">
-        <v>2633</v>
+        <v>8696</v>
       </c>
       <c r="H33" s="282">
-        <v>36046</v>
+        <v>40608</v>
       </c>
       <c r="I33" s="282">
-        <v>36046</v>
+        <v>40608</v>
       </c>
       <c r="J33" s="293">
         <v>0</v>
       </c>
       <c r="K33" s="293">
         <v>0</v>
       </c>
       <c r="L33" s="293">
         <v>0</v>
       </c>
       <c r="M33" s="293">
         <v>0</v>
       </c>
       <c r="N33" s="316">
         <v>0</v>
       </c>
       <c r="O33" s="288">
-        <v>367</v>
+        <v>414</v>
       </c>
     </row>
     <row r="34" spans="1:15" ht="11.1" customHeight="1">
       <c r="A34" s="312" t="s">
         <v>248</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="172"/>
       <c r="N34" s="174"/>
       <c r="O34" s="171"/>
     </row>
     <row r="35" spans="1:15" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B35" s="282">
         <v>4000</v>
       </c>
       <c r="C35" s="282">
-        <v>192132</v>
+        <v>163212</v>
       </c>
       <c r="D35" s="282">
-        <v>5047</v>
+        <v>5088</v>
       </c>
       <c r="E35" s="282">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="F35" s="282">
-        <v>109876</v>
+        <v>80518</v>
       </c>
       <c r="G35" s="282">
-        <v>73444</v>
+        <v>35757</v>
       </c>
       <c r="H35" s="282">
-        <v>49155</v>
+        <v>49008</v>
       </c>
       <c r="I35" s="282">
-        <v>49155</v>
+        <v>49008</v>
       </c>
       <c r="J35" s="293">
         <v>0</v>
       </c>
       <c r="K35" s="293">
         <v>0</v>
       </c>
       <c r="L35" s="293">
         <v>0</v>
       </c>
       <c r="M35" s="293">
         <v>0</v>
       </c>
       <c r="N35" s="316">
         <v>0</v>
       </c>
       <c r="O35" s="288">
-        <v>600</v>
+        <v>624</v>
       </c>
     </row>
     <row r="36" spans="1:15" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="321" t="s">
         <v>250</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="170"/>
       <c r="N36" s="175"/>
       <c r="O36" s="168"/>
     </row>
     <row r="37" spans="1:15" ht="13.5" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>58</v>
       </c>
@@ -14073,51 +14073,51 @@
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="O33:O34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="O35:O36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="J35:J36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="170" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.125" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.125" customWidth="1"/>
     <col min="12" max="12" width="5.625" customWidth="1"/>
@@ -14167,57 +14167,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>66</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>81</v>
       </c>
@@ -14424,219 +14424,219 @@
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="303" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="267">
         <v>401</v>
       </c>
       <c r="C11" s="267">
-        <v>24711</v>
+        <v>22819</v>
       </c>
       <c r="D11" s="267">
-        <v>577</v>
+        <v>540</v>
       </c>
       <c r="E11" s="282">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="F11" s="282">
-        <v>16957</v>
+        <v>19952</v>
       </c>
       <c r="G11" s="293">
         <v>0</v>
       </c>
       <c r="H11" s="282">
-        <v>9335</v>
+        <v>7419</v>
       </c>
       <c r="I11" s="282">
-        <v>9335</v>
+        <v>7419</v>
       </c>
       <c r="J11" s="293">
         <v>0</v>
       </c>
       <c r="K11" s="293">
         <v>0</v>
       </c>
       <c r="L11" s="293">
         <v>0</v>
       </c>
       <c r="M11" s="293">
         <v>0</v>
       </c>
       <c r="N11" s="316">
         <v>0</v>
       </c>
       <c r="O11" s="288">
-        <v>589</v>
+        <v>614</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="312" t="s">
         <v>251</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>252</v>
       </c>
       <c r="B13" s="282">
         <v>1100</v>
       </c>
       <c r="C13" s="282">
-        <v>11420</v>
+        <v>11656</v>
       </c>
       <c r="D13" s="282">
-        <v>1263</v>
+        <v>1290</v>
       </c>
       <c r="E13" s="282">
-        <v>15</v>
+        <v>51</v>
       </c>
       <c r="F13" s="282">
-        <v>1702</v>
+        <v>1689</v>
       </c>
       <c r="G13" s="282">
-        <v>1153</v>
+        <v>1023</v>
       </c>
       <c r="H13" s="282">
-        <v>1699</v>
+        <v>1686</v>
       </c>
       <c r="I13" s="282">
-        <v>1699</v>
+        <v>1686</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="282">
-        <v>25</v>
+        <v>218</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="282">
-        <v>25</v>
+        <v>218</v>
       </c>
       <c r="N13" s="285">
-        <v>1.45</v>
+        <v>12.92</v>
       </c>
       <c r="O13" s="288">
         <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>253</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>254</v>
       </c>
       <c r="B15" s="282">
         <v>830</v>
       </c>
       <c r="C15" s="282">
-        <v>7627</v>
+        <v>8055</v>
       </c>
       <c r="D15" s="282">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="E15" s="282">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="F15" s="282">
-        <v>6900</v>
+        <v>7148</v>
       </c>
       <c r="G15" s="282">
-        <v>1863</v>
+        <v>2394</v>
       </c>
       <c r="H15" s="282">
-        <v>5884</v>
+        <v>6146</v>
       </c>
       <c r="I15" s="282">
-        <v>5884</v>
+        <v>6146</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>255</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25"/>
       <c r="B17" s="169"/>
       <c r="C17" s="169"/>
@@ -15311,51 +15311,51 @@
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="D8:D9"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="O5:O8"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="H6:J6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="171" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:O45"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="26.625" customWidth="1"/>
     <col min="2" max="2" width="7.625" customWidth="1"/>
     <col min="3" max="4" width="7.125" customWidth="1"/>
     <col min="5" max="5" width="8.125" customWidth="1"/>
     <col min="6" max="6" width="7.125" customWidth="1"/>
     <col min="7" max="7" width="11.125" customWidth="1"/>
     <col min="8" max="9" width="7.125" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
     <col min="11" max="11" width="6.125" customWidth="1"/>
     <col min="12" max="12" width="5.625" customWidth="1"/>
@@ -15405,57 +15405,57 @@
     <row r="3" spans="1:15" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>87</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
       <c r="O3" s="182"/>
     </row>
     <row r="4" spans="1:15" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="214" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="214"/>
       <c r="F4" s="214"/>
       <c r="G4" s="215" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="19"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:15" ht="14.45" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="147" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="146" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="143" t="s">
         <v>81</v>
       </c>
@@ -15662,285 +15662,285 @@
       </c>
       <c r="K10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="154" t="s">
         <v>25</v>
       </c>
       <c r="N10" s="162" t="s">
         <v>36</v>
       </c>
       <c r="O10" s="156" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="12.6" customHeight="1">
       <c r="A11" s="304" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="268">
         <v>5909</v>
       </c>
       <c r="C11" s="268">
-        <v>1392533</v>
+        <v>1554286</v>
       </c>
       <c r="D11" s="268">
-        <v>34796</v>
+        <v>35293</v>
       </c>
       <c r="E11" s="305">
-        <v>263</v>
+        <v>948</v>
       </c>
       <c r="F11" s="305">
-        <v>180684</v>
+        <v>192791</v>
       </c>
       <c r="G11" s="305">
-        <v>114545</v>
+        <v>130259</v>
       </c>
       <c r="H11" s="305">
-        <v>175026</v>
+        <v>187170</v>
       </c>
       <c r="I11" s="305">
-        <v>175026</v>
+        <v>187170</v>
       </c>
       <c r="J11" s="322">
         <v>0</v>
       </c>
       <c r="K11" s="322">
         <v>0</v>
       </c>
       <c r="L11" s="322">
         <v>0</v>
       </c>
       <c r="M11" s="322">
         <v>0</v>
       </c>
       <c r="N11" s="323">
         <v>0</v>
       </c>
       <c r="O11" s="310">
-        <v>1750</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="11.1" customHeight="1">
       <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="172"/>
       <c r="N12" s="174"/>
       <c r="O12" s="171"/>
     </row>
     <row r="13" spans="1:15" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B13" s="282">
         <v>2940</v>
       </c>
       <c r="C13" s="282">
-        <v>531085</v>
+        <v>580526</v>
       </c>
       <c r="D13" s="282">
-        <v>11042</v>
+        <v>11070</v>
       </c>
       <c r="E13" s="282">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="F13" s="282">
-        <v>81294</v>
+        <v>88388</v>
       </c>
       <c r="G13" s="282">
-        <v>47125</v>
+        <v>58184</v>
       </c>
       <c r="H13" s="282">
-        <v>78396</v>
+        <v>85428</v>
       </c>
       <c r="I13" s="282">
-        <v>78396</v>
+        <v>85428</v>
       </c>
       <c r="J13" s="293">
         <v>0</v>
       </c>
       <c r="K13" s="293">
         <v>0</v>
       </c>
       <c r="L13" s="293">
         <v>0</v>
       </c>
       <c r="M13" s="293">
         <v>0</v>
       </c>
       <c r="N13" s="316">
         <v>0</v>
       </c>
       <c r="O13" s="288">
-        <v>784</v>
+        <v>854</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>256</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="172"/>
       <c r="N14" s="174"/>
       <c r="O14" s="171"/>
     </row>
     <row r="15" spans="1:15" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>257</v>
       </c>
       <c r="B15" s="282">
         <v>1475</v>
       </c>
       <c r="C15" s="282">
-        <v>292911</v>
+        <v>227820</v>
       </c>
       <c r="D15" s="282">
-        <v>6125</v>
+        <v>6345</v>
       </c>
       <c r="E15" s="282">
-        <v>-205</v>
+        <v>48</v>
       </c>
       <c r="F15" s="282">
-        <v>41557</v>
+        <v>41266</v>
       </c>
       <c r="G15" s="282">
-        <v>23761</v>
+        <v>39737</v>
       </c>
       <c r="H15" s="282">
-        <v>41557</v>
+        <v>41266</v>
       </c>
       <c r="I15" s="282">
-        <v>41557</v>
+        <v>41266</v>
       </c>
       <c r="J15" s="293">
         <v>0</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="293">
         <v>0</v>
       </c>
       <c r="M15" s="293">
         <v>0</v>
       </c>
       <c r="N15" s="316">
         <v>0</v>
       </c>
       <c r="O15" s="288">
-        <v>416</v>
+        <v>413</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>258</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="172"/>
       <c r="N16" s="174"/>
       <c r="O16" s="171"/>
     </row>
     <row r="17" spans="1:15" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B17" s="282">
         <v>1494</v>
       </c>
       <c r="C17" s="282">
-        <v>568536</v>
+        <v>745940</v>
       </c>
       <c r="D17" s="282">
-        <v>17629</v>
+        <v>17879</v>
       </c>
       <c r="E17" s="282">
-        <v>300</v>
+        <v>703</v>
       </c>
       <c r="F17" s="282">
-        <v>57833</v>
+        <v>63136</v>
       </c>
       <c r="G17" s="282">
-        <v>43659</v>
+        <v>32339</v>
       </c>
       <c r="H17" s="282">
-        <v>55073</v>
+        <v>60476</v>
       </c>
       <c r="I17" s="282">
-        <v>55073</v>
+        <v>60476</v>
       </c>
       <c r="J17" s="293">
         <v>0</v>
       </c>
       <c r="K17" s="293">
         <v>0</v>
       </c>
       <c r="L17" s="293">
         <v>0</v>
       </c>
       <c r="M17" s="293">
         <v>0</v>
       </c>
       <c r="N17" s="316">
         <v>0</v>
       </c>
       <c r="O17" s="288">
-        <v>551</v>
+        <v>605</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>260</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="172"/>
       <c r="N18" s="174"/>
       <c r="O18" s="171"/>
     </row>
     <row r="19" spans="1:15" ht="12.6" customHeight="1">
       <c r="A19" s="25"/>
       <c r="B19" s="169"/>
       <c r="C19" s="169"/>
@@ -16583,51 +16583,51 @@
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="O5:O8"/>
     <mergeCell ref="K6:M6"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="H6:J6"/>
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="M8:M9"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="O35:O36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="172" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="2" width="10.875" customWidth="1"/>
     <col min="3" max="4" width="12.625" customWidth="1"/>
     <col min="5" max="5" width="10.125" customWidth="1"/>
     <col min="6" max="6" width="12.5" customWidth="1"/>
     <col min="7" max="7" width="12.625" customWidth="1"/>
     <col min="8" max="8" width="10.125" customWidth="1"/>
     <col min="9" max="9" width="11.625" customWidth="1"/>
     <col min="10" max="10" width="10.125" customWidth="1"/>
   </cols>
@@ -16737,443 +16737,443 @@
       </c>
       <c r="E6" s="28" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>76</v>
       </c>
       <c r="G6" s="27" t="s">
         <v>77</v>
       </c>
       <c r="H6" s="26" t="s">
         <v>48</v>
       </c>
       <c r="I6" s="27" t="s">
         <v>95</v>
       </c>
       <c r="J6" s="29" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.95" customHeight="1">
       <c r="A7" s="326" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="330">
-        <v>154194</v>
+        <v>148662</v>
       </c>
       <c r="C7" s="330">
-        <v>2824566</v>
+        <v>7828522</v>
       </c>
       <c r="D7" s="330">
-        <v>4570094</v>
+        <v>12616861</v>
       </c>
       <c r="E7" s="330">
-        <v>1318981</v>
+        <v>1347709</v>
       </c>
       <c r="F7" s="330">
-        <v>2496</v>
+        <v>6673</v>
       </c>
       <c r="G7" s="330">
-        <v>929</v>
+        <v>1063</v>
       </c>
       <c r="H7" s="330">
-        <v>643513</v>
+        <v>647264</v>
       </c>
       <c r="I7" s="334">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="J7" s="276">
-        <v>280</v>
+        <v>436</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="11.85" customHeight="1">
       <c r="A8" s="337" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="179"/>
       <c r="C8" s="179"/>
       <c r="D8" s="179"/>
       <c r="E8" s="179"/>
       <c r="F8" s="179"/>
       <c r="G8" s="179"/>
       <c r="H8" s="179"/>
       <c r="I8" s="177"/>
       <c r="J8" s="186"/>
     </row>
     <row r="9" spans="1:10" ht="12.95" customHeight="1">
       <c r="A9" s="338" t="s">
         <v>86</v>
       </c>
       <c r="B9" s="341">
-        <v>46813</v>
+        <v>43706</v>
       </c>
       <c r="C9" s="341">
-        <v>863698</v>
+        <v>2343129</v>
       </c>
       <c r="D9" s="341">
-        <v>1190445</v>
+        <v>3346236</v>
       </c>
       <c r="E9" s="341">
-        <v>356445</v>
+        <v>365413</v>
       </c>
       <c r="F9" s="341">
-        <v>683</v>
+        <v>1830</v>
       </c>
       <c r="G9" s="344">
         <v>0</v>
       </c>
       <c r="H9" s="341">
-        <v>199855</v>
+        <v>193084</v>
       </c>
       <c r="I9" s="347">
         <v>0</v>
       </c>
       <c r="J9" s="350">
-        <v>18</v>
+        <v>97</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="11.85" customHeight="1">
       <c r="A10" s="336" t="s">
         <v>261</v>
       </c>
       <c r="B10" s="179"/>
       <c r="C10" s="179"/>
       <c r="D10" s="179"/>
       <c r="E10" s="179"/>
       <c r="F10" s="179"/>
       <c r="G10" s="179"/>
       <c r="H10" s="179"/>
       <c r="I10" s="177"/>
       <c r="J10" s="186"/>
     </row>
     <row r="11" spans="1:10" ht="12.95" customHeight="1">
       <c r="A11" s="338" t="s">
         <v>262</v>
       </c>
       <c r="B11" s="341">
-        <v>28337</v>
+        <v>28876</v>
       </c>
       <c r="C11" s="341">
-        <v>612499</v>
+        <v>1659054</v>
       </c>
       <c r="D11" s="341">
-        <v>939335</v>
+        <v>2595905</v>
       </c>
       <c r="E11" s="341">
-        <v>260803</v>
+        <v>266843</v>
       </c>
       <c r="F11" s="341">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1461</v>
+      </c>
+      <c r="G11" s="341">
+        <v>134</v>
       </c>
       <c r="H11" s="341">
-        <v>121382</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>123867</v>
+      </c>
+      <c r="I11" s="353">
+        <v>0.11</v>
       </c>
       <c r="J11" s="350">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="11.85" customHeight="1">
       <c r="A12" s="336" t="s">
         <v>263</v>
       </c>
       <c r="B12" s="179"/>
       <c r="C12" s="179"/>
       <c r="D12" s="179"/>
       <c r="E12" s="179"/>
       <c r="F12" s="179"/>
       <c r="G12" s="179"/>
       <c r="H12" s="179"/>
       <c r="I12" s="177"/>
       <c r="J12" s="186"/>
     </row>
     <row r="13" spans="1:10" ht="12.95" customHeight="1">
       <c r="A13" s="338" t="s">
         <v>264</v>
       </c>
       <c r="B13" s="341">
-        <v>35558</v>
+        <v>33636</v>
       </c>
       <c r="C13" s="341">
-        <v>512308</v>
+        <v>1369768</v>
       </c>
       <c r="D13" s="341">
-        <v>1086281</v>
+        <v>2800887</v>
       </c>
       <c r="E13" s="341">
-        <v>300196</v>
+        <v>318300</v>
       </c>
       <c r="F13" s="341">
-        <v>638</v>
+        <v>1574</v>
       </c>
       <c r="G13" s="341">
         <v>904</v>
       </c>
       <c r="H13" s="341">
-        <v>138929</v>
+        <v>139479</v>
       </c>
       <c r="I13" s="353">
         <v>0.65</v>
       </c>
       <c r="J13" s="350">
-        <v>229</v>
+        <v>209</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="11.85" customHeight="1">
       <c r="A14" s="336" t="s">
         <v>265</v>
       </c>
       <c r="B14" s="179"/>
       <c r="C14" s="179"/>
       <c r="D14" s="179"/>
       <c r="E14" s="179"/>
       <c r="F14" s="179"/>
       <c r="G14" s="179"/>
       <c r="H14" s="179"/>
       <c r="I14" s="177"/>
       <c r="J14" s="186"/>
     </row>
     <row r="15" spans="1:10" ht="12.95" customHeight="1">
       <c r="A15" s="338" t="s">
         <v>266</v>
       </c>
       <c r="B15" s="341">
-        <v>9658</v>
+        <v>9301</v>
       </c>
       <c r="C15" s="341">
-        <v>135554</v>
+        <v>404135</v>
       </c>
       <c r="D15" s="341">
-        <v>188137</v>
+        <v>533721</v>
       </c>
       <c r="E15" s="341">
-        <v>87306</v>
+        <v>85892</v>
       </c>
       <c r="F15" s="341">
-        <v>165</v>
+        <v>454</v>
       </c>
       <c r="G15" s="341">
         <v>21</v>
       </c>
       <c r="H15" s="341">
-        <v>41116</v>
+        <v>44035</v>
       </c>
       <c r="I15" s="353">
         <v>0.05</v>
       </c>
       <c r="J15" s="350">
-        <v>15</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="11.85" customHeight="1">
       <c r="A16" s="336" t="s">
         <v>267</v>
       </c>
       <c r="B16" s="179"/>
       <c r="C16" s="179"/>
       <c r="D16" s="179"/>
       <c r="E16" s="179"/>
       <c r="F16" s="179"/>
       <c r="G16" s="179"/>
       <c r="H16" s="179"/>
       <c r="I16" s="177"/>
       <c r="J16" s="186"/>
     </row>
     <row r="17" spans="1:10" ht="12.95" customHeight="1">
       <c r="A17" s="338" t="s">
         <v>268</v>
       </c>
       <c r="B17" s="341">
-        <v>7785</v>
+        <v>7793</v>
       </c>
       <c r="C17" s="341">
-        <v>147215</v>
+        <v>414941</v>
       </c>
       <c r="D17" s="341">
-        <v>217749</v>
+        <v>617870</v>
       </c>
       <c r="E17" s="341">
-        <v>76640</v>
+        <v>73871</v>
       </c>
       <c r="F17" s="341">
-        <v>89</v>
+        <v>240</v>
       </c>
       <c r="G17" s="344">
         <v>0</v>
       </c>
       <c r="H17" s="341">
-        <v>33713</v>
+        <v>33871</v>
       </c>
       <c r="I17" s="347">
         <v>0</v>
       </c>
-      <c r="J17" s="350">
-        <v>1</v>
+      <c r="J17" s="356">
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="11.85" customHeight="1">
       <c r="A18" s="336" t="s">
         <v>269</v>
       </c>
       <c r="B18" s="179"/>
       <c r="C18" s="179"/>
       <c r="D18" s="179"/>
       <c r="E18" s="179"/>
       <c r="F18" s="179"/>
       <c r="G18" s="179"/>
       <c r="H18" s="179"/>
       <c r="I18" s="177"/>
       <c r="J18" s="186"/>
     </row>
     <row r="19" spans="1:10" ht="12.95" customHeight="1">
       <c r="A19" s="338" t="s">
         <v>270</v>
       </c>
       <c r="B19" s="341">
-        <v>9735</v>
+        <v>9488</v>
       </c>
       <c r="C19" s="341">
-        <v>244576</v>
+        <v>738362</v>
       </c>
       <c r="D19" s="341">
-        <v>395239</v>
+        <v>1154756</v>
       </c>
       <c r="E19" s="341">
-        <v>90357</v>
+        <v>87847</v>
       </c>
       <c r="F19" s="341">
-        <v>126</v>
+        <v>406</v>
       </c>
       <c r="G19" s="344">
         <v>0</v>
       </c>
       <c r="H19" s="341">
-        <v>41045</v>
+        <v>43743</v>
       </c>
       <c r="I19" s="347">
         <v>0</v>
       </c>
       <c r="J19" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="11.85" customHeight="1">
       <c r="A20" s="336" t="s">
         <v>271</v>
       </c>
       <c r="B20" s="179"/>
       <c r="C20" s="179"/>
       <c r="D20" s="179"/>
       <c r="E20" s="179"/>
       <c r="F20" s="179"/>
       <c r="G20" s="179"/>
       <c r="H20" s="179"/>
       <c r="I20" s="177"/>
       <c r="J20" s="186"/>
     </row>
     <row r="21" spans="1:10" ht="12.95" customHeight="1">
       <c r="A21" s="338" t="s">
         <v>272</v>
       </c>
       <c r="B21" s="341">
-        <v>8401</v>
+        <v>8067</v>
       </c>
       <c r="C21" s="341">
-        <v>185733</v>
+        <v>552698</v>
       </c>
       <c r="D21" s="341">
-        <v>329419</v>
+        <v>925384</v>
       </c>
       <c r="E21" s="341">
-        <v>74289</v>
+        <v>75557</v>
       </c>
       <c r="F21" s="341">
-        <v>132</v>
+        <v>403</v>
       </c>
       <c r="G21" s="344">
         <v>0</v>
       </c>
       <c r="H21" s="341">
-        <v>34252</v>
+        <v>33907</v>
       </c>
       <c r="I21" s="347">
         <v>0</v>
       </c>
       <c r="J21" s="356">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="11.85" customHeight="1">
       <c r="A22" s="336" t="s">
         <v>273</v>
       </c>
       <c r="B22" s="179"/>
       <c r="C22" s="179"/>
       <c r="D22" s="179"/>
       <c r="E22" s="179"/>
       <c r="F22" s="179"/>
       <c r="G22" s="179"/>
       <c r="H22" s="179"/>
       <c r="I22" s="177"/>
       <c r="J22" s="186"/>
     </row>
     <row r="23" spans="1:10" ht="12.95" customHeight="1">
       <c r="A23" s="338" t="s">
         <v>274</v>
       </c>
       <c r="B23" s="341">
-        <v>7907</v>
+        <v>7796</v>
       </c>
       <c r="C23" s="341">
-        <v>122983</v>
+        <v>346435</v>
       </c>
       <c r="D23" s="341">
-        <v>223490</v>
+        <v>642102</v>
       </c>
       <c r="E23" s="341">
-        <v>72945</v>
+        <v>73988</v>
       </c>
       <c r="F23" s="341">
-        <v>94</v>
+        <v>307</v>
       </c>
       <c r="G23" s="341">
         <v>4</v>
       </c>
       <c r="H23" s="341">
-        <v>33221</v>
+        <v>35279</v>
       </c>
       <c r="I23" s="353">
         <v>0.01</v>
       </c>
       <c r="J23" s="350">
-        <v>14</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="11.85" customHeight="1">
       <c r="A24" s="336" t="s">
         <v>275</v>
       </c>
       <c r="B24" s="179"/>
       <c r="C24" s="179"/>
       <c r="D24" s="179"/>
       <c r="E24" s="179"/>
       <c r="F24" s="179"/>
       <c r="G24" s="179"/>
       <c r="H24" s="179"/>
       <c r="I24" s="177"/>
       <c r="J24" s="186"/>
     </row>
     <row r="25" spans="1:10" ht="12.95" customHeight="1">
       <c r="A25" s="34"/>
       <c r="B25" s="239"/>
       <c r="C25" s="239"/>
       <c r="D25" s="239"/>
       <c r="E25" s="239"/>
       <c r="F25" s="239"/>
       <c r="G25" s="239"/>
       <c r="H25" s="239"/>
@@ -17439,51 +17439,51 @@
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F9:F10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="173" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
     <sheetView view="normal" workbookViewId="0">
       <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
     <col min="1" max="1" width="28.625" customWidth="1"/>
     <col min="2" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="7.625" customWidth="1"/>
     <col min="5" max="5" width="8.625" customWidth="1"/>
     <col min="6" max="8" width="7.625" customWidth="1"/>
     <col min="9" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="10" width="7.625" customWidth="1"/>
     <col min="11" max="12" width="7.125" customWidth="1"/>
     <col min="13" max="13" width="8.125" customWidth="1"/>
     <col min="14" max="14" width="9.625" customWidth="1"/>
@@ -17527,57 +17527,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="182" t="s">
         <v>83</v>
       </c>
       <c r="B3" s="182"/>
       <c r="C3" s="182"/>
       <c r="D3" s="182"/>
       <c r="E3" s="182"/>
       <c r="F3" s="182"/>
       <c r="G3" s="182"/>
       <c r="H3" s="182"/>
       <c r="I3" s="182"/>
       <c r="J3" s="182"/>
       <c r="K3" s="182"/>
       <c r="L3" s="182"/>
       <c r="M3" s="182"/>
       <c r="N3" s="182"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="16"/>
       <c r="C4" s="14"/>
       <c r="D4" s="203" t="str">
         <f>'10-3'!D4:F4</f>
-        <v>民國115年 2月底</v>
+        <v>民國115年 5月底</v>
       </c>
       <c r="E4" s="203"/>
       <c r="F4" s="203"/>
       <c r="G4" s="184" t="str">
         <f>'10-3'!G4:I4</f>
-        <v> End of Feb. 2026</v>
+        <v> End of May  2026</v>
       </c>
       <c r="H4" s="184"/>
       <c r="I4" s="184"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="15" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="13.5" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="48" t="s">
         <v>110</v>
       </c>
       <c r="C5" s="51" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>81</v>
       </c>
       <c r="E5" s="2" t="s">
@@ -17761,831 +17761,831 @@
       </c>
       <c r="I10" s="66" t="s">
         <v>109</v>
       </c>
       <c r="J10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="K10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="60" t="s">
         <v>25</v>
       </c>
       <c r="M10" s="58" t="s">
         <v>36</v>
       </c>
       <c r="N10" s="56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="359" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="363">
-        <v>17465</v>
+        <v>17446</v>
       </c>
       <c r="C11" s="363">
-        <v>997035</v>
+        <v>999401</v>
       </c>
       <c r="D11" s="363">
-        <v>70755</v>
+        <v>70368</v>
       </c>
       <c r="E11" s="363">
-        <v>1063</v>
+        <v>2705</v>
       </c>
       <c r="F11" s="363">
-        <v>919245</v>
+        <v>920583</v>
       </c>
       <c r="G11" s="363">
-        <v>677879</v>
+        <v>681199</v>
       </c>
       <c r="H11" s="363">
-        <v>677437</v>
+        <v>680762</v>
       </c>
       <c r="I11" s="363">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="J11" s="363">
-        <v>772</v>
+        <v>873</v>
       </c>
       <c r="K11" s="363">
-        <v>437</v>
+        <v>456</v>
       </c>
       <c r="L11" s="363">
-        <v>335</v>
+        <v>417</v>
       </c>
       <c r="M11" s="367">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="N11" s="371">
-        <v>16748</v>
+        <v>17016</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="313" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="172"/>
       <c r="C12" s="172"/>
       <c r="D12" s="172"/>
       <c r="E12" s="172"/>
       <c r="F12" s="172"/>
       <c r="G12" s="172"/>
       <c r="H12" s="172"/>
       <c r="I12" s="172"/>
       <c r="J12" s="172"/>
       <c r="K12" s="172"/>
       <c r="L12" s="172"/>
       <c r="M12" s="174"/>
       <c r="N12" s="171"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="25" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="282">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="C13" s="282">
-        <v>29784</v>
+        <v>29543</v>
       </c>
       <c r="D13" s="282">
-        <v>2511</v>
+        <v>2517</v>
       </c>
       <c r="E13" s="282">
-        <v>20</v>
+        <v>57</v>
       </c>
       <c r="F13" s="282">
-        <v>27031</v>
+        <v>26749</v>
       </c>
       <c r="G13" s="282">
-        <v>19500</v>
+        <v>19488</v>
       </c>
       <c r="H13" s="282">
-        <v>19482</v>
+        <v>19471</v>
       </c>
       <c r="I13" s="282">
         <v>18</v>
       </c>
       <c r="J13" s="282">
         <v>81</v>
       </c>
       <c r="K13" s="282">
         <v>18</v>
       </c>
       <c r="L13" s="282">
         <v>63</v>
       </c>
       <c r="M13" s="285">
         <v>0.42</v>
       </c>
       <c r="N13" s="288">
-        <v>313</v>
+        <v>316</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="312" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="172"/>
       <c r="C14" s="172"/>
       <c r="D14" s="172"/>
       <c r="E14" s="172"/>
       <c r="F14" s="172"/>
       <c r="G14" s="172"/>
       <c r="H14" s="172"/>
       <c r="I14" s="172"/>
       <c r="J14" s="172"/>
       <c r="K14" s="172"/>
       <c r="L14" s="172"/>
       <c r="M14" s="174"/>
       <c r="N14" s="171"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B15" s="282">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="C15" s="282">
-        <v>41115</v>
+        <v>41638</v>
       </c>
       <c r="D15" s="282">
-        <v>4943</v>
+        <v>4794</v>
       </c>
       <c r="E15" s="282">
-        <v>39</v>
+        <v>103</v>
       </c>
       <c r="F15" s="282">
-        <v>35953</v>
+        <v>36540</v>
       </c>
       <c r="G15" s="282">
-        <v>31226</v>
+        <v>30985</v>
       </c>
       <c r="H15" s="282">
-        <v>31226</v>
+        <v>30985</v>
       </c>
       <c r="I15" s="293">
         <v>0</v>
       </c>
       <c r="J15" s="282">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="K15" s="293">
         <v>0</v>
       </c>
       <c r="L15" s="282">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="M15" s="285">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="N15" s="288">
-        <v>2096</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="312" t="s">
         <v>276</v>
       </c>
       <c r="B16" s="172"/>
       <c r="C16" s="172"/>
       <c r="D16" s="172"/>
       <c r="E16" s="172"/>
       <c r="F16" s="172"/>
       <c r="G16" s="172"/>
       <c r="H16" s="172"/>
       <c r="I16" s="172"/>
       <c r="J16" s="172"/>
       <c r="K16" s="172"/>
       <c r="L16" s="172"/>
       <c r="M16" s="174"/>
       <c r="N16" s="171"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>277</v>
       </c>
       <c r="B17" s="282">
-        <v>931</v>
+        <v>925</v>
       </c>
       <c r="C17" s="282">
-        <v>43826</v>
+        <v>44751</v>
       </c>
       <c r="D17" s="282">
-        <v>3272</v>
+        <v>3204</v>
       </c>
       <c r="E17" s="282">
-        <v>70</v>
+        <v>126</v>
       </c>
       <c r="F17" s="282">
-        <v>39968</v>
+        <v>40899</v>
       </c>
       <c r="G17" s="282">
-        <v>30279</v>
+        <v>30450</v>
       </c>
       <c r="H17" s="282">
-        <v>30259</v>
+        <v>30441</v>
       </c>
       <c r="I17" s="282">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="J17" s="282">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="K17" s="282">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>9</v>
+      </c>
+      <c r="L17" s="293">
+        <v>0</v>
       </c>
       <c r="M17" s="285">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="N17" s="288">
         <v>607</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="312" t="s">
         <v>278</v>
       </c>
       <c r="B18" s="172"/>
       <c r="C18" s="172"/>
       <c r="D18" s="172"/>
       <c r="E18" s="172"/>
       <c r="F18" s="172"/>
       <c r="G18" s="172"/>
       <c r="H18" s="172"/>
       <c r="I18" s="172"/>
       <c r="J18" s="172"/>
       <c r="K18" s="172"/>
       <c r="L18" s="172"/>
       <c r="M18" s="174"/>
       <c r="N18" s="171"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>279</v>
       </c>
       <c r="B19" s="282">
-        <v>1260</v>
+        <v>1283</v>
       </c>
       <c r="C19" s="282">
-        <v>119010</v>
+        <v>119869</v>
       </c>
       <c r="D19" s="282">
-        <v>7039</v>
+        <v>7112</v>
       </c>
       <c r="E19" s="282">
-        <v>89</v>
+        <v>225</v>
       </c>
       <c r="F19" s="282">
-        <v>111278</v>
+        <v>112033</v>
       </c>
       <c r="G19" s="282">
-        <v>80083</v>
+        <v>81145</v>
       </c>
       <c r="H19" s="282">
-        <v>80066</v>
+        <v>81144</v>
       </c>
       <c r="I19" s="282">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="J19" s="282">
-        <v>71</v>
+        <v>33</v>
       </c>
       <c r="K19" s="282">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="L19" s="282">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="M19" s="285">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="N19" s="288">
-        <v>2065</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="312" t="s">
         <v>280</v>
       </c>
       <c r="B20" s="172"/>
       <c r="C20" s="172"/>
       <c r="D20" s="172"/>
       <c r="E20" s="172"/>
       <c r="F20" s="172"/>
       <c r="G20" s="172"/>
       <c r="H20" s="172"/>
       <c r="I20" s="172"/>
       <c r="J20" s="172"/>
       <c r="K20" s="172"/>
       <c r="L20" s="172"/>
       <c r="M20" s="174"/>
       <c r="N20" s="171"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B21" s="282">
-        <v>685</v>
+        <v>683</v>
       </c>
       <c r="C21" s="282">
-        <v>29052</v>
+        <v>29541</v>
       </c>
       <c r="D21" s="282">
-        <v>2106</v>
+        <v>2155</v>
       </c>
       <c r="E21" s="282">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="F21" s="282">
-        <v>26733</v>
+        <v>27174</v>
       </c>
       <c r="G21" s="282">
-        <v>20589</v>
+        <v>20493</v>
       </c>
       <c r="H21" s="282">
-        <v>20437</v>
+        <v>20337</v>
       </c>
       <c r="I21" s="282">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J21" s="282">
-        <v>179</v>
+        <v>262</v>
       </c>
       <c r="K21" s="282">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="L21" s="282">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="M21" s="285">
-        <v>0.87</v>
+        <v>1.28</v>
       </c>
       <c r="N21" s="288">
         <v>281</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="312" t="s">
         <v>282</v>
       </c>
       <c r="B22" s="172"/>
       <c r="C22" s="172"/>
       <c r="D22" s="172"/>
       <c r="E22" s="172"/>
       <c r="F22" s="172"/>
       <c r="G22" s="172"/>
       <c r="H22" s="172"/>
       <c r="I22" s="172"/>
       <c r="J22" s="172"/>
       <c r="K22" s="172"/>
       <c r="L22" s="172"/>
       <c r="M22" s="174"/>
       <c r="N22" s="171"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="25" t="s">
         <v>283</v>
       </c>
       <c r="B23" s="282">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="C23" s="282">
-        <v>17361</v>
+        <v>17075</v>
       </c>
       <c r="D23" s="282">
-        <v>1092</v>
+        <v>1090</v>
       </c>
       <c r="E23" s="282">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="F23" s="282">
-        <v>16164</v>
+        <v>15865</v>
       </c>
       <c r="G23" s="282">
-        <v>11533</v>
+        <v>11691</v>
       </c>
       <c r="H23" s="282">
-        <v>11450</v>
+        <v>11599</v>
       </c>
       <c r="I23" s="282">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="J23" s="282">
+        <v>118</v>
+      </c>
+      <c r="K23" s="282">
         <v>92</v>
       </c>
-      <c r="K23" s="282">
-[...1 lines deleted...]
-      </c>
       <c r="L23" s="282">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="M23" s="285">
-        <v>0.79</v>
+        <v>1.01</v>
       </c>
       <c r="N23" s="288">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="312" t="s">
         <v>284</v>
       </c>
       <c r="B24" s="172"/>
       <c r="C24" s="172"/>
       <c r="D24" s="172"/>
       <c r="E24" s="172"/>
       <c r="F24" s="172"/>
       <c r="G24" s="172"/>
       <c r="H24" s="172"/>
       <c r="I24" s="172"/>
       <c r="J24" s="172"/>
       <c r="K24" s="172"/>
       <c r="L24" s="172"/>
       <c r="M24" s="174"/>
       <c r="N24" s="171"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="25" t="s">
         <v>285</v>
       </c>
       <c r="B25" s="282">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C25" s="282">
-        <v>23859</v>
+        <v>23925</v>
       </c>
       <c r="D25" s="282">
-        <v>2553</v>
+        <v>2509</v>
       </c>
       <c r="E25" s="282">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="F25" s="282">
-        <v>21091</v>
+        <v>21189</v>
       </c>
       <c r="G25" s="282">
-        <v>14077</v>
+        <v>14532</v>
       </c>
       <c r="H25" s="282">
-        <v>14060</v>
+        <v>14515</v>
       </c>
       <c r="I25" s="282">
         <v>17</v>
       </c>
       <c r="J25" s="282">
         <v>17</v>
       </c>
       <c r="K25" s="282">
         <v>17</v>
       </c>
       <c r="L25" s="293">
         <v>0</v>
       </c>
       <c r="M25" s="285">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="N25" s="288">
         <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="312" t="s">
         <v>286</v>
       </c>
       <c r="B26" s="172"/>
       <c r="C26" s="172"/>
       <c r="D26" s="172"/>
       <c r="E26" s="172"/>
       <c r="F26" s="172"/>
       <c r="G26" s="172"/>
       <c r="H26" s="172"/>
       <c r="I26" s="172"/>
       <c r="J26" s="172"/>
       <c r="K26" s="172"/>
       <c r="L26" s="172"/>
       <c r="M26" s="174"/>
       <c r="N26" s="171"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="25" t="s">
         <v>287</v>
       </c>
       <c r="B27" s="282">
-        <v>1181</v>
+        <v>1167</v>
       </c>
       <c r="C27" s="282">
-        <v>89504</v>
+        <v>90981</v>
       </c>
       <c r="D27" s="282">
-        <v>6483</v>
+        <v>6412</v>
       </c>
       <c r="E27" s="282">
-        <v>105</v>
+        <v>278</v>
       </c>
       <c r="F27" s="282">
-        <v>82581</v>
+        <v>83957</v>
       </c>
       <c r="G27" s="282">
-        <v>55797</v>
+        <v>55153</v>
       </c>
       <c r="H27" s="282">
-        <v>55797</v>
+        <v>55153</v>
       </c>
       <c r="I27" s="282">
         <v>0</v>
       </c>
       <c r="J27" s="282">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="K27" s="282">
         <v>0</v>
       </c>
       <c r="L27" s="282">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="M27" s="285">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="N27" s="288">
-        <v>2046</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="312" t="s">
         <v>288</v>
       </c>
       <c r="B28" s="172"/>
       <c r="C28" s="172"/>
       <c r="D28" s="172"/>
       <c r="E28" s="172"/>
       <c r="F28" s="172"/>
       <c r="G28" s="172"/>
       <c r="H28" s="172"/>
       <c r="I28" s="172"/>
       <c r="J28" s="172"/>
       <c r="K28" s="172"/>
       <c r="L28" s="172"/>
       <c r="M28" s="174"/>
       <c r="N28" s="171"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="25" t="s">
         <v>289</v>
       </c>
       <c r="B29" s="282">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="C29" s="282">
-        <v>41399</v>
+        <v>40735</v>
       </c>
       <c r="D29" s="282">
-        <v>2748</v>
+        <v>2726</v>
       </c>
       <c r="E29" s="282">
-        <v>54</v>
+        <v>128</v>
       </c>
       <c r="F29" s="282">
-        <v>38426</v>
+        <v>37762</v>
       </c>
       <c r="G29" s="282">
-        <v>29509</v>
+        <v>29285</v>
       </c>
       <c r="H29" s="282">
-        <v>29470</v>
+        <v>29252</v>
       </c>
       <c r="I29" s="282">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J29" s="282">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="K29" s="282">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="L29" s="282">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="M29" s="285">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="N29" s="288">
-        <v>765</v>
+        <v>783</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="312" t="s">
         <v>290</v>
       </c>
       <c r="B30" s="172"/>
       <c r="C30" s="172"/>
       <c r="D30" s="172"/>
       <c r="E30" s="172"/>
       <c r="F30" s="172"/>
       <c r="G30" s="172"/>
       <c r="H30" s="172"/>
       <c r="I30" s="172"/>
       <c r="J30" s="172"/>
       <c r="K30" s="172"/>
       <c r="L30" s="172"/>
       <c r="M30" s="174"/>
       <c r="N30" s="171"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="25" t="s">
         <v>291</v>
       </c>
       <c r="B31" s="282">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="C31" s="282">
-        <v>121185</v>
+        <v>120614</v>
       </c>
       <c r="D31" s="282">
-        <v>7398</v>
+        <v>7409</v>
       </c>
       <c r="E31" s="282">
-        <v>159</v>
+        <v>453</v>
       </c>
       <c r="F31" s="282">
-        <v>113188</v>
+        <v>112398</v>
       </c>
       <c r="G31" s="282">
-        <v>87672</v>
+        <v>90070</v>
       </c>
       <c r="H31" s="282">
-        <v>87672</v>
+        <v>90070</v>
       </c>
       <c r="I31" s="293">
         <v>0</v>
       </c>
       <c r="J31" s="282">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>30</v>
+      </c>
+      <c r="K31" s="282">
+        <v>10</v>
       </c>
       <c r="L31" s="282">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="M31" s="285">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="N31" s="288">
-        <v>1817</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="312" t="s">
         <v>292</v>
       </c>
       <c r="B32" s="172"/>
       <c r="C32" s="172"/>
       <c r="D32" s="172"/>
       <c r="E32" s="172"/>
       <c r="F32" s="172"/>
       <c r="G32" s="172"/>
       <c r="H32" s="172"/>
       <c r="I32" s="172"/>
       <c r="J32" s="172"/>
       <c r="K32" s="172"/>
       <c r="L32" s="172"/>
       <c r="M32" s="174"/>
       <c r="N32" s="171"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="25" t="s">
         <v>293</v>
       </c>
       <c r="B33" s="282">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C33" s="282">
-        <v>21706</v>
+        <v>21637</v>
       </c>
       <c r="D33" s="282">
-        <v>1774</v>
+        <v>1771</v>
       </c>
       <c r="E33" s="282">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F33" s="282">
-        <v>19705</v>
+        <v>19546</v>
       </c>
       <c r="G33" s="282">
-        <v>14498</v>
+        <v>14328</v>
       </c>
       <c r="H33" s="282">
-        <v>14495</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>14328</v>
+      </c>
+      <c r="I33" s="293">
+        <v>0</v>
       </c>
       <c r="J33" s="282">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>18</v>
+      </c>
+      <c r="K33" s="293">
+        <v>0</v>
       </c>
       <c r="L33" s="282">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="M33" s="285">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="N33" s="288">
         <v>224</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="312" t="s">
         <v>294</v>
       </c>
       <c r="B34" s="172"/>
       <c r="C34" s="172"/>
       <c r="D34" s="172"/>
       <c r="E34" s="172"/>
       <c r="F34" s="172"/>
       <c r="G34" s="172"/>
       <c r="H34" s="172"/>
       <c r="I34" s="172"/>
       <c r="J34" s="172"/>
       <c r="K34" s="172"/>
       <c r="L34" s="172"/>
       <c r="M34" s="174"/>
       <c r="N34" s="171"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="25" t="s">
         <v>295</v>
       </c>
       <c r="B35" s="282">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C35" s="282">
-        <v>18454</v>
+        <v>18316</v>
       </c>
       <c r="D35" s="282">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="E35" s="282">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="F35" s="282">
-        <v>17133</v>
+        <v>16987</v>
       </c>
       <c r="G35" s="282">
-        <v>12071</v>
+        <v>12090</v>
       </c>
       <c r="H35" s="282">
-        <v>12053</v>
+        <v>12082</v>
       </c>
       <c r="I35" s="282">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="J35" s="282">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="K35" s="282">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="L35" s="282">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="M35" s="285">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="N35" s="288">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="321" t="s">
         <v>296</v>
       </c>
       <c r="B36" s="170"/>
       <c r="C36" s="170"/>
       <c r="D36" s="170"/>
       <c r="E36" s="170"/>
       <c r="F36" s="170"/>
       <c r="G36" s="170"/>
       <c r="H36" s="170"/>
       <c r="I36" s="170"/>
       <c r="J36" s="170"/>
       <c r="K36" s="170"/>
       <c r="L36" s="170"/>
       <c r="M36" s="175"/>
       <c r="N36" s="168"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>128</v>
       </c>
       <c r="B37" s="9"/>
@@ -18851,51 +18851,51 @@
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="J6:L6"/>
     <mergeCell ref="K8:K9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="J5:L5"/>
     <mergeCell ref="J8:J9"/>
     <mergeCell ref="F7:F8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="174" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;p -&amp;R&amp;9 </oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:subject>金融機構財務結構</dc:subject>
   <cp:lastPrinted></cp:lastPrinted>
   <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>