--- v3 (2026-04-14)
+++ v4 (2026-05-29)
@@ -1,311 +1,168 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...10 lines deleted...]
-  </bookViews>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
+  <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="10-2" sheetId="1" r:id="rId1"/>
     <sheet name="10-2(續一)" sheetId="2" r:id="rId2"/>
     <sheet name="10-2(續二)" sheetId="3" r:id="rId3"/>
     <sheet name="10-2(續三)" sheetId="4" r:id="rId4"/>
     <sheet name="10-2(續四)" sheetId="5" r:id="rId5"/>
     <sheet name="10-2(續五)" sheetId="6" r:id="rId6"/>
     <sheet name="10-2(續六)" sheetId="7" r:id="rId7"/>
     <sheet name="10-2(續七)" sheetId="8" r:id="rId8"/>
     <sheet name="10-2(續八)" sheetId="9" r:id="rId9"/>
     <sheet name="10-2(續九)" sheetId="10" r:id="rId10"/>
     <sheet name="10-2(續十)" sheetId="11" r:id="rId11"/>
     <sheet name="10-2(續十一)" sheetId="12" r:id="rId12"/>
     <sheet name="10-2(續十二)" sheetId="13" r:id="rId13"/>
     <sheet name="10-2(續十三)" sheetId="14" r:id="rId14"/>
     <sheet name="10-2(續十四)" sheetId="15" r:id="rId15"/>
     <sheet name="10-2(續十五)" sheetId="16" r:id="rId16"/>
     <sheet name="10-2(續十六)" sheetId="17" r:id="rId17"/>
     <sheet name="10-2(續十七)" sheetId="18" r:id="rId18"/>
     <sheet name="10-2(續十八)" sheetId="19" r:id="rId19"/>
     <sheet name="10-2(續十九)" sheetId="20" r:id="rId20"/>
     <sheet name="10-2(續二十)" sheetId="21" r:id="rId21"/>
     <sheet name="10-2(續二十一)" sheetId="22" r:id="rId22"/>
     <sheet name="10-2(續二十二)" sheetId="23" r:id="rId23"/>
     <sheet name="10-2(續二十三)" sheetId="24" r:id="rId24"/>
     <sheet name="10-2(續二十四)" sheetId="25" r:id="rId25"/>
     <sheet name="10-2(續二十五)" sheetId="26" r:id="rId26"/>
     <sheet name="10-2(續二十六)" sheetId="27" r:id="rId27"/>
     <sheet name="10-2(續二十七完)" sheetId="28" r:id="rId28"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'10-2'!$A$1:$N$43</definedName>
-[...26 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'10-2(續四)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="0">'10-2'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="1">'10-2(續一)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="7">'10-2(續七)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="9">'10-2(續九)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="2">'10-2(續二)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="20">'10-2(續二十)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="21">'10-2(續二十一)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="27">'10-2(續二十七完)'!$A$1:$N$41</definedName>
+    <definedName name="Print_Area" localSheetId="22">'10-2(續二十二)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="23">'10-2(續二十三)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="25">'10-2(續二十五)'!$A$1:$N$42</definedName>
+    <definedName name="Print_Area" localSheetId="26">'10-2(續二十六)'!$A$1:$N$41</definedName>
+    <definedName name="Print_Area" localSheetId="24">'10-2(續二十四)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="8">'10-2(續八)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="10">'10-2(續十)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="11">'10-2(續十一)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="17">'10-2(續十七)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="19">'10-2(續十九)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="12">'10-2(續十二)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="18">'10-2(續十八)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="13">'10-2(續十三)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="15">'10-2(續十五)'!$A$1:$N$42</definedName>
+    <definedName name="Print_Area" localSheetId="16">'10-2(續十六)'!$A$1:$N$40</definedName>
+    <definedName name="Print_Area" localSheetId="14">'10-2(續十四)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="3">'10-2(續三)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="5">'10-2(續五)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="6">'10-2(續六)'!$A$1:$N$43</definedName>
+    <definedName name="Print_Area" localSheetId="4">'10-2(續四)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="0">'10-2'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="1">'10-2(續一)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="7">'10-2(續七)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="9">'10-2(續九)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="2">'10-2(續二)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="20">'10-2(續二十)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="21">'10-2(續二十一)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="27">'10-2(續二十七完)'!$A$1:$N$41</definedName>
     <definedName name="外部資料_1" localSheetId="22">'10-2(續二十二)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="23">'10-2(續二十三)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="25">'10-2(續二十五)'!$A$1:$Q$41</definedName>
     <definedName name="外部資料_1" localSheetId="26">'10-2(續二十六)'!$A$1:$N$41</definedName>
     <definedName name="外部資料_1" localSheetId="24">'10-2(續二十四)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="8">'10-2(續八)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="10">'10-2(續十)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="11">'10-2(續十一)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="17">'10-2(續十七)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="19">'10-2(續十九)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="12">'10-2(續十二)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="18">'10-2(續十八)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="13">'10-2(續十三)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="15">'10-2(續十五)'!$A$1:$N$42</definedName>
     <definedName name="外部資料_1" localSheetId="16">'10-2(續十六)'!$A$1:$N$40</definedName>
     <definedName name="外部資料_1" localSheetId="14">'10-2(續十四)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="3">'10-2(續三)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="5">'10-2(續五)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="6">'10-2(續六)'!$A$1:$N$43</definedName>
     <definedName name="外部資料_1" localSheetId="4">'10-2(續四)'!$A$1:$N$43</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr fullPrecision="1" calcMode="auto" calcId="125725"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...117 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2637" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="328">
   <si>
     <t>　</t>
   </si>
   <si>
     <t>總　　　　　計</t>
   </si>
   <si>
     <t>115年</t>
   </si>
   <si>
     <t>10-2 Abridged Income Statement</t>
   </si>
   <si>
     <t>其他</t>
   </si>
   <si>
     <t>總計</t>
   </si>
   <si>
     <t>利息</t>
   </si>
   <si>
     <t>手續費</t>
   </si>
   <si>
@@ -363,672 +220,651 @@
     <t>Expense</t>
   </si>
   <si>
     <t>Gains</t>
   </si>
   <si>
     <t>before</t>
   </si>
   <si>
     <t>through Profit or Loss</t>
   </si>
   <si>
     <t>and Loses</t>
   </si>
   <si>
     <t>Tax</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">銀　　　行　　　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>by Bank</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">公 司 別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">信　合　社　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>by Credit Cooperative</t>
     </r>
   </si>
   <si>
     <t>稅前</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t>115年 1月</t>
+    <t>115年 1 - 3月</t>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（全行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> NT$ Million</t>
     </r>
   </si>
   <si>
     <r>
       <t>收　　益</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Revenues and Gains</t>
     </r>
   </si>
   <si>
     <r>
       <t>費　　損　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Expenses and Losses</t>
     </r>
   </si>
   <si>
     <r>
       <t>收　　益</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Revenues and Gains</t>
     </r>
   </si>
   <si>
     <r>
       <t>費　　損　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Expenses and Losses</t>
     </r>
   </si>
   <si>
     <r>
       <t>收　　益　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Revenues and Gains</t>
     </r>
   </si>
   <si>
     <r>
       <t>費　　損　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Expenses and Losses</t>
     </r>
   </si>
   <si>
     <r>
       <t>收　　益</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Revenues and Gains</t>
     </r>
   </si>
   <si>
     <r>
       <t>費　　損　　　　　</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Expenses and Losses</t>
     </r>
   </si>
   <si>
     <r>
       <t>Note</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t># refer to the subsidary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. 2026</t>
+    <t xml:space="preserve"> Jan. - Mar. 2026</t>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.12</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續一）</t>
     </r>
   </si>
   <si>
     <r>
       <t>（２）外國銀行在臺分行（含</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Include OBU)</t>
     </r>
   </si>
   <si>
     <r>
       <t>（２）外國銀行在臺分行（不含</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Exclude OBU)</t>
     </r>
   </si>
   <si>
     <r>
       <t>（２）外國銀行在臺分行（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Local Branches of Foreign Banks (Only OBU)</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.1</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>花旗(台灣)商業銀行</t>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（國內總分行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Domestic Banks (Local Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>OBU</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Domestic Banks (Only OBU)</t>
     </r>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（國外分行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Domestic Banks (Overseas Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（大陸地區分行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Domestic Banks (Mainland Chinese Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二）</t>
     </r>
   </si>
   <si>
     <t>聯邦商業銀行</t>
-  </si>
-[...1 lines deleted...]
-    <t>資料來源：金融機構申報資料。</t>
   </si>
   <si>
     <t>透過損益按公允價值衡量</t>
   </si>
   <si>
     <t>員工福</t>
   </si>
   <si>
     <t>利費用</t>
   </si>
   <si>
     <t>Employee</t>
   </si>
   <si>
     <t>Benefit</t>
   </si>
   <si>
     <r>
       <t>（４）票券金融公司</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Bills Finance Companies</t>
     </r>
   </si>
   <si>
     <r>
       <t>（５）信用合作社</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t xml:space="preserve"> Credit Cooperatives</t>
     </r>
   </si>
   <si>
     <r>
       <t>（３）大陸地區銀行在臺分行</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t xml:space="preserve"> Local Branches of Mainland Chinese Banks</t>
     </r>
   </si>
   <si>
     <t>Losses of Financial Assets</t>
   </si>
   <si>
     <t>說　　明：#係金融控股公司之子公司。</t>
   </si>
   <si>
     <t>說　　明：本表自102年1月起包含大陸地區銀行在臺分行資料。</t>
   </si>
   <si>
     <t>彰化第六信用合作社</t>
   </si>
   <si>
     <t>台北市第五信用合作社</t>
   </si>
   <si>
     <t>兆豐票券金融公司　　#</t>
   </si>
   <si>
     <t>大陸商中國銀行</t>
   </si>
@@ -1081,1215 +917,1144 @@
     <t>Metropolitan Bank and Trust Company</t>
   </si>
   <si>
     <t>美商美國紐約梅隆銀行</t>
   </si>
   <si>
     <t>The Bank of New York  Mellon</t>
   </si>
   <si>
     <t>新加坡大華銀行</t>
   </si>
   <si>
     <t>United Overseas Bank</t>
   </si>
   <si>
     <t>美商道富銀行</t>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續七）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二十二）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二十一）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.8</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續六）</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="細明體"/>
-        <family val="3"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續三）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.3</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續四）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.4</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續五）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.5</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.6</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.7</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續八）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續九）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.9</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.10</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十一）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.11</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十二）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十三）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.13</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十四）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <charset val="0"/>
       </rPr>
       <t>Cont.14</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
-        <family val="4"/>
         <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十五）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.15</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十六）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.16</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十七）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.17</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十八）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.18</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續十九）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.19</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二十）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.20</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.21</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.22</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二十三）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.23</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二十四）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.24</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二十五）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.25</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.26</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二十六）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>　金融機構損益簡表（續二十七完）</t>
     </r>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="Times New Roman"/>
+        <charset val="0"/>
         <color indexed="8"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
       </rPr>
       <t>Cont.27 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
+        <rFont val="標楷體"/>
+        <charset val="136"/>
         <color indexed="8"/>
-        <rFont val="標楷體"/>
-[...1 lines deleted...]
-        <charset val="136"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
-    <t>1月</t>
+    <t>資料來源：金融機構申報資料（自結數）。</t>
+  </si>
+  <si>
+    <t>3月</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
   <si>
     <t>First Commercial Bank</t>
   </si>
@@ -2767,743 +2532,773 @@
   <si>
     <t>花蓮第二信用合作社</t>
   </si>
   <si>
     <t>Hualien 2Nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
   <si>
-    <t>　　　　　2.至115年1月止，38家本國銀行放款及催收款之備抵呆帳餘額為615,032百萬元，115年1月轉銷呆帳4,117百萬元。</t>
-    <phoneticPr fontId="5" type="noConversion"/>
+    <t>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...4 lines deleted...]
-    <numFmt numFmtId="182" formatCode="\-##,###,##0"/>
+<styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
+  <numFmts count="15">
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
+    <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
+    <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
+    <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
+    <numFmt numFmtId="175" formatCode="#,##0_-"/>
+    <numFmt numFmtId="176" formatCode="###,###,##0"/>
+    <numFmt numFmtId="177" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
+    <numFmt numFmtId="178" formatCode="-##,###,##0"/>
   </numFmts>
-  <fonts count="57" x14ac:knownFonts="1">
+  <fonts count="62">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
       <color indexed="8"/>
-      <name val="標楷體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
       <color indexed="8"/>
-      <name val="標楷體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
       <color indexed="8"/>
-      <name val="標楷體"/>
-      <family val="4"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="新細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
-      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="標楷體"/>
-      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
-      <family val="4"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color indexed="8"/>
-      <name val="新細明體"/>
-[...15 lines deleted...]
-      <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="標楷體"/>
-      <family val="4"/>
+      <charset val="136"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="標楷體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
       <color indexed="8"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
       <color indexed="8"/>
-      <name val="Times New Roman"/>
-[...6 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...5 lines deleted...]
-      <family val="1"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="18"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="0"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color indexed="8"/>
-      <name val="新細明體"/>
-[...21 lines deleted...]
-      <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="細明體"/>
-      <family val="3"/>
+      <charset val="136"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="Times New Roman"/>
+      <charset val="0"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="7.5"/>
+      <name val="標楷體"/>
+      <charset val="136"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <u val="single"/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color indexed="12"/>
+    </font>
+    <font>
+      <u val="single"/>
+      <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
+      <color indexed="36"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="細明體"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="1"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="0"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF9C6500"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="9C6500"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="1"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF006100"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="006100"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FFFA7D00"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="FA7D00"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFFA7D00"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="FA7D00"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
-      <color rgb="FF7F7F7F"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="7F7F7F"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="3"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF3F3F76"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="3F3F76"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <color rgb="FF3F3F3F"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="3F3F3F"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="新細明體"/>
+      <charset val="136"/>
       <color theme="0"/>
-      <name val="新細明體"/>
-[...1 lines deleted...]
-      <charset val="136"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FF9C0006"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="9C0006"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
       <name val="新細明體"/>
-      <family val="1"/>
       <charset val="136"/>
+      <color rgb="FF0000"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="標楷體"/>
-      <family val="4"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="標楷體"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="標楷體"/>
+      <charset val="0"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Times New Roman"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="標楷體"/>
-      <family val="4"/>
-      <charset val="136"/>
+      <charset val="0"/>
+      <color indexed="8"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <name val="標楷體"/>
+      <charset val="0"/>
+      <color indexed="8"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="標楷體"/>
-      <family val="4"/>
+      <charset val="0"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
       <charset val="136"/>
+      <color indexed="8"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Times New Roman"/>
+      <charset val="136"/>
+      <color indexed="8"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="136"/>
+      <color indexed="8"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
+      <charset val="136"/>
+      <color indexed="8"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
-      <family val="1"/>
-[...2 lines deleted...]
-      <sz val="12"/>
+      <charset val="136"/>
       <color indexed="8"/>
-      <name val="標楷體"/>
-[...16 lines deleted...]
-      <charset val="136"/>
     </font>
     <font>
       <sz val="9"/>
+      <name val="標楷體"/>
+      <charset val="0"/>
       <color indexed="8"/>
-      <name val="Times New Roman"/>
-[...26 lines deleted...]
-      <charset val="136"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill patternType="none">
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="gray125"/>
+      <patternFill patternType="gray125">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill patternType="none">
+        <fgColor indexed="64"/>
+        <bgColor indexed="65"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor rgb="FFEB9C"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor rgb="C6EFCE"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor rgb="F2F2F2"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor rgb="FFFFCC"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCC99"/>
+        <fgColor rgb="FFCC99"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA5A5A5"/>
+        <fgColor rgb="A5A5A5"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC7CE"/>
+        <fgColor rgb="FFC7CE"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="46">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF7F7F7F"/>
+        <color rgb="7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
-        <color rgb="FFFF8001"/>
+        <color rgb="FF8001"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </left>
       <right style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </right>
       <top style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="B2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </left>
       <right style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </right>
       <top style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </left>
       <right style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </right>
       <top style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </top>
       <bottom style="double">
-        <color rgb="FF3F3F3F"/>
+        <color rgb="3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -3575,299 +3370,207 @@
         <color indexed="8"/>
       </right>
       <top style="thin">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
-      <right style="thin">
-[...68 lines deleted...]
-      </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom style="thin">
         <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="8"/>
       </right>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
-      </bottom>
-[...112 lines deleted...]
-        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="8"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -3875,39934 +3578,39803 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="42">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="3" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+  <cellStyleXfs count="49">
+    <xf xxid="0" numFmtId="0" fontId="0" fillId="2" borderId="0"/>
+    <xf xxid="1" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="2" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="3" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="4" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="5" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="6" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="7" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="8" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="9" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="10" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="11" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="12" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="13" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="14" numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0"/>
+    <xf xxid="15" numFmtId="0" fontId="28" fillId="3" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="4" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="16" numFmtId="0" fontId="28" fillId="4" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="5" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="17" numFmtId="0" fontId="28" fillId="5" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="6" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="18" numFmtId="0" fontId="28" fillId="6" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="7" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="19" numFmtId="0" fontId="28" fillId="7" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="8" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="20" numFmtId="0" fontId="28" fillId="8" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="9" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="21" numFmtId="0" fontId="28" fillId="9" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="10" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="22" numFmtId="0" fontId="28" fillId="10" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="11" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="23" numFmtId="0" fontId="28" fillId="11" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="12" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="24" numFmtId="0" fontId="28" fillId="12" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="13" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="25" numFmtId="0" fontId="28" fillId="13" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="26" numFmtId="0" fontId="28" fillId="14" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="15" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="27" numFmtId="0" fontId="29" fillId="15" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="16" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="28" numFmtId="0" fontId="29" fillId="16" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="11" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="29" numFmtId="0" fontId="29" fillId="11" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="17" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="30" numFmtId="0" fontId="29" fillId="17" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="18" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="31" numFmtId="0" fontId="29" fillId="18" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="19" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="32" numFmtId="0" fontId="29" fillId="19" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="20" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="33" numFmtId="171" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="34" numFmtId="168" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="35" numFmtId="0" fontId="26" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf xxid="36" numFmtId="0" fontId="30" fillId="20" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="37" numFmtId="0" fontId="31" fillId="2" borderId="1" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="21" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="38" numFmtId="0" fontId="32" fillId="21" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="22" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="39" numFmtId="9" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="40" numFmtId="0" fontId="33" fillId="22" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="2" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="41" numFmtId="170" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="42" numFmtId="169" fontId="0" fillId="2" borderId="0" applyAlignment="0" applyFont="0" applyProtection="0"/>
+    <xf xxid="43" numFmtId="0" fontId="34" fillId="2" borderId="3" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="23" borderId="4" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="44" numFmtId="0" fontId="0" fillId="23" borderId="4" applyAlignment="0" applyFont="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="45" numFmtId="0" fontId="25" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="top"/>
+    </xf>
+    <xf xxid="46" numFmtId="0" fontId="35" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="47" numFmtId="0" fontId="29" fillId="24" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="48" numFmtId="0" fontId="29" fillId="25" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="26" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="49" numFmtId="0" fontId="29" fillId="26" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="50" numFmtId="0" fontId="29" fillId="27" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="51" numFmtId="0" fontId="29" fillId="28" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="52" numFmtId="0" fontId="29" fillId="29" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="53" numFmtId="0" fontId="36" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="2" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="54" numFmtId="0" fontId="37" fillId="2" borderId="5" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="2" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="55" numFmtId="0" fontId="38" fillId="2" borderId="6" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="2" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="56" numFmtId="0" fontId="39" fillId="2" borderId="7" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="57" numFmtId="0" fontId="39" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="30" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="58" numFmtId="0" fontId="40" fillId="30" borderId="2" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="22" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="59" numFmtId="0" fontId="41" fillId="22" borderId="8" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="60" numFmtId="0" fontId="42" fillId="31" borderId="9" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="32" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="61" numFmtId="0" fontId="43" fillId="32" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="2" borderId="0" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+    <xf xxid="62" numFmtId="0" fontId="44" fillId="2" borderId="0" applyAlignment="0" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="144">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs>
+    <xf xxid="63" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1"/>
+    <xf xxid="64" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="65" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf xxid="66" numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="67" numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="68" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="69" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="70" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="71" numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="72" numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="73" numFmtId="49" fontId="14" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="74" numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="75" numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="76" numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="77" numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="78" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="79" numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="80" numFmtId="0" fontId="16" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="81" numFmtId="0" fontId="22" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="82" numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="83" numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="84" numFmtId="0" fontId="23" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="85" numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="86" numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="87" numFmtId="0" fontId="23" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="88" numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="89" numFmtId="0" fontId="16" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="90" numFmtId="0" fontId="24" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="91" numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="92" numFmtId="0" fontId="23" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="93" numFmtId="0" fontId="16" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="94" numFmtId="0" fontId="16" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf xxid="95" numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="96" numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="97" numFmtId="0" fontId="14" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="98" numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="99" numFmtId="0" fontId="5" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="100" numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="2" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="101" numFmtId="0" fontId="15" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="102" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="103" numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="104" numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="105" numFmtId="0" fontId="16" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="106" numFmtId="0" fontId="10" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="107" numFmtId="0" fontId="10" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="108" numFmtId="0" fontId="10" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="109" numFmtId="175" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="110" numFmtId="175" fontId="6" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="111" numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="112" numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="113" numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="114" numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="115" numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="116" numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf xxid="117" numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="118" numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="119" numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf xxid="120" numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf xxid="121" numFmtId="175" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="122" numFmtId="175" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="123" numFmtId="175" fontId="6" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="124" numFmtId="175" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="125" numFmtId="175" fontId="6" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="126" numFmtId="175" fontId="6" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="127" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="128" numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="129" numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="130" numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf xxid="131" numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="179" fontId="5" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="132" numFmtId="175" fontId="6" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="180" fontId="44" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="133" numFmtId="175" fontId="6" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="134" numFmtId="175" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="135" numFmtId="175" fontId="6" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="136" numFmtId="175" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="137" numFmtId="175" fontId="6" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="138" numFmtId="175" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="139" numFmtId="175" fontId="9" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="140" numFmtId="175" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="141" numFmtId="175" fontId="9" fillId="2" borderId="35" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="142" numFmtId="175" fontId="9" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="143" numFmtId="175" fontId="9" fillId="2" borderId="37" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="144" numFmtId="175" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="145" numFmtId="175" fontId="9" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="146" numFmtId="175" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="147" numFmtId="175" fontId="9" fillId="2" borderId="39" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="148" numFmtId="175" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="149" numFmtId="175" fontId="9" fillId="2" borderId="41" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="150" numFmtId="175" fontId="9" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="151" numFmtId="175" fontId="9" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="152" numFmtId="175" fontId="9" fillId="2" borderId="42" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="153" numFmtId="175" fontId="9" fillId="2" borderId="43" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="154" numFmtId="175" fontId="9" fillId="2" borderId="44" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="155" numFmtId="175" fontId="9" fillId="2" borderId="45" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="156" numFmtId="175" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="157" numFmtId="175" fontId="11" fillId="2" borderId="31" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="158" numFmtId="175" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="159" numFmtId="175" fontId="11" fillId="2" borderId="19" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="160" numFmtId="175" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="161" numFmtId="175" fontId="11" fillId="2" borderId="33" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="162" numFmtId="175" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="163" numFmtId="175" fontId="11" fillId="2" borderId="25" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="164" numFmtId="175" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="165" numFmtId="175" fontId="11" fillId="2" borderId="27" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="166" numFmtId="175" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="167" numFmtId="175" fontId="11" fillId="2" borderId="28" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="168" numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0"/>
+    <xf xxid="169" numFmtId="49" fontId="45" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="170" numFmtId="49" fontId="46" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="171" numFmtId="176" fontId="14" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="172" numFmtId="176" fontId="17" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="173" numFmtId="176" fontId="5" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="174" numFmtId="176" fontId="47" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="175" numFmtId="176" fontId="48" fillId="2" borderId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="176" numFmtId="0" fontId="45" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="177" numFmtId="0" fontId="49" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="178" numFmtId="176" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf xxid="179" numFmtId="176" fontId="48" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="180" numFmtId="176" fontId="50" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="181" numFmtId="177" fontId="6" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="182" numFmtId="177" fontId="48" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="183" numFmtId="177" fontId="50" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="184" numFmtId="176" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="185" numFmtId="176" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="186" numFmtId="176" fontId="50" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="187" numFmtId="0" fontId="47" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="188" numFmtId="0" fontId="51" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="189" numFmtId="0" fontId="52" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="190" numFmtId="176" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="191" numFmtId="176" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="192" numFmtId="177" fontId="6" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="193" numFmtId="177" fontId="48" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="194" numFmtId="176" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="195" numFmtId="176" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="196" numFmtId="0" fontId="47" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="197" numFmtId="0" fontId="51" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="198" numFmtId="0" fontId="53" fillId="2" borderId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf xxid="199" numFmtId="177" fontId="6" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="200" numFmtId="177" fontId="48" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="201" numFmtId="177" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="202" numFmtId="177" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="203" numFmtId="176" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="204" numFmtId="176" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="205" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="206" numFmtId="177" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="207" numFmtId="176" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="208" numFmtId="176" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="209" numFmtId="178" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="210" numFmtId="178" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="211" numFmtId="177" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="212" numFmtId="177" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="213" numFmtId="0" fontId="54" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="214" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="215" numFmtId="176" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="216" numFmtId="176" fontId="56" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="217" numFmtId="176" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="218" numFmtId="176" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="219" numFmtId="177" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="220" numFmtId="177" fontId="56" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="221" numFmtId="177" fontId="57" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="222" numFmtId="177" fontId="58" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="223" numFmtId="176" fontId="9" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="224" numFmtId="176" fontId="56" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="225" numFmtId="176" fontId="57" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="226" numFmtId="176" fontId="58" fillId="2" borderId="36" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="227" numFmtId="0" fontId="56" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="228" numFmtId="0" fontId="59" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="229" numFmtId="0" fontId="60" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="230" numFmtId="176" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="231" numFmtId="176" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="232" numFmtId="176" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="233" numFmtId="177" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="234" numFmtId="177" fontId="56" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="235" numFmtId="177" fontId="57" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="236" numFmtId="176" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="237" numFmtId="176" fontId="56" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="238" numFmtId="176" fontId="57" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="239" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="240" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="241" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="242" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="243" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="244" numFmtId="0" fontId="55" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="245" numFmtId="176" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf xxid="246" numFmtId="177" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="247" numFmtId="177" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="248" numFmtId="177" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="249" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="250" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="251" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="252" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="253" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf xxid="254" numFmtId="176" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf xxid="255" numFmtId="177" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf xxid="256" numFmtId="176" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf xxid="257" numFmtId="176" fontId="57" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf xxid="258" numFmtId="176" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf xxid="259" numFmtId="176" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="260" numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="261" numFmtId="177" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="262" numFmtId="176" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="263" numFmtId="176" fontId="57" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="264" numFmtId="0" fontId="57" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf xxid="265" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...280 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="42">
-[...41 lines deleted...]
-    <cellStyle name="警告文字" xfId="41" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+  <cellStyles count="49">
+    <cellStyle name="20% - 輔色1" xfId="15"/>
+    <cellStyle name="20% - 輔色2" xfId="16"/>
+    <cellStyle name="20% - 輔色3" xfId="17"/>
+    <cellStyle name="20% - 輔色4" xfId="18"/>
+    <cellStyle name="20% - 輔色5" xfId="19"/>
+    <cellStyle name="20% - 輔色6" xfId="20"/>
+    <cellStyle name="40% - 輔色1" xfId="21"/>
+    <cellStyle name="40% - 輔色2" xfId="22"/>
+    <cellStyle name="40% - 輔色3" xfId="23"/>
+    <cellStyle name="40% - 輔色4" xfId="24"/>
+    <cellStyle name="40% - 輔色5" xfId="25"/>
+    <cellStyle name="40% - 輔色6" xfId="26"/>
+    <cellStyle name="60% - 輔色1" xfId="27"/>
+    <cellStyle name="60% - 輔色2" xfId="28"/>
+    <cellStyle name="60% - 輔色3" xfId="29"/>
+    <cellStyle name="60% - 輔色4" xfId="30"/>
+    <cellStyle name="60% - 輔色5" xfId="31"/>
+    <cellStyle name="60% - 輔色6" xfId="32"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="33" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
+    <cellStyle name="Followed Hyperlink" xfId="35" builtinId="9"/>
+    <cellStyle name="中等" xfId="36"/>
+    <cellStyle name="合計" xfId="37"/>
+    <cellStyle name="好" xfId="38"/>
+    <cellStyle name="Percent" xfId="39" builtinId="5"/>
+    <cellStyle name="計算方式" xfId="40"/>
+    <cellStyle name="Currency" xfId="41" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="42" builtinId="7"/>
+    <cellStyle name="連結的儲存格" xfId="43"/>
+    <cellStyle name="備註" xfId="44"/>
+    <cellStyle name="Hyperlink" xfId="45" builtinId="8"/>
+    <cellStyle name="說明文字" xfId="46"/>
+    <cellStyle name="輔色1" xfId="47"/>
+    <cellStyle name="輔色2" xfId="48"/>
+    <cellStyle name="輔色3" xfId="49"/>
+    <cellStyle name="輔色4" xfId="50"/>
+    <cellStyle name="輔色5" xfId="51"/>
+    <cellStyle name="輔色6" xfId="52"/>
+    <cellStyle name="標題" xfId="53"/>
+    <cellStyle name="標題 1" xfId="54"/>
+    <cellStyle name="標題 2" xfId="55"/>
+    <cellStyle name="標題 3" xfId="56"/>
+    <cellStyle name="標題 4" xfId="57"/>
+    <cellStyle name="輸入" xfId="58"/>
+    <cellStyle name="輸出" xfId="59"/>
+    <cellStyle name="檢查儲存格" xfId="60"/>
+    <cellStyle name="壞" xfId="61"/>
+    <cellStyle name="警告文字" xfId="62"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
+  <tableStyles count="0" defaultTableStyle="" defaultPivotStyle=""/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...315 lines deleted...]
-</a:theme>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E27" sqref="E27:E28"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="11"/>
-[...14 lines deleted...]
-      <c r="A2" s="11" t="s">
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="6"/>
-[...14 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="10"/>
-[...17 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="135" t="s">
         <v>36</v>
       </c>
-      <c r="E4" s="1"/>
-[...1 lines deleted...]
-      <c r="G4" s="72" t="s">
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="H4" s="72"/>
-[...5 lines deleted...]
-      <c r="N4" s="42" t="s">
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...11 lines deleted...]
-      <c r="K6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="L6" s="19" t="s">
-[...14 lines deleted...]
-      <c r="C7" s="19" t="s">
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="117">
+        <v>1104815</v>
+      </c>
+      <c r="C11" s="117">
+        <v>466570</v>
+      </c>
+      <c r="D11" s="117">
+        <v>114404</v>
+      </c>
+      <c r="E11" s="117">
+        <v>343637</v>
+      </c>
+      <c r="F11" s="117">
+        <v>180204</v>
+      </c>
+      <c r="G11" s="117">
+        <v>930540</v>
+      </c>
+      <c r="H11" s="117">
+        <v>273571</v>
+      </c>
+      <c r="I11" s="117">
+        <v>17457</v>
+      </c>
+      <c r="J11" s="117">
+        <v>267192</v>
+      </c>
+      <c r="K11" s="117">
+        <v>87799</v>
+      </c>
+      <c r="L11" s="117">
+        <v>284521</v>
+      </c>
+      <c r="M11" s="120">
+        <v>0</v>
+      </c>
+      <c r="N11" s="123">
+        <v>174276</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>154</v>
+      </c>
+      <c r="B13" s="128">
+        <v>212041</v>
+      </c>
+      <c r="C13" s="128">
+        <v>34186</v>
+      </c>
+      <c r="D13" s="128">
+        <v>1377</v>
+      </c>
+      <c r="E13" s="128">
+        <v>38749</v>
+      </c>
+      <c r="F13" s="128">
+        <v>137729</v>
+      </c>
+      <c r="G13" s="128">
+        <v>203706</v>
+      </c>
+      <c r="H13" s="128">
+        <v>22849</v>
+      </c>
+      <c r="I13" s="128">
+        <v>260</v>
+      </c>
+      <c r="J13" s="128">
+        <v>9286</v>
+      </c>
+      <c r="K13" s="128">
+        <v>3705</v>
+      </c>
+      <c r="L13" s="128">
+        <v>167606</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>8335</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>155</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B15" s="128">
+        <v>27324</v>
+      </c>
+      <c r="C15" s="128">
+        <v>21404</v>
+      </c>
+      <c r="D15" s="128">
+        <v>1282</v>
+      </c>
+      <c r="E15" s="128">
+        <v>4029</v>
+      </c>
+      <c r="F15" s="128">
+        <v>610</v>
+      </c>
+      <c r="G15" s="128">
+        <v>22362</v>
+      </c>
+      <c r="H15" s="128">
+        <v>13364</v>
+      </c>
+      <c r="I15" s="128">
+        <v>246</v>
+      </c>
+      <c r="J15" s="128">
+        <v>1305</v>
+      </c>
+      <c r="K15" s="128">
+        <v>2658</v>
+      </c>
+      <c r="L15" s="128">
+        <v>4788</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>4962</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="B17" s="128">
+        <v>39274</v>
+      </c>
+      <c r="C17" s="128">
+        <v>26520</v>
+      </c>
+      <c r="D17" s="128">
+        <v>3623</v>
+      </c>
+      <c r="E17" s="128">
+        <v>8524</v>
+      </c>
+      <c r="F17" s="128">
+        <v>607</v>
+      </c>
+      <c r="G17" s="128">
+        <v>32922</v>
+      </c>
+      <c r="H17" s="128">
+        <v>17594</v>
+      </c>
+      <c r="I17" s="128">
+        <v>592</v>
+      </c>
+      <c r="J17" s="128">
+        <v>481</v>
+      </c>
+      <c r="K17" s="128">
+        <v>4403</v>
+      </c>
+      <c r="L17" s="128">
+        <v>9853</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>6352</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B19" s="128">
+        <v>74578</v>
+      </c>
+      <c r="C19" s="128">
+        <v>29079</v>
+      </c>
+      <c r="D19" s="128">
+        <v>4818</v>
+      </c>
+      <c r="E19" s="128">
+        <v>28382</v>
+      </c>
+      <c r="F19" s="128">
+        <v>12300</v>
+      </c>
+      <c r="G19" s="128">
+        <v>65400</v>
+      </c>
+      <c r="H19" s="128">
+        <v>20368</v>
+      </c>
+      <c r="I19" s="128">
+        <v>1039</v>
+      </c>
+      <c r="J19" s="128">
+        <v>24974</v>
+      </c>
+      <c r="K19" s="128">
+        <v>4294</v>
+      </c>
+      <c r="L19" s="128">
+        <v>14724</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>9178</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="B21" s="128">
+        <v>40278</v>
+      </c>
+      <c r="C21" s="128">
+        <v>23516</v>
+      </c>
+      <c r="D21" s="128">
+        <v>5085</v>
+      </c>
+      <c r="E21" s="128">
+        <v>11251</v>
+      </c>
+      <c r="F21" s="128">
+        <v>426</v>
+      </c>
+      <c r="G21" s="128">
+        <v>32791</v>
+      </c>
+      <c r="H21" s="128">
+        <v>15721</v>
+      </c>
+      <c r="I21" s="128">
+        <v>528</v>
+      </c>
+      <c r="J21" s="128">
+        <v>3342</v>
+      </c>
+      <c r="K21" s="128">
+        <v>4713</v>
+      </c>
+      <c r="L21" s="128">
+        <v>8487</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>7487</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>163</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="128">
+        <v>35793</v>
+      </c>
+      <c r="C23" s="128">
+        <v>19441</v>
+      </c>
+      <c r="D23" s="128">
+        <v>3216</v>
+      </c>
+      <c r="E23" s="128">
+        <v>11976</v>
+      </c>
+      <c r="F23" s="128">
+        <v>1160</v>
+      </c>
+      <c r="G23" s="128">
+        <v>29580</v>
+      </c>
+      <c r="H23" s="128">
+        <v>12154</v>
+      </c>
+      <c r="I23" s="128">
+        <v>592</v>
+      </c>
+      <c r="J23" s="128">
+        <v>10743</v>
+      </c>
+      <c r="K23" s="128">
+        <v>3532</v>
+      </c>
+      <c r="L23" s="128">
+        <v>2560</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>6213</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25" s="128">
+        <v>17348</v>
+      </c>
+      <c r="C25" s="128">
+        <v>9656</v>
+      </c>
+      <c r="D25" s="128">
+        <v>1667</v>
+      </c>
+      <c r="E25" s="128">
+        <v>3377</v>
+      </c>
+      <c r="F25" s="128">
+        <v>2647</v>
+      </c>
+      <c r="G25" s="128">
+        <v>11630</v>
+      </c>
+      <c r="H25" s="128">
+        <v>5154</v>
+      </c>
+      <c r="I25" s="128">
+        <v>196</v>
+      </c>
+      <c r="J25" s="128">
+        <v>3211</v>
+      </c>
+      <c r="K25" s="128">
+        <v>1389</v>
+      </c>
+      <c r="L25" s="128">
+        <v>1681</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>5718</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27" s="128">
+        <v>75374</v>
+      </c>
+      <c r="C27" s="128">
+        <v>31507</v>
+      </c>
+      <c r="D27" s="128">
+        <v>10125</v>
+      </c>
+      <c r="E27" s="128">
+        <v>31761</v>
+      </c>
+      <c r="F27" s="128">
+        <v>1980</v>
+      </c>
+      <c r="G27" s="128">
+        <v>60872</v>
+      </c>
+      <c r="H27" s="128">
+        <v>18482</v>
+      </c>
+      <c r="I27" s="128">
+        <v>1232</v>
+      </c>
+      <c r="J27" s="128">
+        <v>29099</v>
+      </c>
+      <c r="K27" s="128">
+        <v>5360</v>
+      </c>
+      <c r="L27" s="128">
+        <v>6699</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>14502</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29" s="128">
+        <v>73630</v>
+      </c>
+      <c r="C29" s="128">
+        <v>30750</v>
+      </c>
+      <c r="D29" s="128">
+        <v>12530</v>
+      </c>
+      <c r="E29" s="128">
+        <v>28915</v>
+      </c>
+      <c r="F29" s="128">
+        <v>1435</v>
+      </c>
+      <c r="G29" s="128">
+        <v>57888</v>
+      </c>
+      <c r="H29" s="128">
+        <v>13336</v>
+      </c>
+      <c r="I29" s="128">
+        <v>2555</v>
+      </c>
+      <c r="J29" s="128">
+        <v>26575</v>
+      </c>
+      <c r="K29" s="128">
+        <v>6768</v>
+      </c>
+      <c r="L29" s="128">
+        <v>8655</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>15742</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31" s="128">
+        <v>2240</v>
+      </c>
+      <c r="C31" s="128">
+        <v>1772</v>
+      </c>
+      <c r="D31" s="128">
+        <v>38</v>
+      </c>
+      <c r="E31" s="128">
+        <v>316</v>
+      </c>
+      <c r="F31" s="128">
+        <v>115</v>
+      </c>
+      <c r="G31" s="128">
+        <v>1606</v>
+      </c>
+      <c r="H31" s="128">
+        <v>898</v>
+      </c>
+      <c r="I31" s="128">
         <v>9</v>
       </c>
-      <c r="D7" s="19" t="s">
-[...29 lines deleted...]
-      <c r="N7" s="30" t="s">
+      <c r="J31" s="128">
+        <v>274</v>
+      </c>
+      <c r="K31" s="128">
+        <v>107</v>
+      </c>
+      <c r="L31" s="128">
+        <v>317</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="132">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" s="128">
+        <v>2601</v>
+      </c>
+      <c r="C33" s="128">
+        <v>2122</v>
+      </c>
+      <c r="D33" s="128">
+        <v>267</v>
+      </c>
+      <c r="E33" s="128">
+        <v>128</v>
+      </c>
+      <c r="F33" s="128">
+        <v>84</v>
+      </c>
+      <c r="G33" s="128">
+        <v>2134</v>
+      </c>
+      <c r="H33" s="128">
+        <v>1222</v>
+      </c>
+      <c r="I33" s="128">
         <v>21</v>
       </c>
-    </row>
-[...845 lines deleted...]
-      <c r="A34" s="62" t="s">
+      <c r="J33" s="128">
+        <v>101</v>
+      </c>
+      <c r="K33" s="128">
+        <v>440</v>
+      </c>
+      <c r="L33" s="128">
+        <v>350</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="132">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
-      <c r="B34" s="13"/>
-[...14 lines deleted...]
-      <c r="A35" s="47" t="s">
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
-      <c r="B35" s="14">
-[...40 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="B35" s="128">
+        <v>36615</v>
+      </c>
+      <c r="C35" s="128">
+        <v>28665</v>
+      </c>
+      <c r="D35" s="128">
+        <v>3028</v>
+      </c>
+      <c r="E35" s="128">
+        <v>3807</v>
+      </c>
+      <c r="F35" s="128">
+        <v>1114</v>
+      </c>
+      <c r="G35" s="128">
+        <v>28135</v>
+      </c>
+      <c r="H35" s="128">
+        <v>18637</v>
+      </c>
+      <c r="I35" s="128">
+        <v>492</v>
+      </c>
+      <c r="J35" s="128">
+        <v>1323</v>
+      </c>
+      <c r="K35" s="128">
+        <v>4590</v>
+      </c>
+      <c r="L35" s="128">
+        <v>3093</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
+        <v>8479</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
-      <c r="B36" s="79"/>
-[...32 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="17"/>
-[...14 lines deleted...]
-      <c r="A39" s="17" t="s">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="B39" s="17"/>
-[...30 lines deleted...]
-      <c r="A41" s="57" t="s">
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A41" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="B41" s="57" t="s">
+      <c r="B41" s="107" t="s">
         <v>153</v>
       </c>
-      <c r="C41" s="58">
+      <c r="C41" s="109">
         <v>38</v>
       </c>
-      <c r="D41" s="59">
-[...19 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="D41" s="112">
+        <v>620429</v>
+      </c>
+      <c r="E41" s="112">
+        <v>13692</v>
+      </c>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
-        <v>615,032</v>
-[...1 lines deleted...]
-      <c r="E42" s="17" t="str">
+        <v>620,429</v>
+      </c>
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
-        <v>4,117</v>
-[...25 lines deleted...]
-      <c r="N43" s="17"/>
+        <v>13,692</v>
+      </c>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
-    <mergeCell ref="H31:H32"/>
-[...5 lines deleted...]
-    <mergeCell ref="J31:J32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
-    <mergeCell ref="G33:G34"/>
-    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="K29:K30"/>
-    <mergeCell ref="L29:L30"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="N29:N30"/>
-    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="M27:M28"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="L25:L26"/>
-[...4 lines deleted...]
-    <mergeCell ref="K27:K28"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="L21:L22"/>
-[...10 lines deleted...]
-    <mergeCell ref="J17:J18"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="L19:L20"/>
-    <mergeCell ref="H19:H20"/>
-[...2 lines deleted...]
-    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
-    <mergeCell ref="G17:G18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
-    <mergeCell ref="H15:H16"/>
-[...4 lines deleted...]
-    <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...12 lines deleted...]
-    <mergeCell ref="H13:H14"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="138" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>116</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>117</v>
       </c>
-      <c r="B1" s="85"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="117">
+        <v>108049</v>
+      </c>
+      <c r="C11" s="117">
+        <v>59574</v>
+      </c>
+      <c r="D11" s="117">
+        <v>3507</v>
+      </c>
+      <c r="E11" s="117">
+        <v>41634</v>
+      </c>
+      <c r="F11" s="117">
+        <v>3333</v>
+      </c>
+      <c r="G11" s="117">
+        <v>88622</v>
+      </c>
+      <c r="H11" s="117">
+        <v>36562</v>
+      </c>
+      <c r="I11" s="117">
+        <v>410</v>
+      </c>
+      <c r="J11" s="117">
+        <v>38068</v>
+      </c>
+      <c r="K11" s="117">
+        <v>4930</v>
+      </c>
+      <c r="L11" s="117">
+        <v>8652</v>
+      </c>
+      <c r="M11" s="120">
+        <v>0</v>
+      </c>
+      <c r="N11" s="123">
+        <v>19426</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>154</v>
+      </c>
+      <c r="B13" s="128">
+        <v>2990</v>
+      </c>
+      <c r="C13" s="128">
+        <v>2866</v>
+      </c>
+      <c r="D13" s="128">
+        <v>26</v>
+      </c>
+      <c r="E13" s="128">
+        <v>85</v>
+      </c>
+      <c r="F13" s="128">
+        <v>13</v>
+      </c>
+      <c r="G13" s="128">
+        <v>2412</v>
+      </c>
+      <c r="H13" s="128">
+        <v>1307</v>
+      </c>
+      <c r="I13" s="128">
         <v>7</v>
       </c>
-      <c r="J6" s="41" t="s">
-[...8 lines deleted...]
-      <c r="M6" s="19" t="s">
+      <c r="J13" s="128">
+        <v>77</v>
+      </c>
+      <c r="K13" s="128">
+        <v>134</v>
+      </c>
+      <c r="L13" s="128">
+        <v>887</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>155</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B15" s="128">
+        <v>2246</v>
+      </c>
+      <c r="C15" s="128">
+        <v>1832</v>
+      </c>
+      <c r="D15" s="128">
+        <v>62</v>
+      </c>
+      <c r="E15" s="128">
+        <v>339</v>
+      </c>
+      <c r="F15" s="128">
+        <v>14</v>
+      </c>
+      <c r="G15" s="128">
+        <v>1850</v>
+      </c>
+      <c r="H15" s="128">
+        <v>1320</v>
+      </c>
+      <c r="I15" s="128">
+        <v>7</v>
+      </c>
+      <c r="J15" s="130">
+        <v>0</v>
+      </c>
+      <c r="K15" s="128">
+        <v>100</v>
+      </c>
+      <c r="L15" s="128">
+        <v>423</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="B17" s="128">
+        <v>2478</v>
+      </c>
+      <c r="C17" s="128">
+        <v>2455</v>
+      </c>
+      <c r="D17" s="128">
+        <v>15</v>
+      </c>
+      <c r="E17" s="130">
+        <v>0</v>
+      </c>
+      <c r="F17" s="128">
         <v>8</v>
       </c>
-      <c r="N6" s="29" t="s">
+      <c r="G17" s="128">
+        <v>1955</v>
+      </c>
+      <c r="H17" s="128">
+        <v>1611</v>
+      </c>
+      <c r="I17" s="128">
+        <v>10</v>
+      </c>
+      <c r="J17" s="130">
+        <v>0</v>
+      </c>
+      <c r="K17" s="128">
+        <v>135</v>
+      </c>
+      <c r="L17" s="128">
+        <v>200</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B19" s="128">
+        <v>6735</v>
+      </c>
+      <c r="C19" s="128">
+        <v>5637</v>
+      </c>
+      <c r="D19" s="128">
+        <v>192</v>
+      </c>
+      <c r="E19" s="128">
+        <v>826</v>
+      </c>
+      <c r="F19" s="128">
+        <v>81</v>
+      </c>
+      <c r="G19" s="128">
+        <v>5138</v>
+      </c>
+      <c r="H19" s="128">
+        <v>3042</v>
+      </c>
+      <c r="I19" s="128">
+        <v>27</v>
+      </c>
+      <c r="J19" s="128">
+        <v>766</v>
+      </c>
+      <c r="K19" s="128">
+        <v>266</v>
+      </c>
+      <c r="L19" s="128">
+        <v>1036</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="B21" s="128">
+        <v>3464</v>
+      </c>
+      <c r="C21" s="128">
+        <v>3328</v>
+      </c>
+      <c r="D21" s="128">
+        <v>24</v>
+      </c>
+      <c r="E21" s="128">
+        <v>62</v>
+      </c>
+      <c r="F21" s="128">
+        <v>50</v>
+      </c>
+      <c r="G21" s="128">
+        <v>2487</v>
+      </c>
+      <c r="H21" s="128">
+        <v>2079</v>
+      </c>
+      <c r="I21" s="128">
+        <v>9</v>
+      </c>
+      <c r="J21" s="128">
+        <v>41</v>
+      </c>
+      <c r="K21" s="128">
+        <v>191</v>
+      </c>
+      <c r="L21" s="128">
+        <v>168</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>163</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="128">
+        <v>4024</v>
+      </c>
+      <c r="C23" s="128">
+        <v>3088</v>
+      </c>
+      <c r="D23" s="128">
+        <v>30</v>
+      </c>
+      <c r="E23" s="128">
+        <v>898</v>
+      </c>
+      <c r="F23" s="128">
         <v>8</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="E7" s="41" t="s">
+      <c r="G23" s="128">
+        <v>3149</v>
+      </c>
+      <c r="H23" s="128">
+        <v>1825</v>
+      </c>
+      <c r="I23" s="128">
         <v>10</v>
       </c>
-      <c r="F7" s="19" t="s">
-[...11 lines deleted...]
-      <c r="J7" s="41" t="s">
+      <c r="J23" s="128">
+        <v>887</v>
+      </c>
+      <c r="K23" s="128">
+        <v>99</v>
+      </c>
+      <c r="L23" s="128">
+        <v>328</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25" s="128">
+        <v>797</v>
+      </c>
+      <c r="C25" s="128">
+        <v>579</v>
+      </c>
+      <c r="D25" s="128">
+        <v>100</v>
+      </c>
+      <c r="E25" s="128">
+        <v>105</v>
+      </c>
+      <c r="F25" s="128">
         <v>13</v>
       </c>
-      <c r="K7" s="19" t="s">
-[...60 lines deleted...]
-      <c r="D9" s="34" t="s">
+      <c r="G25" s="128">
+        <v>522</v>
+      </c>
+      <c r="H25" s="128">
+        <v>309</v>
+      </c>
+      <c r="I25" s="128">
+        <v>3</v>
+      </c>
+      <c r="J25" s="128">
+        <v>85</v>
+      </c>
+      <c r="K25" s="128">
+        <v>60</v>
+      </c>
+      <c r="L25" s="128">
+        <v>65</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27" s="128">
+        <v>10361</v>
+      </c>
+      <c r="C27" s="128">
+        <v>4762</v>
+      </c>
+      <c r="D27" s="128">
+        <v>413</v>
+      </c>
+      <c r="E27" s="128">
+        <v>3799</v>
+      </c>
+      <c r="F27" s="128">
+        <v>1387</v>
+      </c>
+      <c r="G27" s="128">
+        <v>8273</v>
+      </c>
+      <c r="H27" s="128">
+        <v>4101</v>
+      </c>
+      <c r="I27" s="128">
         <v>23</v>
       </c>
-      <c r="E9" s="36" t="s">
-[...17 lines deleted...]
-      <c r="M9" s="34" t="s">
+      <c r="J27" s="128">
+        <v>3453</v>
+      </c>
+      <c r="K27" s="128">
+        <v>429</v>
+      </c>
+      <c r="L27" s="128">
+        <v>267</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29" s="128">
+        <v>11807</v>
+      </c>
+      <c r="C29" s="128">
+        <v>2815</v>
+      </c>
+      <c r="D29" s="128">
+        <v>214</v>
+      </c>
+      <c r="E29" s="128">
+        <v>8679</v>
+      </c>
+      <c r="F29" s="128">
+        <v>100</v>
+      </c>
+      <c r="G29" s="128">
+        <v>11178</v>
+      </c>
+      <c r="H29" s="128">
+        <v>1623</v>
+      </c>
+      <c r="I29" s="128">
+        <v>47</v>
+      </c>
+      <c r="J29" s="128">
+        <v>8294</v>
+      </c>
+      <c r="K29" s="128">
+        <v>547</v>
+      </c>
+      <c r="L29" s="128">
+        <v>667</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31" s="130">
+        <v>0</v>
+      </c>
+      <c r="C31" s="130">
+        <v>0</v>
+      </c>
+      <c r="D31" s="130">
+        <v>0</v>
+      </c>
+      <c r="E31" s="130">
+        <v>0</v>
+      </c>
+      <c r="F31" s="130">
+        <v>0</v>
+      </c>
+      <c r="G31" s="130">
+        <v>0</v>
+      </c>
+      <c r="H31" s="130">
+        <v>0</v>
+      </c>
+      <c r="I31" s="130">
+        <v>0</v>
+      </c>
+      <c r="J31" s="130">
+        <v>0</v>
+      </c>
+      <c r="K31" s="130">
+        <v>0</v>
+      </c>
+      <c r="L31" s="130">
+        <v>0</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" s="130">
+        <v>0</v>
+      </c>
+      <c r="C33" s="130">
+        <v>0</v>
+      </c>
+      <c r="D33" s="130">
+        <v>0</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="130">
+        <v>0</v>
+      </c>
+      <c r="G33" s="130">
+        <v>0</v>
+      </c>
+      <c r="H33" s="130">
+        <v>0</v>
+      </c>
+      <c r="I33" s="130">
+        <v>0</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="130">
+        <v>0</v>
+      </c>
+      <c r="L33" s="130">
+        <v>0</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>175</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>176</v>
+      </c>
+      <c r="B35" s="128">
+        <v>8832</v>
+      </c>
+      <c r="C35" s="128">
+        <v>8496</v>
+      </c>
+      <c r="D35" s="128">
+        <v>140</v>
+      </c>
+      <c r="E35" s="128">
+        <v>54</v>
+      </c>
+      <c r="F35" s="128">
+        <v>142</v>
+      </c>
+      <c r="G35" s="128">
+        <v>7485</v>
+      </c>
+      <c r="H35" s="128">
+        <v>5689</v>
+      </c>
+      <c r="I35" s="128">
         <v>26</v>
       </c>
-      <c r="N9" s="30" t="s">
-[...14 lines deleted...]
-      <c r="E10" s="43" t="s">
+      <c r="J35" s="128">
         <v>28</v>
       </c>
-      <c r="F10" s="44" t="s">
-[...816 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="K35" s="128">
+        <v>463</v>
+      </c>
+      <c r="L35" s="128">
+        <v>1280</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
-      <c r="B36" s="79"/>
-[...32 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="B38" s="17"/>
-[...14 lines deleted...]
-      <c r="A39" s="17" t="str">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年1月止，38家本國銀行放款及催收款之備抵呆帳餘額為615,032百萬元，115年1月轉銷呆帳4,117百萬元。</v>
-[...51 lines deleted...]
-      <c r="D42" s="17" t="str">
+        <v>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</v>
+      </c>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="F8:F9"/>
-[...4 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="E13:E14"/>
-    <mergeCell ref="M11:M12"/>
-[...4 lines deleted...]
-    <mergeCell ref="K15:K16"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
-    <mergeCell ref="L15:L16"/>
-[...8 lines deleted...]
-    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
-    <mergeCell ref="M17:M18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
-    <mergeCell ref="L19:L20"/>
-[...8 lines deleted...]
-    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="K23:K24"/>
-    <mergeCell ref="M21:M22"/>
-[...1 lines deleted...]
-    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
-    <mergeCell ref="L23:L24"/>
-[...8 lines deleted...]
-    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
-    <mergeCell ref="M25:M26"/>
-[...1 lines deleted...]
-    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
-    <mergeCell ref="L27:L28"/>
-[...8 lines deleted...]
-    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
-    <mergeCell ref="M29:M30"/>
-[...1 lines deleted...]
-    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...8 lines deleted...]
-    <mergeCell ref="E31:E32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="147" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>119</v>
       </c>
-      <c r="B1" s="85"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="119">
+        <v>0</v>
+      </c>
+      <c r="C11" s="119">
+        <v>0</v>
+      </c>
+      <c r="D11" s="119">
+        <v>0</v>
+      </c>
+      <c r="E11" s="119">
+        <v>0</v>
+      </c>
+      <c r="F11" s="119">
+        <v>0</v>
+      </c>
+      <c r="G11" s="119">
+        <v>0</v>
+      </c>
+      <c r="H11" s="119">
+        <v>0</v>
+      </c>
+      <c r="I11" s="119">
+        <v>0</v>
+      </c>
+      <c r="J11" s="119">
+        <v>0</v>
+      </c>
+      <c r="K11" s="119">
+        <v>0</v>
+      </c>
+      <c r="L11" s="119">
+        <v>0</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="128">
+        <v>5459</v>
+      </c>
+      <c r="C13" s="128">
+        <v>895</v>
+      </c>
+      <c r="D13" s="128">
+        <v>66</v>
+      </c>
+      <c r="E13" s="128">
+        <v>4478</v>
+      </c>
+      <c r="F13" s="128">
+        <v>20</v>
+      </c>
+      <c r="G13" s="128">
+        <v>5133</v>
+      </c>
+      <c r="H13" s="128">
+        <v>563</v>
+      </c>
+      <c r="I13" s="128">
+        <v>2</v>
+      </c>
+      <c r="J13" s="128">
+        <v>3991</v>
+      </c>
+      <c r="K13" s="128">
+        <v>69</v>
+      </c>
+      <c r="L13" s="128">
+        <v>508</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15" s="128">
+        <v>1785</v>
+      </c>
+      <c r="C15" s="128">
+        <v>1770</v>
+      </c>
+      <c r="D15" s="128">
+        <v>11</v>
+      </c>
+      <c r="E15" s="130">
+        <v>0</v>
+      </c>
+      <c r="F15" s="128">
+        <v>3</v>
+      </c>
+      <c r="G15" s="128">
+        <v>1317</v>
+      </c>
+      <c r="H15" s="128">
+        <v>563</v>
+      </c>
+      <c r="I15" s="128">
+        <v>3</v>
+      </c>
+      <c r="J15" s="130">
+        <v>0</v>
+      </c>
+      <c r="K15" s="128">
+        <v>87</v>
+      </c>
+      <c r="L15" s="128">
+        <v>664</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17" s="130">
+        <v>0</v>
+      </c>
+      <c r="C17" s="130">
+        <v>0</v>
+      </c>
+      <c r="D17" s="130">
+        <v>0</v>
+      </c>
+      <c r="E17" s="130">
+        <v>0</v>
+      </c>
+      <c r="F17" s="130">
+        <v>0</v>
+      </c>
+      <c r="G17" s="130">
+        <v>0</v>
+      </c>
+      <c r="H17" s="130">
+        <v>0</v>
+      </c>
+      <c r="I17" s="130">
+        <v>0</v>
+      </c>
+      <c r="J17" s="130">
+        <v>0</v>
+      </c>
+      <c r="K17" s="130">
+        <v>0</v>
+      </c>
+      <c r="L17" s="130">
+        <v>0</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>184</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>185</v>
+      </c>
+      <c r="B19" s="128">
+        <v>159</v>
+      </c>
+      <c r="C19" s="128">
+        <v>143</v>
+      </c>
+      <c r="D19" s="128">
+        <v>17</v>
+      </c>
+      <c r="E19" s="130">
+        <v>0</v>
+      </c>
+      <c r="F19" s="130">
+        <v>0</v>
+      </c>
+      <c r="G19" s="128">
+        <v>111</v>
+      </c>
+      <c r="H19" s="128">
+        <v>95</v>
+      </c>
+      <c r="I19" s="128">
+        <v>0</v>
+      </c>
+      <c r="J19" s="130">
+        <v>0</v>
+      </c>
+      <c r="K19" s="128">
+        <v>8</v>
+      </c>
+      <c r="L19" s="128">
+        <v>8</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>186</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>187</v>
+      </c>
+      <c r="B21" s="130">
+        <v>0</v>
+      </c>
+      <c r="C21" s="130">
+        <v>0</v>
+      </c>
+      <c r="D21" s="130">
+        <v>0</v>
+      </c>
+      <c r="E21" s="130">
+        <v>0</v>
+      </c>
+      <c r="F21" s="130">
+        <v>0</v>
+      </c>
+      <c r="G21" s="130">
+        <v>0</v>
+      </c>
+      <c r="H21" s="130">
+        <v>0</v>
+      </c>
+      <c r="I21" s="130">
+        <v>0</v>
+      </c>
+      <c r="J21" s="130">
+        <v>0</v>
+      </c>
+      <c r="K21" s="130">
+        <v>0</v>
+      </c>
+      <c r="L21" s="130">
+        <v>0</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>188</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>189</v>
+      </c>
+      <c r="B23" s="130">
+        <v>0</v>
+      </c>
+      <c r="C23" s="130">
+        <v>0</v>
+      </c>
+      <c r="D23" s="130">
+        <v>0</v>
+      </c>
+      <c r="E23" s="130">
+        <v>0</v>
+      </c>
+      <c r="F23" s="130">
+        <v>0</v>
+      </c>
+      <c r="G23" s="130">
+        <v>0</v>
+      </c>
+      <c r="H23" s="130">
+        <v>0</v>
+      </c>
+      <c r="I23" s="130">
+        <v>0</v>
+      </c>
+      <c r="J23" s="130">
+        <v>0</v>
+      </c>
+      <c r="K23" s="130">
+        <v>0</v>
+      </c>
+      <c r="L23" s="130">
+        <v>0</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>190</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>191</v>
+      </c>
+      <c r="B25" s="130">
+        <v>0</v>
+      </c>
+      <c r="C25" s="130">
+        <v>0</v>
+      </c>
+      <c r="D25" s="130">
+        <v>0</v>
+      </c>
+      <c r="E25" s="130">
+        <v>0</v>
+      </c>
+      <c r="F25" s="130">
+        <v>0</v>
+      </c>
+      <c r="G25" s="130">
+        <v>0</v>
+      </c>
+      <c r="H25" s="130">
+        <v>0</v>
+      </c>
+      <c r="I25" s="130">
+        <v>0</v>
+      </c>
+      <c r="J25" s="130">
+        <v>0</v>
+      </c>
+      <c r="K25" s="130">
+        <v>0</v>
+      </c>
+      <c r="L25" s="130">
+        <v>0</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>192</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27" s="130">
+        <v>0</v>
+      </c>
+      <c r="C27" s="130">
+        <v>0</v>
+      </c>
+      <c r="D27" s="130">
+        <v>0</v>
+      </c>
+      <c r="E27" s="130">
+        <v>0</v>
+      </c>
+      <c r="F27" s="130">
+        <v>0</v>
+      </c>
+      <c r="G27" s="130">
+        <v>0</v>
+      </c>
+      <c r="H27" s="130">
+        <v>0</v>
+      </c>
+      <c r="I27" s="130">
+        <v>0</v>
+      </c>
+      <c r="J27" s="130">
+        <v>0</v>
+      </c>
+      <c r="K27" s="130">
+        <v>0</v>
+      </c>
+      <c r="L27" s="130">
+        <v>0</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>194</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29" s="128">
+        <v>2210</v>
+      </c>
+      <c r="C29" s="128">
+        <v>519</v>
+      </c>
+      <c r="D29" s="128">
         <v>6</v>
       </c>
-      <c r="I6" s="19" t="s">
+      <c r="E29" s="128">
+        <v>1677</v>
+      </c>
+      <c r="F29" s="128">
         <v>7</v>
       </c>
-      <c r="J6" s="41" t="s">
-[...113 lines deleted...]
-      <c r="H9" s="34" t="s">
+      <c r="G29" s="128">
+        <v>2078</v>
+      </c>
+      <c r="H29" s="128">
+        <v>351</v>
+      </c>
+      <c r="I29" s="128">
+        <v>2</v>
+      </c>
+      <c r="J29" s="128">
+        <v>1674</v>
+      </c>
+      <c r="K29" s="128">
+        <v>26</v>
+      </c>
+      <c r="L29" s="128">
         <v>25</v>
       </c>
-      <c r="I9" s="34" t="s">
-[...204 lines deleted...]
-      <c r="H15" s="14">
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>196</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="B31" s="130">
+        <v>0</v>
+      </c>
+      <c r="C31" s="130">
+        <v>0</v>
+      </c>
+      <c r="D31" s="130">
+        <v>0</v>
+      </c>
+      <c r="E31" s="130">
+        <v>0</v>
+      </c>
+      <c r="F31" s="130">
+        <v>0</v>
+      </c>
+      <c r="G31" s="130">
+        <v>0</v>
+      </c>
+      <c r="H31" s="130">
+        <v>0</v>
+      </c>
+      <c r="I31" s="130">
+        <v>0</v>
+      </c>
+      <c r="J31" s="130">
+        <v>0</v>
+      </c>
+      <c r="K31" s="130">
+        <v>0</v>
+      </c>
+      <c r="L31" s="130">
+        <v>0</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>198</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="B33" s="130">
+        <v>0</v>
+      </c>
+      <c r="C33" s="130">
+        <v>0</v>
+      </c>
+      <c r="D33" s="130">
+        <v>0</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="130">
+        <v>0</v>
+      </c>
+      <c r="G33" s="130">
+        <v>0</v>
+      </c>
+      <c r="H33" s="130">
+        <v>0</v>
+      </c>
+      <c r="I33" s="130">
+        <v>0</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="130">
+        <v>0</v>
+      </c>
+      <c r="L33" s="130">
+        <v>0</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
-      <c r="I15" s="14">
-[...595 lines deleted...]
-      <c r="A35" s="47" t="s">
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
-      <c r="B35" s="77">
-[...40 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="B35" s="130">
+        <v>0</v>
+      </c>
+      <c r="C35" s="130">
+        <v>0</v>
+      </c>
+      <c r="D35" s="130">
+        <v>0</v>
+      </c>
+      <c r="E35" s="130">
+        <v>0</v>
+      </c>
+      <c r="F35" s="130">
+        <v>0</v>
+      </c>
+      <c r="G35" s="130">
+        <v>0</v>
+      </c>
+      <c r="H35" s="130">
+        <v>0</v>
+      </c>
+      <c r="I35" s="130">
+        <v>0</v>
+      </c>
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="130">
+        <v>0</v>
+      </c>
+      <c r="L35" s="130">
+        <v>0</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="79"/>
-[...14 lines deleted...]
-      <c r="A37" s="46" t="s">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="17"/>
-[...14 lines deleted...]
-      <c r="A38" s="46" t="s">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B38" s="17"/>
-[...65 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
-    <mergeCell ref="H31:H32"/>
-[...5 lines deleted...]
-    <mergeCell ref="J31:J32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
-    <mergeCell ref="G33:G34"/>
-    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="K29:K30"/>
-    <mergeCell ref="L29:L30"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="N29:N30"/>
-    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="M27:M28"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="L25:L26"/>
-[...4 lines deleted...]
-    <mergeCell ref="K27:K28"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="L21:L22"/>
-[...10 lines deleted...]
-    <mergeCell ref="J17:J18"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="L19:L20"/>
-    <mergeCell ref="H19:H20"/>
-[...2 lines deleted...]
-    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
-    <mergeCell ref="G17:G18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
-    <mergeCell ref="H15:H16"/>
-[...4 lines deleted...]
-    <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...12 lines deleted...]
-    <mergeCell ref="H13:H14"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="148" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="B1" s="85"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="119">
+        <v>0</v>
+      </c>
+      <c r="C11" s="119">
+        <v>0</v>
+      </c>
+      <c r="D11" s="119">
+        <v>0</v>
+      </c>
+      <c r="E11" s="119">
+        <v>0</v>
+      </c>
+      <c r="F11" s="119">
+        <v>0</v>
+      </c>
+      <c r="G11" s="119">
+        <v>0</v>
+      </c>
+      <c r="H11" s="119">
+        <v>0</v>
+      </c>
+      <c r="I11" s="119">
+        <v>0</v>
+      </c>
+      <c r="J11" s="119">
+        <v>0</v>
+      </c>
+      <c r="K11" s="119">
+        <v>0</v>
+      </c>
+      <c r="L11" s="119">
+        <v>0</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>203</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="B13" s="128">
+        <v>183</v>
+      </c>
+      <c r="C13" s="128">
+        <v>175</v>
+      </c>
+      <c r="D13" s="128">
+        <v>3</v>
+      </c>
+      <c r="E13" s="130">
+        <v>0</v>
+      </c>
+      <c r="F13" s="128">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
-[...14 lines deleted...]
-      <c r="M6" s="19" t="s">
+      <c r="G13" s="128">
+        <v>126</v>
+      </c>
+      <c r="H13" s="128">
+        <v>81</v>
+      </c>
+      <c r="I13" s="128">
+        <v>1</v>
+      </c>
+      <c r="J13" s="130">
+        <v>0</v>
+      </c>
+      <c r="K13" s="128">
+        <v>21</v>
+      </c>
+      <c r="L13" s="128">
+        <v>22</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>205</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>206</v>
+      </c>
+      <c r="B15" s="128">
+        <v>279</v>
+      </c>
+      <c r="C15" s="128">
+        <v>177</v>
+      </c>
+      <c r="D15" s="128">
+        <v>3</v>
+      </c>
+      <c r="E15" s="128">
+        <v>99</v>
+      </c>
+      <c r="F15" s="128">
+        <v>0</v>
+      </c>
+      <c r="G15" s="128">
+        <v>259</v>
+      </c>
+      <c r="H15" s="128">
+        <v>109</v>
+      </c>
+      <c r="I15" s="128">
+        <v>1</v>
+      </c>
+      <c r="J15" s="128">
+        <v>60</v>
+      </c>
+      <c r="K15" s="128">
+        <v>25</v>
+      </c>
+      <c r="L15" s="128">
+        <v>64</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>207</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="B17" s="128">
+        <v>6104</v>
+      </c>
+      <c r="C17" s="128">
+        <v>2979</v>
+      </c>
+      <c r="D17" s="128">
+        <v>404</v>
+      </c>
+      <c r="E17" s="128">
+        <v>2720</v>
+      </c>
+      <c r="F17" s="128">
+        <v>1</v>
+      </c>
+      <c r="G17" s="128">
+        <v>4724</v>
+      </c>
+      <c r="H17" s="128">
+        <v>1590</v>
+      </c>
+      <c r="I17" s="128">
+        <v>20</v>
+      </c>
+      <c r="J17" s="128">
+        <v>2507</v>
+      </c>
+      <c r="K17" s="128">
+        <v>271</v>
+      </c>
+      <c r="L17" s="128">
+        <v>337</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>209</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="B19" s="128">
+        <v>10407</v>
+      </c>
+      <c r="C19" s="128">
+        <v>6257</v>
+      </c>
+      <c r="D19" s="128">
+        <v>486</v>
+      </c>
+      <c r="E19" s="128">
+        <v>3489</v>
+      </c>
+      <c r="F19" s="128">
+        <v>175</v>
+      </c>
+      <c r="G19" s="128">
+        <v>7738</v>
+      </c>
+      <c r="H19" s="128">
+        <v>3472</v>
+      </c>
+      <c r="I19" s="128">
+        <v>21</v>
+      </c>
+      <c r="J19" s="128">
+        <v>3162</v>
+      </c>
+      <c r="K19" s="128">
+        <v>466</v>
+      </c>
+      <c r="L19" s="128">
+        <v>617</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>211</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="128">
+        <v>123</v>
+      </c>
+      <c r="C21" s="128">
+        <v>99</v>
+      </c>
+      <c r="D21" s="128">
+        <v>3</v>
+      </c>
+      <c r="E21" s="128">
+        <v>13</v>
+      </c>
+      <c r="F21" s="128">
         <v>8</v>
       </c>
-      <c r="N6" s="29" t="s">
-[...50 lines deleted...]
-      <c r="C8" s="34" t="s">
+      <c r="G21" s="128">
+        <v>150</v>
+      </c>
+      <c r="H21" s="128">
+        <v>69</v>
+      </c>
+      <c r="I21" s="128">
+        <v>1</v>
+      </c>
+      <c r="J21" s="128">
+        <v>20</v>
+      </c>
+      <c r="K21" s="128">
+        <v>36</v>
+      </c>
+      <c r="L21" s="128">
+        <v>24</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>-26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>213</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="130">
+        <v>0</v>
+      </c>
+      <c r="C23" s="130">
+        <v>0</v>
+      </c>
+      <c r="D23" s="130">
+        <v>0</v>
+      </c>
+      <c r="E23" s="130">
+        <v>0</v>
+      </c>
+      <c r="F23" s="130">
+        <v>0</v>
+      </c>
+      <c r="G23" s="130">
+        <v>0</v>
+      </c>
+      <c r="H23" s="130">
+        <v>0</v>
+      </c>
+      <c r="I23" s="130">
+        <v>0</v>
+      </c>
+      <c r="J23" s="130">
+        <v>0</v>
+      </c>
+      <c r="K23" s="130">
+        <v>0</v>
+      </c>
+      <c r="L23" s="130">
+        <v>0</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>215</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="B25" s="128">
+        <v>5042</v>
+      </c>
+      <c r="C25" s="128">
+        <v>2603</v>
+      </c>
+      <c r="D25" s="128">
+        <v>216</v>
+      </c>
+      <c r="E25" s="128">
+        <v>2163</v>
+      </c>
+      <c r="F25" s="128">
+        <v>60</v>
+      </c>
+      <c r="G25" s="128">
+        <v>4311</v>
+      </c>
+      <c r="H25" s="128">
+        <v>1662</v>
+      </c>
+      <c r="I25" s="128">
         <v>16</v>
       </c>
-      <c r="D8" s="34" t="s">
-[...588 lines deleted...]
-      <c r="A26" s="62" t="s">
+      <c r="J25" s="128">
+        <v>1981</v>
+      </c>
+      <c r="K25" s="128">
+        <v>244</v>
+      </c>
+      <c r="L25" s="128">
+        <v>409</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
-      <c r="B26" s="13"/>
-[...14 lines deleted...]
-      <c r="A27" s="47" t="s">
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
-      <c r="B27" s="77">
-[...40 lines deleted...]
-      <c r="A28" s="62" t="s">
+      <c r="B27" s="130">
+        <v>0</v>
+      </c>
+      <c r="C27" s="130">
+        <v>0</v>
+      </c>
+      <c r="D27" s="130">
+        <v>0</v>
+      </c>
+      <c r="E27" s="130">
+        <v>0</v>
+      </c>
+      <c r="F27" s="130">
+        <v>0</v>
+      </c>
+      <c r="G27" s="130">
+        <v>0</v>
+      </c>
+      <c r="H27" s="130">
+        <v>0</v>
+      </c>
+      <c r="I27" s="130">
+        <v>0</v>
+      </c>
+      <c r="J27" s="130">
+        <v>0</v>
+      </c>
+      <c r="K27" s="130">
+        <v>0</v>
+      </c>
+      <c r="L27" s="130">
+        <v>0</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
-      <c r="B28" s="13"/>
-[...14 lines deleted...]
-      <c r="A29" s="47" t="s">
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
-      <c r="B29" s="14">
-[...40 lines deleted...]
-      <c r="A30" s="62" t="s">
+      <c r="B29" s="128">
+        <v>22561</v>
+      </c>
+      <c r="C29" s="128">
+        <v>8099</v>
+      </c>
+      <c r="D29" s="128">
+        <v>1077</v>
+      </c>
+      <c r="E29" s="128">
+        <v>12148</v>
+      </c>
+      <c r="F29" s="128">
+        <v>1237</v>
+      </c>
+      <c r="G29" s="128">
+        <v>18226</v>
+      </c>
+      <c r="H29" s="128">
+        <v>5104</v>
+      </c>
+      <c r="I29" s="128">
+        <v>175</v>
+      </c>
+      <c r="J29" s="128">
+        <v>11041</v>
+      </c>
+      <c r="K29" s="128">
+        <v>1253</v>
+      </c>
+      <c r="L29" s="128">
+        <v>653</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
-      <c r="B30" s="13"/>
-[...14 lines deleted...]
-      <c r="A31" s="47" t="s">
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
-      <c r="B31" s="77">
-[...40 lines deleted...]
-      <c r="A32" s="62" t="s">
+      <c r="B31" s="130">
+        <v>0</v>
+      </c>
+      <c r="C31" s="130">
+        <v>0</v>
+      </c>
+      <c r="D31" s="130">
+        <v>0</v>
+      </c>
+      <c r="E31" s="130">
+        <v>0</v>
+      </c>
+      <c r="F31" s="130">
+        <v>0</v>
+      </c>
+      <c r="G31" s="130">
+        <v>0</v>
+      </c>
+      <c r="H31" s="130">
+        <v>0</v>
+      </c>
+      <c r="I31" s="130">
+        <v>0</v>
+      </c>
+      <c r="J31" s="130">
+        <v>0</v>
+      </c>
+      <c r="K31" s="130">
+        <v>0</v>
+      </c>
+      <c r="L31" s="130">
+        <v>0</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
-      <c r="B32" s="13"/>
-[...14 lines deleted...]
-      <c r="A33" s="47" t="s">
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
-      <c r="B33" s="77">
-[...40 lines deleted...]
-      <c r="A34" s="62" t="s">
+      <c r="B33" s="130">
+        <v>0</v>
+      </c>
+      <c r="C33" s="130">
+        <v>0</v>
+      </c>
+      <c r="D33" s="130">
+        <v>0</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="130">
+        <v>0</v>
+      </c>
+      <c r="G33" s="130">
+        <v>0</v>
+      </c>
+      <c r="H33" s="130">
+        <v>0</v>
+      </c>
+      <c r="I33" s="130">
+        <v>0</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="130">
+        <v>0</v>
+      </c>
+      <c r="L33" s="130">
+        <v>0</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
-      <c r="B34" s="13"/>
-[...14 lines deleted...]
-      <c r="A35" s="47" t="s">
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
-      <c r="B35" s="77">
-[...40 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="B35" s="130">
+        <v>0</v>
+      </c>
+      <c r="C35" s="130">
+        <v>0</v>
+      </c>
+      <c r="D35" s="130">
+        <v>0</v>
+      </c>
+      <c r="E35" s="130">
+        <v>0</v>
+      </c>
+      <c r="F35" s="130">
+        <v>0</v>
+      </c>
+      <c r="G35" s="130">
+        <v>0</v>
+      </c>
+      <c r="H35" s="130">
+        <v>0</v>
+      </c>
+      <c r="I35" s="130">
+        <v>0</v>
+      </c>
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="130">
+        <v>0</v>
+      </c>
+      <c r="L35" s="130">
+        <v>0</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
-      <c r="B36" s="79"/>
-[...97 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="F8:F9"/>
-[...4 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="E13:E14"/>
-    <mergeCell ref="M11:M12"/>
-[...4 lines deleted...]
-    <mergeCell ref="K15:K16"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
-    <mergeCell ref="L15:L16"/>
-[...8 lines deleted...]
-    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
-    <mergeCell ref="M17:M18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
-    <mergeCell ref="L19:L20"/>
-[...8 lines deleted...]
-    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="K23:K24"/>
-    <mergeCell ref="M21:M22"/>
-[...1 lines deleted...]
-    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
-    <mergeCell ref="L23:L24"/>
-[...8 lines deleted...]
-    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
-    <mergeCell ref="M25:M26"/>
-[...1 lines deleted...]
-    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
-    <mergeCell ref="L27:L28"/>
-[...8 lines deleted...]
-    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
-    <mergeCell ref="M29:M30"/>
-[...1 lines deleted...]
-    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...8 lines deleted...]
-    <mergeCell ref="E31:E32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="149" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="A2" s="85" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>122</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>51</v>
       </c>
-      <c r="B2" s="86"/>
-[...14 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="117">
+        <v>9252</v>
+      </c>
+      <c r="C11" s="117">
+        <v>2337</v>
+      </c>
+      <c r="D11" s="117">
+        <v>74</v>
+      </c>
+      <c r="E11" s="117">
+        <v>6393</v>
+      </c>
+      <c r="F11" s="117">
+        <v>447</v>
+      </c>
+      <c r="G11" s="117">
+        <v>8443</v>
+      </c>
+      <c r="H11" s="117">
+        <v>659</v>
+      </c>
+      <c r="I11" s="117">
+        <v>40</v>
+      </c>
+      <c r="J11" s="117">
+        <v>6256</v>
+      </c>
+      <c r="K11" s="117">
+        <v>541</v>
+      </c>
+      <c r="L11" s="117">
+        <v>947</v>
+      </c>
+      <c r="M11" s="120">
+        <v>0</v>
+      </c>
+      <c r="N11" s="123">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>154</v>
+      </c>
+      <c r="B13" s="128">
+        <v>218</v>
+      </c>
+      <c r="C13" s="128">
+        <v>165</v>
+      </c>
+      <c r="D13" s="128">
+        <v>1</v>
+      </c>
+      <c r="E13" s="130">
+        <v>0</v>
+      </c>
+      <c r="F13" s="128">
+        <v>53</v>
+      </c>
+      <c r="G13" s="128">
+        <v>261</v>
+      </c>
+      <c r="H13" s="128">
+        <v>43</v>
+      </c>
+      <c r="I13" s="128">
+        <v>0</v>
+      </c>
+      <c r="J13" s="130">
+        <v>0</v>
+      </c>
+      <c r="K13" s="128">
+        <v>37</v>
+      </c>
+      <c r="L13" s="128">
+        <v>182</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>-43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>155</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B15" s="128">
+        <v>417</v>
+      </c>
+      <c r="C15" s="128">
+        <v>237</v>
+      </c>
+      <c r="D15" s="128">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="19" t="s">
+      <c r="E15" s="130">
+        <v>0</v>
+      </c>
+      <c r="F15" s="128">
+        <v>176</v>
+      </c>
+      <c r="G15" s="128">
+        <v>88</v>
+      </c>
+      <c r="H15" s="128">
+        <v>36</v>
+      </c>
+      <c r="I15" s="128">
+        <v>0</v>
+      </c>
+      <c r="J15" s="130">
+        <v>0</v>
+      </c>
+      <c r="K15" s="128">
+        <v>35</v>
+      </c>
+      <c r="L15" s="128">
+        <v>17</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="B17" s="128">
+        <v>338</v>
+      </c>
+      <c r="C17" s="128">
+        <v>193</v>
+      </c>
+      <c r="D17" s="128">
+        <v>1</v>
+      </c>
+      <c r="E17" s="130">
+        <v>0</v>
+      </c>
+      <c r="F17" s="128">
+        <v>144</v>
+      </c>
+      <c r="G17" s="128">
+        <v>70</v>
+      </c>
+      <c r="H17" s="128">
+        <v>33</v>
+      </c>
+      <c r="I17" s="128">
+        <v>1</v>
+      </c>
+      <c r="J17" s="130">
+        <v>0</v>
+      </c>
+      <c r="K17" s="128">
+        <v>33</v>
+      </c>
+      <c r="L17" s="128">
+        <v>3</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B19" s="128">
+        <v>265</v>
+      </c>
+      <c r="C19" s="128">
+        <v>243</v>
+      </c>
+      <c r="D19" s="128">
+        <v>11</v>
+      </c>
+      <c r="E19" s="130">
+        <v>0</v>
+      </c>
+      <c r="F19" s="128">
+        <v>10</v>
+      </c>
+      <c r="G19" s="128">
+        <v>194</v>
+      </c>
+      <c r="H19" s="128">
+        <v>53</v>
+      </c>
+      <c r="I19" s="128">
+        <v>1</v>
+      </c>
+      <c r="J19" s="130">
+        <v>0</v>
+      </c>
+      <c r="K19" s="128">
+        <v>30</v>
+      </c>
+      <c r="L19" s="128">
+        <v>110</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="B21" s="128">
+        <v>117</v>
+      </c>
+      <c r="C21" s="128">
+        <v>116</v>
+      </c>
+      <c r="D21" s="128">
+        <v>1</v>
+      </c>
+      <c r="E21" s="130">
+        <v>0</v>
+      </c>
+      <c r="F21" s="128">
+        <v>0</v>
+      </c>
+      <c r="G21" s="128">
+        <v>136</v>
+      </c>
+      <c r="H21" s="128">
+        <v>12</v>
+      </c>
+      <c r="I21" s="128">
+        <v>0</v>
+      </c>
+      <c r="J21" s="130">
+        <v>0</v>
+      </c>
+      <c r="K21" s="128">
+        <v>38</v>
+      </c>
+      <c r="L21" s="128">
+        <v>85</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>-19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>163</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="130">
+        <v>0</v>
+      </c>
+      <c r="C23" s="130">
+        <v>0</v>
+      </c>
+      <c r="D23" s="130">
+        <v>0</v>
+      </c>
+      <c r="E23" s="130">
+        <v>0</v>
+      </c>
+      <c r="F23" s="130">
+        <v>0</v>
+      </c>
+      <c r="G23" s="130">
+        <v>0</v>
+      </c>
+      <c r="H23" s="130">
+        <v>0</v>
+      </c>
+      <c r="I23" s="130">
+        <v>0</v>
+      </c>
+      <c r="J23" s="130">
+        <v>0</v>
+      </c>
+      <c r="K23" s="130">
+        <v>0</v>
+      </c>
+      <c r="L23" s="130">
+        <v>0</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25" s="128">
+        <v>48</v>
+      </c>
+      <c r="C25" s="128">
+        <v>45</v>
+      </c>
+      <c r="D25" s="128">
+        <v>2</v>
+      </c>
+      <c r="E25" s="130">
+        <v>0</v>
+      </c>
+      <c r="F25" s="130">
+        <v>0</v>
+      </c>
+      <c r="G25" s="128">
+        <v>22</v>
+      </c>
+      <c r="H25" s="128">
+        <v>8</v>
+      </c>
+      <c r="I25" s="128">
+        <v>0</v>
+      </c>
+      <c r="J25" s="130">
+        <v>0</v>
+      </c>
+      <c r="K25" s="128">
+        <v>12</v>
+      </c>
+      <c r="L25" s="128">
+        <v>2</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27" s="130">
+        <v>0</v>
+      </c>
+      <c r="C27" s="130">
+        <v>0</v>
+      </c>
+      <c r="D27" s="130">
+        <v>0</v>
+      </c>
+      <c r="E27" s="130">
+        <v>0</v>
+      </c>
+      <c r="F27" s="130">
+        <v>0</v>
+      </c>
+      <c r="G27" s="130">
+        <v>0</v>
+      </c>
+      <c r="H27" s="130">
+        <v>0</v>
+      </c>
+      <c r="I27" s="130">
+        <v>0</v>
+      </c>
+      <c r="J27" s="130">
+        <v>0</v>
+      </c>
+      <c r="K27" s="130">
+        <v>0</v>
+      </c>
+      <c r="L27" s="130">
+        <v>0</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29" s="130">
+        <v>0</v>
+      </c>
+      <c r="C29" s="130">
+        <v>0</v>
+      </c>
+      <c r="D29" s="130">
+        <v>0</v>
+      </c>
+      <c r="E29" s="130">
+        <v>0</v>
+      </c>
+      <c r="F29" s="130">
+        <v>0</v>
+      </c>
+      <c r="G29" s="130">
+        <v>0</v>
+      </c>
+      <c r="H29" s="130">
+        <v>0</v>
+      </c>
+      <c r="I29" s="130">
+        <v>0</v>
+      </c>
+      <c r="J29" s="130">
+        <v>0</v>
+      </c>
+      <c r="K29" s="130">
+        <v>0</v>
+      </c>
+      <c r="L29" s="130">
+        <v>0</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31" s="130">
+        <v>0</v>
+      </c>
+      <c r="C31" s="130">
+        <v>0</v>
+      </c>
+      <c r="D31" s="130">
+        <v>0</v>
+      </c>
+      <c r="E31" s="130">
+        <v>0</v>
+      </c>
+      <c r="F31" s="130">
+        <v>0</v>
+      </c>
+      <c r="G31" s="130">
+        <v>0</v>
+      </c>
+      <c r="H31" s="130">
+        <v>0</v>
+      </c>
+      <c r="I31" s="130">
+        <v>0</v>
+      </c>
+      <c r="J31" s="130">
+        <v>0</v>
+      </c>
+      <c r="K31" s="130">
+        <v>0</v>
+      </c>
+      <c r="L31" s="130">
+        <v>0</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" s="130">
+        <v>0</v>
+      </c>
+      <c r="C33" s="130">
+        <v>0</v>
+      </c>
+      <c r="D33" s="130">
+        <v>0</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="130">
+        <v>0</v>
+      </c>
+      <c r="G33" s="130">
+        <v>0</v>
+      </c>
+      <c r="H33" s="130">
+        <v>0</v>
+      </c>
+      <c r="I33" s="130">
+        <v>0</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="130">
+        <v>0</v>
+      </c>
+      <c r="L33" s="130">
+        <v>0</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>175</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>176</v>
+      </c>
+      <c r="B35" s="128">
+        <v>280</v>
+      </c>
+      <c r="C35" s="128">
+        <v>268</v>
+      </c>
+      <c r="D35" s="128">
+        <v>5</v>
+      </c>
+      <c r="E35" s="130">
+        <v>0</v>
+      </c>
+      <c r="F35" s="128">
         <v>7</v>
       </c>
-      <c r="J6" s="41" t="s">
-[...176 lines deleted...]
-      <c r="A11" s="61" t="s">
+      <c r="G35" s="128">
+        <v>207</v>
+      </c>
+      <c r="H35" s="128">
+        <v>112</v>
+      </c>
+      <c r="I35" s="128">
         <v>1</v>
       </c>
-      <c r="B11" s="73">
-[...138 lines deleted...]
-      <c r="G15" s="14">
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="128">
+        <v>42</v>
+      </c>
+      <c r="L35" s="128">
+        <v>53</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
+        <v>177</v>
+      </c>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="H15" s="14">
-[...696 lines deleted...]
-      <c r="A39" s="17" t="str">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年1月止，38家本國銀行放款及催收款之備抵呆帳餘額為615,032百萬元，115年1月轉銷呆帳4,117百萬元。</v>
-[...51 lines deleted...]
-      <c r="D42" s="17" t="str">
+        <v>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</v>
+      </c>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
-    <mergeCell ref="H31:H32"/>
-[...5 lines deleted...]
-    <mergeCell ref="J31:J32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
-    <mergeCell ref="G33:G34"/>
-    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="K29:K30"/>
-    <mergeCell ref="L29:L30"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="N29:N30"/>
-    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="M27:M28"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="L25:L26"/>
-[...4 lines deleted...]
-    <mergeCell ref="K27:K28"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="L21:L22"/>
-[...10 lines deleted...]
-    <mergeCell ref="J17:J18"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="L19:L20"/>
-    <mergeCell ref="H19:H20"/>
-[...2 lines deleted...]
-    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
-    <mergeCell ref="G17:G18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
-    <mergeCell ref="H15:H16"/>
-[...4 lines deleted...]
-    <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...12 lines deleted...]
-    <mergeCell ref="H13:H14"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="150" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>124</v>
       </c>
-      <c r="B1" s="85"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="119">
+        <v>0</v>
+      </c>
+      <c r="C11" s="119">
+        <v>0</v>
+      </c>
+      <c r="D11" s="119">
+        <v>0</v>
+      </c>
+      <c r="E11" s="119">
+        <v>0</v>
+      </c>
+      <c r="F11" s="119">
+        <v>0</v>
+      </c>
+      <c r="G11" s="119">
+        <v>0</v>
+      </c>
+      <c r="H11" s="119">
+        <v>0</v>
+      </c>
+      <c r="I11" s="119">
+        <v>0</v>
+      </c>
+      <c r="J11" s="119">
+        <v>0</v>
+      </c>
+      <c r="K11" s="119">
+        <v>0</v>
+      </c>
+      <c r="L11" s="119">
+        <v>0</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="130">
+        <v>0</v>
+      </c>
+      <c r="C13" s="130">
+        <v>0</v>
+      </c>
+      <c r="D13" s="130">
+        <v>0</v>
+      </c>
+      <c r="E13" s="130">
+        <v>0</v>
+      </c>
+      <c r="F13" s="130">
+        <v>0</v>
+      </c>
+      <c r="G13" s="130">
+        <v>0</v>
+      </c>
+      <c r="H13" s="130">
+        <v>0</v>
+      </c>
+      <c r="I13" s="130">
+        <v>0</v>
+      </c>
+      <c r="J13" s="130">
+        <v>0</v>
+      </c>
+      <c r="K13" s="130">
+        <v>0</v>
+      </c>
+      <c r="L13" s="130">
+        <v>0</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15" s="128">
+        <v>88</v>
+      </c>
+      <c r="C15" s="128">
+        <v>87</v>
+      </c>
+      <c r="D15" s="128">
+        <v>1</v>
+      </c>
+      <c r="E15" s="130">
+        <v>0</v>
+      </c>
+      <c r="F15" s="128">
+        <v>0</v>
+      </c>
+      <c r="G15" s="128">
+        <v>71</v>
+      </c>
+      <c r="H15" s="128">
         <v>6</v>
       </c>
-      <c r="I6" s="19" t="s">
-[...65 lines deleted...]
-      <c r="C8" s="34" t="s">
+      <c r="I15" s="128">
+        <v>0</v>
+      </c>
+      <c r="J15" s="130">
+        <v>0</v>
+      </c>
+      <c r="K15" s="128">
         <v>16</v>
       </c>
-      <c r="D8" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H8" s="34" t="s">
+      <c r="L15" s="128">
+        <v>49</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
         <v>16</v>
       </c>
-      <c r="I8" s="34" t="s">
-[...263 lines deleted...]
-      <c r="A16" s="62" t="s">
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
-      <c r="B16" s="13"/>
-[...14 lines deleted...]
-      <c r="A17" s="47" t="s">
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
-      <c r="B17" s="77">
-[...40 lines deleted...]
-      <c r="A18" s="62" t="s">
+      <c r="B17" s="130">
+        <v>0</v>
+      </c>
+      <c r="C17" s="130">
+        <v>0</v>
+      </c>
+      <c r="D17" s="130">
+        <v>0</v>
+      </c>
+      <c r="E17" s="130">
+        <v>0</v>
+      </c>
+      <c r="F17" s="130">
+        <v>0</v>
+      </c>
+      <c r="G17" s="130">
+        <v>0</v>
+      </c>
+      <c r="H17" s="130">
+        <v>0</v>
+      </c>
+      <c r="I17" s="130">
+        <v>0</v>
+      </c>
+      <c r="J17" s="130">
+        <v>0</v>
+      </c>
+      <c r="K17" s="130">
+        <v>0</v>
+      </c>
+      <c r="L17" s="130">
+        <v>0</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
-      <c r="B18" s="13"/>
-[...14 lines deleted...]
-      <c r="A19" s="47" t="s">
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
-      <c r="B19" s="77">
-[...40 lines deleted...]
-      <c r="A20" s="62" t="s">
+      <c r="B19" s="130">
+        <v>0</v>
+      </c>
+      <c r="C19" s="130">
+        <v>0</v>
+      </c>
+      <c r="D19" s="130">
+        <v>0</v>
+      </c>
+      <c r="E19" s="130">
+        <v>0</v>
+      </c>
+      <c r="F19" s="130">
+        <v>0</v>
+      </c>
+      <c r="G19" s="130">
+        <v>0</v>
+      </c>
+      <c r="H19" s="130">
+        <v>0</v>
+      </c>
+      <c r="I19" s="130">
+        <v>0</v>
+      </c>
+      <c r="J19" s="130">
+        <v>0</v>
+      </c>
+      <c r="K19" s="130">
+        <v>0</v>
+      </c>
+      <c r="L19" s="130">
+        <v>0</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
-      <c r="B20" s="13"/>
-[...14 lines deleted...]
-      <c r="A21" s="47" t="s">
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
-      <c r="B21" s="77">
-[...40 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="B21" s="130">
+        <v>0</v>
+      </c>
+      <c r="C21" s="130">
+        <v>0</v>
+      </c>
+      <c r="D21" s="130">
+        <v>0</v>
+      </c>
+      <c r="E21" s="130">
+        <v>0</v>
+      </c>
+      <c r="F21" s="130">
+        <v>0</v>
+      </c>
+      <c r="G21" s="130">
+        <v>0</v>
+      </c>
+      <c r="H21" s="130">
+        <v>0</v>
+      </c>
+      <c r="I21" s="130">
+        <v>0</v>
+      </c>
+      <c r="J21" s="130">
+        <v>0</v>
+      </c>
+      <c r="K21" s="130">
+        <v>0</v>
+      </c>
+      <c r="L21" s="130">
+        <v>0</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
-      <c r="B22" s="13"/>
-[...14 lines deleted...]
-      <c r="A23" s="47" t="s">
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
-      <c r="B23" s="77">
-[...40 lines deleted...]
-      <c r="A24" s="62" t="s">
+      <c r="B23" s="130">
+        <v>0</v>
+      </c>
+      <c r="C23" s="130">
+        <v>0</v>
+      </c>
+      <c r="D23" s="130">
+        <v>0</v>
+      </c>
+      <c r="E23" s="130">
+        <v>0</v>
+      </c>
+      <c r="F23" s="130">
+        <v>0</v>
+      </c>
+      <c r="G23" s="130">
+        <v>0</v>
+      </c>
+      <c r="H23" s="130">
+        <v>0</v>
+      </c>
+      <c r="I23" s="130">
+        <v>0</v>
+      </c>
+      <c r="J23" s="130">
+        <v>0</v>
+      </c>
+      <c r="K23" s="130">
+        <v>0</v>
+      </c>
+      <c r="L23" s="130">
+        <v>0</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
-      <c r="B24" s="13"/>
-[...14 lines deleted...]
-      <c r="A25" s="47" t="s">
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
-      <c r="B25" s="77">
-[...40 lines deleted...]
-      <c r="A26" s="62" t="s">
+      <c r="B25" s="130">
+        <v>0</v>
+      </c>
+      <c r="C25" s="130">
+        <v>0</v>
+      </c>
+      <c r="D25" s="130">
+        <v>0</v>
+      </c>
+      <c r="E25" s="130">
+        <v>0</v>
+      </c>
+      <c r="F25" s="130">
+        <v>0</v>
+      </c>
+      <c r="G25" s="130">
+        <v>0</v>
+      </c>
+      <c r="H25" s="130">
+        <v>0</v>
+      </c>
+      <c r="I25" s="130">
+        <v>0</v>
+      </c>
+      <c r="J25" s="130">
+        <v>0</v>
+      </c>
+      <c r="K25" s="130">
+        <v>0</v>
+      </c>
+      <c r="L25" s="130">
+        <v>0</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
-      <c r="B26" s="13"/>
-[...14 lines deleted...]
-      <c r="A27" s="47" t="s">
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
-      <c r="B27" s="77">
-[...40 lines deleted...]
-      <c r="A28" s="62" t="s">
+      <c r="B27" s="130">
+        <v>0</v>
+      </c>
+      <c r="C27" s="130">
+        <v>0</v>
+      </c>
+      <c r="D27" s="130">
+        <v>0</v>
+      </c>
+      <c r="E27" s="130">
+        <v>0</v>
+      </c>
+      <c r="F27" s="130">
+        <v>0</v>
+      </c>
+      <c r="G27" s="130">
+        <v>0</v>
+      </c>
+      <c r="H27" s="130">
+        <v>0</v>
+      </c>
+      <c r="I27" s="130">
+        <v>0</v>
+      </c>
+      <c r="J27" s="130">
+        <v>0</v>
+      </c>
+      <c r="K27" s="130">
+        <v>0</v>
+      </c>
+      <c r="L27" s="130">
+        <v>0</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
-      <c r="B28" s="13"/>
-[...14 lines deleted...]
-      <c r="A29" s="47" t="s">
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
-      <c r="B29" s="77">
-[...40 lines deleted...]
-      <c r="A30" s="62" t="s">
+      <c r="B29" s="130">
+        <v>0</v>
+      </c>
+      <c r="C29" s="130">
+        <v>0</v>
+      </c>
+      <c r="D29" s="130">
+        <v>0</v>
+      </c>
+      <c r="E29" s="130">
+        <v>0</v>
+      </c>
+      <c r="F29" s="130">
+        <v>0</v>
+      </c>
+      <c r="G29" s="130">
+        <v>0</v>
+      </c>
+      <c r="H29" s="130">
+        <v>0</v>
+      </c>
+      <c r="I29" s="130">
+        <v>0</v>
+      </c>
+      <c r="J29" s="130">
+        <v>0</v>
+      </c>
+      <c r="K29" s="130">
+        <v>0</v>
+      </c>
+      <c r="L29" s="130">
+        <v>0</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
-      <c r="B30" s="13"/>
-[...14 lines deleted...]
-      <c r="A31" s="47" t="s">
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
-      <c r="B31" s="77">
-[...40 lines deleted...]
-      <c r="A32" s="62" t="s">
+      <c r="B31" s="130">
+        <v>0</v>
+      </c>
+      <c r="C31" s="130">
+        <v>0</v>
+      </c>
+      <c r="D31" s="130">
+        <v>0</v>
+      </c>
+      <c r="E31" s="130">
+        <v>0</v>
+      </c>
+      <c r="F31" s="130">
+        <v>0</v>
+      </c>
+      <c r="G31" s="130">
+        <v>0</v>
+      </c>
+      <c r="H31" s="130">
+        <v>0</v>
+      </c>
+      <c r="I31" s="130">
+        <v>0</v>
+      </c>
+      <c r="J31" s="130">
+        <v>0</v>
+      </c>
+      <c r="K31" s="130">
+        <v>0</v>
+      </c>
+      <c r="L31" s="130">
+        <v>0</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
-      <c r="B32" s="13"/>
-[...14 lines deleted...]
-      <c r="A33" s="47" t="s">
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
-      <c r="B33" s="77">
-[...40 lines deleted...]
-      <c r="A34" s="62" t="s">
+      <c r="B33" s="130">
+        <v>0</v>
+      </c>
+      <c r="C33" s="130">
+        <v>0</v>
+      </c>
+      <c r="D33" s="130">
+        <v>0</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="130">
+        <v>0</v>
+      </c>
+      <c r="G33" s="130">
+        <v>0</v>
+      </c>
+      <c r="H33" s="130">
+        <v>0</v>
+      </c>
+      <c r="I33" s="130">
+        <v>0</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="130">
+        <v>0</v>
+      </c>
+      <c r="L33" s="130">
+        <v>0</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
-      <c r="B34" s="13"/>
-[...14 lines deleted...]
-      <c r="A35" s="47" t="s">
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
-      <c r="B35" s="77">
-[...40 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="B35" s="130">
+        <v>0</v>
+      </c>
+      <c r="C35" s="130">
+        <v>0</v>
+      </c>
+      <c r="D35" s="130">
+        <v>0</v>
+      </c>
+      <c r="E35" s="130">
+        <v>0</v>
+      </c>
+      <c r="F35" s="130">
+        <v>0</v>
+      </c>
+      <c r="G35" s="130">
+        <v>0</v>
+      </c>
+      <c r="H35" s="130">
+        <v>0</v>
+      </c>
+      <c r="I35" s="130">
+        <v>0</v>
+      </c>
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="130">
+        <v>0</v>
+      </c>
+      <c r="L35" s="130">
+        <v>0</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="79"/>
-[...14 lines deleted...]
-      <c r="A37" s="46" t="s">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="17"/>
-[...14 lines deleted...]
-      <c r="A38" s="46" t="s">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B38" s="17"/>
-[...65 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="F8:F9"/>
-[...4 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="E13:E14"/>
-    <mergeCell ref="M11:M12"/>
-[...4 lines deleted...]
-    <mergeCell ref="K15:K16"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
-    <mergeCell ref="L15:L16"/>
-[...8 lines deleted...]
-    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
-    <mergeCell ref="M17:M18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
-    <mergeCell ref="L19:L20"/>
-[...8 lines deleted...]
-    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="K23:K24"/>
-    <mergeCell ref="M21:M22"/>
-[...1 lines deleted...]
-    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
-    <mergeCell ref="L23:L24"/>
-[...8 lines deleted...]
-    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
-    <mergeCell ref="M25:M26"/>
-[...1 lines deleted...]
-    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
-    <mergeCell ref="L27:L28"/>
-[...8 lines deleted...]
-    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
-    <mergeCell ref="M29:M30"/>
-[...1 lines deleted...]
-    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...8 lines deleted...]
-    <mergeCell ref="E31:E32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="151" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>125</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>126</v>
       </c>
-      <c r="B1" s="85"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...11 lines deleted...]
-      <c r="K6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="L6" s="19" t="s">
-[...38 lines deleted...]
-      <c r="K7" s="19" t="s">
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
         <v>68</v>
       </c>
-      <c r="L7" s="19" t="s">
-[...5 lines deleted...]
-      <c r="N7" s="30" t="s">
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
         <v>21</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="K8" s="34" t="s">
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="L8" s="12" t="s">
-[...12 lines deleted...]
-      <c r="C9" s="34" t="s">
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="34" t="s">
-[...7 lines deleted...]
-      <c r="H9" s="34" t="s">
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="I9" s="34" t="s">
-[...18 lines deleted...]
-      <c r="B10" s="37" t="s">
+      <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="C10" s="37" t="s">
-[...29 lines deleted...]
-      <c r="M10" s="44" t="s">
+      <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
-      <c r="N10" s="45" t="s">
+      <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="12.7" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="60" t="s">
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
-      <c r="B11" s="82">
-[...40 lines deleted...]
-      <c r="A12" s="62" t="s">
+      <c r="B11" s="119">
+        <v>0</v>
+      </c>
+      <c r="C11" s="119">
+        <v>0</v>
+      </c>
+      <c r="D11" s="119">
+        <v>0</v>
+      </c>
+      <c r="E11" s="119">
+        <v>0</v>
+      </c>
+      <c r="F11" s="119">
+        <v>0</v>
+      </c>
+      <c r="G11" s="119">
+        <v>0</v>
+      </c>
+      <c r="H11" s="119">
+        <v>0</v>
+      </c>
+      <c r="I11" s="119">
+        <v>0</v>
+      </c>
+      <c r="J11" s="119">
+        <v>0</v>
+      </c>
+      <c r="K11" s="119">
+        <v>0</v>
+      </c>
+      <c r="L11" s="119">
+        <v>0</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
-      <c r="B12" s="13"/>
-[...14 lines deleted...]
-      <c r="A13" s="47" t="s">
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
-      <c r="B13" s="77">
-[...40 lines deleted...]
-      <c r="A14" s="62" t="s">
+      <c r="B13" s="130">
+        <v>0</v>
+      </c>
+      <c r="C13" s="130">
+        <v>0</v>
+      </c>
+      <c r="D13" s="130">
+        <v>0</v>
+      </c>
+      <c r="E13" s="130">
+        <v>0</v>
+      </c>
+      <c r="F13" s="130">
+        <v>0</v>
+      </c>
+      <c r="G13" s="130">
+        <v>0</v>
+      </c>
+      <c r="H13" s="130">
+        <v>0</v>
+      </c>
+      <c r="I13" s="130">
+        <v>0</v>
+      </c>
+      <c r="J13" s="130">
+        <v>0</v>
+      </c>
+      <c r="K13" s="130">
+        <v>0</v>
+      </c>
+      <c r="L13" s="130">
+        <v>0</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
-      <c r="B14" s="13"/>
-[...14 lines deleted...]
-      <c r="A15" s="47" t="s">
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
-      <c r="B15" s="77">
-[...40 lines deleted...]
-      <c r="A16" s="62" t="s">
+      <c r="B15" s="130">
+        <v>0</v>
+      </c>
+      <c r="C15" s="130">
+        <v>0</v>
+      </c>
+      <c r="D15" s="130">
+        <v>0</v>
+      </c>
+      <c r="E15" s="130">
+        <v>0</v>
+      </c>
+      <c r="F15" s="130">
+        <v>0</v>
+      </c>
+      <c r="G15" s="130">
+        <v>0</v>
+      </c>
+      <c r="H15" s="130">
+        <v>0</v>
+      </c>
+      <c r="I15" s="130">
+        <v>0</v>
+      </c>
+      <c r="J15" s="130">
+        <v>0</v>
+      </c>
+      <c r="K15" s="130">
+        <v>0</v>
+      </c>
+      <c r="L15" s="130">
+        <v>0</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
-      <c r="B16" s="13"/>
-[...14 lines deleted...]
-      <c r="A17" s="47" t="s">
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
-      <c r="B17" s="77">
-[...40 lines deleted...]
-      <c r="A18" s="62" t="s">
+      <c r="B17" s="130">
+        <v>0</v>
+      </c>
+      <c r="C17" s="130">
+        <v>0</v>
+      </c>
+      <c r="D17" s="130">
+        <v>0</v>
+      </c>
+      <c r="E17" s="130">
+        <v>0</v>
+      </c>
+      <c r="F17" s="130">
+        <v>0</v>
+      </c>
+      <c r="G17" s="130">
+        <v>0</v>
+      </c>
+      <c r="H17" s="130">
+        <v>0</v>
+      </c>
+      <c r="I17" s="130">
+        <v>0</v>
+      </c>
+      <c r="J17" s="130">
+        <v>0</v>
+      </c>
+      <c r="K17" s="130">
+        <v>0</v>
+      </c>
+      <c r="L17" s="130">
+        <v>0</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
-      <c r="B18" s="13"/>
-[...14 lines deleted...]
-      <c r="A19" s="47" t="s">
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
-      <c r="B19" s="77">
-[...40 lines deleted...]
-      <c r="A20" s="62" t="s">
+      <c r="B19" s="130">
+        <v>0</v>
+      </c>
+      <c r="C19" s="130">
+        <v>0</v>
+      </c>
+      <c r="D19" s="130">
+        <v>0</v>
+      </c>
+      <c r="E19" s="130">
+        <v>0</v>
+      </c>
+      <c r="F19" s="130">
+        <v>0</v>
+      </c>
+      <c r="G19" s="130">
+        <v>0</v>
+      </c>
+      <c r="H19" s="130">
+        <v>0</v>
+      </c>
+      <c r="I19" s="130">
+        <v>0</v>
+      </c>
+      <c r="J19" s="130">
+        <v>0</v>
+      </c>
+      <c r="K19" s="130">
+        <v>0</v>
+      </c>
+      <c r="L19" s="130">
+        <v>0</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
-      <c r="B20" s="13"/>
-[...14 lines deleted...]
-      <c r="A21" s="47" t="s">
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
-      <c r="B21" s="77">
-[...40 lines deleted...]
-      <c r="A22" s="62" t="s">
+      <c r="B21" s="130">
+        <v>0</v>
+      </c>
+      <c r="C21" s="130">
+        <v>0</v>
+      </c>
+      <c r="D21" s="130">
+        <v>0</v>
+      </c>
+      <c r="E21" s="130">
+        <v>0</v>
+      </c>
+      <c r="F21" s="130">
+        <v>0</v>
+      </c>
+      <c r="G21" s="130">
+        <v>0</v>
+      </c>
+      <c r="H21" s="130">
+        <v>0</v>
+      </c>
+      <c r="I21" s="130">
+        <v>0</v>
+      </c>
+      <c r="J21" s="130">
+        <v>0</v>
+      </c>
+      <c r="K21" s="130">
+        <v>0</v>
+      </c>
+      <c r="L21" s="130">
+        <v>0</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
-      <c r="B22" s="13"/>
-[...14 lines deleted...]
-      <c r="A23" s="47" t="s">
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
-      <c r="B23" s="77">
-[...40 lines deleted...]
-      <c r="A24" s="62" t="s">
+      <c r="B23" s="130">
+        <v>0</v>
+      </c>
+      <c r="C23" s="130">
+        <v>0</v>
+      </c>
+      <c r="D23" s="130">
+        <v>0</v>
+      </c>
+      <c r="E23" s="130">
+        <v>0</v>
+      </c>
+      <c r="F23" s="130">
+        <v>0</v>
+      </c>
+      <c r="G23" s="130">
+        <v>0</v>
+      </c>
+      <c r="H23" s="130">
+        <v>0</v>
+      </c>
+      <c r="I23" s="130">
+        <v>0</v>
+      </c>
+      <c r="J23" s="130">
+        <v>0</v>
+      </c>
+      <c r="K23" s="130">
+        <v>0</v>
+      </c>
+      <c r="L23" s="130">
+        <v>0</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
-      <c r="B24" s="13"/>
-[...14 lines deleted...]
-      <c r="A25" s="47" t="s">
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
-      <c r="B25" s="77">
-[...40 lines deleted...]
-      <c r="A26" s="62" t="s">
+      <c r="B25" s="130">
+        <v>0</v>
+      </c>
+      <c r="C25" s="130">
+        <v>0</v>
+      </c>
+      <c r="D25" s="130">
+        <v>0</v>
+      </c>
+      <c r="E25" s="130">
+        <v>0</v>
+      </c>
+      <c r="F25" s="130">
+        <v>0</v>
+      </c>
+      <c r="G25" s="130">
+        <v>0</v>
+      </c>
+      <c r="H25" s="130">
+        <v>0</v>
+      </c>
+      <c r="I25" s="130">
+        <v>0</v>
+      </c>
+      <c r="J25" s="130">
+        <v>0</v>
+      </c>
+      <c r="K25" s="130">
+        <v>0</v>
+      </c>
+      <c r="L25" s="130">
+        <v>0</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
-      <c r="B26" s="13"/>
-[...14 lines deleted...]
-      <c r="A27" s="47" t="s">
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
-      <c r="B27" s="77">
-[...40 lines deleted...]
-      <c r="A28" s="62" t="s">
+      <c r="B27" s="130">
+        <v>0</v>
+      </c>
+      <c r="C27" s="130">
+        <v>0</v>
+      </c>
+      <c r="D27" s="130">
+        <v>0</v>
+      </c>
+      <c r="E27" s="130">
+        <v>0</v>
+      </c>
+      <c r="F27" s="130">
+        <v>0</v>
+      </c>
+      <c r="G27" s="130">
+        <v>0</v>
+      </c>
+      <c r="H27" s="130">
+        <v>0</v>
+      </c>
+      <c r="I27" s="130">
+        <v>0</v>
+      </c>
+      <c r="J27" s="130">
+        <v>0</v>
+      </c>
+      <c r="K27" s="130">
+        <v>0</v>
+      </c>
+      <c r="L27" s="130">
+        <v>0</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
-      <c r="B28" s="13"/>
-[...14 lines deleted...]
-      <c r="A29" s="47" t="s">
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
-      <c r="B29" s="14">
-[...40 lines deleted...]
-      <c r="A30" s="62" t="s">
+      <c r="B29" s="128">
+        <v>7481</v>
+      </c>
+      <c r="C29" s="128">
+        <v>983</v>
+      </c>
+      <c r="D29" s="128">
+        <v>48</v>
+      </c>
+      <c r="E29" s="128">
+        <v>6393</v>
+      </c>
+      <c r="F29" s="128">
+        <v>57</v>
+      </c>
+      <c r="G29" s="128">
+        <v>7393</v>
+      </c>
+      <c r="H29" s="128">
+        <v>356</v>
+      </c>
+      <c r="I29" s="128">
+        <v>36</v>
+      </c>
+      <c r="J29" s="128">
+        <v>6256</v>
+      </c>
+      <c r="K29" s="128">
+        <v>297</v>
+      </c>
+      <c r="L29" s="128">
+        <v>447</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
-      <c r="B30" s="13"/>
-[...14 lines deleted...]
-      <c r="A31" s="47" t="s">
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
-      <c r="B31" s="77">
-[...40 lines deleted...]
-      <c r="A32" s="62" t="s">
+      <c r="B31" s="130">
+        <v>0</v>
+      </c>
+      <c r="C31" s="130">
+        <v>0</v>
+      </c>
+      <c r="D31" s="130">
+        <v>0</v>
+      </c>
+      <c r="E31" s="130">
+        <v>0</v>
+      </c>
+      <c r="F31" s="130">
+        <v>0</v>
+      </c>
+      <c r="G31" s="130">
+        <v>0</v>
+      </c>
+      <c r="H31" s="130">
+        <v>0</v>
+      </c>
+      <c r="I31" s="130">
+        <v>0</v>
+      </c>
+      <c r="J31" s="130">
+        <v>0</v>
+      </c>
+      <c r="K31" s="130">
+        <v>0</v>
+      </c>
+      <c r="L31" s="130">
+        <v>0</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
-      <c r="B32" s="13"/>
-[...14 lines deleted...]
-      <c r="A33" s="47" t="s">
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
-      <c r="B33" s="77">
-[...40 lines deleted...]
-      <c r="A34" s="62" t="s">
+      <c r="B33" s="130">
+        <v>0</v>
+      </c>
+      <c r="C33" s="130">
+        <v>0</v>
+      </c>
+      <c r="D33" s="130">
+        <v>0</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="130">
+        <v>0</v>
+      </c>
+      <c r="G33" s="130">
+        <v>0</v>
+      </c>
+      <c r="H33" s="130">
+        <v>0</v>
+      </c>
+      <c r="I33" s="130">
+        <v>0</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="130">
+        <v>0</v>
+      </c>
+      <c r="L33" s="130">
+        <v>0</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
-      <c r="B34" s="13"/>
-[...14 lines deleted...]
-      <c r="A35" s="47" t="s">
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
-      <c r="B35" s="77">
-[...40 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="B35" s="130">
+        <v>0</v>
+      </c>
+      <c r="C35" s="130">
+        <v>0</v>
+      </c>
+      <c r="D35" s="130">
+        <v>0</v>
+      </c>
+      <c r="E35" s="130">
+        <v>0</v>
+      </c>
+      <c r="F35" s="130">
+        <v>0</v>
+      </c>
+      <c r="G35" s="130">
+        <v>0</v>
+      </c>
+      <c r="H35" s="130">
+        <v>0</v>
+      </c>
+      <c r="I35" s="130">
+        <v>0</v>
+      </c>
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="130">
+        <v>0</v>
+      </c>
+      <c r="L35" s="130">
+        <v>0</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
-      <c r="B36" s="79"/>
-[...97 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
-    <mergeCell ref="H31:H32"/>
-[...5 lines deleted...]
-    <mergeCell ref="J31:J32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
-    <mergeCell ref="G33:G34"/>
-    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="K29:K30"/>
-    <mergeCell ref="L29:L30"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="N29:N30"/>
-    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="M27:M28"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="L25:L26"/>
-[...4 lines deleted...]
-    <mergeCell ref="K27:K28"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="L21:L22"/>
-[...10 lines deleted...]
-    <mergeCell ref="J17:J18"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="L19:L20"/>
-    <mergeCell ref="H19:H20"/>
-[...2 lines deleted...]
-    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
-    <mergeCell ref="G17:G18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
-    <mergeCell ref="H15:H16"/>
-[...4 lines deleted...]
-    <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...12 lines deleted...]
-    <mergeCell ref="H13:H14"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="152" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>127</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>128</v>
       </c>
-      <c r="B1" s="11"/>
-[...32 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="10"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...8 lines deleted...]
-      <c r="J6" s="41" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="117">
+        <v>76364</v>
+      </c>
+      <c r="C11" s="117">
+        <v>31280</v>
+      </c>
+      <c r="D11" s="117">
+        <v>2385</v>
+      </c>
+      <c r="E11" s="117">
+        <v>35240</v>
+      </c>
+      <c r="F11" s="117">
+        <v>7459</v>
+      </c>
+      <c r="G11" s="117">
+        <v>69385</v>
+      </c>
+      <c r="H11" s="117">
+        <v>28080</v>
+      </c>
+      <c r="I11" s="117">
+        <v>139</v>
+      </c>
+      <c r="J11" s="117">
+        <v>32069</v>
+      </c>
+      <c r="K11" s="117">
+        <v>2147</v>
+      </c>
+      <c r="L11" s="117">
+        <v>6950</v>
+      </c>
+      <c r="M11" s="120">
+        <v>0</v>
+      </c>
+      <c r="N11" s="123">
+        <v>6979</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="141">
+        <v>5740</v>
+      </c>
+      <c r="C13" s="141">
+        <v>3899</v>
+      </c>
+      <c r="D13" s="141">
+        <v>172</v>
+      </c>
+      <c r="E13" s="141">
+        <v>1430</v>
+      </c>
+      <c r="F13" s="141">
+        <v>238</v>
+      </c>
+      <c r="G13" s="141">
+        <v>3543</v>
+      </c>
+      <c r="H13" s="141">
+        <v>3883</v>
+      </c>
+      <c r="I13" s="141">
+        <v>10</v>
+      </c>
+      <c r="J13" s="141">
+        <v>539</v>
+      </c>
+      <c r="K13" s="141">
+        <v>120</v>
+      </c>
+      <c r="L13" s="141">
+        <v>-1009</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="141">
+        <v>5082</v>
+      </c>
+      <c r="C15" s="141">
+        <v>829</v>
+      </c>
+      <c r="D15" s="141">
+        <v>38</v>
+      </c>
+      <c r="E15" s="141">
+        <v>4161</v>
+      </c>
+      <c r="F15" s="141">
+        <v>54</v>
+      </c>
+      <c r="G15" s="141">
+        <v>4917</v>
+      </c>
+      <c r="H15" s="141">
+        <v>591</v>
+      </c>
+      <c r="I15" s="141">
+        <v>3</v>
+      </c>
+      <c r="J15" s="141">
+        <v>2969</v>
+      </c>
+      <c r="K15" s="141">
+        <v>134</v>
+      </c>
+      <c r="L15" s="141">
+        <v>1220</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="141">
+        <v>291</v>
+      </c>
+      <c r="C17" s="141">
+        <v>135</v>
+      </c>
+      <c r="D17" s="141">
+        <v>13</v>
+      </c>
+      <c r="E17" s="141">
+        <v>126</v>
+      </c>
+      <c r="F17" s="141">
+        <v>17</v>
+      </c>
+      <c r="G17" s="141">
+        <v>278</v>
+      </c>
+      <c r="H17" s="141">
+        <v>112</v>
+      </c>
+      <c r="I17" s="141">
+        <v>1</v>
+      </c>
+      <c r="J17" s="141">
+        <v>61</v>
+      </c>
+      <c r="K17" s="141">
+        <v>49</v>
+      </c>
+      <c r="L17" s="141">
+        <v>55</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="141">
+        <v>141</v>
+      </c>
+      <c r="C19" s="141">
+        <v>101</v>
+      </c>
+      <c r="D19" s="141">
+        <v>15</v>
+      </c>
+      <c r="E19" s="141">
+        <v>1</v>
+      </c>
+      <c r="F19" s="141">
+        <v>25</v>
+      </c>
+      <c r="G19" s="141">
+        <v>178</v>
+      </c>
+      <c r="H19" s="141">
+        <v>97</v>
+      </c>
+      <c r="I19" s="141">
+        <v>1</v>
+      </c>
+      <c r="J19" s="143">
+        <v>0</v>
+      </c>
+      <c r="K19" s="141">
+        <v>14</v>
+      </c>
+      <c r="L19" s="141">
         <v>66</v>
       </c>
-      <c r="K6" s="19" t="s">
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>-37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="141">
+        <v>191</v>
+      </c>
+      <c r="C21" s="141">
+        <v>10</v>
+      </c>
+      <c r="D21" s="141">
+        <v>0</v>
+      </c>
+      <c r="E21" s="141">
+        <v>60</v>
+      </c>
+      <c r="F21" s="141">
+        <v>121</v>
+      </c>
+      <c r="G21" s="141">
+        <v>99</v>
+      </c>
+      <c r="H21" s="141">
+        <v>0</v>
+      </c>
+      <c r="I21" s="143">
+        <v>0</v>
+      </c>
+      <c r="J21" s="143">
+        <v>0</v>
+      </c>
+      <c r="K21" s="141">
+        <v>32</v>
+      </c>
+      <c r="L21" s="141">
         <v>67</v>
       </c>
-      <c r="L6" s="16" t="s">
-[...2 lines deleted...]
-      <c r="M6" s="19" t="s">
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="141">
+        <v>2038</v>
+      </c>
+      <c r="C23" s="141">
+        <v>1564</v>
+      </c>
+      <c r="D23" s="141">
+        <v>32</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>442</v>
+      </c>
+      <c r="G23" s="141">
+        <v>2616</v>
+      </c>
+      <c r="H23" s="141">
+        <v>1448</v>
+      </c>
+      <c r="I23" s="141">
+        <v>1</v>
+      </c>
+      <c r="J23" s="141">
+        <v>355</v>
+      </c>
+      <c r="K23" s="141">
+        <v>84</v>
+      </c>
+      <c r="L23" s="141">
+        <v>727</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>-577</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="141">
+        <v>1772</v>
+      </c>
+      <c r="C25" s="141">
         <v>8</v>
       </c>
-      <c r="N6" s="29" t="s">
+      <c r="D25" s="141">
+        <v>75</v>
+      </c>
+      <c r="E25" s="141">
+        <v>12</v>
+      </c>
+      <c r="F25" s="141">
+        <v>1678</v>
+      </c>
+      <c r="G25" s="141">
+        <v>1138</v>
+      </c>
+      <c r="H25" s="141">
+        <v>24</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="141">
+        <v>356</v>
+      </c>
+      <c r="K25" s="141">
+        <v>53</v>
+      </c>
+      <c r="L25" s="141">
+        <v>705</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>228</v>
+      </c>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>229</v>
+      </c>
+      <c r="B27" s="141">
+        <v>12080</v>
+      </c>
+      <c r="C27" s="141">
+        <v>648</v>
+      </c>
+      <c r="D27" s="141">
         <v>8</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="H7" s="19" t="s">
+      <c r="E27" s="141">
+        <v>11264</v>
+      </c>
+      <c r="F27" s="141">
+        <v>160</v>
+      </c>
+      <c r="G27" s="141">
+        <v>11769</v>
+      </c>
+      <c r="H27" s="141">
+        <v>591</v>
+      </c>
+      <c r="I27" s="141">
+        <v>18</v>
+      </c>
+      <c r="J27" s="141">
+        <v>11311</v>
+      </c>
+      <c r="K27" s="141">
+        <v>63</v>
+      </c>
+      <c r="L27" s="141">
+        <v>-214</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>230</v>
+      </c>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>231</v>
+      </c>
+      <c r="B29" s="141">
+        <v>2543</v>
+      </c>
+      <c r="C29" s="141">
+        <v>1487</v>
+      </c>
+      <c r="D29" s="141">
+        <v>45</v>
+      </c>
+      <c r="E29" s="141">
+        <v>821</v>
+      </c>
+      <c r="F29" s="141">
+        <v>190</v>
+      </c>
+      <c r="G29" s="141">
+        <v>2512</v>
+      </c>
+      <c r="H29" s="141">
+        <v>1269</v>
+      </c>
+      <c r="I29" s="141">
         <v>12</v>
       </c>
-      <c r="I7" s="19" t="s">
+      <c r="J29" s="141">
+        <v>862</v>
+      </c>
+      <c r="K29" s="141">
+        <v>109</v>
+      </c>
+      <c r="L29" s="141">
+        <v>261</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>232</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="B31" s="141">
+        <v>660</v>
+      </c>
+      <c r="C31" s="141">
+        <v>308</v>
+      </c>
+      <c r="D31" s="141">
         <v>12</v>
       </c>
-      <c r="J7" s="41" t="s">
-[...50 lines deleted...]
-      <c r="M8" s="34" t="s">
+      <c r="E31" s="141">
+        <v>341</v>
+      </c>
+      <c r="F31" s="143">
+        <v>0</v>
+      </c>
+      <c r="G31" s="141">
+        <v>561</v>
+      </c>
+      <c r="H31" s="141">
+        <v>232</v>
+      </c>
+      <c r="I31" s="141">
+        <v>0</v>
+      </c>
+      <c r="J31" s="141">
+        <v>110</v>
+      </c>
+      <c r="K31" s="141">
+        <v>26</v>
+      </c>
+      <c r="L31" s="141">
+        <v>193</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>234</v>
+      </c>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="B33" s="141">
+        <v>4583</v>
+      </c>
+      <c r="C33" s="141">
+        <v>477</v>
+      </c>
+      <c r="D33" s="141">
+        <v>345</v>
+      </c>
+      <c r="E33" s="141">
+        <v>1745</v>
+      </c>
+      <c r="F33" s="141">
+        <v>2017</v>
+      </c>
+      <c r="G33" s="141">
+        <v>4543</v>
+      </c>
+      <c r="H33" s="141">
+        <v>281</v>
+      </c>
+      <c r="I33" s="141">
+        <v>12</v>
+      </c>
+      <c r="J33" s="141">
+        <v>3427</v>
+      </c>
+      <c r="K33" s="141">
+        <v>253</v>
+      </c>
+      <c r="L33" s="141">
+        <v>570</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>236</v>
+      </c>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B35" s="141">
+        <v>2303</v>
+      </c>
+      <c r="C35" s="141">
+        <v>1686</v>
+      </c>
+      <c r="D35" s="141">
+        <v>101</v>
+      </c>
+      <c r="E35" s="141">
+        <v>470</v>
+      </c>
+      <c r="F35" s="141">
+        <v>45</v>
+      </c>
+      <c r="G35" s="141">
+        <v>2223</v>
+      </c>
+      <c r="H35" s="141">
+        <v>1113</v>
+      </c>
+      <c r="I35" s="143">
+        <v>0</v>
+      </c>
+      <c r="J35" s="141">
+        <v>657</v>
+      </c>
+      <c r="K35" s="141">
         <v>20</v>
       </c>
-      <c r="N8" s="30" t="s">
-[...653 lines deleted...]
-      <c r="F29" s="94">
+      <c r="L35" s="141">
+        <v>432</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
+        <v>238</v>
+      </c>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="G29" s="94">
-[...314 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="3"/>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...7 lines deleted...]
-      <c r="N42" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
+    <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
-    <mergeCell ref="G35:G36"/>
-[...1 lines deleted...]
-    <mergeCell ref="I35:I36"/>
     <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
-    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="K29:K30"/>
-[...4 lines deleted...]
-    <mergeCell ref="J31:J32"/>
     <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
-    <mergeCell ref="M29:M30"/>
-    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="K27:K28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="J25:J26"/>
-    <mergeCell ref="K25:K26"/>
-[...4 lines deleted...]
-    <mergeCell ref="J27:J28"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="I25:I26"/>
-    <mergeCell ref="M25:M26"/>
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="K23:K24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="J21:J22"/>
-    <mergeCell ref="K21:K22"/>
-[...4 lines deleted...]
-    <mergeCell ref="J23:J24"/>
     <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="I21:I22"/>
-    <mergeCell ref="M21:M22"/>
-[...5 lines deleted...]
-    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
     <mergeCell ref="M17:M18"/>
     <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="L19:L20"/>
     <mergeCell ref="J17:J18"/>
-    <mergeCell ref="K17:K18"/>
-[...7 lines deleted...]
-    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
-    <mergeCell ref="J15:J16"/>
-[...7 lines deleted...]
-    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="H11:H12"/>
-    <mergeCell ref="B13:B14"/>
-[...8 lines deleted...]
-    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
-    <mergeCell ref="G8:G9"/>
-    <mergeCell ref="F8:F9"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="153" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>129</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>130</v>
       </c>
-      <c r="B1" s="11"/>
-[...32 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="10"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="116">
+        <v>3040</v>
+      </c>
+      <c r="C11" s="116">
+        <v>1205</v>
+      </c>
+      <c r="D11" s="116">
+        <v>618</v>
+      </c>
+      <c r="E11" s="116">
+        <v>789</v>
+      </c>
+      <c r="F11" s="116">
+        <v>429</v>
+      </c>
+      <c r="G11" s="116">
+        <v>1903</v>
+      </c>
+      <c r="H11" s="116">
+        <v>1023</v>
+      </c>
+      <c r="I11" s="116">
+        <v>18</v>
+      </c>
+      <c r="J11" s="116">
+        <v>450</v>
+      </c>
+      <c r="K11" s="116">
+        <v>259</v>
+      </c>
+      <c r="L11" s="116">
+        <v>153</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>239</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>240</v>
+      </c>
+      <c r="B13" s="141">
+        <v>188</v>
+      </c>
+      <c r="C13" s="141">
+        <v>155</v>
+      </c>
+      <c r="D13" s="141">
+        <v>31</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>2</v>
+      </c>
+      <c r="G13" s="141">
+        <v>148</v>
+      </c>
+      <c r="H13" s="141">
+        <v>81</v>
+      </c>
+      <c r="I13" s="147">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>6</v>
+      </c>
+      <c r="L13" s="141">
+        <v>61</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>241</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>242</v>
+      </c>
+      <c r="B15" s="141">
+        <v>3459</v>
+      </c>
+      <c r="C15" s="141">
+        <v>1279</v>
+      </c>
+      <c r="D15" s="141">
+        <v>40</v>
+      </c>
+      <c r="E15" s="141">
+        <v>2092</v>
+      </c>
+      <c r="F15" s="141">
+        <v>48</v>
+      </c>
+      <c r="G15" s="141">
+        <v>3312</v>
+      </c>
+      <c r="H15" s="141">
+        <v>1361</v>
+      </c>
+      <c r="I15" s="141">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
-[...5 lines deleted...]
-      <c r="J6" s="41" t="s">
+      <c r="J15" s="141">
+        <v>753</v>
+      </c>
+      <c r="K15" s="141">
+        <v>48</v>
+      </c>
+      <c r="L15" s="141">
+        <v>1145</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>243</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>244</v>
+      </c>
+      <c r="B17" s="141">
+        <v>3329</v>
+      </c>
+      <c r="C17" s="141">
+        <v>1481</v>
+      </c>
+      <c r="D17" s="141">
+        <v>114</v>
+      </c>
+      <c r="E17" s="141">
+        <v>1102</v>
+      </c>
+      <c r="F17" s="141">
+        <v>632</v>
+      </c>
+      <c r="G17" s="141">
+        <v>3492</v>
+      </c>
+      <c r="H17" s="141">
+        <v>1631</v>
+      </c>
+      <c r="I17" s="141">
+        <v>10</v>
+      </c>
+      <c r="J17" s="141">
+        <v>1101</v>
+      </c>
+      <c r="K17" s="141">
+        <v>109</v>
+      </c>
+      <c r="L17" s="141">
+        <v>643</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>-163</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>245</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="B19" s="141">
+        <v>2516</v>
+      </c>
+      <c r="C19" s="141">
+        <v>1196</v>
+      </c>
+      <c r="D19" s="141">
+        <v>336</v>
+      </c>
+      <c r="E19" s="141">
+        <v>931</v>
+      </c>
+      <c r="F19" s="141">
+        <v>53</v>
+      </c>
+      <c r="G19" s="141">
+        <v>1745</v>
+      </c>
+      <c r="H19" s="141">
+        <v>811</v>
+      </c>
+      <c r="I19" s="141">
+        <v>20</v>
+      </c>
+      <c r="J19" s="143">
+        <v>0</v>
+      </c>
+      <c r="K19" s="141">
+        <v>320</v>
+      </c>
+      <c r="L19" s="141">
+        <v>595</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>247</v>
+      </c>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>248</v>
+      </c>
+      <c r="B21" s="141">
+        <v>4518</v>
+      </c>
+      <c r="C21" s="141">
+        <v>2903</v>
+      </c>
+      <c r="D21" s="141">
+        <v>57</v>
+      </c>
+      <c r="E21" s="141">
+        <v>1556</v>
+      </c>
+      <c r="F21" s="141">
+        <v>2</v>
+      </c>
+      <c r="G21" s="141">
+        <v>4548</v>
+      </c>
+      <c r="H21" s="141">
+        <v>2722</v>
+      </c>
+      <c r="I21" s="141">
+        <v>5</v>
+      </c>
+      <c r="J21" s="141">
+        <v>1090</v>
+      </c>
+      <c r="K21" s="141">
+        <v>49</v>
+      </c>
+      <c r="L21" s="141">
+        <v>681</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>-30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>249</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>250</v>
+      </c>
+      <c r="B23" s="141">
         <v>66</v>
       </c>
-      <c r="K6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="16" t="s">
+      <c r="C23" s="141">
+        <v>2</v>
+      </c>
+      <c r="D23" s="141">
+        <v>1</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>63</v>
+      </c>
+      <c r="G23" s="141">
+        <v>66</v>
+      </c>
+      <c r="H23" s="141">
+        <v>1</v>
+      </c>
+      <c r="I23" s="141">
+        <v>0</v>
+      </c>
+      <c r="J23" s="143">
+        <v>0</v>
+      </c>
+      <c r="K23" s="141">
+        <v>33</v>
+      </c>
+      <c r="L23" s="141">
+        <v>32</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>251</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>252</v>
+      </c>
+      <c r="B25" s="141">
+        <v>9518</v>
+      </c>
+      <c r="C25" s="141">
+        <v>2821</v>
+      </c>
+      <c r="D25" s="141">
+        <v>80</v>
+      </c>
+      <c r="E25" s="141">
+        <v>6616</v>
+      </c>
+      <c r="F25" s="141">
+        <v>0</v>
+      </c>
+      <c r="G25" s="141">
+        <v>8507</v>
+      </c>
+      <c r="H25" s="141">
+        <v>2275</v>
+      </c>
+      <c r="I25" s="141">
+        <v>8</v>
+      </c>
+      <c r="J25" s="141">
+        <v>6073</v>
+      </c>
+      <c r="K25" s="141">
+        <v>91</v>
+      </c>
+      <c r="L25" s="141">
+        <v>61</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>253</v>
+      </c>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>254</v>
+      </c>
+      <c r="B27" s="141">
+        <v>6999</v>
+      </c>
+      <c r="C27" s="141">
+        <v>5242</v>
+      </c>
+      <c r="D27" s="141">
+        <v>122</v>
+      </c>
+      <c r="E27" s="141">
+        <v>1064</v>
+      </c>
+      <c r="F27" s="141">
+        <v>571</v>
+      </c>
+      <c r="G27" s="141">
+        <v>5906</v>
+      </c>
+      <c r="H27" s="141">
+        <v>4825</v>
+      </c>
+      <c r="I27" s="141">
         <v>4</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="J27" s="141">
+        <v>1384</v>
+      </c>
+      <c r="K27" s="141">
+        <v>78</v>
+      </c>
+      <c r="L27" s="141">
+        <v>-386</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>255</v>
+      </c>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>256</v>
+      </c>
+      <c r="B29" s="141">
+        <v>576</v>
+      </c>
+      <c r="C29" s="141">
+        <v>575</v>
+      </c>
+      <c r="D29" s="143">
+        <v>0</v>
+      </c>
+      <c r="E29" s="141">
+        <v>0</v>
+      </c>
+      <c r="F29" s="141">
+        <v>1</v>
+      </c>
+      <c r="G29" s="141">
+        <v>591</v>
+      </c>
+      <c r="H29" s="141">
+        <v>490</v>
+      </c>
+      <c r="I29" s="141">
+        <v>0</v>
+      </c>
+      <c r="J29" s="143">
+        <v>0</v>
+      </c>
+      <c r="K29" s="141">
         <v>8</v>
       </c>
-      <c r="N6" s="29" t="s">
-[...23 lines deleted...]
-      <c r="H7" s="19" t="s">
+      <c r="L29" s="141">
+        <v>94</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>257</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>258</v>
+      </c>
+      <c r="B31" s="141">
+        <v>763</v>
+      </c>
+      <c r="C31" s="141">
+        <v>652</v>
+      </c>
+      <c r="D31" s="141">
+        <v>74</v>
+      </c>
+      <c r="E31" s="143">
+        <v>0</v>
+      </c>
+      <c r="F31" s="141">
+        <v>37</v>
+      </c>
+      <c r="G31" s="141">
+        <v>818</v>
+      </c>
+      <c r="H31" s="141">
+        <v>552</v>
+      </c>
+      <c r="I31" s="141">
+        <v>2</v>
+      </c>
+      <c r="J31" s="143">
+        <v>0</v>
+      </c>
+      <c r="K31" s="141">
         <v>12</v>
       </c>
-      <c r="I7" s="19" t="s">
+      <c r="L31" s="141">
+        <v>252</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>-56</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>259</v>
+      </c>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>260</v>
+      </c>
+      <c r="B33" s="141">
+        <v>1347</v>
+      </c>
+      <c r="C33" s="141">
+        <v>1221</v>
+      </c>
+      <c r="D33" s="141">
+        <v>35</v>
+      </c>
+      <c r="E33" s="143">
+        <v>0</v>
+      </c>
+      <c r="F33" s="141">
+        <v>91</v>
+      </c>
+      <c r="G33" s="141">
+        <v>1461</v>
+      </c>
+      <c r="H33" s="141">
+        <v>1111</v>
+      </c>
+      <c r="I33" s="141">
+        <v>0</v>
+      </c>
+      <c r="J33" s="141">
+        <v>18</v>
+      </c>
+      <c r="K33" s="141">
+        <v>25</v>
+      </c>
+      <c r="L33" s="141">
+        <v>307</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>-113</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>261</v>
+      </c>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>262</v>
+      </c>
+      <c r="B35" s="141">
+        <v>1551</v>
+      </c>
+      <c r="C35" s="141">
+        <v>1002</v>
+      </c>
+      <c r="D35" s="141">
         <v>12</v>
       </c>
-      <c r="J7" s="41" t="s">
-[...459 lines deleted...]
-      <c r="F21" s="94">
+      <c r="E35" s="141">
+        <v>165</v>
+      </c>
+      <c r="F35" s="141">
+        <v>372</v>
+      </c>
+      <c r="G35" s="141">
+        <v>1508</v>
+      </c>
+      <c r="H35" s="141">
+        <v>1201</v>
+      </c>
+      <c r="I35" s="141">
         <v>5</v>
       </c>
-      <c r="G21" s="94">
-[...268 lines deleted...]
-      <c r="N29" s="97">
+      <c r="J35" s="141">
+        <v>31</v>
+      </c>
+      <c r="K35" s="141">
         <v>108</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="B31" s="94">
+      <c r="L35" s="141">
+        <v>163</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
-      <c r="C31" s="94">
-[...179 lines deleted...]
-      <c r="A37" s="46" t="s">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="17"/>
-[...62 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L8:L9"/>
-[...9 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="K15:K16"/>
-[...5 lines deleted...]
-    <mergeCell ref="K17:K18"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
-    <mergeCell ref="L17:L18"/>
-[...4 lines deleted...]
-    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="L19:L20"/>
     <mergeCell ref="I19:I20"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="M19:M20"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
-    <mergeCell ref="L21:L22"/>
-[...8 lines deleted...]
-    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
     <mergeCell ref="K23:K24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="I23:I24"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="M23:M24"/>
-[...1 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
-    <mergeCell ref="L25:L26"/>
-[...8 lines deleted...]
-    <mergeCell ref="E25:E26"/>
     <mergeCell ref="K27:K28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="M27:M28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="M29:M30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
-    <mergeCell ref="H31:H32"/>
-[...4 lines deleted...]
-    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
-    <mergeCell ref="E33:E34"/>
-[...4 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="154" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="11"/>
-[...14 lines deleted...]
-      <c r="A2" s="11" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
+        <f>'10-2'!D4:F4</f>
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
+        <f>'10-2'!G4:J4</f>
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="116">
+        <v>854</v>
+      </c>
+      <c r="C11" s="116">
+        <v>201</v>
+      </c>
+      <c r="D11" s="116">
+        <v>3</v>
+      </c>
+      <c r="E11" s="116">
+        <v>494</v>
+      </c>
+      <c r="F11" s="116">
+        <v>156</v>
+      </c>
+      <c r="G11" s="116">
+        <v>825</v>
+      </c>
+      <c r="H11" s="116">
+        <v>229</v>
+      </c>
+      <c r="I11" s="116">
+        <v>3</v>
+      </c>
+      <c r="J11" s="116">
+        <v>522</v>
+      </c>
+      <c r="K11" s="116">
+        <v>29</v>
+      </c>
+      <c r="L11" s="116">
+        <v>42</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>264</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>265</v>
+      </c>
+      <c r="B13" s="141">
         <v>133</v>
       </c>
-      <c r="B2" s="6"/>
-[...83 lines deleted...]
-      <c r="B6" s="28" t="s">
+      <c r="C13" s="141">
+        <v>118</v>
+      </c>
+      <c r="D13" s="141">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>11</v>
+      </c>
+      <c r="G13" s="141">
+        <v>105</v>
+      </c>
+      <c r="H13" s="141">
+        <v>69</v>
+      </c>
+      <c r="I13" s="141">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>10</v>
+      </c>
+      <c r="L13" s="141">
+        <v>26</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>266</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="B15" s="141">
+        <v>82</v>
+      </c>
+      <c r="C15" s="141">
+        <v>75</v>
+      </c>
+      <c r="D15" s="141">
+        <v>2</v>
+      </c>
+      <c r="E15" s="143">
+        <v>0</v>
+      </c>
+      <c r="F15" s="141">
         <v>6</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="G15" s="141">
+        <v>71</v>
+      </c>
+      <c r="H15" s="141">
+        <v>56</v>
+      </c>
+      <c r="I15" s="141">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>0</v>
+      </c>
+      <c r="K15" s="141">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
-[...23 lines deleted...]
-      <c r="M6" s="19" t="s">
+      <c r="L15" s="141">
         <v>8</v>
       </c>
-      <c r="N6" s="29" t="s">
-[...17 lines deleted...]
-      <c r="F7" s="19" t="s">
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
         <v>11</v>
       </c>
-      <c r="G7" s="33" t="s">
-[...311 lines deleted...]
-      <c r="A16" s="62" t="s">
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
-      <c r="B16" s="95"/>
-[...398 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="73"/>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="36"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="73"/>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="36"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="73"/>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="36"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="73"/>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="36"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="73"/>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="36"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="73"/>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="36"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="73"/>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="36"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="73"/>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="36"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="73"/>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="36"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="73"/>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="35"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="B35:B36"/>
-[...4 lines deleted...]
-    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
-    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J27:J28"/>
-    <mergeCell ref="K27:K28"/>
-[...6 lines deleted...]
-    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
-    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="J23:J24"/>
-    <mergeCell ref="K23:K24"/>
-[...6 lines deleted...]
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="I23:I24"/>
-    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="J19:J20"/>
-    <mergeCell ref="K19:K20"/>
-[...6 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
-    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="J15:J16"/>
-    <mergeCell ref="K15:K16"/>
-[...6 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
-    <mergeCell ref="M15:M16"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
-    <mergeCell ref="M13:M14"/>
-[...6 lines deleted...]
-    <mergeCell ref="E13:E14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="155" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="7.125" customWidth="1"/>
+    <col min="7" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>133</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>134</v>
       </c>
-      <c r="B1" s="11"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="117">
+        <v>64689</v>
+      </c>
+      <c r="C11" s="117">
+        <v>20515</v>
+      </c>
+      <c r="D11" s="117">
+        <v>1880</v>
+      </c>
+      <c r="E11" s="117">
+        <v>34130</v>
+      </c>
+      <c r="F11" s="117">
+        <v>8164</v>
+      </c>
+      <c r="G11" s="117">
+        <v>59903</v>
+      </c>
+      <c r="H11" s="117">
+        <v>16565</v>
+      </c>
+      <c r="I11" s="117">
+        <v>122</v>
+      </c>
+      <c r="J11" s="117">
+        <v>32002</v>
+      </c>
+      <c r="K11" s="117">
+        <v>1859</v>
+      </c>
+      <c r="L11" s="117">
+        <v>9355</v>
+      </c>
+      <c r="M11" s="120">
+        <v>0</v>
+      </c>
+      <c r="N11" s="123">
+        <v>4787</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="141">
+        <v>4533</v>
+      </c>
+      <c r="C13" s="141">
+        <v>2695</v>
+      </c>
+      <c r="D13" s="141">
+        <v>170</v>
+      </c>
+      <c r="E13" s="141">
+        <v>1430</v>
+      </c>
+      <c r="F13" s="141">
+        <v>237</v>
+      </c>
+      <c r="G13" s="141">
+        <v>2409</v>
+      </c>
+      <c r="H13" s="141">
+        <v>1996</v>
+      </c>
+      <c r="I13" s="141">
+        <v>10</v>
+      </c>
+      <c r="J13" s="141">
+        <v>539</v>
+      </c>
+      <c r="K13" s="141">
+        <v>113</v>
+      </c>
+      <c r="L13" s="141">
+        <v>-249</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="141">
+        <v>4966</v>
+      </c>
+      <c r="C15" s="141">
+        <v>744</v>
+      </c>
+      <c r="D15" s="141">
+        <v>38</v>
+      </c>
+      <c r="E15" s="141">
+        <v>4130</v>
+      </c>
+      <c r="F15" s="141">
+        <v>54</v>
+      </c>
+      <c r="G15" s="141">
+        <v>4832</v>
+      </c>
+      <c r="H15" s="141">
+        <v>587</v>
+      </c>
+      <c r="I15" s="141">
+        <v>3</v>
+      </c>
+      <c r="J15" s="141">
+        <v>2939</v>
+      </c>
+      <c r="K15" s="141">
+        <v>114</v>
+      </c>
+      <c r="L15" s="141">
+        <v>1188</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="141">
+        <v>269</v>
+      </c>
+      <c r="C17" s="141">
+        <v>113</v>
+      </c>
+      <c r="D17" s="141">
+        <v>13</v>
+      </c>
+      <c r="E17" s="141">
+        <v>126</v>
+      </c>
+      <c r="F17" s="141">
+        <v>17</v>
+      </c>
+      <c r="G17" s="141">
+        <v>264</v>
+      </c>
+      <c r="H17" s="141">
+        <v>107</v>
+      </c>
+      <c r="I17" s="141">
+        <v>1</v>
+      </c>
+      <c r="J17" s="141">
+        <v>61</v>
+      </c>
+      <c r="K17" s="141">
+        <v>49</v>
+      </c>
+      <c r="L17" s="141">
+        <v>46</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
         <v>6</v>
       </c>
-      <c r="I6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="41" t="s">
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="141">
+        <v>108</v>
+      </c>
+      <c r="C19" s="141">
+        <v>69</v>
+      </c>
+      <c r="D19" s="141">
+        <v>14</v>
+      </c>
+      <c r="E19" s="141">
+        <v>1</v>
+      </c>
+      <c r="F19" s="141">
+        <v>24</v>
+      </c>
+      <c r="G19" s="141">
+        <v>157</v>
+      </c>
+      <c r="H19" s="141">
+        <v>75</v>
+      </c>
+      <c r="I19" s="141">
+        <v>1</v>
+      </c>
+      <c r="J19" s="143">
+        <v>0</v>
+      </c>
+      <c r="K19" s="141">
+        <v>14</v>
+      </c>
+      <c r="L19" s="141">
         <v>66</v>
       </c>
-      <c r="K6" s="19" t="s">
-[...5 lines deleted...]
-      <c r="M6" s="19" t="s">
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>-49</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="141">
+        <v>191</v>
+      </c>
+      <c r="C21" s="141">
+        <v>10</v>
+      </c>
+      <c r="D21" s="141">
+        <v>0</v>
+      </c>
+      <c r="E21" s="141">
+        <v>60</v>
+      </c>
+      <c r="F21" s="141">
+        <v>121</v>
+      </c>
+      <c r="G21" s="141">
+        <v>91</v>
+      </c>
+      <c r="H21" s="141">
+        <v>0</v>
+      </c>
+      <c r="I21" s="143">
+        <v>0</v>
+      </c>
+      <c r="J21" s="143">
+        <v>0</v>
+      </c>
+      <c r="K21" s="141">
+        <v>32</v>
+      </c>
+      <c r="L21" s="141">
+        <v>58</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="141">
+        <v>1931</v>
+      </c>
+      <c r="C23" s="141">
+        <v>1458</v>
+      </c>
+      <c r="D23" s="141">
+        <v>31</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>442</v>
+      </c>
+      <c r="G23" s="141">
+        <v>2510</v>
+      </c>
+      <c r="H23" s="141">
+        <v>1381</v>
+      </c>
+      <c r="I23" s="141">
+        <v>1</v>
+      </c>
+      <c r="J23" s="141">
+        <v>355</v>
+      </c>
+      <c r="K23" s="141">
+        <v>84</v>
+      </c>
+      <c r="L23" s="141">
+        <v>689</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>-579</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="141">
+        <v>1772</v>
+      </c>
+      <c r="C25" s="141">
         <v>8</v>
       </c>
-      <c r="N6" s="29" t="s">
+      <c r="D25" s="141">
+        <v>75</v>
+      </c>
+      <c r="E25" s="141">
+        <v>12</v>
+      </c>
+      <c r="F25" s="141">
+        <v>1678</v>
+      </c>
+      <c r="G25" s="141">
+        <v>1138</v>
+      </c>
+      <c r="H25" s="141">
+        <v>24</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="141">
+        <v>356</v>
+      </c>
+      <c r="K25" s="141">
+        <v>53</v>
+      </c>
+      <c r="L25" s="141">
+        <v>705</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>228</v>
+      </c>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>229</v>
+      </c>
+      <c r="B27" s="141">
+        <v>11518</v>
+      </c>
+      <c r="C27" s="141">
+        <v>154</v>
+      </c>
+      <c r="D27" s="141">
         <v>8</v>
       </c>
-    </row>
-[...20 lines deleted...]
-      <c r="H7" s="19" t="s">
+      <c r="E27" s="141">
+        <v>11191</v>
+      </c>
+      <c r="F27" s="141">
+        <v>165</v>
+      </c>
+      <c r="G27" s="141">
+        <v>11200</v>
+      </c>
+      <c r="H27" s="141">
+        <v>101</v>
+      </c>
+      <c r="I27" s="141">
+        <v>18</v>
+      </c>
+      <c r="J27" s="141">
+        <v>11235</v>
+      </c>
+      <c r="K27" s="141">
+        <v>62</v>
+      </c>
+      <c r="L27" s="141">
+        <v>-216</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>230</v>
+      </c>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>231</v>
+      </c>
+      <c r="B29" s="141">
+        <v>2372</v>
+      </c>
+      <c r="C29" s="141">
+        <v>1487</v>
+      </c>
+      <c r="D29" s="141">
+        <v>45</v>
+      </c>
+      <c r="E29" s="141">
+        <v>821</v>
+      </c>
+      <c r="F29" s="141">
+        <v>19</v>
+      </c>
+      <c r="G29" s="141">
+        <v>3110</v>
+      </c>
+      <c r="H29" s="141">
+        <v>201</v>
+      </c>
+      <c r="I29" s="141">
         <v>12</v>
       </c>
-      <c r="I7" s="19" t="s">
+      <c r="J29" s="141">
+        <v>1230</v>
+      </c>
+      <c r="K29" s="141">
+        <v>109</v>
+      </c>
+      <c r="L29" s="141">
+        <v>1558</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>-738</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>232</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="B31" s="141">
+        <v>543</v>
+      </c>
+      <c r="C31" s="141">
+        <v>195</v>
+      </c>
+      <c r="D31" s="141">
+        <v>8</v>
+      </c>
+      <c r="E31" s="141">
+        <v>341</v>
+      </c>
+      <c r="F31" s="143">
+        <v>0</v>
+      </c>
+      <c r="G31" s="141">
+        <v>500</v>
+      </c>
+      <c r="H31" s="141">
+        <v>179</v>
+      </c>
+      <c r="I31" s="141">
+        <v>0</v>
+      </c>
+      <c r="J31" s="141">
+        <v>110</v>
+      </c>
+      <c r="K31" s="141">
+        <v>18</v>
+      </c>
+      <c r="L31" s="141">
+        <v>193</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>234</v>
+      </c>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="B33" s="141">
+        <v>4564</v>
+      </c>
+      <c r="C33" s="141">
+        <v>467</v>
+      </c>
+      <c r="D33" s="141">
+        <v>345</v>
+      </c>
+      <c r="E33" s="141">
+        <v>1745</v>
+      </c>
+      <c r="F33" s="141">
+        <v>2007</v>
+      </c>
+      <c r="G33" s="141">
+        <v>4604</v>
+      </c>
+      <c r="H33" s="141">
+        <v>280</v>
+      </c>
+      <c r="I33" s="141">
         <v>12</v>
       </c>
-      <c r="J7" s="41" t="s">
-[...17 lines deleted...]
-      <c r="B8" s="12" t="s">
+      <c r="J33" s="141">
+        <v>3489</v>
+      </c>
+      <c r="K33" s="141">
+        <v>253</v>
+      </c>
+      <c r="L33" s="141">
+        <v>570</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>-40</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>236</v>
+      </c>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B35" s="141">
+        <v>1947</v>
+      </c>
+      <c r="C35" s="141">
+        <v>1366</v>
+      </c>
+      <c r="D35" s="141">
+        <v>92</v>
+      </c>
+      <c r="E35" s="141">
+        <v>448</v>
+      </c>
+      <c r="F35" s="141">
+        <v>41</v>
+      </c>
+      <c r="G35" s="141">
+        <v>2018</v>
+      </c>
+      <c r="H35" s="141">
+        <v>906</v>
+      </c>
+      <c r="I35" s="143">
+        <v>0</v>
+      </c>
+      <c r="J35" s="141">
+        <v>647</v>
+      </c>
+      <c r="K35" s="141">
         <v>15</v>
       </c>
-      <c r="C8" s="34" t="s">
-[...901 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="L35" s="141">
+        <v>451</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
+        <v>-71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
-      <c r="B36" s="79"/>
-[...80 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="B35:B36"/>
-[...4 lines deleted...]
-    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
-    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J27:J28"/>
-    <mergeCell ref="K27:K28"/>
-[...6 lines deleted...]
-    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
-    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="J23:J24"/>
-    <mergeCell ref="K23:K24"/>
-[...6 lines deleted...]
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="I23:I24"/>
-    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="J19:J20"/>
-    <mergeCell ref="K19:K20"/>
-[...6 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
-    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="J15:J16"/>
-    <mergeCell ref="K15:K16"/>
-[...6 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
-    <mergeCell ref="M15:M16"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
-    <mergeCell ref="M13:M14"/>
-[...6 lines deleted...]
-    <mergeCell ref="E13:E14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="156" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="85"/>
-[...14 lines deleted...]
-      <c r="A2" s="85" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>57</v>
       </c>
-      <c r="B2" s="86"/>
-[...14 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="10"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...5 lines deleted...]
-      <c r="I6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="116">
+        <v>6694</v>
+      </c>
+      <c r="C11" s="116">
+        <v>3419</v>
+      </c>
+      <c r="D11" s="116">
+        <v>951</v>
+      </c>
+      <c r="E11" s="116">
+        <v>795</v>
+      </c>
+      <c r="F11" s="116">
+        <v>1530</v>
+      </c>
+      <c r="G11" s="116">
+        <v>3083</v>
+      </c>
+      <c r="H11" s="116">
+        <v>1160</v>
+      </c>
+      <c r="I11" s="116">
+        <v>230</v>
+      </c>
+      <c r="J11" s="116">
+        <v>368</v>
+      </c>
+      <c r="K11" s="116">
+        <v>591</v>
+      </c>
+      <c r="L11" s="116">
+        <v>734</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="128">
+        <v>9902</v>
+      </c>
+      <c r="C13" s="128">
+        <v>2852</v>
+      </c>
+      <c r="D13" s="128">
+        <v>350</v>
+      </c>
+      <c r="E13" s="128">
+        <v>6290</v>
+      </c>
+      <c r="F13" s="128">
+        <v>410</v>
+      </c>
+      <c r="G13" s="128">
+        <v>9025</v>
+      </c>
+      <c r="H13" s="128">
+        <v>1954</v>
+      </c>
+      <c r="I13" s="128">
+        <v>39</v>
+      </c>
+      <c r="J13" s="128">
+        <v>5457</v>
+      </c>
+      <c r="K13" s="128">
+        <v>580</v>
+      </c>
+      <c r="L13" s="128">
+        <v>995</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15" s="128">
+        <v>19216</v>
+      </c>
+      <c r="C15" s="128">
+        <v>14519</v>
+      </c>
+      <c r="D15" s="128">
+        <v>2052</v>
+      </c>
+      <c r="E15" s="128">
+        <v>1940</v>
+      </c>
+      <c r="F15" s="128">
+        <v>705</v>
+      </c>
+      <c r="G15" s="128">
+        <v>14902</v>
+      </c>
+      <c r="H15" s="128">
+        <v>9058</v>
+      </c>
+      <c r="I15" s="128">
+        <v>134</v>
+      </c>
+      <c r="J15" s="128">
+        <v>1106</v>
+      </c>
+      <c r="K15" s="128">
+        <v>2554</v>
+      </c>
+      <c r="L15" s="128">
+        <v>2050</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>4315</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17" s="128">
+        <v>10492</v>
+      </c>
+      <c r="C17" s="128">
+        <v>4639</v>
+      </c>
+      <c r="D17" s="128">
+        <v>2463</v>
+      </c>
+      <c r="E17" s="128">
+        <v>3259</v>
+      </c>
+      <c r="F17" s="128">
+        <v>131</v>
+      </c>
+      <c r="G17" s="128">
+        <v>8342</v>
+      </c>
+      <c r="H17" s="128">
+        <v>3208</v>
+      </c>
+      <c r="I17" s="128">
+        <v>346</v>
+      </c>
+      <c r="J17" s="128">
+        <v>1929</v>
+      </c>
+      <c r="K17" s="128">
+        <v>1373</v>
+      </c>
+      <c r="L17" s="128">
+        <v>1487</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>184</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>185</v>
+      </c>
+      <c r="B19" s="128">
+        <v>12372</v>
+      </c>
+      <c r="C19" s="128">
+        <v>6515</v>
+      </c>
+      <c r="D19" s="128">
+        <v>1070</v>
+      </c>
+      <c r="E19" s="128">
+        <v>4324</v>
+      </c>
+      <c r="F19" s="128">
+        <v>463</v>
+      </c>
+      <c r="G19" s="128">
+        <v>9546</v>
+      </c>
+      <c r="H19" s="128">
+        <v>3348</v>
+      </c>
+      <c r="I19" s="128">
+        <v>44</v>
+      </c>
+      <c r="J19" s="128">
+        <v>3831</v>
+      </c>
+      <c r="K19" s="128">
+        <v>1281</v>
+      </c>
+      <c r="L19" s="128">
+        <v>1042</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>2826</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>186</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>187</v>
+      </c>
+      <c r="B21" s="128">
+        <v>4236</v>
+      </c>
+      <c r="C21" s="128">
+        <v>2463</v>
+      </c>
+      <c r="D21" s="128">
+        <v>676</v>
+      </c>
+      <c r="E21" s="128">
+        <v>665</v>
+      </c>
+      <c r="F21" s="128">
+        <v>431</v>
+      </c>
+      <c r="G21" s="128">
+        <v>2581</v>
+      </c>
+      <c r="H21" s="128">
+        <v>917</v>
+      </c>
+      <c r="I21" s="128">
+        <v>25</v>
+      </c>
+      <c r="J21" s="128">
+        <v>678</v>
+      </c>
+      <c r="K21" s="128">
+        <v>332</v>
+      </c>
+      <c r="L21" s="128">
+        <v>629</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>188</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>189</v>
+      </c>
+      <c r="B23" s="128">
+        <v>36740</v>
+      </c>
+      <c r="C23" s="128">
+        <v>4142</v>
+      </c>
+      <c r="D23" s="128">
+        <v>3954</v>
+      </c>
+      <c r="E23" s="128">
+        <v>28540</v>
+      </c>
+      <c r="F23" s="128">
+        <v>104</v>
+      </c>
+      <c r="G23" s="128">
+        <v>32688</v>
+      </c>
+      <c r="H23" s="128">
+        <v>2418</v>
+      </c>
+      <c r="I23" s="128">
+        <v>848</v>
+      </c>
+      <c r="J23" s="128">
+        <v>25515</v>
+      </c>
+      <c r="K23" s="128">
+        <v>1249</v>
+      </c>
+      <c r="L23" s="128">
+        <v>2658</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>190</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>191</v>
+      </c>
+      <c r="B25" s="128">
+        <v>714</v>
+      </c>
+      <c r="C25" s="128">
+        <v>632</v>
+      </c>
+      <c r="D25" s="128">
+        <v>59</v>
+      </c>
+      <c r="E25" s="128">
+        <v>8</v>
+      </c>
+      <c r="F25" s="128">
+        <v>15</v>
+      </c>
+      <c r="G25" s="128">
+        <v>635</v>
+      </c>
+      <c r="H25" s="128">
+        <v>312</v>
+      </c>
+      <c r="I25" s="128">
+        <v>4</v>
+      </c>
+      <c r="J25" s="128">
+        <v>3</v>
+      </c>
+      <c r="K25" s="128">
+        <v>122</v>
+      </c>
+      <c r="L25" s="128">
+        <v>193</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>192</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27" s="128">
+        <v>2029</v>
+      </c>
+      <c r="C27" s="128">
+        <v>1801</v>
+      </c>
+      <c r="D27" s="128">
+        <v>136</v>
+      </c>
+      <c r="E27" s="128">
+        <v>59</v>
+      </c>
+      <c r="F27" s="128">
+        <v>32</v>
+      </c>
+      <c r="G27" s="128">
+        <v>1591</v>
+      </c>
+      <c r="H27" s="128">
+        <v>835</v>
+      </c>
+      <c r="I27" s="128">
+        <v>9</v>
+      </c>
+      <c r="J27" s="128">
+        <v>53</v>
+      </c>
+      <c r="K27" s="128">
+        <v>310</v>
+      </c>
+      <c r="L27" s="128">
+        <v>385</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>194</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29" s="128">
+        <v>16586</v>
+      </c>
+      <c r="C29" s="128">
+        <v>8488</v>
+      </c>
+      <c r="D29" s="128">
+        <v>1885</v>
+      </c>
+      <c r="E29" s="128">
+        <v>5884</v>
+      </c>
+      <c r="F29" s="128">
+        <v>330</v>
+      </c>
+      <c r="G29" s="128">
+        <v>13810</v>
+      </c>
+      <c r="H29" s="128">
+        <v>4892</v>
+      </c>
+      <c r="I29" s="128">
+        <v>402</v>
+      </c>
+      <c r="J29" s="128">
+        <v>5245</v>
+      </c>
+      <c r="K29" s="128">
+        <v>1519</v>
+      </c>
+      <c r="L29" s="128">
+        <v>1752</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>196</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="B31" s="128">
+        <v>6624</v>
+      </c>
+      <c r="C31" s="128">
+        <v>5273</v>
+      </c>
+      <c r="D31" s="128">
+        <v>640</v>
+      </c>
+      <c r="E31" s="128">
+        <v>603</v>
+      </c>
+      <c r="F31" s="128">
+        <v>108</v>
+      </c>
+      <c r="G31" s="128">
+        <v>4816</v>
+      </c>
+      <c r="H31" s="128">
+        <v>3069</v>
+      </c>
+      <c r="I31" s="128">
+        <v>67</v>
+      </c>
+      <c r="J31" s="128">
+        <v>290</v>
+      </c>
+      <c r="K31" s="128">
+        <v>798</v>
+      </c>
+      <c r="L31" s="128">
+        <v>592</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="132">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>198</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="B33" s="128">
+        <v>2767</v>
+      </c>
+      <c r="C33" s="128">
+        <v>2287</v>
+      </c>
+      <c r="D33" s="128">
+        <v>312</v>
+      </c>
+      <c r="E33" s="128">
+        <v>63</v>
+      </c>
+      <c r="F33" s="128">
+        <v>105</v>
+      </c>
+      <c r="G33" s="128">
+        <v>2220</v>
+      </c>
+      <c r="H33" s="128">
+        <v>1247</v>
+      </c>
+      <c r="I33" s="128">
+        <v>13</v>
+      </c>
+      <c r="J33" s="128">
+        <v>33</v>
+      </c>
+      <c r="K33" s="128">
+        <v>452</v>
+      </c>
+      <c r="L33" s="128">
+        <v>475</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="132">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>200</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>201</v>
+      </c>
+      <c r="B35" s="128">
+        <v>1717</v>
+      </c>
+      <c r="C35" s="128">
+        <v>1425</v>
+      </c>
+      <c r="D35" s="128">
+        <v>160</v>
+      </c>
+      <c r="E35" s="128">
+        <v>101</v>
+      </c>
+      <c r="F35" s="128">
+        <v>32</v>
+      </c>
+      <c r="G35" s="128">
+        <v>1277</v>
+      </c>
+      <c r="H35" s="128">
+        <v>629</v>
+      </c>
+      <c r="I35" s="128">
         <v>7</v>
       </c>
-      <c r="J6" s="41" t="s">
-[...406 lines deleted...]
-      <c r="A18" s="62" t="s">
+      <c r="J35" s="128">
+        <v>44</v>
+      </c>
+      <c r="K35" s="128">
+        <v>413</v>
+      </c>
+      <c r="L35" s="128">
         <v>184</v>
       </c>
-      <c r="B18" s="13"/>
-[...554 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="79"/>
-[...14 lines deleted...]
-      <c r="A37" s="46" t="s">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="17"/>
-[...14 lines deleted...]
-      <c r="A38" s="46" t="s">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B38" s="17"/>
-[...46 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E13:E14"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="G11:G12"/>
-    <mergeCell ref="B8:B9"/>
-[...6 lines deleted...]
-    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="N11:N12"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="M11:M12"/>
-    <mergeCell ref="B11:B12"/>
-[...6 lines deleted...]
-    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="M13:M14"/>
-    <mergeCell ref="B15:B16"/>
-[...2 lines deleted...]
-    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
-    <mergeCell ref="K15:K16"/>
-    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
-    <mergeCell ref="M17:M18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
-    <mergeCell ref="L19:L20"/>
-[...8 lines deleted...]
-    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="K23:K24"/>
-    <mergeCell ref="M21:M22"/>
-[...1 lines deleted...]
-    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
-    <mergeCell ref="L23:L24"/>
-[...8 lines deleted...]
-    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
-    <mergeCell ref="M25:M26"/>
-[...1 lines deleted...]
-    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
-    <mergeCell ref="L27:L28"/>
-[...8 lines deleted...]
-    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
-    <mergeCell ref="M29:M30"/>
-[...1 lines deleted...]
-    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...8 lines deleted...]
-    <mergeCell ref="E31:E32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="139" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="11"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="116">
+        <v>2410</v>
+      </c>
+      <c r="C11" s="116">
+        <v>722</v>
+      </c>
+      <c r="D11" s="116">
+        <v>371</v>
+      </c>
+      <c r="E11" s="116">
+        <v>809</v>
+      </c>
+      <c r="F11" s="116">
+        <v>508</v>
+      </c>
+      <c r="G11" s="116">
+        <v>1558</v>
+      </c>
+      <c r="H11" s="116">
+        <v>686</v>
+      </c>
+      <c r="I11" s="116">
+        <v>10</v>
+      </c>
+      <c r="J11" s="116">
+        <v>450</v>
+      </c>
+      <c r="K11" s="116">
+        <v>259</v>
+      </c>
+      <c r="L11" s="116">
+        <v>153</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>239</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>240</v>
+      </c>
+      <c r="B13" s="141">
+        <v>169</v>
+      </c>
+      <c r="C13" s="141">
+        <v>140</v>
+      </c>
+      <c r="D13" s="141">
+        <v>27</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>2</v>
+      </c>
+      <c r="G13" s="141">
+        <v>145</v>
+      </c>
+      <c r="H13" s="141">
+        <v>79</v>
+      </c>
+      <c r="I13" s="147">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>6</v>
+      </c>
+      <c r="L13" s="141">
+        <v>61</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>241</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>242</v>
+      </c>
+      <c r="B15" s="141">
+        <v>3260</v>
+      </c>
+      <c r="C15" s="141">
+        <v>1196</v>
+      </c>
+      <c r="D15" s="141">
+        <v>40</v>
+      </c>
+      <c r="E15" s="141">
+        <v>1976</v>
+      </c>
+      <c r="F15" s="141">
+        <v>48</v>
+      </c>
+      <c r="G15" s="141">
+        <v>3257</v>
+      </c>
+      <c r="H15" s="141">
+        <v>1351</v>
+      </c>
+      <c r="I15" s="141">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
-[...5 lines deleted...]
-      <c r="J6" s="41" t="s">
+      <c r="J15" s="141">
+        <v>612</v>
+      </c>
+      <c r="K15" s="141">
+        <v>41</v>
+      </c>
+      <c r="L15" s="141">
+        <v>1247</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>243</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>244</v>
+      </c>
+      <c r="B17" s="141">
+        <v>3030</v>
+      </c>
+      <c r="C17" s="141">
+        <v>1426</v>
+      </c>
+      <c r="D17" s="141">
+        <v>92</v>
+      </c>
+      <c r="E17" s="141">
+        <v>880</v>
+      </c>
+      <c r="F17" s="141">
+        <v>632</v>
+      </c>
+      <c r="G17" s="141">
+        <v>3207</v>
+      </c>
+      <c r="H17" s="141">
+        <v>936</v>
+      </c>
+      <c r="I17" s="141">
+        <v>9</v>
+      </c>
+      <c r="J17" s="141">
+        <v>869</v>
+      </c>
+      <c r="K17" s="141">
+        <v>109</v>
+      </c>
+      <c r="L17" s="141">
+        <v>1283</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>245</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="B19" s="141">
+        <v>1090</v>
+      </c>
+      <c r="C19" s="141">
+        <v>637</v>
+      </c>
+      <c r="D19" s="141">
+        <v>127</v>
+      </c>
+      <c r="E19" s="141">
+        <v>273</v>
+      </c>
+      <c r="F19" s="141">
+        <v>54</v>
+      </c>
+      <c r="G19" s="141">
+        <v>781</v>
+      </c>
+      <c r="H19" s="141">
+        <v>350</v>
+      </c>
+      <c r="I19" s="141">
+        <v>12</v>
+      </c>
+      <c r="J19" s="143">
+        <v>0</v>
+      </c>
+      <c r="K19" s="141">
+        <v>140</v>
+      </c>
+      <c r="L19" s="141">
+        <v>279</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>247</v>
+      </c>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>248</v>
+      </c>
+      <c r="B21" s="141">
+        <v>3340</v>
+      </c>
+      <c r="C21" s="141">
+        <v>1042</v>
+      </c>
+      <c r="D21" s="141">
+        <v>55</v>
+      </c>
+      <c r="E21" s="141">
+        <v>1584</v>
+      </c>
+      <c r="F21" s="141">
+        <v>659</v>
+      </c>
+      <c r="G21" s="141">
+        <v>3459</v>
+      </c>
+      <c r="H21" s="141">
+        <v>1606</v>
+      </c>
+      <c r="I21" s="141">
+        <v>5</v>
+      </c>
+      <c r="J21" s="141">
+        <v>1118</v>
+      </c>
+      <c r="K21" s="141">
+        <v>49</v>
+      </c>
+      <c r="L21" s="141">
+        <v>680</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>-119</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>249</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>250</v>
+      </c>
+      <c r="B23" s="141">
+        <v>65</v>
+      </c>
+      <c r="C23" s="141">
+        <v>2</v>
+      </c>
+      <c r="D23" s="141">
+        <v>1</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>62</v>
+      </c>
+      <c r="G23" s="141">
         <v>66</v>
       </c>
-      <c r="K6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="16" t="s">
+      <c r="H23" s="141">
+        <v>1</v>
+      </c>
+      <c r="I23" s="141">
+        <v>0</v>
+      </c>
+      <c r="J23" s="143">
+        <v>0</v>
+      </c>
+      <c r="K23" s="141">
+        <v>33</v>
+      </c>
+      <c r="L23" s="141">
+        <v>32</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>-1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>251</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>252</v>
+      </c>
+      <c r="B25" s="141">
+        <v>8056</v>
+      </c>
+      <c r="C25" s="141">
+        <v>1366</v>
+      </c>
+      <c r="D25" s="141">
+        <v>80</v>
+      </c>
+      <c r="E25" s="141">
+        <v>6610</v>
+      </c>
+      <c r="F25" s="141">
+        <v>0</v>
+      </c>
+      <c r="G25" s="141">
+        <v>7082</v>
+      </c>
+      <c r="H25" s="141">
+        <v>824</v>
+      </c>
+      <c r="I25" s="141">
+        <v>8</v>
+      </c>
+      <c r="J25" s="141">
+        <v>6066</v>
+      </c>
+      <c r="K25" s="141">
+        <v>87</v>
+      </c>
+      <c r="L25" s="141">
+        <v>96</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>253</v>
+      </c>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>254</v>
+      </c>
+      <c r="B27" s="141">
+        <v>3568</v>
+      </c>
+      <c r="C27" s="141">
+        <v>1813</v>
+      </c>
+      <c r="D27" s="141">
+        <v>120</v>
+      </c>
+      <c r="E27" s="141">
+        <v>1064</v>
+      </c>
+      <c r="F27" s="141">
+        <v>571</v>
+      </c>
+      <c r="G27" s="141">
+        <v>2388</v>
+      </c>
+      <c r="H27" s="141">
+        <v>1354</v>
+      </c>
+      <c r="I27" s="141">
         <v>4</v>
       </c>
-      <c r="M6" s="19" t="s">
+      <c r="J27" s="141">
+        <v>1384</v>
+      </c>
+      <c r="K27" s="141">
+        <v>51</v>
+      </c>
+      <c r="L27" s="141">
+        <v>-405</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>255</v>
+      </c>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>256</v>
+      </c>
+      <c r="B29" s="141">
+        <v>552</v>
+      </c>
+      <c r="C29" s="141">
+        <v>551</v>
+      </c>
+      <c r="D29" s="143">
+        <v>0</v>
+      </c>
+      <c r="E29" s="141">
+        <v>0</v>
+      </c>
+      <c r="F29" s="141">
+        <v>1</v>
+      </c>
+      <c r="G29" s="141">
+        <v>617</v>
+      </c>
+      <c r="H29" s="141">
+        <v>475</v>
+      </c>
+      <c r="I29" s="141">
+        <v>0</v>
+      </c>
+      <c r="J29" s="143">
+        <v>0</v>
+      </c>
+      <c r="K29" s="141">
         <v>8</v>
       </c>
-      <c r="N6" s="29" t="s">
-[...17 lines deleted...]
-      <c r="F7" s="19" t="s">
+      <c r="L29" s="141">
+        <v>134</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>257</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>258</v>
+      </c>
+      <c r="B31" s="141">
+        <v>757</v>
+      </c>
+      <c r="C31" s="141">
+        <v>606</v>
+      </c>
+      <c r="D31" s="141">
+        <v>74</v>
+      </c>
+      <c r="E31" s="143">
+        <v>0</v>
+      </c>
+      <c r="F31" s="141">
+        <v>77</v>
+      </c>
+      <c r="G31" s="141">
+        <v>815</v>
+      </c>
+      <c r="H31" s="141">
+        <v>551</v>
+      </c>
+      <c r="I31" s="141">
+        <v>2</v>
+      </c>
+      <c r="J31" s="143">
+        <v>0</v>
+      </c>
+      <c r="K31" s="141">
+        <v>12</v>
+      </c>
+      <c r="L31" s="141">
+        <v>249</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>-58</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>259</v>
+      </c>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>260</v>
+      </c>
+      <c r="B33" s="141">
+        <v>1347</v>
+      </c>
+      <c r="C33" s="141">
+        <v>1221</v>
+      </c>
+      <c r="D33" s="141">
+        <v>35</v>
+      </c>
+      <c r="E33" s="143">
+        <v>0</v>
+      </c>
+      <c r="F33" s="141">
+        <v>91</v>
+      </c>
+      <c r="G33" s="141">
+        <v>1461</v>
+      </c>
+      <c r="H33" s="141">
+        <v>1111</v>
+      </c>
+      <c r="I33" s="141">
+        <v>0</v>
+      </c>
+      <c r="J33" s="141">
+        <v>18</v>
+      </c>
+      <c r="K33" s="141">
+        <v>25</v>
+      </c>
+      <c r="L33" s="141">
+        <v>307</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>-113</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>261</v>
+      </c>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>262</v>
+      </c>
+      <c r="B35" s="141">
+        <v>1320</v>
+      </c>
+      <c r="C35" s="141">
+        <v>691</v>
+      </c>
+      <c r="D35" s="141">
         <v>11</v>
       </c>
-      <c r="G7" s="33" t="s">
-[...80 lines deleted...]
-      <c r="H9" s="34" t="s">
+      <c r="E35" s="141">
+        <v>135</v>
+      </c>
+      <c r="F35" s="141">
+        <v>483</v>
+      </c>
+      <c r="G35" s="141">
+        <v>1294</v>
+      </c>
+      <c r="H35" s="141">
+        <v>1094</v>
+      </c>
+      <c r="I35" s="141">
+        <v>5</v>
+      </c>
+      <c r="J35" s="143">
+        <v>0</v>
+      </c>
+      <c r="K35" s="141">
+        <v>84</v>
+      </c>
+      <c r="L35" s="141">
+        <v>111</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
         <v>25</v>
       </c>
-      <c r="I9" s="34" t="s">
-[...847 lines deleted...]
-      <c r="A36" s="64" t="s">
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
-      <c r="B36" s="79"/>
-[...14 lines deleted...]
-      <c r="A37" s="46" t="s">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="17"/>
-[...62 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L8:L9"/>
-[...9 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="K15:K16"/>
-[...5 lines deleted...]
-    <mergeCell ref="K17:K18"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
-    <mergeCell ref="L17:L18"/>
-[...4 lines deleted...]
-    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="L19:L20"/>
     <mergeCell ref="I19:I20"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="M19:M20"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
-    <mergeCell ref="L21:L22"/>
-[...8 lines deleted...]
-    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
     <mergeCell ref="K23:K24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="I23:I24"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="M23:M24"/>
-[...1 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
-    <mergeCell ref="L25:L26"/>
-[...8 lines deleted...]
-    <mergeCell ref="E25:E26"/>
     <mergeCell ref="K27:K28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="M27:M28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="M29:M30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
-    <mergeCell ref="H31:H32"/>
-[...4 lines deleted...]
-    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
-    <mergeCell ref="E33:E34"/>
-[...4 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="157" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>137</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>138</v>
       </c>
-      <c r="B1" s="11"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="116">
+        <v>854</v>
+      </c>
+      <c r="C11" s="116">
+        <v>201</v>
+      </c>
+      <c r="D11" s="116">
+        <v>3</v>
+      </c>
+      <c r="E11" s="116">
+        <v>494</v>
+      </c>
+      <c r="F11" s="116">
+        <v>156</v>
+      </c>
+      <c r="G11" s="116">
+        <v>825</v>
+      </c>
+      <c r="H11" s="116">
+        <v>229</v>
+      </c>
+      <c r="I11" s="116">
+        <v>3</v>
+      </c>
+      <c r="J11" s="116">
+        <v>522</v>
+      </c>
+      <c r="K11" s="116">
+        <v>29</v>
+      </c>
+      <c r="L11" s="116">
+        <v>42</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>264</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>265</v>
+      </c>
+      <c r="B13" s="141">
+        <v>133</v>
+      </c>
+      <c r="C13" s="141">
+        <v>118</v>
+      </c>
+      <c r="D13" s="141">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>11</v>
+      </c>
+      <c r="G13" s="141">
+        <v>105</v>
+      </c>
+      <c r="H13" s="141">
+        <v>69</v>
+      </c>
+      <c r="I13" s="141">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>10</v>
+      </c>
+      <c r="L13" s="141">
+        <v>26</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>266</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="B15" s="141">
+        <v>24</v>
+      </c>
+      <c r="C15" s="141">
+        <v>17</v>
+      </c>
+      <c r="D15" s="141">
+        <v>1</v>
+      </c>
+      <c r="E15" s="143">
+        <v>0</v>
+      </c>
+      <c r="F15" s="141">
         <v>6</v>
       </c>
-      <c r="I6" s="19" t="s">
-[...29 lines deleted...]
-      <c r="E7" s="41" t="s">
+      <c r="G15" s="141">
+        <v>13</v>
+      </c>
+      <c r="H15" s="141">
         <v>10</v>
       </c>
-      <c r="F7" s="19" t="s">
+      <c r="I15" s="141">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>0</v>
+      </c>
+      <c r="K15" s="141">
+        <v>2</v>
+      </c>
+      <c r="L15" s="141">
+        <v>1</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
         <v>11</v>
       </c>
-      <c r="G7" s="33" t="s">
-[...311 lines deleted...]
-      <c r="A16" s="62" t="s">
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
-      <c r="B16" s="95"/>
-[...398 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="73"/>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="36"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="73"/>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="36"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="73"/>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="36"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="73"/>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="36"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="73"/>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="36"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="73"/>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="36"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="73"/>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="36"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="73"/>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="36"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="73"/>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="36"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="73"/>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="35"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="B35:B36"/>
-[...4 lines deleted...]
-    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
-    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J27:J28"/>
-    <mergeCell ref="K27:K28"/>
-[...6 lines deleted...]
-    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
-    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="J23:J24"/>
-    <mergeCell ref="K23:K24"/>
-[...6 lines deleted...]
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="I23:I24"/>
-    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="J19:J20"/>
-    <mergeCell ref="K19:K20"/>
-[...6 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
-    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="J15:J16"/>
-    <mergeCell ref="K15:K16"/>
-[...6 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
-    <mergeCell ref="M15:M16"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
-    <mergeCell ref="M13:M14"/>
-[...6 lines deleted...]
-    <mergeCell ref="E13:E14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="158" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="A3" s="87" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>139</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="117">
+        <v>15970</v>
+      </c>
+      <c r="C11" s="117">
+        <v>10789</v>
+      </c>
+      <c r="D11" s="117">
+        <v>505</v>
+      </c>
+      <c r="E11" s="117">
+        <v>1581</v>
+      </c>
+      <c r="F11" s="117">
+        <v>3094</v>
+      </c>
+      <c r="G11" s="117">
+        <v>13777</v>
+      </c>
+      <c r="H11" s="117">
+        <v>11539</v>
+      </c>
+      <c r="I11" s="117">
+        <v>17</v>
+      </c>
+      <c r="J11" s="117">
+        <v>539</v>
+      </c>
+      <c r="K11" s="117">
+        <v>289</v>
+      </c>
+      <c r="L11" s="117">
+        <v>1395</v>
+      </c>
+      <c r="M11" s="120">
+        <v>0</v>
+      </c>
+      <c r="N11" s="123">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="B13" s="141">
+        <v>1969</v>
+      </c>
+      <c r="C13" s="141">
+        <v>1204</v>
+      </c>
+      <c r="D13" s="141">
+        <v>3</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>763</v>
+      </c>
+      <c r="G13" s="141">
+        <v>1896</v>
+      </c>
+      <c r="H13" s="141">
+        <v>1887</v>
+      </c>
+      <c r="I13" s="141">
+        <v>0</v>
+      </c>
+      <c r="J13" s="141">
+        <v>0</v>
+      </c>
+      <c r="K13" s="141">
+        <v>7</v>
+      </c>
+      <c r="L13" s="141">
+        <v>2</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>90</v>
+      </c>
+      <c r="B15" s="141">
+        <v>115</v>
+      </c>
+      <c r="C15" s="141">
+        <v>85</v>
+      </c>
+      <c r="D15" s="141">
+        <v>0</v>
+      </c>
+      <c r="E15" s="141">
+        <v>30</v>
+      </c>
+      <c r="F15" s="143">
+        <v>0</v>
+      </c>
+      <c r="G15" s="141">
+        <v>86</v>
+      </c>
+      <c r="H15" s="141">
+        <v>3</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="141">
+        <v>30</v>
+      </c>
+      <c r="K15" s="141">
+        <v>20</v>
+      </c>
+      <c r="L15" s="141">
+        <v>32</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="141">
+        <v>22</v>
+      </c>
+      <c r="C17" s="141">
+        <v>22</v>
+      </c>
+      <c r="D17" s="141">
+        <v>0</v>
+      </c>
+      <c r="E17" s="143">
+        <v>0</v>
+      </c>
+      <c r="F17" s="141">
+        <v>0</v>
+      </c>
+      <c r="G17" s="141">
+        <v>14</v>
+      </c>
+      <c r="H17" s="141">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="I17" s="141">
+        <v>0</v>
+      </c>
+      <c r="J17" s="143">
+        <v>0</v>
+      </c>
+      <c r="K17" s="141">
+        <v>0</v>
+      </c>
+      <c r="L17" s="141">
+        <v>9</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>93</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="141">
+        <v>33</v>
+      </c>
+      <c r="C19" s="141">
+        <v>32</v>
+      </c>
+      <c r="D19" s="141">
+        <v>1</v>
+      </c>
+      <c r="E19" s="143">
+        <v>0</v>
+      </c>
+      <c r="F19" s="141">
+        <v>0</v>
+      </c>
+      <c r="G19" s="141">
+        <v>22</v>
+      </c>
+      <c r="H19" s="141">
+        <v>21</v>
+      </c>
+      <c r="I19" s="143">
+        <v>0</v>
+      </c>
+      <c r="J19" s="143">
+        <v>0</v>
+      </c>
+      <c r="K19" s="143">
+        <v>0</v>
+      </c>
+      <c r="L19" s="141">
+        <v>0</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>95</v>
+      </c>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" s="141">
+        <v>5</v>
+      </c>
+      <c r="C21" s="143">
+        <v>0</v>
+      </c>
+      <c r="D21" s="141">
+        <v>0</v>
+      </c>
+      <c r="E21" s="143">
+        <v>0</v>
+      </c>
+      <c r="F21" s="141">
+        <v>5</v>
+      </c>
+      <c r="G21" s="141">
+        <v>14</v>
+      </c>
+      <c r="H21" s="143">
+        <v>0</v>
+      </c>
+      <c r="I21" s="143">
+        <v>0</v>
+      </c>
+      <c r="J21" s="143">
+        <v>0</v>
+      </c>
+      <c r="K21" s="143">
+        <v>0</v>
+      </c>
+      <c r="L21" s="141">
+        <v>14</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>-9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="141">
+        <v>131</v>
+      </c>
+      <c r="C23" s="141">
+        <v>130</v>
+      </c>
+      <c r="D23" s="141">
+        <v>1</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>0</v>
+      </c>
+      <c r="G23" s="141">
+        <v>129</v>
+      </c>
+      <c r="H23" s="141">
+        <v>90</v>
+      </c>
+      <c r="I23" s="143">
+        <v>0</v>
+      </c>
+      <c r="J23" s="141">
+        <v>0</v>
+      </c>
+      <c r="K23" s="143">
+        <v>0</v>
+      </c>
+      <c r="L23" s="141">
+        <v>39</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>99</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="143">
+        <v>0</v>
+      </c>
+      <c r="C25" s="143">
+        <v>0</v>
+      </c>
+      <c r="D25" s="143">
+        <v>0</v>
+      </c>
+      <c r="E25" s="143">
+        <v>0</v>
+      </c>
+      <c r="F25" s="143">
+        <v>0</v>
+      </c>
+      <c r="G25" s="143">
+        <v>0</v>
+      </c>
+      <c r="H25" s="143">
+        <v>0</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="143">
+        <v>0</v>
+      </c>
+      <c r="K25" s="143">
+        <v>0</v>
+      </c>
+      <c r="L25" s="143">
+        <v>0</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>228</v>
+      </c>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>229</v>
+      </c>
+      <c r="B27" s="141">
+        <v>567</v>
+      </c>
+      <c r="C27" s="141">
+        <v>494</v>
+      </c>
+      <c r="D27" s="143">
+        <v>0</v>
+      </c>
+      <c r="E27" s="141">
+        <v>73</v>
+      </c>
+      <c r="F27" s="143">
+        <v>0</v>
+      </c>
+      <c r="G27" s="141">
+        <v>574</v>
+      </c>
+      <c r="H27" s="141">
+        <v>490</v>
+      </c>
+      <c r="I27" s="143">
+        <v>0</v>
+      </c>
+      <c r="J27" s="141">
+        <v>76</v>
+      </c>
+      <c r="K27" s="141">
+        <v>1</v>
+      </c>
+      <c r="L27" s="141">
+        <v>7</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>-7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>230</v>
+      </c>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>231</v>
+      </c>
+      <c r="B29" s="141">
+        <v>1851</v>
+      </c>
+      <c r="C29" s="141">
+        <v>0</v>
+      </c>
+      <c r="D29" s="141">
+        <v>0</v>
+      </c>
+      <c r="E29" s="141">
+        <v>382</v>
+      </c>
+      <c r="F29" s="141">
+        <v>1469</v>
+      </c>
+      <c r="G29" s="141">
+        <v>1082</v>
+      </c>
+      <c r="H29" s="141">
+        <v>1069</v>
+      </c>
+      <c r="I29" s="143">
+        <v>0</v>
+      </c>
+      <c r="J29" s="141">
+        <v>13</v>
+      </c>
+      <c r="K29" s="143">
+        <v>0</v>
+      </c>
+      <c r="L29" s="147">
+        <v>0</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>232</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>233</v>
+      </c>
+      <c r="B31" s="141">
+        <v>117</v>
+      </c>
+      <c r="C31" s="141">
+        <v>113</v>
+      </c>
+      <c r="D31" s="141">
+        <v>4</v>
+      </c>
+      <c r="E31" s="143">
+        <v>0</v>
+      </c>
+      <c r="F31" s="143">
+        <v>0</v>
+      </c>
+      <c r="G31" s="141">
+        <v>61</v>
+      </c>
+      <c r="H31" s="141">
+        <v>53</v>
+      </c>
+      <c r="I31" s="141">
+        <v>0</v>
+      </c>
+      <c r="J31" s="143">
+        <v>0</v>
+      </c>
+      <c r="K31" s="141">
+        <v>8</v>
+      </c>
+      <c r="L31" s="147">
+        <v>0</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>234</v>
+      </c>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>235</v>
+      </c>
+      <c r="B33" s="141">
+        <v>86</v>
+      </c>
+      <c r="C33" s="141">
+        <v>10</v>
+      </c>
+      <c r="D33" s="141">
+        <v>0</v>
+      </c>
+      <c r="E33" s="141">
+        <v>61</v>
+      </c>
+      <c r="F33" s="141">
+        <v>15</v>
+      </c>
+      <c r="G33" s="141">
         <v>6</v>
       </c>
-      <c r="I6" s="19" t="s">
-[...29 lines deleted...]
-      <c r="E7" s="41" t="s">
+      <c r="H33" s="141">
+        <v>1</v>
+      </c>
+      <c r="I33" s="143">
+        <v>0</v>
+      </c>
+      <c r="J33" s="141">
+        <v>1</v>
+      </c>
+      <c r="K33" s="143">
+        <v>0</v>
+      </c>
+      <c r="L33" s="141">
+        <v>5</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>236</v>
+      </c>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>237</v>
+      </c>
+      <c r="B35" s="141">
+        <v>370</v>
+      </c>
+      <c r="C35" s="141">
+        <v>320</v>
+      </c>
+      <c r="D35" s="141">
         <v>10</v>
       </c>
-      <c r="F7" s="19" t="s">
-[...38 lines deleted...]
-      <c r="E8" s="35" t="s">
+      <c r="E35" s="141">
+        <v>22</v>
+      </c>
+      <c r="F35" s="141">
         <v>18</v>
       </c>
-      <c r="F8" s="12" t="s">
-[...293 lines deleted...]
-      <c r="B17" s="94">
+      <c r="G35" s="141">
+        <v>219</v>
+      </c>
+      <c r="H35" s="141">
+        <v>208</v>
+      </c>
+      <c r="I35" s="143">
+        <v>0</v>
+      </c>
+      <c r="J35" s="141">
         <v>10</v>
       </c>
-      <c r="C17" s="94">
-[...11 lines deleted...]
-      <c r="G17" s="94">
+      <c r="K35" s="141">
         <v>6</v>
       </c>
-      <c r="H17" s="94">
-[...73 lines deleted...]
-      <c r="L19" s="94">
+      <c r="L35" s="141">
         <v>-5</v>
       </c>
-      <c r="M19" s="96">
-[...503 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
-      <c r="B36" s="79"/>
-[...80 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L8:L9"/>
-[...9 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="K15:K16"/>
-[...5 lines deleted...]
-    <mergeCell ref="K17:K18"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
-    <mergeCell ref="L17:L18"/>
-[...4 lines deleted...]
-    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="L19:L20"/>
     <mergeCell ref="I19:I20"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="M19:M20"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
-    <mergeCell ref="L21:L22"/>
-[...8 lines deleted...]
-    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
     <mergeCell ref="K23:K24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="I23:I24"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="M23:M24"/>
-[...1 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
-    <mergeCell ref="L25:L26"/>
-[...8 lines deleted...]
-    <mergeCell ref="E25:E26"/>
     <mergeCell ref="K27:K28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="M27:M28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="M29:M30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
-    <mergeCell ref="H31:H32"/>
-[...4 lines deleted...]
-    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
-    <mergeCell ref="E33:E34"/>
-[...4 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="159" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1600-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="2" width="7.125" customWidth="1"/>
+    <col min="3" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="A2" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>140</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
+        <v>56</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
+        <f>'10-2'!D4:F4</f>
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
+        <f>'10-2'!G4:J4</f>
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="116">
+        <v>739</v>
+      </c>
+      <c r="C11" s="116">
+        <v>483</v>
+      </c>
+      <c r="D11" s="116">
+        <v>246</v>
+      </c>
+      <c r="E11" s="116">
+        <v>8</v>
+      </c>
+      <c r="F11" s="116">
+        <v>2</v>
+      </c>
+      <c r="G11" s="116">
+        <v>454</v>
+      </c>
+      <c r="H11" s="116">
+        <v>337</v>
+      </c>
+      <c r="I11" s="116">
+        <v>8</v>
+      </c>
+      <c r="J11" s="116">
+        <v>27</v>
+      </c>
+      <c r="K11" s="119">
+        <v>0</v>
+      </c>
+      <c r="L11" s="116">
+        <v>82</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>239</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>240</v>
+      </c>
+      <c r="B13" s="141">
+        <v>19</v>
+      </c>
+      <c r="C13" s="141">
+        <v>15</v>
+      </c>
+      <c r="D13" s="141">
+        <v>3</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>0</v>
+      </c>
+      <c r="G13" s="141">
+        <v>3</v>
+      </c>
+      <c r="H13" s="141">
+        <v>3</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>0</v>
+      </c>
+      <c r="L13" s="141">
+        <v>0</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>241</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>242</v>
+      </c>
+      <c r="B15" s="141">
+        <v>314</v>
+      </c>
+      <c r="C15" s="141">
+        <v>83</v>
+      </c>
+      <c r="D15" s="143">
+        <v>0</v>
+      </c>
+      <c r="E15" s="141">
+        <v>116</v>
+      </c>
+      <c r="F15" s="141">
+        <v>116</v>
+      </c>
+      <c r="G15" s="141">
+        <v>172</v>
+      </c>
+      <c r="H15" s="141">
+        <v>10</v>
+      </c>
+      <c r="I15" s="141">
+        <v>0</v>
+      </c>
+      <c r="J15" s="141">
         <v>141</v>
       </c>
-      <c r="B2" s="6"/>
-[...14 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="K15" s="141">
+        <v>7</v>
+      </c>
+      <c r="L15" s="141">
+        <v>14</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>243</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>244</v>
+      </c>
+      <c r="B17" s="141">
+        <v>953</v>
+      </c>
+      <c r="C17" s="141">
         <v>56</v>
       </c>
-      <c r="B3" s="87"/>
-[...38 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="D17" s="141">
+        <v>23</v>
+      </c>
+      <c r="E17" s="141">
+        <v>221</v>
+      </c>
+      <c r="F17" s="141">
+        <v>653</v>
+      </c>
+      <c r="G17" s="141">
+        <v>940</v>
+      </c>
+      <c r="H17" s="141">
+        <v>694</v>
+      </c>
+      <c r="I17" s="141">
+        <v>0</v>
+      </c>
+      <c r="J17" s="141">
+        <v>232</v>
+      </c>
+      <c r="K17" s="143">
+        <v>0</v>
+      </c>
+      <c r="L17" s="141">
+        <v>14</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>245</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>246</v>
+      </c>
+      <c r="B19" s="141">
+        <v>1427</v>
+      </c>
+      <c r="C19" s="141">
+        <v>559</v>
+      </c>
+      <c r="D19" s="141">
+        <v>209</v>
+      </c>
+      <c r="E19" s="141">
+        <v>659</v>
+      </c>
+      <c r="F19" s="141">
+        <v>0</v>
+      </c>
+      <c r="G19" s="141">
+        <v>966</v>
+      </c>
+      <c r="H19" s="141">
+        <v>461</v>
+      </c>
+      <c r="I19" s="141">
+        <v>8</v>
+      </c>
+      <c r="J19" s="141">
+        <v>0</v>
+      </c>
+      <c r="K19" s="141">
+        <v>180</v>
+      </c>
+      <c r="L19" s="141">
+        <v>317</v>
+      </c>
+      <c r="M19" s="143">
+        <v>0</v>
+      </c>
+      <c r="N19" s="145">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>247</v>
+      </c>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>248</v>
+      </c>
+      <c r="B21" s="141">
+        <v>1836</v>
+      </c>
+      <c r="C21" s="141">
+        <v>1862</v>
+      </c>
+      <c r="D21" s="141">
+        <v>2</v>
+      </c>
+      <c r="E21" s="141">
+        <v>-28</v>
+      </c>
+      <c r="F21" s="141">
+        <v>0</v>
+      </c>
+      <c r="G21" s="141">
+        <v>1747</v>
+      </c>
+      <c r="H21" s="141">
+        <v>1117</v>
+      </c>
+      <c r="I21" s="141">
+        <v>0</v>
+      </c>
+      <c r="J21" s="141">
+        <v>-28</v>
+      </c>
+      <c r="K21" s="143">
+        <v>0</v>
+      </c>
+      <c r="L21" s="141">
+        <v>658</v>
+      </c>
+      <c r="M21" s="143">
+        <v>0</v>
+      </c>
+      <c r="N21" s="145">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>249</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>250</v>
+      </c>
+      <c r="B23" s="141">
+        <v>1</v>
+      </c>
+      <c r="C23" s="143">
+        <v>0</v>
+      </c>
+      <c r="D23" s="143">
+        <v>0</v>
+      </c>
+      <c r="E23" s="143">
+        <v>0</v>
+      </c>
+      <c r="F23" s="141">
+        <v>1</v>
+      </c>
+      <c r="G23" s="143">
+        <v>0</v>
+      </c>
+      <c r="H23" s="143">
+        <v>0</v>
+      </c>
+      <c r="I23" s="143">
+        <v>0</v>
+      </c>
+      <c r="J23" s="143">
+        <v>0</v>
+      </c>
+      <c r="K23" s="143">
+        <v>0</v>
+      </c>
+      <c r="L23" s="143">
+        <v>0</v>
+      </c>
+      <c r="M23" s="143">
+        <v>0</v>
+      </c>
+      <c r="N23" s="145">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>251</v>
+      </c>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>252</v>
+      </c>
+      <c r="B25" s="141">
+        <v>1511</v>
+      </c>
+      <c r="C25" s="141">
+        <v>1455</v>
+      </c>
+      <c r="D25" s="141">
+        <v>0</v>
+      </c>
+      <c r="E25" s="141">
+        <v>7</v>
+      </c>
+      <c r="F25" s="141">
+        <v>49</v>
+      </c>
+      <c r="G25" s="141">
+        <v>1475</v>
+      </c>
+      <c r="H25" s="141">
+        <v>1450</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="141">
+        <v>7</v>
+      </c>
+      <c r="K25" s="141">
+        <v>4</v>
+      </c>
+      <c r="L25" s="141">
+        <v>14</v>
+      </c>
+      <c r="M25" s="143">
+        <v>0</v>
+      </c>
+      <c r="N25" s="145">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>253</v>
+      </c>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>254</v>
+      </c>
+      <c r="B27" s="141">
+        <v>3431</v>
+      </c>
+      <c r="C27" s="141">
+        <v>3429</v>
+      </c>
+      <c r="D27" s="141">
+        <v>1</v>
+      </c>
+      <c r="E27" s="143">
+        <v>0</v>
+      </c>
+      <c r="F27" s="141">
+        <v>0</v>
+      </c>
+      <c r="G27" s="141">
+        <v>3518</v>
+      </c>
+      <c r="H27" s="141">
+        <v>3471</v>
+      </c>
+      <c r="I27" s="143">
+        <v>0</v>
+      </c>
+      <c r="J27" s="143">
+        <v>0</v>
+      </c>
+      <c r="K27" s="141">
+        <v>27</v>
+      </c>
+      <c r="L27" s="141">
+        <v>19</v>
+      </c>
+      <c r="M27" s="143">
+        <v>0</v>
+      </c>
+      <c r="N27" s="145">
+        <v>-87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>255</v>
+      </c>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>256</v>
+      </c>
+      <c r="B29" s="141">
+        <v>25</v>
+      </c>
+      <c r="C29" s="141">
+        <v>24</v>
+      </c>
+      <c r="D29" s="143">
+        <v>0</v>
+      </c>
+      <c r="E29" s="143">
+        <v>0</v>
+      </c>
+      <c r="F29" s="141">
+        <v>0</v>
+      </c>
+      <c r="G29" s="141">
+        <v>-25</v>
+      </c>
+      <c r="H29" s="141">
+        <v>15</v>
+      </c>
+      <c r="I29" s="141">
+        <v>0</v>
+      </c>
+      <c r="J29" s="143">
+        <v>0</v>
+      </c>
+      <c r="K29" s="143">
+        <v>0</v>
+      </c>
+      <c r="L29" s="141">
+        <v>-40</v>
+      </c>
+      <c r="M29" s="143">
+        <v>0</v>
+      </c>
+      <c r="N29" s="145">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>257</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>258</v>
+      </c>
+      <c r="B31" s="141">
+        <v>46</v>
+      </c>
+      <c r="C31" s="141">
+        <v>46</v>
+      </c>
+      <c r="D31" s="143">
+        <v>0</v>
+      </c>
+      <c r="E31" s="143">
+        <v>0</v>
+      </c>
+      <c r="F31" s="143">
+        <v>0</v>
+      </c>
+      <c r="G31" s="141">
+        <v>43</v>
+      </c>
+      <c r="H31" s="141">
+        <v>1</v>
+      </c>
+      <c r="I31" s="143">
+        <v>0</v>
+      </c>
+      <c r="J31" s="143">
+        <v>0</v>
+      </c>
+      <c r="K31" s="143">
+        <v>0</v>
+      </c>
+      <c r="L31" s="141">
+        <v>43</v>
+      </c>
+      <c r="M31" s="143">
+        <v>0</v>
+      </c>
+      <c r="N31" s="145">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>259</v>
+      </c>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>260</v>
+      </c>
+      <c r="B33" s="143">
+        <v>0</v>
+      </c>
+      <c r="C33" s="143">
+        <v>0</v>
+      </c>
+      <c r="D33" s="143">
+        <v>0</v>
+      </c>
+      <c r="E33" s="143">
+        <v>0</v>
+      </c>
+      <c r="F33" s="143">
+        <v>0</v>
+      </c>
+      <c r="G33" s="143">
+        <v>0</v>
+      </c>
+      <c r="H33" s="143">
+        <v>0</v>
+      </c>
+      <c r="I33" s="143">
+        <v>0</v>
+      </c>
+      <c r="J33" s="143">
+        <v>0</v>
+      </c>
+      <c r="K33" s="143">
+        <v>0</v>
+      </c>
+      <c r="L33" s="143">
+        <v>0</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>261</v>
+      </c>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>262</v>
+      </c>
+      <c r="B35" s="141">
+        <v>342</v>
+      </c>
+      <c r="C35" s="141">
+        <v>311</v>
+      </c>
+      <c r="D35" s="141">
+        <v>1</v>
+      </c>
+      <c r="E35" s="141">
+        <v>30</v>
+      </c>
+      <c r="F35" s="143">
+        <v>0</v>
+      </c>
+      <c r="G35" s="141">
+        <v>325</v>
+      </c>
+      <c r="H35" s="141">
+        <v>107</v>
+      </c>
+      <c r="I35" s="141">
+        <v>0</v>
+      </c>
+      <c r="J35" s="141">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
-[...113 lines deleted...]
-      <c r="D8" s="34" t="s">
+      <c r="K35" s="141">
+        <v>24</v>
+      </c>
+      <c r="L35" s="141">
+        <v>163</v>
+      </c>
+      <c r="M35" s="143">
+        <v>0</v>
+      </c>
+      <c r="N35" s="145">
         <v>17</v>
       </c>
-      <c r="E8" s="35" t="s">
-[...895 lines deleted...]
-      <c r="A36" s="64" t="s">
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
-      <c r="B36" s="79"/>
-[...14 lines deleted...]
-      <c r="A37" s="46" t="s">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="17"/>
-[...62 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="B35:B36"/>
-[...4 lines deleted...]
-    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
-    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J27:J28"/>
-    <mergeCell ref="K27:K28"/>
-[...6 lines deleted...]
-    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
-    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="J23:J24"/>
-    <mergeCell ref="K23:K24"/>
-[...6 lines deleted...]
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="I23:I24"/>
-    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="J19:J20"/>
-    <mergeCell ref="K19:K20"/>
-[...6 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
-    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="J15:J16"/>
-    <mergeCell ref="K15:K16"/>
-[...6 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
-    <mergeCell ref="M15:M16"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
-    <mergeCell ref="M13:M14"/>
-[...6 lines deleted...]
-    <mergeCell ref="E13:E14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="G8:G9"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="160" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1700-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="2" width="7.125" customWidth="1"/>
+    <col min="3" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>142</v>
       </c>
-      <c r="B1" s="11"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="16" t="s">
+      <c r="D6" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="119">
+        <v>0</v>
+      </c>
+      <c r="C11" s="119">
+        <v>0</v>
+      </c>
+      <c r="D11" s="119">
+        <v>0</v>
+      </c>
+      <c r="E11" s="119">
+        <v>0</v>
+      </c>
+      <c r="F11" s="119">
+        <v>0</v>
+      </c>
+      <c r="G11" s="119">
+        <v>0</v>
+      </c>
+      <c r="H11" s="119">
+        <v>0</v>
+      </c>
+      <c r="I11" s="119">
+        <v>0</v>
+      </c>
+      <c r="J11" s="119">
+        <v>0</v>
+      </c>
+      <c r="K11" s="119">
+        <v>0</v>
+      </c>
+      <c r="L11" s="119">
+        <v>0</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="139">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>264</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>265</v>
+      </c>
+      <c r="B13" s="143">
+        <v>0</v>
+      </c>
+      <c r="C13" s="143">
+        <v>0</v>
+      </c>
+      <c r="D13" s="143">
+        <v>0</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="143">
+        <v>0</v>
+      </c>
+      <c r="G13" s="143">
+        <v>0</v>
+      </c>
+      <c r="H13" s="143">
+        <v>0</v>
+      </c>
+      <c r="I13" s="143">
+        <v>0</v>
+      </c>
+      <c r="J13" s="143">
+        <v>0</v>
+      </c>
+      <c r="K13" s="143">
+        <v>0</v>
+      </c>
+      <c r="L13" s="143">
+        <v>0</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="149">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>266</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>267</v>
+      </c>
+      <c r="B15" s="141">
+        <v>59</v>
+      </c>
+      <c r="C15" s="141">
+        <v>58</v>
+      </c>
+      <c r="D15" s="141">
+        <v>1</v>
+      </c>
+      <c r="E15" s="143">
+        <v>0</v>
+      </c>
+      <c r="F15" s="143">
+        <v>0</v>
+      </c>
+      <c r="G15" s="141">
+        <v>58</v>
+      </c>
+      <c r="H15" s="141">
+        <v>46</v>
+      </c>
+      <c r="I15" s="141">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>0</v>
+      </c>
+      <c r="K15" s="141">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="19" t="s">
+      <c r="L15" s="141">
         <v>7</v>
       </c>
-      <c r="J6" s="41" t="s">
-[...344 lines deleted...]
-      <c r="A16" s="62" t="s">
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
-      <c r="B16" s="95"/>
-[...398 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33"/>
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="71"/>
+      <c r="G17" s="71"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+      <c r="N17" s="73"/>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="36"/>
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="73"/>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="36"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="73"/>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="36"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="73"/>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="36"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="73"/>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="36"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="73"/>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="36"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="73"/>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="36"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="73"/>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="36"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="73"/>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="36"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="73"/>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="35"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L8:L9"/>
-[...9 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="I15:I16"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="K15:K16"/>
-[...5 lines deleted...]
-    <mergeCell ref="K17:K18"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
-    <mergeCell ref="L17:L18"/>
-[...4 lines deleted...]
-    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
     <mergeCell ref="K19:K20"/>
     <mergeCell ref="L19:L20"/>
     <mergeCell ref="I19:I20"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="M19:M20"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
-    <mergeCell ref="L21:L22"/>
-[...8 lines deleted...]
-    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
     <mergeCell ref="K23:K24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="I23:I24"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="M23:M24"/>
-[...1 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
-    <mergeCell ref="L25:L26"/>
-[...8 lines deleted...]
-    <mergeCell ref="E25:E26"/>
     <mergeCell ref="K27:K28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="I27:I28"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="M27:M28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="M29:M30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
-    <mergeCell ref="H31:H32"/>
-[...4 lines deleted...]
-    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
-    <mergeCell ref="E33:E34"/>
-[...4 lines deleted...]
-    <mergeCell ref="H33:H34"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="161" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1800-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="26.59765625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="14" max="14" width="6.09765625" customWidth="1"/>
+    <col min="1" max="1" width="26.625" customWidth="1"/>
+    <col min="2" max="2" width="7.125" customWidth="1"/>
+    <col min="3" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="13" width="7.125" customWidth="1"/>
+    <col min="14" max="14" width="6.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>143</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>144</v>
       </c>
-      <c r="B1" s="11"/>
-[...32 lines deleted...]
-      <c r="A3" s="87" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
+        <f>'10-2'!D4:F4</f>
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
+        <f>'10-2'!G4:J4</f>
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
         <v>73</v>
       </c>
-      <c r="B3" s="87"/>
-[...116 lines deleted...]
-      <c r="E7" s="41" t="s">
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="117">
+        <v>15747</v>
+      </c>
+      <c r="C11" s="117">
+        <v>8914</v>
+      </c>
+      <c r="D11" s="117">
+        <v>48</v>
+      </c>
+      <c r="E11" s="117">
+        <v>4226</v>
+      </c>
+      <c r="F11" s="117">
+        <v>2559</v>
+      </c>
+      <c r="G11" s="117">
+        <v>15400</v>
+      </c>
+      <c r="H11" s="117">
+        <v>8453</v>
+      </c>
+      <c r="I11" s="117">
+        <v>30</v>
+      </c>
+      <c r="J11" s="117">
+        <v>5522</v>
+      </c>
+      <c r="K11" s="117">
+        <v>156</v>
+      </c>
+      <c r="L11" s="117">
+        <v>1239</v>
+      </c>
+      <c r="M11" s="120">
+        <v>0</v>
+      </c>
+      <c r="N11" s="123">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="69"/>
+      <c r="C12" s="69"/>
+      <c r="D12" s="69"/>
+      <c r="E12" s="69"/>
+      <c r="F12" s="69"/>
+      <c r="G12" s="69"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="70"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="B13" s="141">
+        <v>4015</v>
+      </c>
+      <c r="C13" s="141">
+        <v>3578</v>
+      </c>
+      <c r="D13" s="141">
+        <v>35</v>
+      </c>
+      <c r="E13" s="141">
+        <v>249</v>
+      </c>
+      <c r="F13" s="141">
+        <v>153</v>
+      </c>
+      <c r="G13" s="141">
+        <v>4138</v>
+      </c>
+      <c r="H13" s="141">
+        <v>3374</v>
+      </c>
+      <c r="I13" s="141">
+        <v>17</v>
+      </c>
+      <c r="J13" s="141">
+        <v>238</v>
+      </c>
+      <c r="K13" s="141">
+        <v>76</v>
+      </c>
+      <c r="L13" s="141">
+        <v>433</v>
+      </c>
+      <c r="M13" s="143">
+        <v>0</v>
+      </c>
+      <c r="N13" s="145">
+        <v>-122</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="72"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="72"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="72"/>
+      <c r="K14" s="72"/>
+      <c r="L14" s="72"/>
+      <c r="M14" s="72"/>
+      <c r="N14" s="74"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="141">
+        <v>3826</v>
+      </c>
+      <c r="C15" s="141">
+        <v>1777</v>
+      </c>
+      <c r="D15" s="141">
+        <v>1</v>
+      </c>
+      <c r="E15" s="141">
+        <v>2027</v>
+      </c>
+      <c r="F15" s="141">
+        <v>22</v>
+      </c>
+      <c r="G15" s="141">
+        <v>3634</v>
+      </c>
+      <c r="H15" s="141">
+        <v>1742</v>
+      </c>
+      <c r="I15" s="141">
+        <v>3</v>
+      </c>
+      <c r="J15" s="141">
+        <v>1426</v>
+      </c>
+      <c r="K15" s="141">
+        <v>27</v>
+      </c>
+      <c r="L15" s="141">
+        <v>435</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="72"/>
+      <c r="C16" s="72"/>
+      <c r="D16" s="72"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="72"/>
+      <c r="K16" s="72"/>
+      <c r="L16" s="72"/>
+      <c r="M16" s="72"/>
+      <c r="N16" s="74"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" s="141">
+        <v>7906</v>
+      </c>
+      <c r="C17" s="141">
+        <v>3560</v>
+      </c>
+      <c r="D17" s="141">
+        <v>12</v>
+      </c>
+      <c r="E17" s="141">
+        <v>1950</v>
+      </c>
+      <c r="F17" s="141">
+        <v>2384</v>
+      </c>
+      <c r="G17" s="141">
+        <v>7628</v>
+      </c>
+      <c r="H17" s="141">
+        <v>3337</v>
+      </c>
+      <c r="I17" s="141">
         <v>10</v>
       </c>
-      <c r="F7" s="19" t="s">
-[...332 lines deleted...]
-      <c r="A17" s="47" t="s">
+      <c r="J17" s="141">
+        <v>3857</v>
+      </c>
+      <c r="K17" s="141">
+        <v>53</v>
+      </c>
+      <c r="L17" s="141">
+        <v>371</v>
+      </c>
+      <c r="M17" s="143">
+        <v>0</v>
+      </c>
+      <c r="N17" s="145">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
         <v>84</v>
       </c>
-      <c r="B17" s="94">
-[...414 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B18" s="72"/>
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="G18" s="72"/>
+      <c r="H18" s="72"/>
+      <c r="I18" s="72"/>
+      <c r="J18" s="72"/>
+      <c r="K18" s="72"/>
+      <c r="L18" s="72"/>
+      <c r="M18" s="72"/>
+      <c r="N18" s="74"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33"/>
+      <c r="B19" s="71"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="71"/>
+      <c r="F19" s="71"/>
+      <c r="G19" s="71"/>
+      <c r="H19" s="71"/>
+      <c r="I19" s="71"/>
+      <c r="J19" s="71"/>
+      <c r="K19" s="71"/>
+      <c r="L19" s="71"/>
+      <c r="M19" s="71"/>
+      <c r="N19" s="73"/>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="36"/>
+      <c r="B20" s="72"/>
+      <c r="C20" s="72"/>
+      <c r="D20" s="72"/>
+      <c r="E20" s="72"/>
+      <c r="F20" s="72"/>
+      <c r="G20" s="72"/>
+      <c r="H20" s="72"/>
+      <c r="I20" s="72"/>
+      <c r="J20" s="72"/>
+      <c r="K20" s="72"/>
+      <c r="L20" s="72"/>
+      <c r="M20" s="72"/>
+      <c r="N20" s="74"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33"/>
+      <c r="B21" s="71"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="71"/>
+      <c r="F21" s="71"/>
+      <c r="G21" s="71"/>
+      <c r="H21" s="71"/>
+      <c r="I21" s="71"/>
+      <c r="J21" s="71"/>
+      <c r="K21" s="71"/>
+      <c r="L21" s="71"/>
+      <c r="M21" s="71"/>
+      <c r="N21" s="73"/>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="36"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="72"/>
+      <c r="E22" s="72"/>
+      <c r="F22" s="72"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="72"/>
+      <c r="I22" s="72"/>
+      <c r="J22" s="72"/>
+      <c r="K22" s="72"/>
+      <c r="L22" s="72"/>
+      <c r="M22" s="72"/>
+      <c r="N22" s="74"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33"/>
+      <c r="B23" s="71"/>
+      <c r="C23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="71"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="71"/>
+      <c r="H23" s="71"/>
+      <c r="I23" s="71"/>
+      <c r="J23" s="71"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="73"/>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="36"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="72"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="72"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="72"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="72"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="72"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="72"/>
+      <c r="N24" s="74"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33"/>
+      <c r="B25" s="71"/>
+      <c r="C25" s="71"/>
+      <c r="D25" s="71"/>
+      <c r="E25" s="71"/>
+      <c r="F25" s="71"/>
+      <c r="G25" s="71"/>
+      <c r="H25" s="71"/>
+      <c r="I25" s="71"/>
+      <c r="J25" s="71"/>
+      <c r="K25" s="71"/>
+      <c r="L25" s="71"/>
+      <c r="M25" s="71"/>
+      <c r="N25" s="73"/>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="36"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="72"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="72"/>
+      <c r="K26" s="72"/>
+      <c r="L26" s="72"/>
+      <c r="M26" s="72"/>
+      <c r="N26" s="74"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
+      <c r="G27" s="71"/>
+      <c r="H27" s="71"/>
+      <c r="I27" s="71"/>
+      <c r="J27" s="71"/>
+      <c r="K27" s="71"/>
+      <c r="L27" s="71"/>
+      <c r="M27" s="71"/>
+      <c r="N27" s="73"/>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="36"/>
+      <c r="B28" s="72"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="72"/>
+      <c r="F28" s="72"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="72"/>
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
+      <c r="N28" s="74"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33"/>
+      <c r="B29" s="71"/>
+      <c r="C29" s="71"/>
+      <c r="D29" s="71"/>
+      <c r="E29" s="71"/>
+      <c r="F29" s="71"/>
+      <c r="G29" s="71"/>
+      <c r="H29" s="71"/>
+      <c r="I29" s="71"/>
+      <c r="J29" s="71"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="71"/>
+      <c r="M29" s="71"/>
+      <c r="N29" s="73"/>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="36"/>
+      <c r="B30" s="72"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="G30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
+      <c r="N30" s="74"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33"/>
+      <c r="B31" s="71"/>
+      <c r="C31" s="71"/>
+      <c r="D31" s="71"/>
+      <c r="E31" s="71"/>
+      <c r="F31" s="71"/>
+      <c r="G31" s="71"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="71"/>
+      <c r="J31" s="71"/>
+      <c r="K31" s="71"/>
+      <c r="L31" s="71"/>
+      <c r="M31" s="71"/>
+      <c r="N31" s="73"/>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="36"/>
+      <c r="B32" s="72"/>
+      <c r="C32" s="72"/>
+      <c r="D32" s="72"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="72"/>
+      <c r="G32" s="72"/>
+      <c r="H32" s="72"/>
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
+      <c r="N32" s="74"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33"/>
+      <c r="B33" s="71"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="71"/>
+      <c r="G33" s="71"/>
+      <c r="H33" s="71"/>
+      <c r="I33" s="71"/>
+      <c r="J33" s="71"/>
+      <c r="K33" s="71"/>
+      <c r="L33" s="71"/>
+      <c r="M33" s="71"/>
+      <c r="N33" s="73"/>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="36"/>
+      <c r="B34" s="72"/>
+      <c r="C34" s="72"/>
+      <c r="D34" s="72"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="72"/>
+      <c r="G34" s="72"/>
+      <c r="H34" s="72"/>
+      <c r="I34" s="72"/>
+      <c r="J34" s="72"/>
+      <c r="K34" s="72"/>
+      <c r="L34" s="72"/>
+      <c r="M34" s="72"/>
+      <c r="N34" s="74"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33"/>
+      <c r="B35" s="71"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="71"/>
+      <c r="E35" s="71"/>
+      <c r="F35" s="71"/>
+      <c r="G35" s="71"/>
+      <c r="H35" s="71"/>
+      <c r="I35" s="71"/>
+      <c r="J35" s="71"/>
+      <c r="K35" s="71"/>
+      <c r="L35" s="71"/>
+      <c r="M35" s="71"/>
+      <c r="N35" s="73"/>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="35"/>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="4"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="3"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
-    <mergeCell ref="M35:M36"/>
-[...4 lines deleted...]
-    <mergeCell ref="L33:L34"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="J33:J34"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M31:M32"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
-    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J27:J28"/>
-    <mergeCell ref="K27:K28"/>
-[...6 lines deleted...]
-    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
-    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="J23:J24"/>
-    <mergeCell ref="K23:K24"/>
-[...6 lines deleted...]
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="I23:I24"/>
-    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="J19:J20"/>
-    <mergeCell ref="K19:K20"/>
-[...6 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
-    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="J15:J16"/>
-    <mergeCell ref="K15:K16"/>
-[...6 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
-    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="J11:J12"/>
-    <mergeCell ref="K11:K12"/>
-[...6 lines deleted...]
-    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
-    <mergeCell ref="M11:M12"/>
     <mergeCell ref="G8:G9"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
-    <mergeCell ref="B8:B9"/>
-    <mergeCell ref="F8:F9"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="162" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1900-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:Q43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="2" width="7.125" customWidth="1"/>
+    <col min="3" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="6.625" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:17" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>145</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="6"/>
+      <c r="P1" s="6"/>
+      <c r="Q1" s="6"/>
+    </row>
+    <row r="2" spans="1:17" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>146</v>
       </c>
-      <c r="B1" s="11"/>
-[...38 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="6"/>
+      <c r="P2" s="6"/>
+      <c r="Q2" s="6"/>
+    </row>
+    <row r="3" spans="1:17" ht="18.6" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>70</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+    </row>
+    <row r="4" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="64" t="str">
+        <f>'10-2'!D4:F4</f>
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
+        <f>'10-2'!G4:J4</f>
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+    </row>
+    <row r="5" spans="1:17" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="O5" s="7"/>
+      <c r="P5" s="7"/>
+      <c r="Q5" s="7"/>
+    </row>
+    <row r="6" spans="1:17" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+    </row>
+    <row r="7" spans="1:17" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7"/>
+    </row>
+    <row r="8" spans="1:17" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7"/>
+    </row>
+    <row r="9" spans="1:17" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7"/>
+    </row>
+    <row r="10" spans="1:17" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7"/>
+    </row>
+    <row r="11" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A11" s="151" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="155">
+        <v>9890</v>
+      </c>
+      <c r="C11" s="155">
+        <v>6506</v>
+      </c>
+      <c r="D11" s="155">
+        <v>1569</v>
+      </c>
+      <c r="E11" s="155">
+        <v>1198</v>
+      </c>
+      <c r="F11" s="155">
+        <v>617</v>
+      </c>
+      <c r="G11" s="155">
+        <v>6289</v>
+      </c>
+      <c r="H11" s="155">
+        <v>4665</v>
+      </c>
+      <c r="I11" s="155">
+        <v>19</v>
+      </c>
+      <c r="J11" s="155">
+        <v>334</v>
+      </c>
+      <c r="K11" s="155">
+        <v>601</v>
+      </c>
+      <c r="L11" s="155">
+        <v>670</v>
+      </c>
+      <c r="M11" s="159">
+        <v>0</v>
+      </c>
+      <c r="N11" s="163">
+        <v>3601</v>
+      </c>
+      <c r="O11" s="8"/>
+      <c r="P11" s="8"/>
+      <c r="Q11" s="8"/>
+    </row>
+    <row r="12" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A12" s="166" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="76"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="76"/>
+      <c r="E12" s="76"/>
+      <c r="F12" s="76"/>
+      <c r="G12" s="76"/>
+      <c r="H12" s="76"/>
+      <c r="I12" s="76"/>
+      <c r="J12" s="76"/>
+      <c r="K12" s="76"/>
+      <c r="L12" s="76"/>
+      <c r="M12" s="78"/>
+      <c r="N12" s="80"/>
+      <c r="O12" s="8"/>
+      <c r="P12" s="8"/>
+      <c r="Q12" s="8"/>
+    </row>
+    <row r="13" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A13" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="169">
+        <v>2764</v>
+      </c>
+      <c r="C13" s="169">
+        <v>1900</v>
+      </c>
+      <c r="D13" s="169">
+        <v>389</v>
+      </c>
+      <c r="E13" s="169">
+        <v>261</v>
+      </c>
+      <c r="F13" s="169">
+        <v>215</v>
+      </c>
+      <c r="G13" s="169">
+        <v>1729</v>
+      </c>
+      <c r="H13" s="169">
+        <v>1261</v>
+      </c>
+      <c r="I13" s="169">
+        <v>2</v>
+      </c>
+      <c r="J13" s="169">
+        <v>84</v>
+      </c>
+      <c r="K13" s="169">
+        <v>148</v>
+      </c>
+      <c r="L13" s="169">
+        <v>235</v>
+      </c>
+      <c r="M13" s="172">
+        <v>0</v>
+      </c>
+      <c r="N13" s="175">
+        <v>1035</v>
+      </c>
+      <c r="O13" s="8"/>
+      <c r="P13" s="8"/>
+      <c r="Q13" s="8"/>
+    </row>
+    <row r="14" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A14" s="165" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="82"/>
+      <c r="C14" s="82"/>
+      <c r="D14" s="82"/>
+      <c r="E14" s="82"/>
+      <c r="F14" s="82"/>
+      <c r="G14" s="82"/>
+      <c r="H14" s="82"/>
+      <c r="I14" s="82"/>
+      <c r="J14" s="82"/>
+      <c r="K14" s="82"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="84"/>
+      <c r="N14" s="86"/>
+      <c r="O14" s="8"/>
+      <c r="P14" s="8"/>
+      <c r="Q14" s="8"/>
+    </row>
+    <row r="15" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A15" s="39" t="s">
+        <v>269</v>
+      </c>
+      <c r="B15" s="169">
+        <v>2095</v>
+      </c>
+      <c r="C15" s="169">
+        <v>1262</v>
+      </c>
+      <c r="D15" s="169">
+        <v>467</v>
+      </c>
+      <c r="E15" s="169">
+        <v>200</v>
+      </c>
+      <c r="F15" s="169">
+        <v>166</v>
+      </c>
+      <c r="G15" s="169">
+        <v>1294</v>
+      </c>
+      <c r="H15" s="169">
+        <v>936</v>
+      </c>
+      <c r="I15" s="169">
+        <v>-3</v>
+      </c>
+      <c r="J15" s="169">
+        <v>62</v>
+      </c>
+      <c r="K15" s="169">
+        <v>134</v>
+      </c>
+      <c r="L15" s="169">
+        <v>165</v>
+      </c>
+      <c r="M15" s="172">
+        <v>0</v>
+      </c>
+      <c r="N15" s="175">
+        <v>801</v>
+      </c>
+      <c r="O15" s="8"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="8"/>
+    </row>
+    <row r="16" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A16" s="165" t="s">
+        <v>270</v>
+      </c>
+      <c r="B16" s="82"/>
+      <c r="C16" s="82"/>
+      <c r="D16" s="82"/>
+      <c r="E16" s="82"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="82"/>
+      <c r="H16" s="82"/>
+      <c r="I16" s="82"/>
+      <c r="J16" s="82"/>
+      <c r="K16" s="82"/>
+      <c r="L16" s="82"/>
+      <c r="M16" s="84"/>
+      <c r="N16" s="86"/>
+      <c r="O16" s="8"/>
+      <c r="P16" s="8"/>
+      <c r="Q16" s="8"/>
+    </row>
+    <row r="17" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A17" s="39" t="s">
+        <v>271</v>
+      </c>
+      <c r="B17" s="169">
+        <v>2259</v>
+      </c>
+      <c r="C17" s="169">
+        <v>1421</v>
+      </c>
+      <c r="D17" s="169">
+        <v>385</v>
+      </c>
+      <c r="E17" s="169">
+        <v>330</v>
+      </c>
+      <c r="F17" s="169">
+        <v>122</v>
+      </c>
+      <c r="G17" s="169">
+        <v>1388</v>
+      </c>
+      <c r="H17" s="169">
+        <v>1080</v>
+      </c>
+      <c r="I17" s="169">
+        <v>3</v>
+      </c>
+      <c r="J17" s="169">
+        <v>75</v>
+      </c>
+      <c r="K17" s="169">
+        <v>114</v>
+      </c>
+      <c r="L17" s="169">
+        <v>116</v>
+      </c>
+      <c r="M17" s="172">
+        <v>0</v>
+      </c>
+      <c r="N17" s="175">
+        <v>870</v>
+      </c>
+      <c r="O17" s="8"/>
+      <c r="P17" s="8"/>
+      <c r="Q17" s="8"/>
+    </row>
+    <row r="18" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A18" s="165" t="s">
+        <v>272</v>
+      </c>
+      <c r="B18" s="82"/>
+      <c r="C18" s="82"/>
+      <c r="D18" s="82"/>
+      <c r="E18" s="82"/>
+      <c r="F18" s="82"/>
+      <c r="G18" s="82"/>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+      <c r="K18" s="82"/>
+      <c r="L18" s="82"/>
+      <c r="M18" s="84"/>
+      <c r="N18" s="86"/>
+      <c r="O18" s="8"/>
+      <c r="P18" s="8"/>
+      <c r="Q18" s="8"/>
+    </row>
+    <row r="19" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A19" s="39" t="s">
+        <v>273</v>
+      </c>
+      <c r="B19" s="169">
+        <v>712</v>
+      </c>
+      <c r="C19" s="169">
+        <v>436</v>
+      </c>
+      <c r="D19" s="169">
+        <v>60</v>
+      </c>
+      <c r="E19" s="169">
+        <v>204</v>
+      </c>
+      <c r="F19" s="169">
+        <v>13</v>
+      </c>
+      <c r="G19" s="169">
+        <v>507</v>
+      </c>
+      <c r="H19" s="169">
+        <v>315</v>
+      </c>
+      <c r="I19" s="169">
+        <v>13</v>
+      </c>
+      <c r="J19" s="169">
+        <v>52</v>
+      </c>
+      <c r="K19" s="169">
+        <v>48</v>
+      </c>
+      <c r="L19" s="169">
+        <v>79</v>
+      </c>
+      <c r="M19" s="172">
+        <v>0</v>
+      </c>
+      <c r="N19" s="175">
+        <v>205</v>
+      </c>
+      <c r="O19" s="8"/>
+      <c r="P19" s="8"/>
+      <c r="Q19" s="8"/>
+    </row>
+    <row r="20" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A20" s="165" t="s">
+        <v>274</v>
+      </c>
+      <c r="B20" s="82"/>
+      <c r="C20" s="82"/>
+      <c r="D20" s="82"/>
+      <c r="E20" s="82"/>
+      <c r="F20" s="82"/>
+      <c r="G20" s="82"/>
+      <c r="H20" s="82"/>
+      <c r="I20" s="82"/>
+      <c r="J20" s="82"/>
+      <c r="K20" s="82"/>
+      <c r="L20" s="82"/>
+      <c r="M20" s="84"/>
+      <c r="N20" s="86"/>
+      <c r="O20" s="8"/>
+      <c r="P20" s="8"/>
+      <c r="Q20" s="8"/>
+    </row>
+    <row r="21" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A21" s="39" t="s">
+        <v>275</v>
+      </c>
+      <c r="B21" s="169">
+        <v>494</v>
+      </c>
+      <c r="C21" s="169">
+        <v>360</v>
+      </c>
+      <c r="D21" s="169">
         <v>71</v>
       </c>
-      <c r="B3" s="10"/>
-[...44 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="E21" s="169">
+        <v>27</v>
+      </c>
+      <c r="F21" s="169">
+        <v>35</v>
+      </c>
+      <c r="G21" s="169">
+        <v>354</v>
+      </c>
+      <c r="H21" s="169">
+        <v>261</v>
+      </c>
+      <c r="I21" s="169">
+        <v>3</v>
+      </c>
+      <c r="J21" s="169">
+        <v>33</v>
+      </c>
+      <c r="K21" s="169">
         <v>32</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="L21" s="169">
+        <v>25</v>
+      </c>
+      <c r="M21" s="172">
+        <v>0</v>
+      </c>
+      <c r="N21" s="175">
+        <v>140</v>
+      </c>
+      <c r="O21" s="8"/>
+      <c r="P21" s="8"/>
+      <c r="Q21" s="8"/>
+    </row>
+    <row r="22" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A22" s="165" t="s">
+        <v>276</v>
+      </c>
+      <c r="B22" s="82"/>
+      <c r="C22" s="82"/>
+      <c r="D22" s="82"/>
+      <c r="E22" s="82"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="82"/>
+      <c r="H22" s="82"/>
+      <c r="I22" s="82"/>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="84"/>
+      <c r="N22" s="86"/>
+      <c r="O22" s="8"/>
+      <c r="P22" s="8"/>
+      <c r="Q22" s="8"/>
+    </row>
+    <row r="23" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A23" s="39" t="s">
+        <v>277</v>
+      </c>
+      <c r="B23" s="169">
+        <v>575</v>
+      </c>
+      <c r="C23" s="169">
+        <v>379</v>
+      </c>
+      <c r="D23" s="169">
+        <v>87</v>
+      </c>
+      <c r="E23" s="169">
+        <v>96</v>
+      </c>
+      <c r="F23" s="169">
+        <v>12</v>
+      </c>
+      <c r="G23" s="169">
+        <v>384</v>
+      </c>
+      <c r="H23" s="169">
+        <v>310</v>
+      </c>
+      <c r="I23" s="169">
+        <v>0</v>
+      </c>
+      <c r="J23" s="169">
+        <v>4</v>
+      </c>
+      <c r="K23" s="169">
+        <v>49</v>
+      </c>
+      <c r="L23" s="169">
+        <v>20</v>
+      </c>
+      <c r="M23" s="172">
+        <v>0</v>
+      </c>
+      <c r="N23" s="175">
+        <v>191</v>
+      </c>
+      <c r="O23" s="8"/>
+      <c r="P23" s="8"/>
+      <c r="Q23" s="8"/>
+    </row>
+    <row r="24" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A24" s="165" t="s">
+        <v>278</v>
+      </c>
+      <c r="B24" s="82"/>
+      <c r="C24" s="82"/>
+      <c r="D24" s="82"/>
+      <c r="E24" s="82"/>
+      <c r="F24" s="82"/>
+      <c r="G24" s="82"/>
+      <c r="H24" s="82"/>
+      <c r="I24" s="82"/>
+      <c r="J24" s="82"/>
+      <c r="K24" s="82"/>
+      <c r="L24" s="82"/>
+      <c r="M24" s="84"/>
+      <c r="N24" s="86"/>
+      <c r="O24" s="8"/>
+      <c r="P24" s="8"/>
+      <c r="Q24" s="8"/>
+    </row>
+    <row r="25" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A25" s="39" t="s">
+        <v>279</v>
+      </c>
+      <c r="B25" s="169">
+        <v>522</v>
+      </c>
+      <c r="C25" s="169">
+        <v>400</v>
+      </c>
+      <c r="D25" s="169">
+        <v>49</v>
+      </c>
+      <c r="E25" s="169">
+        <v>48</v>
+      </c>
+      <c r="F25" s="169">
+        <v>26</v>
+      </c>
+      <c r="G25" s="169">
+        <v>312</v>
+      </c>
+      <c r="H25" s="169">
+        <v>254</v>
+      </c>
+      <c r="I25" s="178">
+        <v>0</v>
+      </c>
+      <c r="J25" s="169">
+        <v>5</v>
+      </c>
+      <c r="K25" s="169">
         <v>43</v>
       </c>
-      <c r="C5" s="8"/>
-[...14 lines deleted...]
-      <c r="N5" s="27" t="s">
+      <c r="L25" s="169">
+        <v>11</v>
+      </c>
+      <c r="M25" s="172">
+        <v>0</v>
+      </c>
+      <c r="N25" s="175">
+        <v>210</v>
+      </c>
+      <c r="O25" s="8"/>
+      <c r="P25" s="8"/>
+      <c r="Q25" s="8"/>
+    </row>
+    <row r="26" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A26" s="165" t="s">
+        <v>280</v>
+      </c>
+      <c r="B26" s="82"/>
+      <c r="C26" s="82"/>
+      <c r="D26" s="82"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="82"/>
+      <c r="G26" s="82"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="82"/>
+      <c r="J26" s="82"/>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="84"/>
+      <c r="N26" s="86"/>
+      <c r="O26" s="8"/>
+      <c r="P26" s="8"/>
+      <c r="Q26" s="8"/>
+    </row>
+    <row r="27" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A27" s="39" t="s">
+        <v>281</v>
+      </c>
+      <c r="B27" s="169">
+        <v>469</v>
+      </c>
+      <c r="C27" s="169">
+        <v>349</v>
+      </c>
+      <c r="D27" s="169">
+        <v>61</v>
+      </c>
+      <c r="E27" s="169">
+        <v>33</v>
+      </c>
+      <c r="F27" s="169">
+        <v>27</v>
+      </c>
+      <c r="G27" s="169">
+        <v>321</v>
+      </c>
+      <c r="H27" s="169">
+        <v>249</v>
+      </c>
+      <c r="I27" s="169">
+        <v>1</v>
+      </c>
+      <c r="J27" s="169">
+        <v>19</v>
+      </c>
+      <c r="K27" s="169">
         <v>34</v>
       </c>
-      <c r="O5" s="21"/>
-[...107 lines deleted...]
-      <c r="F8" s="12" t="s">
+      <c r="L27" s="169">
         <v>19</v>
       </c>
-      <c r="G8" s="12" t="s">
-[...8 lines deleted...]
-      <c r="J8" s="35" t="s">
+      <c r="M27" s="172">
+        <v>0</v>
+      </c>
+      <c r="N27" s="175">
+        <v>148</v>
+      </c>
+      <c r="O27" s="8"/>
+      <c r="P27" s="8"/>
+      <c r="Q27" s="8"/>
+    </row>
+    <row r="28" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A28" s="165" t="s">
+        <v>282</v>
+      </c>
+      <c r="B28" s="82"/>
+      <c r="C28" s="82"/>
+      <c r="D28" s="82"/>
+      <c r="E28" s="82"/>
+      <c r="F28" s="82"/>
+      <c r="G28" s="82"/>
+      <c r="H28" s="82"/>
+      <c r="I28" s="82"/>
+      <c r="J28" s="82"/>
+      <c r="K28" s="82"/>
+      <c r="L28" s="82"/>
+      <c r="M28" s="84"/>
+      <c r="N28" s="86"/>
+      <c r="O28" s="8"/>
+      <c r="P28" s="8"/>
+      <c r="Q28" s="8"/>
+    </row>
+    <row r="29" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A29" s="39"/>
+      <c r="B29" s="81"/>
+      <c r="C29" s="81"/>
+      <c r="D29" s="81"/>
+      <c r="E29" s="81"/>
+      <c r="F29" s="81"/>
+      <c r="G29" s="81"/>
+      <c r="H29" s="81"/>
+      <c r="I29" s="81"/>
+      <c r="J29" s="81"/>
+      <c r="K29" s="81"/>
+      <c r="L29" s="81"/>
+      <c r="M29" s="83"/>
+      <c r="N29" s="85"/>
+      <c r="O29" s="8"/>
+      <c r="P29" s="8"/>
+      <c r="Q29" s="8"/>
+    </row>
+    <row r="30" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A30" s="40"/>
+      <c r="B30" s="82"/>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="82"/>
+      <c r="K30" s="82"/>
+      <c r="L30" s="82"/>
+      <c r="M30" s="84"/>
+      <c r="N30" s="86"/>
+      <c r="O30" s="8"/>
+      <c r="P30" s="8"/>
+      <c r="Q30" s="8"/>
+    </row>
+    <row r="31" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A31" s="39"/>
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="81"/>
+      <c r="K31" s="81"/>
+      <c r="L31" s="81"/>
+      <c r="M31" s="83"/>
+      <c r="N31" s="85"/>
+      <c r="O31" s="8"/>
+      <c r="P31" s="8"/>
+      <c r="Q31" s="8"/>
+    </row>
+    <row r="32" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A32" s="40"/>
+      <c r="B32" s="82"/>
+      <c r="C32" s="82"/>
+      <c r="D32" s="82"/>
+      <c r="E32" s="82"/>
+      <c r="F32" s="82"/>
+      <c r="G32" s="82"/>
+      <c r="H32" s="82"/>
+      <c r="I32" s="82"/>
+      <c r="J32" s="82"/>
+      <c r="K32" s="82"/>
+      <c r="L32" s="82"/>
+      <c r="M32" s="84"/>
+      <c r="N32" s="86"/>
+      <c r="O32" s="8"/>
+      <c r="P32" s="8"/>
+      <c r="Q32" s="8"/>
+    </row>
+    <row r="33" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A33" s="39"/>
+      <c r="B33" s="81"/>
+      <c r="C33" s="81"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="81"/>
+      <c r="F33" s="81"/>
+      <c r="G33" s="81"/>
+      <c r="H33" s="81"/>
+      <c r="I33" s="81"/>
+      <c r="J33" s="81"/>
+      <c r="K33" s="81"/>
+      <c r="L33" s="81"/>
+      <c r="M33" s="83"/>
+      <c r="N33" s="85"/>
+      <c r="O33" s="8"/>
+      <c r="P33" s="8"/>
+      <c r="Q33" s="8"/>
+    </row>
+    <row r="34" spans="1:17" ht="11.1" customHeight="1">
+      <c r="A34" s="40"/>
+      <c r="B34" s="82"/>
+      <c r="C34" s="82"/>
+      <c r="D34" s="82"/>
+      <c r="E34" s="82"/>
+      <c r="F34" s="82"/>
+      <c r="G34" s="82"/>
+      <c r="H34" s="82"/>
+      <c r="I34" s="82"/>
+      <c r="J34" s="82"/>
+      <c r="K34" s="82"/>
+      <c r="L34" s="82"/>
+      <c r="M34" s="84"/>
+      <c r="N34" s="86"/>
+      <c r="O34" s="8"/>
+      <c r="P34" s="8"/>
+      <c r="Q34" s="8"/>
+    </row>
+    <row r="35" spans="1:17" ht="12.6" customHeight="1">
+      <c r="A35" s="39"/>
+      <c r="B35" s="87"/>
+      <c r="C35" s="87"/>
+      <c r="D35" s="87"/>
+      <c r="E35" s="87"/>
+      <c r="F35" s="87"/>
+      <c r="G35" s="87"/>
+      <c r="H35" s="87"/>
+      <c r="I35" s="87"/>
+      <c r="J35" s="87"/>
+      <c r="K35" s="87"/>
+      <c r="L35" s="87"/>
+      <c r="M35" s="91"/>
+      <c r="N35" s="89"/>
+      <c r="O35" s="8"/>
+      <c r="P35" s="8"/>
+      <c r="Q35" s="8"/>
+    </row>
+    <row r="36" spans="1:17" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="41"/>
+      <c r="B36" s="88"/>
+      <c r="C36" s="88"/>
+      <c r="D36" s="88"/>
+      <c r="E36" s="88"/>
+      <c r="F36" s="88"/>
+      <c r="G36" s="88"/>
+      <c r="H36" s="88"/>
+      <c r="I36" s="88"/>
+      <c r="J36" s="88"/>
+      <c r="K36" s="88"/>
+      <c r="L36" s="88"/>
+      <c r="M36" s="92"/>
+      <c r="N36" s="90"/>
+      <c r="O36" s="8"/>
+      <c r="P36" s="8"/>
+      <c r="Q36" s="8"/>
+    </row>
+    <row r="37" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+    </row>
+    <row r="38" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A38" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="K8" s="34" t="s">
-[...924 lines deleted...]
-      <c r="A40" s="46" t="s">
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+    </row>
+    <row r="39" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A39" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+    </row>
+    <row r="40" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A40" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="B40" s="17"/>
-[...36 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="9"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="3"/>
+    </row>
+    <row r="41" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A41" s="3"/>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+      <c r="K41" s="3"/>
+      <c r="L41" s="3"/>
+      <c r="M41" s="3"/>
+      <c r="N41" s="3"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+      <c r="Q41" s="3"/>
+    </row>
+    <row r="42" spans="4:5" ht="13.5" customHeight="1" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:17" ht="13.55" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="43" ht="13.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="181">
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="B35:B36"/>
-[...4 lines deleted...]
-    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
-    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J27:J28"/>
-    <mergeCell ref="K27:K28"/>
-[...6 lines deleted...]
-    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
-    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="J23:J24"/>
-    <mergeCell ref="K23:K24"/>
-[...6 lines deleted...]
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="I23:I24"/>
-    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="J19:J20"/>
-    <mergeCell ref="K19:K20"/>
-[...6 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
-    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="J15:J16"/>
-    <mergeCell ref="K15:K16"/>
-[...6 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
-    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="J11:J12"/>
-    <mergeCell ref="K11:K12"/>
-[...6 lines deleted...]
-    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="L8:L9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="F11:F12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
-    <mergeCell ref="M11:M12"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
-    <mergeCell ref="D4:F4"/>
-    <mergeCell ref="L8:L9"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="163" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1A00-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="27.59765625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="6.8984375" customWidth="1"/>
+    <col min="1" max="1" width="27.625" customWidth="1"/>
+    <col min="2" max="2" width="6.875" customWidth="1"/>
+    <col min="3" max="3" width="6.125" customWidth="1"/>
+    <col min="4" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="7" width="6.625" customWidth="1"/>
+    <col min="8" max="8" width="6.125" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="6.875" customWidth="1"/>
     <col min="12" max="12" width="6.5" customWidth="1"/>
-    <col min="13" max="13" width="6.8984375" customWidth="1"/>
-    <col min="14" max="14" width="6.59765625" customWidth="1"/>
+    <col min="13" max="13" width="6.875" customWidth="1"/>
+    <col min="14" max="14" width="6.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>148</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
+        <v>147</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
+        <f>'10-2'!D4:F4</f>
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
+        <f>'10-2'!G4:J4</f>
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="181" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="155">
+        <v>6111</v>
+      </c>
+      <c r="C11" s="155">
+        <v>5800</v>
+      </c>
+      <c r="D11" s="155">
         <v>149</v>
       </c>
-      <c r="B1" s="11"/>
-[...74 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="E11" s="155">
+        <v>23</v>
+      </c>
+      <c r="F11" s="155">
+        <v>139</v>
+      </c>
+      <c r="G11" s="155">
+        <v>4491</v>
+      </c>
+      <c r="H11" s="155">
+        <v>2533</v>
+      </c>
+      <c r="I11" s="155">
+        <v>12</v>
+      </c>
+      <c r="J11" s="155">
+        <v>11</v>
+      </c>
+      <c r="K11" s="155">
+        <v>1144</v>
+      </c>
+      <c r="L11" s="155">
+        <v>792</v>
+      </c>
+      <c r="M11" s="185">
+        <v>0</v>
+      </c>
+      <c r="N11" s="188">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="166" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="94"/>
+      <c r="D12" s="94"/>
+      <c r="E12" s="94"/>
+      <c r="F12" s="94"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="94"/>
+      <c r="I12" s="94"/>
+      <c r="J12" s="94"/>
+      <c r="K12" s="94"/>
+      <c r="L12" s="94"/>
+      <c r="M12" s="94"/>
+      <c r="N12" s="98"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="190" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" s="169">
+        <v>173</v>
+      </c>
+      <c r="C13" s="169">
+        <v>171</v>
+      </c>
+      <c r="D13" s="169">
+        <v>2</v>
+      </c>
+      <c r="E13" s="178">
+        <v>0</v>
+      </c>
+      <c r="F13" s="169">
+        <v>0</v>
+      </c>
+      <c r="G13" s="169">
+        <v>138</v>
+      </c>
+      <c r="H13" s="169">
+        <v>71</v>
+      </c>
+      <c r="I13" s="169">
+        <v>0</v>
+      </c>
+      <c r="J13" s="178">
+        <v>0</v>
+      </c>
+      <c r="K13" s="169">
+        <v>47</v>
+      </c>
+      <c r="L13" s="169">
+        <v>20</v>
+      </c>
+      <c r="M13" s="178">
+        <v>0</v>
+      </c>
+      <c r="N13" s="194">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="165" t="s">
+        <v>283</v>
+      </c>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="96"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="96"/>
+      <c r="H14" s="96"/>
+      <c r="I14" s="96"/>
+      <c r="J14" s="96"/>
+      <c r="K14" s="96"/>
+      <c r="L14" s="96"/>
+      <c r="M14" s="96"/>
+      <c r="N14" s="100"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="190" t="s">
+        <v>284</v>
+      </c>
+      <c r="B15" s="169">
+        <v>264</v>
+      </c>
+      <c r="C15" s="169">
+        <v>247</v>
+      </c>
+      <c r="D15" s="169">
+        <v>2</v>
+      </c>
+      <c r="E15" s="169">
+        <v>10</v>
+      </c>
+      <c r="F15" s="169">
+        <v>5</v>
+      </c>
+      <c r="G15" s="169">
+        <v>201</v>
+      </c>
+      <c r="H15" s="169">
+        <v>86</v>
+      </c>
+      <c r="I15" s="169">
+        <v>1</v>
+      </c>
+      <c r="J15" s="169">
+        <v>4</v>
+      </c>
+      <c r="K15" s="169">
+        <v>67</v>
+      </c>
+      <c r="L15" s="169">
+        <v>42</v>
+      </c>
+      <c r="M15" s="178">
+        <v>0</v>
+      </c>
+      <c r="N15" s="194">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="165" t="s">
+        <v>285</v>
+      </c>
+      <c r="B16" s="96"/>
+      <c r="C16" s="96"/>
+      <c r="D16" s="96"/>
+      <c r="E16" s="96"/>
+      <c r="F16" s="96"/>
+      <c r="G16" s="96"/>
+      <c r="H16" s="96"/>
+      <c r="I16" s="96"/>
+      <c r="J16" s="96"/>
+      <c r="K16" s="96"/>
+      <c r="L16" s="96"/>
+      <c r="M16" s="96"/>
+      <c r="N16" s="100"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="190" t="s">
+        <v>286</v>
+      </c>
+      <c r="B17" s="169">
+        <v>256</v>
+      </c>
+      <c r="C17" s="169">
+        <v>235</v>
+      </c>
+      <c r="D17" s="169">
+        <v>12</v>
+      </c>
+      <c r="E17" s="169">
+        <v>5</v>
+      </c>
+      <c r="F17" s="169">
+        <v>4</v>
+      </c>
+      <c r="G17" s="169">
+        <v>164</v>
+      </c>
+      <c r="H17" s="169">
+        <v>80</v>
+      </c>
+      <c r="I17" s="169">
+        <v>1</v>
+      </c>
+      <c r="J17" s="169">
+        <v>1</v>
+      </c>
+      <c r="K17" s="169">
+        <v>57</v>
+      </c>
+      <c r="L17" s="169">
+        <v>25</v>
+      </c>
+      <c r="M17" s="178">
+        <v>0</v>
+      </c>
+      <c r="N17" s="194">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="165" t="s">
+        <v>287</v>
+      </c>
+      <c r="B18" s="96"/>
+      <c r="C18" s="96"/>
+      <c r="D18" s="96"/>
+      <c r="E18" s="96"/>
+      <c r="F18" s="96"/>
+      <c r="G18" s="96"/>
+      <c r="H18" s="96"/>
+      <c r="I18" s="96"/>
+      <c r="J18" s="96"/>
+      <c r="K18" s="96"/>
+      <c r="L18" s="96"/>
+      <c r="M18" s="96"/>
+      <c r="N18" s="100"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="190" t="s">
+        <v>288</v>
+      </c>
+      <c r="B19" s="169">
+        <v>716</v>
+      </c>
+      <c r="C19" s="169">
+        <v>674</v>
+      </c>
+      <c r="D19" s="169">
+        <v>31</v>
+      </c>
+      <c r="E19" s="169">
+        <v>1</v>
+      </c>
+      <c r="F19" s="169">
+        <v>11</v>
+      </c>
+      <c r="G19" s="169">
+        <v>579</v>
+      </c>
+      <c r="H19" s="169">
+        <v>331</v>
+      </c>
+      <c r="I19" s="169">
+        <v>3</v>
+      </c>
+      <c r="J19" s="178">
+        <v>0</v>
+      </c>
+      <c r="K19" s="169">
+        <v>110</v>
+      </c>
+      <c r="L19" s="169">
+        <v>134</v>
+      </c>
+      <c r="M19" s="178">
+        <v>0</v>
+      </c>
+      <c r="N19" s="194">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="165" t="s">
+        <v>289</v>
+      </c>
+      <c r="B20" s="96"/>
+      <c r="C20" s="96"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="96"/>
+      <c r="F20" s="96"/>
+      <c r="G20" s="96"/>
+      <c r="H20" s="96"/>
+      <c r="I20" s="96"/>
+      <c r="J20" s="96"/>
+      <c r="K20" s="96"/>
+      <c r="L20" s="96"/>
+      <c r="M20" s="96"/>
+      <c r="N20" s="100"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="190" t="s">
+        <v>290</v>
+      </c>
+      <c r="B21" s="169">
+        <v>193</v>
+      </c>
+      <c r="C21" s="169">
+        <v>185</v>
+      </c>
+      <c r="D21" s="169">
+        <v>6</v>
+      </c>
+      <c r="E21" s="178">
+        <v>0</v>
+      </c>
+      <c r="F21" s="169">
+        <v>1</v>
+      </c>
+      <c r="G21" s="169">
+        <v>137</v>
+      </c>
+      <c r="H21" s="169">
+        <v>75</v>
+      </c>
+      <c r="I21" s="169">
+        <v>0</v>
+      </c>
+      <c r="J21" s="178">
+        <v>0</v>
+      </c>
+      <c r="K21" s="169">
+        <v>36</v>
+      </c>
+      <c r="L21" s="169">
+        <v>26</v>
+      </c>
+      <c r="M21" s="178">
+        <v>0</v>
+      </c>
+      <c r="N21" s="194">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="165" t="s">
+        <v>291</v>
+      </c>
+      <c r="B22" s="96"/>
+      <c r="C22" s="96"/>
+      <c r="D22" s="96"/>
+      <c r="E22" s="96"/>
+      <c r="F22" s="96"/>
+      <c r="G22" s="96"/>
+      <c r="H22" s="96"/>
+      <c r="I22" s="96"/>
+      <c r="J22" s="96"/>
+      <c r="K22" s="96"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="96"/>
+      <c r="N22" s="100"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="190" t="s">
+        <v>292</v>
+      </c>
+      <c r="B23" s="169">
+        <v>102</v>
+      </c>
+      <c r="C23" s="169">
+        <v>98</v>
+      </c>
+      <c r="D23" s="169">
+        <v>2</v>
+      </c>
+      <c r="E23" s="178">
+        <v>0</v>
+      </c>
+      <c r="F23" s="169">
+        <v>3</v>
+      </c>
+      <c r="G23" s="169">
+        <v>77</v>
+      </c>
+      <c r="H23" s="169">
+        <v>48</v>
+      </c>
+      <c r="I23" s="169">
+        <v>0</v>
+      </c>
+      <c r="J23" s="178">
+        <v>0</v>
+      </c>
+      <c r="K23" s="169">
+        <v>18</v>
+      </c>
+      <c r="L23" s="169">
+        <v>10</v>
+      </c>
+      <c r="M23" s="178">
+        <v>0</v>
+      </c>
+      <c r="N23" s="194">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="165" t="s">
+        <v>293</v>
+      </c>
+      <c r="B24" s="96"/>
+      <c r="C24" s="96"/>
+      <c r="D24" s="96"/>
+      <c r="E24" s="96"/>
+      <c r="F24" s="96"/>
+      <c r="G24" s="96"/>
+      <c r="H24" s="96"/>
+      <c r="I24" s="96"/>
+      <c r="J24" s="96"/>
+      <c r="K24" s="96"/>
+      <c r="L24" s="96"/>
+      <c r="M24" s="96"/>
+      <c r="N24" s="100"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="190" t="s">
+        <v>294</v>
+      </c>
+      <c r="B25" s="169">
+        <v>130</v>
+      </c>
+      <c r="C25" s="169">
+        <v>126</v>
+      </c>
+      <c r="D25" s="169">
+        <v>1</v>
+      </c>
+      <c r="E25" s="178">
+        <v>0</v>
+      </c>
+      <c r="F25" s="169">
+        <v>2</v>
+      </c>
+      <c r="G25" s="169">
+        <v>97</v>
+      </c>
+      <c r="H25" s="169">
+        <v>51</v>
+      </c>
+      <c r="I25" s="169">
+        <v>0</v>
+      </c>
+      <c r="J25" s="178">
+        <v>0</v>
+      </c>
+      <c r="K25" s="169">
+        <v>35</v>
+      </c>
+      <c r="L25" s="169">
+        <v>11</v>
+      </c>
+      <c r="M25" s="178">
+        <v>0</v>
+      </c>
+      <c r="N25" s="194">
         <v>33</v>
       </c>
-      <c r="B5" s="9" t="s">
-[...14 lines deleted...]
-      <c r="M5" s="26" t="s">
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="165" t="s">
+        <v>295</v>
+      </c>
+      <c r="B26" s="96"/>
+      <c r="C26" s="96"/>
+      <c r="D26" s="96"/>
+      <c r="E26" s="96"/>
+      <c r="F26" s="96"/>
+      <c r="G26" s="96"/>
+      <c r="H26" s="96"/>
+      <c r="I26" s="96"/>
+      <c r="J26" s="96"/>
+      <c r="K26" s="96"/>
+      <c r="L26" s="96"/>
+      <c r="M26" s="96"/>
+      <c r="N26" s="100"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="190" t="s">
+        <v>296</v>
+      </c>
+      <c r="B27" s="169">
+        <v>494</v>
+      </c>
+      <c r="C27" s="169">
+        <v>486</v>
+      </c>
+      <c r="D27" s="169">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
-[...17 lines deleted...]
-      <c r="F6" s="19" t="s">
+      <c r="E27" s="178">
+        <v>0</v>
+      </c>
+      <c r="F27" s="169">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...14 lines deleted...]
-      <c r="L6" s="19" t="s">
+      <c r="G27" s="169">
+        <v>333</v>
+      </c>
+      <c r="H27" s="169">
+        <v>236</v>
+      </c>
+      <c r="I27" s="169">
+        <v>0</v>
+      </c>
+      <c r="J27" s="178">
+        <v>0</v>
+      </c>
+      <c r="K27" s="169">
+        <v>49</v>
+      </c>
+      <c r="L27" s="169">
+        <v>48</v>
+      </c>
+      <c r="M27" s="178">
+        <v>0</v>
+      </c>
+      <c r="N27" s="194">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="165" t="s">
+        <v>297</v>
+      </c>
+      <c r="B28" s="96"/>
+      <c r="C28" s="96"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="96"/>
+      <c r="L28" s="96"/>
+      <c r="M28" s="96"/>
+      <c r="N28" s="100"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="190" t="s">
+        <v>298</v>
+      </c>
+      <c r="B29" s="169">
+        <v>255</v>
+      </c>
+      <c r="C29" s="169">
+        <v>250</v>
+      </c>
+      <c r="D29" s="169">
+        <v>1</v>
+      </c>
+      <c r="E29" s="178">
+        <v>0</v>
+      </c>
+      <c r="F29" s="169">
         <v>4</v>
       </c>
-      <c r="M6" s="19" t="s">
-[...38 lines deleted...]
-      <c r="L7" s="19" t="s">
+      <c r="G29" s="169">
+        <v>176</v>
+      </c>
+      <c r="H29" s="169">
+        <v>118</v>
+      </c>
+      <c r="I29" s="169">
+        <v>0</v>
+      </c>
+      <c r="J29" s="178">
+        <v>0</v>
+      </c>
+      <c r="K29" s="169">
+        <v>30</v>
+      </c>
+      <c r="L29" s="169">
+        <v>29</v>
+      </c>
+      <c r="M29" s="178">
+        <v>0</v>
+      </c>
+      <c r="N29" s="194">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="165" t="s">
+        <v>299</v>
+      </c>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+      <c r="D30" s="96"/>
+      <c r="E30" s="96"/>
+      <c r="F30" s="96"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="96"/>
+      <c r="N30" s="100"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="190" t="s">
+        <v>300</v>
+      </c>
+      <c r="B31" s="169">
+        <v>733</v>
+      </c>
+      <c r="C31" s="169">
+        <v>706</v>
+      </c>
+      <c r="D31" s="169">
+        <v>25</v>
+      </c>
+      <c r="E31" s="178">
+        <v>0</v>
+      </c>
+      <c r="F31" s="169">
+        <v>2</v>
+      </c>
+      <c r="G31" s="169">
+        <v>477</v>
+      </c>
+      <c r="H31" s="169">
+        <v>338</v>
+      </c>
+      <c r="I31" s="169">
+        <v>1</v>
+      </c>
+      <c r="J31" s="178">
+        <v>0</v>
+      </c>
+      <c r="K31" s="169">
+        <v>89</v>
+      </c>
+      <c r="L31" s="169">
+        <v>49</v>
+      </c>
+      <c r="M31" s="178">
+        <v>0</v>
+      </c>
+      <c r="N31" s="194">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="165" t="s">
+        <v>301</v>
+      </c>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="100"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="190" t="s">
+        <v>302</v>
+      </c>
+      <c r="B33" s="169">
+        <v>152</v>
+      </c>
+      <c r="C33" s="169">
+        <v>132</v>
+      </c>
+      <c r="D33" s="169">
+        <v>1</v>
+      </c>
+      <c r="E33" s="178">
+        <v>0</v>
+      </c>
+      <c r="F33" s="169">
+        <v>19</v>
+      </c>
+      <c r="G33" s="169">
+        <v>129</v>
+      </c>
+      <c r="H33" s="169">
+        <v>41</v>
+      </c>
+      <c r="I33" s="169">
+        <v>0</v>
+      </c>
+      <c r="J33" s="178">
+        <v>0</v>
+      </c>
+      <c r="K33" s="169">
+        <v>60</v>
+      </c>
+      <c r="L33" s="169">
+        <v>29</v>
+      </c>
+      <c r="M33" s="178">
+        <v>0</v>
+      </c>
+      <c r="N33" s="194">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="165" t="s">
+        <v>303</v>
+      </c>
+      <c r="B34" s="96"/>
+      <c r="C34" s="96"/>
+      <c r="D34" s="96"/>
+      <c r="E34" s="96"/>
+      <c r="F34" s="96"/>
+      <c r="G34" s="96"/>
+      <c r="H34" s="96"/>
+      <c r="I34" s="96"/>
+      <c r="J34" s="96"/>
+      <c r="K34" s="96"/>
+      <c r="L34" s="96"/>
+      <c r="M34" s="96"/>
+      <c r="N34" s="100"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="190" t="s">
+        <v>304</v>
+      </c>
+      <c r="B35" s="196">
+        <v>111</v>
+      </c>
+      <c r="C35" s="196">
+        <v>108</v>
+      </c>
+      <c r="D35" s="196">
+        <v>3</v>
+      </c>
+      <c r="E35" s="198">
+        <v>0</v>
+      </c>
+      <c r="F35" s="196">
+        <v>0</v>
+      </c>
+      <c r="G35" s="196">
+        <v>90</v>
+      </c>
+      <c r="H35" s="196">
+        <v>43</v>
+      </c>
+      <c r="I35" s="196">
+        <v>0</v>
+      </c>
+      <c r="J35" s="198">
+        <v>0</v>
+      </c>
+      <c r="K35" s="196">
+        <v>33</v>
+      </c>
+      <c r="L35" s="196">
         <v>14</v>
       </c>
-      <c r="M7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="N7" s="30" t="s">
+      <c r="M35" s="198">
+        <v>0</v>
+      </c>
+      <c r="N35" s="200">
         <v>21</v>
       </c>
     </row>
-    <row r="8" spans="1:14" ht="14.15" customHeight="1" x14ac:dyDescent="0.3">
-[...906 lines deleted...]
-      <c r="A36" s="71" t="s">
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="202" t="s">
         <v>305</v>
       </c>
-      <c r="B36" s="133"/>
-[...96 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B36" s="102"/>
+      <c r="C36" s="102"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+      <c r="K36" s="102"/>
+      <c r="L36" s="102"/>
+      <c r="M36" s="102"/>
+      <c r="N36" s="104"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="9"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="B35:B36"/>
-[...4 lines deleted...]
-    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="M31:M32"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="H31:H32"/>
     <mergeCell ref="I31:I32"/>
-    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="M27:M28"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="J27:J28"/>
-    <mergeCell ref="K27:K28"/>
-[...6 lines deleted...]
-    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="I27:I28"/>
-    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="M23:M24"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="J23:J24"/>
-    <mergeCell ref="K23:K24"/>
-[...6 lines deleted...]
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="H23:H24"/>
     <mergeCell ref="I23:I24"/>
-    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="M19:M20"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="J19:J20"/>
-    <mergeCell ref="K19:K20"/>
-[...6 lines deleted...]
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="I19:I20"/>
-    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="M15:M16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="J15:J16"/>
-    <mergeCell ref="K15:K16"/>
-[...6 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
     <mergeCell ref="I15:I16"/>
-    <mergeCell ref="M15:M16"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
-    <mergeCell ref="M13:M14"/>
-    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="I11:I12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J13:J14"/>
-    <mergeCell ref="F11:F12"/>
-[...2 lines deleted...]
-    <mergeCell ref="I11:I12"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="B8:B9"/>
-    <mergeCell ref="F8:F9"/>
-    <mergeCell ref="G8:G9"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="164" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1B00-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="27.59765625" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="6.8984375" customWidth="1"/>
+    <col min="1" max="1" width="27.625" customWidth="1"/>
+    <col min="2" max="2" width="6.875" customWidth="1"/>
+    <col min="3" max="3" width="6.125" customWidth="1"/>
+    <col min="4" max="4" width="6.625" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="6.625" customWidth="1"/>
+    <col min="7" max="7" width="6.875" customWidth="1"/>
+    <col min="8" max="8" width="6.125" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="6.875" customWidth="1"/>
     <col min="12" max="12" width="6.5" customWidth="1"/>
-    <col min="13" max="13" width="6.8984375" customWidth="1"/>
-    <col min="14" max="14" width="6.59765625" customWidth="1"/>
+    <col min="13" max="13" width="6.875" customWidth="1"/>
+    <col min="14" max="14" width="6.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="48" t="s">
+        <v>149</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="48" t="s">
         <v>150</v>
       </c>
-      <c r="B1" s="11"/>
-[...14 lines deleted...]
-      <c r="A2" s="11" t="s">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="49" t="s">
+        <v>71</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
+        <f>'10-2'!D4:F4</f>
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
+        <f>'10-2'!G4:J4</f>
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
+        <v>46</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="180" t="s">
+        <v>76</v>
+      </c>
+      <c r="B11" s="154">
+        <v>425</v>
+      </c>
+      <c r="C11" s="154">
+        <v>355</v>
+      </c>
+      <c r="D11" s="154">
+        <v>9</v>
+      </c>
+      <c r="E11" s="154">
+        <v>2</v>
+      </c>
+      <c r="F11" s="154">
+        <v>60</v>
+      </c>
+      <c r="G11" s="154">
+        <v>302</v>
+      </c>
+      <c r="H11" s="154">
+        <v>89</v>
+      </c>
+      <c r="I11" s="154">
+        <v>0</v>
+      </c>
+      <c r="J11" s="184">
+        <v>0</v>
+      </c>
+      <c r="K11" s="154">
+        <v>107</v>
+      </c>
+      <c r="L11" s="154">
+        <v>106</v>
+      </c>
+      <c r="M11" s="184">
+        <v>0</v>
+      </c>
+      <c r="N11" s="187">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="165" t="s">
+        <v>306</v>
+      </c>
+      <c r="B12" s="94"/>
+      <c r="C12" s="94"/>
+      <c r="D12" s="94"/>
+      <c r="E12" s="94"/>
+      <c r="F12" s="94"/>
+      <c r="G12" s="94"/>
+      <c r="H12" s="94"/>
+      <c r="I12" s="94"/>
+      <c r="J12" s="94"/>
+      <c r="K12" s="94"/>
+      <c r="L12" s="94"/>
+      <c r="M12" s="94"/>
+      <c r="N12" s="98"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="190" t="s">
+        <v>307</v>
+      </c>
+      <c r="B13" s="169">
+        <v>106</v>
+      </c>
+      <c r="C13" s="169">
+        <v>105</v>
+      </c>
+      <c r="D13" s="169">
+        <v>1</v>
+      </c>
+      <c r="E13" s="178">
+        <v>0</v>
+      </c>
+      <c r="F13" s="169">
+        <v>0</v>
+      </c>
+      <c r="G13" s="169">
+        <v>75</v>
+      </c>
+      <c r="H13" s="169">
+        <v>36</v>
+      </c>
+      <c r="I13" s="169">
+        <v>0</v>
+      </c>
+      <c r="J13" s="178">
+        <v>0</v>
+      </c>
+      <c r="K13" s="169">
+        <v>30</v>
+      </c>
+      <c r="L13" s="169">
+        <v>8</v>
+      </c>
+      <c r="M13" s="178">
+        <v>0</v>
+      </c>
+      <c r="N13" s="194">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="165" t="s">
+        <v>308</v>
+      </c>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="96"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="96"/>
+      <c r="H14" s="96"/>
+      <c r="I14" s="96"/>
+      <c r="J14" s="96"/>
+      <c r="K14" s="96"/>
+      <c r="L14" s="96"/>
+      <c r="M14" s="96"/>
+      <c r="N14" s="100"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="190" t="s">
+        <v>309</v>
+      </c>
+      <c r="B15" s="169">
+        <v>188</v>
+      </c>
+      <c r="C15" s="169">
+        <v>181</v>
+      </c>
+      <c r="D15" s="169">
+        <v>2</v>
+      </c>
+      <c r="E15" s="178">
+        <v>0</v>
+      </c>
+      <c r="F15" s="169">
+        <v>4</v>
+      </c>
+      <c r="G15" s="169">
+        <v>142</v>
+      </c>
+      <c r="H15" s="169">
+        <v>77</v>
+      </c>
+      <c r="I15" s="169">
+        <v>0</v>
+      </c>
+      <c r="J15" s="178">
+        <v>0</v>
+      </c>
+      <c r="K15" s="169">
+        <v>49</v>
+      </c>
+      <c r="L15" s="169">
+        <v>17</v>
+      </c>
+      <c r="M15" s="178">
+        <v>0</v>
+      </c>
+      <c r="N15" s="194">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="165" t="s">
+        <v>310</v>
+      </c>
+      <c r="B16" s="96"/>
+      <c r="C16" s="96"/>
+      <c r="D16" s="96"/>
+      <c r="E16" s="96"/>
+      <c r="F16" s="96"/>
+      <c r="G16" s="96"/>
+      <c r="H16" s="96"/>
+      <c r="I16" s="96"/>
+      <c r="J16" s="96"/>
+      <c r="K16" s="96"/>
+      <c r="L16" s="96"/>
+      <c r="M16" s="96"/>
+      <c r="N16" s="100"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="190" t="s">
+        <v>311</v>
+      </c>
+      <c r="B17" s="169">
+        <v>97</v>
+      </c>
+      <c r="C17" s="169">
+        <v>94</v>
+      </c>
+      <c r="D17" s="169">
+        <v>1</v>
+      </c>
+      <c r="E17" s="178">
+        <v>0</v>
+      </c>
+      <c r="F17" s="169">
+        <v>2</v>
+      </c>
+      <c r="G17" s="169">
+        <v>66</v>
+      </c>
+      <c r="H17" s="169">
+        <v>41</v>
+      </c>
+      <c r="I17" s="169">
+        <v>0</v>
+      </c>
+      <c r="J17" s="178">
+        <v>0</v>
+      </c>
+      <c r="K17" s="169">
+        <v>23</v>
+      </c>
+      <c r="L17" s="169">
+        <v>1</v>
+      </c>
+      <c r="M17" s="178">
+        <v>0</v>
+      </c>
+      <c r="N17" s="194">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="165" t="s">
+        <v>312</v>
+      </c>
+      <c r="B18" s="96"/>
+      <c r="C18" s="96"/>
+      <c r="D18" s="96"/>
+      <c r="E18" s="96"/>
+      <c r="F18" s="96"/>
+      <c r="G18" s="96"/>
+      <c r="H18" s="96"/>
+      <c r="I18" s="96"/>
+      <c r="J18" s="96"/>
+      <c r="K18" s="96"/>
+      <c r="L18" s="96"/>
+      <c r="M18" s="96"/>
+      <c r="N18" s="100"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="190" t="s">
+        <v>313</v>
+      </c>
+      <c r="B19" s="169">
+        <v>185</v>
+      </c>
+      <c r="C19" s="169">
+        <v>177</v>
+      </c>
+      <c r="D19" s="169">
+        <v>8</v>
+      </c>
+      <c r="E19" s="178">
+        <v>0</v>
+      </c>
+      <c r="F19" s="169">
+        <v>1</v>
+      </c>
+      <c r="G19" s="169">
         <v>151</v>
       </c>
-      <c r="B2" s="6"/>
-[...51 lines deleted...]
-      <c r="N4" s="42" t="s">
+      <c r="H19" s="169">
+        <v>74</v>
+      </c>
+      <c r="I19" s="169">
+        <v>0</v>
+      </c>
+      <c r="J19" s="178">
+        <v>0</v>
+      </c>
+      <c r="K19" s="169">
+        <v>52</v>
+      </c>
+      <c r="L19" s="169">
+        <v>25</v>
+      </c>
+      <c r="M19" s="178">
+        <v>0</v>
+      </c>
+      <c r="N19" s="194">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="165" t="s">
+        <v>314</v>
+      </c>
+      <c r="B20" s="96"/>
+      <c r="C20" s="96"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="96"/>
+      <c r="F20" s="96"/>
+      <c r="G20" s="96"/>
+      <c r="H20" s="96"/>
+      <c r="I20" s="96"/>
+      <c r="J20" s="96"/>
+      <c r="K20" s="96"/>
+      <c r="L20" s="96"/>
+      <c r="M20" s="96"/>
+      <c r="N20" s="100"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="190" t="s">
+        <v>315</v>
+      </c>
+      <c r="B21" s="169">
+        <v>590</v>
+      </c>
+      <c r="C21" s="169">
+        <v>565</v>
+      </c>
+      <c r="D21" s="169">
+        <v>21</v>
+      </c>
+      <c r="E21" s="178">
+        <v>0</v>
+      </c>
+      <c r="F21" s="169">
+        <v>4</v>
+      </c>
+      <c r="G21" s="169">
+        <v>391</v>
+      </c>
+      <c r="H21" s="169">
+        <v>282</v>
+      </c>
+      <c r="I21" s="169">
+        <v>0</v>
+      </c>
+      <c r="J21" s="178">
+        <v>0</v>
+      </c>
+      <c r="K21" s="169">
+        <v>62</v>
+      </c>
+      <c r="L21" s="169">
+        <v>46</v>
+      </c>
+      <c r="M21" s="178">
+        <v>0</v>
+      </c>
+      <c r="N21" s="194">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="165" t="s">
+        <v>316</v>
+      </c>
+      <c r="B22" s="96"/>
+      <c r="C22" s="96"/>
+      <c r="D22" s="96"/>
+      <c r="E22" s="96"/>
+      <c r="F22" s="96"/>
+      <c r="G22" s="96"/>
+      <c r="H22" s="96"/>
+      <c r="I22" s="96"/>
+      <c r="J22" s="96"/>
+      <c r="K22" s="96"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="96"/>
+      <c r="N22" s="100"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="190" t="s">
+        <v>317</v>
+      </c>
+      <c r="B23" s="169">
+        <v>229</v>
+      </c>
+      <c r="C23" s="169">
+        <v>222</v>
+      </c>
+      <c r="D23" s="169">
+        <v>6</v>
+      </c>
+      <c r="E23" s="169">
+        <v>0</v>
+      </c>
+      <c r="F23" s="169">
+        <v>1</v>
+      </c>
+      <c r="G23" s="169">
+        <v>197</v>
+      </c>
+      <c r="H23" s="169">
+        <v>108</v>
+      </c>
+      <c r="I23" s="169">
+        <v>1</v>
+      </c>
+      <c r="J23" s="169">
+        <v>1</v>
+      </c>
+      <c r="K23" s="169">
+        <v>53</v>
+      </c>
+      <c r="L23" s="169">
+        <v>34</v>
+      </c>
+      <c r="M23" s="178">
+        <v>0</v>
+      </c>
+      <c r="N23" s="194">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="165" t="s">
+        <v>318</v>
+      </c>
+      <c r="B24" s="96"/>
+      <c r="C24" s="96"/>
+      <c r="D24" s="96"/>
+      <c r="E24" s="96"/>
+      <c r="F24" s="96"/>
+      <c r="G24" s="96"/>
+      <c r="H24" s="96"/>
+      <c r="I24" s="96"/>
+      <c r="J24" s="96"/>
+      <c r="K24" s="96"/>
+      <c r="L24" s="96"/>
+      <c r="M24" s="96"/>
+      <c r="N24" s="100"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="190" t="s">
+        <v>319</v>
+      </c>
+      <c r="B25" s="169">
+        <v>568</v>
+      </c>
+      <c r="C25" s="169">
+        <v>546</v>
+      </c>
+      <c r="D25" s="169">
+        <v>9</v>
+      </c>
+      <c r="E25" s="169">
+        <v>6</v>
+      </c>
+      <c r="F25" s="169">
+        <v>7</v>
+      </c>
+      <c r="G25" s="169">
+        <v>465</v>
+      </c>
+      <c r="H25" s="169">
+        <v>254</v>
+      </c>
+      <c r="I25" s="169">
+        <v>2</v>
+      </c>
+      <c r="J25" s="169">
+        <v>5</v>
+      </c>
+      <c r="K25" s="169">
+        <v>96</v>
+      </c>
+      <c r="L25" s="169">
+        <v>108</v>
+      </c>
+      <c r="M25" s="178">
+        <v>0</v>
+      </c>
+      <c r="N25" s="194">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="165" t="s">
+        <v>320</v>
+      </c>
+      <c r="B26" s="96"/>
+      <c r="C26" s="96"/>
+      <c r="D26" s="96"/>
+      <c r="E26" s="96"/>
+      <c r="F26" s="96"/>
+      <c r="G26" s="96"/>
+      <c r="H26" s="96"/>
+      <c r="I26" s="96"/>
+      <c r="J26" s="96"/>
+      <c r="K26" s="96"/>
+      <c r="L26" s="96"/>
+      <c r="M26" s="96"/>
+      <c r="N26" s="100"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="190" t="s">
+        <v>321</v>
+      </c>
+      <c r="B27" s="169">
         <v>38</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="9" t="s">
+      <c r="C27" s="169">
+        <v>36</v>
+      </c>
+      <c r="D27" s="169">
+        <v>1</v>
+      </c>
+      <c r="E27" s="178">
+        <v>0</v>
+      </c>
+      <c r="F27" s="169">
+        <v>2</v>
+      </c>
+      <c r="G27" s="169">
+        <v>24</v>
+      </c>
+      <c r="H27" s="169">
+        <v>12</v>
+      </c>
+      <c r="I27" s="169">
+        <v>0</v>
+      </c>
+      <c r="J27" s="178">
+        <v>0</v>
+      </c>
+      <c r="K27" s="169">
+        <v>11</v>
+      </c>
+      <c r="L27" s="169">
+        <v>1</v>
+      </c>
+      <c r="M27" s="178">
+        <v>0</v>
+      </c>
+      <c r="N27" s="194">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="165" t="s">
+        <v>322</v>
+      </c>
+      <c r="B28" s="96"/>
+      <c r="C28" s="96"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="96"/>
+      <c r="L28" s="96"/>
+      <c r="M28" s="96"/>
+      <c r="N28" s="100"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="190" t="s">
+        <v>323</v>
+      </c>
+      <c r="B29" s="169">
+        <v>64</v>
+      </c>
+      <c r="C29" s="169">
+        <v>62</v>
+      </c>
+      <c r="D29" s="169">
+        <v>1</v>
+      </c>
+      <c r="E29" s="178">
+        <v>0</v>
+      </c>
+      <c r="F29" s="169">
+        <v>2</v>
+      </c>
+      <c r="G29" s="169">
         <v>45</v>
       </c>
-      <c r="C5" s="8"/>
-[...26 lines deleted...]
-      <c r="D6" s="19" t="s">
+      <c r="H29" s="169">
+        <v>22</v>
+      </c>
+      <c r="I29" s="169">
+        <v>0</v>
+      </c>
+      <c r="J29" s="178">
+        <v>0</v>
+      </c>
+      <c r="K29" s="169">
+        <v>17</v>
+      </c>
+      <c r="L29" s="169">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
-[...11 lines deleted...]
-      <c r="I6" s="19" t="s">
+      <c r="M29" s="178">
+        <v>0</v>
+      </c>
+      <c r="N29" s="194">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="165" t="s">
+        <v>324</v>
+      </c>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+      <c r="D30" s="96"/>
+      <c r="E30" s="96"/>
+      <c r="F30" s="96"/>
+      <c r="G30" s="96"/>
+      <c r="H30" s="96"/>
+      <c r="I30" s="96"/>
+      <c r="J30" s="96"/>
+      <c r="K30" s="96"/>
+      <c r="L30" s="96"/>
+      <c r="M30" s="96"/>
+      <c r="N30" s="100"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="190" t="s">
+        <v>325</v>
+      </c>
+      <c r="B31" s="169">
+        <v>43</v>
+      </c>
+      <c r="C31" s="169">
+        <v>41</v>
+      </c>
+      <c r="D31" s="169">
+        <v>1</v>
+      </c>
+      <c r="E31" s="178">
+        <v>0</v>
+      </c>
+      <c r="F31" s="169">
+        <v>1</v>
+      </c>
+      <c r="G31" s="169">
+        <v>35</v>
+      </c>
+      <c r="H31" s="169">
+        <v>19</v>
+      </c>
+      <c r="I31" s="169">
+        <v>0</v>
+      </c>
+      <c r="J31" s="178">
+        <v>0</v>
+      </c>
+      <c r="K31" s="169">
+        <v>13</v>
+      </c>
+      <c r="L31" s="169">
+        <v>3</v>
+      </c>
+      <c r="M31" s="178">
+        <v>0</v>
+      </c>
+      <c r="N31" s="194">
         <v>7</v>
       </c>
-      <c r="J6" s="41" t="s">
-[...840 lines deleted...]
-      <c r="A32" s="66" t="s">
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="165" t="s">
         <v>326</v>
       </c>
-      <c r="B32" s="126"/>
-[...78 lines deleted...]
-      <c r="A37" s="46" t="s">
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="D32" s="96"/>
+      <c r="E32" s="96"/>
+      <c r="F32" s="96"/>
+      <c r="G32" s="96"/>
+      <c r="H32" s="96"/>
+      <c r="I32" s="96"/>
+      <c r="J32" s="96"/>
+      <c r="K32" s="96"/>
+      <c r="L32" s="96"/>
+      <c r="M32" s="96"/>
+      <c r="N32" s="100"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="43"/>
+      <c r="B33" s="95"/>
+      <c r="C33" s="95"/>
+      <c r="D33" s="95"/>
+      <c r="E33" s="95"/>
+      <c r="F33" s="95"/>
+      <c r="G33" s="95"/>
+      <c r="H33" s="95"/>
+      <c r="I33" s="95"/>
+      <c r="J33" s="95"/>
+      <c r="K33" s="95"/>
+      <c r="L33" s="95"/>
+      <c r="M33" s="95"/>
+      <c r="N33" s="99"/>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="44"/>
+      <c r="B34" s="96"/>
+      <c r="C34" s="96"/>
+      <c r="D34" s="96"/>
+      <c r="E34" s="96"/>
+      <c r="F34" s="96"/>
+      <c r="G34" s="96"/>
+      <c r="H34" s="96"/>
+      <c r="I34" s="96"/>
+      <c r="J34" s="96"/>
+      <c r="K34" s="96"/>
+      <c r="L34" s="96"/>
+      <c r="M34" s="96"/>
+      <c r="N34" s="100"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="43"/>
+      <c r="B35" s="101"/>
+      <c r="C35" s="101"/>
+      <c r="D35" s="101"/>
+      <c r="E35" s="101"/>
+      <c r="F35" s="101"/>
+      <c r="G35" s="101"/>
+      <c r="H35" s="101"/>
+      <c r="I35" s="101"/>
+      <c r="J35" s="101"/>
+      <c r="K35" s="101"/>
+      <c r="L35" s="101"/>
+      <c r="M35" s="101"/>
+      <c r="N35" s="103"/>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="45"/>
+      <c r="B36" s="102"/>
+      <c r="C36" s="102"/>
+      <c r="D36" s="102"/>
+      <c r="E36" s="102"/>
+      <c r="F36" s="102"/>
+      <c r="G36" s="102"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+      <c r="K36" s="102"/>
+      <c r="L36" s="102"/>
+      <c r="M36" s="102"/>
+      <c r="N36" s="104"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
-      <c r="B37" s="21"/>
-[...78 lines deleted...]
-      <c r="D42" t="str">
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="9"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+    </row>
+    <row r="42" spans="4:5" hidden="1">
+      <c r="D42" s="105" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" t="str">
+      <c r="E42" s="105" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="H11:H12"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="C11:C12"/>
-    <mergeCell ref="G4:J4"/>
-[...13 lines deleted...]
-    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="J15:J16"/>
     <mergeCell ref="K15:K16"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="I13:I14"/>
-    <mergeCell ref="B13:B14"/>
-[...3 lines deleted...]
-    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="N17:N18"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="H15:H16"/>
-    <mergeCell ref="K11:K12"/>
-[...8 lines deleted...]
-    <mergeCell ref="N13:N14"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
-    <mergeCell ref="L17:L18"/>
-[...1 lines deleted...]
-    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
-    <mergeCell ref="L19:L20"/>
-[...10 lines deleted...]
-    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="K23:K24"/>
-    <mergeCell ref="M21:M22"/>
-[...1 lines deleted...]
-    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
-    <mergeCell ref="L23:L24"/>
-[...8 lines deleted...]
-    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
-    <mergeCell ref="M25:M26"/>
-[...1 lines deleted...]
-    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
-    <mergeCell ref="L27:L28"/>
-[...8 lines deleted...]
-    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
-    <mergeCell ref="M29:M30"/>
-[...1 lines deleted...]
-    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...8 lines deleted...]
-    <mergeCell ref="E31:E32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="165" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="85"/>
-[...14 lines deleted...]
-      <c r="A2" s="85" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="86"/>
-[...14 lines deleted...]
-      <c r="A3" s="10" t="s">
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="10"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="116">
+        <v>10430</v>
+      </c>
+      <c r="C11" s="116">
+        <v>6003</v>
+      </c>
+      <c r="D11" s="116">
+        <v>2055</v>
+      </c>
+      <c r="E11" s="116">
+        <v>1834</v>
+      </c>
+      <c r="F11" s="116">
+        <v>538</v>
+      </c>
+      <c r="G11" s="116">
+        <v>8653</v>
+      </c>
+      <c r="H11" s="116">
+        <v>3389</v>
+      </c>
+      <c r="I11" s="116">
+        <v>915</v>
+      </c>
+      <c r="J11" s="116">
+        <v>1409</v>
+      </c>
+      <c r="K11" s="116">
+        <v>1249</v>
+      </c>
+      <c r="L11" s="116">
+        <v>1691</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>203</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="B13" s="128">
+        <v>11151</v>
+      </c>
+      <c r="C13" s="128">
+        <v>5110</v>
+      </c>
+      <c r="D13" s="128">
+        <v>1032</v>
+      </c>
+      <c r="E13" s="128">
+        <v>4799</v>
+      </c>
+      <c r="F13" s="128">
+        <v>210</v>
+      </c>
+      <c r="G13" s="128">
+        <v>9788</v>
+      </c>
+      <c r="H13" s="128">
+        <v>3287</v>
+      </c>
+      <c r="I13" s="128">
+        <v>226</v>
+      </c>
+      <c r="J13" s="128">
+        <v>4160</v>
+      </c>
+      <c r="K13" s="128">
+        <v>1216</v>
+      </c>
+      <c r="L13" s="128">
+        <v>899</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>205</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>206</v>
+      </c>
+      <c r="B15" s="128">
+        <v>27159</v>
+      </c>
+      <c r="C15" s="128">
+        <v>12082</v>
+      </c>
+      <c r="D15" s="128">
+        <v>3231</v>
+      </c>
+      <c r="E15" s="128">
+        <v>9070</v>
+      </c>
+      <c r="F15" s="128">
+        <v>2777</v>
+      </c>
+      <c r="G15" s="128">
+        <v>22615</v>
+      </c>
+      <c r="H15" s="128">
+        <v>6611</v>
+      </c>
+      <c r="I15" s="128">
+        <v>443</v>
+      </c>
+      <c r="J15" s="128">
+        <v>10627</v>
+      </c>
+      <c r="K15" s="128">
+        <v>2785</v>
+      </c>
+      <c r="L15" s="128">
+        <v>2150</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>4544</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>207</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="B17" s="128">
+        <v>45800</v>
+      </c>
+      <c r="C17" s="128">
+        <v>19756</v>
+      </c>
+      <c r="D17" s="128">
+        <v>5124</v>
+      </c>
+      <c r="E17" s="128">
+        <v>16751</v>
+      </c>
+      <c r="F17" s="128">
+        <v>4169</v>
+      </c>
+      <c r="G17" s="128">
+        <v>37048</v>
+      </c>
+      <c r="H17" s="128">
+        <v>11160</v>
+      </c>
+      <c r="I17" s="128">
+        <v>686</v>
+      </c>
+      <c r="J17" s="128">
+        <v>14471</v>
+      </c>
+      <c r="K17" s="128">
+        <v>4262</v>
+      </c>
+      <c r="L17" s="128">
+        <v>6468</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>8752</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>209</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="B19" s="128">
+        <v>59550</v>
+      </c>
+      <c r="C19" s="128">
+        <v>27927</v>
+      </c>
+      <c r="D19" s="128">
+        <v>8247</v>
+      </c>
+      <c r="E19" s="128">
+        <v>22124</v>
+      </c>
+      <c r="F19" s="128">
+        <v>1252</v>
+      </c>
+      <c r="G19" s="128">
+        <v>48722</v>
+      </c>
+      <c r="H19" s="128">
+        <v>16524</v>
+      </c>
+      <c r="I19" s="128">
+        <v>1264</v>
+      </c>
+      <c r="J19" s="128">
+        <v>19656</v>
+      </c>
+      <c r="K19" s="128">
+        <v>4528</v>
+      </c>
+      <c r="L19" s="128">
+        <v>6749</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>10828</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>211</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="128">
+        <v>16734</v>
+      </c>
+      <c r="C21" s="128">
+        <v>6689</v>
+      </c>
+      <c r="D21" s="128">
+        <v>1113</v>
+      </c>
+      <c r="E21" s="128">
+        <v>8364</v>
+      </c>
+      <c r="F21" s="128">
+        <v>568</v>
+      </c>
+      <c r="G21" s="128">
+        <v>14279</v>
+      </c>
+      <c r="H21" s="128">
+        <v>3632</v>
+      </c>
+      <c r="I21" s="128">
+        <v>139</v>
+      </c>
+      <c r="J21" s="128">
+        <v>8076</v>
+      </c>
+      <c r="K21" s="128">
+        <v>1471</v>
+      </c>
+      <c r="L21" s="128">
+        <v>960</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>2455</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>213</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="128">
+        <v>14154</v>
+      </c>
+      <c r="C23" s="128">
+        <v>6961</v>
+      </c>
+      <c r="D23" s="128">
+        <v>4775</v>
+      </c>
+      <c r="E23" s="128">
+        <v>1582</v>
+      </c>
+      <c r="F23" s="128">
+        <v>835</v>
+      </c>
+      <c r="G23" s="128">
+        <v>10369</v>
+      </c>
+      <c r="H23" s="128">
+        <v>3050</v>
+      </c>
+      <c r="I23" s="128">
+        <v>363</v>
+      </c>
+      <c r="J23" s="128">
+        <v>1123</v>
+      </c>
+      <c r="K23" s="128">
+        <v>2624</v>
+      </c>
+      <c r="L23" s="128">
+        <v>3210</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>215</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="B25" s="128">
+        <v>51317</v>
+      </c>
+      <c r="C25" s="128">
+        <v>20586</v>
+      </c>
+      <c r="D25" s="128">
+        <v>7421</v>
+      </c>
+      <c r="E25" s="128">
+        <v>22620</v>
+      </c>
+      <c r="F25" s="128">
+        <v>690</v>
+      </c>
+      <c r="G25" s="128">
+        <v>43748</v>
+      </c>
+      <c r="H25" s="128">
+        <v>11084</v>
+      </c>
+      <c r="I25" s="128">
+        <v>1766</v>
+      </c>
+      <c r="J25" s="128">
+        <v>21601</v>
+      </c>
+      <c r="K25" s="128">
+        <v>4608</v>
+      </c>
+      <c r="L25" s="128">
+        <v>4690</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>7569</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>218</v>
+      </c>
+      <c r="B27" s="128">
+        <v>3471</v>
+      </c>
+      <c r="C27" s="128">
+        <v>2465</v>
+      </c>
+      <c r="D27" s="128">
+        <v>505</v>
+      </c>
+      <c r="E27" s="128">
+        <v>442</v>
+      </c>
+      <c r="F27" s="128">
+        <v>59</v>
+      </c>
+      <c r="G27" s="128">
+        <v>2923</v>
+      </c>
+      <c r="H27" s="128">
+        <v>1591</v>
+      </c>
+      <c r="I27" s="128">
+        <v>18</v>
+      </c>
+      <c r="J27" s="128">
+        <v>261</v>
+      </c>
+      <c r="K27" s="128">
+        <v>578</v>
+      </c>
+      <c r="L27" s="128">
+        <v>475</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>219</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>220</v>
+      </c>
+      <c r="B29" s="128">
+        <v>95968</v>
+      </c>
+      <c r="C29" s="128">
+        <v>40325</v>
+      </c>
+      <c r="D29" s="128">
+        <v>18895</v>
+      </c>
+      <c r="E29" s="128">
+        <v>32273</v>
+      </c>
+      <c r="F29" s="128">
+        <v>4476</v>
+      </c>
+      <c r="G29" s="128">
+        <v>76594</v>
+      </c>
+      <c r="H29" s="128">
+        <v>19642</v>
+      </c>
+      <c r="I29" s="128">
+        <v>1543</v>
+      </c>
+      <c r="J29" s="128">
+        <v>30540</v>
+      </c>
+      <c r="K29" s="128">
+        <v>10509</v>
+      </c>
+      <c r="L29" s="128">
+        <v>14361</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>19374</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>221</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>222</v>
+      </c>
+      <c r="B31" s="128">
+        <v>418</v>
+      </c>
+      <c r="C31" s="128">
+        <v>357</v>
+      </c>
+      <c r="D31" s="128">
+        <v>45</v>
+      </c>
+      <c r="E31" s="130">
+        <v>0</v>
+      </c>
+      <c r="F31" s="128">
+        <v>16</v>
+      </c>
+      <c r="G31" s="128">
+        <v>681</v>
+      </c>
+      <c r="H31" s="128">
+        <v>234</v>
+      </c>
+      <c r="I31" s="128">
+        <v>42</v>
+      </c>
+      <c r="J31" s="130">
+        <v>0</v>
+      </c>
+      <c r="K31" s="128">
+        <v>134</v>
+      </c>
+      <c r="L31" s="128">
+        <v>271</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="132">
+        <v>-263</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>223</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>224</v>
+      </c>
+      <c r="B33" s="128">
+        <v>1174</v>
+      </c>
+      <c r="C33" s="128">
+        <v>980</v>
+      </c>
+      <c r="D33" s="128">
+        <v>186</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="128">
+        <v>8</v>
+      </c>
+      <c r="G33" s="128">
+        <v>1121</v>
+      </c>
+      <c r="H33" s="128">
+        <v>348</v>
+      </c>
+      <c r="I33" s="128">
+        <v>115</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="128">
+        <v>225</v>
+      </c>
+      <c r="L33" s="128">
+        <v>433</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="132">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>225</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>226</v>
+      </c>
+      <c r="B35" s="128">
+        <v>301</v>
+      </c>
+      <c r="C35" s="128">
+        <v>257</v>
+      </c>
+      <c r="D35" s="128">
+        <v>11</v>
+      </c>
+      <c r="E35" s="128">
+        <v>31</v>
+      </c>
+      <c r="F35" s="128">
+        <v>3</v>
+      </c>
+      <c r="G35" s="128">
+        <v>456</v>
+      </c>
+      <c r="H35" s="128">
+        <v>193</v>
+      </c>
+      <c r="I35" s="128">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
-[...970 lines deleted...]
-      <c r="A36" s="64" t="s">
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="128">
+        <v>79</v>
+      </c>
+      <c r="L35" s="128">
+        <v>179</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
+        <v>-155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
-      <c r="B36" s="79"/>
-[...97 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
-    <mergeCell ref="H31:H32"/>
-[...5 lines deleted...]
-    <mergeCell ref="J31:J32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
-    <mergeCell ref="G33:G34"/>
-    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="K29:K30"/>
-    <mergeCell ref="L29:L30"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="N29:N30"/>
-    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="M27:M28"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="L25:L26"/>
-[...4 lines deleted...]
-    <mergeCell ref="K27:K28"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="L21:L22"/>
-[...6 lines deleted...]
-    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="I17:I18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" firstPageNumber="140" orientation="landscape" useFirstPageNumber="1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
+  <dimension ref="A1:N43"/>
+  <sheetViews>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
+  <cols>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
+        <f>'10-2'!D4:F4</f>
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
+        <f>'10-2'!G4:J4</f>
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="117">
+        <v>913620</v>
+      </c>
+      <c r="C11" s="117">
+        <v>322544</v>
+      </c>
+      <c r="D11" s="117">
+        <v>107909</v>
+      </c>
+      <c r="E11" s="117">
+        <v>275121</v>
+      </c>
+      <c r="F11" s="117">
+        <v>208046</v>
+      </c>
+      <c r="G11" s="117">
+        <v>784618</v>
+      </c>
+      <c r="H11" s="117">
+        <v>204553</v>
+      </c>
+      <c r="I11" s="117">
+        <v>16829</v>
+      </c>
+      <c r="J11" s="117">
+        <v>203963</v>
+      </c>
+      <c r="K11" s="117">
+        <v>82024</v>
+      </c>
+      <c r="L11" s="117">
+        <v>277249</v>
+      </c>
+      <c r="M11" s="120">
+        <v>0</v>
+      </c>
+      <c r="N11" s="123">
+        <v>129002</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>154</v>
+      </c>
+      <c r="B13" s="128">
+        <v>205017</v>
+      </c>
+      <c r="C13" s="128">
+        <v>23851</v>
+      </c>
+      <c r="D13" s="128">
+        <v>1345</v>
+      </c>
+      <c r="E13" s="128">
+        <v>38308</v>
+      </c>
+      <c r="F13" s="128">
+        <v>141513</v>
+      </c>
+      <c r="G13" s="128">
+        <v>198533</v>
+      </c>
+      <c r="H13" s="128">
+        <v>18497</v>
+      </c>
+      <c r="I13" s="128">
+        <v>241</v>
+      </c>
+      <c r="J13" s="128">
+        <v>9002</v>
+      </c>
+      <c r="K13" s="128">
+        <v>3517</v>
+      </c>
+      <c r="L13" s="128">
+        <v>167275</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>6484</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>155</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B15" s="128">
+        <v>23915</v>
+      </c>
+      <c r="C15" s="128">
+        <v>17557</v>
+      </c>
+      <c r="D15" s="128">
+        <v>1190</v>
+      </c>
+      <c r="E15" s="128">
+        <v>3656</v>
+      </c>
+      <c r="F15" s="128">
+        <v>1512</v>
+      </c>
+      <c r="G15" s="128">
+        <v>20037</v>
+      </c>
+      <c r="H15" s="128">
+        <v>11524</v>
+      </c>
+      <c r="I15" s="128">
+        <v>239</v>
+      </c>
+      <c r="J15" s="128">
+        <v>1289</v>
+      </c>
+      <c r="K15" s="128">
+        <v>2519</v>
+      </c>
+      <c r="L15" s="128">
+        <v>4465</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="B17" s="128">
+        <v>34149</v>
+      </c>
+      <c r="C17" s="128">
+        <v>21437</v>
+      </c>
+      <c r="D17" s="128">
+        <v>3572</v>
+      </c>
+      <c r="E17" s="128">
+        <v>8536</v>
+      </c>
+      <c r="F17" s="128">
+        <v>604</v>
+      </c>
+      <c r="G17" s="128">
+        <v>28545</v>
+      </c>
+      <c r="H17" s="128">
+        <v>14018</v>
+      </c>
+      <c r="I17" s="128">
+        <v>573</v>
+      </c>
+      <c r="J17" s="128">
+        <v>479</v>
+      </c>
+      <c r="K17" s="128">
+        <v>4230</v>
+      </c>
+      <c r="L17" s="128">
+        <v>9245</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>5604</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B19" s="128">
+        <v>63099</v>
+      </c>
+      <c r="C19" s="128">
+        <v>17726</v>
+      </c>
+      <c r="D19" s="128">
+        <v>4532</v>
+      </c>
+      <c r="E19" s="128">
+        <v>26728</v>
+      </c>
+      <c r="F19" s="128">
+        <v>14114</v>
+      </c>
+      <c r="G19" s="128">
+        <v>56468</v>
+      </c>
+      <c r="H19" s="128">
+        <v>13315</v>
+      </c>
+      <c r="I19" s="128">
+        <v>997</v>
+      </c>
+      <c r="J19" s="128">
+        <v>24108</v>
+      </c>
+      <c r="K19" s="128">
+        <v>3991</v>
+      </c>
+      <c r="L19" s="128">
+        <v>14056</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>6632</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="B21" s="128">
+        <v>34160</v>
+      </c>
+      <c r="C21" s="128">
+        <v>18660</v>
+      </c>
+      <c r="D21" s="128">
+        <v>5026</v>
+      </c>
+      <c r="E21" s="128">
+        <v>10101</v>
+      </c>
+      <c r="F21" s="128">
+        <v>374</v>
+      </c>
+      <c r="G21" s="128">
+        <v>28027</v>
+      </c>
+      <c r="H21" s="128">
+        <v>12715</v>
+      </c>
+      <c r="I21" s="128">
+        <v>510</v>
+      </c>
+      <c r="J21" s="128">
+        <v>2015</v>
+      </c>
+      <c r="K21" s="128">
+        <v>4471</v>
+      </c>
+      <c r="L21" s="128">
+        <v>8315</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>6134</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>163</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="128">
+        <v>30122</v>
+      </c>
+      <c r="C23" s="128">
+        <v>12742</v>
+      </c>
+      <c r="D23" s="128">
+        <v>3160</v>
+      </c>
+      <c r="E23" s="128">
+        <v>11047</v>
+      </c>
+      <c r="F23" s="128">
+        <v>3174</v>
+      </c>
+      <c r="G23" s="128">
+        <v>25615</v>
+      </c>
+      <c r="H23" s="128">
+        <v>9362</v>
+      </c>
+      <c r="I23" s="128">
+        <v>579</v>
+      </c>
+      <c r="J23" s="128">
+        <v>9822</v>
+      </c>
+      <c r="K23" s="128">
+        <v>3427</v>
+      </c>
+      <c r="L23" s="128">
+        <v>2425</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>4507</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25" s="128">
+        <v>14462</v>
+      </c>
+      <c r="C25" s="128">
+        <v>7549</v>
+      </c>
+      <c r="D25" s="128">
+        <v>1436</v>
+      </c>
+      <c r="E25" s="128">
+        <v>2810</v>
+      </c>
+      <c r="F25" s="128">
+        <v>2667</v>
+      </c>
+      <c r="G25" s="128">
+        <v>9997</v>
+      </c>
+      <c r="H25" s="128">
+        <v>4137</v>
+      </c>
+      <c r="I25" s="128">
+        <v>192</v>
+      </c>
+      <c r="J25" s="128">
+        <v>2762</v>
+      </c>
+      <c r="K25" s="128">
+        <v>1306</v>
+      </c>
+      <c r="L25" s="128">
+        <v>1599</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>4465</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27" s="128">
+        <v>55203</v>
+      </c>
+      <c r="C27" s="128">
+        <v>19123</v>
+      </c>
+      <c r="D27" s="128">
+        <v>9487</v>
+      </c>
+      <c r="E27" s="128">
+        <v>23786</v>
+      </c>
+      <c r="F27" s="128">
+        <v>2806</v>
+      </c>
+      <c r="G27" s="128">
+        <v>45522</v>
+      </c>
+      <c r="H27" s="128">
+        <v>11917</v>
+      </c>
+      <c r="I27" s="128">
+        <v>1193</v>
+      </c>
+      <c r="J27" s="128">
+        <v>21355</v>
+      </c>
+      <c r="K27" s="128">
+        <v>4918</v>
+      </c>
+      <c r="L27" s="128">
+        <v>6139</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>9681</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29" s="128">
+        <v>58609</v>
+      </c>
+      <c r="C29" s="128">
+        <v>21302</v>
+      </c>
+      <c r="D29" s="128">
+        <v>11927</v>
+      </c>
+      <c r="E29" s="128">
+        <v>18753</v>
+      </c>
+      <c r="F29" s="128">
+        <v>6627</v>
+      </c>
+      <c r="G29" s="128">
+        <v>45302</v>
+      </c>
+      <c r="H29" s="128">
+        <v>11116</v>
+      </c>
+      <c r="I29" s="128">
+        <v>2492</v>
+      </c>
+      <c r="J29" s="128">
+        <v>17233</v>
+      </c>
+      <c r="K29" s="128">
+        <v>6215</v>
+      </c>
+      <c r="L29" s="128">
+        <v>8247</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>13306</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31" s="128">
+        <v>1252</v>
+      </c>
+      <c r="C31" s="128">
+        <v>706</v>
+      </c>
+      <c r="D31" s="128">
+        <v>38</v>
+      </c>
+      <c r="E31" s="128">
+        <v>275</v>
+      </c>
+      <c r="F31" s="128">
+        <v>233</v>
+      </c>
+      <c r="G31" s="128">
+        <v>751</v>
+      </c>
+      <c r="H31" s="128">
+        <v>92</v>
+      </c>
+      <c r="I31" s="128">
+        <v>9</v>
+      </c>
+      <c r="J31" s="128">
+        <v>254</v>
+      </c>
+      <c r="K31" s="128">
+        <v>107</v>
+      </c>
+      <c r="L31" s="128">
+        <v>289</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="132">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" s="128">
+        <v>2050</v>
+      </c>
+      <c r="C33" s="128">
+        <v>1635</v>
+      </c>
+      <c r="D33" s="128">
+        <v>264</v>
+      </c>
+      <c r="E33" s="128">
+        <v>110</v>
+      </c>
+      <c r="F33" s="128">
+        <v>41</v>
+      </c>
+      <c r="G33" s="128">
+        <v>1538</v>
+      </c>
+      <c r="H33" s="128">
+        <v>1092</v>
+      </c>
+      <c r="I33" s="128">
+        <v>20</v>
+      </c>
+      <c r="J33" s="128">
+        <v>76</v>
+      </c>
+      <c r="K33" s="128">
+        <v>437</v>
+      </c>
+      <c r="L33" s="128">
+        <v>-88</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="132">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>175</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>176</v>
+      </c>
+      <c r="B35" s="128">
+        <v>24984</v>
+      </c>
+      <c r="C35" s="128">
+        <v>15051</v>
+      </c>
+      <c r="D35" s="128">
+        <v>2756</v>
+      </c>
+      <c r="E35" s="128">
+        <v>3266</v>
+      </c>
+      <c r="F35" s="128">
+        <v>3911</v>
+      </c>
+      <c r="G35" s="128">
+        <v>18731</v>
+      </c>
+      <c r="H35" s="128">
+        <v>10739</v>
+      </c>
+      <c r="I35" s="128">
+        <v>459</v>
+      </c>
+      <c r="J35" s="128">
+        <v>1239</v>
+      </c>
+      <c r="K35" s="128">
+        <v>4071</v>
+      </c>
+      <c r="L35" s="128">
+        <v>2222</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
+        <v>6253</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
+        <v>177</v>
+      </c>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3" t="str">
+        <f>'10-2'!A39</f>
+        <v>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</v>
+      </c>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
+        <f>TEXT(D41,"##,##0")</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="3" t="str">
+        <f>TEXT(E41,"##,##0")</f>
+        <v>0</v>
+      </c>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="181">
+    <mergeCell ref="L8:L9"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="G5:L5"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="A5:A10"/>
+    <mergeCell ref="D4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="I35:I36"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
+  <pageSetup paperSize="9" firstPageNumber="141" orientation="landscape" useFirstPageNumber="1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
+  <dimension ref="A1:N43"/>
+  <sheetViews>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
+  <cols>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>110</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
+        <f>'10-2'!D4:F4</f>
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
+        <f>'10-2'!G4:J4</f>
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="116">
+        <v>5685</v>
+      </c>
+      <c r="C11" s="116">
+        <v>1294</v>
+      </c>
+      <c r="D11" s="116">
+        <v>942</v>
+      </c>
+      <c r="E11" s="116">
+        <v>753</v>
+      </c>
+      <c r="F11" s="116">
+        <v>2696</v>
+      </c>
+      <c r="G11" s="116">
+        <v>2385</v>
+      </c>
+      <c r="H11" s="116">
+        <v>575</v>
+      </c>
+      <c r="I11" s="116">
+        <v>226</v>
+      </c>
+      <c r="J11" s="116">
+        <v>368</v>
+      </c>
+      <c r="K11" s="116">
+        <v>560</v>
+      </c>
+      <c r="L11" s="116">
+        <v>655</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="128">
+        <v>3603</v>
+      </c>
+      <c r="C13" s="128">
+        <v>1248</v>
+      </c>
+      <c r="D13" s="128">
+        <v>259</v>
+      </c>
+      <c r="E13" s="128">
+        <v>1730</v>
+      </c>
+      <c r="F13" s="128">
+        <v>365</v>
+      </c>
+      <c r="G13" s="128">
+        <v>3236</v>
+      </c>
+      <c r="H13" s="128">
+        <v>788</v>
+      </c>
+      <c r="I13" s="128">
+        <v>37</v>
+      </c>
+      <c r="J13" s="128">
+        <v>1406</v>
+      </c>
+      <c r="K13" s="128">
+        <v>512</v>
+      </c>
+      <c r="L13" s="128">
+        <v>493</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15" s="128">
+        <v>16099</v>
+      </c>
+      <c r="C15" s="128">
+        <v>10809</v>
+      </c>
+      <c r="D15" s="128">
+        <v>2031</v>
+      </c>
+      <c r="E15" s="128">
+        <v>1755</v>
+      </c>
+      <c r="F15" s="128">
+        <v>1504</v>
+      </c>
+      <c r="G15" s="128">
+        <v>12528</v>
+      </c>
+      <c r="H15" s="128">
+        <v>7152</v>
+      </c>
+      <c r="I15" s="128">
+        <v>127</v>
+      </c>
+      <c r="J15" s="128">
+        <v>922</v>
+      </c>
+      <c r="K15" s="128">
+        <v>2445</v>
+      </c>
+      <c r="L15" s="128">
+        <v>1882</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>3571</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17" s="128">
+        <v>11472</v>
+      </c>
+      <c r="C17" s="128">
+        <v>2967</v>
+      </c>
+      <c r="D17" s="128">
+        <v>2405</v>
+      </c>
+      <c r="E17" s="128">
+        <v>5407</v>
+      </c>
+      <c r="F17" s="128">
+        <v>693</v>
+      </c>
+      <c r="G17" s="128">
+        <v>9097</v>
+      </c>
+      <c r="H17" s="128">
+        <v>2374</v>
+      </c>
+      <c r="I17" s="128">
+        <v>340</v>
+      </c>
+      <c r="J17" s="128">
+        <v>3498</v>
+      </c>
+      <c r="K17" s="128">
+        <v>1373</v>
+      </c>
+      <c r="L17" s="128">
+        <v>1512</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>184</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>185</v>
+      </c>
+      <c r="B19" s="128">
+        <v>10875</v>
+      </c>
+      <c r="C19" s="128">
+        <v>5846</v>
+      </c>
+      <c r="D19" s="128">
+        <v>1005</v>
+      </c>
+      <c r="E19" s="128">
+        <v>3591</v>
+      </c>
+      <c r="F19" s="128">
+        <v>433</v>
+      </c>
+      <c r="G19" s="128">
+        <v>8478</v>
+      </c>
+      <c r="H19" s="128">
+        <v>3036</v>
+      </c>
+      <c r="I19" s="128">
+        <v>42</v>
+      </c>
+      <c r="J19" s="128">
+        <v>3104</v>
+      </c>
+      <c r="K19" s="128">
+        <v>1273</v>
+      </c>
+      <c r="L19" s="128">
+        <v>1023</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>186</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>187</v>
+      </c>
+      <c r="B21" s="128">
+        <v>3919</v>
+      </c>
+      <c r="C21" s="128">
+        <v>2023</v>
+      </c>
+      <c r="D21" s="128">
+        <v>672</v>
+      </c>
+      <c r="E21" s="128">
+        <v>608</v>
+      </c>
+      <c r="F21" s="128">
+        <v>615</v>
+      </c>
+      <c r="G21" s="128">
+        <v>2460</v>
+      </c>
+      <c r="H21" s="128">
+        <v>902</v>
+      </c>
+      <c r="I21" s="128">
+        <v>25</v>
+      </c>
+      <c r="J21" s="128">
+        <v>578</v>
+      </c>
+      <c r="K21" s="128">
+        <v>330</v>
+      </c>
+      <c r="L21" s="128">
+        <v>625</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>188</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>189</v>
+      </c>
+      <c r="B23" s="128">
+        <v>35766</v>
+      </c>
+      <c r="C23" s="128">
+        <v>4030</v>
+      </c>
+      <c r="D23" s="128">
+        <v>3880</v>
+      </c>
+      <c r="E23" s="128">
+        <v>27752</v>
+      </c>
+      <c r="F23" s="128">
+        <v>104</v>
+      </c>
+      <c r="G23" s="128">
+        <v>31788</v>
+      </c>
+      <c r="H23" s="128">
+        <v>2210</v>
+      </c>
+      <c r="I23" s="128">
+        <v>845</v>
+      </c>
+      <c r="J23" s="128">
+        <v>24723</v>
+      </c>
+      <c r="K23" s="128">
+        <v>1249</v>
+      </c>
+      <c r="L23" s="128">
+        <v>2762</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>190</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>191</v>
+      </c>
+      <c r="B25" s="128">
+        <v>716</v>
+      </c>
+      <c r="C25" s="128">
+        <v>590</v>
+      </c>
+      <c r="D25" s="128">
+        <v>59</v>
+      </c>
+      <c r="E25" s="128">
+        <v>8</v>
+      </c>
+      <c r="F25" s="128">
+        <v>59</v>
+      </c>
+      <c r="G25" s="128">
+        <v>633</v>
+      </c>
+      <c r="H25" s="128">
+        <v>312</v>
+      </c>
+      <c r="I25" s="128">
+        <v>4</v>
+      </c>
+      <c r="J25" s="128">
+        <v>3</v>
+      </c>
+      <c r="K25" s="128">
+        <v>122</v>
+      </c>
+      <c r="L25" s="128">
+        <v>193</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>192</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27" s="128">
+        <v>1987</v>
+      </c>
+      <c r="C27" s="128">
+        <v>1734</v>
+      </c>
+      <c r="D27" s="128">
+        <v>136</v>
+      </c>
+      <c r="E27" s="128">
+        <v>56</v>
+      </c>
+      <c r="F27" s="128">
+        <v>61</v>
+      </c>
+      <c r="G27" s="128">
+        <v>1578</v>
+      </c>
+      <c r="H27" s="128">
+        <v>825</v>
+      </c>
+      <c r="I27" s="128">
+        <v>8</v>
+      </c>
+      <c r="J27" s="128">
+        <v>49</v>
+      </c>
+      <c r="K27" s="128">
+        <v>308</v>
+      </c>
+      <c r="L27" s="128">
+        <v>389</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>194</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29" s="128">
+        <v>14614</v>
+      </c>
+      <c r="C29" s="128">
+        <v>7136</v>
+      </c>
+      <c r="D29" s="128">
+        <v>1860</v>
+      </c>
+      <c r="E29" s="128">
+        <v>4669</v>
+      </c>
+      <c r="F29" s="128">
+        <v>949</v>
+      </c>
+      <c r="G29" s="128">
+        <v>11973</v>
+      </c>
+      <c r="H29" s="128">
+        <v>4303</v>
+      </c>
+      <c r="I29" s="128">
+        <v>399</v>
+      </c>
+      <c r="J29" s="128">
+        <v>4051</v>
+      </c>
+      <c r="K29" s="128">
+        <v>1493</v>
+      </c>
+      <c r="L29" s="128">
+        <v>1727</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>196</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="B31" s="128">
+        <v>6416</v>
+      </c>
+      <c r="C31" s="128">
+        <v>4481</v>
+      </c>
+      <c r="D31" s="128">
+        <v>634</v>
+      </c>
+      <c r="E31" s="128">
+        <v>606</v>
+      </c>
+      <c r="F31" s="128">
+        <v>695</v>
+      </c>
+      <c r="G31" s="128">
+        <v>4731</v>
+      </c>
+      <c r="H31" s="128">
+        <v>2990</v>
+      </c>
+      <c r="I31" s="128">
+        <v>67</v>
+      </c>
+      <c r="J31" s="128">
+        <v>288</v>
+      </c>
+      <c r="K31" s="128">
+        <v>797</v>
+      </c>
+      <c r="L31" s="128">
+        <v>588</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="132">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>198</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="B33" s="128">
+        <v>2409</v>
+      </c>
+      <c r="C33" s="128">
+        <v>1841</v>
+      </c>
+      <c r="D33" s="128">
+        <v>295</v>
+      </c>
+      <c r="E33" s="128">
+        <v>63</v>
+      </c>
+      <c r="F33" s="128">
+        <v>210</v>
+      </c>
+      <c r="G33" s="128">
+        <v>2101</v>
+      </c>
+      <c r="H33" s="128">
+        <v>1135</v>
+      </c>
+      <c r="I33" s="128">
+        <v>13</v>
+      </c>
+      <c r="J33" s="128">
+        <v>33</v>
+      </c>
+      <c r="K33" s="128">
+        <v>451</v>
+      </c>
+      <c r="L33" s="128">
+        <v>468</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="132">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>200</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>201</v>
+      </c>
+      <c r="B35" s="128">
+        <v>1699</v>
+      </c>
+      <c r="C35" s="128">
+        <v>1380</v>
+      </c>
+      <c r="D35" s="128">
+        <v>159</v>
+      </c>
+      <c r="E35" s="128">
+        <v>101</v>
+      </c>
+      <c r="F35" s="128">
+        <v>59</v>
+      </c>
+      <c r="G35" s="128">
+        <v>1276</v>
+      </c>
+      <c r="H35" s="128">
+        <v>628</v>
+      </c>
+      <c r="I35" s="128">
+        <v>7</v>
+      </c>
+      <c r="J35" s="128">
+        <v>44</v>
+      </c>
+      <c r="K35" s="128">
+        <v>413</v>
+      </c>
+      <c r="L35" s="128">
+        <v>184</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
+        <v>202</v>
+      </c>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
+        <f>TEXT(D41,"##,##0")</f>
+        <v>0</v>
+      </c>
+      <c r="E42" s="3" t="str">
+        <f>TEXT(E41,"##,##0")</f>
+        <v>0</v>
+      </c>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
+    </row>
+  </sheetData>
+  <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:D34"/>
+    <mergeCell ref="E33:E34"/>
+    <mergeCell ref="F33:F34"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="D35:D36"/>
+    <mergeCell ref="E35:E36"/>
+    <mergeCell ref="H35:H36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="G35:G36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="D25:D26"/>
+    <mergeCell ref="E25:E26"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="H25:H26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:E22"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="H21:H22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
     <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="L19:L20"/>
-    <mergeCell ref="H19:H20"/>
-[...7 lines deleted...]
-    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
-    <mergeCell ref="H15:H16"/>
-[...1 lines deleted...]
-    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="N11:N12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
-    <mergeCell ref="H13:H14"/>
-    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="L13:L14"/>
-[...10 lines deleted...]
-    <mergeCell ref="B13:B14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
     <mergeCell ref="B8:B9"/>
-    <mergeCell ref="F8:F9"/>
-[...1 lines deleted...]
-    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
-    <mergeCell ref="I11:I12"/>
-    <mergeCell ref="L11:L12"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="M11:M12"/>
-    <mergeCell ref="N11:N12"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" firstPageNumber="140" orientation="landscape" useFirstPageNumber="1"/>
+  <pageSetup paperSize="9" firstPageNumber="142" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="A3" s="87" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>112</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="116">
+        <v>9710</v>
+      </c>
+      <c r="C11" s="116">
+        <v>5308</v>
+      </c>
+      <c r="D11" s="116">
+        <v>2039</v>
+      </c>
+      <c r="E11" s="116">
+        <v>1834</v>
+      </c>
+      <c r="F11" s="116">
+        <v>528</v>
+      </c>
+      <c r="G11" s="116">
+        <v>8203</v>
+      </c>
+      <c r="H11" s="116">
+        <v>2948</v>
+      </c>
+      <c r="I11" s="116">
+        <v>914</v>
+      </c>
+      <c r="J11" s="116">
+        <v>1409</v>
+      </c>
+      <c r="K11" s="116">
+        <v>1249</v>
+      </c>
+      <c r="L11" s="116">
+        <v>1683</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>203</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="B13" s="128">
+        <v>9706</v>
+      </c>
+      <c r="C13" s="128">
+        <v>3738</v>
+      </c>
+      <c r="D13" s="128">
+        <v>904</v>
+      </c>
+      <c r="E13" s="128">
+        <v>4136</v>
+      </c>
+      <c r="F13" s="128">
+        <v>928</v>
+      </c>
+      <c r="G13" s="128">
+        <v>9006</v>
+      </c>
+      <c r="H13" s="128">
+        <v>2948</v>
+      </c>
+      <c r="I13" s="128">
+        <v>222</v>
+      </c>
+      <c r="J13" s="128">
+        <v>3813</v>
+      </c>
+      <c r="K13" s="128">
+        <v>1186</v>
+      </c>
+      <c r="L13" s="128">
+        <v>837</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>205</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>206</v>
+      </c>
+      <c r="B15" s="128">
+        <v>26286</v>
+      </c>
+      <c r="C15" s="128">
+        <v>9824</v>
+      </c>
+      <c r="D15" s="128">
+        <v>3191</v>
+      </c>
+      <c r="E15" s="128">
+        <v>8863</v>
+      </c>
+      <c r="F15" s="128">
+        <v>4408</v>
+      </c>
+      <c r="G15" s="128">
+        <v>22060</v>
+      </c>
+      <c r="H15" s="128">
+        <v>6123</v>
+      </c>
+      <c r="I15" s="128">
+        <v>442</v>
+      </c>
+      <c r="J15" s="128">
+        <v>10662</v>
+      </c>
+      <c r="K15" s="128">
+        <v>2758</v>
+      </c>
+      <c r="L15" s="128">
+        <v>2075</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>207</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="B17" s="128">
+        <v>33563</v>
+      </c>
+      <c r="C17" s="128">
+        <v>11002</v>
+      </c>
+      <c r="D17" s="128">
+        <v>4231</v>
+      </c>
+      <c r="E17" s="128">
+        <v>11016</v>
+      </c>
+      <c r="F17" s="128">
+        <v>7315</v>
+      </c>
+      <c r="G17" s="128">
+        <v>27611</v>
+      </c>
+      <c r="H17" s="128">
+        <v>8101</v>
+      </c>
+      <c r="I17" s="128">
+        <v>658</v>
+      </c>
+      <c r="J17" s="128">
+        <v>8904</v>
+      </c>
+      <c r="K17" s="128">
+        <v>3965</v>
+      </c>
+      <c r="L17" s="128">
+        <v>5984</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>5952</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>209</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="B19" s="128">
+        <v>39239</v>
+      </c>
+      <c r="C19" s="128">
+        <v>18603</v>
+      </c>
+      <c r="D19" s="128">
+        <v>7623</v>
+      </c>
+      <c r="E19" s="128">
+        <v>11582</v>
+      </c>
+      <c r="F19" s="128">
+        <v>1431</v>
+      </c>
+      <c r="G19" s="128">
+        <v>32106</v>
+      </c>
+      <c r="H19" s="128">
+        <v>11269</v>
+      </c>
+      <c r="I19" s="128">
+        <v>1228</v>
+      </c>
+      <c r="J19" s="128">
+        <v>9681</v>
+      </c>
+      <c r="K19" s="128">
+        <v>4062</v>
+      </c>
+      <c r="L19" s="128">
+        <v>5865</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>7133</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>211</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="128">
+        <v>14858</v>
+      </c>
+      <c r="C21" s="128">
+        <v>4626</v>
+      </c>
+      <c r="D21" s="128">
+        <v>928</v>
+      </c>
+      <c r="E21" s="128">
+        <v>8094</v>
+      </c>
+      <c r="F21" s="128">
+        <v>1210</v>
+      </c>
+      <c r="G21" s="128">
+        <v>13157</v>
+      </c>
+      <c r="H21" s="128">
+        <v>2875</v>
+      </c>
+      <c r="I21" s="128">
+        <v>137</v>
+      </c>
+      <c r="J21" s="128">
+        <v>7809</v>
+      </c>
+      <c r="K21" s="128">
+        <v>1412</v>
+      </c>
+      <c r="L21" s="128">
+        <v>924</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>213</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="128">
+        <v>11995</v>
+      </c>
+      <c r="C23" s="128">
+        <v>5846</v>
+      </c>
+      <c r="D23" s="128">
+        <v>4553</v>
+      </c>
+      <c r="E23" s="128">
+        <v>1394</v>
+      </c>
+      <c r="F23" s="128">
+        <v>203</v>
+      </c>
+      <c r="G23" s="128">
+        <v>8809</v>
+      </c>
+      <c r="H23" s="128">
+        <v>2369</v>
+      </c>
+      <c r="I23" s="128">
+        <v>360</v>
+      </c>
+      <c r="J23" s="128">
+        <v>1033</v>
+      </c>
+      <c r="K23" s="128">
+        <v>2526</v>
+      </c>
+      <c r="L23" s="128">
+        <v>2521</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>215</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="B25" s="128">
+        <v>44970</v>
+      </c>
+      <c r="C25" s="128">
+        <v>13601</v>
+      </c>
+      <c r="D25" s="128">
+        <v>7028</v>
+      </c>
+      <c r="E25" s="128">
+        <v>21553</v>
+      </c>
+      <c r="F25" s="128">
+        <v>2788</v>
+      </c>
+      <c r="G25" s="128">
+        <v>39460</v>
+      </c>
+      <c r="H25" s="128">
+        <v>8023</v>
+      </c>
+      <c r="I25" s="128">
+        <v>1735</v>
+      </c>
+      <c r="J25" s="128">
+        <v>20949</v>
+      </c>
+      <c r="K25" s="128">
+        <v>4356</v>
+      </c>
+      <c r="L25" s="128">
+        <v>4397</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>5509</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>218</v>
+      </c>
+      <c r="B27" s="128">
+        <v>2870</v>
+      </c>
+      <c r="C27" s="128">
+        <v>1870</v>
+      </c>
+      <c r="D27" s="128">
+        <v>477</v>
+      </c>
+      <c r="E27" s="128">
+        <v>393</v>
+      </c>
+      <c r="F27" s="128">
+        <v>129</v>
+      </c>
+      <c r="G27" s="128">
+        <v>2713</v>
+      </c>
+      <c r="H27" s="128">
+        <v>1446</v>
+      </c>
+      <c r="I27" s="128">
+        <v>17</v>
+      </c>
+      <c r="J27" s="128">
+        <v>214</v>
+      </c>
+      <c r="K27" s="128">
+        <v>577</v>
+      </c>
+      <c r="L27" s="128">
+        <v>458</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>219</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>220</v>
+      </c>
+      <c r="B29" s="128">
+        <v>56247</v>
+      </c>
+      <c r="C29" s="128">
+        <v>23813</v>
+      </c>
+      <c r="D29" s="128">
+        <v>17622</v>
+      </c>
+      <c r="E29" s="128">
+        <v>11751</v>
+      </c>
+      <c r="F29" s="128">
+        <v>3061</v>
+      </c>
+      <c r="G29" s="128">
+        <v>47904</v>
+      </c>
+      <c r="H29" s="128">
+        <v>11918</v>
+      </c>
+      <c r="I29" s="128">
+        <v>1310</v>
+      </c>
+      <c r="J29" s="128">
+        <v>10788</v>
+      </c>
+      <c r="K29" s="128">
+        <v>8959</v>
+      </c>
+      <c r="L29" s="128">
+        <v>14929</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>8343</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>221</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>222</v>
+      </c>
+      <c r="B31" s="128">
+        <v>418</v>
+      </c>
+      <c r="C31" s="128">
+        <v>357</v>
+      </c>
+      <c r="D31" s="128">
+        <v>45</v>
+      </c>
+      <c r="E31" s="130">
+        <v>0</v>
+      </c>
+      <c r="F31" s="128">
+        <v>16</v>
+      </c>
+      <c r="G31" s="128">
+        <v>681</v>
+      </c>
+      <c r="H31" s="128">
+        <v>234</v>
+      </c>
+      <c r="I31" s="128">
+        <v>42</v>
+      </c>
+      <c r="J31" s="130">
+        <v>0</v>
+      </c>
+      <c r="K31" s="128">
+        <v>134</v>
+      </c>
+      <c r="L31" s="128">
+        <v>271</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="132">
+        <v>-263</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>223</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>224</v>
+      </c>
+      <c r="B33" s="128">
+        <v>1174</v>
+      </c>
+      <c r="C33" s="128">
+        <v>980</v>
+      </c>
+      <c r="D33" s="128">
+        <v>186</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="128">
+        <v>8</v>
+      </c>
+      <c r="G33" s="128">
+        <v>1121</v>
+      </c>
+      <c r="H33" s="128">
+        <v>348</v>
+      </c>
+      <c r="I33" s="128">
+        <v>115</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="128">
+        <v>225</v>
+      </c>
+      <c r="L33" s="128">
+        <v>433</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="132">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>225</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>226</v>
+      </c>
+      <c r="B35" s="128">
+        <v>301</v>
+      </c>
+      <c r="C35" s="128">
+        <v>257</v>
+      </c>
+      <c r="D35" s="128">
+        <v>11</v>
+      </c>
+      <c r="E35" s="128">
+        <v>31</v>
+      </c>
+      <c r="F35" s="128">
+        <v>3</v>
+      </c>
+      <c r="G35" s="128">
+        <v>456</v>
+      </c>
+      <c r="H35" s="128">
+        <v>193</v>
+      </c>
+      <c r="I35" s="128">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
-[...1078 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="128">
+        <v>79</v>
+      </c>
+      <c r="L35" s="128">
+        <v>179</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
+        <v>-155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
+        <v>227</v>
+      </c>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="F8:F9"/>
-[...4 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="E13:E14"/>
-    <mergeCell ref="M11:M12"/>
-[...4 lines deleted...]
-    <mergeCell ref="K15:K16"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
-    <mergeCell ref="L15:L16"/>
-[...8 lines deleted...]
-    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
-    <mergeCell ref="M17:M18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
-    <mergeCell ref="L19:L20"/>
-[...8 lines deleted...]
-    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="K23:K24"/>
-    <mergeCell ref="M21:M22"/>
-[...1 lines deleted...]
-    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
-    <mergeCell ref="L23:L24"/>
-[...8 lines deleted...]
-    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
-    <mergeCell ref="M25:M26"/>
-[...1 lines deleted...]
-    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
-    <mergeCell ref="L27:L28"/>
-[...8 lines deleted...]
-    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
-    <mergeCell ref="M29:M30"/>
-[...1 lines deleted...]
-    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...8 lines deleted...]
-    <mergeCell ref="E31:E32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" firstPageNumber="141" orientation="landscape" useFirstPageNumber="1"/>
+  <pageSetup paperSize="9" firstPageNumber="143" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-[...57 lines deleted...]
-      <c r="D4" s="84" t="str">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>113</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="117">
+        <v>122714</v>
+      </c>
+      <c r="C11" s="117">
+        <v>87012</v>
+      </c>
+      <c r="D11" s="117">
+        <v>2913</v>
+      </c>
+      <c r="E11" s="117">
+        <v>28183</v>
+      </c>
+      <c r="F11" s="117">
+        <v>4606</v>
+      </c>
+      <c r="G11" s="117">
+        <v>97675</v>
+      </c>
+      <c r="H11" s="117">
+        <v>36694</v>
+      </c>
+      <c r="I11" s="117">
+        <v>176</v>
+      </c>
+      <c r="J11" s="117">
+        <v>26599</v>
+      </c>
+      <c r="K11" s="117">
+        <v>305</v>
+      </c>
+      <c r="L11" s="117">
+        <v>33900</v>
+      </c>
+      <c r="M11" s="120">
+        <v>0</v>
+      </c>
+      <c r="N11" s="123">
+        <v>25039</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="126" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>154</v>
+      </c>
+      <c r="B13" s="128">
+        <v>7685</v>
+      </c>
+      <c r="C13" s="128">
+        <v>7304</v>
+      </c>
+      <c r="D13" s="128">
+        <v>6</v>
+      </c>
+      <c r="E13" s="128">
+        <v>365</v>
+      </c>
+      <c r="F13" s="128">
+        <v>10</v>
+      </c>
+      <c r="G13" s="128">
+        <v>6369</v>
+      </c>
+      <c r="H13" s="128">
+        <v>3001</v>
+      </c>
+      <c r="I13" s="128">
+        <v>12</v>
+      </c>
+      <c r="J13" s="128">
+        <v>216</v>
+      </c>
+      <c r="K13" s="128">
+        <v>17</v>
+      </c>
+      <c r="L13" s="128">
+        <v>3123</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>155</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>156</v>
+      </c>
+      <c r="B15" s="128">
+        <v>1918</v>
+      </c>
+      <c r="C15" s="128">
+        <v>1778</v>
+      </c>
+      <c r="D15" s="128">
+        <v>24</v>
+      </c>
+      <c r="E15" s="128">
+        <v>34</v>
+      </c>
+      <c r="F15" s="128">
+        <v>82</v>
+      </c>
+      <c r="G15" s="128">
+        <v>1561</v>
+      </c>
+      <c r="H15" s="128">
+        <v>484</v>
+      </c>
+      <c r="I15" s="130">
+        <v>0</v>
+      </c>
+      <c r="J15" s="128">
+        <v>16</v>
+      </c>
+      <c r="K15" s="128">
+        <v>4</v>
+      </c>
+      <c r="L15" s="128">
+        <v>1057</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>157</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="B17" s="128">
+        <v>3880</v>
+      </c>
+      <c r="C17" s="128">
+        <v>3841</v>
+      </c>
+      <c r="D17" s="128">
+        <v>35</v>
+      </c>
+      <c r="E17" s="128">
+        <v>2</v>
+      </c>
+      <c r="F17" s="128">
+        <v>3</v>
+      </c>
+      <c r="G17" s="128">
+        <v>3924</v>
+      </c>
+      <c r="H17" s="128">
+        <v>3338</v>
+      </c>
+      <c r="I17" s="128">
+        <v>8</v>
+      </c>
+      <c r="J17" s="128">
+        <v>16</v>
+      </c>
+      <c r="K17" s="128">
         <v>5</v>
       </c>
-      <c r="H6" s="19" t="s">
+      <c r="L17" s="128">
+        <v>557</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>159</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>160</v>
+      </c>
+      <c r="B19" s="128">
+        <v>6431</v>
+      </c>
+      <c r="C19" s="128">
+        <v>5473</v>
+      </c>
+      <c r="D19" s="128">
+        <v>84</v>
+      </c>
+      <c r="E19" s="128">
+        <v>828</v>
+      </c>
+      <c r="F19" s="128">
+        <v>47</v>
+      </c>
+      <c r="G19" s="128">
+        <v>5552</v>
+      </c>
+      <c r="H19" s="128">
+        <v>3958</v>
+      </c>
+      <c r="I19" s="128">
+        <v>14</v>
+      </c>
+      <c r="J19" s="128">
+        <v>100</v>
+      </c>
+      <c r="K19" s="128">
+        <v>7</v>
+      </c>
+      <c r="L19" s="128">
+        <v>1474</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>161</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>162</v>
+      </c>
+      <c r="B21" s="128">
+        <v>5732</v>
+      </c>
+      <c r="C21" s="128">
+        <v>4176</v>
+      </c>
+      <c r="D21" s="128">
+        <v>34</v>
+      </c>
+      <c r="E21" s="128">
+        <v>1292</v>
+      </c>
+      <c r="F21" s="128">
+        <v>230</v>
+      </c>
+      <c r="G21" s="128">
+        <v>5337</v>
+      </c>
+      <c r="H21" s="128">
+        <v>3679</v>
+      </c>
+      <c r="I21" s="128">
+        <v>9</v>
+      </c>
+      <c r="J21" s="128">
+        <v>1490</v>
+      </c>
+      <c r="K21" s="128">
+        <v>12</v>
+      </c>
+      <c r="L21" s="128">
+        <v>147</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>163</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>164</v>
+      </c>
+      <c r="B23" s="128">
+        <v>3755</v>
+      </c>
+      <c r="C23" s="128">
+        <v>3612</v>
+      </c>
+      <c r="D23" s="128">
+        <v>26</v>
+      </c>
+      <c r="E23" s="128">
+        <v>62</v>
+      </c>
+      <c r="F23" s="128">
+        <v>56</v>
+      </c>
+      <c r="G23" s="128">
+        <v>2924</v>
+      </c>
+      <c r="H23" s="128">
+        <v>967</v>
+      </c>
+      <c r="I23" s="128">
+        <v>4</v>
+      </c>
+      <c r="J23" s="128">
+        <v>64</v>
+      </c>
+      <c r="K23" s="128">
+        <v>5</v>
+      </c>
+      <c r="L23" s="128">
+        <v>1884</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>166</v>
+      </c>
+      <c r="B25" s="128">
+        <v>2159</v>
+      </c>
+      <c r="C25" s="128">
+        <v>1483</v>
+      </c>
+      <c r="D25" s="128">
+        <v>129</v>
+      </c>
+      <c r="E25" s="128">
+        <v>463</v>
+      </c>
+      <c r="F25" s="128">
+        <v>85</v>
+      </c>
+      <c r="G25" s="128">
+        <v>1206</v>
+      </c>
+      <c r="H25" s="128">
+        <v>699</v>
+      </c>
+      <c r="I25" s="128">
+        <v>1</v>
+      </c>
+      <c r="J25" s="128">
+        <v>364</v>
+      </c>
+      <c r="K25" s="128">
+        <v>10</v>
+      </c>
+      <c r="L25" s="128">
+        <v>132</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>168</v>
+      </c>
+      <c r="B27" s="128">
+        <v>12385</v>
+      </c>
+      <c r="C27" s="128">
+        <v>7623</v>
+      </c>
+      <c r="D27" s="128">
+        <v>224</v>
+      </c>
+      <c r="E27" s="128">
+        <v>4356</v>
+      </c>
+      <c r="F27" s="128">
+        <v>182</v>
+      </c>
+      <c r="G27" s="128">
+        <v>9651</v>
+      </c>
+      <c r="H27" s="128">
+        <v>2464</v>
+      </c>
+      <c r="I27" s="128">
+        <v>16</v>
+      </c>
+      <c r="J27" s="128">
+        <v>4471</v>
+      </c>
+      <c r="K27" s="128">
+        <v>13</v>
+      </c>
+      <c r="L27" s="128">
+        <v>2687</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>2734</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>169</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>170</v>
+      </c>
+      <c r="B29" s="128">
+        <v>9208</v>
+      </c>
+      <c r="C29" s="128">
+        <v>6633</v>
+      </c>
+      <c r="D29" s="128">
+        <v>389</v>
+      </c>
+      <c r="E29" s="128">
+        <v>2026</v>
+      </c>
+      <c r="F29" s="128">
+        <v>160</v>
+      </c>
+      <c r="G29" s="128">
+        <v>7401</v>
+      </c>
+      <c r="H29" s="128">
+        <v>597</v>
+      </c>
+      <c r="I29" s="128">
+        <v>15</v>
+      </c>
+      <c r="J29" s="128">
+        <v>1591</v>
+      </c>
+      <c r="K29" s="128">
         <v>6</v>
       </c>
-      <c r="I6" s="19" t="s">
-[...44 lines deleted...]
-      <c r="J7" s="41" t="s">
+      <c r="L29" s="128">
+        <v>5193</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>171</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31" s="128">
+        <v>1107</v>
+      </c>
+      <c r="C31" s="128">
+        <v>1065</v>
+      </c>
+      <c r="D31" s="128">
+        <v>0</v>
+      </c>
+      <c r="E31" s="128">
+        <v>42</v>
+      </c>
+      <c r="F31" s="130">
+        <v>0</v>
+      </c>
+      <c r="G31" s="128">
+        <v>974</v>
+      </c>
+      <c r="H31" s="128">
+        <v>807</v>
+      </c>
+      <c r="I31" s="130">
+        <v>0</v>
+      </c>
+      <c r="J31" s="128">
+        <v>21</v>
+      </c>
+      <c r="K31" s="130">
+        <v>0</v>
+      </c>
+      <c r="L31" s="128">
+        <v>147</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="132">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>173</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>174</v>
+      </c>
+      <c r="B33" s="128">
+        <v>551</v>
+      </c>
+      <c r="C33" s="128">
+        <v>487</v>
+      </c>
+      <c r="D33" s="128">
+        <v>3</v>
+      </c>
+      <c r="E33" s="128">
+        <v>18</v>
+      </c>
+      <c r="F33" s="128">
+        <v>43</v>
+      </c>
+      <c r="G33" s="128">
+        <v>596</v>
+      </c>
+      <c r="H33" s="128">
+        <v>129</v>
+      </c>
+      <c r="I33" s="128">
+        <v>1</v>
+      </c>
+      <c r="J33" s="128">
+        <v>24</v>
+      </c>
+      <c r="K33" s="128">
+        <v>3</v>
+      </c>
+      <c r="L33" s="128">
+        <v>438</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="132">
+        <v>-44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>175</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>176</v>
+      </c>
+      <c r="B35" s="128">
+        <v>5501</v>
+      </c>
+      <c r="C35" s="128">
+        <v>4850</v>
+      </c>
+      <c r="D35" s="128">
+        <v>127</v>
+      </c>
+      <c r="E35" s="128">
+        <v>487</v>
+      </c>
+      <c r="F35" s="128">
+        <v>38</v>
+      </c>
+      <c r="G35" s="128">
+        <v>4694</v>
+      </c>
+      <c r="H35" s="128">
+        <v>2097</v>
+      </c>
+      <c r="I35" s="128">
+        <v>6</v>
+      </c>
+      <c r="J35" s="128">
+        <v>57</v>
+      </c>
+      <c r="K35" s="128">
         <v>13</v>
       </c>
-      <c r="K7" s="19" t="s">
-[...1024 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="L35" s="128">
+        <v>2521</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
+        <v>177</v>
+      </c>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3" t="str">
+        <f>'10-2'!A39</f>
+        <v>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</v>
+      </c>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
-    <mergeCell ref="H31:H32"/>
-[...5 lines deleted...]
-    <mergeCell ref="J31:J32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
-    <mergeCell ref="G33:G34"/>
-    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="K29:K30"/>
-    <mergeCell ref="L29:L30"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="N29:N30"/>
-    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="M27:M28"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="L25:L26"/>
-[...4 lines deleted...]
-    <mergeCell ref="K27:K28"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="L21:L22"/>
-[...10 lines deleted...]
-    <mergeCell ref="J17:J18"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="L19:L20"/>
-    <mergeCell ref="H19:H20"/>
-[...2 lines deleted...]
-    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
-    <mergeCell ref="G17:G18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
-    <mergeCell ref="H15:H16"/>
-[...4 lines deleted...]
-    <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...12 lines deleted...]
-    <mergeCell ref="H13:H14"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" firstPageNumber="142" orientation="landscape" useFirstPageNumber="1"/>
+  <pageSetup paperSize="9" firstPageNumber="144" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>114</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
+        <f>'10-2'!D4:F4</f>
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
+        <f>'10-2'!G4:J4</f>
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="N5" s="13" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="116">
+        <v>2205</v>
+      </c>
+      <c r="C11" s="116">
+        <v>2125</v>
+      </c>
+      <c r="D11" s="116">
+        <v>9</v>
+      </c>
+      <c r="E11" s="116">
+        <v>62</v>
+      </c>
+      <c r="F11" s="116">
+        <v>9</v>
+      </c>
+      <c r="G11" s="116">
+        <v>1895</v>
+      </c>
+      <c r="H11" s="116">
+        <v>584</v>
+      </c>
+      <c r="I11" s="116">
+        <v>5</v>
+      </c>
+      <c r="J11" s="116">
+        <v>21</v>
+      </c>
+      <c r="K11" s="116">
+        <v>31</v>
+      </c>
+      <c r="L11" s="116">
+        <v>1254</v>
+      </c>
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>179</v>
+      </c>
+      <c r="B13" s="128">
+        <v>840</v>
+      </c>
+      <c r="C13" s="128">
+        <v>709</v>
+      </c>
+      <c r="D13" s="128">
+        <v>25</v>
+      </c>
+      <c r="E13" s="128">
+        <v>82</v>
+      </c>
+      <c r="F13" s="128">
+        <v>24</v>
+      </c>
+      <c r="G13" s="128">
+        <v>657</v>
+      </c>
+      <c r="H13" s="128">
+        <v>603</v>
+      </c>
+      <c r="I13" s="128">
+        <v>0</v>
+      </c>
+      <c r="J13" s="128">
+        <v>60</v>
+      </c>
+      <c r="K13" s="130">
+        <v>0</v>
+      </c>
+      <c r="L13" s="128">
+        <v>-6</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>181</v>
+      </c>
+      <c r="B15" s="128">
+        <v>2090</v>
+      </c>
+      <c r="C15" s="128">
+        <v>1852</v>
+      </c>
+      <c r="D15" s="128">
+        <v>10</v>
+      </c>
+      <c r="E15" s="128">
+        <v>185</v>
+      </c>
+      <c r="F15" s="128">
+        <v>43</v>
+      </c>
+      <c r="G15" s="128">
+        <v>1830</v>
+      </c>
+      <c r="H15" s="128">
+        <v>1337</v>
+      </c>
+      <c r="I15" s="128">
+        <v>4</v>
+      </c>
+      <c r="J15" s="128">
+        <v>184</v>
+      </c>
+      <c r="K15" s="128">
+        <v>5</v>
+      </c>
+      <c r="L15" s="128">
+        <v>300</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>182</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>183</v>
+      </c>
+      <c r="B17" s="128">
+        <v>1905</v>
+      </c>
+      <c r="C17" s="128">
+        <v>1672</v>
+      </c>
+      <c r="D17" s="128">
+        <v>58</v>
+      </c>
+      <c r="E17" s="128">
+        <v>46</v>
+      </c>
+      <c r="F17" s="128">
+        <v>129</v>
+      </c>
+      <c r="G17" s="128">
+        <v>2130</v>
+      </c>
+      <c r="H17" s="128">
+        <v>834</v>
+      </c>
+      <c r="I17" s="128">
+        <v>6</v>
+      </c>
+      <c r="J17" s="128">
+        <v>625</v>
+      </c>
+      <c r="K17" s="130">
+        <v>0</v>
+      </c>
+      <c r="L17" s="128">
+        <v>666</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>-225</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>184</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>185</v>
+      </c>
+      <c r="B19" s="128">
+        <v>2014</v>
+      </c>
+      <c r="C19" s="128">
+        <v>1191</v>
+      </c>
+      <c r="D19" s="128">
+        <v>49</v>
+      </c>
+      <c r="E19" s="128">
+        <v>733</v>
+      </c>
+      <c r="F19" s="128">
+        <v>41</v>
+      </c>
+      <c r="G19" s="128">
+        <v>1633</v>
+      </c>
+      <c r="H19" s="128">
+        <v>883</v>
+      </c>
+      <c r="I19" s="128">
+        <v>2</v>
+      </c>
+      <c r="J19" s="128">
+        <v>727</v>
+      </c>
+      <c r="K19" s="130">
+        <v>0</v>
+      </c>
+      <c r="L19" s="128">
+        <v>22</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>186</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>187</v>
+      </c>
+      <c r="B21" s="128">
+        <v>581</v>
+      </c>
+      <c r="C21" s="128">
+        <v>440</v>
+      </c>
+      <c r="D21" s="128">
+        <v>4</v>
+      </c>
+      <c r="E21" s="128">
+        <v>57</v>
+      </c>
+      <c r="F21" s="128">
+        <v>80</v>
+      </c>
+      <c r="G21" s="128">
+        <v>385</v>
+      </c>
+      <c r="H21" s="128">
+        <v>15</v>
+      </c>
+      <c r="I21" s="128">
+        <v>0</v>
+      </c>
+      <c r="J21" s="128">
+        <v>100</v>
+      </c>
+      <c r="K21" s="128">
+        <v>2</v>
+      </c>
+      <c r="L21" s="128">
+        <v>268</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>188</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>189</v>
+      </c>
+      <c r="B23" s="128">
+        <v>1195</v>
+      </c>
+      <c r="C23" s="128">
         <v>112</v>
       </c>
-      <c r="B1" s="85"/>
-[...92 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="D23" s="128">
+        <v>74</v>
+      </c>
+      <c r="E23" s="128">
+        <v>788</v>
+      </c>
+      <c r="F23" s="128">
+        <v>221</v>
+      </c>
+      <c r="G23" s="128">
+        <v>1121</v>
+      </c>
+      <c r="H23" s="128">
+        <v>209</v>
+      </c>
+      <c r="I23" s="128">
+        <v>3</v>
+      </c>
+      <c r="J23" s="128">
+        <v>792</v>
+      </c>
+      <c r="K23" s="130">
+        <v>0</v>
+      </c>
+      <c r="L23" s="128">
+        <v>117</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>190</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>191</v>
+      </c>
+      <c r="B25" s="128">
+        <v>42</v>
+      </c>
+      <c r="C25" s="128">
+        <v>42</v>
+      </c>
+      <c r="D25" s="128">
+        <v>0</v>
+      </c>
+      <c r="E25" s="130">
+        <v>0</v>
+      </c>
+      <c r="F25" s="128">
+        <v>0</v>
+      </c>
+      <c r="G25" s="128">
+        <v>46</v>
+      </c>
+      <c r="H25" s="128">
+        <v>0</v>
+      </c>
+      <c r="I25" s="130">
+        <v>0</v>
+      </c>
+      <c r="J25" s="128">
+        <v>0</v>
+      </c>
+      <c r="K25" s="128">
+        <v>1</v>
+      </c>
+      <c r="L25" s="128">
+        <v>44</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>192</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>193</v>
+      </c>
+      <c r="B27" s="128">
+        <v>70</v>
+      </c>
+      <c r="C27" s="128">
+        <v>67</v>
+      </c>
+      <c r="D27" s="128">
+        <v>0</v>
+      </c>
+      <c r="E27" s="128">
+        <v>3</v>
+      </c>
+      <c r="F27" s="128">
+        <v>0</v>
+      </c>
+      <c r="G27" s="128">
+        <v>42</v>
+      </c>
+      <c r="H27" s="128">
+        <v>10</v>
+      </c>
+      <c r="I27" s="128">
+        <v>1</v>
+      </c>
+      <c r="J27" s="128">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
-[...5 lines deleted...]
-      <c r="B6" s="28" t="s">
+      <c r="K27" s="128">
+        <v>2</v>
+      </c>
+      <c r="L27" s="128">
+        <v>25</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>194</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29" s="128">
+        <v>947</v>
+      </c>
+      <c r="C29" s="128">
+        <v>833</v>
+      </c>
+      <c r="D29" s="128">
+        <v>19</v>
+      </c>
+      <c r="E29" s="128">
+        <v>91</v>
+      </c>
+      <c r="F29" s="128">
+        <v>4</v>
+      </c>
+      <c r="G29" s="128">
+        <v>944</v>
+      </c>
+      <c r="H29" s="128">
+        <v>238</v>
+      </c>
+      <c r="I29" s="130">
+        <v>0</v>
+      </c>
+      <c r="J29" s="128">
+        <v>75</v>
+      </c>
+      <c r="K29" s="130">
+        <v>0</v>
+      </c>
+      <c r="L29" s="128">
+        <v>631</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>196</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>197</v>
+      </c>
+      <c r="B31" s="128">
+        <v>805</v>
+      </c>
+      <c r="C31" s="128">
+        <v>791</v>
+      </c>
+      <c r="D31" s="128">
+        <v>6</v>
+      </c>
+      <c r="E31" s="128">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
-[...41 lines deleted...]
-      <c r="C7" s="19" t="s">
+      <c r="F31" s="128">
+        <v>3</v>
+      </c>
+      <c r="G31" s="128">
+        <v>682</v>
+      </c>
+      <c r="H31" s="128">
+        <v>78</v>
+      </c>
+      <c r="I31" s="128">
+        <v>1</v>
+      </c>
+      <c r="J31" s="128">
         <v>9</v>
       </c>
-      <c r="D7" s="19" t="s">
-[...41 lines deleted...]
-      <c r="D8" s="34" t="s">
+      <c r="K31" s="128">
+        <v>1</v>
+      </c>
+      <c r="L31" s="128">
+        <v>593</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="132">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>198</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>199</v>
+      </c>
+      <c r="B33" s="128">
+        <v>486</v>
+      </c>
+      <c r="C33" s="128">
+        <v>445</v>
+      </c>
+      <c r="D33" s="128">
         <v>17</v>
       </c>
-      <c r="E8" s="35" t="s">
-[...11 lines deleted...]
-      <c r="I8" s="34" t="s">
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="128">
+        <v>24</v>
+      </c>
+      <c r="G33" s="128">
+        <v>247</v>
+      </c>
+      <c r="H33" s="128">
+        <v>112</v>
+      </c>
+      <c r="I33" s="128">
+        <v>0</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="128">
+        <v>1</v>
+      </c>
+      <c r="L33" s="128">
+        <v>135</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="132">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>200</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>201</v>
+      </c>
+      <c r="B35" s="128">
+        <v>44</v>
+      </c>
+      <c r="C35" s="128">
+        <v>44</v>
+      </c>
+      <c r="D35" s="128">
+        <v>0</v>
+      </c>
+      <c r="E35" s="130">
+        <v>0</v>
+      </c>
+      <c r="F35" s="128">
+        <v>0</v>
+      </c>
+      <c r="G35" s="128">
+        <v>27</v>
+      </c>
+      <c r="H35" s="128">
+        <v>1</v>
+      </c>
+      <c r="I35" s="128">
+        <v>0</v>
+      </c>
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="128">
+        <v>0</v>
+      </c>
+      <c r="L35" s="128">
+        <v>26</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="132">
         <v>17</v>
       </c>
-      <c r="J8" s="35" t="s">
-[...426 lines deleted...]
-      <c r="I21" s="14">
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
+        <v>202</v>
+      </c>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32" t="s">
         <v>47</v>
       </c>
-      <c r="J21" s="14">
-[...551 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
-    <mergeCell ref="F8:F9"/>
-[...4 lines deleted...]
-    <mergeCell ref="F11:F12"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="B8:B9"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="G13:G14"/>
     <mergeCell ref="H11:H12"/>
     <mergeCell ref="H13:H14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="E13:E14"/>
-    <mergeCell ref="M11:M12"/>
-[...4 lines deleted...]
-    <mergeCell ref="K15:K16"/>
     <mergeCell ref="L11:L12"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="H17:H18"/>
-    <mergeCell ref="L15:L16"/>
-[...8 lines deleted...]
-    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="D19:D20"/>
+    <mergeCell ref="E19:E20"/>
     <mergeCell ref="K17:K18"/>
     <mergeCell ref="L17:L18"/>
     <mergeCell ref="I17:I18"/>
     <mergeCell ref="J17:J18"/>
     <mergeCell ref="J19:J20"/>
     <mergeCell ref="K19:K20"/>
-    <mergeCell ref="M17:M18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="F19:F20"/>
+    <mergeCell ref="G19:G20"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
-    <mergeCell ref="L19:L20"/>
-[...8 lines deleted...]
-    <mergeCell ref="E19:E20"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:E24"/>
     <mergeCell ref="K21:K22"/>
     <mergeCell ref="L21:L22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
     <mergeCell ref="J23:J24"/>
     <mergeCell ref="K23:K24"/>
-    <mergeCell ref="M21:M22"/>
-[...1 lines deleted...]
-    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
-    <mergeCell ref="L23:L24"/>
-[...8 lines deleted...]
-    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
     <mergeCell ref="K25:K26"/>
     <mergeCell ref="L25:L26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
     <mergeCell ref="J27:J28"/>
     <mergeCell ref="K27:K28"/>
-    <mergeCell ref="M25:M26"/>
-[...1 lines deleted...]
-    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
-    <mergeCell ref="L27:L28"/>
-[...8 lines deleted...]
-    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
     <mergeCell ref="K29:K30"/>
     <mergeCell ref="L29:L30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
     <mergeCell ref="J31:J32"/>
     <mergeCell ref="K31:K32"/>
-    <mergeCell ref="M29:M30"/>
-[...1 lines deleted...]
-    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:G32"/>
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="G33:G34"/>
     <mergeCell ref="H33:H34"/>
-    <mergeCell ref="L31:L32"/>
-[...8 lines deleted...]
-    <mergeCell ref="E31:E32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
     <mergeCell ref="I33:I34"/>
     <mergeCell ref="J33:J34"/>
-    <mergeCell ref="M33:M34"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="I35:I36"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" firstPageNumber="143" orientation="landscape" useFirstPageNumber="1"/>
+  <pageSetup paperSize="9" firstPageNumber="145" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr/>
   <dimension ref="A1:N43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+    <sheetView view="normal" workbookViewId="0">
+      <selection pane="topLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.796875" defaultRowHeight="16.600000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr customHeight="1" defaultRowHeight="16.5" baseColWidth="0"/>
   <cols>
-    <col min="1" max="1" width="24.59765625" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="14" width="7.09765625" customWidth="1"/>
+    <col min="1" max="1" width="24.625" customWidth="1"/>
+    <col min="2" max="3" width="7.125" customWidth="1"/>
+    <col min="4" max="4" width="6.875" customWidth="1"/>
+    <col min="5" max="5" width="15.625" customWidth="1"/>
+    <col min="6" max="6" width="5.875" customWidth="1"/>
+    <col min="7" max="7" width="7.125" customWidth="1"/>
+    <col min="8" max="8" width="6.875" customWidth="1"/>
+    <col min="9" max="9" width="6.625" customWidth="1"/>
+    <col min="10" max="10" width="15.625" customWidth="1"/>
+    <col min="11" max="11" width="7.125" customWidth="1"/>
+    <col min="12" max="12" width="6.625" customWidth="1"/>
+    <col min="13" max="14" width="7.125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="21.05" customHeight="1" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="A3" s="87" t="s">
+    <row r="1" spans="1:14" ht="21" customHeight="1">
+      <c r="A1" s="65" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1" s="65"/>
+      <c r="C1" s="65"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="65"/>
+      <c r="G1" s="65"/>
+      <c r="H1" s="65"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+    </row>
+    <row r="2" spans="1:14" ht="21" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+    </row>
+    <row r="3" spans="1:14" ht="18.6" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="87"/>
-[...17 lines deleted...]
-      <c r="D4" s="84" t="str">
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
+      <c r="A4" s="1"/>
+      <c r="B4" s="1"/>
+      <c r="C4" s="1"/>
+      <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1月</v>
-[...3 lines deleted...]
-      <c r="G4" s="72" t="str">
+        <v>115年 1 - 3月</v>
+      </c>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v xml:space="preserve"> Jan. 2026</v>
-[...7 lines deleted...]
-      <c r="N4" s="42" t="s">
+        <v> Jan. - Mar. 2026</v>
+      </c>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="1"/>
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="5" t="s">
+    <row r="5" spans="1:14" ht="15" customHeight="1">
+      <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="8"/>
-[...3 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="H5" s="8"/>
-[...4 lines deleted...]
-      <c r="M5" s="26" t="s">
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="13" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B6" s="28" t="s">
+    <row r="6" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A6" s="55"/>
+      <c r="B6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19" t="s">
+      <c r="C6" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D6" s="19" t="s">
+      <c r="D6" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="27" t="s">
+        <v>65</v>
+      </c>
+      <c r="K6" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="F6" s="19" t="s">
+      <c r="L6" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="19" t="s">
-[...11 lines deleted...]
-      <c r="K6" s="19" t="s">
+      <c r="M6" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="N6" s="15" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="12.95" customHeight="1">
+      <c r="A7" s="55"/>
+      <c r="B7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="J7" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="K7" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="L6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="M6" s="19" t="s">
+      <c r="L7" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="N7" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A8" s="55"/>
+      <c r="B8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="H8" s="20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="21" t="s">
+        <v>73</v>
+      </c>
+      <c r="K8" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="M8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="N8" s="16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="14.1" customHeight="1">
+      <c r="A9" s="55"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="17" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="17"/>
+      <c r="M9" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="N9" s="16" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.1" customHeight="1" thickBot="1">
+      <c r="A10" s="56"/>
+      <c r="B10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K10" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L10" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="N10" s="31" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A11" s="113" t="s">
+        <v>64</v>
+      </c>
+      <c r="B11" s="116">
+        <v>783</v>
+      </c>
+      <c r="C11" s="116">
+        <v>757</v>
+      </c>
+      <c r="D11" s="116">
+        <v>16</v>
+      </c>
+      <c r="E11" s="116">
+        <v>0</v>
+      </c>
+      <c r="F11" s="116">
+        <v>10</v>
+      </c>
+      <c r="G11" s="116">
+        <v>513</v>
+      </c>
+      <c r="H11" s="116">
+        <v>503</v>
+      </c>
+      <c r="I11" s="116">
+        <v>2</v>
+      </c>
+      <c r="J11" s="116">
+        <v>0</v>
+      </c>
+      <c r="K11" s="116">
+        <v>0</v>
+      </c>
+      <c r="L11" s="116">
         <v>8</v>
       </c>
-      <c r="N6" s="29" t="s">
+      <c r="M11" s="119">
+        <v>0</v>
+      </c>
+      <c r="N11" s="122">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>203</v>
+      </c>
+      <c r="B12" s="47"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="47"/>
+      <c r="E12" s="47"/>
+      <c r="F12" s="47"/>
+      <c r="G12" s="47"/>
+      <c r="H12" s="47"/>
+      <c r="I12" s="47"/>
+      <c r="J12" s="47"/>
+      <c r="K12" s="47"/>
+      <c r="L12" s="47"/>
+      <c r="M12" s="47"/>
+      <c r="N12" s="60"/>
+    </row>
+    <row r="13" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>204</v>
+      </c>
+      <c r="B13" s="128">
+        <v>1986</v>
+      </c>
+      <c r="C13" s="128">
+        <v>1196</v>
+      </c>
+      <c r="D13" s="128">
+        <v>124</v>
+      </c>
+      <c r="E13" s="128">
+        <v>663</v>
+      </c>
+      <c r="F13" s="128">
+        <v>2</v>
+      </c>
+      <c r="G13" s="128">
+        <v>1381</v>
+      </c>
+      <c r="H13" s="128">
+        <v>258</v>
+      </c>
+      <c r="I13" s="128">
+        <v>3</v>
+      </c>
+      <c r="J13" s="128">
+        <v>346</v>
+      </c>
+      <c r="K13" s="128">
         <v>8</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C7" s="19" t="s">
+      <c r="L13" s="128">
+        <v>764</v>
+      </c>
+      <c r="M13" s="130">
+        <v>0</v>
+      </c>
+      <c r="N13" s="132">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A14" s="125" t="s">
+        <v>205</v>
+      </c>
+      <c r="B14" s="47"/>
+      <c r="C14" s="47"/>
+      <c r="D14" s="47"/>
+      <c r="E14" s="47"/>
+      <c r="F14" s="47"/>
+      <c r="G14" s="47"/>
+      <c r="H14" s="47"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="47"/>
+      <c r="K14" s="47"/>
+      <c r="L14" s="47"/>
+      <c r="M14" s="47"/>
+      <c r="N14" s="60"/>
+    </row>
+    <row r="15" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A15" s="33" t="s">
+        <v>206</v>
+      </c>
+      <c r="B15" s="128">
+        <v>2335</v>
+      </c>
+      <c r="C15" s="128">
+        <v>2081</v>
+      </c>
+      <c r="D15" s="128">
+        <v>36</v>
+      </c>
+      <c r="E15" s="128">
+        <v>153</v>
+      </c>
+      <c r="F15" s="128">
+        <v>65</v>
+      </c>
+      <c r="G15" s="128">
+        <v>2037</v>
+      </c>
+      <c r="H15" s="128">
+        <v>379</v>
+      </c>
+      <c r="I15" s="128">
+        <v>0</v>
+      </c>
+      <c r="J15" s="128">
+        <v>-51</v>
+      </c>
+      <c r="K15" s="128">
+        <v>2</v>
+      </c>
+      <c r="L15" s="128">
+        <v>1707</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A16" s="125" t="s">
+        <v>207</v>
+      </c>
+      <c r="B16" s="47"/>
+      <c r="C16" s="47"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="47"/>
+      <c r="G16" s="47"/>
+      <c r="H16" s="47"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="47"/>
+      <c r="L16" s="47"/>
+      <c r="M16" s="47"/>
+      <c r="N16" s="60"/>
+    </row>
+    <row r="17" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A17" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="B17" s="128">
+        <v>9401</v>
+      </c>
+      <c r="C17" s="128">
+        <v>5775</v>
+      </c>
+      <c r="D17" s="128">
+        <v>489</v>
+      </c>
+      <c r="E17" s="128">
+        <v>3016</v>
+      </c>
+      <c r="F17" s="128">
+        <v>121</v>
+      </c>
+      <c r="G17" s="128">
+        <v>7980</v>
+      </c>
+      <c r="H17" s="128">
+        <v>1470</v>
+      </c>
+      <c r="I17" s="128">
         <v>9</v>
       </c>
-      <c r="D7" s="19" t="s">
-[...11 lines deleted...]
-      <c r="H7" s="19" t="s">
+      <c r="J17" s="128">
+        <v>3060</v>
+      </c>
+      <c r="K17" s="128">
+        <v>26</v>
+      </c>
+      <c r="L17" s="128">
+        <v>3415</v>
+      </c>
+      <c r="M17" s="130">
+        <v>0</v>
+      </c>
+      <c r="N17" s="132">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A18" s="125" t="s">
+        <v>209</v>
+      </c>
+      <c r="B18" s="47"/>
+      <c r="C18" s="47"/>
+      <c r="D18" s="47"/>
+      <c r="E18" s="47"/>
+      <c r="F18" s="47"/>
+      <c r="G18" s="47"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="47"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="47"/>
+      <c r="N18" s="60"/>
+    </row>
+    <row r="19" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>210</v>
+      </c>
+      <c r="B19" s="128">
+        <v>10456</v>
+      </c>
+      <c r="C19" s="128">
+        <v>3067</v>
+      </c>
+      <c r="D19" s="128">
+        <v>138</v>
+      </c>
+      <c r="E19" s="128">
+        <v>7053</v>
+      </c>
+      <c r="F19" s="128">
+        <v>197</v>
+      </c>
+      <c r="G19" s="128">
+        <v>9430</v>
+      </c>
+      <c r="H19" s="128">
+        <v>1783</v>
+      </c>
+      <c r="I19" s="128">
+        <v>15</v>
+      </c>
+      <c r="J19" s="128">
+        <v>6813</v>
+      </c>
+      <c r="K19" s="130">
+        <v>0</v>
+      </c>
+      <c r="L19" s="128">
+        <v>819</v>
+      </c>
+      <c r="M19" s="130">
+        <v>0</v>
+      </c>
+      <c r="N19" s="132">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A20" s="125" t="s">
+        <v>211</v>
+      </c>
+      <c r="B20" s="47"/>
+      <c r="C20" s="47"/>
+      <c r="D20" s="47"/>
+      <c r="E20" s="47"/>
+      <c r="F20" s="47"/>
+      <c r="G20" s="47"/>
+      <c r="H20" s="47"/>
+      <c r="I20" s="47"/>
+      <c r="J20" s="47"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="60"/>
+    </row>
+    <row r="21" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A21" s="33" t="s">
+        <v>212</v>
+      </c>
+      <c r="B21" s="128">
+        <v>2519</v>
+      </c>
+      <c r="C21" s="128">
+        <v>1964</v>
+      </c>
+      <c r="D21" s="128">
+        <v>182</v>
+      </c>
+      <c r="E21" s="128">
+        <v>277</v>
+      </c>
+      <c r="F21" s="128">
+        <v>96</v>
+      </c>
+      <c r="G21" s="128">
+        <v>1738</v>
+      </c>
+      <c r="H21" s="128">
+        <v>689</v>
+      </c>
+      <c r="I21" s="128">
+        <v>1</v>
+      </c>
+      <c r="J21" s="128">
+        <v>266</v>
+      </c>
+      <c r="K21" s="128">
+        <v>23</v>
+      </c>
+      <c r="L21" s="128">
+        <v>760</v>
+      </c>
+      <c r="M21" s="130">
+        <v>0</v>
+      </c>
+      <c r="N21" s="132">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A22" s="125" t="s">
+        <v>213</v>
+      </c>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
+      <c r="N22" s="60"/>
+    </row>
+    <row r="23" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A23" s="33" t="s">
+        <v>214</v>
+      </c>
+      <c r="B23" s="128">
+        <v>2171</v>
+      </c>
+      <c r="C23" s="128">
+        <v>1115</v>
+      </c>
+      <c r="D23" s="128">
+        <v>223</v>
+      </c>
+      <c r="E23" s="128">
+        <v>189</v>
+      </c>
+      <c r="F23" s="128">
+        <v>644</v>
+      </c>
+      <c r="G23" s="128">
+        <v>1572</v>
+      </c>
+      <c r="H23" s="128">
+        <v>681</v>
+      </c>
+      <c r="I23" s="128">
+        <v>3</v>
+      </c>
+      <c r="J23" s="128">
+        <v>90</v>
+      </c>
+      <c r="K23" s="128">
+        <v>98</v>
+      </c>
+      <c r="L23" s="128">
+        <v>701</v>
+      </c>
+      <c r="M23" s="130">
+        <v>0</v>
+      </c>
+      <c r="N23" s="132">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A24" s="125" t="s">
+        <v>215</v>
+      </c>
+      <c r="B24" s="47"/>
+      <c r="C24" s="47"/>
+      <c r="D24" s="47"/>
+      <c r="E24" s="47"/>
+      <c r="F24" s="47"/>
+      <c r="G24" s="47"/>
+      <c r="H24" s="47"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="47"/>
+      <c r="K24" s="47"/>
+      <c r="L24" s="47"/>
+      <c r="M24" s="47"/>
+      <c r="N24" s="60"/>
+    </row>
+    <row r="25" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A25" s="33" t="s">
+        <v>216</v>
+      </c>
+      <c r="B25" s="128">
+        <v>7424</v>
+      </c>
+      <c r="C25" s="128">
+        <v>4381</v>
+      </c>
+      <c r="D25" s="128">
+        <v>177</v>
+      </c>
+      <c r="E25" s="128">
+        <v>2767</v>
+      </c>
+      <c r="F25" s="128">
+        <v>99</v>
+      </c>
+      <c r="G25" s="128">
+        <v>6096</v>
+      </c>
+      <c r="H25" s="128">
+        <v>1399</v>
+      </c>
+      <c r="I25" s="128">
+        <v>15</v>
+      </c>
+      <c r="J25" s="128">
+        <v>2534</v>
+      </c>
+      <c r="K25" s="128">
+        <v>8</v>
+      </c>
+      <c r="L25" s="128">
+        <v>2140</v>
+      </c>
+      <c r="M25" s="130">
+        <v>0</v>
+      </c>
+      <c r="N25" s="132">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A26" s="125" t="s">
+        <v>217</v>
+      </c>
+      <c r="B26" s="47"/>
+      <c r="C26" s="47"/>
+      <c r="D26" s="47"/>
+      <c r="E26" s="47"/>
+      <c r="F26" s="47"/>
+      <c r="G26" s="47"/>
+      <c r="H26" s="47"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="47"/>
+      <c r="K26" s="47"/>
+      <c r="L26" s="47"/>
+      <c r="M26" s="47"/>
+      <c r="N26" s="60"/>
+    </row>
+    <row r="27" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A27" s="33" t="s">
+        <v>218</v>
+      </c>
+      <c r="B27" s="128">
+        <v>684</v>
+      </c>
+      <c r="C27" s="128">
+        <v>595</v>
+      </c>
+      <c r="D27" s="128">
+        <v>27</v>
+      </c>
+      <c r="E27" s="128">
+        <v>49</v>
+      </c>
+      <c r="F27" s="128">
         <v>12</v>
       </c>
-      <c r="I7" s="19" t="s">
-[...14 lines deleted...]
-      <c r="N7" s="30" t="s">
+      <c r="G27" s="128">
+        <v>292</v>
+      </c>
+      <c r="H27" s="128">
+        <v>145</v>
+      </c>
+      <c r="I27" s="128">
+        <v>0</v>
+      </c>
+      <c r="J27" s="128">
+        <v>47</v>
+      </c>
+      <c r="K27" s="128">
+        <v>0</v>
+      </c>
+      <c r="L27" s="128">
+        <v>99</v>
+      </c>
+      <c r="M27" s="130">
+        <v>0</v>
+      </c>
+      <c r="N27" s="132">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A28" s="125" t="s">
+        <v>219</v>
+      </c>
+      <c r="B28" s="47"/>
+      <c r="C28" s="47"/>
+      <c r="D28" s="47"/>
+      <c r="E28" s="47"/>
+      <c r="F28" s="47"/>
+      <c r="G28" s="47"/>
+      <c r="H28" s="47"/>
+      <c r="I28" s="47"/>
+      <c r="J28" s="47"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
+      <c r="N28" s="60"/>
+    </row>
+    <row r="29" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A29" s="33" t="s">
+        <v>220</v>
+      </c>
+      <c r="B29" s="128">
+        <v>11415</v>
+      </c>
+      <c r="C29" s="128">
+        <v>7430</v>
+      </c>
+      <c r="D29" s="128">
+        <v>148</v>
+      </c>
+      <c r="E29" s="128">
+        <v>1993</v>
+      </c>
+      <c r="F29" s="128">
+        <v>1844</v>
+      </c>
+      <c r="G29" s="128">
+        <v>4806</v>
+      </c>
+      <c r="H29" s="128">
+        <v>2263</v>
+      </c>
+      <c r="I29" s="128">
         <v>21</v>
       </c>
-    </row>
-[...1015 lines deleted...]
-      <c r="D42" s="17" t="str">
+      <c r="J29" s="128">
+        <v>2468</v>
+      </c>
+      <c r="K29" s="130">
+        <v>0</v>
+      </c>
+      <c r="L29" s="128">
+        <v>53</v>
+      </c>
+      <c r="M29" s="130">
+        <v>0</v>
+      </c>
+      <c r="N29" s="132">
+        <v>6609</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A30" s="125" t="s">
+        <v>221</v>
+      </c>
+      <c r="B30" s="47"/>
+      <c r="C30" s="47"/>
+      <c r="D30" s="47"/>
+      <c r="E30" s="47"/>
+      <c r="F30" s="47"/>
+      <c r="G30" s="47"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="47"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="60"/>
+    </row>
+    <row r="31" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A31" s="33" t="s">
+        <v>222</v>
+      </c>
+      <c r="B31" s="130">
+        <v>0</v>
+      </c>
+      <c r="C31" s="130">
+        <v>0</v>
+      </c>
+      <c r="D31" s="130">
+        <v>0</v>
+      </c>
+      <c r="E31" s="130">
+        <v>0</v>
+      </c>
+      <c r="F31" s="130">
+        <v>0</v>
+      </c>
+      <c r="G31" s="130">
+        <v>0</v>
+      </c>
+      <c r="H31" s="130">
+        <v>0</v>
+      </c>
+      <c r="I31" s="130">
+        <v>0</v>
+      </c>
+      <c r="J31" s="130">
+        <v>0</v>
+      </c>
+      <c r="K31" s="130">
+        <v>0</v>
+      </c>
+      <c r="L31" s="130">
+        <v>0</v>
+      </c>
+      <c r="M31" s="130">
+        <v>0</v>
+      </c>
+      <c r="N31" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A32" s="125" t="s">
+        <v>223</v>
+      </c>
+      <c r="B32" s="47"/>
+      <c r="C32" s="47"/>
+      <c r="D32" s="47"/>
+      <c r="E32" s="47"/>
+      <c r="F32" s="47"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="47"/>
+      <c r="J32" s="47"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="47"/>
+      <c r="M32" s="47"/>
+      <c r="N32" s="60"/>
+    </row>
+    <row r="33" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A33" s="33" t="s">
+        <v>224</v>
+      </c>
+      <c r="B33" s="130">
+        <v>0</v>
+      </c>
+      <c r="C33" s="130">
+        <v>0</v>
+      </c>
+      <c r="D33" s="130">
+        <v>0</v>
+      </c>
+      <c r="E33" s="130">
+        <v>0</v>
+      </c>
+      <c r="F33" s="130">
+        <v>0</v>
+      </c>
+      <c r="G33" s="130">
+        <v>0</v>
+      </c>
+      <c r="H33" s="130">
+        <v>0</v>
+      </c>
+      <c r="I33" s="130">
+        <v>0</v>
+      </c>
+      <c r="J33" s="130">
+        <v>0</v>
+      </c>
+      <c r="K33" s="130">
+        <v>0</v>
+      </c>
+      <c r="L33" s="130">
+        <v>0</v>
+      </c>
+      <c r="M33" s="130">
+        <v>0</v>
+      </c>
+      <c r="N33" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="11.1" customHeight="1">
+      <c r="A34" s="125" t="s">
+        <v>225</v>
+      </c>
+      <c r="B34" s="47"/>
+      <c r="C34" s="47"/>
+      <c r="D34" s="47"/>
+      <c r="E34" s="47"/>
+      <c r="F34" s="47"/>
+      <c r="G34" s="47"/>
+      <c r="H34" s="47"/>
+      <c r="I34" s="47"/>
+      <c r="J34" s="47"/>
+      <c r="K34" s="47"/>
+      <c r="L34" s="47"/>
+      <c r="M34" s="47"/>
+      <c r="N34" s="60"/>
+    </row>
+    <row r="35" spans="1:14" ht="12.6" customHeight="1">
+      <c r="A35" s="33" t="s">
+        <v>226</v>
+      </c>
+      <c r="B35" s="130">
+        <v>0</v>
+      </c>
+      <c r="C35" s="130">
+        <v>0</v>
+      </c>
+      <c r="D35" s="130">
+        <v>0</v>
+      </c>
+      <c r="E35" s="130">
+        <v>0</v>
+      </c>
+      <c r="F35" s="130">
+        <v>0</v>
+      </c>
+      <c r="G35" s="130">
+        <v>0</v>
+      </c>
+      <c r="H35" s="130">
+        <v>0</v>
+      </c>
+      <c r="I35" s="130">
+        <v>0</v>
+      </c>
+      <c r="J35" s="130">
+        <v>0</v>
+      </c>
+      <c r="K35" s="130">
+        <v>0</v>
+      </c>
+      <c r="L35" s="130">
+        <v>0</v>
+      </c>
+      <c r="M35" s="130">
+        <v>0</v>
+      </c>
+      <c r="N35" s="137">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
+      <c r="A36" s="134" t="s">
+        <v>227</v>
+      </c>
+      <c r="B36" s="62"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="62"/>
+      <c r="E36" s="62"/>
+      <c r="F36" s="62"/>
+      <c r="G36" s="62"/>
+      <c r="H36" s="62"/>
+      <c r="I36" s="62"/>
+      <c r="J36" s="62"/>
+      <c r="K36" s="62"/>
+      <c r="L36" s="62"/>
+      <c r="M36" s="62"/>
+      <c r="N36" s="63"/>
+    </row>
+    <row r="37" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A37" s="32"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+      <c r="K37" s="3"/>
+      <c r="L37" s="3"/>
+      <c r="M37" s="3"/>
+      <c r="N37" s="3"/>
+    </row>
+    <row r="38" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A38" s="32"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+      <c r="K38" s="3"/>
+      <c r="L38" s="3"/>
+      <c r="M38" s="3"/>
+      <c r="N38" s="3"/>
+    </row>
+    <row r="39" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+      <c r="K39" s="3"/>
+      <c r="L39" s="3"/>
+      <c r="M39" s="3"/>
+      <c r="N39" s="3"/>
+    </row>
+    <row r="40" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
+      <c r="N40" s="4"/>
+    </row>
+    <row r="41" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A41" s="10"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="11"/>
+      <c r="K41" s="11"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="11"/>
+      <c r="N41" s="4"/>
+    </row>
+    <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="17" t="str">
+      <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="17"/>
-[...23 lines deleted...]
-      <c r="N43" s="17"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+      <c r="K42" s="3"/>
+      <c r="L42" s="3"/>
+      <c r="M42" s="3"/>
+      <c r="N42" s="3"/>
+    </row>
+    <row r="43" spans="1:14" ht="13.5" customHeight="1">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+      <c r="K43" s="3"/>
+      <c r="L43" s="3"/>
+      <c r="M43" s="3"/>
+      <c r="N43" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="181">
+    <mergeCell ref="H31:H32"/>
+    <mergeCell ref="I35:I36"/>
     <mergeCell ref="N35:N36"/>
     <mergeCell ref="J35:J36"/>
     <mergeCell ref="K35:K36"/>
     <mergeCell ref="L35:L36"/>
     <mergeCell ref="M35:M36"/>
     <mergeCell ref="H33:H34"/>
+    <mergeCell ref="G33:G34"/>
     <mergeCell ref="N31:N32"/>
     <mergeCell ref="B33:B34"/>
     <mergeCell ref="C33:C34"/>
     <mergeCell ref="D33:D34"/>
     <mergeCell ref="E33:E34"/>
     <mergeCell ref="F33:F34"/>
     <mergeCell ref="N33:N34"/>
     <mergeCell ref="K33:K34"/>
     <mergeCell ref="L33:L34"/>
-    <mergeCell ref="H31:H32"/>
-[...5 lines deleted...]
-    <mergeCell ref="J31:J32"/>
     <mergeCell ref="B35:B36"/>
     <mergeCell ref="C35:C36"/>
     <mergeCell ref="D35:D36"/>
     <mergeCell ref="E35:E36"/>
     <mergeCell ref="H35:H36"/>
     <mergeCell ref="F35:F36"/>
     <mergeCell ref="G35:G36"/>
-    <mergeCell ref="G33:G34"/>
-    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="N29:N30"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="D31:D32"/>
     <mergeCell ref="E31:E32"/>
     <mergeCell ref="F31:F32"/>
     <mergeCell ref="G31:G32"/>
     <mergeCell ref="K31:K32"/>
     <mergeCell ref="L31:L32"/>
     <mergeCell ref="K29:K30"/>
-    <mergeCell ref="L29:L30"/>
     <mergeCell ref="N27:N28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="F29:F30"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="H29:H30"/>
     <mergeCell ref="I29:I30"/>
     <mergeCell ref="J29:J30"/>
-    <mergeCell ref="N29:N30"/>
-    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="N25:N26"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="F27:F28"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="L27:L28"/>
     <mergeCell ref="M27:M28"/>
     <mergeCell ref="K25:K26"/>
-    <mergeCell ref="L25:L26"/>
-[...4 lines deleted...]
-    <mergeCell ref="K27:K28"/>
     <mergeCell ref="N23:N24"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="F25:F26"/>
     <mergeCell ref="G25:G26"/>
     <mergeCell ref="H25:H26"/>
     <mergeCell ref="I25:I26"/>
     <mergeCell ref="J25:J26"/>
-    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="L21:L22"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="N21:N22"/>
     <mergeCell ref="B23:B24"/>
     <mergeCell ref="C23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:E24"/>
     <mergeCell ref="F23:F24"/>
     <mergeCell ref="G23:G24"/>
     <mergeCell ref="L23:L24"/>
     <mergeCell ref="M23:M24"/>
     <mergeCell ref="K21:K22"/>
-    <mergeCell ref="L21:L22"/>
-[...10 lines deleted...]
-    <mergeCell ref="J17:J18"/>
     <mergeCell ref="N19:N20"/>
     <mergeCell ref="B21:B22"/>
     <mergeCell ref="C21:C22"/>
     <mergeCell ref="D21:D22"/>
     <mergeCell ref="E21:E22"/>
     <mergeCell ref="F21:F22"/>
     <mergeCell ref="G21:G22"/>
     <mergeCell ref="H21:H22"/>
     <mergeCell ref="I21:I22"/>
     <mergeCell ref="J21:J22"/>
-    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="H19:H20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="G17:G18"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="N17:N18"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="L19:L20"/>
-    <mergeCell ref="H19:H20"/>
-[...2 lines deleted...]
-    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
     <mergeCell ref="N15:N16"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="F17:F18"/>
-    <mergeCell ref="G17:G18"/>
-[...1 lines deleted...]
-    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="L13:L14"/>
     <mergeCell ref="L15:L16"/>
     <mergeCell ref="M15:M16"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="G15:G16"/>
-    <mergeCell ref="H15:H16"/>
-[...4 lines deleted...]
-    <mergeCell ref="H11:H12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="I13:I14"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="J11:J12"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="N11:N12"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="K13:K14"/>
-    <mergeCell ref="L11:L12"/>
-    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="D13:D14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E13:E14"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="H13:H14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="H11:H12"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="D11:D12"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="B8:B9"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="L8:L9"/>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A3:N3"/>
     <mergeCell ref="B5:F5"/>
     <mergeCell ref="G5:L5"/>
     <mergeCell ref="A2:N2"/>
     <mergeCell ref="A5:A10"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:J4"/>
-    <mergeCell ref="F8:F9"/>
-[...12 lines deleted...]
-    <mergeCell ref="H13:H14"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
-[...2899 lines deleted...]
-  <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.39370078740157483" bottom="0.19685039370078741" header="0" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" firstPageNumber="146" orientation="landscape" useFirstPageNumber="1"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9 - &amp;P -&amp;R&amp;9</oddFooter>
+    <oddFooter>&amp;L&amp;9 &amp;C&amp;"Times New Roman"&amp;9  - &amp;p -&amp;R&amp;9 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
-[...104 lines deleted...]
-  </TitlesOfParts>
+  <Company>367010000D</Company>
   <Manager>行政院金融監督管理委員會銀行局</Manager>
-  <Company>367010000D</Company>
-[...2 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <dc:subject>金融機構損益簡表</dc:subject>
+<cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <cp:category>I52</cp:category>
   <dc:creator>行政院金融監督管理委員會銀行局</dc:creator>
   <cp:keywords>金融統計</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>I52</cp:category>
+  <dc:subject>金融機構損益簡表</dc:subject>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dc:title>金融業務統計輯要</dc:title>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
+</file>