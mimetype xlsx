--- v4 (2026-05-29)
+++ v5 (2026-07-14)
@@ -264,51 +264,51 @@
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">信　合　社　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Credit Cooperative</t>
     </r>
   </si>
   <si>
     <t>稅前</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t>115年 1 - 3月</t>
+    <t>115年 1 - 4月</t>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（全行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -476,51 +476,51 @@
       <t># refer to the subsidary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. - Mar. 2026</t>
+    <t xml:space="preserve"> Jan. - Apr. 2026</t>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
@@ -2010,51 +2010,51 @@
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Cont.27 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料（自結數）。</t>
   </si>
   <si>
-    <t>3月</t>
+    <t>4月</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
   <si>
     <t>First Commercial Bank</t>
   </si>
@@ -2532,51 +2532,51 @@
   <si>
     <t>花蓮第二信用合作社</t>
   </si>
   <si>
     <t>Hualien 2Nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
   <si>
-    <t>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</t>
+    <t>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="-##,###,##0"/>
   </numFmts>
   <fonts count="62">
     <font>
@@ -4257,60 +4257,60 @@
     </xf>
     <xf xxid="201" numFmtId="177" fontId="6" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="202" numFmtId="177" fontId="48" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="203" numFmtId="176" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="204" numFmtId="176" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="205" numFmtId="177" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="206" numFmtId="177" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="207" numFmtId="176" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="208" numFmtId="176" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="209" numFmtId="178" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="209" numFmtId="177" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="210" numFmtId="178" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="210" numFmtId="177" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="211" numFmtId="177" fontId="6" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="211" numFmtId="178" fontId="6" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="212" numFmtId="177" fontId="48" fillId="2" borderId="32" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="212" numFmtId="178" fontId="48" fillId="2" borderId="30" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="213" numFmtId="0" fontId="54" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="214" numFmtId="0" fontId="55" fillId="2" borderId="10" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf xxid="215" numFmtId="176" fontId="9" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="216" numFmtId="176" fontId="56" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="217" numFmtId="176" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="218" numFmtId="176" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="219" numFmtId="177" fontId="9" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="220" numFmtId="177" fontId="56" fillId="2" borderId="34" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
@@ -4821,831 +4821,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>1104815</v>
+        <v>1516617</v>
       </c>
       <c r="C11" s="117">
-        <v>466570</v>
+        <v>625901</v>
       </c>
       <c r="D11" s="117">
-        <v>114404</v>
+        <v>150372</v>
       </c>
       <c r="E11" s="117">
-        <v>343637</v>
+        <v>527042</v>
       </c>
       <c r="F11" s="117">
-        <v>180204</v>
+        <v>213302</v>
       </c>
       <c r="G11" s="117">
-        <v>930540</v>
+        <v>1282730</v>
       </c>
       <c r="H11" s="117">
-        <v>273571</v>
+        <v>366759</v>
       </c>
       <c r="I11" s="117">
-        <v>17457</v>
+        <v>23510</v>
       </c>
       <c r="J11" s="117">
-        <v>267192</v>
+        <v>339397</v>
       </c>
       <c r="K11" s="117">
-        <v>87799</v>
+        <v>117996</v>
       </c>
       <c r="L11" s="117">
-        <v>284521</v>
+        <v>435069</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>174276</v>
+        <v>233887</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>212041</v>
+        <v>363700</v>
       </c>
       <c r="C13" s="128">
-        <v>34186</v>
+        <v>45875</v>
       </c>
       <c r="D13" s="128">
-        <v>1377</v>
+        <v>1868</v>
       </c>
       <c r="E13" s="128">
-        <v>38749</v>
+        <v>156849</v>
       </c>
       <c r="F13" s="128">
-        <v>137729</v>
+        <v>159109</v>
       </c>
       <c r="G13" s="128">
-        <v>203706</v>
+        <v>351549</v>
       </c>
       <c r="H13" s="128">
-        <v>22849</v>
+        <v>30598</v>
       </c>
       <c r="I13" s="128">
-        <v>260</v>
+        <v>332</v>
       </c>
       <c r="J13" s="128">
-        <v>9286</v>
+        <v>17882</v>
       </c>
       <c r="K13" s="128">
-        <v>3705</v>
+        <v>4938</v>
       </c>
       <c r="L13" s="128">
-        <v>167606</v>
+        <v>297800</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>8335</v>
+        <v>12151</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>27324</v>
+        <v>34079</v>
       </c>
       <c r="C15" s="128">
-        <v>21404</v>
+        <v>28558</v>
       </c>
       <c r="D15" s="128">
-        <v>1282</v>
+        <v>1605</v>
       </c>
       <c r="E15" s="128">
-        <v>4029</v>
+        <v>2839</v>
       </c>
       <c r="F15" s="128">
-        <v>610</v>
+        <v>1076</v>
       </c>
       <c r="G15" s="128">
-        <v>22362</v>
+        <v>27491</v>
       </c>
       <c r="H15" s="128">
-        <v>13364</v>
+        <v>17844</v>
       </c>
       <c r="I15" s="128">
-        <v>246</v>
+        <v>342</v>
       </c>
       <c r="J15" s="128">
-        <v>1305</v>
+        <v>2058</v>
       </c>
       <c r="K15" s="128">
-        <v>2658</v>
+        <v>3542</v>
       </c>
       <c r="L15" s="128">
-        <v>4788</v>
+        <v>3705</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>4962</v>
+        <v>6588</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>39274</v>
+        <v>48057</v>
       </c>
       <c r="C17" s="128">
-        <v>26520</v>
+        <v>35492</v>
       </c>
       <c r="D17" s="128">
-        <v>3623</v>
+        <v>4776</v>
       </c>
       <c r="E17" s="128">
-        <v>8524</v>
+        <v>7054</v>
       </c>
       <c r="F17" s="128">
-        <v>607</v>
+        <v>734</v>
       </c>
       <c r="G17" s="128">
-        <v>32922</v>
+        <v>39290</v>
       </c>
       <c r="H17" s="128">
-        <v>17594</v>
+        <v>23682</v>
       </c>
       <c r="I17" s="128">
-        <v>592</v>
+        <v>782</v>
       </c>
       <c r="J17" s="128">
-        <v>481</v>
+        <v>2132</v>
       </c>
       <c r="K17" s="128">
-        <v>4403</v>
+        <v>6007</v>
       </c>
       <c r="L17" s="128">
-        <v>9853</v>
+        <v>6688</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>6352</v>
+        <v>8767</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>74578</v>
+        <v>92644</v>
       </c>
       <c r="C19" s="128">
-        <v>29079</v>
+        <v>39016</v>
       </c>
       <c r="D19" s="128">
-        <v>4818</v>
+        <v>6474</v>
       </c>
       <c r="E19" s="128">
-        <v>28382</v>
+        <v>33301</v>
       </c>
       <c r="F19" s="128">
-        <v>12300</v>
+        <v>13852</v>
       </c>
       <c r="G19" s="128">
-        <v>65400</v>
+        <v>80257</v>
       </c>
       <c r="H19" s="128">
-        <v>20368</v>
+        <v>27355</v>
       </c>
       <c r="I19" s="128">
-        <v>1039</v>
+        <v>1386</v>
       </c>
       <c r="J19" s="128">
-        <v>24974</v>
+        <v>28061</v>
       </c>
       <c r="K19" s="128">
-        <v>4294</v>
+        <v>5907</v>
       </c>
       <c r="L19" s="128">
-        <v>14724</v>
+        <v>17547</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>9178</v>
+        <v>12386</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>40278</v>
+        <v>50961</v>
       </c>
       <c r="C21" s="128">
-        <v>23516</v>
+        <v>31493</v>
       </c>
       <c r="D21" s="128">
-        <v>5085</v>
+        <v>6698</v>
       </c>
       <c r="E21" s="128">
-        <v>11251</v>
+        <v>12255</v>
       </c>
       <c r="F21" s="128">
-        <v>426</v>
+        <v>515</v>
       </c>
       <c r="G21" s="128">
-        <v>32791</v>
+        <v>40718</v>
       </c>
       <c r="H21" s="128">
-        <v>15721</v>
+        <v>21099</v>
       </c>
       <c r="I21" s="128">
-        <v>528</v>
+        <v>697</v>
       </c>
       <c r="J21" s="128">
-        <v>3342</v>
+        <v>7895</v>
       </c>
       <c r="K21" s="128">
-        <v>4713</v>
+        <v>6274</v>
       </c>
       <c r="L21" s="128">
-        <v>8487</v>
+        <v>4753</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>7487</v>
+        <v>10243</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>35793</v>
+        <v>44500</v>
       </c>
       <c r="C23" s="128">
-        <v>19441</v>
+        <v>26086</v>
       </c>
       <c r="D23" s="128">
-        <v>3216</v>
+        <v>4167</v>
       </c>
       <c r="E23" s="128">
-        <v>11976</v>
+        <v>12863</v>
       </c>
       <c r="F23" s="128">
-        <v>1160</v>
+        <v>1384</v>
       </c>
       <c r="G23" s="128">
-        <v>29580</v>
+        <v>36096</v>
       </c>
       <c r="H23" s="128">
-        <v>12154</v>
+        <v>16326</v>
       </c>
       <c r="I23" s="128">
-        <v>592</v>
+        <v>802</v>
       </c>
       <c r="J23" s="128">
-        <v>10743</v>
+        <v>10932</v>
       </c>
       <c r="K23" s="128">
-        <v>3532</v>
+        <v>4671</v>
       </c>
       <c r="L23" s="128">
-        <v>2560</v>
+        <v>3363</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>6213</v>
+        <v>8404</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>17348</v>
+        <v>22035</v>
       </c>
       <c r="C25" s="128">
-        <v>9656</v>
+        <v>12834</v>
       </c>
       <c r="D25" s="128">
-        <v>1667</v>
+        <v>2185</v>
       </c>
       <c r="E25" s="128">
-        <v>3377</v>
+        <v>3632</v>
       </c>
       <c r="F25" s="128">
-        <v>2647</v>
+        <v>3384</v>
       </c>
       <c r="G25" s="128">
-        <v>11630</v>
+        <v>14397</v>
       </c>
       <c r="H25" s="128">
-        <v>5154</v>
+        <v>6810</v>
       </c>
       <c r="I25" s="128">
-        <v>196</v>
+        <v>264</v>
       </c>
       <c r="J25" s="128">
-        <v>3211</v>
+        <v>3457</v>
       </c>
       <c r="K25" s="128">
-        <v>1389</v>
+        <v>1665</v>
       </c>
       <c r="L25" s="128">
-        <v>1681</v>
+        <v>2201</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>5718</v>
+        <v>7638</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>75374</v>
+        <v>98104</v>
       </c>
       <c r="C27" s="128">
-        <v>31507</v>
+        <v>42404</v>
       </c>
       <c r="D27" s="128">
-        <v>10125</v>
+        <v>13024</v>
       </c>
       <c r="E27" s="128">
-        <v>31761</v>
+        <v>40321</v>
       </c>
       <c r="F27" s="128">
-        <v>1980</v>
+        <v>2354</v>
       </c>
       <c r="G27" s="128">
-        <v>60872</v>
+        <v>78733</v>
       </c>
       <c r="H27" s="128">
-        <v>18482</v>
+        <v>24742</v>
       </c>
       <c r="I27" s="128">
-        <v>1232</v>
+        <v>1658</v>
       </c>
       <c r="J27" s="128">
-        <v>29099</v>
+        <v>36486</v>
       </c>
       <c r="K27" s="128">
-        <v>5360</v>
+        <v>7119</v>
       </c>
       <c r="L27" s="128">
-        <v>6699</v>
+        <v>8728</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>14502</v>
+        <v>19371</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>73630</v>
+        <v>95303</v>
       </c>
       <c r="C29" s="128">
-        <v>30750</v>
+        <v>41368</v>
       </c>
       <c r="D29" s="128">
-        <v>12530</v>
+        <v>16857</v>
       </c>
       <c r="E29" s="128">
-        <v>28915</v>
+        <v>35153</v>
       </c>
       <c r="F29" s="128">
-        <v>1435</v>
+        <v>1925</v>
       </c>
       <c r="G29" s="128">
-        <v>57888</v>
+        <v>74468</v>
       </c>
       <c r="H29" s="128">
-        <v>13336</v>
+        <v>17906</v>
       </c>
       <c r="I29" s="128">
-        <v>2555</v>
+        <v>3523</v>
       </c>
       <c r="J29" s="128">
-        <v>26575</v>
+        <v>31958</v>
       </c>
       <c r="K29" s="128">
-        <v>6768</v>
+        <v>9275</v>
       </c>
       <c r="L29" s="128">
-        <v>8655</v>
+        <v>11805</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>15742</v>
+        <v>20835</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>2240</v>
+        <v>2907</v>
       </c>
       <c r="C31" s="128">
-        <v>1772</v>
+        <v>2383</v>
       </c>
       <c r="D31" s="128">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="E31" s="128">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F31" s="128">
-        <v>115</v>
+        <v>150</v>
       </c>
       <c r="G31" s="128">
-        <v>1606</v>
+        <v>2094</v>
       </c>
       <c r="H31" s="128">
-        <v>898</v>
+        <v>1194</v>
       </c>
       <c r="I31" s="128">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J31" s="128">
-        <v>274</v>
+        <v>372</v>
       </c>
       <c r="K31" s="128">
-        <v>107</v>
+        <v>142</v>
       </c>
       <c r="L31" s="128">
-        <v>317</v>
+        <v>375</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>634</v>
+        <v>813</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>2601</v>
+        <v>3434</v>
       </c>
       <c r="C33" s="128">
-        <v>2122</v>
+        <v>2847</v>
       </c>
       <c r="D33" s="128">
-        <v>267</v>
+        <v>342</v>
       </c>
       <c r="E33" s="128">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="F33" s="128">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="G33" s="128">
-        <v>2134</v>
+        <v>2827</v>
       </c>
       <c r="H33" s="128">
-        <v>1222</v>
+        <v>1629</v>
       </c>
       <c r="I33" s="128">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="J33" s="128">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="K33" s="128">
-        <v>440</v>
+        <v>598</v>
       </c>
       <c r="L33" s="128">
-        <v>350</v>
+        <v>477</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>467</v>
+        <v>607</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>36615</v>
+        <v>48757</v>
       </c>
       <c r="C35" s="128">
-        <v>28665</v>
+        <v>38260</v>
       </c>
       <c r="D35" s="128">
-        <v>3028</v>
+        <v>4054</v>
       </c>
       <c r="E35" s="128">
-        <v>3807</v>
+        <v>5138</v>
       </c>
       <c r="F35" s="128">
-        <v>1114</v>
+        <v>1305</v>
       </c>
       <c r="G35" s="128">
-        <v>28135</v>
+        <v>36234</v>
       </c>
       <c r="H35" s="128">
-        <v>18637</v>
+        <v>24767</v>
       </c>
       <c r="I35" s="128">
-        <v>492</v>
+        <v>669</v>
       </c>
       <c r="J35" s="128">
-        <v>1323</v>
+        <v>637</v>
       </c>
       <c r="K35" s="128">
-        <v>4590</v>
+        <v>6108</v>
       </c>
       <c r="L35" s="128">
-        <v>3093</v>
+        <v>4054</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>8479</v>
+        <v>12522</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -5703,76 +5703,76 @@
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A41" s="107" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="107" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="109">
         <v>38</v>
       </c>
       <c r="D41" s="112">
-        <v>620429</v>
+        <v>625054</v>
       </c>
       <c r="E41" s="112">
-        <v>13692</v>
+        <v>17668</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
       <c r="L41" s="11"/>
       <c r="M41" s="11"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
-        <v>620,429</v>
+        <v>625,054</v>
       </c>
       <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
-        <v>13,692</v>
+        <v>17,668</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
@@ -6034,57 +6034,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -6285,645 +6285,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>108049</v>
+        <v>139372</v>
       </c>
       <c r="C11" s="117">
-        <v>59574</v>
+        <v>80162</v>
       </c>
       <c r="D11" s="117">
-        <v>3507</v>
+        <v>4478</v>
       </c>
       <c r="E11" s="117">
-        <v>41634</v>
+        <v>50527</v>
       </c>
       <c r="F11" s="117">
-        <v>3333</v>
+        <v>4205</v>
       </c>
       <c r="G11" s="117">
-        <v>88622</v>
+        <v>114102</v>
       </c>
       <c r="H11" s="117">
-        <v>36562</v>
+        <v>49054</v>
       </c>
       <c r="I11" s="117">
-        <v>410</v>
+        <v>603</v>
       </c>
       <c r="J11" s="117">
-        <v>38068</v>
+        <v>46103</v>
       </c>
       <c r="K11" s="117">
-        <v>4930</v>
+        <v>6612</v>
       </c>
       <c r="L11" s="117">
-        <v>8652</v>
+        <v>11731</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>19426</v>
+        <v>25270</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>2990</v>
+        <v>3988</v>
       </c>
       <c r="C13" s="128">
-        <v>2866</v>
+        <v>3887</v>
       </c>
       <c r="D13" s="128">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E13" s="128">
-        <v>85</v>
+        <v>52</v>
       </c>
       <c r="F13" s="128">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G13" s="128">
-        <v>2412</v>
+        <v>3195</v>
       </c>
       <c r="H13" s="128">
-        <v>1307</v>
+        <v>1770</v>
       </c>
       <c r="I13" s="128">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J13" s="128">
-        <v>77</v>
+        <v>43</v>
       </c>
       <c r="K13" s="128">
-        <v>134</v>
+        <v>180</v>
       </c>
       <c r="L13" s="128">
-        <v>887</v>
+        <v>1192</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>578</v>
+        <v>793</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>2246</v>
+        <v>2672</v>
       </c>
       <c r="C15" s="128">
-        <v>1832</v>
+        <v>2473</v>
       </c>
       <c r="D15" s="128">
-        <v>62</v>
+        <v>79</v>
       </c>
       <c r="E15" s="128">
-        <v>339</v>
+        <v>107</v>
       </c>
       <c r="F15" s="128">
         <v>14</v>
       </c>
       <c r="G15" s="128">
-        <v>1850</v>
+        <v>2159</v>
       </c>
       <c r="H15" s="128">
-        <v>1320</v>
+        <v>1785</v>
       </c>
       <c r="I15" s="128">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="L15" s="128">
-        <v>423</v>
+        <v>226</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>396</v>
+        <v>514</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>2478</v>
+        <v>3352</v>
       </c>
       <c r="C17" s="128">
-        <v>2455</v>
+        <v>3326</v>
       </c>
       <c r="D17" s="128">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G17" s="128">
-        <v>1955</v>
+        <v>2733</v>
       </c>
       <c r="H17" s="128">
-        <v>1611</v>
+        <v>2193</v>
       </c>
       <c r="I17" s="128">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="L17" s="128">
-        <v>200</v>
+        <v>347</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>523</v>
+        <v>619</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>6735</v>
+        <v>8854</v>
       </c>
       <c r="C19" s="128">
-        <v>5637</v>
+        <v>7582</v>
       </c>
       <c r="D19" s="128">
-        <v>192</v>
+        <v>255</v>
       </c>
       <c r="E19" s="128">
-        <v>826</v>
+        <v>925</v>
       </c>
       <c r="F19" s="128">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="G19" s="128">
-        <v>5138</v>
+        <v>6725</v>
       </c>
       <c r="H19" s="128">
-        <v>3042</v>
+        <v>4103</v>
       </c>
       <c r="I19" s="128">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="J19" s="128">
-        <v>766</v>
+        <v>847</v>
       </c>
       <c r="K19" s="128">
-        <v>266</v>
+        <v>358</v>
       </c>
       <c r="L19" s="128">
-        <v>1036</v>
+        <v>1380</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1597</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>3464</v>
+        <v>4609</v>
       </c>
       <c r="C21" s="128">
-        <v>3328</v>
+        <v>4466</v>
       </c>
       <c r="D21" s="128">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="E21" s="128">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="F21" s="128">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="G21" s="128">
-        <v>2487</v>
+        <v>3306</v>
       </c>
       <c r="H21" s="128">
-        <v>2079</v>
+        <v>2803</v>
       </c>
       <c r="I21" s="128">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J21" s="128">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="K21" s="128">
-        <v>191</v>
+        <v>246</v>
       </c>
       <c r="L21" s="128">
-        <v>168</v>
+        <v>202</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>977</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>4024</v>
+        <v>5320</v>
       </c>
       <c r="C23" s="128">
-        <v>3088</v>
+        <v>4156</v>
       </c>
       <c r="D23" s="128">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E23" s="128">
-        <v>898</v>
+        <v>1111</v>
       </c>
       <c r="F23" s="128">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G23" s="128">
-        <v>3149</v>
+        <v>4228</v>
       </c>
       <c r="H23" s="128">
-        <v>1825</v>
+        <v>2464</v>
       </c>
       <c r="I23" s="128">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J23" s="128">
-        <v>887</v>
+        <v>1095</v>
       </c>
       <c r="K23" s="128">
-        <v>99</v>
+        <v>173</v>
       </c>
       <c r="L23" s="128">
-        <v>328</v>
+        <v>482</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>875</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>797</v>
+        <v>1052</v>
       </c>
       <c r="C25" s="128">
-        <v>579</v>
+        <v>781</v>
       </c>
       <c r="D25" s="128">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="E25" s="128">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="F25" s="128">
-        <v>13</v>
+        <v>56</v>
       </c>
       <c r="G25" s="128">
-        <v>522</v>
+        <v>636</v>
       </c>
       <c r="H25" s="128">
-        <v>309</v>
+        <v>410</v>
       </c>
       <c r="I25" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J25" s="128">
-        <v>85</v>
+        <v>67</v>
       </c>
       <c r="K25" s="128">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="L25" s="128">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>274</v>
+        <v>416</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>10361</v>
+        <v>13736</v>
       </c>
       <c r="C27" s="128">
-        <v>4762</v>
+        <v>6480</v>
       </c>
       <c r="D27" s="128">
-        <v>413</v>
+        <v>472</v>
       </c>
       <c r="E27" s="128">
-        <v>3799</v>
+        <v>4963</v>
       </c>
       <c r="F27" s="128">
-        <v>1387</v>
+        <v>1821</v>
       </c>
       <c r="G27" s="128">
-        <v>8273</v>
+        <v>10984</v>
       </c>
       <c r="H27" s="128">
-        <v>4101</v>
+        <v>5531</v>
       </c>
       <c r="I27" s="128">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="J27" s="128">
-        <v>3453</v>
+        <v>4558</v>
       </c>
       <c r="K27" s="128">
-        <v>429</v>
+        <v>566</v>
       </c>
       <c r="L27" s="128">
-        <v>267</v>
+        <v>297</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>2088</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>11807</v>
+        <v>15662</v>
       </c>
       <c r="C29" s="128">
-        <v>2815</v>
+        <v>3811</v>
       </c>
       <c r="D29" s="128">
-        <v>214</v>
+        <v>311</v>
       </c>
       <c r="E29" s="128">
-        <v>8679</v>
+        <v>11504</v>
       </c>
       <c r="F29" s="128">
-        <v>100</v>
+        <v>37</v>
       </c>
       <c r="G29" s="128">
-        <v>11178</v>
+        <v>14824</v>
       </c>
       <c r="H29" s="128">
-        <v>1623</v>
+        <v>2171</v>
       </c>
       <c r="I29" s="128">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="J29" s="128">
-        <v>8294</v>
+        <v>10923</v>
       </c>
       <c r="K29" s="128">
-        <v>547</v>
+        <v>725</v>
       </c>
       <c r="L29" s="128">
-        <v>667</v>
+        <v>946</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>629</v>
+        <v>838</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="130">
@@ -7029,87 +7029,87 @@
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>8832</v>
+        <v>11723</v>
       </c>
       <c r="C35" s="128">
-        <v>8496</v>
+        <v>11312</v>
       </c>
       <c r="D35" s="128">
-        <v>140</v>
+        <v>187</v>
       </c>
       <c r="E35" s="128">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="F35" s="128">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="G35" s="128">
-        <v>7485</v>
+        <v>10134</v>
       </c>
       <c r="H35" s="128">
-        <v>5689</v>
+        <v>7534</v>
       </c>
       <c r="I35" s="128">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J35" s="128">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="K35" s="128">
-        <v>463</v>
+        <v>628</v>
       </c>
       <c r="L35" s="128">
-        <v>1280</v>
+        <v>1893</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>1347</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -7125,51 +7125,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</v>
+        <v>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -7489,57 +7489,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -7802,149 +7802,149 @@
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>5459</v>
+        <v>6381</v>
       </c>
       <c r="C13" s="128">
-        <v>895</v>
+        <v>1176</v>
       </c>
       <c r="D13" s="128">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E13" s="128">
-        <v>4478</v>
+        <v>5115</v>
       </c>
       <c r="F13" s="128">
         <v>20</v>
       </c>
       <c r="G13" s="128">
-        <v>5133</v>
+        <v>5996</v>
       </c>
       <c r="H13" s="128">
-        <v>563</v>
+        <v>743</v>
       </c>
       <c r="I13" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J13" s="128">
-        <v>3991</v>
+        <v>4657</v>
       </c>
       <c r="K13" s="128">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="L13" s="128">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>327</v>
+        <v>385</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>1785</v>
+        <v>2416</v>
       </c>
       <c r="C15" s="128">
-        <v>1770</v>
+        <v>2394</v>
       </c>
       <c r="D15" s="128">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G15" s="128">
-        <v>1317</v>
+        <v>1762</v>
       </c>
       <c r="H15" s="128">
-        <v>563</v>
+        <v>750</v>
       </c>
       <c r="I15" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="L15" s="128">
-        <v>664</v>
+        <v>887</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>468</v>
+        <v>654</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -7988,87 +7988,87 @@
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>159</v>
+        <v>211</v>
       </c>
       <c r="C19" s="128">
-        <v>143</v>
+        <v>194</v>
       </c>
       <c r="D19" s="128">
         <v>17</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
-      <c r="F19" s="130">
+      <c r="F19" s="128">
         <v>0</v>
       </c>
       <c r="G19" s="128">
-        <v>111</v>
+        <v>151</v>
       </c>
       <c r="H19" s="128">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="I19" s="128">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L19" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>48</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="130">
@@ -8298,87 +8298,87 @@
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>2210</v>
+        <v>2469</v>
       </c>
       <c r="C29" s="128">
-        <v>519</v>
+        <v>695</v>
       </c>
       <c r="D29" s="128">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E29" s="128">
-        <v>1677</v>
+        <v>1756</v>
       </c>
       <c r="F29" s="128">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G29" s="128">
-        <v>2078</v>
+        <v>2293</v>
       </c>
       <c r="H29" s="128">
-        <v>351</v>
+        <v>465</v>
       </c>
       <c r="I29" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J29" s="128">
-        <v>1674</v>
+        <v>1753</v>
       </c>
       <c r="K29" s="128">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="L29" s="128">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>132</v>
+        <v>176</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="130">
@@ -8941,57 +8941,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -9254,335 +9254,335 @@
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>183</v>
+        <v>242</v>
       </c>
       <c r="C13" s="128">
-        <v>175</v>
+        <v>232</v>
       </c>
       <c r="D13" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G13" s="128">
-        <v>126</v>
+        <v>167</v>
       </c>
       <c r="H13" s="128">
-        <v>81</v>
+        <v>113</v>
       </c>
       <c r="I13" s="128">
         <v>1</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="L13" s="128">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>58</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>279</v>
+        <v>340</v>
       </c>
       <c r="C15" s="128">
-        <v>177</v>
+        <v>241</v>
       </c>
       <c r="D15" s="128">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E15" s="128">
-        <v>99</v>
+        <v>48</v>
       </c>
       <c r="F15" s="128">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="G15" s="128">
-        <v>259</v>
+        <v>309</v>
       </c>
       <c r="H15" s="128">
-        <v>109</v>
+        <v>146</v>
       </c>
       <c r="I15" s="128">
         <v>1</v>
       </c>
       <c r="J15" s="128">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="K15" s="128">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="L15" s="128">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>6104</v>
+        <v>8091</v>
       </c>
       <c r="C17" s="128">
-        <v>2979</v>
+        <v>3987</v>
       </c>
       <c r="D17" s="128">
-        <v>404</v>
+        <v>515</v>
       </c>
       <c r="E17" s="128">
-        <v>2720</v>
+        <v>3551</v>
       </c>
       <c r="F17" s="128">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="G17" s="128">
-        <v>4724</v>
+        <v>6242</v>
       </c>
       <c r="H17" s="128">
-        <v>1590</v>
+        <v>2105</v>
       </c>
       <c r="I17" s="128">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J17" s="128">
-        <v>2507</v>
+        <v>3115</v>
       </c>
       <c r="K17" s="128">
-        <v>271</v>
+        <v>360</v>
       </c>
       <c r="L17" s="128">
-        <v>337</v>
+        <v>637</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>1380</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>10407</v>
+        <v>13056</v>
       </c>
       <c r="C19" s="128">
-        <v>6257</v>
+        <v>8470</v>
       </c>
       <c r="D19" s="128">
-        <v>486</v>
+        <v>633</v>
       </c>
       <c r="E19" s="128">
-        <v>3489</v>
+        <v>3765</v>
       </c>
       <c r="F19" s="128">
-        <v>175</v>
+        <v>189</v>
       </c>
       <c r="G19" s="128">
-        <v>7738</v>
+        <v>9447</v>
       </c>
       <c r="H19" s="128">
-        <v>3472</v>
+        <v>4698</v>
       </c>
       <c r="I19" s="128">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="J19" s="128">
-        <v>3162</v>
+        <v>3253</v>
       </c>
       <c r="K19" s="128">
-        <v>466</v>
+        <v>617</v>
       </c>
       <c r="L19" s="128">
-        <v>617</v>
+        <v>850</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>2669</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>123</v>
+        <v>187</v>
       </c>
       <c r="C21" s="128">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="D21" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E21" s="128">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F21" s="128">
         <v>8</v>
       </c>
       <c r="G21" s="128">
-        <v>150</v>
+        <v>215</v>
       </c>
       <c r="H21" s="128">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c r="I21" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J21" s="128">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K21" s="128">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="L21" s="128">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-26</v>
+        <v>-28</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="130">
@@ -9626,87 +9626,87 @@
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>5042</v>
+        <v>6471</v>
       </c>
       <c r="C25" s="128">
-        <v>2603</v>
+        <v>3546</v>
       </c>
       <c r="D25" s="128">
-        <v>216</v>
+        <v>276</v>
       </c>
       <c r="E25" s="128">
-        <v>2163</v>
+        <v>2554</v>
       </c>
       <c r="F25" s="128">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="G25" s="128">
-        <v>4311</v>
+        <v>5574</v>
       </c>
       <c r="H25" s="128">
-        <v>1662</v>
+        <v>2254</v>
       </c>
       <c r="I25" s="128">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="J25" s="128">
-        <v>1981</v>
+        <v>2339</v>
       </c>
       <c r="K25" s="128">
-        <v>244</v>
+        <v>324</v>
       </c>
       <c r="L25" s="128">
-        <v>409</v>
+        <v>636</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>732</v>
+        <v>897</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="130">
@@ -9750,87 +9750,87 @@
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>22561</v>
+        <v>28539</v>
       </c>
       <c r="C29" s="128">
-        <v>8099</v>
+        <v>10797</v>
       </c>
       <c r="D29" s="128">
-        <v>1077</v>
+        <v>1377</v>
       </c>
       <c r="E29" s="128">
-        <v>12148</v>
+        <v>14844</v>
       </c>
       <c r="F29" s="128">
-        <v>1237</v>
+        <v>1521</v>
       </c>
       <c r="G29" s="128">
-        <v>18226</v>
+        <v>23021</v>
       </c>
       <c r="H29" s="128">
-        <v>5104</v>
+        <v>6775</v>
       </c>
       <c r="I29" s="128">
-        <v>175</v>
+        <v>287</v>
       </c>
       <c r="J29" s="128">
-        <v>11041</v>
+        <v>13253</v>
       </c>
       <c r="K29" s="128">
-        <v>1253</v>
+        <v>1676</v>
       </c>
       <c r="L29" s="128">
-        <v>653</v>
+        <v>1030</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>4335</v>
+        <v>5518</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -10389,57 +10389,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -10640,397 +10640,397 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>9252</v>
+        <v>12121</v>
       </c>
       <c r="C11" s="117">
-        <v>2337</v>
+        <v>3083</v>
       </c>
       <c r="D11" s="117">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="E11" s="117">
-        <v>6393</v>
+        <v>8291</v>
       </c>
       <c r="F11" s="117">
-        <v>447</v>
+        <v>651</v>
       </c>
       <c r="G11" s="117">
-        <v>8443</v>
+        <v>11209</v>
       </c>
       <c r="H11" s="117">
-        <v>659</v>
+        <v>894</v>
       </c>
       <c r="I11" s="117">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="J11" s="117">
-        <v>6256</v>
+        <v>8131</v>
       </c>
       <c r="K11" s="117">
-        <v>541</v>
+        <v>723</v>
       </c>
       <c r="L11" s="117">
-        <v>947</v>
+        <v>1402</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>809</v>
+        <v>912</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
+        <v>288</v>
+      </c>
+      <c r="C13" s="128">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D13" s="128">
         <v>1</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="G13" s="128">
+        <v>367</v>
+      </c>
+      <c r="H13" s="128">
+        <v>57</v>
+      </c>
+      <c r="I13" s="128">
+        <v>0</v>
+      </c>
+      <c r="J13" s="130">
+        <v>0</v>
+      </c>
+      <c r="K13" s="128">
+        <v>48</v>
+      </c>
+      <c r="L13" s="128">
         <v>261</v>
       </c>
-      <c r="H13" s="128">
-[...13 lines deleted...]
-      </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>-43</v>
+        <v>-79</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>417</v>
+        <v>593</v>
       </c>
       <c r="C15" s="128">
-        <v>237</v>
+        <v>317</v>
       </c>
       <c r="D15" s="128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>176</v>
+        <v>270</v>
       </c>
       <c r="G15" s="128">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="H15" s="128">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="I15" s="128">
         <v>0</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="L15" s="128">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>330</v>
+        <v>458</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>338</v>
+        <v>474</v>
       </c>
       <c r="C17" s="128">
-        <v>193</v>
+        <v>252</v>
       </c>
       <c r="D17" s="128">
         <v>1</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>144</v>
+        <v>221</v>
       </c>
       <c r="G17" s="128">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="H17" s="128">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="I17" s="128">
         <v>1</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="L17" s="128">
-        <v>3</v>
+        <v>18</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>268</v>
+        <v>366</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>265</v>
+        <v>348</v>
       </c>
       <c r="C19" s="128">
-        <v>243</v>
+        <v>319</v>
       </c>
       <c r="D19" s="128">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="128">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G19" s="128">
-        <v>194</v>
+        <v>260</v>
       </c>
       <c r="H19" s="128">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="I19" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="L19" s="128">
-        <v>110</v>
+        <v>150</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>70</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="C21" s="128">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="D21" s="128">
         <v>1</v>
       </c>
       <c r="E21" s="130">
         <v>0</v>
       </c>
       <c r="F21" s="128">
         <v>0</v>
       </c>
       <c r="G21" s="128">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="H21" s="128">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="128">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="L21" s="128">
-        <v>85</v>
+        <v>117</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-19</v>
+        <v>-30</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="130">
@@ -11074,87 +11074,87 @@
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C25" s="128">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D25" s="128">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="128">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H25" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I25" s="128">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="128">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="L25" s="128">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="130">
@@ -11384,87 +11384,87 @@
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>280</v>
+        <v>354</v>
       </c>
       <c r="C35" s="128">
-        <v>268</v>
+        <v>338</v>
       </c>
       <c r="D35" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G35" s="128">
-        <v>207</v>
+        <v>279</v>
       </c>
       <c r="H35" s="128">
-        <v>112</v>
+        <v>150</v>
       </c>
       <c r="I35" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="L35" s="128">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -11480,51 +11480,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</v>
+        <v>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -11844,57 +11844,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -12219,87 +12219,87 @@
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="C15" s="128">
-        <v>87</v>
+        <v>114</v>
       </c>
       <c r="D15" s="128">
         <v>1</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
         <v>0</v>
       </c>
       <c r="G15" s="128">
-        <v>71</v>
+        <v>101</v>
       </c>
       <c r="H15" s="128">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I15" s="128">
         <v>0</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L15" s="128">
-        <v>49</v>
+        <v>72</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -13296,57 +13296,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -14105,87 +14105,87 @@
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>7481</v>
+        <v>9729</v>
       </c>
       <c r="C29" s="128">
-        <v>983</v>
+        <v>1311</v>
       </c>
       <c r="D29" s="128">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="E29" s="128">
-        <v>6393</v>
+        <v>8291</v>
       </c>
       <c r="F29" s="128">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="G29" s="128">
-        <v>7393</v>
+        <v>9739</v>
       </c>
       <c r="H29" s="128">
-        <v>356</v>
+        <v>487</v>
       </c>
       <c r="I29" s="128">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="J29" s="128">
-        <v>6256</v>
+        <v>8131</v>
       </c>
       <c r="K29" s="128">
-        <v>297</v>
+        <v>400</v>
       </c>
       <c r="L29" s="128">
-        <v>447</v>
+        <v>667</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>88</v>
+        <v>-10</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -14741,57 +14741,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -14992,831 +14992,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>76364</v>
+        <v>94814</v>
       </c>
       <c r="C11" s="117">
-        <v>31280</v>
+        <v>41792</v>
       </c>
       <c r="D11" s="117">
-        <v>2385</v>
+        <v>3058</v>
       </c>
       <c r="E11" s="117">
-        <v>35240</v>
+        <v>37573</v>
       </c>
       <c r="F11" s="117">
-        <v>7459</v>
+        <v>12390</v>
       </c>
       <c r="G11" s="117">
-        <v>69385</v>
+        <v>85576</v>
       </c>
       <c r="H11" s="117">
-        <v>28080</v>
+        <v>37229</v>
       </c>
       <c r="I11" s="117">
-        <v>139</v>
+        <v>196</v>
       </c>
       <c r="J11" s="117">
-        <v>32069</v>
+        <v>36912</v>
       </c>
       <c r="K11" s="117">
-        <v>2147</v>
+        <v>2916</v>
       </c>
       <c r="L11" s="117">
-        <v>6950</v>
+        <v>8323</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>6979</v>
+        <v>9238</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="141">
-        <v>5740</v>
+        <v>8353</v>
       </c>
       <c r="C13" s="141">
-        <v>3899</v>
+        <v>5205</v>
       </c>
       <c r="D13" s="141">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="E13" s="141">
-        <v>1430</v>
+        <v>1010</v>
       </c>
       <c r="F13" s="141">
-        <v>238</v>
+        <v>1920</v>
       </c>
       <c r="G13" s="141">
-        <v>3543</v>
+        <v>6204</v>
       </c>
       <c r="H13" s="141">
-        <v>3883</v>
+        <v>5120</v>
       </c>
       <c r="I13" s="141">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="J13" s="141">
-        <v>539</v>
+        <v>1406</v>
       </c>
       <c r="K13" s="141">
-        <v>120</v>
+        <v>162</v>
       </c>
       <c r="L13" s="141">
-        <v>-1009</v>
+        <v>-498</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>2197</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="141">
-        <v>5082</v>
+        <v>4132</v>
       </c>
       <c r="C15" s="141">
-        <v>829</v>
+        <v>1163</v>
       </c>
       <c r="D15" s="141">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="E15" s="141">
-        <v>4161</v>
+        <v>2708</v>
       </c>
       <c r="F15" s="141">
-        <v>54</v>
+        <v>209</v>
       </c>
       <c r="G15" s="141">
-        <v>4917</v>
+        <v>3215</v>
       </c>
       <c r="H15" s="141">
-        <v>591</v>
+        <v>851</v>
       </c>
       <c r="I15" s="141">
         <v>3</v>
       </c>
       <c r="J15" s="141">
-        <v>2969</v>
+        <v>979</v>
       </c>
       <c r="K15" s="141">
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="L15" s="141">
-        <v>1220</v>
+        <v>1198</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>164</v>
+        <v>917</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="141">
-        <v>291</v>
+        <v>366</v>
       </c>
       <c r="C17" s="141">
-        <v>135</v>
+        <v>179</v>
       </c>
       <c r="D17" s="141">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E17" s="141">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="F17" s="141">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="G17" s="141">
-        <v>278</v>
+        <v>349</v>
       </c>
       <c r="H17" s="141">
-        <v>112</v>
+        <v>147</v>
       </c>
       <c r="I17" s="141">
         <v>1</v>
       </c>
       <c r="J17" s="141">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K17" s="141">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="L17" s="141">
-        <v>55</v>
+        <v>76</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="141">
-        <v>141</v>
+        <v>198</v>
       </c>
       <c r="C19" s="141">
-        <v>101</v>
+        <v>137</v>
       </c>
       <c r="D19" s="141">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>20</v>
+      </c>
+      <c r="E19" s="143">
+        <v>0</v>
       </c>
       <c r="F19" s="141">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="G19" s="141">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="H19" s="141">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="I19" s="141">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2</v>
+      </c>
+      <c r="J19" s="141">
+        <v>4</v>
       </c>
       <c r="K19" s="141">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="L19" s="141">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>-37</v>
+        <v>-27</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="141">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="C21" s="141">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D21" s="141">
         <v>0</v>
       </c>
       <c r="E21" s="141">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F21" s="141">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G21" s="141">
-        <v>99</v>
+        <v>129</v>
       </c>
       <c r="H21" s="141">
         <v>0</v>
       </c>
       <c r="I21" s="143">
         <v>0</v>
       </c>
       <c r="J21" s="143">
         <v>0</v>
       </c>
       <c r="K21" s="141">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="L21" s="141">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>92</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="141">
-        <v>2038</v>
+        <v>3880</v>
       </c>
       <c r="C23" s="141">
-        <v>1564</v>
+        <v>2147</v>
       </c>
       <c r="D23" s="141">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="E23" s="143">
+        <v>47</v>
+      </c>
+      <c r="E23" s="141">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>442</v>
+        <v>1686</v>
       </c>
       <c r="G23" s="141">
-        <v>2616</v>
+        <v>4315</v>
       </c>
       <c r="H23" s="141">
-        <v>1448</v>
+        <v>2001</v>
       </c>
       <c r="I23" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J23" s="141">
-        <v>355</v>
+        <v>1540</v>
       </c>
       <c r="K23" s="141">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L23" s="141">
-        <v>727</v>
+        <v>672</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-577</v>
+        <v>-435</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="141">
-        <v>1772</v>
+        <v>3157</v>
       </c>
       <c r="C25" s="141">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D25" s="141">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="E25" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F25" s="141">
-        <v>1678</v>
+        <v>3027</v>
       </c>
       <c r="G25" s="141">
-        <v>1138</v>
+        <v>2486</v>
       </c>
       <c r="H25" s="141">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I25" s="143">
         <v>0</v>
       </c>
       <c r="J25" s="141">
-        <v>356</v>
+        <v>1209</v>
       </c>
       <c r="K25" s="141">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="L25" s="141">
-        <v>705</v>
+        <v>1179</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>635</v>
+        <v>672</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
       <c r="B27" s="141">
-        <v>12080</v>
+        <v>14118</v>
       </c>
       <c r="C27" s="141">
-        <v>648</v>
+        <v>824</v>
       </c>
       <c r="D27" s="141">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E27" s="141">
-        <v>11264</v>
+        <v>13065</v>
       </c>
       <c r="F27" s="141">
-        <v>160</v>
+        <v>219</v>
       </c>
       <c r="G27" s="141">
-        <v>11769</v>
+        <v>13718</v>
       </c>
       <c r="H27" s="141">
-        <v>591</v>
+        <v>750</v>
       </c>
       <c r="I27" s="141">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="J27" s="141">
-        <v>11311</v>
+        <v>13046</v>
       </c>
       <c r="K27" s="141">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="L27" s="141">
-        <v>-214</v>
+        <v>-181</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>311</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="141">
-        <v>2543</v>
+        <v>3349</v>
       </c>
       <c r="C29" s="141">
-        <v>1487</v>
+        <v>1977</v>
       </c>
       <c r="D29" s="141">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="E29" s="141">
-        <v>821</v>
+        <v>995</v>
       </c>
       <c r="F29" s="141">
-        <v>190</v>
+        <v>309</v>
       </c>
       <c r="G29" s="141">
-        <v>2512</v>
+        <v>3321</v>
       </c>
       <c r="H29" s="141">
-        <v>1269</v>
+        <v>1654</v>
       </c>
       <c r="I29" s="141">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J29" s="141">
-        <v>862</v>
+        <v>1065</v>
       </c>
       <c r="K29" s="141">
-        <v>109</v>
+        <v>224</v>
       </c>
       <c r="L29" s="141">
-        <v>261</v>
+        <v>360</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>31</v>
+        <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
       <c r="B31" s="141">
-        <v>660</v>
+        <v>717</v>
       </c>
       <c r="C31" s="141">
-        <v>308</v>
+        <v>413</v>
       </c>
       <c r="D31" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E31" s="141">
-        <v>341</v>
+        <v>288</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>561</v>
+        <v>594</v>
       </c>
       <c r="H31" s="141">
-        <v>232</v>
+        <v>313</v>
       </c>
       <c r="I31" s="141">
         <v>0</v>
       </c>
       <c r="J31" s="141">
-        <v>110</v>
+        <v>141</v>
       </c>
       <c r="K31" s="141">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="L31" s="141">
-        <v>193</v>
+        <v>106</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>99</v>
+        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="141">
-        <v>4583</v>
+        <v>3573</v>
       </c>
       <c r="C33" s="141">
-        <v>477</v>
+        <v>664</v>
       </c>
       <c r="D33" s="141">
-        <v>345</v>
+        <v>468</v>
       </c>
       <c r="E33" s="141">
-        <v>1745</v>
+        <v>2044</v>
       </c>
       <c r="F33" s="141">
-        <v>2017</v>
+        <v>397</v>
       </c>
       <c r="G33" s="141">
-        <v>4543</v>
+        <v>3455</v>
       </c>
       <c r="H33" s="141">
-        <v>281</v>
+        <v>393</v>
       </c>
       <c r="I33" s="141">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J33" s="141">
-        <v>3427</v>
+        <v>1816</v>
       </c>
       <c r="K33" s="141">
-        <v>253</v>
+        <v>346</v>
       </c>
       <c r="L33" s="141">
-        <v>570</v>
+        <v>886</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>40</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B35" s="141">
-        <v>2303</v>
+        <v>2634</v>
       </c>
       <c r="C35" s="141">
-        <v>1686</v>
+        <v>2264</v>
       </c>
       <c r="D35" s="141">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="E35" s="141">
-        <v>470</v>
+        <v>191</v>
       </c>
       <c r="F35" s="141">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="G35" s="141">
-        <v>2223</v>
+        <v>2362</v>
       </c>
       <c r="H35" s="141">
-        <v>1113</v>
+        <v>1501</v>
       </c>
       <c r="I35" s="143">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>657</v>
+        <v>419</v>
       </c>
       <c r="K35" s="141">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="L35" s="141">
-        <v>432</v>
+        <v>414</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>80</v>
+        <v>273</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -16172,57 +16172,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -16423,831 +16423,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>3040</v>
+        <v>3973</v>
       </c>
       <c r="C11" s="116">
-        <v>1205</v>
+        <v>1545</v>
       </c>
       <c r="D11" s="116">
-        <v>618</v>
+        <v>819</v>
       </c>
       <c r="E11" s="116">
-        <v>789</v>
+        <v>1095</v>
       </c>
       <c r="F11" s="116">
-        <v>429</v>
+        <v>514</v>
       </c>
       <c r="G11" s="116">
-        <v>1903</v>
+        <v>2553</v>
       </c>
       <c r="H11" s="116">
-        <v>1023</v>
+        <v>1317</v>
       </c>
       <c r="I11" s="116">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J11" s="116">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="K11" s="116">
-        <v>259</v>
+        <v>342</v>
       </c>
       <c r="L11" s="116">
-        <v>153</v>
+        <v>424</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1137</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
       <c r="B13" s="141">
-        <v>188</v>
+        <v>225</v>
       </c>
       <c r="C13" s="141">
-        <v>155</v>
+        <v>214</v>
       </c>
       <c r="D13" s="141">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G13" s="141">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="H13" s="141">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>119</v>
+      </c>
+      <c r="I13" s="141">
+        <v>1</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L13" s="141">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>40</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="141">
-        <v>3459</v>
+        <v>4023</v>
       </c>
       <c r="C15" s="141">
-        <v>1279</v>
+        <v>1776</v>
       </c>
       <c r="D15" s="141">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E15" s="141">
-        <v>2092</v>
+        <v>1942</v>
       </c>
       <c r="F15" s="141">
-        <v>48</v>
+        <v>260</v>
       </c>
       <c r="G15" s="141">
-        <v>3312</v>
+        <v>3778</v>
       </c>
       <c r="H15" s="141">
-        <v>1361</v>
+        <v>1858</v>
       </c>
       <c r="I15" s="141">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J15" s="141">
-        <v>753</v>
+        <v>1659</v>
       </c>
       <c r="K15" s="141">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="L15" s="141">
-        <v>1145</v>
+        <v>193</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>147</v>
+        <v>245</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="141">
-        <v>3329</v>
+        <v>5807</v>
       </c>
       <c r="C17" s="141">
-        <v>1481</v>
+        <v>2148</v>
       </c>
       <c r="D17" s="141">
-        <v>114</v>
+        <v>143</v>
       </c>
       <c r="E17" s="141">
-        <v>1102</v>
+        <v>1352</v>
       </c>
       <c r="F17" s="141">
-        <v>632</v>
+        <v>2164</v>
       </c>
       <c r="G17" s="141">
-        <v>3492</v>
+        <v>5757</v>
       </c>
       <c r="H17" s="141">
-        <v>1631</v>
+        <v>2254</v>
       </c>
       <c r="I17" s="141">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J17" s="141">
-        <v>1101</v>
+        <v>2757</v>
       </c>
       <c r="K17" s="141">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="L17" s="141">
-        <v>643</v>
+        <v>605</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>-163</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B19" s="141">
-        <v>2516</v>
+        <v>3174</v>
       </c>
       <c r="C19" s="141">
-        <v>1196</v>
+        <v>1576</v>
       </c>
       <c r="D19" s="141">
-        <v>336</v>
+        <v>413</v>
       </c>
       <c r="E19" s="141">
-        <v>931</v>
+        <v>1123</v>
       </c>
       <c r="F19" s="141">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="G19" s="141">
-        <v>1745</v>
+        <v>2371</v>
       </c>
       <c r="H19" s="141">
-        <v>811</v>
+        <v>1068</v>
       </c>
       <c r="I19" s="141">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
       <c r="K19" s="141">
-        <v>320</v>
+        <v>444</v>
       </c>
       <c r="L19" s="141">
-        <v>595</v>
+        <v>833</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>770</v>
+        <v>803</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B21" s="141">
-        <v>4518</v>
+        <v>5785</v>
       </c>
       <c r="C21" s="141">
-        <v>2903</v>
+        <v>3907</v>
       </c>
       <c r="D21" s="141">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="E21" s="141">
-        <v>1556</v>
+        <v>1775</v>
       </c>
       <c r="F21" s="141">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="G21" s="141">
-        <v>4548</v>
+        <v>5888</v>
       </c>
       <c r="H21" s="141">
-        <v>2722</v>
+        <v>3648</v>
       </c>
       <c r="I21" s="141">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J21" s="141">
-        <v>1090</v>
+        <v>1415</v>
       </c>
       <c r="K21" s="141">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="L21" s="141">
-        <v>681</v>
+        <v>755</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>-30</v>
+        <v>-103</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="141">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="C23" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D23" s="141">
         <v>1</v>
       </c>
       <c r="E23" s="143">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G23" s="141">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="H23" s="141">
         <v>1</v>
       </c>
       <c r="I23" s="141">
         <v>0</v>
       </c>
       <c r="J23" s="143">
         <v>0</v>
       </c>
       <c r="K23" s="141">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="L23" s="141">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>0</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="141">
-        <v>9518</v>
+        <v>11869</v>
       </c>
       <c r="C25" s="141">
-        <v>2821</v>
+        <v>3791</v>
       </c>
       <c r="D25" s="141">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="E25" s="141">
-        <v>6616</v>
+        <v>7991</v>
       </c>
       <c r="F25" s="141">
         <v>0</v>
       </c>
       <c r="G25" s="141">
-        <v>8507</v>
+        <v>10653</v>
       </c>
       <c r="H25" s="141">
-        <v>2275</v>
+        <v>2991</v>
       </c>
       <c r="I25" s="141">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J25" s="141">
-        <v>6073</v>
+        <v>7262</v>
       </c>
       <c r="K25" s="141">
-        <v>91</v>
+        <v>111</v>
       </c>
       <c r="L25" s="141">
-        <v>61</v>
+        <v>278</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>1011</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
       <c r="B27" s="141">
-        <v>6999</v>
+        <v>7823</v>
       </c>
       <c r="C27" s="141">
-        <v>5242</v>
+        <v>6596</v>
       </c>
       <c r="D27" s="141">
-        <v>122</v>
+        <v>140</v>
       </c>
       <c r="E27" s="141">
-        <v>1064</v>
+        <v>846</v>
       </c>
       <c r="F27" s="141">
-        <v>571</v>
+        <v>241</v>
       </c>
       <c r="G27" s="141">
-        <v>5906</v>
+        <v>6611</v>
       </c>
       <c r="H27" s="141">
-        <v>4825</v>
+        <v>6054</v>
       </c>
       <c r="I27" s="141">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J27" s="141">
-        <v>1384</v>
+        <v>779</v>
       </c>
       <c r="K27" s="141">
-        <v>78</v>
+        <v>97</v>
       </c>
       <c r="L27" s="141">
-        <v>-386</v>
+        <v>-330</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>1093</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="141">
-        <v>576</v>
+        <v>786</v>
       </c>
       <c r="C29" s="141">
-        <v>575</v>
+        <v>786</v>
       </c>
       <c r="D29" s="143">
         <v>0</v>
       </c>
       <c r="E29" s="141">
         <v>0</v>
       </c>
       <c r="F29" s="141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29" s="141">
-        <v>591</v>
+        <v>815</v>
       </c>
       <c r="H29" s="141">
-        <v>490</v>
+        <v>671</v>
       </c>
       <c r="I29" s="141">
         <v>0</v>
       </c>
       <c r="J29" s="143">
         <v>0</v>
       </c>
       <c r="K29" s="141">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L29" s="141">
-        <v>94</v>
+        <v>133</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>-15</v>
+        <v>-29</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="141">
-        <v>763</v>
+        <v>1061</v>
       </c>
       <c r="C31" s="141">
-        <v>652</v>
+        <v>918</v>
       </c>
       <c r="D31" s="141">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="141">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="G31" s="141">
-        <v>818</v>
+        <v>1125</v>
       </c>
       <c r="H31" s="141">
-        <v>552</v>
+        <v>779</v>
       </c>
       <c r="I31" s="141">
         <v>2</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="141">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="L31" s="141">
-        <v>252</v>
+        <v>328</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>-56</v>
+        <v>-64</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
       <c r="B33" s="141">
-        <v>1347</v>
+        <v>1798</v>
       </c>
       <c r="C33" s="141">
-        <v>1221</v>
+        <v>1664</v>
       </c>
       <c r="D33" s="141">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="E33" s="141">
+        <v>21</v>
       </c>
       <c r="F33" s="141">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="G33" s="141">
-        <v>1461</v>
+        <v>1890</v>
       </c>
       <c r="H33" s="141">
-        <v>1111</v>
+        <v>1494</v>
       </c>
       <c r="I33" s="141">
         <v>0</v>
       </c>
-      <c r="J33" s="141">
-        <v>18</v>
+      <c r="J33" s="143">
+        <v>0</v>
       </c>
       <c r="K33" s="141">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="L33" s="141">
-        <v>307</v>
+        <v>365</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>-113</v>
+        <v>-92</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
       <c r="B35" s="141">
-        <v>1551</v>
+        <v>2145</v>
       </c>
       <c r="C35" s="141">
-        <v>1002</v>
+        <v>1347</v>
       </c>
       <c r="D35" s="141">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E35" s="141">
-        <v>165</v>
+        <v>253</v>
       </c>
       <c r="F35" s="141">
-        <v>372</v>
+        <v>528</v>
       </c>
       <c r="G35" s="141">
-        <v>1508</v>
+        <v>2042</v>
       </c>
       <c r="H35" s="141">
-        <v>1201</v>
+        <v>1625</v>
       </c>
       <c r="I35" s="141">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J35" s="141">
-        <v>31</v>
+        <v>81</v>
       </c>
       <c r="K35" s="141">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="L35" s="141">
-        <v>163</v>
+        <v>184</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>43</v>
+        <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -17575,57 +17575,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -17826,205 +17826,205 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>854</v>
+        <v>1280</v>
       </c>
       <c r="C11" s="116">
-        <v>201</v>
+        <v>260</v>
       </c>
       <c r="D11" s="116">
         <v>3</v>
       </c>
       <c r="E11" s="116">
-        <v>494</v>
+        <v>637</v>
       </c>
       <c r="F11" s="116">
-        <v>156</v>
+        <v>380</v>
       </c>
       <c r="G11" s="116">
-        <v>825</v>
+        <v>1257</v>
       </c>
       <c r="H11" s="116">
-        <v>229</v>
+        <v>295</v>
       </c>
       <c r="I11" s="116">
         <v>3</v>
       </c>
       <c r="J11" s="116">
-        <v>522</v>
+        <v>831</v>
       </c>
       <c r="K11" s="116">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="L11" s="116">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
       <c r="B13" s="141">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="C13" s="141">
-        <v>118</v>
+        <v>157</v>
       </c>
       <c r="D13" s="141">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G13" s="141">
-        <v>105</v>
+        <v>136</v>
       </c>
       <c r="H13" s="141">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="I13" s="141">
         <v>0</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L13" s="141">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
       <c r="B15" s="141">
-        <v>82</v>
+        <v>113</v>
       </c>
       <c r="C15" s="141">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="D15" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E15" s="143">
         <v>0</v>
       </c>
       <c r="F15" s="141">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G15" s="141">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="H15" s="141">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="I15" s="141">
         <v>0</v>
       </c>
       <c r="J15" s="143">
         <v>0</v>
       </c>
       <c r="K15" s="141">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L15" s="141">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
@@ -18677,57 +18677,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -18928,831 +18928,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>64689</v>
+        <v>79940</v>
       </c>
       <c r="C11" s="117">
-        <v>20515</v>
+        <v>27791</v>
       </c>
       <c r="D11" s="117">
-        <v>1880</v>
+        <v>2386</v>
       </c>
       <c r="E11" s="117">
-        <v>34130</v>
+        <v>36360</v>
       </c>
       <c r="F11" s="117">
-        <v>8164</v>
+        <v>13403</v>
       </c>
       <c r="G11" s="117">
-        <v>59903</v>
+        <v>73533</v>
       </c>
       <c r="H11" s="117">
-        <v>16565</v>
+        <v>22471</v>
       </c>
       <c r="I11" s="117">
-        <v>122</v>
+        <v>174</v>
       </c>
       <c r="J11" s="117">
-        <v>32002</v>
+        <v>36351</v>
       </c>
       <c r="K11" s="117">
-        <v>1859</v>
+        <v>2536</v>
       </c>
       <c r="L11" s="117">
-        <v>9355</v>
+        <v>12002</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>4787</v>
+        <v>6407</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="141">
-        <v>4533</v>
+        <v>6637</v>
       </c>
       <c r="C13" s="141">
-        <v>2695</v>
+        <v>3494</v>
       </c>
       <c r="D13" s="141">
-        <v>170</v>
+        <v>214</v>
       </c>
       <c r="E13" s="141">
-        <v>1430</v>
+        <v>1010</v>
       </c>
       <c r="F13" s="141">
-        <v>237</v>
+        <v>1918</v>
       </c>
       <c r="G13" s="141">
-        <v>2409</v>
+        <v>4591</v>
       </c>
       <c r="H13" s="141">
-        <v>1996</v>
+        <v>2565</v>
       </c>
       <c r="I13" s="141">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="J13" s="141">
-        <v>539</v>
+        <v>1406</v>
       </c>
       <c r="K13" s="141">
-        <v>113</v>
+        <v>151</v>
       </c>
       <c r="L13" s="141">
-        <v>-249</v>
+        <v>454</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>2124</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="141">
-        <v>4966</v>
+        <v>4015</v>
       </c>
       <c r="C15" s="141">
-        <v>744</v>
+        <v>1052</v>
       </c>
       <c r="D15" s="141">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="E15" s="141">
-        <v>4130</v>
+        <v>2702</v>
       </c>
       <c r="F15" s="141">
-        <v>54</v>
+        <v>209</v>
       </c>
       <c r="G15" s="141">
-        <v>4832</v>
+        <v>3183</v>
       </c>
       <c r="H15" s="141">
-        <v>587</v>
+        <v>846</v>
       </c>
       <c r="I15" s="141">
         <v>3</v>
       </c>
       <c r="J15" s="141">
-        <v>2939</v>
+        <v>973</v>
       </c>
       <c r="K15" s="141">
-        <v>114</v>
+        <v>158</v>
       </c>
       <c r="L15" s="141">
-        <v>1188</v>
+        <v>1203</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>134</v>
+        <v>832</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="141">
-        <v>269</v>
+        <v>339</v>
       </c>
       <c r="C17" s="141">
-        <v>113</v>
+        <v>152</v>
       </c>
       <c r="D17" s="141">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E17" s="141">
-        <v>126</v>
+        <v>145</v>
       </c>
       <c r="F17" s="141">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G17" s="141">
-        <v>264</v>
+        <v>331</v>
       </c>
       <c r="H17" s="141">
-        <v>107</v>
+        <v>141</v>
       </c>
       <c r="I17" s="141">
         <v>1</v>
       </c>
       <c r="J17" s="141">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K17" s="141">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="L17" s="141">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="141">
-        <v>108</v>
+        <v>154</v>
       </c>
       <c r="C19" s="141">
+        <v>94</v>
+      </c>
+      <c r="D19" s="141">
+        <v>19</v>
+      </c>
+      <c r="E19" s="143">
+        <v>0</v>
+      </c>
+      <c r="F19" s="141">
+        <v>41</v>
+      </c>
+      <c r="G19" s="141">
+        <v>196</v>
+      </c>
+      <c r="H19" s="141">
+        <v>102</v>
+      </c>
+      <c r="I19" s="141">
+        <v>2</v>
+      </c>
+      <c r="J19" s="141">
+        <v>4</v>
+      </c>
+      <c r="K19" s="141">
+        <v>19</v>
+      </c>
+      <c r="L19" s="141">
         <v>69</v>
       </c>
-      <c r="D19" s="141">
-[...25 lines deleted...]
-      </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>-49</v>
+        <v>-42</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="141">
-        <v>191</v>
+        <v>216</v>
       </c>
       <c r="C21" s="141">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D21" s="141">
         <v>0</v>
       </c>
       <c r="E21" s="141">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="F21" s="141">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G21" s="141">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="H21" s="141">
         <v>0</v>
       </c>
       <c r="I21" s="143">
         <v>0</v>
       </c>
       <c r="J21" s="143">
         <v>0</v>
       </c>
       <c r="K21" s="141">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="L21" s="141">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="141">
-        <v>1931</v>
+        <v>3746</v>
       </c>
       <c r="C23" s="141">
-        <v>1458</v>
+        <v>2015</v>
       </c>
       <c r="D23" s="141">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="E23" s="143">
+        <v>46</v>
+      </c>
+      <c r="E23" s="141">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>442</v>
+        <v>1685</v>
       </c>
       <c r="G23" s="141">
-        <v>2510</v>
+        <v>4195</v>
       </c>
       <c r="H23" s="141">
-        <v>1381</v>
+        <v>1918</v>
       </c>
       <c r="I23" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J23" s="141">
-        <v>355</v>
+        <v>1543</v>
       </c>
       <c r="K23" s="141">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L23" s="141">
-        <v>689</v>
+        <v>630</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-579</v>
+        <v>-449</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="141">
-        <v>1772</v>
+        <v>3157</v>
       </c>
       <c r="C25" s="141">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D25" s="141">
-        <v>75</v>
+        <v>101</v>
       </c>
       <c r="E25" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F25" s="141">
-        <v>1678</v>
+        <v>3027</v>
       </c>
       <c r="G25" s="141">
-        <v>1138</v>
+        <v>2486</v>
       </c>
       <c r="H25" s="141">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I25" s="143">
         <v>0</v>
       </c>
       <c r="J25" s="141">
-        <v>356</v>
+        <v>1209</v>
       </c>
       <c r="K25" s="141">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="L25" s="141">
-        <v>705</v>
+        <v>1179</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>635</v>
+        <v>672</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
       <c r="B27" s="141">
-        <v>11518</v>
+        <v>13418</v>
       </c>
       <c r="C27" s="141">
-        <v>154</v>
+        <v>200</v>
       </c>
       <c r="D27" s="141">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E27" s="141">
-        <v>11191</v>
+        <v>12983</v>
       </c>
       <c r="F27" s="141">
-        <v>165</v>
+        <v>226</v>
       </c>
       <c r="G27" s="141">
-        <v>11200</v>
+        <v>13009</v>
       </c>
       <c r="H27" s="141">
-        <v>101</v>
+        <v>131</v>
       </c>
       <c r="I27" s="141">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="J27" s="141">
-        <v>11235</v>
+        <v>12962</v>
       </c>
       <c r="K27" s="141">
-        <v>62</v>
+        <v>80</v>
       </c>
       <c r="L27" s="141">
-        <v>-216</v>
+        <v>-185</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>318</v>
+        <v>409</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="141">
-        <v>2372</v>
+        <v>3297</v>
       </c>
       <c r="C29" s="141">
+        <v>1977</v>
+      </c>
+      <c r="D29" s="141">
+        <v>68</v>
+      </c>
+      <c r="E29" s="141">
+        <v>995</v>
+      </c>
+      <c r="F29" s="141">
+        <v>257</v>
+      </c>
+      <c r="G29" s="141">
+        <v>4071</v>
+      </c>
+      <c r="H29" s="141">
+        <v>275</v>
+      </c>
+      <c r="I29" s="141">
+        <v>18</v>
+      </c>
+      <c r="J29" s="141">
         <v>1487</v>
       </c>
-      <c r="D29" s="141">
-[...19 lines deleted...]
-      </c>
       <c r="K29" s="141">
-        <v>109</v>
+        <v>224</v>
       </c>
       <c r="L29" s="141">
-        <v>1558</v>
+        <v>2066</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>-738</v>
+        <v>-774</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
       <c r="B31" s="141">
-        <v>543</v>
+        <v>565</v>
       </c>
       <c r="C31" s="141">
-        <v>195</v>
+        <v>267</v>
       </c>
       <c r="D31" s="141">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E31" s="141">
-        <v>341</v>
+        <v>288</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="H31" s="141">
-        <v>179</v>
+        <v>243</v>
       </c>
       <c r="I31" s="141">
         <v>0</v>
       </c>
       <c r="J31" s="141">
-        <v>110</v>
+        <v>141</v>
       </c>
       <c r="K31" s="141">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="L31" s="141">
-        <v>193</v>
+        <v>103</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>43</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="141">
-        <v>4564</v>
+        <v>3575</v>
       </c>
       <c r="C33" s="141">
-        <v>467</v>
+        <v>651</v>
       </c>
       <c r="D33" s="141">
-        <v>345</v>
+        <v>468</v>
       </c>
       <c r="E33" s="141">
-        <v>1745</v>
+        <v>2053</v>
       </c>
       <c r="F33" s="141">
-        <v>2007</v>
+        <v>404</v>
       </c>
       <c r="G33" s="141">
-        <v>4604</v>
+        <v>3523</v>
       </c>
       <c r="H33" s="141">
-        <v>280</v>
+        <v>392</v>
       </c>
       <c r="I33" s="141">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="J33" s="141">
-        <v>3489</v>
+        <v>1879</v>
       </c>
       <c r="K33" s="141">
-        <v>253</v>
+        <v>346</v>
       </c>
       <c r="L33" s="141">
-        <v>570</v>
+        <v>892</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>-40</v>
+        <v>53</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B35" s="141">
-        <v>1947</v>
+        <v>2146</v>
       </c>
       <c r="C35" s="141">
-        <v>1366</v>
+        <v>1827</v>
       </c>
       <c r="D35" s="141">
-        <v>92</v>
+        <v>138</v>
       </c>
       <c r="E35" s="141">
-        <v>448</v>
+        <v>157</v>
       </c>
       <c r="F35" s="141">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="G35" s="141">
-        <v>2018</v>
+        <v>2092</v>
       </c>
       <c r="H35" s="141">
-        <v>906</v>
+        <v>1240</v>
       </c>
       <c r="I35" s="143">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>647</v>
+        <v>392</v>
       </c>
       <c r="K35" s="141">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="L35" s="141">
-        <v>451</v>
+        <v>439</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>-71</v>
+        <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -20083,57 +20083,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -20334,831 +20334,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>6694</v>
+        <v>9420</v>
       </c>
       <c r="C11" s="116">
-        <v>3419</v>
+        <v>4721</v>
       </c>
       <c r="D11" s="116">
-        <v>951</v>
+        <v>1283</v>
       </c>
       <c r="E11" s="116">
-        <v>795</v>
+        <v>438</v>
       </c>
       <c r="F11" s="116">
-        <v>1530</v>
+        <v>2978</v>
       </c>
       <c r="G11" s="116">
-        <v>3083</v>
+        <v>4885</v>
       </c>
       <c r="H11" s="116">
-        <v>1160</v>
+        <v>1691</v>
       </c>
       <c r="I11" s="116">
-        <v>230</v>
+        <v>317</v>
       </c>
       <c r="J11" s="116">
-        <v>368</v>
+        <v>815</v>
       </c>
       <c r="K11" s="116">
-        <v>591</v>
+        <v>836</v>
       </c>
       <c r="L11" s="116">
-        <v>734</v>
+        <v>1226</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>3611</v>
+        <v>4536</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>9902</v>
+        <v>11938</v>
       </c>
       <c r="C13" s="128">
-        <v>2852</v>
+        <v>3775</v>
       </c>
       <c r="D13" s="128">
-        <v>350</v>
+        <v>412</v>
       </c>
       <c r="E13" s="128">
-        <v>6290</v>
+        <v>7128</v>
       </c>
       <c r="F13" s="128">
-        <v>410</v>
+        <v>622</v>
       </c>
       <c r="G13" s="128">
-        <v>9025</v>
+        <v>10754</v>
       </c>
       <c r="H13" s="128">
-        <v>1954</v>
+        <v>2593</v>
       </c>
       <c r="I13" s="128">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="J13" s="128">
-        <v>5457</v>
+        <v>6576</v>
       </c>
       <c r="K13" s="128">
-        <v>580</v>
+        <v>781</v>
       </c>
       <c r="L13" s="128">
-        <v>995</v>
+        <v>750</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>877</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>19216</v>
+        <v>25702</v>
       </c>
       <c r="C15" s="128">
-        <v>14519</v>
+        <v>19481</v>
       </c>
       <c r="D15" s="128">
-        <v>2052</v>
+        <v>2565</v>
       </c>
       <c r="E15" s="128">
-        <v>1940</v>
+        <v>2641</v>
       </c>
       <c r="F15" s="128">
-        <v>705</v>
+        <v>1014</v>
       </c>
       <c r="G15" s="128">
-        <v>14902</v>
+        <v>19992</v>
       </c>
       <c r="H15" s="128">
-        <v>9058</v>
+        <v>12197</v>
       </c>
       <c r="I15" s="128">
-        <v>134</v>
+        <v>179</v>
       </c>
       <c r="J15" s="128">
-        <v>1106</v>
+        <v>1294</v>
       </c>
       <c r="K15" s="128">
-        <v>2554</v>
+        <v>3433</v>
       </c>
       <c r="L15" s="128">
-        <v>2050</v>
+        <v>2889</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>4315</v>
+        <v>5709</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>10492</v>
+        <v>14259</v>
       </c>
       <c r="C17" s="128">
-        <v>4639</v>
+        <v>6225</v>
       </c>
       <c r="D17" s="128">
-        <v>2463</v>
+        <v>3446</v>
       </c>
       <c r="E17" s="128">
-        <v>3259</v>
+        <v>4364</v>
       </c>
       <c r="F17" s="128">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="G17" s="128">
-        <v>8342</v>
+        <v>11289</v>
       </c>
       <c r="H17" s="128">
-        <v>3208</v>
+        <v>4222</v>
       </c>
       <c r="I17" s="128">
-        <v>346</v>
+        <v>476</v>
       </c>
       <c r="J17" s="128">
-        <v>1929</v>
+        <v>2783</v>
       </c>
       <c r="K17" s="128">
-        <v>1373</v>
+        <v>1919</v>
       </c>
       <c r="L17" s="128">
-        <v>1487</v>
+        <v>1890</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>2149</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>12372</v>
+        <v>16180</v>
       </c>
       <c r="C19" s="128">
-        <v>6515</v>
+        <v>8696</v>
       </c>
       <c r="D19" s="128">
-        <v>1070</v>
+        <v>1416</v>
       </c>
       <c r="E19" s="128">
-        <v>4324</v>
+        <v>4517</v>
       </c>
       <c r="F19" s="128">
-        <v>463</v>
+        <v>1552</v>
       </c>
       <c r="G19" s="128">
-        <v>9546</v>
+        <v>12122</v>
       </c>
       <c r="H19" s="128">
-        <v>3348</v>
+        <v>4450</v>
       </c>
       <c r="I19" s="128">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="J19" s="128">
-        <v>3831</v>
+        <v>4370</v>
       </c>
       <c r="K19" s="128">
-        <v>1281</v>
+        <v>1767</v>
       </c>
       <c r="L19" s="128">
-        <v>1042</v>
+        <v>1476</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>2826</v>
+        <v>4059</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>4236</v>
+        <v>5650</v>
       </c>
       <c r="C21" s="128">
-        <v>2463</v>
+        <v>3295</v>
       </c>
       <c r="D21" s="128">
-        <v>676</v>
+        <v>864</v>
       </c>
       <c r="E21" s="128">
-        <v>665</v>
+        <v>816</v>
       </c>
       <c r="F21" s="128">
-        <v>431</v>
+        <v>674</v>
       </c>
       <c r="G21" s="128">
-        <v>2581</v>
+        <v>3420</v>
       </c>
       <c r="H21" s="128">
-        <v>917</v>
+        <v>1210</v>
       </c>
       <c r="I21" s="128">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="J21" s="128">
-        <v>678</v>
+        <v>1001</v>
       </c>
       <c r="K21" s="128">
-        <v>332</v>
+        <v>443</v>
       </c>
       <c r="L21" s="128">
-        <v>629</v>
+        <v>734</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1655</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>36740</v>
+        <v>46079</v>
       </c>
       <c r="C23" s="128">
-        <v>4142</v>
+        <v>5542</v>
       </c>
       <c r="D23" s="128">
-        <v>3954</v>
+        <v>5291</v>
       </c>
       <c r="E23" s="128">
-        <v>28540</v>
+        <v>34412</v>
       </c>
       <c r="F23" s="128">
-        <v>104</v>
+        <v>834</v>
       </c>
       <c r="G23" s="128">
-        <v>32688</v>
+        <v>40619</v>
       </c>
       <c r="H23" s="128">
-        <v>2418</v>
+        <v>3148</v>
       </c>
       <c r="I23" s="128">
-        <v>848</v>
+        <v>1168</v>
       </c>
       <c r="J23" s="128">
-        <v>25515</v>
+        <v>32024</v>
       </c>
       <c r="K23" s="128">
-        <v>1249</v>
+        <v>1708</v>
       </c>
       <c r="L23" s="128">
-        <v>2658</v>
+        <v>2571</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>4052</v>
+        <v>5459</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>714</v>
+        <v>942</v>
       </c>
       <c r="C25" s="128">
-        <v>632</v>
+        <v>843</v>
       </c>
       <c r="D25" s="128">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="E25" s="128">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F25" s="128">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="G25" s="128">
-        <v>635</v>
+        <v>840</v>
       </c>
       <c r="H25" s="128">
-        <v>312</v>
+        <v>415</v>
       </c>
       <c r="I25" s="128">
+        <v>5</v>
+      </c>
+      <c r="J25" s="128">
         <v>4</v>
       </c>
-      <c r="J25" s="128">
-[...1 lines deleted...]
-      </c>
       <c r="K25" s="128">
-        <v>122</v>
+        <v>162</v>
       </c>
       <c r="L25" s="128">
-        <v>193</v>
+        <v>254</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>79</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>2029</v>
+        <v>2695</v>
       </c>
       <c r="C27" s="128">
-        <v>1801</v>
+        <v>2402</v>
       </c>
       <c r="D27" s="128">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="E27" s="128">
+        <v>68</v>
+      </c>
+      <c r="F27" s="128">
+        <v>45</v>
+      </c>
+      <c r="G27" s="128">
+        <v>2097</v>
+      </c>
+      <c r="H27" s="128">
+        <v>1114</v>
+      </c>
+      <c r="I27" s="128">
+        <v>12</v>
+      </c>
+      <c r="J27" s="128">
         <v>59</v>
       </c>
-      <c r="F27" s="128">
-[...13 lines deleted...]
-      </c>
       <c r="K27" s="128">
-        <v>310</v>
+        <v>422</v>
       </c>
       <c r="L27" s="128">
-        <v>385</v>
+        <v>489</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>437</v>
+        <v>598</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>16586</v>
+        <v>21885</v>
       </c>
       <c r="C29" s="128">
-        <v>8488</v>
+        <v>11316</v>
       </c>
       <c r="D29" s="128">
-        <v>1885</v>
+        <v>2584</v>
       </c>
       <c r="E29" s="128">
-        <v>5884</v>
+        <v>7609</v>
       </c>
       <c r="F29" s="128">
-        <v>330</v>
+        <v>376</v>
       </c>
       <c r="G29" s="128">
-        <v>13810</v>
+        <v>18107</v>
       </c>
       <c r="H29" s="128">
-        <v>4892</v>
+        <v>6488</v>
       </c>
       <c r="I29" s="128">
-        <v>402</v>
+        <v>530</v>
       </c>
       <c r="J29" s="128">
-        <v>5245</v>
+        <v>6730</v>
       </c>
       <c r="K29" s="128">
-        <v>1519</v>
+        <v>2032</v>
       </c>
       <c r="L29" s="128">
-        <v>1752</v>
+        <v>2327</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>2776</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>6624</v>
+        <v>8730</v>
       </c>
       <c r="C31" s="128">
-        <v>5273</v>
+        <v>7044</v>
       </c>
       <c r="D31" s="128">
-        <v>640</v>
+        <v>844</v>
       </c>
       <c r="E31" s="128">
-        <v>603</v>
+        <v>632</v>
       </c>
       <c r="F31" s="128">
-        <v>108</v>
+        <v>210</v>
       </c>
       <c r="G31" s="128">
-        <v>4816</v>
+        <v>6371</v>
       </c>
       <c r="H31" s="128">
-        <v>3069</v>
+        <v>4090</v>
       </c>
       <c r="I31" s="128">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="J31" s="128">
-        <v>290</v>
+        <v>370</v>
       </c>
       <c r="K31" s="128">
-        <v>798</v>
+        <v>1067</v>
       </c>
       <c r="L31" s="128">
-        <v>592</v>
+        <v>754</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>1807</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>2767</v>
+        <v>3675</v>
       </c>
       <c r="C33" s="128">
-        <v>2287</v>
+        <v>3057</v>
       </c>
       <c r="D33" s="128">
-        <v>312</v>
+        <v>426</v>
       </c>
       <c r="E33" s="128">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F33" s="128">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="G33" s="128">
-        <v>2220</v>
+        <v>2977</v>
       </c>
       <c r="H33" s="128">
-        <v>1247</v>
+        <v>1670</v>
       </c>
       <c r="I33" s="128">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="J33" s="128">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K33" s="128">
-        <v>452</v>
+        <v>600</v>
       </c>
       <c r="L33" s="128">
-        <v>475</v>
+        <v>661</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>547</v>
+        <v>698</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>1717</v>
+        <v>2419</v>
       </c>
       <c r="C35" s="128">
-        <v>1425</v>
+        <v>1902</v>
       </c>
       <c r="D35" s="128">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="E35" s="128">
-        <v>101</v>
+        <v>278</v>
       </c>
       <c r="F35" s="128">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="G35" s="128">
-        <v>1277</v>
+        <v>1742</v>
       </c>
       <c r="H35" s="128">
-        <v>629</v>
+        <v>842</v>
       </c>
       <c r="I35" s="128">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J35" s="128">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="K35" s="128">
-        <v>413</v>
+        <v>587</v>
       </c>
       <c r="L35" s="128">
-        <v>184</v>
+        <v>284</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>441</v>
+        <v>676</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -21488,57 +21488,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -21739,831 +21739,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>2410</v>
+        <v>2993</v>
       </c>
       <c r="C11" s="116">
-        <v>722</v>
+        <v>935</v>
       </c>
       <c r="D11" s="116">
-        <v>371</v>
+        <v>473</v>
       </c>
       <c r="E11" s="116">
-        <v>809</v>
+        <v>970</v>
       </c>
       <c r="F11" s="116">
-        <v>508</v>
+        <v>616</v>
       </c>
       <c r="G11" s="116">
-        <v>1558</v>
+        <v>2111</v>
       </c>
       <c r="H11" s="116">
-        <v>686</v>
+        <v>894</v>
       </c>
       <c r="I11" s="116">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="J11" s="116">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="K11" s="116">
-        <v>259</v>
+        <v>342</v>
       </c>
       <c r="L11" s="116">
-        <v>153</v>
+        <v>422</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>852</v>
+        <v>882</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
       <c r="B13" s="141">
-        <v>169</v>
+        <v>197</v>
       </c>
       <c r="C13" s="141">
-        <v>140</v>
+        <v>192</v>
       </c>
       <c r="D13" s="141">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G13" s="141">
-        <v>145</v>
+        <v>132</v>
       </c>
       <c r="H13" s="141">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>113</v>
+      </c>
+      <c r="I13" s="141">
+        <v>1</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L13" s="141">
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>24</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="141">
-        <v>3260</v>
+        <v>3878</v>
       </c>
       <c r="C15" s="141">
-        <v>1196</v>
+        <v>1674</v>
       </c>
       <c r="D15" s="141">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="E15" s="141">
-        <v>1976</v>
+        <v>2081</v>
       </c>
       <c r="F15" s="141">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="G15" s="141">
-        <v>3257</v>
+        <v>3868</v>
       </c>
       <c r="H15" s="141">
-        <v>1351</v>
+        <v>1846</v>
       </c>
       <c r="I15" s="141">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J15" s="141">
-        <v>612</v>
+        <v>1064</v>
       </c>
       <c r="K15" s="141">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="L15" s="141">
-        <v>1247</v>
+        <v>896</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="141">
-        <v>3030</v>
+        <v>5373</v>
       </c>
       <c r="C17" s="141">
-        <v>1426</v>
+        <v>2057</v>
       </c>
       <c r="D17" s="141">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="E17" s="141">
-        <v>880</v>
+        <v>1041</v>
       </c>
       <c r="F17" s="141">
-        <v>632</v>
+        <v>2162</v>
       </c>
       <c r="G17" s="141">
-        <v>3207</v>
+        <v>5361</v>
       </c>
       <c r="H17" s="141">
-        <v>936</v>
+        <v>1417</v>
       </c>
       <c r="I17" s="141">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J17" s="141">
-        <v>869</v>
+        <v>2444</v>
       </c>
       <c r="K17" s="141">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="L17" s="141">
-        <v>1283</v>
+        <v>1359</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>-176</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B19" s="141">
-        <v>1090</v>
+        <v>1389</v>
       </c>
       <c r="C19" s="141">
-        <v>637</v>
+        <v>831</v>
       </c>
       <c r="D19" s="141">
-        <v>127</v>
+        <v>157</v>
       </c>
       <c r="E19" s="141">
-        <v>273</v>
+        <v>340</v>
       </c>
       <c r="F19" s="141">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="G19" s="141">
-        <v>781</v>
+        <v>1061</v>
       </c>
       <c r="H19" s="141">
-        <v>350</v>
+        <v>454</v>
       </c>
       <c r="I19" s="141">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
       <c r="K19" s="141">
-        <v>140</v>
+        <v>196</v>
       </c>
       <c r="L19" s="141">
-        <v>279</v>
+        <v>395</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>309</v>
+        <v>328</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B21" s="141">
-        <v>3340</v>
+        <v>4253</v>
       </c>
       <c r="C21" s="141">
-        <v>1042</v>
+        <v>1428</v>
       </c>
       <c r="D21" s="141">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="E21" s="141">
-        <v>1584</v>
+        <v>1803</v>
       </c>
       <c r="F21" s="141">
-        <v>659</v>
+        <v>958</v>
       </c>
       <c r="G21" s="141">
-        <v>3459</v>
+        <v>4475</v>
       </c>
       <c r="H21" s="141">
-        <v>1606</v>
+        <v>2214</v>
       </c>
       <c r="I21" s="141">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="J21" s="141">
-        <v>1118</v>
+        <v>1443</v>
       </c>
       <c r="K21" s="141">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="L21" s="141">
-        <v>680</v>
+        <v>748</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>-119</v>
+        <v>-222</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="141">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="C23" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D23" s="141">
         <v>1</v>
       </c>
       <c r="E23" s="143">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="G23" s="141">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="H23" s="141">
         <v>1</v>
       </c>
       <c r="I23" s="141">
         <v>0</v>
       </c>
       <c r="J23" s="143">
         <v>0</v>
       </c>
       <c r="K23" s="141">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="L23" s="141">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-1</v>
+        <v>-9</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="141">
-        <v>8056</v>
+        <v>10031</v>
       </c>
       <c r="C25" s="141">
-        <v>1366</v>
+        <v>1961</v>
       </c>
       <c r="D25" s="141">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E25" s="141">
-        <v>6610</v>
+        <v>7984</v>
       </c>
       <c r="F25" s="141">
         <v>0</v>
       </c>
       <c r="G25" s="141">
-        <v>7082</v>
+        <v>8875</v>
       </c>
       <c r="H25" s="141">
-        <v>824</v>
+        <v>1158</v>
       </c>
       <c r="I25" s="141">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J25" s="141">
-        <v>6066</v>
+        <v>7256</v>
       </c>
       <c r="K25" s="141">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="L25" s="141">
-        <v>96</v>
+        <v>343</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>974</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
       <c r="B27" s="141">
-        <v>3568</v>
+        <v>3514</v>
       </c>
       <c r="C27" s="141">
-        <v>1813</v>
+        <v>2290</v>
       </c>
       <c r="D27" s="141">
-        <v>120</v>
+        <v>138</v>
       </c>
       <c r="E27" s="141">
-        <v>1064</v>
+        <v>846</v>
       </c>
       <c r="F27" s="141">
-        <v>571</v>
+        <v>239</v>
       </c>
       <c r="G27" s="141">
-        <v>2388</v>
+        <v>2176</v>
       </c>
       <c r="H27" s="141">
-        <v>1354</v>
+        <v>1666</v>
       </c>
       <c r="I27" s="141">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="J27" s="141">
-        <v>1384</v>
+        <v>779</v>
       </c>
       <c r="K27" s="141">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="L27" s="141">
-        <v>-405</v>
+        <v>-350</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>1180</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="141">
-        <v>552</v>
+        <v>755</v>
       </c>
       <c r="C29" s="141">
-        <v>551</v>
+        <v>755</v>
       </c>
       <c r="D29" s="143">
         <v>0</v>
       </c>
       <c r="E29" s="141">
         <v>0</v>
       </c>
       <c r="F29" s="141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29" s="141">
-        <v>617</v>
+        <v>863</v>
       </c>
       <c r="H29" s="141">
-        <v>475</v>
+        <v>653</v>
       </c>
       <c r="I29" s="141">
         <v>0</v>
       </c>
       <c r="J29" s="143">
         <v>0</v>
       </c>
       <c r="K29" s="141">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L29" s="141">
-        <v>134</v>
+        <v>200</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>-65</v>
+        <v>-107</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="141">
-        <v>757</v>
+        <v>1053</v>
       </c>
       <c r="C31" s="141">
-        <v>606</v>
+        <v>850</v>
       </c>
       <c r="D31" s="141">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="141">
-        <v>77</v>
+        <v>114</v>
       </c>
       <c r="G31" s="141">
-        <v>815</v>
+        <v>1122</v>
       </c>
       <c r="H31" s="141">
-        <v>551</v>
+        <v>779</v>
       </c>
       <c r="I31" s="141">
         <v>2</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="141">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="L31" s="141">
-        <v>249</v>
+        <v>324</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>-58</v>
+        <v>-69</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
       <c r="B33" s="141">
-        <v>1347</v>
+        <v>1798</v>
       </c>
       <c r="C33" s="141">
-        <v>1221</v>
+        <v>1664</v>
       </c>
       <c r="D33" s="141">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>45</v>
+      </c>
+      <c r="E33" s="141">
+        <v>21</v>
       </c>
       <c r="F33" s="141">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="G33" s="141">
-        <v>1461</v>
+        <v>1890</v>
       </c>
       <c r="H33" s="141">
-        <v>1111</v>
+        <v>1494</v>
       </c>
       <c r="I33" s="141">
         <v>0</v>
       </c>
-      <c r="J33" s="141">
-        <v>18</v>
+      <c r="J33" s="143">
+        <v>0</v>
       </c>
       <c r="K33" s="141">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="L33" s="141">
-        <v>307</v>
+        <v>365</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>-113</v>
+        <v>-92</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
       <c r="B35" s="141">
-        <v>1320</v>
+        <v>1871</v>
       </c>
       <c r="C35" s="141">
-        <v>691</v>
+        <v>956</v>
       </c>
       <c r="D35" s="141">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E35" s="141">
-        <v>135</v>
+        <v>213</v>
       </c>
       <c r="F35" s="141">
-        <v>483</v>
+        <v>688</v>
       </c>
       <c r="G35" s="141">
-        <v>1294</v>
+        <v>1798</v>
       </c>
       <c r="H35" s="141">
-        <v>1094</v>
+        <v>1497</v>
       </c>
       <c r="I35" s="141">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>7</v>
+      </c>
+      <c r="J35" s="141">
+        <v>42</v>
       </c>
       <c r="K35" s="141">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="L35" s="141">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>25</v>
+        <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -22891,57 +22891,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -23142,211 +23142,211 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>854</v>
+        <v>1280</v>
       </c>
       <c r="C11" s="116">
-        <v>201</v>
+        <v>260</v>
       </c>
       <c r="D11" s="116">
         <v>3</v>
       </c>
       <c r="E11" s="116">
-        <v>494</v>
+        <v>637</v>
       </c>
       <c r="F11" s="116">
-        <v>156</v>
+        <v>380</v>
       </c>
       <c r="G11" s="116">
-        <v>825</v>
+        <v>1257</v>
       </c>
       <c r="H11" s="116">
-        <v>229</v>
+        <v>295</v>
       </c>
       <c r="I11" s="116">
         <v>3</v>
       </c>
       <c r="J11" s="116">
-        <v>522</v>
+        <v>831</v>
       </c>
       <c r="K11" s="116">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="L11" s="116">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
       <c r="B13" s="141">
-        <v>133</v>
+        <v>177</v>
       </c>
       <c r="C13" s="141">
-        <v>118</v>
+        <v>157</v>
       </c>
       <c r="D13" s="141">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G13" s="141">
-        <v>105</v>
+        <v>136</v>
       </c>
       <c r="H13" s="141">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="I13" s="141">
         <v>0</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L13" s="141">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
       <c r="B15" s="141">
+        <v>34</v>
+      </c>
+      <c r="C15" s="141">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D15" s="141">
         <v>1</v>
       </c>
       <c r="E15" s="143">
         <v>0</v>
       </c>
       <c r="F15" s="141">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G15" s="141">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="H15" s="141">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="I15" s="141">
         <v>0</v>
       </c>
       <c r="J15" s="143">
         <v>0</v>
       </c>
       <c r="K15" s="141">
         <v>2</v>
       </c>
       <c r="L15" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -23992,57 +23992,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -24243,459 +24243,459 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>15970</v>
+        <v>21129</v>
       </c>
       <c r="C11" s="117">
-        <v>10789</v>
+        <v>14039</v>
       </c>
       <c r="D11" s="117">
-        <v>505</v>
+        <v>672</v>
       </c>
       <c r="E11" s="117">
-        <v>1581</v>
+        <v>1910</v>
       </c>
       <c r="F11" s="117">
-        <v>3094</v>
+        <v>4508</v>
       </c>
       <c r="G11" s="117">
-        <v>13777</v>
+        <v>18298</v>
       </c>
       <c r="H11" s="117">
-        <v>11539</v>
+        <v>14796</v>
       </c>
       <c r="I11" s="117">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J11" s="117">
-        <v>539</v>
+        <v>1258</v>
       </c>
       <c r="K11" s="117">
-        <v>289</v>
+        <v>380</v>
       </c>
       <c r="L11" s="117">
-        <v>1395</v>
+        <v>1843</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>2193</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="141">
-        <v>1969</v>
+        <v>2676</v>
       </c>
       <c r="C13" s="141">
-        <v>1204</v>
+        <v>1710</v>
       </c>
       <c r="D13" s="141">
         <v>3</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>763</v>
+        <v>962</v>
       </c>
       <c r="G13" s="141">
-        <v>1896</v>
+        <v>2573</v>
       </c>
       <c r="H13" s="141">
-        <v>1887</v>
+        <v>2555</v>
       </c>
       <c r="I13" s="141">
         <v>0</v>
       </c>
       <c r="J13" s="141">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="L13" s="141">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>73</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="141">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C15" s="141">
+        <v>111</v>
+      </c>
+      <c r="D15" s="141">
+        <v>0</v>
+      </c>
+      <c r="E15" s="141">
+        <v>6</v>
+      </c>
+      <c r="F15" s="141">
+        <v>1</v>
+      </c>
+      <c r="G15" s="141">
+        <v>33</v>
+      </c>
+      <c r="H15" s="141">
+        <v>5</v>
+      </c>
+      <c r="I15" s="143">
+        <v>0</v>
+      </c>
+      <c r="J15" s="141">
+        <v>5</v>
+      </c>
+      <c r="K15" s="141">
+        <v>27</v>
+      </c>
+      <c r="L15" s="141">
+        <v>-4</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
         <v>85</v>
-      </c>
-[...31 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="141">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="C17" s="141">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="D17" s="141">
         <v>0</v>
       </c>
       <c r="E17" s="143">
         <v>0</v>
       </c>
       <c r="F17" s="141">
         <v>0</v>
       </c>
       <c r="G17" s="141">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H17" s="141">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="I17" s="141">
         <v>0</v>
       </c>
       <c r="J17" s="143">
         <v>0</v>
       </c>
       <c r="K17" s="141">
         <v>0</v>
       </c>
       <c r="L17" s="141">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="141">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C19" s="141">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="D19" s="141">
         <v>1</v>
       </c>
       <c r="E19" s="143">
         <v>0</v>
       </c>
       <c r="F19" s="141">
         <v>0</v>
       </c>
       <c r="G19" s="141">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H19" s="141">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I19" s="143">
         <v>0</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
       <c r="K19" s="143">
         <v>0</v>
       </c>
       <c r="L19" s="141">
         <v>0</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="141">
         <v>5</v>
       </c>
       <c r="C21" s="143">
         <v>0</v>
       </c>
       <c r="D21" s="141">
         <v>0</v>
       </c>
       <c r="E21" s="143">
         <v>0</v>
       </c>
       <c r="F21" s="141">
         <v>5</v>
       </c>
       <c r="G21" s="141">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="H21" s="143">
         <v>0</v>
       </c>
       <c r="I21" s="143">
         <v>0</v>
       </c>
       <c r="J21" s="143">
         <v>0</v>
       </c>
       <c r="K21" s="143">
         <v>0</v>
       </c>
       <c r="L21" s="141">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>-9</v>
+        <v>-15</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="141">
-        <v>131</v>
+        <v>176</v>
       </c>
       <c r="C23" s="141">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="D23" s="141">
         <v>1</v>
       </c>
-      <c r="E23" s="143">
-        <v>0</v>
+      <c r="E23" s="141">
+        <v>4</v>
       </c>
       <c r="F23" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G23" s="141">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="H23" s="141">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="I23" s="143">
         <v>0</v>
       </c>
-      <c r="J23" s="141">
+      <c r="J23" s="143">
         <v>0</v>
       </c>
       <c r="K23" s="143">
         <v>0</v>
       </c>
       <c r="L23" s="141">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="143">
@@ -24712,362 +24712,362 @@
       </c>
       <c r="F25" s="143">
         <v>0</v>
       </c>
       <c r="G25" s="143">
         <v>0</v>
       </c>
       <c r="H25" s="143">
         <v>0</v>
       </c>
       <c r="I25" s="143">
         <v>0</v>
       </c>
       <c r="J25" s="143">
         <v>0</v>
       </c>
       <c r="K25" s="143">
         <v>0</v>
       </c>
       <c r="L25" s="143">
         <v>0</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
-      <c r="N25" s="149">
+      <c r="N25" s="147">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
       <c r="B27" s="141">
-        <v>567</v>
+        <v>707</v>
       </c>
       <c r="C27" s="141">
-        <v>494</v>
+        <v>625</v>
       </c>
       <c r="D27" s="143">
         <v>0</v>
       </c>
       <c r="E27" s="141">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="F27" s="143">
+        <v>82</v>
+      </c>
+      <c r="F27" s="141">
         <v>0</v>
       </c>
       <c r="G27" s="141">
-        <v>574</v>
+        <v>716</v>
       </c>
       <c r="H27" s="141">
-        <v>490</v>
+        <v>619</v>
       </c>
       <c r="I27" s="143">
         <v>0</v>
       </c>
       <c r="J27" s="141">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="K27" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27" s="141">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>-7</v>
+        <v>-9</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="141">
-        <v>1851</v>
+        <v>2186</v>
       </c>
       <c r="C29" s="141">
         <v>0</v>
       </c>
       <c r="D29" s="141">
         <v>0</v>
       </c>
       <c r="E29" s="141">
-        <v>382</v>
+        <v>427</v>
       </c>
       <c r="F29" s="141">
-        <v>1469</v>
+        <v>1758</v>
       </c>
       <c r="G29" s="141">
-        <v>1082</v>
+        <v>1383</v>
       </c>
       <c r="H29" s="141">
-        <v>1069</v>
+        <v>1378</v>
       </c>
       <c r="I29" s="143">
         <v>0</v>
       </c>
       <c r="J29" s="141">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="K29" s="143">
         <v>0</v>
       </c>
-      <c r="L29" s="147">
+      <c r="L29" s="149">
         <v>0</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>769</v>
+        <v>803</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
       <c r="B31" s="141">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="C31" s="141">
-        <v>113</v>
+        <v>146</v>
       </c>
       <c r="D31" s="141">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
-      <c r="F31" s="143">
+      <c r="F31" s="141">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="H31" s="141">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="I31" s="141">
         <v>0</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="141">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="L31" s="141">
+        <v>3</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>56</v>
+        <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="141">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="C33" s="141">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="D33" s="141">
         <v>0</v>
       </c>
       <c r="E33" s="141">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F33" s="141">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="G33" s="141">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="H33" s="141">
         <v>1</v>
       </c>
       <c r="I33" s="143">
         <v>0</v>
       </c>
       <c r="J33" s="141">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="K33" s="143">
         <v>0</v>
       </c>
       <c r="L33" s="141">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>80</v>
+        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B35" s="141">
-        <v>370</v>
+        <v>509</v>
       </c>
       <c r="C35" s="141">
-        <v>320</v>
+        <v>437</v>
       </c>
       <c r="D35" s="141">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E35" s="141">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="F35" s="141">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G35" s="141">
-        <v>219</v>
+        <v>290</v>
       </c>
       <c r="H35" s="141">
-        <v>208</v>
+        <v>261</v>
       </c>
       <c r="I35" s="143">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="K35" s="141">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L35" s="141">
         <v>-5</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>151</v>
+        <v>219</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -25396,57 +25396,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -25647,397 +25647,397 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>739</v>
+        <v>1084</v>
       </c>
       <c r="C11" s="116">
-        <v>483</v>
+        <v>610</v>
       </c>
       <c r="D11" s="116">
-        <v>246</v>
+        <v>346</v>
       </c>
       <c r="E11" s="116">
-        <v>8</v>
+        <v>125</v>
       </c>
       <c r="F11" s="116">
         <v>2</v>
       </c>
       <c r="G11" s="116">
-        <v>454</v>
+        <v>546</v>
       </c>
       <c r="H11" s="116">
-        <v>337</v>
+        <v>422</v>
       </c>
       <c r="I11" s="116">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J11" s="116">
-        <v>27</v>
+        <v>7</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="116">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>285</v>
+        <v>538</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
       <c r="B13" s="141">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C13" s="141">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D13" s="141">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
         <v>0</v>
       </c>
       <c r="G13" s="141">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="H13" s="141">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I13" s="143">
         <v>0</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="143">
         <v>0</v>
       </c>
       <c r="L13" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="141">
-        <v>314</v>
+        <v>1050</v>
       </c>
       <c r="C15" s="141">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>102</v>
+      </c>
+      <c r="D15" s="141">
+        <v>1</v>
       </c>
       <c r="E15" s="141">
-        <v>116</v>
+        <v>55</v>
       </c>
       <c r="F15" s="141">
-        <v>116</v>
+        <v>892</v>
       </c>
       <c r="G15" s="141">
-        <v>172</v>
+        <v>814</v>
       </c>
       <c r="H15" s="141">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="I15" s="141">
         <v>0</v>
       </c>
       <c r="J15" s="141">
-        <v>141</v>
+        <v>788</v>
       </c>
       <c r="K15" s="141">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L15" s="141">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>143</v>
+        <v>236</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="141">
-        <v>953</v>
+        <v>1203</v>
       </c>
       <c r="C17" s="141">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="D17" s="141">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E17" s="141">
-        <v>221</v>
+        <v>312</v>
       </c>
       <c r="F17" s="141">
-        <v>653</v>
+        <v>771</v>
       </c>
       <c r="G17" s="141">
-        <v>940</v>
+        <v>1166</v>
       </c>
       <c r="H17" s="141">
-        <v>694</v>
+        <v>837</v>
       </c>
       <c r="I17" s="141">
         <v>0</v>
       </c>
       <c r="J17" s="141">
-        <v>232</v>
+        <v>313</v>
       </c>
       <c r="K17" s="143">
         <v>0</v>
       </c>
       <c r="L17" s="141">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B19" s="141">
-        <v>1427</v>
+        <v>1785</v>
       </c>
       <c r="C19" s="141">
-        <v>559</v>
+        <v>746</v>
       </c>
       <c r="D19" s="141">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="E19" s="141">
-        <v>659</v>
+        <v>783</v>
       </c>
       <c r="F19" s="141">
         <v>0</v>
       </c>
       <c r="G19" s="141">
-        <v>966</v>
+        <v>1310</v>
       </c>
       <c r="H19" s="141">
-        <v>461</v>
+        <v>614</v>
       </c>
       <c r="I19" s="141">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J19" s="141">
         <v>0</v>
       </c>
       <c r="K19" s="141">
-        <v>180</v>
+        <v>248</v>
       </c>
       <c r="L19" s="141">
-        <v>317</v>
+        <v>438</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>461</v>
+        <v>475</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B21" s="141">
-        <v>1836</v>
+        <v>2459</v>
       </c>
       <c r="C21" s="141">
-        <v>1862</v>
+        <v>2480</v>
       </c>
       <c r="D21" s="141">
         <v>2</v>
       </c>
       <c r="E21" s="141">
         <v>-28</v>
       </c>
       <c r="F21" s="141">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="G21" s="141">
-        <v>1747</v>
+        <v>2340</v>
       </c>
       <c r="H21" s="141">
-        <v>1117</v>
+        <v>1433</v>
       </c>
       <c r="I21" s="141">
         <v>0</v>
       </c>
       <c r="J21" s="141">
         <v>-28</v>
       </c>
       <c r="K21" s="143">
         <v>0</v>
       </c>
       <c r="L21" s="141">
-        <v>658</v>
+        <v>934</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>88</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="141">
@@ -26081,273 +26081,273 @@
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="141">
-        <v>1511</v>
+        <v>1913</v>
       </c>
       <c r="C25" s="141">
-        <v>1455</v>
+        <v>1830</v>
       </c>
       <c r="D25" s="141">
         <v>0</v>
       </c>
       <c r="E25" s="141">
         <v>7</v>
       </c>
       <c r="F25" s="141">
-        <v>49</v>
+        <v>76</v>
       </c>
       <c r="G25" s="141">
-        <v>1475</v>
+        <v>1853</v>
       </c>
       <c r="H25" s="141">
-        <v>1450</v>
+        <v>1832</v>
       </c>
       <c r="I25" s="143">
         <v>0</v>
       </c>
       <c r="J25" s="141">
         <v>7</v>
       </c>
       <c r="K25" s="141">
         <v>4</v>
       </c>
       <c r="L25" s="141">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>36</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
       <c r="B27" s="141">
-        <v>3431</v>
+        <v>4309</v>
       </c>
       <c r="C27" s="141">
-        <v>3429</v>
+        <v>4306</v>
       </c>
       <c r="D27" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E27" s="143">
         <v>0</v>
       </c>
       <c r="F27" s="141">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G27" s="141">
-        <v>3518</v>
+        <v>4435</v>
       </c>
       <c r="H27" s="141">
-        <v>3471</v>
+        <v>4388</v>
       </c>
       <c r="I27" s="143">
         <v>0</v>
       </c>
-      <c r="J27" s="143">
+      <c r="J27" s="141">
         <v>0</v>
       </c>
       <c r="K27" s="141">
         <v>27</v>
       </c>
       <c r="L27" s="141">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>-87</v>
+        <v>-126</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="141">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C29" s="141">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="D29" s="143">
         <v>0</v>
       </c>
       <c r="E29" s="143">
         <v>0</v>
       </c>
       <c r="F29" s="141">
         <v>0</v>
       </c>
       <c r="G29" s="141">
-        <v>-25</v>
+        <v>-48</v>
       </c>
       <c r="H29" s="141">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I29" s="141">
         <v>0</v>
       </c>
       <c r="J29" s="143">
         <v>0</v>
       </c>
       <c r="K29" s="143">
         <v>0</v>
       </c>
       <c r="L29" s="141">
-        <v>-40</v>
+        <v>-66</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>49</v>
+        <v>79</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="141">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="C31" s="141">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="D31" s="143">
         <v>0</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="H31" s="141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I31" s="143">
         <v>0</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="143">
         <v>0</v>
       </c>
       <c r="L31" s="141">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
       <c r="B33" s="143">
@@ -26364,114 +26364,114 @@
       </c>
       <c r="F33" s="143">
         <v>0</v>
       </c>
       <c r="G33" s="143">
         <v>0</v>
       </c>
       <c r="H33" s="143">
         <v>0</v>
       </c>
       <c r="I33" s="143">
         <v>0</v>
       </c>
       <c r="J33" s="143">
         <v>0</v>
       </c>
       <c r="K33" s="143">
         <v>0</v>
       </c>
       <c r="L33" s="143">
         <v>0</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
-      <c r="N33" s="149">
+      <c r="N33" s="147">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
       <c r="B35" s="141">
-        <v>342</v>
+        <v>434</v>
       </c>
       <c r="C35" s="141">
-        <v>311</v>
+        <v>392</v>
       </c>
       <c r="D35" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E35" s="141">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="F35" s="143">
         <v>0</v>
       </c>
       <c r="G35" s="141">
-        <v>325</v>
+        <v>405</v>
       </c>
       <c r="H35" s="141">
-        <v>107</v>
+        <v>128</v>
       </c>
       <c r="I35" s="141">
         <v>0</v>
       </c>
       <c r="J35" s="141">
+        <v>39</v>
+      </c>
+      <c r="K35" s="141">
         <v>31</v>
       </c>
-      <c r="K35" s="141">
-[...1 lines deleted...]
-      </c>
       <c r="L35" s="141">
-        <v>163</v>
+        <v>206</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -26800,57 +26800,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -27148,114 +27148,114 @@
       </c>
       <c r="F13" s="143">
         <v>0</v>
       </c>
       <c r="G13" s="143">
         <v>0</v>
       </c>
       <c r="H13" s="143">
         <v>0</v>
       </c>
       <c r="I13" s="143">
         <v>0</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="143">
         <v>0</v>
       </c>
       <c r="L13" s="143">
         <v>0</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
-      <c r="N13" s="149">
+      <c r="N13" s="147">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
       <c r="B15" s="141">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="C15" s="141">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="D15" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E15" s="143">
         <v>0</v>
       </c>
       <c r="F15" s="143">
         <v>0</v>
       </c>
       <c r="G15" s="141">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="H15" s="141">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="I15" s="141">
         <v>0</v>
       </c>
       <c r="J15" s="143">
         <v>0</v>
       </c>
       <c r="K15" s="141">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L15" s="141">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>1</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -27902,57 +27902,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -28153,273 +28153,273 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>15747</v>
+        <v>21003</v>
       </c>
       <c r="C11" s="117">
-        <v>8914</v>
+        <v>11901</v>
       </c>
       <c r="D11" s="117">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="E11" s="117">
-        <v>4226</v>
+        <v>4154</v>
       </c>
       <c r="F11" s="117">
-        <v>2559</v>
+        <v>4888</v>
       </c>
       <c r="G11" s="117">
-        <v>15400</v>
+        <v>20087</v>
       </c>
       <c r="H11" s="117">
-        <v>8453</v>
+        <v>11215</v>
       </c>
       <c r="I11" s="117">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="J11" s="117">
-        <v>5522</v>
+        <v>8224</v>
       </c>
       <c r="K11" s="117">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="L11" s="117">
-        <v>1239</v>
+        <v>398</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>348</v>
+        <v>917</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="141">
-        <v>4015</v>
+        <v>5217</v>
       </c>
       <c r="C13" s="141">
-        <v>3578</v>
+        <v>4804</v>
       </c>
       <c r="D13" s="141">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E13" s="141">
-        <v>249</v>
+        <v>344</v>
       </c>
       <c r="F13" s="141">
-        <v>153</v>
+        <v>21</v>
       </c>
       <c r="G13" s="141">
-        <v>4138</v>
+        <v>5102</v>
       </c>
       <c r="H13" s="141">
-        <v>3374</v>
+        <v>4531</v>
       </c>
       <c r="I13" s="141">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J13" s="141">
-        <v>238</v>
+        <v>146</v>
       </c>
       <c r="K13" s="141">
-        <v>76</v>
+        <v>101</v>
       </c>
       <c r="L13" s="141">
-        <v>433</v>
+        <v>301</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>-122</v>
+        <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="141">
-        <v>3826</v>
+        <v>4843</v>
       </c>
       <c r="C15" s="141">
-        <v>1777</v>
+        <v>2202</v>
       </c>
       <c r="D15" s="141">
         <v>1</v>
       </c>
       <c r="E15" s="141">
-        <v>2027</v>
+        <v>1629</v>
       </c>
       <c r="F15" s="141">
-        <v>22</v>
+        <v>1011</v>
       </c>
       <c r="G15" s="141">
-        <v>3634</v>
+        <v>4811</v>
       </c>
       <c r="H15" s="141">
-        <v>1742</v>
+        <v>2190</v>
       </c>
       <c r="I15" s="141">
         <v>3</v>
       </c>
       <c r="J15" s="141">
-        <v>1426</v>
+        <v>2521</v>
       </c>
       <c r="K15" s="141">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="L15" s="141">
-        <v>435</v>
+        <v>61</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>193</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="141">
-        <v>7906</v>
+        <v>10943</v>
       </c>
       <c r="C17" s="141">
-        <v>3560</v>
+        <v>4894</v>
       </c>
       <c r="D17" s="141">
         <v>12</v>
       </c>
       <c r="E17" s="141">
-        <v>1950</v>
+        <v>2180</v>
       </c>
       <c r="F17" s="141">
-        <v>2384</v>
+        <v>3856</v>
       </c>
       <c r="G17" s="141">
-        <v>7628</v>
+        <v>10174</v>
       </c>
       <c r="H17" s="141">
-        <v>3337</v>
+        <v>4494</v>
       </c>
       <c r="I17" s="141">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="J17" s="141">
-        <v>3857</v>
+        <v>5558</v>
       </c>
       <c r="K17" s="141">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="L17" s="141">
-        <v>371</v>
+        <v>37</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>277</v>
+        <v>770</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33"/>
       <c r="B19" s="71"/>
       <c r="C19" s="71"/>
       <c r="D19" s="71"/>
@@ -29048,57 +29048,57 @@
         <v>70</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
     </row>
     <row r="4" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="37"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
@@ -29320,631 +29320,631 @@
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17" ht="12.6" customHeight="1">
       <c r="A11" s="151" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="155">
-        <v>9890</v>
+        <v>13900</v>
       </c>
       <c r="C11" s="155">
-        <v>6506</v>
+        <v>8667</v>
       </c>
       <c r="D11" s="155">
-        <v>1569</v>
+        <v>2153</v>
       </c>
       <c r="E11" s="155">
-        <v>1198</v>
+        <v>2464</v>
       </c>
       <c r="F11" s="155">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="G11" s="155">
-        <v>6289</v>
+        <v>8879</v>
       </c>
       <c r="H11" s="155">
-        <v>4665</v>
+        <v>6198</v>
       </c>
       <c r="I11" s="155">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J11" s="155">
-        <v>334</v>
+        <v>870</v>
       </c>
       <c r="K11" s="155">
-        <v>601</v>
+        <v>812</v>
       </c>
       <c r="L11" s="155">
-        <v>670</v>
+        <v>971</v>
       </c>
       <c r="M11" s="159">
         <v>0</v>
       </c>
       <c r="N11" s="163">
-        <v>3601</v>
+        <v>5021</v>
       </c>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
     </row>
     <row r="12" spans="1:17" ht="11.1" customHeight="1">
       <c r="A12" s="166" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="76"/>
       <c r="C12" s="76"/>
       <c r="D12" s="76"/>
       <c r="E12" s="76"/>
       <c r="F12" s="76"/>
       <c r="G12" s="76"/>
       <c r="H12" s="76"/>
       <c r="I12" s="76"/>
       <c r="J12" s="76"/>
       <c r="K12" s="76"/>
       <c r="L12" s="76"/>
       <c r="M12" s="78"/>
       <c r="N12" s="80"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
     </row>
     <row r="13" spans="1:17" ht="12.6" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="169">
-        <v>2764</v>
+        <v>3693</v>
       </c>
       <c r="C13" s="169">
-        <v>1900</v>
+        <v>2520</v>
       </c>
       <c r="D13" s="169">
-        <v>389</v>
+        <v>537</v>
       </c>
       <c r="E13" s="169">
-        <v>261</v>
+        <v>433</v>
       </c>
       <c r="F13" s="169">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="G13" s="169">
-        <v>1729</v>
+        <v>2292</v>
       </c>
       <c r="H13" s="169">
-        <v>1261</v>
+        <v>1673</v>
       </c>
       <c r="I13" s="169">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J13" s="169">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="K13" s="169">
-        <v>148</v>
+        <v>199</v>
       </c>
       <c r="L13" s="169">
-        <v>235</v>
+        <v>352</v>
       </c>
       <c r="M13" s="172">
         <v>0</v>
       </c>
       <c r="N13" s="175">
-        <v>1035</v>
+        <v>1401</v>
       </c>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
     </row>
     <row r="14" spans="1:17" ht="11.1" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="82"/>
       <c r="C14" s="82"/>
       <c r="D14" s="82"/>
       <c r="E14" s="82"/>
       <c r="F14" s="82"/>
       <c r="G14" s="82"/>
       <c r="H14" s="82"/>
       <c r="I14" s="82"/>
       <c r="J14" s="82"/>
       <c r="K14" s="82"/>
       <c r="L14" s="82"/>
       <c r="M14" s="84"/>
       <c r="N14" s="86"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
     </row>
     <row r="15" spans="1:17" ht="12.6" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="169">
-        <v>2095</v>
+        <v>2807</v>
       </c>
       <c r="C15" s="169">
-        <v>1262</v>
+        <v>1683</v>
       </c>
       <c r="D15" s="169">
-        <v>467</v>
+        <v>638</v>
       </c>
       <c r="E15" s="169">
+        <v>317</v>
+      </c>
+      <c r="F15" s="169">
+        <v>170</v>
+      </c>
+      <c r="G15" s="169">
+        <v>1681</v>
+      </c>
+      <c r="H15" s="169">
+        <v>1246</v>
+      </c>
+      <c r="I15" s="169">
+        <v>1</v>
+      </c>
+      <c r="J15" s="169">
+        <v>67</v>
+      </c>
+      <c r="K15" s="169">
+        <v>167</v>
+      </c>
+      <c r="L15" s="169">
         <v>200</v>
       </c>
-      <c r="F15" s="169">
-[...19 lines deleted...]
-      </c>
       <c r="M15" s="172">
         <v>0</v>
       </c>
       <c r="N15" s="175">
-        <v>801</v>
+        <v>1126</v>
       </c>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
     </row>
     <row r="16" spans="1:17" ht="11.1" customHeight="1">
       <c r="A16" s="165" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="82"/>
       <c r="C16" s="82"/>
       <c r="D16" s="82"/>
       <c r="E16" s="82"/>
       <c r="F16" s="82"/>
       <c r="G16" s="82"/>
       <c r="H16" s="82"/>
       <c r="I16" s="82"/>
       <c r="J16" s="82"/>
       <c r="K16" s="82"/>
       <c r="L16" s="82"/>
       <c r="M16" s="84"/>
       <c r="N16" s="86"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
     </row>
     <row r="17" spans="1:17" ht="12.6" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="169">
-        <v>2259</v>
+        <v>3546</v>
       </c>
       <c r="C17" s="169">
-        <v>1421</v>
+        <v>1910</v>
       </c>
       <c r="D17" s="169">
-        <v>385</v>
+        <v>523</v>
       </c>
       <c r="E17" s="169">
-        <v>330</v>
+        <v>972</v>
       </c>
       <c r="F17" s="169">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="G17" s="169">
-        <v>1388</v>
+        <v>2360</v>
       </c>
       <c r="H17" s="169">
-        <v>1080</v>
+        <v>1440</v>
       </c>
       <c r="I17" s="169">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J17" s="169">
-        <v>75</v>
+        <v>622</v>
       </c>
       <c r="K17" s="169">
-        <v>114</v>
+        <v>160</v>
       </c>
       <c r="L17" s="169">
-        <v>116</v>
+        <v>134</v>
       </c>
       <c r="M17" s="172">
         <v>0</v>
       </c>
       <c r="N17" s="175">
-        <v>870</v>
+        <v>1185</v>
       </c>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
     </row>
     <row r="18" spans="1:17" ht="11.1" customHeight="1">
       <c r="A18" s="165" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="82"/>
       <c r="C18" s="82"/>
       <c r="D18" s="82"/>
       <c r="E18" s="82"/>
       <c r="F18" s="82"/>
       <c r="G18" s="82"/>
       <c r="H18" s="82"/>
       <c r="I18" s="82"/>
       <c r="J18" s="82"/>
       <c r="K18" s="82"/>
       <c r="L18" s="82"/>
       <c r="M18" s="84"/>
       <c r="N18" s="86"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
     </row>
     <row r="19" spans="1:17" ht="12.6" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>273</v>
       </c>
       <c r="B19" s="169">
-        <v>712</v>
+        <v>1082</v>
       </c>
       <c r="C19" s="169">
-        <v>436</v>
+        <v>580</v>
       </c>
       <c r="D19" s="169">
-        <v>60</v>
+        <v>88</v>
       </c>
       <c r="E19" s="169">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="F19" s="169">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G19" s="169">
-        <v>507</v>
+        <v>751</v>
       </c>
       <c r="H19" s="169">
-        <v>315</v>
+        <v>418</v>
       </c>
       <c r="I19" s="169">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="J19" s="169">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="K19" s="169">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="L19" s="169">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="M19" s="172">
         <v>0</v>
       </c>
       <c r="N19" s="175">
-        <v>205</v>
+        <v>331</v>
       </c>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
     </row>
     <row r="20" spans="1:17" ht="11.1" customHeight="1">
       <c r="A20" s="165" t="s">
         <v>274</v>
       </c>
       <c r="B20" s="82"/>
       <c r="C20" s="82"/>
       <c r="D20" s="82"/>
       <c r="E20" s="82"/>
       <c r="F20" s="82"/>
       <c r="G20" s="82"/>
       <c r="H20" s="82"/>
       <c r="I20" s="82"/>
       <c r="J20" s="82"/>
       <c r="K20" s="82"/>
       <c r="L20" s="82"/>
       <c r="M20" s="84"/>
       <c r="N20" s="86"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
     </row>
     <row r="21" spans="1:17" ht="12.6" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>275</v>
       </c>
       <c r="B21" s="169">
-        <v>494</v>
+        <v>633</v>
       </c>
       <c r="C21" s="169">
-        <v>360</v>
+        <v>477</v>
       </c>
       <c r="D21" s="169">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="E21" s="169">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="F21" s="169">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="G21" s="169">
-        <v>354</v>
+        <v>444</v>
       </c>
       <c r="H21" s="169">
-        <v>261</v>
+        <v>344</v>
       </c>
       <c r="I21" s="169">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J21" s="169">
+        <v>19</v>
+      </c>
+      <c r="K21" s="169">
+        <v>43</v>
+      </c>
+      <c r="L21" s="169">
         <v>33</v>
       </c>
-      <c r="K21" s="169">
-[...4 lines deleted...]
-      </c>
       <c r="M21" s="172">
         <v>0</v>
       </c>
       <c r="N21" s="175">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
     </row>
     <row r="22" spans="1:17" ht="11.1" customHeight="1">
       <c r="A22" s="165" t="s">
         <v>276</v>
       </c>
       <c r="B22" s="82"/>
       <c r="C22" s="82"/>
       <c r="D22" s="82"/>
       <c r="E22" s="82"/>
       <c r="F22" s="82"/>
       <c r="G22" s="82"/>
       <c r="H22" s="82"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="82"/>
       <c r="L22" s="82"/>
       <c r="M22" s="84"/>
       <c r="N22" s="86"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
     </row>
     <row r="23" spans="1:17" ht="12.6" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>277</v>
       </c>
       <c r="B23" s="169">
-        <v>575</v>
+        <v>803</v>
       </c>
       <c r="C23" s="169">
-        <v>379</v>
+        <v>498</v>
       </c>
       <c r="D23" s="169">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="E23" s="169">
-        <v>96</v>
+        <v>173</v>
       </c>
       <c r="F23" s="169">
         <v>12</v>
       </c>
       <c r="G23" s="169">
-        <v>384</v>
+        <v>514</v>
       </c>
       <c r="H23" s="169">
-        <v>310</v>
+        <v>408</v>
       </c>
       <c r="I23" s="169">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J23" s="169">
         <v>4</v>
       </c>
       <c r="K23" s="169">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="L23" s="169">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="M23" s="172">
         <v>0</v>
       </c>
       <c r="N23" s="175">
-        <v>191</v>
+        <v>289</v>
       </c>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="8"/>
     </row>
     <row r="24" spans="1:17" ht="11.1" customHeight="1">
       <c r="A24" s="165" t="s">
         <v>278</v>
       </c>
       <c r="B24" s="82"/>
       <c r="C24" s="82"/>
       <c r="D24" s="82"/>
       <c r="E24" s="82"/>
       <c r="F24" s="82"/>
       <c r="G24" s="82"/>
       <c r="H24" s="82"/>
       <c r="I24" s="82"/>
       <c r="J24" s="82"/>
       <c r="K24" s="82"/>
       <c r="L24" s="82"/>
       <c r="M24" s="84"/>
       <c r="N24" s="86"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
     </row>
     <row r="25" spans="1:17" ht="12.6" customHeight="1">
       <c r="A25" s="39" t="s">
         <v>279</v>
       </c>
       <c r="B25" s="169">
-        <v>522</v>
+        <v>706</v>
       </c>
       <c r="C25" s="169">
-        <v>400</v>
+        <v>531</v>
       </c>
       <c r="D25" s="169">
-        <v>49</v>
+        <v>68</v>
       </c>
       <c r="E25" s="169">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="F25" s="169">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G25" s="169">
-        <v>312</v>
+        <v>420</v>
       </c>
       <c r="H25" s="169">
-        <v>254</v>
+        <v>336</v>
       </c>
       <c r="I25" s="178">
         <v>0</v>
       </c>
       <c r="J25" s="169">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K25" s="169">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="L25" s="169">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M25" s="172">
         <v>0</v>
       </c>
       <c r="N25" s="175">
-        <v>210</v>
+        <v>286</v>
       </c>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
     </row>
     <row r="26" spans="1:17" ht="11.1" customHeight="1">
       <c r="A26" s="165" t="s">
         <v>280</v>
       </c>
       <c r="B26" s="82"/>
       <c r="C26" s="82"/>
       <c r="D26" s="82"/>
       <c r="E26" s="82"/>
       <c r="F26" s="82"/>
       <c r="G26" s="82"/>
       <c r="H26" s="82"/>
       <c r="I26" s="82"/>
       <c r="J26" s="82"/>
       <c r="K26" s="82"/>
       <c r="L26" s="82"/>
       <c r="M26" s="84"/>
       <c r="N26" s="86"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
     <row r="27" spans="1:17" ht="12.6" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>281</v>
       </c>
       <c r="B27" s="169">
-        <v>469</v>
+        <v>630</v>
       </c>
       <c r="C27" s="169">
-        <v>349</v>
+        <v>468</v>
       </c>
       <c r="D27" s="169">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="E27" s="169">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="F27" s="169">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="G27" s="169">
-        <v>321</v>
+        <v>418</v>
       </c>
       <c r="H27" s="169">
-        <v>249</v>
+        <v>334</v>
       </c>
       <c r="I27" s="169">
         <v>1</v>
       </c>
       <c r="J27" s="169">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="K27" s="169">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="L27" s="169">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="M27" s="172">
         <v>0</v>
       </c>
       <c r="N27" s="175">
-        <v>148</v>
+        <v>212</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:17" ht="11.1" customHeight="1">
       <c r="A28" s="165" t="s">
         <v>282</v>
       </c>
       <c r="B28" s="82"/>
       <c r="C28" s="82"/>
       <c r="D28" s="82"/>
       <c r="E28" s="82"/>
       <c r="F28" s="82"/>
       <c r="G28" s="82"/>
       <c r="H28" s="82"/>
       <c r="I28" s="82"/>
       <c r="J28" s="82"/>
       <c r="K28" s="82"/>
       <c r="L28" s="82"/>
       <c r="M28" s="84"/>
       <c r="N28" s="86"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
@@ -30471,57 +30471,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -30722,831 +30722,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="181" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="155">
-        <v>6111</v>
+        <v>8134</v>
       </c>
       <c r="C11" s="155">
-        <v>5800</v>
+        <v>7708</v>
       </c>
       <c r="D11" s="155">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="E11" s="155">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="F11" s="155">
-        <v>139</v>
+        <v>177</v>
       </c>
       <c r="G11" s="155">
-        <v>4491</v>
+        <v>5989</v>
       </c>
       <c r="H11" s="155">
-        <v>2533</v>
+        <v>3372</v>
       </c>
       <c r="I11" s="155">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="J11" s="155">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="K11" s="155">
-        <v>1144</v>
+        <v>1544</v>
       </c>
       <c r="L11" s="155">
-        <v>792</v>
+        <v>1039</v>
       </c>
       <c r="M11" s="185">
         <v>0</v>
       </c>
       <c r="N11" s="188">
-        <v>1620</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="166" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="190" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="169">
-        <v>173</v>
+        <v>229</v>
       </c>
       <c r="C13" s="169">
-        <v>171</v>
+        <v>226</v>
       </c>
       <c r="D13" s="169">
         <v>2</v>
       </c>
       <c r="E13" s="178">
         <v>0</v>
       </c>
       <c r="F13" s="169">
         <v>0</v>
       </c>
       <c r="G13" s="169">
-        <v>138</v>
+        <v>185</v>
       </c>
       <c r="H13" s="169">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I13" s="169">
         <v>0</v>
       </c>
       <c r="J13" s="178">
         <v>0</v>
       </c>
       <c r="K13" s="169">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="L13" s="169">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="M13" s="178">
         <v>0</v>
       </c>
       <c r="N13" s="194">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>283</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="190" t="s">
         <v>284</v>
       </c>
       <c r="B15" s="169">
+        <v>345</v>
+      </c>
+      <c r="C15" s="169">
+        <v>327</v>
+      </c>
+      <c r="D15" s="169">
+        <v>3</v>
+      </c>
+      <c r="E15" s="169">
+        <v>12</v>
+      </c>
+      <c r="F15" s="169">
+        <v>3</v>
+      </c>
+      <c r="G15" s="169">
         <v>264</v>
       </c>
-      <c r="C15" s="169">
-[...13 lines deleted...]
-      </c>
       <c r="H15" s="169">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="I15" s="169">
         <v>1</v>
       </c>
       <c r="J15" s="169">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K15" s="169">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="L15" s="169">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="M15" s="178">
         <v>0</v>
       </c>
       <c r="N15" s="194">
-        <v>64</v>
+        <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="165" t="s">
         <v>285</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="190" t="s">
         <v>286</v>
       </c>
       <c r="B17" s="169">
-        <v>256</v>
+        <v>341</v>
       </c>
       <c r="C17" s="169">
-        <v>235</v>
+        <v>313</v>
       </c>
       <c r="D17" s="169">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="E17" s="169">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="F17" s="169">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G17" s="169">
-        <v>164</v>
+        <v>233</v>
       </c>
       <c r="H17" s="169">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="I17" s="169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J17" s="169">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K17" s="169">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="L17" s="169">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M17" s="178">
         <v>0</v>
       </c>
       <c r="N17" s="194">
-        <v>93</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="165" t="s">
         <v>287</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="190" t="s">
         <v>288</v>
       </c>
       <c r="B19" s="169">
-        <v>716</v>
+        <v>951</v>
       </c>
       <c r="C19" s="169">
-        <v>674</v>
+        <v>894</v>
       </c>
       <c r="D19" s="169">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E19" s="169">
+        <v>3</v>
+      </c>
+      <c r="F19" s="169">
+        <v>13</v>
+      </c>
+      <c r="G19" s="169">
+        <v>770</v>
+      </c>
+      <c r="H19" s="169">
+        <v>441</v>
+      </c>
+      <c r="I19" s="169">
+        <v>5</v>
+      </c>
+      <c r="J19" s="169">
         <v>1</v>
       </c>
-      <c r="F19" s="169">
-[...13 lines deleted...]
-      </c>
       <c r="K19" s="169">
-        <v>110</v>
+        <v>151</v>
       </c>
       <c r="L19" s="169">
-        <v>134</v>
+        <v>173</v>
       </c>
       <c r="M19" s="178">
         <v>0</v>
       </c>
       <c r="N19" s="194">
-        <v>137</v>
+        <v>181</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="165" t="s">
         <v>289</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="190" t="s">
         <v>290</v>
       </c>
       <c r="B21" s="169">
-        <v>193</v>
+        <v>255</v>
       </c>
       <c r="C21" s="169">
-        <v>185</v>
+        <v>245</v>
       </c>
       <c r="D21" s="169">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E21" s="178">
         <v>0</v>
       </c>
       <c r="F21" s="169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G21" s="169">
-        <v>137</v>
+        <v>179</v>
       </c>
       <c r="H21" s="169">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="I21" s="169">
         <v>0</v>
       </c>
       <c r="J21" s="178">
         <v>0</v>
       </c>
       <c r="K21" s="169">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="L21" s="169">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M21" s="178">
         <v>0</v>
       </c>
       <c r="N21" s="194">
-        <v>56</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="165" t="s">
         <v>291</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="190" t="s">
         <v>292</v>
       </c>
       <c r="B23" s="169">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="C23" s="169">
-        <v>98</v>
+        <v>129</v>
       </c>
       <c r="D23" s="169">
         <v>2</v>
       </c>
       <c r="E23" s="178">
         <v>0</v>
       </c>
       <c r="F23" s="169">
         <v>3</v>
       </c>
       <c r="G23" s="169">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="H23" s="169">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="I23" s="169">
         <v>0</v>
       </c>
       <c r="J23" s="178">
         <v>0</v>
       </c>
       <c r="K23" s="169">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="L23" s="169">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="M23" s="178">
         <v>0</v>
       </c>
       <c r="N23" s="194">
-        <v>26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="165" t="s">
         <v>293</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="190" t="s">
         <v>294</v>
       </c>
       <c r="B25" s="169">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="C25" s="169">
-        <v>126</v>
+        <v>167</v>
       </c>
       <c r="D25" s="169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E25" s="178">
         <v>0</v>
       </c>
       <c r="F25" s="169">
         <v>2</v>
       </c>
       <c r="G25" s="169">
-        <v>97</v>
+        <v>132</v>
       </c>
       <c r="H25" s="169">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="I25" s="169">
         <v>0</v>
       </c>
       <c r="J25" s="178">
         <v>0</v>
       </c>
       <c r="K25" s="169">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="L25" s="169">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="M25" s="178">
         <v>0</v>
       </c>
       <c r="N25" s="194">
-        <v>33</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="165" t="s">
         <v>295</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="190" t="s">
         <v>296</v>
       </c>
       <c r="B27" s="169">
-        <v>494</v>
+        <v>654</v>
       </c>
       <c r="C27" s="169">
-        <v>486</v>
+        <v>644</v>
       </c>
       <c r="D27" s="169">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E27" s="178">
         <v>0</v>
       </c>
       <c r="F27" s="169">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G27" s="169">
-        <v>333</v>
+        <v>435</v>
       </c>
       <c r="H27" s="169">
-        <v>236</v>
+        <v>313</v>
       </c>
       <c r="I27" s="169">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J27" s="178">
         <v>0</v>
       </c>
       <c r="K27" s="169">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="L27" s="169">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="M27" s="178">
         <v>0</v>
       </c>
       <c r="N27" s="194">
-        <v>161</v>
+        <v>219</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="165" t="s">
         <v>297</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="190" t="s">
         <v>298</v>
       </c>
       <c r="B29" s="169">
-        <v>255</v>
+        <v>339</v>
       </c>
       <c r="C29" s="169">
-        <v>250</v>
+        <v>333</v>
       </c>
       <c r="D29" s="169">
         <v>1</v>
       </c>
       <c r="E29" s="178">
         <v>0</v>
       </c>
       <c r="F29" s="169">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G29" s="169">
-        <v>176</v>
+        <v>236</v>
       </c>
       <c r="H29" s="169">
-        <v>118</v>
+        <v>157</v>
       </c>
       <c r="I29" s="169">
         <v>0</v>
       </c>
       <c r="J29" s="178">
         <v>0</v>
       </c>
       <c r="K29" s="169">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="L29" s="169">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="M29" s="178">
         <v>0</v>
       </c>
       <c r="N29" s="194">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="165" t="s">
         <v>299</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="190" t="s">
         <v>300</v>
       </c>
       <c r="B31" s="169">
-        <v>733</v>
+        <v>980</v>
       </c>
       <c r="C31" s="169">
-        <v>706</v>
+        <v>945</v>
       </c>
       <c r="D31" s="169">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E31" s="178">
         <v>0</v>
       </c>
       <c r="F31" s="169">
         <v>2</v>
       </c>
       <c r="G31" s="169">
-        <v>477</v>
+        <v>624</v>
       </c>
       <c r="H31" s="169">
-        <v>338</v>
+        <v>449</v>
       </c>
       <c r="I31" s="169">
         <v>1</v>
       </c>
       <c r="J31" s="178">
         <v>0</v>
       </c>
       <c r="K31" s="169">
-        <v>89</v>
+        <v>116</v>
       </c>
       <c r="L31" s="169">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="M31" s="178">
         <v>0</v>
       </c>
       <c r="N31" s="194">
-        <v>256</v>
+        <v>356</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="165" t="s">
         <v>301</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="190" t="s">
         <v>302</v>
       </c>
       <c r="B33" s="169">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="C33" s="169">
-        <v>132</v>
+        <v>175</v>
       </c>
       <c r="D33" s="169">
         <v>1</v>
       </c>
       <c r="E33" s="178">
         <v>0</v>
       </c>
       <c r="F33" s="169">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G33" s="169">
-        <v>129</v>
+        <v>172</v>
       </c>
       <c r="H33" s="169">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="I33" s="169">
         <v>0</v>
       </c>
       <c r="J33" s="178">
         <v>0</v>
       </c>
       <c r="K33" s="169">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="L33" s="169">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="M33" s="178">
         <v>0</v>
       </c>
       <c r="N33" s="194">
-        <v>23</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="165" t="s">
         <v>303</v>
       </c>
       <c r="B34" s="96"/>
       <c r="C34" s="96"/>
       <c r="D34" s="96"/>
       <c r="E34" s="96"/>
       <c r="F34" s="96"/>
       <c r="G34" s="96"/>
       <c r="H34" s="96"/>
       <c r="I34" s="96"/>
       <c r="J34" s="96"/>
       <c r="K34" s="96"/>
       <c r="L34" s="96"/>
       <c r="M34" s="96"/>
       <c r="N34" s="100"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="190" t="s">
         <v>304</v>
       </c>
       <c r="B35" s="196">
-        <v>111</v>
+        <v>148</v>
       </c>
       <c r="C35" s="196">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="D35" s="196">
         <v>3</v>
       </c>
       <c r="E35" s="198">
         <v>0</v>
       </c>
       <c r="F35" s="196">
         <v>0</v>
       </c>
       <c r="G35" s="196">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="H35" s="196">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="I35" s="196">
         <v>0</v>
       </c>
       <c r="J35" s="198">
         <v>0</v>
       </c>
       <c r="K35" s="196">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="L35" s="196">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="M35" s="198">
         <v>0</v>
       </c>
       <c r="N35" s="200">
-        <v>21</v>
+        <v>27</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="202" t="s">
         <v>305</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="104"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="7" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="7"/>
@@ -31895,57 +31895,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -32146,707 +32146,707 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="180" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="154">
-        <v>425</v>
+        <v>567</v>
       </c>
       <c r="C11" s="154">
-        <v>355</v>
+        <v>473</v>
       </c>
       <c r="D11" s="154">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E11" s="154">
         <v>2</v>
       </c>
       <c r="F11" s="154">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="G11" s="154">
-        <v>302</v>
+        <v>402</v>
       </c>
       <c r="H11" s="154">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="I11" s="154">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" s="184">
         <v>0</v>
       </c>
       <c r="K11" s="154">
-        <v>107</v>
+        <v>153</v>
       </c>
       <c r="L11" s="154">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="M11" s="184">
         <v>0</v>
       </c>
       <c r="N11" s="187">
-        <v>122</v>
+        <v>165</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="165" t="s">
         <v>306</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="190" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="169">
-        <v>106</v>
+        <v>140</v>
       </c>
       <c r="C13" s="169">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="D13" s="169">
         <v>1</v>
       </c>
       <c r="E13" s="178">
         <v>0</v>
       </c>
       <c r="F13" s="169">
         <v>0</v>
       </c>
       <c r="G13" s="169">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="H13" s="169">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="I13" s="169">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J13" s="178">
         <v>0</v>
       </c>
       <c r="K13" s="169">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="L13" s="169">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="M13" s="178">
         <v>0</v>
       </c>
       <c r="N13" s="194">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="190" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="169">
-        <v>188</v>
+        <v>250</v>
       </c>
       <c r="C15" s="169">
-        <v>181</v>
+        <v>240</v>
       </c>
       <c r="D15" s="169">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E15" s="178">
         <v>0</v>
       </c>
       <c r="F15" s="169">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G15" s="169">
-        <v>142</v>
+        <v>180</v>
       </c>
       <c r="H15" s="169">
-        <v>77</v>
+        <v>102</v>
       </c>
       <c r="I15" s="169">
         <v>0</v>
       </c>
       <c r="J15" s="178">
         <v>0</v>
       </c>
       <c r="K15" s="169">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="L15" s="169">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="M15" s="178">
         <v>0</v>
       </c>
       <c r="N15" s="194">
-        <v>46</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="165" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="190" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="169">
-        <v>97</v>
+        <v>129</v>
       </c>
       <c r="C17" s="169">
-        <v>94</v>
+        <v>125</v>
       </c>
       <c r="D17" s="169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E17" s="178">
         <v>0</v>
       </c>
       <c r="F17" s="169">
         <v>2</v>
       </c>
       <c r="G17" s="169">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="H17" s="169">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="I17" s="169">
         <v>0</v>
       </c>
       <c r="J17" s="178">
         <v>0</v>
       </c>
       <c r="K17" s="169">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="L17" s="169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M17" s="178">
         <v>0</v>
       </c>
       <c r="N17" s="194">
-        <v>32</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="165" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="190" t="s">
         <v>313</v>
       </c>
       <c r="B19" s="169">
-        <v>185</v>
+        <v>247</v>
       </c>
       <c r="C19" s="169">
-        <v>177</v>
+        <v>236</v>
       </c>
       <c r="D19" s="169">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E19" s="178">
         <v>0</v>
       </c>
       <c r="F19" s="169">
         <v>1</v>
       </c>
       <c r="G19" s="169">
-        <v>151</v>
+        <v>206</v>
       </c>
       <c r="H19" s="169">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="I19" s="169">
         <v>0</v>
       </c>
       <c r="J19" s="178">
         <v>0</v>
       </c>
       <c r="K19" s="169">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="L19" s="169">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="M19" s="178">
         <v>0</v>
       </c>
       <c r="N19" s="194">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="165" t="s">
         <v>314</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="190" t="s">
         <v>315</v>
       </c>
       <c r="B21" s="169">
-        <v>590</v>
+        <v>783</v>
       </c>
       <c r="C21" s="169">
-        <v>565</v>
+        <v>751</v>
       </c>
       <c r="D21" s="169">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E21" s="178">
         <v>0</v>
       </c>
       <c r="F21" s="169">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G21" s="169">
-        <v>391</v>
+        <v>523</v>
       </c>
       <c r="H21" s="169">
-        <v>282</v>
+        <v>377</v>
       </c>
       <c r="I21" s="169">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J21" s="178">
         <v>0</v>
       </c>
       <c r="K21" s="169">
+        <v>84</v>
+      </c>
+      <c r="L21" s="169">
         <v>62</v>
       </c>
-      <c r="L21" s="169">
-[...1 lines deleted...]
-      </c>
       <c r="M21" s="178">
         <v>0</v>
       </c>
       <c r="N21" s="194">
-        <v>199</v>
+        <v>259</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="165" t="s">
         <v>316</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="190" t="s">
         <v>317</v>
       </c>
       <c r="B23" s="169">
-        <v>229</v>
+        <v>310</v>
       </c>
       <c r="C23" s="169">
-        <v>222</v>
+        <v>295</v>
       </c>
       <c r="D23" s="169">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E23" s="169">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F23" s="169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G23" s="169">
-        <v>197</v>
+        <v>266</v>
       </c>
       <c r="H23" s="169">
-        <v>108</v>
+        <v>144</v>
       </c>
       <c r="I23" s="169">
         <v>1</v>
       </c>
-      <c r="J23" s="169">
-        <v>1</v>
+      <c r="J23" s="178">
+        <v>0</v>
       </c>
       <c r="K23" s="169">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="L23" s="169">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="M23" s="178">
         <v>0</v>
       </c>
       <c r="N23" s="194">
-        <v>32</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="165" t="s">
         <v>318</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="190" t="s">
         <v>319</v>
       </c>
       <c r="B25" s="169">
-        <v>568</v>
+        <v>767</v>
       </c>
       <c r="C25" s="169">
-        <v>546</v>
+        <v>725</v>
       </c>
       <c r="D25" s="169">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E25" s="169">
-        <v>6</v>
+        <v>22</v>
       </c>
       <c r="F25" s="169">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G25" s="169">
-        <v>465</v>
+        <v>628</v>
       </c>
       <c r="H25" s="169">
-        <v>254</v>
+        <v>336</v>
       </c>
       <c r="I25" s="169">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J25" s="169">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="K25" s="169">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="L25" s="169">
-        <v>108</v>
+        <v>151</v>
       </c>
       <c r="M25" s="178">
         <v>0</v>
       </c>
       <c r="N25" s="194">
-        <v>103</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="165" t="s">
         <v>320</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="190" t="s">
         <v>321</v>
       </c>
       <c r="B27" s="169">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="C27" s="169">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D27" s="169">
         <v>1</v>
       </c>
       <c r="E27" s="178">
         <v>0</v>
       </c>
       <c r="F27" s="169">
         <v>2</v>
       </c>
       <c r="G27" s="169">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="H27" s="169">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I27" s="169">
         <v>0</v>
       </c>
       <c r="J27" s="178">
         <v>0</v>
       </c>
       <c r="K27" s="169">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="L27" s="169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M27" s="178">
         <v>0</v>
       </c>
       <c r="N27" s="194">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="165" t="s">
         <v>322</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="190" t="s">
         <v>323</v>
       </c>
       <c r="B29" s="169">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="C29" s="169">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="D29" s="169">
         <v>1</v>
       </c>
       <c r="E29" s="178">
         <v>0</v>
       </c>
       <c r="F29" s="169">
         <v>2</v>
       </c>
       <c r="G29" s="169">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="H29" s="169">
+        <v>29</v>
+      </c>
+      <c r="I29" s="169">
+        <v>0</v>
+      </c>
+      <c r="J29" s="178">
+        <v>0</v>
+      </c>
+      <c r="K29" s="169">
         <v>22</v>
       </c>
-      <c r="I29" s="169">
-[...7 lines deleted...]
-      </c>
       <c r="L29" s="169">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="M29" s="178">
         <v>0</v>
       </c>
       <c r="N29" s="194">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="165" t="s">
         <v>324</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="190" t="s">
         <v>325</v>
       </c>
       <c r="B31" s="169">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C31" s="169">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="D31" s="169">
         <v>1</v>
       </c>
       <c r="E31" s="178">
         <v>0</v>
       </c>
       <c r="F31" s="169">
         <v>1</v>
       </c>
       <c r="G31" s="169">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="H31" s="169">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="I31" s="169">
         <v>0</v>
       </c>
       <c r="J31" s="178">
         <v>0</v>
       </c>
       <c r="K31" s="169">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="L31" s="169">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="M31" s="178">
         <v>0</v>
       </c>
       <c r="N31" s="194">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="165" t="s">
         <v>326</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="43"/>
       <c r="B33" s="95"/>
       <c r="C33" s="95"/>
       <c r="D33" s="95"/>
@@ -33257,57 +33257,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -33508,831 +33508,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>10430</v>
+        <v>14147</v>
       </c>
       <c r="C11" s="116">
-        <v>6003</v>
+        <v>8028</v>
       </c>
       <c r="D11" s="116">
-        <v>2055</v>
+        <v>2799</v>
       </c>
       <c r="E11" s="116">
-        <v>1834</v>
+        <v>2195</v>
       </c>
       <c r="F11" s="116">
-        <v>538</v>
+        <v>1125</v>
       </c>
       <c r="G11" s="116">
-        <v>8653</v>
+        <v>11637</v>
       </c>
       <c r="H11" s="116">
-        <v>3389</v>
+        <v>4524</v>
       </c>
       <c r="I11" s="116">
-        <v>915</v>
+        <v>1222</v>
       </c>
       <c r="J11" s="116">
-        <v>1409</v>
+        <v>1459</v>
       </c>
       <c r="K11" s="116">
-        <v>1249</v>
+        <v>1672</v>
       </c>
       <c r="L11" s="116">
-        <v>1691</v>
+        <v>2760</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1777</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>11151</v>
+        <v>15026</v>
       </c>
       <c r="C13" s="128">
-        <v>5110</v>
+        <v>6854</v>
       </c>
       <c r="D13" s="128">
-        <v>1032</v>
+        <v>1368</v>
       </c>
       <c r="E13" s="128">
-        <v>4799</v>
+        <v>6546</v>
       </c>
       <c r="F13" s="128">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="G13" s="128">
-        <v>9788</v>
+        <v>13213</v>
       </c>
       <c r="H13" s="128">
-        <v>3287</v>
+        <v>4407</v>
       </c>
       <c r="I13" s="128">
-        <v>226</v>
+        <v>299</v>
       </c>
       <c r="J13" s="128">
-        <v>4160</v>
+        <v>5654</v>
       </c>
       <c r="K13" s="128">
-        <v>1216</v>
+        <v>1639</v>
       </c>
       <c r="L13" s="128">
-        <v>899</v>
+        <v>1214</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1364</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>27159</v>
+        <v>34233</v>
       </c>
       <c r="C15" s="128">
-        <v>12082</v>
+        <v>16268</v>
       </c>
       <c r="D15" s="128">
-        <v>3231</v>
+        <v>4220</v>
       </c>
       <c r="E15" s="128">
-        <v>9070</v>
+        <v>11285</v>
       </c>
       <c r="F15" s="128">
-        <v>2777</v>
+        <v>2460</v>
       </c>
       <c r="G15" s="128">
-        <v>22615</v>
+        <v>28201</v>
       </c>
       <c r="H15" s="128">
-        <v>6611</v>
+        <v>8831</v>
       </c>
       <c r="I15" s="128">
-        <v>443</v>
+        <v>593</v>
       </c>
       <c r="J15" s="128">
-        <v>10627</v>
+        <v>12179</v>
       </c>
       <c r="K15" s="128">
-        <v>2785</v>
+        <v>3745</v>
       </c>
       <c r="L15" s="128">
-        <v>2150</v>
+        <v>2854</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>4544</v>
+        <v>6032</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>45800</v>
+        <v>59721</v>
       </c>
       <c r="C17" s="128">
-        <v>19756</v>
+        <v>26538</v>
       </c>
       <c r="D17" s="128">
-        <v>5124</v>
+        <v>6371</v>
       </c>
       <c r="E17" s="128">
-        <v>16751</v>
+        <v>22064</v>
       </c>
       <c r="F17" s="128">
-        <v>4169</v>
+        <v>4748</v>
       </c>
       <c r="G17" s="128">
-        <v>37048</v>
+        <v>48600</v>
       </c>
       <c r="H17" s="128">
-        <v>11160</v>
+        <v>14945</v>
       </c>
       <c r="I17" s="128">
-        <v>686</v>
+        <v>919</v>
       </c>
       <c r="J17" s="128">
-        <v>14471</v>
+        <v>19086</v>
       </c>
       <c r="K17" s="128">
-        <v>4262</v>
+        <v>5520</v>
       </c>
       <c r="L17" s="128">
-        <v>6468</v>
+        <v>8130</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>8752</v>
+        <v>11121</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>59550</v>
+        <v>74971</v>
       </c>
       <c r="C19" s="128">
-        <v>27927</v>
+        <v>37488</v>
       </c>
       <c r="D19" s="128">
-        <v>8247</v>
+        <v>11237</v>
       </c>
       <c r="E19" s="128">
-        <v>22124</v>
+        <v>24633</v>
       </c>
       <c r="F19" s="128">
-        <v>1252</v>
+        <v>1614</v>
       </c>
       <c r="G19" s="128">
-        <v>48722</v>
+        <v>60161</v>
       </c>
       <c r="H19" s="128">
-        <v>16524</v>
+        <v>22193</v>
       </c>
       <c r="I19" s="128">
-        <v>1264</v>
+        <v>1681</v>
       </c>
       <c r="J19" s="128">
-        <v>19656</v>
+        <v>20606</v>
       </c>
       <c r="K19" s="128">
-        <v>4528</v>
+        <v>6358</v>
       </c>
       <c r="L19" s="128">
-        <v>6749</v>
+        <v>9323</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>10828</v>
+        <v>14810</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>16734</v>
+        <v>22032</v>
       </c>
       <c r="C21" s="128">
-        <v>6689</v>
+        <v>9006</v>
       </c>
       <c r="D21" s="128">
-        <v>1113</v>
+        <v>1454</v>
       </c>
       <c r="E21" s="128">
-        <v>8364</v>
+        <v>10734</v>
       </c>
       <c r="F21" s="128">
-        <v>568</v>
+        <v>838</v>
       </c>
       <c r="G21" s="128">
-        <v>14279</v>
+        <v>18663</v>
       </c>
       <c r="H21" s="128">
-        <v>3632</v>
+        <v>4867</v>
       </c>
       <c r="I21" s="128">
-        <v>139</v>
+        <v>185</v>
       </c>
       <c r="J21" s="128">
-        <v>8076</v>
+        <v>10299</v>
       </c>
       <c r="K21" s="128">
-        <v>1471</v>
+        <v>1964</v>
       </c>
       <c r="L21" s="128">
-        <v>960</v>
+        <v>1347</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>2455</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>14154</v>
+        <v>18560</v>
       </c>
       <c r="C23" s="128">
-        <v>6961</v>
+        <v>9384</v>
       </c>
       <c r="D23" s="128">
-        <v>4775</v>
+        <v>6277</v>
       </c>
       <c r="E23" s="128">
-        <v>1582</v>
+        <v>1822</v>
       </c>
       <c r="F23" s="128">
-        <v>835</v>
+        <v>1077</v>
       </c>
       <c r="G23" s="128">
-        <v>10369</v>
+        <v>13361</v>
       </c>
       <c r="H23" s="128">
-        <v>3050</v>
+        <v>4130</v>
       </c>
       <c r="I23" s="128">
-        <v>363</v>
+        <v>505</v>
       </c>
       <c r="J23" s="128">
-        <v>1123</v>
+        <v>1185</v>
       </c>
       <c r="K23" s="128">
-        <v>2624</v>
+        <v>3631</v>
       </c>
       <c r="L23" s="128">
-        <v>3210</v>
+        <v>3910</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>3785</v>
+        <v>5199</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>51317</v>
+        <v>71567</v>
       </c>
       <c r="C25" s="128">
-        <v>20586</v>
+        <v>27819</v>
       </c>
       <c r="D25" s="128">
-        <v>7421</v>
+        <v>9589</v>
       </c>
       <c r="E25" s="128">
-        <v>22620</v>
+        <v>33304</v>
       </c>
       <c r="F25" s="128">
-        <v>690</v>
+        <v>854</v>
       </c>
       <c r="G25" s="128">
-        <v>43748</v>
+        <v>61949</v>
       </c>
       <c r="H25" s="128">
-        <v>11084</v>
+        <v>15151</v>
       </c>
       <c r="I25" s="128">
-        <v>1766</v>
+        <v>2349</v>
       </c>
       <c r="J25" s="128">
-        <v>21601</v>
+        <v>31906</v>
       </c>
       <c r="K25" s="128">
-        <v>4608</v>
+        <v>6143</v>
       </c>
       <c r="L25" s="128">
-        <v>4690</v>
+        <v>6400</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>7569</v>
+        <v>9618</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>3471</v>
+        <v>4689</v>
       </c>
       <c r="C27" s="128">
-        <v>2465</v>
+        <v>3300</v>
       </c>
       <c r="D27" s="128">
-        <v>505</v>
+        <v>653</v>
       </c>
       <c r="E27" s="128">
-        <v>442</v>
+        <v>677</v>
       </c>
       <c r="F27" s="128">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G27" s="128">
-        <v>2923</v>
+        <v>3916</v>
       </c>
       <c r="H27" s="128">
-        <v>1591</v>
+        <v>2122</v>
       </c>
       <c r="I27" s="128">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="J27" s="128">
-        <v>261</v>
+        <v>354</v>
       </c>
       <c r="K27" s="128">
-        <v>578</v>
+        <v>782</v>
       </c>
       <c r="L27" s="128">
-        <v>475</v>
+        <v>635</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>548</v>
+        <v>773</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>95968</v>
+        <v>125068</v>
       </c>
       <c r="C29" s="128">
-        <v>40325</v>
+        <v>54147</v>
       </c>
       <c r="D29" s="128">
-        <v>18895</v>
+        <v>24384</v>
       </c>
       <c r="E29" s="128">
-        <v>32273</v>
+        <v>40882</v>
       </c>
       <c r="F29" s="128">
-        <v>4476</v>
+        <v>5654</v>
       </c>
       <c r="G29" s="128">
-        <v>76594</v>
+        <v>100620</v>
       </c>
       <c r="H29" s="128">
-        <v>19642</v>
+        <v>26465</v>
       </c>
       <c r="I29" s="128">
-        <v>1543</v>
+        <v>2076</v>
       </c>
       <c r="J29" s="128">
-        <v>30540</v>
+        <v>38627</v>
       </c>
       <c r="K29" s="128">
-        <v>10509</v>
+        <v>13953</v>
       </c>
       <c r="L29" s="128">
-        <v>14361</v>
+        <v>19499</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>19374</v>
+        <v>24448</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>418</v>
+        <v>558</v>
       </c>
       <c r="C31" s="128">
-        <v>357</v>
+        <v>484</v>
       </c>
       <c r="D31" s="128">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G31" s="128">
-        <v>681</v>
+        <v>928</v>
       </c>
       <c r="H31" s="128">
-        <v>234</v>
+        <v>316</v>
       </c>
       <c r="I31" s="128">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>134</v>
+        <v>179</v>
       </c>
       <c r="L31" s="128">
-        <v>271</v>
+        <v>376</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-263</v>
+        <v>-371</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>1174</v>
+        <v>1582</v>
       </c>
       <c r="C33" s="128">
-        <v>980</v>
+        <v>1322</v>
       </c>
       <c r="D33" s="128">
-        <v>186</v>
+        <v>250</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G33" s="128">
-        <v>1121</v>
+        <v>1496</v>
       </c>
       <c r="H33" s="128">
-        <v>348</v>
+        <v>467</v>
       </c>
       <c r="I33" s="128">
-        <v>115</v>
+        <v>153</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>225</v>
+        <v>298</v>
       </c>
       <c r="L33" s="128">
-        <v>433</v>
+        <v>578</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>53</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>301</v>
+        <v>407</v>
       </c>
       <c r="C35" s="128">
-        <v>257</v>
+        <v>347</v>
       </c>
       <c r="D35" s="128">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E35" s="128">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F35" s="128">
         <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>456</v>
+        <v>613</v>
       </c>
       <c r="H35" s="128">
-        <v>193</v>
+        <v>258</v>
       </c>
       <c r="I35" s="128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="L35" s="128">
-        <v>179</v>
+        <v>244</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-155</v>
+        <v>-206</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -34705,57 +34705,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -34956,831 +34956,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>913620</v>
+        <v>1257191</v>
       </c>
       <c r="C11" s="117">
-        <v>322544</v>
+        <v>431613</v>
       </c>
       <c r="D11" s="117">
-        <v>107909</v>
+        <v>141999</v>
       </c>
       <c r="E11" s="117">
-        <v>275121</v>
+        <v>431757</v>
       </c>
       <c r="F11" s="117">
-        <v>208046</v>
+        <v>251821</v>
       </c>
       <c r="G11" s="117">
-        <v>784618</v>
+        <v>1084694</v>
       </c>
       <c r="H11" s="117">
-        <v>204553</v>
+        <v>273453</v>
       </c>
       <c r="I11" s="117">
-        <v>16829</v>
+        <v>22612</v>
       </c>
       <c r="J11" s="117">
-        <v>203963</v>
+        <v>251520</v>
       </c>
       <c r="K11" s="117">
-        <v>82024</v>
+        <v>110257</v>
       </c>
       <c r="L11" s="117">
-        <v>277249</v>
+        <v>426852</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>129002</v>
+        <v>172497</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>205017</v>
+        <v>349247</v>
       </c>
       <c r="C13" s="128">
-        <v>23851</v>
+        <v>31864</v>
       </c>
       <c r="D13" s="128">
-        <v>1345</v>
+        <v>1824</v>
       </c>
       <c r="E13" s="128">
-        <v>38308</v>
+        <v>151541</v>
       </c>
       <c r="F13" s="128">
-        <v>141513</v>
+        <v>164019</v>
       </c>
       <c r="G13" s="128">
-        <v>198533</v>
+        <v>339643</v>
       </c>
       <c r="H13" s="128">
-        <v>18497</v>
+        <v>24527</v>
       </c>
       <c r="I13" s="128">
-        <v>241</v>
+        <v>307</v>
       </c>
       <c r="J13" s="128">
-        <v>9002</v>
+        <v>12742</v>
       </c>
       <c r="K13" s="128">
-        <v>3517</v>
+        <v>4687</v>
       </c>
       <c r="L13" s="128">
-        <v>167275</v>
+        <v>297379</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>6484</v>
+        <v>9604</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>23915</v>
+        <v>29677</v>
       </c>
       <c r="C15" s="128">
-        <v>17557</v>
+        <v>23360</v>
       </c>
       <c r="D15" s="128">
-        <v>1190</v>
+        <v>1492</v>
       </c>
       <c r="E15" s="128">
-        <v>3656</v>
+        <v>2680</v>
       </c>
       <c r="F15" s="128">
-        <v>1512</v>
+        <v>2145</v>
       </c>
       <c r="G15" s="128">
-        <v>20037</v>
+        <v>24519</v>
       </c>
       <c r="H15" s="128">
-        <v>11524</v>
+        <v>15336</v>
       </c>
       <c r="I15" s="128">
-        <v>239</v>
+        <v>328</v>
       </c>
       <c r="J15" s="128">
-        <v>1289</v>
+        <v>2036</v>
       </c>
       <c r="K15" s="128">
-        <v>2519</v>
+        <v>3356</v>
       </c>
       <c r="L15" s="128">
-        <v>4465</v>
+        <v>3464</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>3879</v>
+        <v>5158</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>34149</v>
+        <v>41117</v>
       </c>
       <c r="C17" s="128">
-        <v>21437</v>
+        <v>28625</v>
       </c>
       <c r="D17" s="128">
-        <v>3572</v>
+        <v>4710</v>
       </c>
       <c r="E17" s="128">
-        <v>8536</v>
+        <v>7052</v>
       </c>
       <c r="F17" s="128">
-        <v>604</v>
+        <v>729</v>
       </c>
       <c r="G17" s="128">
-        <v>28545</v>
+        <v>33458</v>
       </c>
       <c r="H17" s="128">
-        <v>14018</v>
+        <v>18779</v>
       </c>
       <c r="I17" s="128">
-        <v>573</v>
+        <v>757</v>
       </c>
       <c r="J17" s="128">
-        <v>479</v>
+        <v>2129</v>
       </c>
       <c r="K17" s="128">
-        <v>4230</v>
+        <v>5776</v>
       </c>
       <c r="L17" s="128">
-        <v>9245</v>
+        <v>6017</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>5604</v>
+        <v>7659</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>63099</v>
+        <v>77549</v>
       </c>
       <c r="C19" s="128">
-        <v>17726</v>
+        <v>23756</v>
       </c>
       <c r="D19" s="128">
-        <v>4532</v>
+        <v>6092</v>
       </c>
       <c r="E19" s="128">
-        <v>26728</v>
+        <v>31388</v>
       </c>
       <c r="F19" s="128">
-        <v>14114</v>
+        <v>16313</v>
       </c>
       <c r="G19" s="128">
-        <v>56468</v>
+        <v>68512</v>
       </c>
       <c r="H19" s="128">
-        <v>13315</v>
+        <v>17774</v>
       </c>
       <c r="I19" s="128">
-        <v>997</v>
+        <v>1330</v>
       </c>
       <c r="J19" s="128">
-        <v>24108</v>
+        <v>27247</v>
       </c>
       <c r="K19" s="128">
-        <v>3991</v>
+        <v>5500</v>
       </c>
       <c r="L19" s="128">
-        <v>14056</v>
+        <v>16661</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>6632</v>
+        <v>9037</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>34160</v>
+        <v>43360</v>
       </c>
       <c r="C21" s="128">
-        <v>18660</v>
+        <v>24934</v>
       </c>
       <c r="D21" s="128">
-        <v>5026</v>
+        <v>6615</v>
       </c>
       <c r="E21" s="128">
-        <v>10101</v>
+        <v>11363</v>
       </c>
       <c r="F21" s="128">
-        <v>374</v>
+        <v>448</v>
       </c>
       <c r="G21" s="128">
-        <v>28027</v>
+        <v>34984</v>
       </c>
       <c r="H21" s="128">
-        <v>12715</v>
+        <v>17013</v>
       </c>
       <c r="I21" s="128">
-        <v>510</v>
+        <v>672</v>
       </c>
       <c r="J21" s="128">
-        <v>2015</v>
+        <v>6136</v>
       </c>
       <c r="K21" s="128">
-        <v>4471</v>
+        <v>5960</v>
       </c>
       <c r="L21" s="128">
-        <v>8315</v>
+        <v>5203</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>6134</v>
+        <v>8377</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>30122</v>
+        <v>36949</v>
       </c>
       <c r="C23" s="128">
-        <v>12742</v>
+        <v>17046</v>
       </c>
       <c r="D23" s="128">
-        <v>3160</v>
+        <v>4095</v>
       </c>
       <c r="E23" s="128">
-        <v>11047</v>
+        <v>11708</v>
       </c>
       <c r="F23" s="128">
-        <v>3174</v>
+        <v>4100</v>
       </c>
       <c r="G23" s="128">
-        <v>25615</v>
+        <v>30822</v>
       </c>
       <c r="H23" s="128">
-        <v>9362</v>
+        <v>12548</v>
       </c>
       <c r="I23" s="128">
-        <v>579</v>
+        <v>784</v>
       </c>
       <c r="J23" s="128">
-        <v>9822</v>
+        <v>9800</v>
       </c>
       <c r="K23" s="128">
-        <v>3427</v>
+        <v>4492</v>
       </c>
       <c r="L23" s="128">
-        <v>2425</v>
+        <v>3198</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>4507</v>
+        <v>6128</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>14462</v>
+        <v>18310</v>
       </c>
       <c r="C25" s="128">
-        <v>7549</v>
+        <v>9977</v>
       </c>
       <c r="D25" s="128">
-        <v>1436</v>
+        <v>1875</v>
       </c>
       <c r="E25" s="128">
-        <v>2810</v>
+        <v>3019</v>
       </c>
       <c r="F25" s="128">
-        <v>2667</v>
+        <v>3438</v>
       </c>
       <c r="G25" s="128">
-        <v>9997</v>
+        <v>12382</v>
       </c>
       <c r="H25" s="128">
-        <v>4137</v>
+        <v>5465</v>
       </c>
       <c r="I25" s="128">
-        <v>192</v>
+        <v>259</v>
       </c>
       <c r="J25" s="128">
-        <v>2762</v>
+        <v>3004</v>
       </c>
       <c r="K25" s="128">
-        <v>1306</v>
+        <v>1557</v>
       </c>
       <c r="L25" s="128">
-        <v>1599</v>
+        <v>2097</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>4465</v>
+        <v>5928</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>55203</v>
+        <v>68516</v>
       </c>
       <c r="C27" s="128">
-        <v>19123</v>
+        <v>25601</v>
       </c>
       <c r="D27" s="128">
-        <v>9487</v>
+        <v>12252</v>
       </c>
       <c r="E27" s="128">
-        <v>23786</v>
+        <v>27045</v>
       </c>
       <c r="F27" s="128">
-        <v>2806</v>
+        <v>3618</v>
       </c>
       <c r="G27" s="128">
-        <v>45522</v>
+        <v>55992</v>
       </c>
       <c r="H27" s="128">
-        <v>11917</v>
+        <v>15913</v>
       </c>
       <c r="I27" s="128">
-        <v>1193</v>
+        <v>1606</v>
       </c>
       <c r="J27" s="128">
-        <v>21355</v>
+        <v>23806</v>
       </c>
       <c r="K27" s="128">
-        <v>4918</v>
+        <v>6536</v>
       </c>
       <c r="L27" s="128">
-        <v>6139</v>
+        <v>8131</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>9681</v>
+        <v>12524</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>58609</v>
+        <v>74744</v>
       </c>
       <c r="C29" s="128">
-        <v>21302</v>
+        <v>28555</v>
       </c>
       <c r="D29" s="128">
-        <v>11927</v>
+        <v>16100</v>
       </c>
       <c r="E29" s="128">
-        <v>18753</v>
+        <v>21098</v>
       </c>
       <c r="F29" s="128">
-        <v>6627</v>
+        <v>8991</v>
       </c>
       <c r="G29" s="128">
-        <v>45302</v>
+        <v>57161</v>
       </c>
       <c r="H29" s="128">
-        <v>11116</v>
+        <v>14853</v>
       </c>
       <c r="I29" s="128">
-        <v>2492</v>
+        <v>3443</v>
       </c>
       <c r="J29" s="128">
-        <v>17233</v>
+        <v>19105</v>
       </c>
       <c r="K29" s="128">
-        <v>6215</v>
+        <v>8543</v>
       </c>
       <c r="L29" s="128">
-        <v>8247</v>
+        <v>11218</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>13306</v>
+        <v>17583</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>1252</v>
+        <v>1593</v>
       </c>
       <c r="C31" s="128">
-        <v>706</v>
+        <v>952</v>
       </c>
       <c r="D31" s="128">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="E31" s="128">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="F31" s="128">
-        <v>233</v>
+        <v>311</v>
       </c>
       <c r="G31" s="128">
-        <v>751</v>
+        <v>980</v>
       </c>
       <c r="H31" s="128">
-        <v>92</v>
+        <v>126</v>
       </c>
       <c r="I31" s="128">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J31" s="128">
-        <v>254</v>
+        <v>356</v>
       </c>
       <c r="K31" s="128">
-        <v>107</v>
+        <v>142</v>
       </c>
       <c r="L31" s="128">
-        <v>289</v>
+        <v>344</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>501</v>
+        <v>613</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>2050</v>
+        <v>2695</v>
       </c>
       <c r="C33" s="128">
-        <v>1635</v>
+        <v>2186</v>
       </c>
       <c r="D33" s="128">
-        <v>264</v>
+        <v>338</v>
       </c>
       <c r="E33" s="128">
-        <v>110</v>
+        <v>123</v>
       </c>
       <c r="F33" s="128">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="G33" s="128">
-        <v>1538</v>
+        <v>2036</v>
       </c>
       <c r="H33" s="128">
-        <v>1092</v>
+        <v>1443</v>
       </c>
       <c r="I33" s="128">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="J33" s="128">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="K33" s="128">
-        <v>437</v>
+        <v>593</v>
       </c>
       <c r="L33" s="128">
-        <v>-88</v>
+        <v>-109</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>512</v>
+        <v>659</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>24984</v>
+        <v>33328</v>
       </c>
       <c r="C35" s="128">
-        <v>15051</v>
+        <v>20096</v>
       </c>
       <c r="D35" s="128">
-        <v>2756</v>
+        <v>3696</v>
       </c>
       <c r="E35" s="128">
-        <v>3266</v>
+        <v>4375</v>
       </c>
       <c r="F35" s="128">
-        <v>3911</v>
+        <v>5160</v>
       </c>
       <c r="G35" s="128">
-        <v>18731</v>
+        <v>23849</v>
       </c>
       <c r="H35" s="128">
-        <v>10739</v>
+        <v>14288</v>
       </c>
       <c r="I35" s="128">
-        <v>459</v>
+        <v>625</v>
       </c>
       <c r="J35" s="128">
-        <v>1239</v>
+        <v>611</v>
       </c>
       <c r="K35" s="128">
-        <v>4071</v>
+        <v>5407</v>
       </c>
       <c r="L35" s="128">
-        <v>2222</v>
+        <v>2918</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>6253</v>
+        <v>9478</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -35796,51 +35796,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</v>
+        <v>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -36160,57 +36160,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -36411,831 +36411,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>5685</v>
+        <v>8058</v>
       </c>
       <c r="C11" s="116">
-        <v>1294</v>
+        <v>1750</v>
       </c>
       <c r="D11" s="116">
-        <v>942</v>
+        <v>1271</v>
       </c>
       <c r="E11" s="116">
-        <v>753</v>
+        <v>363</v>
       </c>
       <c r="F11" s="116">
-        <v>2696</v>
+        <v>4674</v>
       </c>
       <c r="G11" s="116">
-        <v>2385</v>
+        <v>3869</v>
       </c>
       <c r="H11" s="116">
-        <v>575</v>
+        <v>909</v>
       </c>
       <c r="I11" s="116">
-        <v>226</v>
+        <v>311</v>
       </c>
       <c r="J11" s="116">
-        <v>368</v>
+        <v>796</v>
       </c>
       <c r="K11" s="116">
-        <v>560</v>
+        <v>796</v>
       </c>
       <c r="L11" s="116">
-        <v>655</v>
+        <v>1056</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>3300</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>3603</v>
+        <v>4843</v>
       </c>
       <c r="C13" s="128">
-        <v>1248</v>
+        <v>1667</v>
       </c>
       <c r="D13" s="128">
-        <v>259</v>
+        <v>312</v>
       </c>
       <c r="E13" s="128">
-        <v>1730</v>
+        <v>1936</v>
       </c>
       <c r="F13" s="128">
-        <v>365</v>
+        <v>928</v>
       </c>
       <c r="G13" s="128">
-        <v>3236</v>
+        <v>4255</v>
       </c>
       <c r="H13" s="128">
-        <v>788</v>
+        <v>1051</v>
       </c>
       <c r="I13" s="128">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="J13" s="128">
-        <v>1406</v>
+        <v>1871</v>
       </c>
       <c r="K13" s="128">
-        <v>512</v>
+        <v>689</v>
       </c>
       <c r="L13" s="128">
-        <v>493</v>
+        <v>593</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>367</v>
+        <v>588</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>16099</v>
+        <v>21534</v>
       </c>
       <c r="C15" s="128">
-        <v>10809</v>
+        <v>14502</v>
       </c>
       <c r="D15" s="128">
-        <v>2031</v>
+        <v>2535</v>
       </c>
       <c r="E15" s="128">
-        <v>1755</v>
+        <v>2391</v>
       </c>
       <c r="F15" s="128">
-        <v>1504</v>
+        <v>2106</v>
       </c>
       <c r="G15" s="128">
-        <v>12528</v>
+        <v>16881</v>
       </c>
       <c r="H15" s="128">
-        <v>7152</v>
+        <v>9639</v>
       </c>
       <c r="I15" s="128">
-        <v>127</v>
+        <v>170</v>
       </c>
       <c r="J15" s="128">
-        <v>922</v>
+        <v>1043</v>
       </c>
       <c r="K15" s="128">
-        <v>2445</v>
+        <v>3283</v>
       </c>
       <c r="L15" s="128">
-        <v>1882</v>
+        <v>2747</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>3571</v>
+        <v>4653</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>11472</v>
+        <v>15307</v>
       </c>
       <c r="C17" s="128">
-        <v>2967</v>
+        <v>3952</v>
       </c>
       <c r="D17" s="128">
-        <v>2405</v>
+        <v>3360</v>
       </c>
       <c r="E17" s="128">
-        <v>5407</v>
+        <v>6998</v>
       </c>
       <c r="F17" s="128">
-        <v>693</v>
+        <v>997</v>
       </c>
       <c r="G17" s="128">
-        <v>9097</v>
+        <v>12339</v>
       </c>
       <c r="H17" s="128">
-        <v>2374</v>
+        <v>3124</v>
       </c>
       <c r="I17" s="128">
-        <v>340</v>
+        <v>468</v>
       </c>
       <c r="J17" s="128">
-        <v>3498</v>
+        <v>4949</v>
       </c>
       <c r="K17" s="128">
-        <v>1373</v>
+        <v>1919</v>
       </c>
       <c r="L17" s="128">
-        <v>1512</v>
+        <v>1879</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>2374</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>10875</v>
+        <v>14269</v>
       </c>
       <c r="C19" s="128">
-        <v>5846</v>
+        <v>7840</v>
       </c>
       <c r="D19" s="128">
-        <v>1005</v>
+        <v>1340</v>
       </c>
       <c r="E19" s="128">
-        <v>3591</v>
+        <v>3587</v>
       </c>
       <c r="F19" s="128">
-        <v>433</v>
+        <v>1502</v>
       </c>
       <c r="G19" s="128">
-        <v>8478</v>
+        <v>10766</v>
       </c>
       <c r="H19" s="128">
-        <v>3036</v>
+        <v>4052</v>
       </c>
       <c r="I19" s="128">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="J19" s="128">
-        <v>3104</v>
+        <v>3471</v>
       </c>
       <c r="K19" s="128">
-        <v>1273</v>
+        <v>1757</v>
       </c>
       <c r="L19" s="128">
-        <v>1023</v>
+        <v>1431</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>2397</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>3919</v>
+        <v>5264</v>
       </c>
       <c r="C21" s="128">
-        <v>2023</v>
+        <v>2697</v>
       </c>
       <c r="D21" s="128">
-        <v>672</v>
+        <v>854</v>
       </c>
       <c r="E21" s="128">
-        <v>608</v>
+        <v>751</v>
       </c>
       <c r="F21" s="128">
-        <v>615</v>
+        <v>962</v>
       </c>
       <c r="G21" s="128">
-        <v>2460</v>
+        <v>3315</v>
       </c>
       <c r="H21" s="128">
-        <v>902</v>
+        <v>1193</v>
       </c>
       <c r="I21" s="128">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="J21" s="128">
-        <v>578</v>
+        <v>925</v>
       </c>
       <c r="K21" s="128">
-        <v>330</v>
+        <v>441</v>
       </c>
       <c r="L21" s="128">
-        <v>625</v>
+        <v>724</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1459</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>35766</v>
+        <v>45008</v>
       </c>
       <c r="C23" s="128">
-        <v>4030</v>
+        <v>5395</v>
       </c>
       <c r="D23" s="128">
-        <v>3880</v>
+        <v>5187</v>
       </c>
       <c r="E23" s="128">
-        <v>27752</v>
+        <v>33533</v>
       </c>
       <c r="F23" s="128">
-        <v>104</v>
+        <v>893</v>
       </c>
       <c r="G23" s="128">
-        <v>31788</v>
+        <v>39697</v>
       </c>
       <c r="H23" s="128">
-        <v>2210</v>
+        <v>2892</v>
       </c>
       <c r="I23" s="128">
-        <v>845</v>
+        <v>1163</v>
       </c>
       <c r="J23" s="128">
-        <v>24723</v>
+        <v>31206</v>
       </c>
       <c r="K23" s="128">
-        <v>1249</v>
+        <v>1708</v>
       </c>
       <c r="L23" s="128">
-        <v>2762</v>
+        <v>2727</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>3978</v>
+        <v>5311</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>716</v>
+        <v>943</v>
       </c>
       <c r="C25" s="128">
-        <v>590</v>
+        <v>786</v>
       </c>
       <c r="D25" s="128">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="E25" s="128">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F25" s="128">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="G25" s="128">
-        <v>633</v>
+        <v>838</v>
       </c>
       <c r="H25" s="128">
-        <v>312</v>
+        <v>415</v>
       </c>
       <c r="I25" s="128">
+        <v>5</v>
+      </c>
+      <c r="J25" s="128">
         <v>4</v>
       </c>
-      <c r="J25" s="128">
-[...1 lines deleted...]
-      </c>
       <c r="K25" s="128">
-        <v>122</v>
+        <v>161</v>
       </c>
       <c r="L25" s="128">
-        <v>193</v>
+        <v>253</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>83</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>1987</v>
+        <v>2637</v>
       </c>
       <c r="C27" s="128">
-        <v>1734</v>
+        <v>2312</v>
       </c>
       <c r="D27" s="128">
-        <v>136</v>
+        <v>181</v>
       </c>
       <c r="E27" s="128">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="F27" s="128">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="G27" s="128">
-        <v>1578</v>
+        <v>2079</v>
       </c>
       <c r="H27" s="128">
-        <v>825</v>
+        <v>1102</v>
       </c>
       <c r="I27" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J27" s="128">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="K27" s="128">
-        <v>308</v>
+        <v>420</v>
       </c>
       <c r="L27" s="128">
-        <v>389</v>
+        <v>492</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>409</v>
+        <v>558</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>14614</v>
+        <v>18980</v>
       </c>
       <c r="C29" s="128">
-        <v>7136</v>
+        <v>9505</v>
       </c>
       <c r="D29" s="128">
-        <v>1860</v>
+        <v>2547</v>
       </c>
       <c r="E29" s="128">
-        <v>4669</v>
+        <v>5725</v>
       </c>
       <c r="F29" s="128">
-        <v>949</v>
+        <v>1202</v>
       </c>
       <c r="G29" s="128">
-        <v>11973</v>
+        <v>15400</v>
       </c>
       <c r="H29" s="128">
-        <v>4303</v>
+        <v>5708</v>
       </c>
       <c r="I29" s="128">
-        <v>399</v>
+        <v>527</v>
       </c>
       <c r="J29" s="128">
-        <v>4051</v>
+        <v>4878</v>
       </c>
       <c r="K29" s="128">
-        <v>1493</v>
+        <v>1997</v>
       </c>
       <c r="L29" s="128">
-        <v>1727</v>
+        <v>2291</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>2641</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>6416</v>
+        <v>8440</v>
       </c>
       <c r="C31" s="128">
-        <v>4481</v>
+        <v>5978</v>
       </c>
       <c r="D31" s="128">
-        <v>634</v>
+        <v>835</v>
       </c>
       <c r="E31" s="128">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="F31" s="128">
-        <v>695</v>
+        <v>1000</v>
       </c>
       <c r="G31" s="128">
-        <v>4731</v>
+        <v>6223</v>
       </c>
       <c r="H31" s="128">
-        <v>2990</v>
+        <v>3979</v>
       </c>
       <c r="I31" s="128">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="J31" s="128">
-        <v>288</v>
+        <v>357</v>
       </c>
       <c r="K31" s="128">
-        <v>797</v>
+        <v>1066</v>
       </c>
       <c r="L31" s="128">
-        <v>588</v>
+        <v>733</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>1685</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>2409</v>
+        <v>3206</v>
       </c>
       <c r="C33" s="128">
-        <v>1841</v>
+        <v>2453</v>
       </c>
       <c r="D33" s="128">
-        <v>295</v>
+        <v>407</v>
       </c>
       <c r="E33" s="128">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F33" s="128">
-        <v>210</v>
+        <v>282</v>
       </c>
       <c r="G33" s="128">
-        <v>2101</v>
+        <v>2811</v>
       </c>
       <c r="H33" s="128">
-        <v>1135</v>
+        <v>1512</v>
       </c>
       <c r="I33" s="128">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="J33" s="128">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="K33" s="128">
-        <v>451</v>
+        <v>600</v>
       </c>
       <c r="L33" s="128">
-        <v>468</v>
+        <v>654</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>308</v>
+        <v>394</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>1699</v>
+        <v>2396</v>
       </c>
       <c r="C35" s="128">
-        <v>1380</v>
+        <v>1844</v>
       </c>
       <c r="D35" s="128">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="E35" s="128">
-        <v>101</v>
+        <v>278</v>
       </c>
       <c r="F35" s="128">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="G35" s="128">
-        <v>1276</v>
+        <v>1741</v>
       </c>
       <c r="H35" s="128">
-        <v>628</v>
+        <v>841</v>
       </c>
       <c r="I35" s="128">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="J35" s="128">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="K35" s="128">
-        <v>413</v>
+        <v>587</v>
       </c>
       <c r="L35" s="128">
-        <v>184</v>
+        <v>284</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>424</v>
+        <v>655</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -37612,57 +37612,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -37863,831 +37863,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>9710</v>
+        <v>13192</v>
       </c>
       <c r="C11" s="116">
-        <v>5308</v>
+        <v>7104</v>
       </c>
       <c r="D11" s="116">
-        <v>2039</v>
+        <v>2779</v>
       </c>
       <c r="E11" s="116">
-        <v>1834</v>
+        <v>2195</v>
       </c>
       <c r="F11" s="116">
-        <v>528</v>
+        <v>1113</v>
       </c>
       <c r="G11" s="116">
-        <v>8203</v>
+        <v>11037</v>
       </c>
       <c r="H11" s="116">
-        <v>2948</v>
+        <v>3936</v>
       </c>
       <c r="I11" s="116">
-        <v>914</v>
+        <v>1220</v>
       </c>
       <c r="J11" s="116">
-        <v>1409</v>
+        <v>1459</v>
       </c>
       <c r="K11" s="116">
-        <v>1249</v>
+        <v>1672</v>
       </c>
       <c r="L11" s="116">
-        <v>1683</v>
+        <v>2750</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1507</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>9706</v>
+        <v>12851</v>
       </c>
       <c r="C13" s="128">
-        <v>3738</v>
+        <v>5008</v>
       </c>
       <c r="D13" s="128">
-        <v>904</v>
+        <v>1200</v>
       </c>
       <c r="E13" s="128">
-        <v>4136</v>
+        <v>5413</v>
       </c>
       <c r="F13" s="128">
-        <v>928</v>
+        <v>1230</v>
       </c>
       <c r="G13" s="128">
-        <v>9006</v>
+        <v>12071</v>
       </c>
       <c r="H13" s="128">
-        <v>2948</v>
+        <v>3951</v>
       </c>
       <c r="I13" s="128">
-        <v>222</v>
+        <v>293</v>
       </c>
       <c r="J13" s="128">
-        <v>3813</v>
+        <v>5092</v>
       </c>
       <c r="K13" s="128">
-        <v>1186</v>
+        <v>1600</v>
       </c>
       <c r="L13" s="128">
-        <v>837</v>
+        <v>1136</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>701</v>
+        <v>780</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>26286</v>
+        <v>33035</v>
       </c>
       <c r="C15" s="128">
-        <v>9824</v>
+        <v>13191</v>
       </c>
       <c r="D15" s="128">
-        <v>3191</v>
+        <v>4165</v>
       </c>
       <c r="E15" s="128">
-        <v>8863</v>
+        <v>11191</v>
       </c>
       <c r="F15" s="128">
-        <v>4408</v>
+        <v>4487</v>
       </c>
       <c r="G15" s="128">
-        <v>22060</v>
+        <v>27479</v>
       </c>
       <c r="H15" s="128">
-        <v>6123</v>
+        <v>8147</v>
       </c>
       <c r="I15" s="128">
-        <v>442</v>
+        <v>592</v>
       </c>
       <c r="J15" s="128">
-        <v>10662</v>
+        <v>12280</v>
       </c>
       <c r="K15" s="128">
-        <v>2758</v>
+        <v>3711</v>
       </c>
       <c r="L15" s="128">
-        <v>2075</v>
+        <v>2750</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>4226</v>
+        <v>5556</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>33563</v>
+        <v>44101</v>
       </c>
       <c r="C17" s="128">
-        <v>11002</v>
+        <v>14727</v>
       </c>
       <c r="D17" s="128">
-        <v>4231</v>
+        <v>5246</v>
       </c>
       <c r="E17" s="128">
-        <v>11016</v>
+        <v>14972</v>
       </c>
       <c r="F17" s="128">
-        <v>7315</v>
+        <v>9155</v>
       </c>
       <c r="G17" s="128">
-        <v>27611</v>
+        <v>36896</v>
       </c>
       <c r="H17" s="128">
-        <v>8101</v>
+        <v>10841</v>
       </c>
       <c r="I17" s="128">
-        <v>658</v>
+        <v>882</v>
       </c>
       <c r="J17" s="128">
-        <v>8904</v>
+        <v>12518</v>
       </c>
       <c r="K17" s="128">
-        <v>3965</v>
+        <v>5127</v>
       </c>
       <c r="L17" s="128">
-        <v>5984</v>
+        <v>7529</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>5952</v>
+        <v>7204</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>39239</v>
+        <v>48385</v>
       </c>
       <c r="C19" s="128">
-        <v>18603</v>
+        <v>24818</v>
       </c>
       <c r="D19" s="128">
-        <v>7623</v>
+        <v>10427</v>
       </c>
       <c r="E19" s="128">
-        <v>11582</v>
+        <v>11207</v>
       </c>
       <c r="F19" s="128">
-        <v>1431</v>
+        <v>1934</v>
       </c>
       <c r="G19" s="128">
-        <v>32106</v>
+        <v>38940</v>
       </c>
       <c r="H19" s="128">
-        <v>11269</v>
+        <v>15057</v>
       </c>
       <c r="I19" s="128">
-        <v>1228</v>
+        <v>1632</v>
       </c>
       <c r="J19" s="128">
-        <v>9681</v>
+        <v>8272</v>
       </c>
       <c r="K19" s="128">
-        <v>4062</v>
+        <v>5741</v>
       </c>
       <c r="L19" s="128">
-        <v>5865</v>
+        <v>8239</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>7133</v>
+        <v>9445</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>14858</v>
+        <v>19332</v>
       </c>
       <c r="C21" s="128">
-        <v>4626</v>
+        <v>6202</v>
       </c>
       <c r="D21" s="128">
-        <v>928</v>
+        <v>1230</v>
       </c>
       <c r="E21" s="128">
-        <v>8094</v>
+        <v>10385</v>
       </c>
       <c r="F21" s="128">
-        <v>1210</v>
+        <v>1515</v>
       </c>
       <c r="G21" s="128">
-        <v>13157</v>
+        <v>17084</v>
       </c>
       <c r="H21" s="128">
-        <v>2875</v>
+        <v>3840</v>
       </c>
       <c r="I21" s="128">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="J21" s="128">
-        <v>7809</v>
+        <v>9999</v>
       </c>
       <c r="K21" s="128">
-        <v>1412</v>
+        <v>1884</v>
       </c>
       <c r="L21" s="128">
-        <v>924</v>
+        <v>1179</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1701</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>11995</v>
+        <v>15965</v>
       </c>
       <c r="C23" s="128">
-        <v>5846</v>
+        <v>7916</v>
       </c>
       <c r="D23" s="128">
-        <v>4553</v>
+        <v>5938</v>
       </c>
       <c r="E23" s="128">
-        <v>1394</v>
+        <v>1669</v>
       </c>
       <c r="F23" s="128">
-        <v>203</v>
+        <v>442</v>
       </c>
       <c r="G23" s="128">
-        <v>8809</v>
+        <v>11671</v>
       </c>
       <c r="H23" s="128">
-        <v>2369</v>
+        <v>3293</v>
       </c>
       <c r="I23" s="128">
-        <v>360</v>
+        <v>501</v>
       </c>
       <c r="J23" s="128">
-        <v>1033</v>
+        <v>1164</v>
       </c>
       <c r="K23" s="128">
-        <v>2526</v>
+        <v>3500</v>
       </c>
       <c r="L23" s="128">
-        <v>2521</v>
+        <v>3213</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>3186</v>
+        <v>4294</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>44970</v>
+        <v>62097</v>
       </c>
       <c r="C25" s="128">
-        <v>13601</v>
+        <v>18293</v>
       </c>
       <c r="D25" s="128">
-        <v>7028</v>
+        <v>9086</v>
       </c>
       <c r="E25" s="128">
-        <v>21553</v>
+        <v>31117</v>
       </c>
       <c r="F25" s="128">
-        <v>2788</v>
+        <v>3601</v>
       </c>
       <c r="G25" s="128">
-        <v>39460</v>
+        <v>54762</v>
       </c>
       <c r="H25" s="128">
-        <v>8023</v>
+        <v>10893</v>
       </c>
       <c r="I25" s="128">
-        <v>1735</v>
+        <v>2308</v>
       </c>
       <c r="J25" s="128">
-        <v>20949</v>
+        <v>29805</v>
       </c>
       <c r="K25" s="128">
-        <v>4356</v>
+        <v>5808</v>
       </c>
       <c r="L25" s="128">
-        <v>4397</v>
+        <v>5948</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>5509</v>
+        <v>7335</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>2870</v>
+        <v>3919</v>
       </c>
       <c r="C27" s="128">
-        <v>1870</v>
+        <v>2505</v>
       </c>
       <c r="D27" s="128">
-        <v>477</v>
+        <v>620</v>
       </c>
       <c r="E27" s="128">
-        <v>393</v>
+        <v>628</v>
       </c>
       <c r="F27" s="128">
-        <v>129</v>
+        <v>166</v>
       </c>
       <c r="G27" s="128">
-        <v>2713</v>
+        <v>3639</v>
       </c>
       <c r="H27" s="128">
-        <v>1446</v>
+        <v>1933</v>
       </c>
       <c r="I27" s="128">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="J27" s="128">
-        <v>214</v>
+        <v>304</v>
       </c>
       <c r="K27" s="128">
-        <v>577</v>
+        <v>781</v>
       </c>
       <c r="L27" s="128">
-        <v>458</v>
+        <v>597</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>157</v>
+        <v>279</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>56247</v>
+        <v>73799</v>
       </c>
       <c r="C29" s="128">
-        <v>23813</v>
+        <v>32063</v>
       </c>
       <c r="D29" s="128">
-        <v>17622</v>
+        <v>22732</v>
       </c>
       <c r="E29" s="128">
-        <v>11751</v>
+        <v>14935</v>
       </c>
       <c r="F29" s="128">
-        <v>3061</v>
+        <v>4068</v>
       </c>
       <c r="G29" s="128">
-        <v>47904</v>
+        <v>63525</v>
       </c>
       <c r="H29" s="128">
-        <v>11918</v>
+        <v>16039</v>
       </c>
       <c r="I29" s="128">
-        <v>1310</v>
+        <v>1709</v>
       </c>
       <c r="J29" s="128">
-        <v>10788</v>
+        <v>13971</v>
       </c>
       <c r="K29" s="128">
-        <v>8959</v>
+        <v>11878</v>
       </c>
       <c r="L29" s="128">
-        <v>14929</v>
+        <v>19928</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>8343</v>
+        <v>10274</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>418</v>
+        <v>558</v>
       </c>
       <c r="C31" s="128">
-        <v>357</v>
+        <v>484</v>
       </c>
       <c r="D31" s="128">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="G31" s="128">
-        <v>681</v>
+        <v>928</v>
       </c>
       <c r="H31" s="128">
-        <v>234</v>
+        <v>316</v>
       </c>
       <c r="I31" s="128">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>134</v>
+        <v>179</v>
       </c>
       <c r="L31" s="128">
-        <v>271</v>
+        <v>376</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-263</v>
+        <v>-371</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>1174</v>
+        <v>1582</v>
       </c>
       <c r="C33" s="128">
-        <v>980</v>
+        <v>1322</v>
       </c>
       <c r="D33" s="128">
-        <v>186</v>
+        <v>250</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G33" s="128">
-        <v>1121</v>
+        <v>1496</v>
       </c>
       <c r="H33" s="128">
-        <v>348</v>
+        <v>467</v>
       </c>
       <c r="I33" s="128">
-        <v>115</v>
+        <v>153</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>225</v>
+        <v>298</v>
       </c>
       <c r="L33" s="128">
-        <v>433</v>
+        <v>578</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>53</v>
+        <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>301</v>
+        <v>407</v>
       </c>
       <c r="C35" s="128">
-        <v>257</v>
+        <v>347</v>
       </c>
       <c r="D35" s="128">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E35" s="128">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="F35" s="128">
         <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>456</v>
+        <v>613</v>
       </c>
       <c r="H35" s="128">
-        <v>193</v>
+        <v>258</v>
       </c>
       <c r="I35" s="128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
-        <v>79</v>
+        <v>105</v>
       </c>
       <c r="L35" s="128">
-        <v>179</v>
+        <v>244</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-155</v>
+        <v>-206</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -39060,57 +39060,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -39311,831 +39311,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>122714</v>
+        <v>171915</v>
       </c>
       <c r="C11" s="117">
-        <v>87012</v>
+        <v>117678</v>
       </c>
       <c r="D11" s="117">
-        <v>2913</v>
+        <v>3798</v>
       </c>
       <c r="E11" s="117">
-        <v>28183</v>
+        <v>44143</v>
       </c>
       <c r="F11" s="117">
-        <v>4606</v>
+        <v>6296</v>
       </c>
       <c r="G11" s="117">
-        <v>97675</v>
+        <v>136706</v>
       </c>
       <c r="H11" s="117">
-        <v>36694</v>
+        <v>49992</v>
       </c>
       <c r="I11" s="117">
-        <v>176</v>
+        <v>235</v>
       </c>
       <c r="J11" s="117">
-        <v>26599</v>
+        <v>41319</v>
       </c>
       <c r="K11" s="117">
-        <v>305</v>
+        <v>404</v>
       </c>
       <c r="L11" s="117">
-        <v>33900</v>
+        <v>44756</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>25039</v>
+        <v>35209</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>7685</v>
+        <v>15186</v>
       </c>
       <c r="C13" s="128">
-        <v>7304</v>
+        <v>9906</v>
       </c>
       <c r="D13" s="128">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E13" s="128">
-        <v>365</v>
+        <v>5256</v>
       </c>
       <c r="F13" s="128">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G13" s="128">
-        <v>6369</v>
+        <v>13353</v>
       </c>
       <c r="H13" s="128">
-        <v>3001</v>
+        <v>4243</v>
       </c>
       <c r="I13" s="128">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J13" s="128">
-        <v>216</v>
+        <v>5097</v>
       </c>
       <c r="K13" s="128">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="L13" s="128">
-        <v>3123</v>
+        <v>3976</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1316</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>1918</v>
+        <v>2573</v>
       </c>
       <c r="C15" s="128">
-        <v>1778</v>
+        <v>2408</v>
       </c>
       <c r="D15" s="128">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E15" s="128">
-        <v>34</v>
+        <v>52</v>
       </c>
       <c r="F15" s="128">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="G15" s="128">
-        <v>1561</v>
+        <v>2115</v>
       </c>
       <c r="H15" s="128">
-        <v>484</v>
+        <v>673</v>
       </c>
       <c r="I15" s="130">
         <v>0</v>
       </c>
       <c r="J15" s="128">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="K15" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L15" s="128">
-        <v>1057</v>
+        <v>1414</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>358</v>
+        <v>458</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>3880</v>
+        <v>5239</v>
       </c>
       <c r="C17" s="128">
-        <v>3841</v>
+        <v>5187</v>
       </c>
       <c r="D17" s="128">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="E17" s="128">
         <v>2</v>
       </c>
       <c r="F17" s="128">
         <v>3</v>
       </c>
       <c r="G17" s="128">
-        <v>3924</v>
+        <v>5116</v>
       </c>
       <c r="H17" s="128">
-        <v>3338</v>
+        <v>4564</v>
       </c>
       <c r="I17" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J17" s="128">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="K17" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L17" s="128">
-        <v>557</v>
+        <v>532</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>-44</v>
+        <v>123</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>6431</v>
+        <v>8674</v>
       </c>
       <c r="C19" s="128">
-        <v>5473</v>
+        <v>7358</v>
       </c>
       <c r="D19" s="128">
-        <v>84</v>
+        <v>112</v>
       </c>
       <c r="E19" s="128">
-        <v>828</v>
+        <v>1150</v>
       </c>
       <c r="F19" s="128">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="G19" s="128">
-        <v>5552</v>
+        <v>7542</v>
       </c>
       <c r="H19" s="128">
-        <v>3958</v>
+        <v>5409</v>
       </c>
       <c r="I19" s="128">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="J19" s="128">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="K19" s="128">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L19" s="128">
-        <v>1474</v>
+        <v>1976</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>879</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>5732</v>
+        <v>7557</v>
       </c>
       <c r="C21" s="128">
-        <v>4176</v>
+        <v>5673</v>
       </c>
       <c r="D21" s="128">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="E21" s="128">
-        <v>1292</v>
+        <v>916</v>
       </c>
       <c r="F21" s="128">
-        <v>230</v>
+        <v>921</v>
       </c>
       <c r="G21" s="128">
-        <v>5337</v>
+        <v>6963</v>
       </c>
       <c r="H21" s="128">
-        <v>3679</v>
+        <v>5001</v>
       </c>
       <c r="I21" s="128">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="J21" s="128">
-        <v>1490</v>
+        <v>1782</v>
       </c>
       <c r="K21" s="128">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="L21" s="128">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>396</v>
+        <v>594</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>3755</v>
+        <v>5068</v>
       </c>
       <c r="C23" s="128">
-        <v>3612</v>
+        <v>4884</v>
       </c>
       <c r="D23" s="128">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E23" s="128">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="F23" s="128">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="G23" s="128">
-        <v>2924</v>
+        <v>3884</v>
       </c>
       <c r="H23" s="128">
-        <v>967</v>
+        <v>1314</v>
       </c>
       <c r="I23" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J23" s="128">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="K23" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L23" s="128">
-        <v>1884</v>
+        <v>2478</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>831</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>2159</v>
+        <v>2804</v>
       </c>
       <c r="C25" s="128">
-        <v>1483</v>
+        <v>2015</v>
       </c>
       <c r="D25" s="128">
-        <v>129</v>
+        <v>188</v>
       </c>
       <c r="E25" s="128">
-        <v>463</v>
+        <v>515</v>
       </c>
       <c r="F25" s="128">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G25" s="128">
-        <v>1206</v>
+        <v>1540</v>
       </c>
       <c r="H25" s="128">
-        <v>699</v>
+        <v>923</v>
       </c>
       <c r="I25" s="128">
         <v>1</v>
       </c>
       <c r="J25" s="128">
-        <v>364</v>
+        <v>386</v>
       </c>
       <c r="K25" s="128">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="L25" s="128">
-        <v>132</v>
+        <v>216</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>954</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>12385</v>
+        <v>19583</v>
       </c>
       <c r="C27" s="128">
-        <v>7623</v>
+        <v>10323</v>
       </c>
       <c r="D27" s="128">
-        <v>224</v>
+        <v>300</v>
       </c>
       <c r="E27" s="128">
-        <v>4356</v>
+        <v>8827</v>
       </c>
       <c r="F27" s="128">
-        <v>182</v>
+        <v>132</v>
       </c>
       <c r="G27" s="128">
-        <v>9651</v>
+        <v>15489</v>
       </c>
       <c r="H27" s="128">
-        <v>2464</v>
+        <v>3297</v>
       </c>
       <c r="I27" s="128">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="J27" s="128">
-        <v>4471</v>
+        <v>8637</v>
       </c>
       <c r="K27" s="128">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="L27" s="128">
-        <v>2687</v>
+        <v>3517</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>2734</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>9208</v>
+        <v>12536</v>
       </c>
       <c r="C29" s="128">
-        <v>6633</v>
+        <v>9002</v>
       </c>
       <c r="D29" s="128">
-        <v>389</v>
+        <v>446</v>
       </c>
       <c r="E29" s="128">
-        <v>2026</v>
+        <v>2907</v>
       </c>
       <c r="F29" s="128">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="G29" s="128">
-        <v>7401</v>
+        <v>10122</v>
       </c>
       <c r="H29" s="128">
-        <v>597</v>
+        <v>882</v>
       </c>
       <c r="I29" s="128">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J29" s="128">
-        <v>1591</v>
+        <v>2286</v>
       </c>
       <c r="K29" s="128">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L29" s="128">
-        <v>5193</v>
+        <v>6925</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>1807</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>1107</v>
+        <v>1478</v>
       </c>
       <c r="C31" s="128">
-        <v>1065</v>
+        <v>1431</v>
       </c>
       <c r="D31" s="128">
         <v>0</v>
       </c>
       <c r="E31" s="128">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="128">
-        <v>974</v>
+        <v>1278</v>
       </c>
       <c r="H31" s="128">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="I31" s="130">
+        <v>1067</v>
+      </c>
+      <c r="I31" s="128">
         <v>0</v>
       </c>
       <c r="J31" s="128">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K31" s="130">
         <v>0</v>
       </c>
       <c r="L31" s="128">
-        <v>147</v>
+        <v>191</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>133</v>
+        <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>551</v>
+        <v>739</v>
       </c>
       <c r="C33" s="128">
-        <v>487</v>
+        <v>661</v>
       </c>
       <c r="D33" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E33" s="128">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="F33" s="128">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="G33" s="128">
-        <v>596</v>
+        <v>791</v>
       </c>
       <c r="H33" s="128">
-        <v>129</v>
+        <v>186</v>
       </c>
       <c r="I33" s="128">
         <v>1</v>
       </c>
       <c r="J33" s="128">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="K33" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L33" s="128">
-        <v>438</v>
+        <v>586</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>-44</v>
+        <v>-51</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>5501</v>
+        <v>7469</v>
       </c>
       <c r="C35" s="128">
-        <v>4850</v>
+        <v>6514</v>
       </c>
       <c r="D35" s="128">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="E35" s="128">
-        <v>487</v>
+        <v>744</v>
       </c>
       <c r="F35" s="128">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="G35" s="128">
-        <v>4694</v>
+        <v>6088</v>
       </c>
       <c r="H35" s="128">
-        <v>2097</v>
+        <v>2794</v>
       </c>
       <c r="I35" s="128">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="J35" s="128">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="K35" s="128">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="L35" s="128">
-        <v>2521</v>
+        <v>3233</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>807</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -40151,51 +40151,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年3月止，38家本國銀行放款及催收款之備抵呆帳餘額為620,429百萬元，115年1至3月轉銷呆帳13,692百萬元。</v>
+        <v>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -40515,57 +40515,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -40766,831 +40766,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>2205</v>
+        <v>3081</v>
       </c>
       <c r="C11" s="116">
-        <v>2125</v>
+        <v>2972</v>
       </c>
       <c r="D11" s="116">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E11" s="116">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="F11" s="116">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="G11" s="116">
-        <v>1895</v>
+        <v>2735</v>
       </c>
       <c r="H11" s="116">
-        <v>584</v>
+        <v>781</v>
       </c>
       <c r="I11" s="116">
         <v>5</v>
       </c>
       <c r="J11" s="116">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="K11" s="116">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="L11" s="116">
-        <v>1254</v>
+        <v>1888</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>310</v>
+        <v>347</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>840</v>
+        <v>1097</v>
       </c>
       <c r="C13" s="128">
-        <v>709</v>
+        <v>932</v>
       </c>
       <c r="D13" s="128">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E13" s="128">
-        <v>82</v>
+        <v>112</v>
       </c>
       <c r="F13" s="128">
         <v>24</v>
       </c>
       <c r="G13" s="128">
-        <v>657</v>
+        <v>888</v>
       </c>
       <c r="H13" s="128">
-        <v>603</v>
+        <v>799</v>
       </c>
       <c r="I13" s="128">
         <v>0</v>
       </c>
       <c r="J13" s="128">
-        <v>60</v>
+        <v>83</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="128">
-        <v>-6</v>
+        <v>6</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>183</v>
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>2090</v>
+        <v>2787</v>
       </c>
       <c r="C15" s="128">
-        <v>1852</v>
+        <v>2472</v>
       </c>
       <c r="D15" s="128">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E15" s="128">
-        <v>185</v>
+        <v>250</v>
       </c>
       <c r="F15" s="128">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="G15" s="128">
-        <v>1830</v>
+        <v>2398</v>
       </c>
       <c r="H15" s="128">
-        <v>1337</v>
+        <v>1801</v>
       </c>
       <c r="I15" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J15" s="128">
-        <v>184</v>
+        <v>251</v>
       </c>
       <c r="K15" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L15" s="128">
-        <v>300</v>
+        <v>334</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>260</v>
+        <v>389</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>1905</v>
+        <v>2571</v>
       </c>
       <c r="C17" s="128">
-        <v>1672</v>
+        <v>2273</v>
       </c>
       <c r="D17" s="128">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="E17" s="128">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F17" s="128">
-        <v>129</v>
+        <v>160</v>
       </c>
       <c r="G17" s="128">
-        <v>2130</v>
+        <v>2569</v>
       </c>
       <c r="H17" s="128">
-        <v>834</v>
+        <v>1098</v>
       </c>
       <c r="I17" s="128">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="J17" s="128">
-        <v>625</v>
+        <v>520</v>
       </c>
       <c r="K17" s="130">
         <v>0</v>
       </c>
       <c r="L17" s="128">
-        <v>666</v>
+        <v>943</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>-225</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>2014</v>
+        <v>2621</v>
       </c>
       <c r="C19" s="128">
-        <v>1191</v>
+        <v>1581</v>
       </c>
       <c r="D19" s="128">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="E19" s="128">
-        <v>733</v>
+        <v>929</v>
       </c>
       <c r="F19" s="128">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="G19" s="128">
-        <v>1633</v>
+        <v>2124</v>
       </c>
       <c r="H19" s="128">
-        <v>883</v>
+        <v>1186</v>
       </c>
       <c r="I19" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J19" s="128">
-        <v>727</v>
+        <v>899</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>381</v>
+        <v>496</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>581</v>
+        <v>754</v>
       </c>
       <c r="C21" s="128">
-        <v>440</v>
+        <v>598</v>
       </c>
       <c r="D21" s="128">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="E21" s="128">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="F21" s="128">
         <v>80</v>
       </c>
       <c r="G21" s="128">
-        <v>385</v>
+        <v>472</v>
       </c>
       <c r="H21" s="128">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="128">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="K21" s="128">
         <v>2</v>
       </c>
       <c r="L21" s="128">
-        <v>268</v>
+        <v>378</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>196</v>
+        <v>282</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>1195</v>
+        <v>1860</v>
       </c>
       <c r="C23" s="128">
-        <v>112</v>
+        <v>147</v>
       </c>
       <c r="D23" s="128">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="E23" s="128">
-        <v>788</v>
+        <v>1329</v>
       </c>
       <c r="F23" s="128">
-        <v>221</v>
+        <v>280</v>
       </c>
       <c r="G23" s="128">
-        <v>1121</v>
+        <v>1712</v>
       </c>
       <c r="H23" s="128">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="I23" s="128">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J23" s="128">
-        <v>792</v>
+        <v>1268</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="128">
-        <v>117</v>
+        <v>183</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>74</v>
+        <v>148</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="C25" s="128">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="D25" s="128">
         <v>0</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="128">
         <v>0</v>
       </c>
       <c r="G25" s="128">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="H25" s="128">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="128">
         <v>0</v>
       </c>
       <c r="K25" s="128">
         <v>1</v>
       </c>
       <c r="L25" s="128">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
         <v>-3</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>70</v>
+        <v>96</v>
       </c>
       <c r="C27" s="128">
-        <v>67</v>
+        <v>90</v>
       </c>
       <c r="D27" s="128">
         <v>0</v>
       </c>
       <c r="E27" s="128">
         <v>3</v>
       </c>
       <c r="F27" s="128">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G27" s="128">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H27" s="128">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I27" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J27" s="128">
         <v>4</v>
       </c>
       <c r="K27" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L27" s="128">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>28</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>947</v>
+        <v>1293</v>
       </c>
       <c r="C29" s="128">
-        <v>833</v>
+        <v>1116</v>
       </c>
       <c r="D29" s="128">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="E29" s="128">
-        <v>91</v>
+        <v>139</v>
       </c>
       <c r="F29" s="128">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="G29" s="128">
-        <v>944</v>
+        <v>1270</v>
       </c>
       <c r="H29" s="128">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="I29" s="130">
+        <v>315</v>
+      </c>
+      <c r="I29" s="128">
         <v>0</v>
       </c>
       <c r="J29" s="128">
-        <v>75</v>
+        <v>112</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>631</v>
+        <v>844</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>4</v>
+        <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>805</v>
+        <v>1083</v>
       </c>
       <c r="C31" s="128">
-        <v>791</v>
+        <v>1066</v>
       </c>
       <c r="D31" s="128">
+        <v>8</v>
+      </c>
+      <c r="E31" s="128">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="F31" s="128">
         <v>3</v>
       </c>
       <c r="G31" s="128">
-        <v>682</v>
+        <v>941</v>
       </c>
       <c r="H31" s="128">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="I31" s="128">
         <v>1</v>
       </c>
       <c r="J31" s="128">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="K31" s="128">
         <v>1</v>
       </c>
       <c r="L31" s="128">
-        <v>593</v>
+        <v>814</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>122</v>
+        <v>143</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>486</v>
+        <v>648</v>
       </c>
       <c r="C33" s="128">
-        <v>445</v>
+        <v>605</v>
       </c>
       <c r="D33" s="128">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
         <v>24</v>
       </c>
       <c r="G33" s="128">
-        <v>247</v>
+        <v>344</v>
       </c>
       <c r="H33" s="128">
-        <v>112</v>
+        <v>158</v>
       </c>
       <c r="I33" s="128">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
         <v>1</v>
       </c>
       <c r="L33" s="128">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>239</v>
+        <v>303</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="C35" s="128">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="D35" s="128">
         <v>0</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
         <v>0</v>
       </c>
       <c r="G35" s="128">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="H35" s="128">
         <v>1</v>
       </c>
       <c r="I35" s="128">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
         <v>0</v>
       </c>
       <c r="L35" s="128">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>17</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -41967,57 +41967,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 3月</v>
+        <v>115年 1 - 4月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Mar. 2026</v>
+        <v> Jan. - Apr. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -42218,645 +42218,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>783</v>
+        <v>1041</v>
       </c>
       <c r="C11" s="116">
-        <v>757</v>
+        <v>1008</v>
       </c>
       <c r="D11" s="116">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E11" s="116">
         <v>0</v>
       </c>
       <c r="F11" s="116">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G11" s="116">
-        <v>513</v>
+        <v>685</v>
       </c>
       <c r="H11" s="116">
-        <v>503</v>
+        <v>672</v>
       </c>
       <c r="I11" s="116">
         <v>2</v>
       </c>
       <c r="J11" s="116">
         <v>0</v>
       </c>
       <c r="K11" s="116">
         <v>0</v>
       </c>
       <c r="L11" s="116">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>270</v>
+        <v>355</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>1986</v>
+        <v>2911</v>
       </c>
       <c r="C13" s="128">
-        <v>1196</v>
+        <v>1614</v>
       </c>
       <c r="D13" s="128">
-        <v>124</v>
+        <v>163</v>
       </c>
       <c r="E13" s="128">
-        <v>663</v>
+        <v>1133</v>
       </c>
       <c r="F13" s="128">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G13" s="128">
-        <v>1381</v>
+        <v>1953</v>
       </c>
       <c r="H13" s="128">
-        <v>258</v>
+        <v>344</v>
       </c>
       <c r="I13" s="128">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J13" s="128">
-        <v>346</v>
+        <v>563</v>
       </c>
       <c r="K13" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L13" s="128">
-        <v>764</v>
+        <v>1031</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>605</v>
+        <v>958</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>2335</v>
+        <v>3191</v>
       </c>
       <c r="C15" s="128">
-        <v>2081</v>
+        <v>2836</v>
       </c>
       <c r="D15" s="128">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E15" s="128">
-        <v>153</v>
+        <v>233</v>
       </c>
       <c r="F15" s="128">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="G15" s="128">
-        <v>2037</v>
+        <v>2746</v>
       </c>
       <c r="H15" s="128">
-        <v>379</v>
+        <v>537</v>
       </c>
       <c r="I15" s="128">
         <v>0</v>
       </c>
       <c r="J15" s="128">
-        <v>-51</v>
+        <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L15" s="128">
-        <v>1707</v>
+        <v>2205</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>298</v>
+        <v>445</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>9401</v>
+        <v>12070</v>
       </c>
       <c r="C17" s="128">
-        <v>5775</v>
+        <v>7824</v>
       </c>
       <c r="D17" s="128">
-        <v>489</v>
+        <v>610</v>
       </c>
       <c r="E17" s="128">
-        <v>3016</v>
+        <v>3541</v>
       </c>
       <c r="F17" s="128">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="G17" s="128">
-        <v>7980</v>
+        <v>10002</v>
       </c>
       <c r="H17" s="128">
-        <v>1470</v>
+        <v>2000</v>
       </c>
       <c r="I17" s="128">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="J17" s="128">
-        <v>3060</v>
+        <v>3454</v>
       </c>
       <c r="K17" s="128">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="L17" s="128">
-        <v>3415</v>
+        <v>4505</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>1420</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>10456</v>
+        <v>14310</v>
       </c>
       <c r="C19" s="128">
-        <v>3067</v>
+        <v>4200</v>
       </c>
       <c r="D19" s="128">
-        <v>138</v>
+        <v>177</v>
       </c>
       <c r="E19" s="128">
-        <v>7053</v>
+        <v>9662</v>
       </c>
       <c r="F19" s="128">
-        <v>197</v>
+        <v>271</v>
       </c>
       <c r="G19" s="128">
-        <v>9430</v>
+        <v>12554</v>
       </c>
       <c r="H19" s="128">
-        <v>1783</v>
+        <v>2438</v>
       </c>
       <c r="I19" s="128">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J19" s="128">
-        <v>6813</v>
+        <v>9082</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>819</v>
+        <v>1014</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1026</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>2519</v>
+        <v>3405</v>
       </c>
       <c r="C21" s="128">
-        <v>1964</v>
+        <v>2648</v>
       </c>
       <c r="D21" s="128">
-        <v>182</v>
+        <v>220</v>
       </c>
       <c r="E21" s="128">
-        <v>277</v>
+        <v>341</v>
       </c>
       <c r="F21" s="128">
-        <v>96</v>
+        <v>196</v>
       </c>
       <c r="G21" s="128">
-        <v>1738</v>
+        <v>2255</v>
       </c>
       <c r="H21" s="128">
-        <v>689</v>
+        <v>919</v>
       </c>
       <c r="I21" s="128">
         <v>1</v>
       </c>
       <c r="J21" s="128">
-        <v>266</v>
+        <v>286</v>
       </c>
       <c r="K21" s="128">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="L21" s="128">
-        <v>760</v>
+        <v>1019</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>780</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>2171</v>
+        <v>2676</v>
       </c>
       <c r="C23" s="128">
-        <v>1115</v>
+        <v>1468</v>
       </c>
       <c r="D23" s="128">
-        <v>223</v>
+        <v>339</v>
       </c>
       <c r="E23" s="128">
-        <v>189</v>
+        <v>153</v>
       </c>
       <c r="F23" s="128">
-        <v>644</v>
+        <v>715</v>
       </c>
       <c r="G23" s="128">
-        <v>1572</v>
+        <v>1771</v>
       </c>
       <c r="H23" s="128">
-        <v>681</v>
+        <v>836</v>
       </c>
       <c r="I23" s="128">
         <v>3</v>
       </c>
       <c r="J23" s="128">
-        <v>90</v>
+        <v>21</v>
       </c>
       <c r="K23" s="128">
-        <v>98</v>
+        <v>131</v>
       </c>
       <c r="L23" s="128">
-        <v>701</v>
+        <v>778</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>599</v>
+        <v>905</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>7424</v>
+        <v>8945</v>
       </c>
       <c r="C25" s="128">
-        <v>4381</v>
+        <v>5980</v>
       </c>
       <c r="D25" s="128">
-        <v>177</v>
+        <v>228</v>
       </c>
       <c r="E25" s="128">
-        <v>2767</v>
+        <v>2533</v>
       </c>
       <c r="F25" s="128">
-        <v>99</v>
+        <v>204</v>
       </c>
       <c r="G25" s="128">
-        <v>6096</v>
+        <v>7559</v>
       </c>
       <c r="H25" s="128">
-        <v>1399</v>
+        <v>2004</v>
       </c>
       <c r="I25" s="128">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="J25" s="128">
-        <v>2534</v>
+        <v>2663</v>
       </c>
       <c r="K25" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L25" s="128">
-        <v>2140</v>
+        <v>2862</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1328</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>684</v>
+        <v>892</v>
       </c>
       <c r="C27" s="128">
-        <v>595</v>
+        <v>795</v>
       </c>
       <c r="D27" s="128">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="E27" s="128">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F27" s="128">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G27" s="128">
-        <v>292</v>
+        <v>398</v>
       </c>
       <c r="H27" s="128">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="I27" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J27" s="128">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="K27" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L27" s="128">
-        <v>99</v>
+        <v>157</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>391</v>
+        <v>493</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>11415</v>
+        <v>15561</v>
       </c>
       <c r="C29" s="128">
-        <v>7430</v>
+        <v>9976</v>
       </c>
       <c r="D29" s="128">
-        <v>148</v>
+        <v>214</v>
       </c>
       <c r="E29" s="128">
-        <v>1993</v>
+        <v>3003</v>
       </c>
       <c r="F29" s="128">
-        <v>1844</v>
+        <v>2368</v>
       </c>
       <c r="G29" s="128">
-        <v>4806</v>
+        <v>6895</v>
       </c>
       <c r="H29" s="128">
-        <v>2263</v>
+        <v>3163</v>
       </c>
       <c r="I29" s="128">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="J29" s="128">
-        <v>2468</v>
+        <v>3463</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>53</v>
+        <v>242</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>6609</v>
+        <v>8666</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">