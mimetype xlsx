--- v5 (2026-07-14)
+++ v6 (2026-09-01)
@@ -264,51 +264,51 @@
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">信　合　社　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Credit Cooperative</t>
     </r>
   </si>
   <si>
     <t>稅前</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t>115年 1 - 4月</t>
+    <t>115年 1 - 6月</t>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（全行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -476,51 +476,51 @@
       <t># refer to the subsidary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. - Apr. 2026</t>
+    <t xml:space="preserve"> Jan. - June 2026</t>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
@@ -2010,51 +2010,51 @@
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Cont.27 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料（自結數）。</t>
   </si>
   <si>
-    <t>4月</t>
+    <t>6月</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
   <si>
     <t>First Commercial Bank</t>
   </si>
@@ -2532,51 +2532,51 @@
   <si>
     <t>花蓮第二信用合作社</t>
   </si>
   <si>
     <t>Hualien 2Nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
   <si>
-    <t>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</t>
+    <t>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="-##,###,##0"/>
   </numFmts>
   <fonts count="62">
     <font>
@@ -4347,129 +4347,138 @@
     </xf>
     <xf xxid="231" numFmtId="176" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="232" numFmtId="176" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="233" numFmtId="177" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="234" numFmtId="177" fontId="56" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="235" numFmtId="177" fontId="57" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="236" numFmtId="176" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="237" numFmtId="176" fontId="56" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="238" numFmtId="176" fontId="57" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="239" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="239" numFmtId="178" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="240" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="240" numFmtId="178" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="241" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="241" numFmtId="178" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="242" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="242" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="243" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="244" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="245" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="243" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="246" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="244" numFmtId="0" fontId="55" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="247" numFmtId="0" fontId="55" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="245" numFmtId="176" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="248" numFmtId="176" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="246" numFmtId="177" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="249" numFmtId="177" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="247" numFmtId="177" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="250" numFmtId="177" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="248" numFmtId="177" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="251" numFmtId="177" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="249" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="252" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="250" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="253" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="251" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="254" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="252" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="255" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="253" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="256" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="254" numFmtId="176" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="257" numFmtId="176" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="255" numFmtId="177" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="258" numFmtId="177" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="256" numFmtId="176" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="259" numFmtId="176" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="257" numFmtId="176" fontId="57" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="260" numFmtId="176" fontId="57" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="258" numFmtId="176" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="261" numFmtId="176" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="259" numFmtId="176" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="262" numFmtId="176" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="260" numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="263" numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="261" numFmtId="177" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="264" numFmtId="177" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="262" numFmtId="176" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="265" numFmtId="176" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="263" numFmtId="176" fontId="57" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="266" numFmtId="176" fontId="57" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="264" numFmtId="0" fontId="57" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="267" numFmtId="0" fontId="57" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="265" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="268" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -4821,831 +4830,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>1516617</v>
+        <v>2240498</v>
       </c>
       <c r="C11" s="117">
-        <v>625901</v>
+        <v>955484</v>
       </c>
       <c r="D11" s="117">
-        <v>150372</v>
+        <v>227157</v>
       </c>
       <c r="E11" s="117">
-        <v>527042</v>
+        <v>777689</v>
       </c>
       <c r="F11" s="117">
-        <v>213302</v>
+        <v>280168</v>
       </c>
       <c r="G11" s="117">
-        <v>1282730</v>
+        <v>1882186</v>
       </c>
       <c r="H11" s="117">
-        <v>366759</v>
+        <v>558469</v>
       </c>
       <c r="I11" s="117">
-        <v>23510</v>
+        <v>35906</v>
       </c>
       <c r="J11" s="117">
-        <v>339397</v>
+        <v>471795</v>
       </c>
       <c r="K11" s="117">
-        <v>117996</v>
+        <v>179449</v>
       </c>
       <c r="L11" s="117">
-        <v>435069</v>
+        <v>636567</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>233887</v>
+        <v>358312</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>363700</v>
+        <v>520300</v>
       </c>
       <c r="C13" s="128">
-        <v>45875</v>
+        <v>70034</v>
       </c>
       <c r="D13" s="128">
-        <v>1868</v>
+        <v>3083</v>
       </c>
       <c r="E13" s="128">
-        <v>156849</v>
+        <v>245196</v>
       </c>
       <c r="F13" s="128">
-        <v>159109</v>
+        <v>201986</v>
       </c>
       <c r="G13" s="128">
-        <v>351549</v>
+        <v>502693</v>
       </c>
       <c r="H13" s="128">
-        <v>30598</v>
+        <v>46455</v>
       </c>
       <c r="I13" s="128">
-        <v>332</v>
+        <v>590</v>
       </c>
       <c r="J13" s="128">
-        <v>17882</v>
+        <v>20869</v>
       </c>
       <c r="K13" s="128">
-        <v>4938</v>
+        <v>7417</v>
       </c>
       <c r="L13" s="128">
-        <v>297800</v>
+        <v>427363</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>12151</v>
+        <v>17606</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>34079</v>
+        <v>52745</v>
       </c>
       <c r="C15" s="128">
-        <v>28558</v>
+        <v>43142</v>
       </c>
       <c r="D15" s="128">
-        <v>1605</v>
+        <v>2374</v>
       </c>
       <c r="E15" s="128">
-        <v>2839</v>
+        <v>5877</v>
       </c>
       <c r="F15" s="128">
-        <v>1076</v>
+        <v>1352</v>
       </c>
       <c r="G15" s="128">
-        <v>27491</v>
+        <v>42313</v>
       </c>
       <c r="H15" s="128">
-        <v>17844</v>
+        <v>27032</v>
       </c>
       <c r="I15" s="128">
-        <v>342</v>
+        <v>534</v>
       </c>
       <c r="J15" s="128">
-        <v>2058</v>
+        <v>2583</v>
       </c>
       <c r="K15" s="128">
-        <v>3542</v>
+        <v>5284</v>
       </c>
       <c r="L15" s="128">
-        <v>3705</v>
+        <v>6879</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>6588</v>
+        <v>10432</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>48057</v>
+        <v>73315</v>
       </c>
       <c r="C17" s="128">
-        <v>35492</v>
+        <v>53732</v>
       </c>
       <c r="D17" s="128">
-        <v>4776</v>
+        <v>7238</v>
       </c>
       <c r="E17" s="128">
-        <v>7054</v>
+        <v>10548</v>
       </c>
       <c r="F17" s="128">
-        <v>734</v>
+        <v>1797</v>
       </c>
       <c r="G17" s="128">
-        <v>39290</v>
+        <v>59074</v>
       </c>
       <c r="H17" s="128">
-        <v>23682</v>
+        <v>35731</v>
       </c>
       <c r="I17" s="128">
-        <v>782</v>
+        <v>1158</v>
       </c>
       <c r="J17" s="128">
-        <v>2132</v>
+        <v>1399</v>
       </c>
       <c r="K17" s="128">
-        <v>6007</v>
+        <v>9187</v>
       </c>
       <c r="L17" s="128">
-        <v>6688</v>
+        <v>11598</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>8767</v>
+        <v>14241</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>92644</v>
+        <v>130935</v>
       </c>
       <c r="C19" s="128">
-        <v>39016</v>
+        <v>59230</v>
       </c>
       <c r="D19" s="128">
-        <v>6474</v>
+        <v>10093</v>
       </c>
       <c r="E19" s="128">
-        <v>33301</v>
+        <v>43879</v>
       </c>
       <c r="F19" s="128">
-        <v>13852</v>
+        <v>17733</v>
       </c>
       <c r="G19" s="128">
-        <v>80257</v>
+        <v>112189</v>
       </c>
       <c r="H19" s="128">
-        <v>27355</v>
+        <v>41801</v>
       </c>
       <c r="I19" s="128">
-        <v>1386</v>
+        <v>2096</v>
       </c>
       <c r="J19" s="128">
-        <v>28061</v>
+        <v>35926</v>
       </c>
       <c r="K19" s="128">
-        <v>5907</v>
+        <v>9313</v>
       </c>
       <c r="L19" s="128">
-        <v>17547</v>
+        <v>23052</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>12386</v>
+        <v>18746</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>50961</v>
+        <v>76473</v>
       </c>
       <c r="C21" s="128">
-        <v>31493</v>
+        <v>47994</v>
       </c>
       <c r="D21" s="128">
-        <v>6698</v>
+        <v>10093</v>
       </c>
       <c r="E21" s="128">
-        <v>12255</v>
+        <v>16993</v>
       </c>
       <c r="F21" s="128">
-        <v>515</v>
+        <v>1392</v>
       </c>
       <c r="G21" s="128">
-        <v>40718</v>
+        <v>60520</v>
       </c>
       <c r="H21" s="128">
-        <v>21099</v>
+        <v>32120</v>
       </c>
       <c r="I21" s="128">
-        <v>697</v>
+        <v>1025</v>
       </c>
       <c r="J21" s="128">
-        <v>7895</v>
+        <v>7530</v>
       </c>
       <c r="K21" s="128">
-        <v>6274</v>
+        <v>9487</v>
       </c>
       <c r="L21" s="128">
-        <v>4753</v>
+        <v>10357</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>10243</v>
+        <v>15953</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>44500</v>
+        <v>66949</v>
       </c>
       <c r="C23" s="128">
-        <v>26086</v>
+        <v>39789</v>
       </c>
       <c r="D23" s="128">
-        <v>4167</v>
+        <v>6196</v>
       </c>
       <c r="E23" s="128">
-        <v>12863</v>
+        <v>18149</v>
       </c>
       <c r="F23" s="128">
-        <v>1384</v>
+        <v>2815</v>
       </c>
       <c r="G23" s="128">
-        <v>36096</v>
+        <v>53847</v>
       </c>
       <c r="H23" s="128">
-        <v>16326</v>
+        <v>24837</v>
       </c>
       <c r="I23" s="128">
-        <v>802</v>
+        <v>1198</v>
       </c>
       <c r="J23" s="128">
-        <v>10932</v>
+        <v>15298</v>
       </c>
       <c r="K23" s="128">
-        <v>4671</v>
+        <v>7120</v>
       </c>
       <c r="L23" s="128">
-        <v>3363</v>
+        <v>5394</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>8404</v>
+        <v>13102</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>22035</v>
+        <v>33882</v>
       </c>
       <c r="C25" s="128">
-        <v>12834</v>
+        <v>19379</v>
       </c>
       <c r="D25" s="128">
-        <v>2185</v>
+        <v>3187</v>
       </c>
       <c r="E25" s="128">
-        <v>3632</v>
+        <v>5979</v>
       </c>
       <c r="F25" s="128">
-        <v>3384</v>
+        <v>5336</v>
       </c>
       <c r="G25" s="128">
-        <v>14397</v>
+        <v>22290</v>
       </c>
       <c r="H25" s="128">
-        <v>6810</v>
+        <v>10254</v>
       </c>
       <c r="I25" s="128">
-        <v>264</v>
+        <v>409</v>
       </c>
       <c r="J25" s="128">
-        <v>3457</v>
+        <v>5758</v>
       </c>
       <c r="K25" s="128">
-        <v>1665</v>
+        <v>2593</v>
       </c>
       <c r="L25" s="128">
-        <v>2201</v>
+        <v>3277</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>7638</v>
+        <v>11591</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>98104</v>
+        <v>143316</v>
       </c>
       <c r="C27" s="128">
-        <v>42404</v>
+        <v>64667</v>
       </c>
       <c r="D27" s="128">
-        <v>13024</v>
+        <v>19519</v>
       </c>
       <c r="E27" s="128">
-        <v>40321</v>
+        <v>54951</v>
       </c>
       <c r="F27" s="128">
-        <v>2354</v>
+        <v>4180</v>
       </c>
       <c r="G27" s="128">
-        <v>78733</v>
+        <v>112905</v>
       </c>
       <c r="H27" s="128">
-        <v>24742</v>
+        <v>37389</v>
       </c>
       <c r="I27" s="128">
-        <v>1658</v>
+        <v>2547</v>
       </c>
       <c r="J27" s="128">
-        <v>36486</v>
+        <v>50039</v>
       </c>
       <c r="K27" s="128">
-        <v>7119</v>
+        <v>10822</v>
       </c>
       <c r="L27" s="128">
-        <v>8728</v>
+        <v>12108</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>19371</v>
+        <v>30412</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>95303</v>
+        <v>140533</v>
       </c>
       <c r="C29" s="128">
-        <v>41368</v>
+        <v>63430</v>
       </c>
       <c r="D29" s="128">
-        <v>16857</v>
+        <v>25251</v>
       </c>
       <c r="E29" s="128">
-        <v>35153</v>
+        <v>48712</v>
       </c>
       <c r="F29" s="128">
-        <v>1925</v>
+        <v>3140</v>
       </c>
       <c r="G29" s="128">
-        <v>74468</v>
+        <v>108270</v>
       </c>
       <c r="H29" s="128">
-        <v>17906</v>
+        <v>27270</v>
       </c>
       <c r="I29" s="128">
-        <v>3523</v>
+        <v>5412</v>
       </c>
       <c r="J29" s="128">
-        <v>31958</v>
+        <v>43816</v>
       </c>
       <c r="K29" s="128">
-        <v>9275</v>
+        <v>13770</v>
       </c>
       <c r="L29" s="128">
-        <v>11805</v>
+        <v>18001</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>20835</v>
+        <v>32263</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>2907</v>
+        <v>4305</v>
       </c>
       <c r="C31" s="128">
-        <v>2383</v>
+        <v>3661</v>
       </c>
       <c r="D31" s="128">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="E31" s="128">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="F31" s="128">
-        <v>150</v>
+        <v>253</v>
       </c>
       <c r="G31" s="128">
-        <v>2094</v>
+        <v>3285</v>
       </c>
       <c r="H31" s="128">
-        <v>1194</v>
+        <v>1818</v>
       </c>
       <c r="I31" s="128">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="J31" s="128">
-        <v>372</v>
+        <v>540</v>
       </c>
       <c r="K31" s="128">
-        <v>142</v>
+        <v>228</v>
       </c>
       <c r="L31" s="128">
-        <v>375</v>
+        <v>679</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>813</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>3434</v>
+        <v>5304</v>
       </c>
       <c r="C33" s="128">
-        <v>2847</v>
+        <v>4328</v>
       </c>
       <c r="D33" s="128">
-        <v>342</v>
+        <v>505</v>
       </c>
       <c r="E33" s="128">
-        <v>147</v>
+        <v>217</v>
       </c>
       <c r="F33" s="128">
-        <v>97</v>
+        <v>254</v>
       </c>
       <c r="G33" s="128">
-        <v>2827</v>
+        <v>4395</v>
       </c>
       <c r="H33" s="128">
-        <v>1629</v>
+        <v>2458</v>
       </c>
       <c r="I33" s="128">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="J33" s="128">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="K33" s="128">
-        <v>598</v>
+        <v>953</v>
       </c>
       <c r="L33" s="128">
-        <v>477</v>
+        <v>840</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>607</v>
+        <v>909</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>48757</v>
+        <v>74769</v>
       </c>
       <c r="C35" s="128">
-        <v>38260</v>
+        <v>58525</v>
       </c>
       <c r="D35" s="128">
-        <v>4054</v>
+        <v>6263</v>
       </c>
       <c r="E35" s="128">
-        <v>5138</v>
+        <v>7516</v>
       </c>
       <c r="F35" s="128">
-        <v>1305</v>
+        <v>2465</v>
       </c>
       <c r="G35" s="128">
-        <v>36234</v>
+        <v>55741</v>
       </c>
       <c r="H35" s="128">
-        <v>24767</v>
+        <v>37556</v>
       </c>
       <c r="I35" s="128">
-        <v>669</v>
+        <v>1003</v>
       </c>
       <c r="J35" s="128">
-        <v>637</v>
+        <v>1067</v>
       </c>
       <c r="K35" s="128">
-        <v>6108</v>
+        <v>9311</v>
       </c>
       <c r="L35" s="128">
-        <v>4054</v>
+        <v>6804</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>12522</v>
+        <v>19028</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -5703,76 +5712,76 @@
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A41" s="107" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="107" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="109">
         <v>38</v>
       </c>
       <c r="D41" s="112">
-        <v>625054</v>
+        <v>632648</v>
       </c>
       <c r="E41" s="112">
-        <v>17668</v>
+        <v>28824</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
       <c r="L41" s="11"/>
       <c r="M41" s="11"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
-        <v>625,054</v>
+        <v>632,648</v>
       </c>
       <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
-        <v>17,668</v>
+        <v>28,824</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
@@ -6034,57 +6043,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -6285,645 +6294,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>139372</v>
+        <v>213578</v>
       </c>
       <c r="C11" s="117">
-        <v>80162</v>
+        <v>123187</v>
       </c>
       <c r="D11" s="117">
-        <v>4478</v>
+        <v>6663</v>
       </c>
       <c r="E11" s="117">
-        <v>50527</v>
+        <v>77620</v>
       </c>
       <c r="F11" s="117">
-        <v>4205</v>
+        <v>6108</v>
       </c>
       <c r="G11" s="117">
-        <v>114102</v>
+        <v>175847</v>
       </c>
       <c r="H11" s="117">
-        <v>49054</v>
+        <v>75583</v>
       </c>
       <c r="I11" s="117">
-        <v>603</v>
+        <v>1079</v>
       </c>
       <c r="J11" s="117">
-        <v>46103</v>
+        <v>71028</v>
       </c>
       <c r="K11" s="117">
-        <v>6612</v>
+        <v>10091</v>
       </c>
       <c r="L11" s="117">
-        <v>11731</v>
+        <v>18067</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>25270</v>
+        <v>37731</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>3988</v>
+        <v>6170</v>
       </c>
       <c r="C13" s="128">
-        <v>3887</v>
+        <v>6030</v>
       </c>
       <c r="D13" s="128">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="E13" s="128">
-        <v>52</v>
+        <v>72</v>
       </c>
       <c r="F13" s="128">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G13" s="128">
-        <v>3195</v>
+        <v>4983</v>
       </c>
       <c r="H13" s="128">
-        <v>1770</v>
+        <v>2795</v>
       </c>
       <c r="I13" s="128">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="J13" s="128">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="K13" s="128">
-        <v>180</v>
+        <v>289</v>
       </c>
       <c r="L13" s="128">
-        <v>1192</v>
+        <v>1824</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>793</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>2672</v>
+        <v>4337</v>
       </c>
       <c r="C15" s="128">
-        <v>2473</v>
+        <v>3810</v>
       </c>
       <c r="D15" s="128">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="E15" s="128">
-        <v>107</v>
+        <v>387</v>
       </c>
       <c r="F15" s="128">
         <v>14</v>
       </c>
       <c r="G15" s="128">
-        <v>2159</v>
+        <v>3578</v>
       </c>
       <c r="H15" s="128">
-        <v>1785</v>
+        <v>2776</v>
       </c>
       <c r="I15" s="128">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>134</v>
+        <v>199</v>
       </c>
       <c r="L15" s="128">
-        <v>226</v>
+        <v>580</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>514</v>
+        <v>760</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>3352</v>
+        <v>5169</v>
       </c>
       <c r="C17" s="128">
-        <v>3326</v>
+        <v>5133</v>
       </c>
       <c r="D17" s="128">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="G17" s="128">
-        <v>2733</v>
+        <v>4290</v>
       </c>
       <c r="H17" s="128">
-        <v>2193</v>
+        <v>3402</v>
       </c>
       <c r="I17" s="128">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>179</v>
+        <v>274</v>
       </c>
       <c r="L17" s="128">
-        <v>347</v>
+        <v>595</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>619</v>
+        <v>878</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>8854</v>
+        <v>13614</v>
       </c>
       <c r="C19" s="128">
-        <v>7582</v>
+        <v>11617</v>
       </c>
       <c r="D19" s="128">
-        <v>255</v>
+        <v>383</v>
       </c>
       <c r="E19" s="128">
-        <v>925</v>
+        <v>1509</v>
       </c>
       <c r="F19" s="128">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="G19" s="128">
-        <v>6725</v>
+        <v>10419</v>
       </c>
       <c r="H19" s="128">
-        <v>4103</v>
+        <v>6345</v>
       </c>
       <c r="I19" s="128">
-        <v>37</v>
+        <v>58</v>
       </c>
       <c r="J19" s="128">
-        <v>847</v>
+        <v>1402</v>
       </c>
       <c r="K19" s="128">
-        <v>358</v>
+        <v>616</v>
       </c>
       <c r="L19" s="128">
-        <v>1380</v>
+        <v>1997</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>2129</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>4609</v>
+        <v>7055</v>
       </c>
       <c r="C21" s="128">
-        <v>4466</v>
+        <v>6844</v>
       </c>
       <c r="D21" s="128">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E21" s="128">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="F21" s="128">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="G21" s="128">
-        <v>3306</v>
+        <v>5182</v>
       </c>
       <c r="H21" s="128">
-        <v>2803</v>
+        <v>4347</v>
       </c>
       <c r="I21" s="128">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="J21" s="128">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="K21" s="128">
-        <v>246</v>
+        <v>426</v>
       </c>
       <c r="L21" s="128">
-        <v>202</v>
+        <v>346</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1303</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>5320</v>
+        <v>8071</v>
       </c>
       <c r="C23" s="128">
-        <v>4156</v>
+        <v>6391</v>
       </c>
       <c r="D23" s="128">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="E23" s="128">
-        <v>1111</v>
+        <v>1616</v>
       </c>
       <c r="F23" s="128">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G23" s="128">
-        <v>4228</v>
+        <v>6515</v>
       </c>
       <c r="H23" s="128">
-        <v>2464</v>
+        <v>3824</v>
       </c>
       <c r="I23" s="128">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J23" s="128">
-        <v>1095</v>
+        <v>1597</v>
       </c>
       <c r="K23" s="128">
-        <v>173</v>
+        <v>259</v>
       </c>
       <c r="L23" s="128">
-        <v>482</v>
+        <v>815</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>1092</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>1052</v>
+        <v>1670</v>
       </c>
       <c r="C25" s="128">
-        <v>781</v>
+        <v>1181</v>
       </c>
       <c r="D25" s="128">
+        <v>195</v>
+      </c>
+      <c r="E25" s="128">
+        <v>228</v>
+      </c>
+      <c r="F25" s="128">
+        <v>66</v>
+      </c>
+      <c r="G25" s="128">
+        <v>1039</v>
+      </c>
+      <c r="H25" s="128">
+        <v>625</v>
+      </c>
+      <c r="I25" s="128">
+        <v>7</v>
+      </c>
+      <c r="J25" s="128">
+        <v>175</v>
+      </c>
+      <c r="K25" s="128">
+        <v>117</v>
+      </c>
+      <c r="L25" s="128">
         <v>116</v>
       </c>
-      <c r="E25" s="128">
-[...22 lines deleted...]
-      </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>416</v>
+        <v>631</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>13736</v>
+        <v>21074</v>
       </c>
       <c r="C27" s="128">
-        <v>6480</v>
+        <v>9858</v>
       </c>
       <c r="D27" s="128">
-        <v>472</v>
+        <v>611</v>
       </c>
       <c r="E27" s="128">
-        <v>4963</v>
+        <v>7715</v>
       </c>
       <c r="F27" s="128">
-        <v>1821</v>
+        <v>2890</v>
       </c>
       <c r="G27" s="128">
-        <v>10984</v>
+        <v>16990</v>
       </c>
       <c r="H27" s="128">
-        <v>5531</v>
+        <v>8493</v>
       </c>
       <c r="I27" s="128">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="J27" s="128">
-        <v>4558</v>
+        <v>7155</v>
       </c>
       <c r="K27" s="128">
-        <v>566</v>
+        <v>853</v>
       </c>
       <c r="L27" s="128">
-        <v>297</v>
+        <v>440</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>2752</v>
+        <v>4085</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>15662</v>
+        <v>24584</v>
       </c>
       <c r="C29" s="128">
-        <v>3811</v>
+        <v>5972</v>
       </c>
       <c r="D29" s="128">
-        <v>311</v>
+        <v>485</v>
       </c>
       <c r="E29" s="128">
-        <v>11504</v>
+        <v>18109</v>
       </c>
       <c r="F29" s="128">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G29" s="128">
-        <v>14824</v>
+        <v>23400</v>
       </c>
       <c r="H29" s="128">
-        <v>2171</v>
+        <v>3446</v>
       </c>
       <c r="I29" s="128">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="J29" s="128">
-        <v>10923</v>
+        <v>17283</v>
       </c>
       <c r="K29" s="128">
-        <v>725</v>
+        <v>1093</v>
       </c>
       <c r="L29" s="128">
-        <v>946</v>
+        <v>1498</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>838</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="130">
@@ -7029,87 +7038,87 @@
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>11723</v>
+        <v>17971</v>
       </c>
       <c r="C35" s="128">
-        <v>11312</v>
+        <v>17212</v>
       </c>
       <c r="D35" s="128">
-        <v>187</v>
+        <v>333</v>
       </c>
       <c r="E35" s="128">
-        <v>73</v>
+        <v>105</v>
       </c>
       <c r="F35" s="128">
-        <v>152</v>
+        <v>321</v>
       </c>
       <c r="G35" s="128">
-        <v>10134</v>
+        <v>15453</v>
       </c>
       <c r="H35" s="128">
-        <v>7534</v>
+        <v>11407</v>
       </c>
       <c r="I35" s="128">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="J35" s="128">
-        <v>47</v>
+        <v>105</v>
       </c>
       <c r="K35" s="128">
-        <v>628</v>
+        <v>990</v>
       </c>
       <c r="L35" s="128">
-        <v>1893</v>
+        <v>2895</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>1589</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -7125,51 +7134,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</v>
+        <v>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -7489,57 +7498,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -7802,149 +7811,149 @@
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>6381</v>
+        <v>8371</v>
       </c>
       <c r="C13" s="128">
-        <v>1176</v>
+        <v>1795</v>
       </c>
       <c r="D13" s="128">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="E13" s="128">
-        <v>5115</v>
+        <v>6448</v>
       </c>
       <c r="F13" s="128">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="G13" s="128">
-        <v>5996</v>
+        <v>7842</v>
       </c>
       <c r="H13" s="128">
-        <v>743</v>
+        <v>1104</v>
       </c>
       <c r="I13" s="128">
         <v>3</v>
       </c>
       <c r="J13" s="128">
-        <v>4657</v>
+        <v>5993</v>
       </c>
       <c r="K13" s="128">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="L13" s="128">
-        <v>501</v>
+        <v>601</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>385</v>
+        <v>529</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>2416</v>
+        <v>3726</v>
       </c>
       <c r="C15" s="128">
-        <v>2394</v>
+        <v>3694</v>
       </c>
       <c r="D15" s="128">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
         <v>5</v>
       </c>
       <c r="G15" s="128">
-        <v>1762</v>
+        <v>2706</v>
       </c>
       <c r="H15" s="128">
-        <v>750</v>
+        <v>1123</v>
       </c>
       <c r="I15" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>122</v>
+        <v>185</v>
       </c>
       <c r="L15" s="128">
-        <v>887</v>
+        <v>1392</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>654</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -7988,87 +7997,87 @@
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>211</v>
+        <v>318</v>
       </c>
       <c r="C19" s="128">
-        <v>194</v>
+        <v>301</v>
       </c>
       <c r="D19" s="128">
         <v>17</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
-      <c r="F19" s="128">
+      <c r="F19" s="130">
         <v>0</v>
       </c>
       <c r="G19" s="128">
-        <v>151</v>
+        <v>251</v>
       </c>
       <c r="H19" s="128">
-        <v>131</v>
+        <v>204</v>
       </c>
       <c r="I19" s="128">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="L19" s="128">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="130">
@@ -8298,87 +8307,87 @@
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>2469</v>
+        <v>2846</v>
       </c>
       <c r="C29" s="128">
-        <v>695</v>
+        <v>1057</v>
       </c>
       <c r="D29" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E29" s="128">
-        <v>1756</v>
+        <v>1753</v>
       </c>
       <c r="F29" s="128">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="G29" s="128">
-        <v>2293</v>
+        <v>2579</v>
       </c>
       <c r="H29" s="128">
-        <v>465</v>
+        <v>715</v>
       </c>
       <c r="I29" s="128">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J29" s="128">
-        <v>1753</v>
+        <v>1748</v>
       </c>
       <c r="K29" s="128">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="L29" s="128">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>176</v>
+        <v>267</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="130">
@@ -8941,57 +8950,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -9254,335 +9263,335 @@
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>242</v>
+        <v>376</v>
       </c>
       <c r="C13" s="128">
-        <v>232</v>
+        <v>353</v>
       </c>
       <c r="D13" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="G13" s="128">
-        <v>167</v>
+        <v>253</v>
       </c>
       <c r="H13" s="128">
-        <v>113</v>
+        <v>182</v>
       </c>
       <c r="I13" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
+        <v>42</v>
+      </c>
+      <c r="L13" s="128">
         <v>28</v>
       </c>
-      <c r="L13" s="128">
-[...1 lines deleted...]
-      </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>74</v>
+        <v>123</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>340</v>
+        <v>523</v>
       </c>
       <c r="C15" s="128">
-        <v>241</v>
+        <v>368</v>
       </c>
       <c r="D15" s="128">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E15" s="128">
-        <v>48</v>
+        <v>145</v>
       </c>
       <c r="F15" s="128">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="G15" s="128">
-        <v>309</v>
+        <v>478</v>
       </c>
       <c r="H15" s="128">
-        <v>146</v>
+        <v>226</v>
       </c>
       <c r="I15" s="128">
         <v>1</v>
       </c>
       <c r="J15" s="128">
-        <v>86</v>
+        <v>112</v>
       </c>
       <c r="K15" s="128">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="L15" s="128">
+        <v>96</v>
+      </c>
+      <c r="M15" s="130">
+        <v>0</v>
+      </c>
+      <c r="N15" s="132">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>8091</v>
+        <v>12928</v>
       </c>
       <c r="C17" s="128">
-        <v>3987</v>
+        <v>6167</v>
       </c>
       <c r="D17" s="128">
-        <v>515</v>
+        <v>734</v>
       </c>
       <c r="E17" s="128">
-        <v>3551</v>
+        <v>5989</v>
       </c>
       <c r="F17" s="128">
         <v>38</v>
       </c>
       <c r="G17" s="128">
-        <v>6242</v>
+        <v>10255</v>
       </c>
       <c r="H17" s="128">
-        <v>2105</v>
+        <v>3270</v>
       </c>
       <c r="I17" s="128">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="J17" s="128">
-        <v>3115</v>
+        <v>5409</v>
       </c>
       <c r="K17" s="128">
-        <v>360</v>
+        <v>544</v>
       </c>
       <c r="L17" s="128">
-        <v>637</v>
+        <v>989</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>1849</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>13056</v>
+        <v>19781</v>
       </c>
       <c r="C19" s="128">
-        <v>8470</v>
+        <v>13076</v>
       </c>
       <c r="D19" s="128">
-        <v>633</v>
+        <v>1089</v>
       </c>
       <c r="E19" s="128">
-        <v>3765</v>
+        <v>5344</v>
       </c>
       <c r="F19" s="128">
-        <v>189</v>
+        <v>272</v>
       </c>
       <c r="G19" s="128">
-        <v>9447</v>
+        <v>14262</v>
       </c>
       <c r="H19" s="128">
-        <v>4698</v>
+        <v>7293</v>
       </c>
       <c r="I19" s="128">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="J19" s="128">
-        <v>3253</v>
+        <v>4631</v>
       </c>
       <c r="K19" s="128">
-        <v>617</v>
+        <v>907</v>
       </c>
       <c r="L19" s="128">
-        <v>850</v>
+        <v>1386</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>3609</v>
+        <v>5519</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>187</v>
+        <v>344</v>
       </c>
       <c r="C21" s="128">
-        <v>157</v>
+        <v>297</v>
       </c>
       <c r="D21" s="128">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E21" s="128">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="F21" s="128">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="G21" s="128">
-        <v>215</v>
+        <v>397</v>
       </c>
       <c r="H21" s="128">
-        <v>108</v>
+        <v>216</v>
       </c>
       <c r="I21" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J21" s="128">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="K21" s="128">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="L21" s="128">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-28</v>
+        <v>-53</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="130">
@@ -9626,87 +9635,87 @@
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>6471</v>
+        <v>9678</v>
       </c>
       <c r="C25" s="128">
-        <v>3546</v>
+        <v>5638</v>
       </c>
       <c r="D25" s="128">
-        <v>276</v>
+        <v>355</v>
       </c>
       <c r="E25" s="128">
-        <v>2554</v>
+        <v>3558</v>
       </c>
       <c r="F25" s="128">
-        <v>95</v>
+        <v>127</v>
       </c>
       <c r="G25" s="128">
-        <v>5574</v>
+        <v>8302</v>
       </c>
       <c r="H25" s="128">
-        <v>2254</v>
+        <v>3526</v>
       </c>
       <c r="I25" s="128">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="J25" s="128">
-        <v>2339</v>
+        <v>3241</v>
       </c>
       <c r="K25" s="128">
-        <v>324</v>
+        <v>452</v>
       </c>
       <c r="L25" s="128">
-        <v>636</v>
+        <v>1049</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>897</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="130">
@@ -9750,87 +9759,87 @@
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>28539</v>
+        <v>44973</v>
       </c>
       <c r="C29" s="128">
-        <v>10797</v>
+        <v>16391</v>
       </c>
       <c r="D29" s="128">
-        <v>1377</v>
+        <v>1990</v>
       </c>
       <c r="E29" s="128">
-        <v>14844</v>
+        <v>24543</v>
       </c>
       <c r="F29" s="128">
-        <v>1521</v>
+        <v>2050</v>
       </c>
       <c r="G29" s="128">
-        <v>23021</v>
+        <v>36673</v>
       </c>
       <c r="H29" s="128">
-        <v>6775</v>
+        <v>10263</v>
       </c>
       <c r="I29" s="128">
-        <v>287</v>
+        <v>595</v>
       </c>
       <c r="J29" s="128">
-        <v>13253</v>
+        <v>22033</v>
       </c>
       <c r="K29" s="128">
-        <v>1676</v>
+        <v>2507</v>
       </c>
       <c r="L29" s="128">
-        <v>1030</v>
+        <v>1274</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>5518</v>
+        <v>8301</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -10389,57 +10398,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -10640,397 +10649,397 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>12121</v>
+        <v>17446</v>
       </c>
       <c r="C11" s="117">
-        <v>3083</v>
+        <v>4689</v>
       </c>
       <c r="D11" s="117">
-        <v>96</v>
+        <v>150</v>
       </c>
       <c r="E11" s="117">
-        <v>8291</v>
+        <v>11687</v>
       </c>
       <c r="F11" s="117">
-        <v>651</v>
+        <v>921</v>
       </c>
       <c r="G11" s="117">
-        <v>11209</v>
+        <v>15874</v>
       </c>
       <c r="H11" s="117">
-        <v>894</v>
+        <v>1357</v>
       </c>
       <c r="I11" s="117">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="J11" s="117">
-        <v>8131</v>
+        <v>11480</v>
       </c>
       <c r="K11" s="117">
-        <v>723</v>
+        <v>1124</v>
       </c>
       <c r="L11" s="117">
-        <v>1402</v>
+        <v>1829</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>912</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>288</v>
+        <v>434</v>
       </c>
       <c r="C13" s="128">
-        <v>218</v>
+        <v>329</v>
       </c>
       <c r="D13" s="128">
         <v>1</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="G13" s="128">
-        <v>367</v>
+        <v>515</v>
       </c>
       <c r="H13" s="128">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="I13" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="L13" s="128">
-        <v>261</v>
+        <v>361</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>-79</v>
+        <v>-82</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>593</v>
+        <v>846</v>
       </c>
       <c r="C15" s="128">
-        <v>317</v>
+        <v>482</v>
       </c>
       <c r="D15" s="128">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>270</v>
+        <v>356</v>
       </c>
       <c r="G15" s="128">
-        <v>136</v>
+        <v>215</v>
       </c>
       <c r="H15" s="128">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="I15" s="128">
         <v>0</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="L15" s="128">
-        <v>38</v>
+        <v>65</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>458</v>
+        <v>631</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>474</v>
+        <v>682</v>
       </c>
       <c r="C17" s="128">
-        <v>252</v>
+        <v>388</v>
       </c>
       <c r="D17" s="128">
         <v>1</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>221</v>
+        <v>293</v>
       </c>
       <c r="G17" s="128">
-        <v>108</v>
+        <v>168</v>
       </c>
       <c r="H17" s="128">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="I17" s="128">
         <v>1</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="L17" s="128">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>366</v>
+        <v>514</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>348</v>
+        <v>519</v>
       </c>
       <c r="C19" s="128">
-        <v>319</v>
+        <v>478</v>
       </c>
       <c r="D19" s="128">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="128">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G19" s="128">
-        <v>260</v>
+        <v>372</v>
       </c>
       <c r="H19" s="128">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="I19" s="128">
         <v>2</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="L19" s="128">
-        <v>150</v>
+        <v>207</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>88</v>
+        <v>148</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>154</v>
+        <v>231</v>
       </c>
       <c r="C21" s="128">
-        <v>153</v>
+        <v>230</v>
       </c>
       <c r="D21" s="128">
         <v>1</v>
       </c>
       <c r="E21" s="130">
         <v>0</v>
       </c>
       <c r="F21" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G21" s="128">
-        <v>185</v>
+        <v>279</v>
       </c>
       <c r="H21" s="128">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="128">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="L21" s="128">
-        <v>117</v>
+        <v>154</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-30</v>
+        <v>-48</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="130">
@@ -11074,87 +11083,87 @@
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>65</v>
+        <v>98</v>
       </c>
       <c r="C25" s="128">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="D25" s="128">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="130">
         <v>0</v>
       </c>
       <c r="G25" s="128">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="H25" s="128">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="I25" s="128">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="128">
+        <v>24</v>
+      </c>
+      <c r="L25" s="128">
         <v>16</v>
       </c>
-      <c r="L25" s="128">
-[...1 lines deleted...]
-      </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>31</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="130">
@@ -11384,87 +11393,87 @@
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>354</v>
+        <v>556</v>
       </c>
       <c r="C35" s="128">
-        <v>338</v>
+        <v>532</v>
       </c>
       <c r="D35" s="128">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G35" s="128">
-        <v>279</v>
+        <v>420</v>
       </c>
       <c r="H35" s="128">
-        <v>150</v>
+        <v>218</v>
       </c>
       <c r="I35" s="128">
         <v>2</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="L35" s="128">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>75</v>
+        <v>136</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -11480,51 +11489,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</v>
+        <v>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -11844,57 +11853,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -12219,87 +12228,87 @@
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C15" s="128">
-        <v>114</v>
+        <v>171</v>
       </c>
       <c r="D15" s="128">
         <v>1</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
         <v>0</v>
       </c>
       <c r="G15" s="128">
-        <v>101</v>
+        <v>137</v>
       </c>
       <c r="H15" s="128">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I15" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="L15" s="128">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>14</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -13296,57 +13305,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -14105,87 +14114,87 @@
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>9729</v>
+        <v>13907</v>
       </c>
       <c r="C29" s="128">
-        <v>1311</v>
+        <v>1987</v>
       </c>
       <c r="D29" s="128">
-        <v>61</v>
+        <v>102</v>
       </c>
       <c r="E29" s="128">
-        <v>8291</v>
+        <v>11687</v>
       </c>
       <c r="F29" s="128">
-        <v>65</v>
+        <v>131</v>
       </c>
       <c r="G29" s="128">
-        <v>9739</v>
+        <v>13710</v>
       </c>
       <c r="H29" s="128">
-        <v>487</v>
+        <v>760</v>
       </c>
       <c r="I29" s="128">
-        <v>54</v>
+        <v>77</v>
       </c>
       <c r="J29" s="128">
-        <v>8131</v>
+        <v>11480</v>
       </c>
       <c r="K29" s="128">
-        <v>400</v>
+        <v>607</v>
       </c>
       <c r="L29" s="128">
-        <v>667</v>
+        <v>787</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>-10</v>
+        <v>197</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -14741,57 +14750,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -14992,831 +15001,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>94814</v>
+        <v>136535</v>
       </c>
       <c r="C11" s="117">
-        <v>41792</v>
+        <v>63237</v>
       </c>
       <c r="D11" s="117">
-        <v>3058</v>
+        <v>4894</v>
       </c>
       <c r="E11" s="117">
-        <v>37573</v>
+        <v>51417</v>
       </c>
       <c r="F11" s="117">
-        <v>12390</v>
+        <v>16986</v>
       </c>
       <c r="G11" s="117">
-        <v>85576</v>
+        <v>122612</v>
       </c>
       <c r="H11" s="117">
-        <v>37229</v>
+        <v>55305</v>
       </c>
       <c r="I11" s="117">
-        <v>196</v>
+        <v>302</v>
       </c>
       <c r="J11" s="117">
-        <v>36912</v>
+        <v>49211</v>
       </c>
       <c r="K11" s="117">
-        <v>2916</v>
+        <v>4530</v>
       </c>
       <c r="L11" s="117">
-        <v>8323</v>
+        <v>13265</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>9238</v>
+        <v>13922</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="141">
-        <v>8353</v>
+        <v>14482</v>
       </c>
       <c r="C13" s="141">
-        <v>5205</v>
+        <v>8145</v>
       </c>
       <c r="D13" s="141">
-        <v>218</v>
+        <v>379</v>
       </c>
       <c r="E13" s="141">
-        <v>1010</v>
+        <v>1580</v>
       </c>
       <c r="F13" s="141">
-        <v>1920</v>
+        <v>4378</v>
       </c>
       <c r="G13" s="141">
-        <v>6204</v>
+        <v>11649</v>
       </c>
       <c r="H13" s="141">
-        <v>5120</v>
+        <v>7744</v>
       </c>
       <c r="I13" s="141">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J13" s="141">
-        <v>1406</v>
+        <v>3812</v>
       </c>
       <c r="K13" s="141">
-        <v>162</v>
+        <v>388</v>
       </c>
       <c r="L13" s="141">
-        <v>-498</v>
+        <v>-316</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>2149</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="141">
-        <v>4132</v>
+        <v>4077</v>
       </c>
       <c r="C15" s="141">
-        <v>1163</v>
+        <v>1826</v>
       </c>
       <c r="D15" s="141">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="E15" s="141">
-        <v>2708</v>
+        <v>1929</v>
       </c>
       <c r="F15" s="141">
-        <v>209</v>
+        <v>243</v>
       </c>
       <c r="G15" s="141">
-        <v>3215</v>
+        <v>3662</v>
       </c>
       <c r="H15" s="141">
-        <v>851</v>
+        <v>1340</v>
       </c>
       <c r="I15" s="141">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>979</v>
+        <v>6</v>
+      </c>
+      <c r="J15" s="143">
+        <v>0</v>
       </c>
       <c r="K15" s="141">
-        <v>185</v>
+        <v>280</v>
       </c>
       <c r="L15" s="141">
-        <v>1198</v>
+        <v>2036</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>917</v>
+        <v>415</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="141">
-        <v>366</v>
+        <v>581</v>
       </c>
       <c r="C17" s="141">
-        <v>179</v>
+        <v>272</v>
       </c>
       <c r="D17" s="141">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E17" s="141">
-        <v>145</v>
+        <v>237</v>
       </c>
       <c r="F17" s="141">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="G17" s="141">
-        <v>349</v>
+        <v>554</v>
       </c>
       <c r="H17" s="141">
-        <v>147</v>
+        <v>221</v>
       </c>
       <c r="I17" s="141">
         <v>1</v>
       </c>
       <c r="J17" s="141">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="K17" s="141">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="L17" s="141">
-        <v>76</v>
+        <v>124</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="141">
-        <v>198</v>
+        <v>291</v>
       </c>
       <c r="C19" s="141">
-        <v>137</v>
+        <v>204</v>
       </c>
       <c r="D19" s="141">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E19" s="143">
         <v>0</v>
       </c>
       <c r="F19" s="141">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="G19" s="141">
-        <v>225</v>
+        <v>308</v>
       </c>
       <c r="H19" s="141">
-        <v>131</v>
+        <v>196</v>
       </c>
       <c r="I19" s="141">
         <v>2</v>
       </c>
       <c r="J19" s="141">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K19" s="141">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="L19" s="141">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>-27</v>
+        <v>-17</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="141">
-        <v>216</v>
+        <v>290</v>
       </c>
       <c r="C21" s="141">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D21" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E21" s="141">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="F21" s="141">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="G21" s="141">
-        <v>129</v>
+        <v>159</v>
       </c>
       <c r="H21" s="141">
         <v>0</v>
       </c>
       <c r="I21" s="143">
         <v>0</v>
       </c>
       <c r="J21" s="143">
         <v>0</v>
       </c>
       <c r="K21" s="141">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="L21" s="141">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>87</v>
+        <v>132</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="141">
-        <v>3880</v>
+        <v>4300</v>
       </c>
       <c r="C23" s="141">
-        <v>2147</v>
+        <v>3374</v>
       </c>
       <c r="D23" s="141">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="E23" s="141">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>1686</v>
+        <v>861</v>
       </c>
       <c r="G23" s="141">
-        <v>4315</v>
+        <v>4880</v>
       </c>
       <c r="H23" s="141">
-        <v>2001</v>
+        <v>3143</v>
       </c>
       <c r="I23" s="141">
         <v>2</v>
       </c>
       <c r="J23" s="141">
-        <v>1540</v>
+        <v>627</v>
       </c>
       <c r="K23" s="141">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="L23" s="141">
-        <v>672</v>
+        <v>971</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-435</v>
+        <v>-579</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="141">
-        <v>3157</v>
+        <v>4258</v>
       </c>
       <c r="C25" s="141">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D25" s="141">
-        <v>101</v>
+        <v>158</v>
       </c>
       <c r="E25" s="141">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F25" s="141">
-        <v>3027</v>
+        <v>4056</v>
       </c>
       <c r="G25" s="141">
-        <v>2486</v>
+        <v>3089</v>
       </c>
       <c r="H25" s="141">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="I25" s="143">
         <v>0</v>
       </c>
       <c r="J25" s="141">
-        <v>1209</v>
+        <v>918</v>
       </c>
       <c r="K25" s="141">
-        <v>72</v>
+        <v>117</v>
       </c>
       <c r="L25" s="141">
-        <v>1179</v>
+        <v>2022</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>672</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
       <c r="B27" s="141">
-        <v>14118</v>
+        <v>20534</v>
       </c>
       <c r="C27" s="141">
-        <v>824</v>
+        <v>1201</v>
       </c>
       <c r="D27" s="141">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E27" s="141">
-        <v>13065</v>
+        <v>19009</v>
       </c>
       <c r="F27" s="141">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="G27" s="141">
-        <v>13718</v>
+        <v>19991</v>
       </c>
       <c r="H27" s="141">
-        <v>750</v>
+        <v>1105</v>
       </c>
       <c r="I27" s="141">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J27" s="141">
-        <v>13046</v>
+        <v>18877</v>
       </c>
       <c r="K27" s="141">
-        <v>82</v>
+        <v>126</v>
       </c>
       <c r="L27" s="141">
-        <v>-181</v>
+        <v>-142</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>400</v>
+        <v>543</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="141">
-        <v>3349</v>
+        <v>4286</v>
       </c>
       <c r="C29" s="141">
-        <v>1977</v>
+        <v>2811</v>
       </c>
       <c r="D29" s="141">
-        <v>68</v>
+        <v>123</v>
       </c>
       <c r="E29" s="141">
-        <v>995</v>
+        <v>1095</v>
       </c>
       <c r="F29" s="141">
-        <v>309</v>
+        <v>256</v>
       </c>
       <c r="G29" s="141">
-        <v>3321</v>
+        <v>3901</v>
       </c>
       <c r="H29" s="141">
-        <v>1654</v>
+        <v>2309</v>
       </c>
       <c r="I29" s="141">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J29" s="141">
-        <v>1065</v>
+        <v>786</v>
       </c>
       <c r="K29" s="141">
-        <v>224</v>
+        <v>187</v>
       </c>
       <c r="L29" s="141">
-        <v>360</v>
+        <v>588</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>28</v>
+        <v>385</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
       <c r="B31" s="141">
-        <v>717</v>
+        <v>1077</v>
       </c>
       <c r="C31" s="141">
-        <v>413</v>
+        <v>648</v>
       </c>
       <c r="D31" s="141">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E31" s="141">
-        <v>288</v>
+        <v>406</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>594</v>
+        <v>925</v>
       </c>
       <c r="H31" s="141">
-        <v>313</v>
+        <v>497</v>
       </c>
       <c r="I31" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J31" s="141">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="K31" s="141">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="L31" s="141">
-        <v>106</v>
+        <v>232</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>123</v>
+        <v>151</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="141">
-        <v>3573</v>
+        <v>5771</v>
       </c>
       <c r="C33" s="141">
-        <v>664</v>
+        <v>1078</v>
       </c>
       <c r="D33" s="141">
-        <v>468</v>
+        <v>702</v>
       </c>
       <c r="E33" s="141">
-        <v>2044</v>
+        <v>2356</v>
       </c>
       <c r="F33" s="141">
-        <v>397</v>
+        <v>1634</v>
       </c>
       <c r="G33" s="141">
-        <v>3455</v>
+        <v>5486</v>
       </c>
       <c r="H33" s="141">
-        <v>393</v>
+        <v>637</v>
       </c>
       <c r="I33" s="141">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J33" s="141">
-        <v>1816</v>
+        <v>3321</v>
       </c>
       <c r="K33" s="141">
-        <v>346</v>
+        <v>488</v>
       </c>
       <c r="L33" s="141">
-        <v>886</v>
+        <v>1019</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>118</v>
+        <v>285</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B35" s="141">
-        <v>2634</v>
+        <v>4157</v>
       </c>
       <c r="C35" s="141">
-        <v>2264</v>
+        <v>3440</v>
       </c>
       <c r="D35" s="141">
-        <v>153</v>
+        <v>419</v>
       </c>
       <c r="E35" s="141">
-        <v>191</v>
+        <v>255</v>
       </c>
       <c r="F35" s="141">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="G35" s="141">
-        <v>2362</v>
+        <v>3512</v>
       </c>
       <c r="H35" s="141">
-        <v>1501</v>
+        <v>2308</v>
       </c>
       <c r="I35" s="143">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>419</v>
+        <v>592</v>
       </c>
       <c r="K35" s="141">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="L35" s="141">
-        <v>414</v>
+        <v>572</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>273</v>
+        <v>645</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -16172,57 +16181,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -16423,831 +16432,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>3973</v>
+        <v>6013</v>
       </c>
       <c r="C11" s="116">
-        <v>1545</v>
+        <v>2310</v>
       </c>
       <c r="D11" s="116">
-        <v>819</v>
+        <v>1287</v>
       </c>
       <c r="E11" s="116">
-        <v>1095</v>
+        <v>1781</v>
       </c>
       <c r="F11" s="116">
-        <v>514</v>
+        <v>634</v>
       </c>
       <c r="G11" s="116">
-        <v>2553</v>
+        <v>4011</v>
       </c>
       <c r="H11" s="116">
-        <v>1317</v>
+        <v>1971</v>
       </c>
       <c r="I11" s="116">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="J11" s="116">
-        <v>443</v>
+        <v>817</v>
       </c>
       <c r="K11" s="116">
-        <v>342</v>
+        <v>554</v>
       </c>
       <c r="L11" s="116">
-        <v>424</v>
+        <v>617</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1420</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
       <c r="B13" s="141">
-        <v>225</v>
+        <v>378</v>
       </c>
       <c r="C13" s="141">
-        <v>214</v>
+        <v>334</v>
       </c>
       <c r="D13" s="141">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G13" s="141">
-        <v>139</v>
+        <v>255</v>
       </c>
       <c r="H13" s="141">
-        <v>119</v>
+        <v>189</v>
       </c>
       <c r="I13" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L13" s="141">
-        <v>11</v>
+        <v>52</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>86</v>
+        <v>123</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="141">
-        <v>4023</v>
+        <v>6863</v>
       </c>
       <c r="C15" s="141">
-        <v>1776</v>
+        <v>2818</v>
       </c>
       <c r="D15" s="141">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="E15" s="141">
-        <v>1942</v>
+        <v>3876</v>
       </c>
       <c r="F15" s="141">
-        <v>260</v>
+        <v>108</v>
       </c>
       <c r="G15" s="141">
-        <v>3778</v>
+        <v>6546</v>
       </c>
       <c r="H15" s="141">
-        <v>1858</v>
+        <v>2856</v>
       </c>
       <c r="I15" s="141">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="J15" s="141">
-        <v>1659</v>
+        <v>2142</v>
       </c>
       <c r="K15" s="141">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="L15" s="141">
-        <v>193</v>
+        <v>1449</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>245</v>
+        <v>316</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="141">
-        <v>5807</v>
+        <v>6870</v>
       </c>
       <c r="C17" s="141">
-        <v>2148</v>
+        <v>3577</v>
       </c>
       <c r="D17" s="141">
-        <v>143</v>
+        <v>194</v>
       </c>
       <c r="E17" s="141">
-        <v>1352</v>
+        <v>1832</v>
       </c>
       <c r="F17" s="141">
-        <v>2164</v>
+        <v>1267</v>
       </c>
       <c r="G17" s="141">
-        <v>5757</v>
+        <v>6614</v>
       </c>
       <c r="H17" s="141">
-        <v>2254</v>
+        <v>3579</v>
       </c>
       <c r="I17" s="141">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="J17" s="141">
-        <v>2757</v>
+        <v>2065</v>
       </c>
       <c r="K17" s="141">
-        <v>128</v>
+        <v>193</v>
       </c>
       <c r="L17" s="141">
-        <v>605</v>
+        <v>759</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>50</v>
+        <v>256</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B19" s="141">
-        <v>3174</v>
+        <v>4606</v>
       </c>
       <c r="C19" s="141">
-        <v>1576</v>
+        <v>2358</v>
       </c>
       <c r="D19" s="141">
-        <v>413</v>
+        <v>631</v>
       </c>
       <c r="E19" s="141">
-        <v>1123</v>
+        <v>1533</v>
       </c>
       <c r="F19" s="141">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="G19" s="141">
-        <v>2371</v>
+        <v>3506</v>
       </c>
       <c r="H19" s="141">
-        <v>1068</v>
+        <v>1587</v>
       </c>
       <c r="I19" s="141">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
       <c r="K19" s="141">
-        <v>444</v>
+        <v>677</v>
       </c>
       <c r="L19" s="141">
-        <v>833</v>
+        <v>1202</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>803</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B21" s="141">
-        <v>5785</v>
+        <v>7753</v>
       </c>
       <c r="C21" s="141">
-        <v>3907</v>
+        <v>6121</v>
       </c>
       <c r="D21" s="141">
-        <v>66</v>
+        <v>91</v>
       </c>
       <c r="E21" s="141">
-        <v>1775</v>
+        <v>1514</v>
       </c>
       <c r="F21" s="141">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="G21" s="141">
-        <v>5888</v>
+        <v>7408</v>
       </c>
       <c r="H21" s="141">
-        <v>3648</v>
+        <v>5623</v>
       </c>
       <c r="I21" s="141">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J21" s="141">
-        <v>1415</v>
+        <v>1103</v>
       </c>
       <c r="K21" s="141">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="L21" s="141">
-        <v>755</v>
+        <v>579</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>-103</v>
+        <v>345</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="141">
-        <v>80</v>
+        <v>120</v>
       </c>
       <c r="C23" s="141">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D23" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E23" s="143">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>76</v>
+        <v>113</v>
       </c>
       <c r="G23" s="141">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="H23" s="141">
         <v>1</v>
       </c>
       <c r="I23" s="141">
         <v>0</v>
       </c>
       <c r="J23" s="143">
         <v>0</v>
       </c>
       <c r="K23" s="141">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="L23" s="141">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-8</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="141">
-        <v>11869</v>
+        <v>17415</v>
       </c>
       <c r="C25" s="141">
-        <v>3791</v>
+        <v>5674</v>
       </c>
       <c r="D25" s="141">
-        <v>87</v>
+        <v>149</v>
       </c>
       <c r="E25" s="141">
-        <v>7991</v>
+        <v>11591</v>
       </c>
       <c r="F25" s="141">
         <v>0</v>
       </c>
       <c r="G25" s="141">
-        <v>10653</v>
+        <v>15663</v>
       </c>
       <c r="H25" s="141">
-        <v>2991</v>
+        <v>4311</v>
       </c>
       <c r="I25" s="141">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J25" s="141">
-        <v>7262</v>
+        <v>10821</v>
       </c>
       <c r="K25" s="141">
-        <v>111</v>
+        <v>254</v>
       </c>
       <c r="L25" s="141">
-        <v>278</v>
+        <v>259</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>1215</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
       <c r="B27" s="141">
-        <v>7823</v>
+        <v>10954</v>
       </c>
       <c r="C27" s="141">
-        <v>6596</v>
+        <v>9022</v>
       </c>
       <c r="D27" s="141">
-        <v>140</v>
+        <v>172</v>
       </c>
       <c r="E27" s="141">
-        <v>846</v>
+        <v>881</v>
       </c>
       <c r="F27" s="141">
-        <v>241</v>
+        <v>878</v>
       </c>
       <c r="G27" s="141">
-        <v>6611</v>
+        <v>9453</v>
       </c>
       <c r="H27" s="141">
-        <v>6054</v>
+        <v>8071</v>
       </c>
       <c r="I27" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J27" s="141">
-        <v>779</v>
+        <v>1423</v>
       </c>
       <c r="K27" s="141">
-        <v>97</v>
+        <v>207</v>
       </c>
       <c r="L27" s="141">
-        <v>-330</v>
+        <v>-263</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>1212</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="141">
-        <v>786</v>
+        <v>1227</v>
       </c>
       <c r="C29" s="141">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1218</v>
+      </c>
+      <c r="D29" s="141">
+        <v>9</v>
       </c>
       <c r="E29" s="141">
         <v>0</v>
       </c>
       <c r="F29" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G29" s="141">
-        <v>815</v>
+        <v>1202</v>
       </c>
       <c r="H29" s="141">
-        <v>671</v>
+        <v>1043</v>
       </c>
       <c r="I29" s="141">
         <v>0</v>
       </c>
       <c r="J29" s="143">
         <v>0</v>
       </c>
       <c r="K29" s="141">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="L29" s="141">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>-29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="141">
-        <v>1061</v>
+        <v>1657</v>
       </c>
       <c r="C31" s="141">
-        <v>918</v>
+        <v>1451</v>
       </c>
       <c r="D31" s="141">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="141">
-        <v>53</v>
+        <v>87</v>
       </c>
       <c r="G31" s="141">
-        <v>1125</v>
+        <v>1671</v>
       </c>
       <c r="H31" s="141">
-        <v>779</v>
+        <v>1232</v>
       </c>
       <c r="I31" s="141">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="141">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="L31" s="141">
-        <v>328</v>
+        <v>409</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>-64</v>
+        <v>-14</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
       <c r="B33" s="141">
-        <v>1798</v>
+        <v>3126</v>
       </c>
       <c r="C33" s="141">
-        <v>1664</v>
+        <v>2497</v>
       </c>
       <c r="D33" s="141">
+        <v>66</v>
+      </c>
+      <c r="E33" s="143">
+        <v>0</v>
+      </c>
+      <c r="F33" s="141">
+        <v>563</v>
+      </c>
+      <c r="G33" s="141">
+        <v>2973</v>
+      </c>
+      <c r="H33" s="141">
+        <v>2193</v>
+      </c>
+      <c r="I33" s="141">
+        <v>2</v>
+      </c>
+      <c r="J33" s="141">
+        <v>431</v>
+      </c>
+      <c r="K33" s="141">
         <v>45</v>
       </c>
-      <c r="E33" s="141">
-[...19 lines deleted...]
-      </c>
       <c r="L33" s="141">
-        <v>365</v>
+        <v>301</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>-92</v>
+        <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
       <c r="B35" s="141">
-        <v>2145</v>
+        <v>3220</v>
       </c>
       <c r="C35" s="141">
-        <v>1347</v>
+        <v>2023</v>
       </c>
       <c r="D35" s="141">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="E35" s="141">
-        <v>253</v>
+        <v>413</v>
       </c>
       <c r="F35" s="141">
-        <v>528</v>
+        <v>754</v>
       </c>
       <c r="G35" s="141">
-        <v>2042</v>
+        <v>3027</v>
       </c>
       <c r="H35" s="141">
-        <v>1625</v>
+        <v>2429</v>
       </c>
       <c r="I35" s="141">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J35" s="141">
-        <v>81</v>
+        <v>190</v>
       </c>
       <c r="K35" s="141">
-        <v>144</v>
+        <v>214</v>
       </c>
       <c r="L35" s="141">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>103</v>
+        <v>193</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -17575,57 +17584,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -17826,211 +17835,211 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>1280</v>
+        <v>1780</v>
       </c>
       <c r="C11" s="116">
-        <v>260</v>
+        <v>391</v>
       </c>
       <c r="D11" s="116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E11" s="116">
-        <v>637</v>
+        <v>979</v>
       </c>
       <c r="F11" s="116">
-        <v>380</v>
+        <v>407</v>
       </c>
       <c r="G11" s="116">
-        <v>1257</v>
+        <v>1685</v>
       </c>
       <c r="H11" s="116">
-        <v>295</v>
+        <v>428</v>
       </c>
       <c r="I11" s="116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J11" s="116">
-        <v>831</v>
+        <v>1026</v>
       </c>
       <c r="K11" s="116">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="L11" s="116">
-        <v>90</v>
+        <v>169</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>23</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
       <c r="B13" s="141">
-        <v>177</v>
+        <v>279</v>
       </c>
       <c r="C13" s="141">
-        <v>157</v>
+        <v>241</v>
       </c>
       <c r="D13" s="141">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G13" s="141">
-        <v>136</v>
+        <v>207</v>
       </c>
       <c r="H13" s="141">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="I13" s="141">
         <v>0</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="L13" s="141">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>41</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
       <c r="B15" s="141">
-        <v>113</v>
+        <v>172</v>
       </c>
       <c r="C15" s="141">
-        <v>102</v>
+        <v>157</v>
       </c>
       <c r="D15" s="141">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E15" s="143">
         <v>0</v>
       </c>
       <c r="F15" s="141">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G15" s="141">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="H15" s="141">
-        <v>77</v>
+        <v>118</v>
       </c>
       <c r="I15" s="141">
         <v>0</v>
       </c>
       <c r="J15" s="143">
         <v>0</v>
       </c>
       <c r="K15" s="141">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L15" s="141">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>11</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -18677,57 +18686,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -18928,831 +18937,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>79940</v>
+        <v>112746</v>
       </c>
       <c r="C11" s="117">
-        <v>27791</v>
+        <v>42533</v>
       </c>
       <c r="D11" s="117">
-        <v>2386</v>
+        <v>3837</v>
       </c>
       <c r="E11" s="117">
-        <v>36360</v>
+        <v>47602</v>
       </c>
       <c r="F11" s="117">
-        <v>13403</v>
+        <v>18773</v>
       </c>
       <c r="G11" s="117">
-        <v>73533</v>
+        <v>103000</v>
       </c>
       <c r="H11" s="117">
-        <v>22471</v>
+        <v>34374</v>
       </c>
       <c r="I11" s="117">
-        <v>174</v>
+        <v>267</v>
       </c>
       <c r="J11" s="117">
-        <v>36351</v>
+        <v>47579</v>
       </c>
       <c r="K11" s="117">
-        <v>2536</v>
+        <v>3978</v>
       </c>
       <c r="L11" s="117">
-        <v>12002</v>
+        <v>16802</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>6407</v>
+        <v>9746</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="141">
-        <v>6637</v>
+        <v>11337</v>
       </c>
       <c r="C13" s="141">
-        <v>3494</v>
+        <v>5022</v>
       </c>
       <c r="D13" s="141">
-        <v>214</v>
+        <v>359</v>
       </c>
       <c r="E13" s="141">
-        <v>1010</v>
+        <v>1580</v>
       </c>
       <c r="F13" s="141">
-        <v>1918</v>
+        <v>4375</v>
       </c>
       <c r="G13" s="141">
-        <v>4591</v>
+        <v>8632</v>
       </c>
       <c r="H13" s="141">
-        <v>2565</v>
+        <v>3587</v>
       </c>
       <c r="I13" s="141">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J13" s="141">
-        <v>1406</v>
+        <v>3812</v>
       </c>
       <c r="K13" s="141">
-        <v>151</v>
+        <v>358</v>
       </c>
       <c r="L13" s="141">
-        <v>454</v>
+        <v>854</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>2046</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="141">
-        <v>4015</v>
+        <v>3909</v>
       </c>
       <c r="C15" s="141">
-        <v>1052</v>
+        <v>1660</v>
       </c>
       <c r="D15" s="141">
-        <v>53</v>
+        <v>78</v>
       </c>
       <c r="E15" s="141">
-        <v>2702</v>
+        <v>1929</v>
       </c>
       <c r="F15" s="141">
-        <v>209</v>
+        <v>243</v>
       </c>
       <c r="G15" s="141">
-        <v>3183</v>
+        <v>3586</v>
       </c>
       <c r="H15" s="141">
-        <v>846</v>
+        <v>1332</v>
       </c>
       <c r="I15" s="141">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>6</v>
+      </c>
+      <c r="J15" s="143">
+        <v>0</v>
       </c>
       <c r="K15" s="141">
-        <v>158</v>
+        <v>246</v>
       </c>
       <c r="L15" s="141">
-        <v>1203</v>
+        <v>2003</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>832</v>
+        <v>323</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="141">
-        <v>339</v>
+        <v>544</v>
       </c>
       <c r="C17" s="141">
-        <v>152</v>
+        <v>234</v>
       </c>
       <c r="D17" s="141">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E17" s="141">
-        <v>145</v>
+        <v>237</v>
       </c>
       <c r="F17" s="141">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="G17" s="141">
-        <v>331</v>
+        <v>530</v>
       </c>
       <c r="H17" s="141">
-        <v>141</v>
+        <v>212</v>
       </c>
       <c r="I17" s="141">
         <v>1</v>
       </c>
       <c r="J17" s="141">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="K17" s="141">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="L17" s="141">
-        <v>65</v>
+        <v>109</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>8</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="141">
-        <v>154</v>
+        <v>232</v>
       </c>
       <c r="C19" s="141">
-        <v>94</v>
+        <v>148</v>
       </c>
       <c r="D19" s="141">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E19" s="143">
         <v>0</v>
       </c>
       <c r="F19" s="141">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="G19" s="141">
-        <v>196</v>
+        <v>279</v>
       </c>
       <c r="H19" s="141">
-        <v>102</v>
+        <v>160</v>
       </c>
       <c r="I19" s="141">
         <v>2</v>
       </c>
       <c r="J19" s="141">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="K19" s="141">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="L19" s="141">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>-42</v>
+        <v>-47</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="141">
-        <v>216</v>
+        <v>283</v>
       </c>
       <c r="C21" s="141">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D21" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E21" s="141">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="F21" s="141">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="G21" s="141">
-        <v>114</v>
+        <v>170</v>
       </c>
       <c r="H21" s="141">
         <v>0</v>
       </c>
       <c r="I21" s="143">
         <v>0</v>
       </c>
       <c r="J21" s="143">
         <v>0</v>
       </c>
       <c r="K21" s="141">
-        <v>42</v>
+        <v>63</v>
       </c>
       <c r="L21" s="141">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>102</v>
+        <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="141">
-        <v>3746</v>
+        <v>4096</v>
       </c>
       <c r="C23" s="141">
-        <v>2015</v>
+        <v>3173</v>
       </c>
       <c r="D23" s="141">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="E23" s="141">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>1685</v>
+        <v>860</v>
       </c>
       <c r="G23" s="141">
-        <v>4195</v>
+        <v>4699</v>
       </c>
       <c r="H23" s="141">
-        <v>1918</v>
+        <v>3015</v>
       </c>
       <c r="I23" s="141">
         <v>2</v>
       </c>
       <c r="J23" s="141">
-        <v>1543</v>
+        <v>627</v>
       </c>
       <c r="K23" s="141">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="L23" s="141">
-        <v>630</v>
+        <v>918</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-449</v>
+        <v>-603</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="141">
-        <v>3157</v>
+        <v>4258</v>
       </c>
       <c r="C25" s="141">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D25" s="141">
-        <v>101</v>
+        <v>158</v>
       </c>
       <c r="E25" s="141">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="F25" s="141">
-        <v>3027</v>
+        <v>4056</v>
       </c>
       <c r="G25" s="141">
-        <v>2486</v>
+        <v>3089</v>
       </c>
       <c r="H25" s="141">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="I25" s="143">
         <v>0</v>
       </c>
       <c r="J25" s="141">
-        <v>1209</v>
+        <v>918</v>
       </c>
       <c r="K25" s="141">
-        <v>72</v>
+        <v>117</v>
       </c>
       <c r="L25" s="141">
-        <v>1179</v>
+        <v>2022</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>672</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
       <c r="B27" s="141">
-        <v>13418</v>
+        <v>19549</v>
       </c>
       <c r="C27" s="141">
-        <v>200</v>
+        <v>281</v>
       </c>
       <c r="D27" s="141">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E27" s="141">
-        <v>12983</v>
+        <v>18934</v>
       </c>
       <c r="F27" s="141">
-        <v>226</v>
+        <v>321</v>
       </c>
       <c r="G27" s="141">
-        <v>13009</v>
+        <v>18998</v>
       </c>
       <c r="H27" s="141">
-        <v>131</v>
+        <v>195</v>
       </c>
       <c r="I27" s="141">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="J27" s="141">
-        <v>12962</v>
+        <v>18800</v>
       </c>
       <c r="K27" s="141">
-        <v>80</v>
+        <v>124</v>
       </c>
       <c r="L27" s="141">
-        <v>-185</v>
+        <v>-146</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>409</v>
+        <v>551</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="141">
-        <v>3297</v>
+        <v>4121</v>
       </c>
       <c r="C29" s="141">
-        <v>1977</v>
+        <v>2811</v>
       </c>
       <c r="D29" s="141">
-        <v>68</v>
+        <v>123</v>
       </c>
       <c r="E29" s="141">
-        <v>995</v>
+        <v>1095</v>
       </c>
       <c r="F29" s="141">
-        <v>257</v>
+        <v>91</v>
       </c>
       <c r="G29" s="141">
-        <v>4071</v>
+        <v>4702</v>
       </c>
       <c r="H29" s="141">
-        <v>275</v>
+        <v>473</v>
       </c>
       <c r="I29" s="141">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="J29" s="141">
-        <v>1487</v>
+        <v>1072</v>
       </c>
       <c r="K29" s="141">
-        <v>224</v>
+        <v>187</v>
       </c>
       <c r="L29" s="141">
-        <v>2066</v>
+        <v>2940</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>-774</v>
+        <v>-582</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
       <c r="B31" s="141">
-        <v>565</v>
+        <v>846</v>
       </c>
       <c r="C31" s="141">
-        <v>267</v>
+        <v>426</v>
       </c>
       <c r="D31" s="141">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E31" s="141">
-        <v>288</v>
+        <v>406</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>511</v>
+        <v>780</v>
       </c>
       <c r="H31" s="141">
-        <v>243</v>
+        <v>389</v>
       </c>
       <c r="I31" s="141">
         <v>0</v>
       </c>
       <c r="J31" s="141">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="K31" s="141">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="L31" s="141">
-        <v>103</v>
+        <v>209</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="141">
-        <v>3575</v>
+        <v>5747</v>
       </c>
       <c r="C33" s="141">
-        <v>651</v>
+        <v>1059</v>
       </c>
       <c r="D33" s="141">
-        <v>468</v>
+        <v>702</v>
       </c>
       <c r="E33" s="141">
-        <v>2053</v>
+        <v>2353</v>
       </c>
       <c r="F33" s="141">
-        <v>404</v>
+        <v>1632</v>
       </c>
       <c r="G33" s="141">
-        <v>3523</v>
+        <v>5475</v>
       </c>
       <c r="H33" s="141">
-        <v>392</v>
+        <v>635</v>
       </c>
       <c r="I33" s="141">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="J33" s="141">
-        <v>1879</v>
+        <v>3334</v>
       </c>
       <c r="K33" s="141">
-        <v>346</v>
+        <v>488</v>
       </c>
       <c r="L33" s="141">
-        <v>892</v>
+        <v>996</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>53</v>
+        <v>272</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B35" s="141">
-        <v>2146</v>
+        <v>3356</v>
       </c>
       <c r="C35" s="141">
-        <v>1827</v>
+        <v>2690</v>
       </c>
       <c r="D35" s="141">
-        <v>138</v>
+        <v>396</v>
       </c>
       <c r="E35" s="141">
-        <v>157</v>
+        <v>232</v>
       </c>
       <c r="F35" s="141">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G35" s="141">
-        <v>2092</v>
+        <v>3033</v>
       </c>
       <c r="H35" s="141">
-        <v>1240</v>
+        <v>1846</v>
       </c>
       <c r="I35" s="143">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>392</v>
+        <v>563</v>
       </c>
       <c r="K35" s="141">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="L35" s="141">
-        <v>439</v>
+        <v>594</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>54</v>
+        <v>323</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -20083,57 +20092,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -20334,831 +20343,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>9420</v>
+        <v>13715</v>
       </c>
       <c r="C11" s="116">
-        <v>4721</v>
+        <v>7224</v>
       </c>
       <c r="D11" s="116">
-        <v>1283</v>
+        <v>2055</v>
       </c>
       <c r="E11" s="116">
-        <v>438</v>
+        <v>787</v>
       </c>
       <c r="F11" s="116">
-        <v>2978</v>
+        <v>3649</v>
       </c>
       <c r="G11" s="116">
-        <v>4885</v>
+        <v>6952</v>
       </c>
       <c r="H11" s="116">
-        <v>1691</v>
+        <v>2557</v>
       </c>
       <c r="I11" s="116">
-        <v>317</v>
+        <v>461</v>
       </c>
       <c r="J11" s="116">
-        <v>815</v>
+        <v>368</v>
       </c>
       <c r="K11" s="116">
-        <v>836</v>
+        <v>1250</v>
       </c>
       <c r="L11" s="116">
-        <v>1226</v>
+        <v>2315</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>4536</v>
+        <v>6763</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>11938</v>
+        <v>16627</v>
       </c>
       <c r="C13" s="128">
-        <v>3775</v>
+        <v>5748</v>
       </c>
       <c r="D13" s="128">
-        <v>412</v>
+        <v>602</v>
       </c>
       <c r="E13" s="128">
-        <v>7128</v>
+        <v>9259</v>
       </c>
       <c r="F13" s="128">
-        <v>622</v>
+        <v>1019</v>
       </c>
       <c r="G13" s="128">
-        <v>10754</v>
+        <v>14825</v>
       </c>
       <c r="H13" s="128">
-        <v>2593</v>
+        <v>3910</v>
       </c>
       <c r="I13" s="128">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="J13" s="128">
-        <v>6576</v>
+        <v>8274</v>
       </c>
       <c r="K13" s="128">
-        <v>781</v>
+        <v>1198</v>
       </c>
       <c r="L13" s="128">
-        <v>750</v>
+        <v>1363</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1183</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>25702</v>
+        <v>38923</v>
       </c>
       <c r="C15" s="128">
-        <v>19481</v>
+        <v>29634</v>
       </c>
       <c r="D15" s="128">
-        <v>2565</v>
+        <v>3849</v>
       </c>
       <c r="E15" s="128">
-        <v>2641</v>
+        <v>3565</v>
       </c>
       <c r="F15" s="128">
-        <v>1014</v>
+        <v>1876</v>
       </c>
       <c r="G15" s="128">
-        <v>19992</v>
+        <v>29999</v>
       </c>
       <c r="H15" s="128">
-        <v>12197</v>
+        <v>18536</v>
       </c>
       <c r="I15" s="128">
-        <v>179</v>
+        <v>267</v>
       </c>
       <c r="J15" s="128">
-        <v>1294</v>
+        <v>1518</v>
       </c>
       <c r="K15" s="128">
-        <v>3433</v>
+        <v>5175</v>
       </c>
       <c r="L15" s="128">
-        <v>2889</v>
+        <v>4503</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>5709</v>
+        <v>8924</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>14259</v>
+        <v>20230</v>
       </c>
       <c r="C17" s="128">
-        <v>6225</v>
+        <v>9410</v>
       </c>
       <c r="D17" s="128">
-        <v>3446</v>
+        <v>5398</v>
       </c>
       <c r="E17" s="128">
-        <v>4364</v>
+        <v>5140</v>
       </c>
       <c r="F17" s="128">
-        <v>225</v>
+        <v>282</v>
       </c>
       <c r="G17" s="128">
-        <v>11289</v>
+        <v>15690</v>
       </c>
       <c r="H17" s="128">
-        <v>4222</v>
+        <v>6265</v>
       </c>
       <c r="I17" s="128">
-        <v>476</v>
+        <v>751</v>
       </c>
       <c r="J17" s="128">
-        <v>2783</v>
+        <v>2651</v>
       </c>
       <c r="K17" s="128">
-        <v>1919</v>
+        <v>2937</v>
       </c>
       <c r="L17" s="128">
-        <v>1890</v>
+        <v>3085</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>2970</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>16180</v>
+        <v>23372</v>
       </c>
       <c r="C19" s="128">
-        <v>8696</v>
+        <v>13150</v>
       </c>
       <c r="D19" s="128">
-        <v>1416</v>
+        <v>2208</v>
       </c>
       <c r="E19" s="128">
-        <v>4517</v>
+        <v>6825</v>
       </c>
       <c r="F19" s="128">
-        <v>1552</v>
+        <v>1188</v>
       </c>
       <c r="G19" s="128">
-        <v>12122</v>
+        <v>17298</v>
       </c>
       <c r="H19" s="128">
-        <v>4450</v>
+        <v>6711</v>
       </c>
       <c r="I19" s="128">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="J19" s="128">
-        <v>4370</v>
+        <v>5556</v>
       </c>
       <c r="K19" s="128">
-        <v>1767</v>
+        <v>2723</v>
       </c>
       <c r="L19" s="128">
-        <v>1476</v>
+        <v>2217</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>4059</v>
+        <v>6074</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>5650</v>
+        <v>8131</v>
       </c>
       <c r="C21" s="128">
-        <v>3295</v>
+        <v>5052</v>
       </c>
       <c r="D21" s="128">
-        <v>864</v>
+        <v>1252</v>
       </c>
       <c r="E21" s="128">
-        <v>816</v>
+        <v>1313</v>
       </c>
       <c r="F21" s="128">
-        <v>674</v>
+        <v>514</v>
       </c>
       <c r="G21" s="128">
-        <v>3420</v>
+        <v>3785</v>
       </c>
       <c r="H21" s="128">
-        <v>1210</v>
+        <v>1858</v>
       </c>
       <c r="I21" s="128">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="J21" s="128">
-        <v>1001</v>
+        <v>1059</v>
       </c>
       <c r="K21" s="128">
-        <v>443</v>
+        <v>686</v>
       </c>
       <c r="L21" s="128">
-        <v>734</v>
+        <v>136</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>2230</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>46079</v>
+        <v>65824</v>
       </c>
       <c r="C23" s="128">
-        <v>5542</v>
+        <v>8637</v>
       </c>
       <c r="D23" s="128">
-        <v>5291</v>
+        <v>8041</v>
       </c>
       <c r="E23" s="128">
-        <v>34412</v>
+        <v>47172</v>
       </c>
       <c r="F23" s="128">
-        <v>834</v>
+        <v>1973</v>
       </c>
       <c r="G23" s="128">
-        <v>40619</v>
+        <v>57319</v>
       </c>
       <c r="H23" s="128">
-        <v>3148</v>
+        <v>4756</v>
       </c>
       <c r="I23" s="128">
-        <v>1168</v>
+        <v>1831</v>
       </c>
       <c r="J23" s="128">
-        <v>32024</v>
+        <v>44248</v>
       </c>
       <c r="K23" s="128">
-        <v>1708</v>
+        <v>2595</v>
       </c>
       <c r="L23" s="128">
-        <v>2571</v>
+        <v>3889</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>5459</v>
+        <v>8505</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>942</v>
+        <v>1427</v>
       </c>
       <c r="C25" s="128">
-        <v>843</v>
+        <v>1289</v>
       </c>
       <c r="D25" s="128">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="E25" s="128">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F25" s="128">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G25" s="128">
-        <v>840</v>
+        <v>1271</v>
       </c>
       <c r="H25" s="128">
-        <v>415</v>
+        <v>626</v>
       </c>
       <c r="I25" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J25" s="128">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K25" s="128">
-        <v>162</v>
+        <v>242</v>
       </c>
       <c r="L25" s="128">
-        <v>254</v>
+        <v>390</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>102</v>
+        <v>156</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>2695</v>
+        <v>4073</v>
       </c>
       <c r="C27" s="128">
-        <v>2402</v>
+        <v>3620</v>
       </c>
       <c r="D27" s="128">
-        <v>181</v>
+        <v>278</v>
       </c>
       <c r="E27" s="128">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="F27" s="128">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="G27" s="128">
-        <v>2097</v>
+        <v>3150</v>
       </c>
       <c r="H27" s="128">
-        <v>1114</v>
+        <v>1672</v>
       </c>
       <c r="I27" s="128">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J27" s="128">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="K27" s="128">
-        <v>422</v>
+        <v>632</v>
       </c>
       <c r="L27" s="128">
-        <v>489</v>
+        <v>747</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>598</v>
+        <v>924</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>21885</v>
+        <v>31635</v>
       </c>
       <c r="C29" s="128">
-        <v>11316</v>
+        <v>17047</v>
       </c>
       <c r="D29" s="128">
-        <v>2584</v>
+        <v>3866</v>
       </c>
       <c r="E29" s="128">
-        <v>7609</v>
+        <v>9917</v>
       </c>
       <c r="F29" s="128">
-        <v>376</v>
+        <v>805</v>
       </c>
       <c r="G29" s="128">
-        <v>18107</v>
+        <v>25774</v>
       </c>
       <c r="H29" s="128">
-        <v>6488</v>
+        <v>9819</v>
       </c>
       <c r="I29" s="128">
-        <v>530</v>
+        <v>779</v>
       </c>
       <c r="J29" s="128">
-        <v>6730</v>
+        <v>8626</v>
       </c>
       <c r="K29" s="128">
-        <v>2032</v>
+        <v>3058</v>
       </c>
       <c r="L29" s="128">
-        <v>2327</v>
+        <v>3492</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>3778</v>
+        <v>5861</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>8730</v>
+        <v>13410</v>
       </c>
       <c r="C31" s="128">
-        <v>7044</v>
+        <v>10702</v>
       </c>
       <c r="D31" s="128">
-        <v>844</v>
+        <v>1347</v>
       </c>
       <c r="E31" s="128">
-        <v>632</v>
+        <v>987</v>
       </c>
       <c r="F31" s="128">
-        <v>210</v>
+        <v>374</v>
       </c>
       <c r="G31" s="128">
-        <v>6371</v>
+        <v>9620</v>
       </c>
       <c r="H31" s="128">
-        <v>4090</v>
+        <v>6183</v>
       </c>
       <c r="I31" s="128">
-        <v>89</v>
+        <v>140</v>
       </c>
       <c r="J31" s="128">
-        <v>370</v>
+        <v>464</v>
       </c>
       <c r="K31" s="128">
-        <v>1067</v>
+        <v>1612</v>
       </c>
       <c r="L31" s="128">
-        <v>754</v>
+        <v>1221</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>2360</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>3675</v>
+        <v>5495</v>
       </c>
       <c r="C33" s="128">
-        <v>3057</v>
+        <v>4621</v>
       </c>
       <c r="D33" s="128">
-        <v>426</v>
+        <v>636</v>
       </c>
       <c r="E33" s="128">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="F33" s="128">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="G33" s="128">
-        <v>2977</v>
+        <v>4397</v>
       </c>
       <c r="H33" s="128">
-        <v>1670</v>
+        <v>2510</v>
       </c>
       <c r="I33" s="128">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J33" s="128">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="K33" s="128">
-        <v>600</v>
+        <v>900</v>
       </c>
       <c r="L33" s="128">
-        <v>661</v>
+        <v>945</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>698</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>2419</v>
+        <v>3688</v>
       </c>
       <c r="C35" s="128">
-        <v>1902</v>
+        <v>2871</v>
       </c>
       <c r="D35" s="128">
-        <v>208</v>
+        <v>310</v>
       </c>
       <c r="E35" s="128">
-        <v>278</v>
+        <v>432</v>
       </c>
       <c r="F35" s="128">
-        <v>30</v>
+        <v>76</v>
       </c>
       <c r="G35" s="128">
-        <v>1742</v>
+        <v>2728</v>
       </c>
       <c r="H35" s="128">
-        <v>842</v>
+        <v>1274</v>
       </c>
       <c r="I35" s="128">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="J35" s="128">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="K35" s="128">
-        <v>587</v>
+        <v>880</v>
       </c>
       <c r="L35" s="128">
-        <v>284</v>
+        <v>505</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>676</v>
+        <v>960</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -21488,57 +21497,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -21739,831 +21748,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>2993</v>
+        <v>3577</v>
       </c>
       <c r="C11" s="116">
-        <v>935</v>
+        <v>1427</v>
       </c>
       <c r="D11" s="116">
-        <v>473</v>
+        <v>737</v>
       </c>
       <c r="E11" s="116">
-        <v>970</v>
+        <v>665</v>
       </c>
       <c r="F11" s="116">
-        <v>616</v>
+        <v>748</v>
       </c>
       <c r="G11" s="116">
-        <v>2111</v>
+        <v>2627</v>
       </c>
       <c r="H11" s="116">
-        <v>894</v>
+        <v>1363</v>
       </c>
       <c r="I11" s="116">
-        <v>16</v>
+        <v>34</v>
       </c>
       <c r="J11" s="116">
-        <v>436</v>
+        <v>63</v>
       </c>
       <c r="K11" s="116">
-        <v>342</v>
+        <v>554</v>
       </c>
       <c r="L11" s="116">
-        <v>422</v>
+        <v>612</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>882</v>
+        <v>951</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
       <c r="B13" s="141">
-        <v>197</v>
+        <v>332</v>
       </c>
       <c r="C13" s="141">
-        <v>192</v>
+        <v>301</v>
       </c>
       <c r="D13" s="141">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
         <v>1</v>
       </c>
       <c r="G13" s="141">
-        <v>132</v>
+        <v>242</v>
       </c>
       <c r="H13" s="141">
-        <v>113</v>
+        <v>179</v>
       </c>
       <c r="I13" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="L13" s="141">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>65</v>
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="141">
-        <v>3878</v>
+        <v>5599</v>
       </c>
       <c r="C15" s="141">
-        <v>1674</v>
+        <v>2692</v>
       </c>
       <c r="D15" s="141">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="E15" s="141">
-        <v>2081</v>
+        <v>2740</v>
       </c>
       <c r="F15" s="141">
+        <v>108</v>
+      </c>
+      <c r="G15" s="141">
+        <v>5549</v>
+      </c>
+      <c r="H15" s="141">
+        <v>2842</v>
+      </c>
+      <c r="I15" s="141">
+        <v>12</v>
+      </c>
+      <c r="J15" s="141">
+        <v>1467</v>
+      </c>
+      <c r="K15" s="141">
         <v>79</v>
       </c>
-      <c r="G15" s="141">
-[...13 lines deleted...]
-      </c>
       <c r="L15" s="141">
-        <v>896</v>
+        <v>1149</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>10</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="141">
-        <v>5373</v>
+        <v>6210</v>
       </c>
       <c r="C17" s="141">
-        <v>2057</v>
+        <v>3338</v>
       </c>
       <c r="D17" s="141">
-        <v>114</v>
+        <v>155</v>
       </c>
       <c r="E17" s="141">
-        <v>1041</v>
+        <v>1451</v>
       </c>
       <c r="F17" s="141">
-        <v>2162</v>
+        <v>1265</v>
       </c>
       <c r="G17" s="141">
-        <v>5361</v>
+        <v>6019</v>
       </c>
       <c r="H17" s="141">
-        <v>1417</v>
+        <v>2447</v>
       </c>
       <c r="I17" s="141">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="J17" s="141">
-        <v>2444</v>
+        <v>1689</v>
       </c>
       <c r="K17" s="141">
-        <v>128</v>
+        <v>193</v>
       </c>
       <c r="L17" s="141">
-        <v>1359</v>
+        <v>1672</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>12</v>
+        <v>191</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B19" s="141">
-        <v>1389</v>
+        <v>2035</v>
       </c>
       <c r="C19" s="141">
-        <v>831</v>
+        <v>1223</v>
       </c>
       <c r="D19" s="141">
-        <v>157</v>
+        <v>245</v>
       </c>
       <c r="E19" s="141">
-        <v>340</v>
+        <v>483</v>
       </c>
       <c r="F19" s="141">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="G19" s="141">
-        <v>1061</v>
+        <v>1576</v>
       </c>
       <c r="H19" s="141">
-        <v>454</v>
+        <v>651</v>
       </c>
       <c r="I19" s="141">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
       <c r="K19" s="141">
-        <v>196</v>
+        <v>312</v>
       </c>
       <c r="L19" s="141">
-        <v>395</v>
+        <v>589</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>328</v>
+        <v>460</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B21" s="141">
-        <v>4253</v>
+        <v>5469</v>
       </c>
       <c r="C21" s="141">
-        <v>1428</v>
+        <v>2269</v>
       </c>
       <c r="D21" s="141">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="E21" s="141">
-        <v>1803</v>
+        <v>1541</v>
       </c>
       <c r="F21" s="141">
-        <v>958</v>
+        <v>1572</v>
       </c>
       <c r="G21" s="141">
-        <v>4475</v>
+        <v>5373</v>
       </c>
       <c r="H21" s="141">
-        <v>2214</v>
+        <v>3569</v>
       </c>
       <c r="I21" s="141">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J21" s="141">
-        <v>1443</v>
+        <v>1131</v>
       </c>
       <c r="K21" s="141">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="L21" s="141">
-        <v>748</v>
+        <v>570</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>-222</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="141">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="C23" s="141">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D23" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E23" s="143">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>75</v>
+        <v>112</v>
       </c>
       <c r="G23" s="141">
-        <v>88</v>
+        <v>125</v>
       </c>
       <c r="H23" s="141">
         <v>1</v>
       </c>
       <c r="I23" s="141">
         <v>0</v>
       </c>
       <c r="J23" s="143">
         <v>0</v>
       </c>
       <c r="K23" s="141">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="L23" s="141">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-9</v>
+        <v>-5</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="141">
-        <v>10031</v>
+        <v>14897</v>
       </c>
       <c r="C25" s="141">
-        <v>1961</v>
+        <v>3170</v>
       </c>
       <c r="D25" s="141">
-        <v>86</v>
+        <v>149</v>
       </c>
       <c r="E25" s="141">
-        <v>7984</v>
+        <v>11579</v>
       </c>
       <c r="F25" s="141">
         <v>0</v>
       </c>
       <c r="G25" s="141">
-        <v>8875</v>
+        <v>13242</v>
       </c>
       <c r="H25" s="141">
-        <v>1158</v>
+        <v>1827</v>
       </c>
       <c r="I25" s="141">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="J25" s="141">
-        <v>7256</v>
+        <v>10808</v>
       </c>
       <c r="K25" s="141">
-        <v>106</v>
+        <v>249</v>
       </c>
       <c r="L25" s="141">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>1156</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
       <c r="B27" s="141">
-        <v>3514</v>
+        <v>5306</v>
       </c>
       <c r="C27" s="141">
-        <v>2290</v>
+        <v>3378</v>
       </c>
       <c r="D27" s="141">
-        <v>138</v>
+        <v>170</v>
       </c>
       <c r="E27" s="141">
-        <v>846</v>
+        <v>881</v>
       </c>
       <c r="F27" s="141">
-        <v>239</v>
+        <v>878</v>
       </c>
       <c r="G27" s="141">
-        <v>2176</v>
+        <v>3661</v>
       </c>
       <c r="H27" s="141">
-        <v>1666</v>
+        <v>2327</v>
       </c>
       <c r="I27" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="J27" s="141">
-        <v>779</v>
+        <v>1423</v>
       </c>
       <c r="K27" s="141">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="L27" s="141">
-        <v>-350</v>
+        <v>-284</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>1337</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="141">
-        <v>755</v>
+        <v>1183</v>
       </c>
       <c r="C29" s="141">
-        <v>755</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1173</v>
+      </c>
+      <c r="D29" s="141">
+        <v>9</v>
       </c>
       <c r="E29" s="141">
         <v>0</v>
       </c>
       <c r="F29" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G29" s="141">
-        <v>863</v>
+        <v>1292</v>
       </c>
       <c r="H29" s="141">
-        <v>653</v>
+        <v>1016</v>
       </c>
       <c r="I29" s="141">
         <v>0</v>
       </c>
       <c r="J29" s="143">
         <v>0</v>
       </c>
       <c r="K29" s="141">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="L29" s="141">
-        <v>200</v>
+        <v>263</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>-107</v>
+        <v>-109</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="141">
-        <v>1053</v>
+        <v>1645</v>
       </c>
       <c r="C31" s="141">
-        <v>850</v>
+        <v>1354</v>
       </c>
       <c r="D31" s="141">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="141">
-        <v>114</v>
+        <v>171</v>
       </c>
       <c r="G31" s="141">
-        <v>1122</v>
+        <v>1665</v>
       </c>
       <c r="H31" s="141">
-        <v>779</v>
+        <v>1231</v>
       </c>
       <c r="I31" s="141">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="141">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="L31" s="141">
-        <v>324</v>
+        <v>404</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>-69</v>
+        <v>-20</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
       <c r="B33" s="141">
-        <v>1798</v>
+        <v>3126</v>
       </c>
       <c r="C33" s="141">
-        <v>1664</v>
+        <v>2497</v>
       </c>
       <c r="D33" s="141">
+        <v>66</v>
+      </c>
+      <c r="E33" s="143">
+        <v>0</v>
+      </c>
+      <c r="F33" s="141">
+        <v>563</v>
+      </c>
+      <c r="G33" s="141">
+        <v>2973</v>
+      </c>
+      <c r="H33" s="141">
+        <v>2193</v>
+      </c>
+      <c r="I33" s="141">
+        <v>2</v>
+      </c>
+      <c r="J33" s="141">
+        <v>431</v>
+      </c>
+      <c r="K33" s="141">
         <v>45</v>
       </c>
-      <c r="E33" s="141">
-[...19 lines deleted...]
-      </c>
       <c r="L33" s="141">
-        <v>365</v>
+        <v>301</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>-92</v>
+        <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
       <c r="B35" s="141">
-        <v>1871</v>
+        <v>2858</v>
       </c>
       <c r="C35" s="141">
-        <v>956</v>
+        <v>1489</v>
       </c>
       <c r="D35" s="141">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="E35" s="141">
-        <v>213</v>
+        <v>368</v>
       </c>
       <c r="F35" s="141">
-        <v>688</v>
+        <v>974</v>
       </c>
       <c r="G35" s="141">
-        <v>1798</v>
+        <v>2758</v>
       </c>
       <c r="H35" s="141">
-        <v>1497</v>
+        <v>2257</v>
       </c>
       <c r="I35" s="141">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="J35" s="141">
-        <v>42</v>
+        <v>152</v>
       </c>
       <c r="K35" s="141">
-        <v>113</v>
+        <v>170</v>
       </c>
       <c r="L35" s="141">
-        <v>138</v>
+        <v>168</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>74</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -22891,57 +22900,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -23142,211 +23151,211 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>1280</v>
+        <v>1780</v>
       </c>
       <c r="C11" s="116">
-        <v>260</v>
+        <v>391</v>
       </c>
       <c r="D11" s="116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E11" s="116">
-        <v>637</v>
+        <v>979</v>
       </c>
       <c r="F11" s="116">
-        <v>380</v>
+        <v>407</v>
       </c>
       <c r="G11" s="116">
-        <v>1257</v>
+        <v>1685</v>
       </c>
       <c r="H11" s="116">
-        <v>295</v>
+        <v>428</v>
       </c>
       <c r="I11" s="116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J11" s="116">
-        <v>831</v>
+        <v>1026</v>
       </c>
       <c r="K11" s="116">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="L11" s="116">
-        <v>90</v>
+        <v>169</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>23</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
       <c r="B13" s="141">
-        <v>177</v>
+        <v>279</v>
       </c>
       <c r="C13" s="141">
-        <v>157</v>
+        <v>241</v>
       </c>
       <c r="D13" s="141">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G13" s="141">
-        <v>136</v>
+        <v>207</v>
       </c>
       <c r="H13" s="141">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="I13" s="141">
         <v>0</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="L13" s="141">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>41</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
       <c r="B15" s="141">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C15" s="141">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="D15" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E15" s="143">
         <v>0</v>
       </c>
       <c r="F15" s="141">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="G15" s="141">
+        <v>32</v>
+      </c>
+      <c r="H15" s="141">
+        <v>25</v>
+      </c>
+      <c r="I15" s="141">
+        <v>0</v>
+      </c>
+      <c r="J15" s="143">
+        <v>0</v>
+      </c>
+      <c r="K15" s="141">
+        <v>3</v>
+      </c>
+      <c r="L15" s="141">
+        <v>4</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
         <v>19</v>
-      </c>
-[...19 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -23992,57 +24001,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -24243,459 +24252,459 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>21129</v>
+        <v>31202</v>
       </c>
       <c r="C11" s="117">
-        <v>14039</v>
+        <v>20766</v>
       </c>
       <c r="D11" s="117">
-        <v>672</v>
+        <v>1057</v>
       </c>
       <c r="E11" s="117">
-        <v>1910</v>
+        <v>4386</v>
       </c>
       <c r="F11" s="117">
-        <v>4508</v>
+        <v>4992</v>
       </c>
       <c r="G11" s="117">
-        <v>18298</v>
+        <v>27025</v>
       </c>
       <c r="H11" s="117">
-        <v>14796</v>
+        <v>20993</v>
       </c>
       <c r="I11" s="117">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="J11" s="117">
-        <v>1258</v>
+        <v>2204</v>
       </c>
       <c r="K11" s="117">
-        <v>380</v>
+        <v>551</v>
       </c>
       <c r="L11" s="117">
-        <v>1843</v>
+        <v>3242</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>2831</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="141">
-        <v>2676</v>
+        <v>4348</v>
       </c>
       <c r="C13" s="141">
-        <v>1710</v>
+        <v>3122</v>
       </c>
       <c r="D13" s="141">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>962</v>
+        <v>1206</v>
       </c>
       <c r="G13" s="141">
-        <v>2573</v>
+        <v>4220</v>
       </c>
       <c r="H13" s="141">
-        <v>2555</v>
+        <v>4157</v>
       </c>
       <c r="I13" s="141">
         <v>0</v>
       </c>
       <c r="J13" s="141">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="L13" s="141">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>102</v>
+        <v>128</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="141">
-        <v>118</v>
+        <v>173</v>
       </c>
       <c r="C15" s="141">
-        <v>111</v>
+        <v>166</v>
       </c>
       <c r="D15" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E15" s="141">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F15" s="141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G15" s="141">
-        <v>33</v>
+        <v>81</v>
       </c>
       <c r="H15" s="141">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="I15" s="143">
         <v>0</v>
       </c>
       <c r="J15" s="141">
         <v>5</v>
       </c>
       <c r="K15" s="141">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="L15" s="141">
-        <v>-4</v>
+        <v>33</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="141">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C17" s="141">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D17" s="141">
         <v>0</v>
       </c>
       <c r="E17" s="143">
         <v>0</v>
       </c>
       <c r="F17" s="141">
         <v>0</v>
       </c>
       <c r="G17" s="141">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="H17" s="141">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="I17" s="141">
         <v>0</v>
       </c>
       <c r="J17" s="143">
         <v>0</v>
       </c>
       <c r="K17" s="141">
         <v>0</v>
       </c>
       <c r="L17" s="141">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="141">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="C19" s="141">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="D19" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E19" s="143">
         <v>0</v>
       </c>
       <c r="F19" s="141">
         <v>0</v>
       </c>
       <c r="G19" s="141">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H19" s="141">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="I19" s="143">
         <v>0</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
       <c r="K19" s="143">
         <v>0</v>
       </c>
       <c r="L19" s="141">
-        <v>0</v>
+        <v>-8</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="141">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="C21" s="143">
         <v>0</v>
       </c>
       <c r="D21" s="141">
         <v>0</v>
       </c>
       <c r="E21" s="143">
         <v>0</v>
       </c>
       <c r="F21" s="141">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>19</v>
+      </c>
+      <c r="G21" s="143">
+        <v>0</v>
       </c>
       <c r="H21" s="143">
         <v>0</v>
       </c>
       <c r="I21" s="143">
         <v>0</v>
       </c>
       <c r="J21" s="143">
         <v>0</v>
       </c>
       <c r="K21" s="143">
         <v>0</v>
       </c>
-      <c r="L21" s="141">
-        <v>20</v>
+      <c r="L21" s="143">
+        <v>0</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>-15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="141">
-        <v>176</v>
+        <v>267</v>
       </c>
       <c r="C23" s="141">
-        <v>171</v>
+        <v>264</v>
       </c>
       <c r="D23" s="141">
         <v>1</v>
       </c>
       <c r="E23" s="141">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="F23" s="141">
         <v>1</v>
       </c>
       <c r="G23" s="141">
-        <v>162</v>
+        <v>243</v>
       </c>
       <c r="H23" s="141">
-        <v>120</v>
+        <v>190</v>
       </c>
       <c r="I23" s="143">
         <v>0</v>
       </c>
       <c r="J23" s="143">
         <v>0</v>
       </c>
       <c r="K23" s="143">
         <v>0</v>
       </c>
       <c r="L23" s="141">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="143">
@@ -24739,335 +24748,335 @@
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
       <c r="B27" s="141">
-        <v>707</v>
+        <v>1054</v>
       </c>
       <c r="C27" s="141">
-        <v>625</v>
+        <v>919</v>
       </c>
       <c r="D27" s="143">
         <v>0</v>
       </c>
       <c r="E27" s="141">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="F27" s="141">
         <v>0</v>
       </c>
       <c r="G27" s="141">
-        <v>716</v>
+        <v>1062</v>
       </c>
       <c r="H27" s="141">
-        <v>619</v>
+        <v>910</v>
       </c>
       <c r="I27" s="143">
         <v>0</v>
       </c>
       <c r="J27" s="141">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="K27" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L27" s="141">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>-9</v>
+        <v>-8</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="141">
-        <v>2186</v>
+        <v>3010</v>
       </c>
       <c r="C29" s="141">
         <v>0</v>
       </c>
       <c r="D29" s="141">
         <v>0</v>
       </c>
       <c r="E29" s="141">
-        <v>427</v>
+        <v>493</v>
       </c>
       <c r="F29" s="141">
-        <v>1758</v>
+        <v>2517</v>
       </c>
       <c r="G29" s="141">
-        <v>1383</v>
+        <v>2043</v>
       </c>
       <c r="H29" s="141">
-        <v>1378</v>
+        <v>1836</v>
       </c>
       <c r="I29" s="143">
         <v>0</v>
       </c>
       <c r="J29" s="141">
-        <v>5</v>
+        <v>207</v>
       </c>
       <c r="K29" s="143">
         <v>0</v>
       </c>
       <c r="L29" s="149">
         <v>0</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>803</v>
+        <v>967</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
       <c r="B31" s="141">
-        <v>152</v>
+        <v>231</v>
       </c>
       <c r="C31" s="141">
-        <v>146</v>
+        <v>222</v>
       </c>
       <c r="D31" s="141">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="141">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>83</v>
+        <v>145</v>
       </c>
       <c r="H31" s="141">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="I31" s="141">
         <v>0</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="141">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="L31" s="141">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>69</v>
+        <v>86</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="141">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="C33" s="141">
+        <v>19</v>
+      </c>
+      <c r="D33" s="141">
+        <v>0</v>
+      </c>
+      <c r="E33" s="141">
+        <v>17</v>
+      </c>
+      <c r="F33" s="141">
+        <v>11</v>
+      </c>
+      <c r="G33" s="141">
+        <v>33</v>
+      </c>
+      <c r="H33" s="141">
+        <v>2</v>
+      </c>
+      <c r="I33" s="143">
+        <v>0</v>
+      </c>
+      <c r="J33" s="143">
+        <v>0</v>
+      </c>
+      <c r="K33" s="143">
+        <v>0</v>
+      </c>
+      <c r="L33" s="141">
+        <v>31</v>
+      </c>
+      <c r="M33" s="143">
+        <v>0</v>
+      </c>
+      <c r="N33" s="145">
         <v>13</v>
-      </c>
-[...31 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B35" s="141">
+        <v>830</v>
+      </c>
+      <c r="C35" s="141">
+        <v>750</v>
+      </c>
+      <c r="D35" s="141">
+        <v>23</v>
+      </c>
+      <c r="E35" s="141">
+        <v>23</v>
+      </c>
+      <c r="F35" s="141">
+        <v>35</v>
+      </c>
+      <c r="G35" s="141">
         <v>509</v>
       </c>
-      <c r="C35" s="141">
-[...13 lines deleted...]
-      </c>
       <c r="H35" s="141">
-        <v>261</v>
+        <v>462</v>
       </c>
       <c r="I35" s="143">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="K35" s="141">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="L35" s="141">
-        <v>-5</v>
+        <v>8</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>219</v>
+        <v>322</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -25396,57 +25405,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -25647,397 +25656,397 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>1084</v>
+        <v>2579</v>
       </c>
       <c r="C11" s="116">
-        <v>610</v>
+        <v>883</v>
       </c>
       <c r="D11" s="116">
-        <v>346</v>
+        <v>551</v>
       </c>
       <c r="E11" s="116">
-        <v>125</v>
+        <v>1116</v>
       </c>
       <c r="F11" s="116">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="G11" s="116">
-        <v>546</v>
+        <v>1528</v>
       </c>
       <c r="H11" s="116">
-        <v>422</v>
+        <v>608</v>
       </c>
       <c r="I11" s="116">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="J11" s="116">
-        <v>7</v>
+        <v>754</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="116">
-        <v>105</v>
+        <v>149</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>538</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
       <c r="B13" s="141">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="C13" s="141">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="D13" s="141">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
         <v>0</v>
       </c>
       <c r="G13" s="141">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="H13" s="141">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="I13" s="143">
         <v>0</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="143">
         <v>0</v>
       </c>
       <c r="L13" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="141">
-        <v>1050</v>
+        <v>1386</v>
       </c>
       <c r="C15" s="141">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="D15" s="141">
         <v>1</v>
       </c>
       <c r="E15" s="141">
-        <v>55</v>
+        <v>1136</v>
       </c>
       <c r="F15" s="141">
-        <v>892</v>
+        <v>122</v>
       </c>
       <c r="G15" s="141">
-        <v>814</v>
+        <v>1120</v>
       </c>
       <c r="H15" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="I15" s="141">
         <v>0</v>
       </c>
       <c r="J15" s="141">
-        <v>788</v>
+        <v>675</v>
       </c>
       <c r="K15" s="141">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L15" s="141">
-        <v>8</v>
+        <v>422</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>236</v>
+        <v>266</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="141">
-        <v>1203</v>
+        <v>1612</v>
       </c>
       <c r="C17" s="141">
-        <v>92</v>
+        <v>239</v>
       </c>
       <c r="D17" s="141">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="E17" s="141">
-        <v>312</v>
+        <v>381</v>
       </c>
       <c r="F17" s="141">
-        <v>771</v>
+        <v>953</v>
       </c>
       <c r="G17" s="141">
-        <v>1166</v>
+        <v>1546</v>
       </c>
       <c r="H17" s="141">
-        <v>837</v>
+        <v>1132</v>
       </c>
       <c r="I17" s="141">
         <v>0</v>
       </c>
       <c r="J17" s="141">
-        <v>313</v>
+        <v>376</v>
       </c>
       <c r="K17" s="143">
         <v>0</v>
       </c>
       <c r="L17" s="141">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>38</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B19" s="141">
-        <v>1785</v>
+        <v>2570</v>
       </c>
       <c r="C19" s="141">
-        <v>746</v>
+        <v>1134</v>
       </c>
       <c r="D19" s="141">
-        <v>257</v>
+        <v>386</v>
       </c>
       <c r="E19" s="141">
-        <v>783</v>
+        <v>1050</v>
       </c>
       <c r="F19" s="141">
         <v>0</v>
       </c>
       <c r="G19" s="141">
-        <v>1310</v>
+        <v>1930</v>
       </c>
       <c r="H19" s="141">
-        <v>614</v>
+        <v>935</v>
       </c>
       <c r="I19" s="141">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="J19" s="141">
         <v>0</v>
       </c>
       <c r="K19" s="141">
-        <v>248</v>
+        <v>366</v>
       </c>
       <c r="L19" s="141">
-        <v>438</v>
+        <v>613</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>475</v>
+        <v>640</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B21" s="141">
-        <v>2459</v>
+        <v>3829</v>
       </c>
       <c r="C21" s="141">
-        <v>2480</v>
+        <v>3852</v>
       </c>
       <c r="D21" s="141">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E21" s="141">
-        <v>-28</v>
+        <v>-27</v>
       </c>
       <c r="F21" s="141">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="G21" s="141">
-        <v>2340</v>
+        <v>3580</v>
       </c>
       <c r="H21" s="141">
-        <v>1433</v>
-[...1 lines deleted...]
-      <c r="I21" s="141">
+        <v>2054</v>
+      </c>
+      <c r="I21" s="149">
         <v>0</v>
       </c>
       <c r="J21" s="141">
         <v>-28</v>
       </c>
       <c r="K21" s="143">
         <v>0</v>
       </c>
       <c r="L21" s="141">
-        <v>934</v>
+        <v>1554</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>120</v>
+        <v>249</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="141">
@@ -26081,273 +26090,273 @@
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="141">
-        <v>1913</v>
+        <v>2614</v>
       </c>
       <c r="C25" s="141">
-        <v>1830</v>
+        <v>2504</v>
       </c>
       <c r="D25" s="141">
         <v>0</v>
       </c>
       <c r="E25" s="141">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="F25" s="141">
-        <v>76</v>
+        <v>97</v>
       </c>
       <c r="G25" s="141">
-        <v>1853</v>
+        <v>2517</v>
       </c>
       <c r="H25" s="141">
-        <v>1832</v>
-[...1 lines deleted...]
-      <c r="I25" s="143">
+        <v>2485</v>
+      </c>
+      <c r="I25" s="141">
         <v>0</v>
       </c>
       <c r="J25" s="141">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="K25" s="141">
         <v>4</v>
       </c>
       <c r="L25" s="141">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>60</v>
+        <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
       <c r="B27" s="141">
-        <v>4309</v>
+        <v>5648</v>
       </c>
       <c r="C27" s="141">
-        <v>4306</v>
+        <v>5644</v>
       </c>
       <c r="D27" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E27" s="143">
         <v>0</v>
       </c>
       <c r="F27" s="141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G27" s="141">
-        <v>4435</v>
+        <v>5793</v>
       </c>
       <c r="H27" s="141">
-        <v>4388</v>
+        <v>5744</v>
       </c>
       <c r="I27" s="143">
         <v>0</v>
       </c>
-      <c r="J27" s="141">
+      <c r="J27" s="143">
         <v>0</v>
       </c>
       <c r="K27" s="141">
         <v>27</v>
       </c>
       <c r="L27" s="141">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>-126</v>
+        <v>-145</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="141">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="C29" s="141">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="D29" s="143">
         <v>0</v>
       </c>
       <c r="E29" s="143">
         <v>0</v>
       </c>
       <c r="F29" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G29" s="141">
-        <v>-48</v>
+        <v>-90</v>
       </c>
       <c r="H29" s="141">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I29" s="141">
         <v>0</v>
       </c>
       <c r="J29" s="143">
         <v>0</v>
       </c>
-      <c r="K29" s="143">
-        <v>0</v>
+      <c r="K29" s="141">
+        <v>2</v>
       </c>
       <c r="L29" s="141">
-        <v>-66</v>
+        <v>-118</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>79</v>
+        <v>135</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="141">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="C31" s="141">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="D31" s="143">
         <v>0</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="H31" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="I31" s="143">
         <v>0</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="143">
         <v>0</v>
       </c>
       <c r="L31" s="141">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
       <c r="B33" s="143">
@@ -26391,87 +26400,87 @@
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
       <c r="B35" s="141">
-        <v>434</v>
+        <v>582</v>
       </c>
       <c r="C35" s="141">
-        <v>392</v>
+        <v>534</v>
       </c>
       <c r="D35" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E35" s="141">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="F35" s="143">
         <v>0</v>
       </c>
       <c r="G35" s="141">
-        <v>405</v>
+        <v>488</v>
       </c>
       <c r="H35" s="141">
-        <v>128</v>
+        <v>172</v>
       </c>
       <c r="I35" s="141">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="K35" s="141">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="L35" s="141">
-        <v>206</v>
+        <v>234</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>29</v>
+        <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -26800,57 +26809,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -27175,87 +27184,87 @@
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
       <c r="B15" s="141">
-        <v>80</v>
+        <v>122</v>
       </c>
       <c r="C15" s="141">
-        <v>78</v>
+        <v>120</v>
       </c>
       <c r="D15" s="141">
         <v>2</v>
       </c>
       <c r="E15" s="143">
         <v>0</v>
       </c>
       <c r="F15" s="143">
         <v>0</v>
       </c>
       <c r="G15" s="141">
-        <v>83</v>
+        <v>121</v>
       </c>
       <c r="H15" s="141">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="I15" s="141">
         <v>0</v>
       </c>
       <c r="J15" s="143">
         <v>0</v>
       </c>
       <c r="K15" s="141">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="L15" s="141">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>-3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -27902,57 +27911,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -28153,273 +28162,273 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>21003</v>
+        <v>28120</v>
       </c>
       <c r="C11" s="117">
-        <v>11901</v>
+        <v>18382</v>
       </c>
       <c r="D11" s="117">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="E11" s="117">
-        <v>4154</v>
+        <v>6235</v>
       </c>
       <c r="F11" s="117">
-        <v>4888</v>
+        <v>3407</v>
       </c>
       <c r="G11" s="117">
-        <v>20087</v>
+        <v>27125</v>
       </c>
       <c r="H11" s="117">
-        <v>11215</v>
+        <v>16917</v>
       </c>
       <c r="I11" s="117">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="J11" s="117">
-        <v>8224</v>
+        <v>8731</v>
       </c>
       <c r="K11" s="117">
-        <v>207</v>
+        <v>307</v>
       </c>
       <c r="L11" s="117">
-        <v>398</v>
+        <v>1098</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>917</v>
+        <v>995</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="141">
-        <v>5217</v>
+        <v>8027</v>
       </c>
       <c r="C13" s="141">
-        <v>4804</v>
+        <v>7412</v>
       </c>
       <c r="D13" s="141">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="E13" s="141">
-        <v>344</v>
+        <v>501</v>
       </c>
       <c r="F13" s="141">
-        <v>21</v>
+        <v>42</v>
       </c>
       <c r="G13" s="141">
-        <v>5102</v>
+        <v>7941</v>
       </c>
       <c r="H13" s="141">
-        <v>4531</v>
+        <v>6926</v>
       </c>
       <c r="I13" s="141">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="J13" s="141">
-        <v>146</v>
+        <v>308</v>
       </c>
       <c r="K13" s="141">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="L13" s="141">
-        <v>301</v>
+        <v>511</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>114</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="141">
-        <v>4843</v>
+        <v>5853</v>
       </c>
       <c r="C15" s="141">
-        <v>2202</v>
+        <v>3047</v>
       </c>
       <c r="D15" s="141">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E15" s="141">
-        <v>1629</v>
+        <v>2576</v>
       </c>
       <c r="F15" s="141">
-        <v>1011</v>
+        <v>227</v>
       </c>
       <c r="G15" s="141">
-        <v>4811</v>
+        <v>5611</v>
       </c>
       <c r="H15" s="141">
-        <v>2190</v>
+        <v>2979</v>
       </c>
       <c r="I15" s="141">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J15" s="141">
-        <v>2521</v>
+        <v>2577</v>
       </c>
       <c r="K15" s="141">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="L15" s="141">
-        <v>61</v>
+        <v>-1</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>33</v>
+        <v>242</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="141">
-        <v>10943</v>
+        <v>14240</v>
       </c>
       <c r="C17" s="141">
-        <v>4894</v>
+        <v>7924</v>
       </c>
       <c r="D17" s="141">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E17" s="141">
-        <v>2180</v>
+        <v>3158</v>
       </c>
       <c r="F17" s="141">
-        <v>3856</v>
+        <v>3138</v>
       </c>
       <c r="G17" s="141">
-        <v>10174</v>
+        <v>13573</v>
       </c>
       <c r="H17" s="141">
-        <v>4494</v>
+        <v>7012</v>
       </c>
       <c r="I17" s="141">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="J17" s="141">
-        <v>5558</v>
+        <v>5846</v>
       </c>
       <c r="K17" s="141">
-        <v>70</v>
+        <v>106</v>
       </c>
       <c r="L17" s="141">
-        <v>37</v>
+        <v>589</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>770</v>
+        <v>667</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33"/>
       <c r="B19" s="71"/>
       <c r="C19" s="71"/>
       <c r="D19" s="71"/>
@@ -29048,57 +29057,57 @@
         <v>70</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
     </row>
     <row r="4" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="37"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
@@ -29320,631 +29329,631 @@
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17" ht="12.6" customHeight="1">
       <c r="A11" s="151" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="155">
-        <v>13900</v>
+        <v>21590</v>
       </c>
       <c r="C11" s="155">
-        <v>8667</v>
+        <v>13246</v>
       </c>
       <c r="D11" s="155">
-        <v>2153</v>
+        <v>3666</v>
       </c>
       <c r="E11" s="155">
-        <v>2464</v>
+        <v>3636</v>
       </c>
       <c r="F11" s="155">
-        <v>615</v>
+        <v>1042</v>
       </c>
       <c r="G11" s="155">
-        <v>8879</v>
+        <v>13316</v>
       </c>
       <c r="H11" s="155">
-        <v>6198</v>
+        <v>9396</v>
       </c>
       <c r="I11" s="155">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J11" s="155">
-        <v>870</v>
+        <v>1447</v>
       </c>
       <c r="K11" s="155">
-        <v>812</v>
+        <v>1362</v>
       </c>
       <c r="L11" s="155">
-        <v>971</v>
+        <v>1086</v>
       </c>
       <c r="M11" s="159">
         <v>0</v>
       </c>
       <c r="N11" s="163">
-        <v>5021</v>
+        <v>8274</v>
       </c>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
     </row>
     <row r="12" spans="1:17" ht="11.1" customHeight="1">
       <c r="A12" s="166" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="76"/>
       <c r="C12" s="76"/>
       <c r="D12" s="76"/>
       <c r="E12" s="76"/>
       <c r="F12" s="76"/>
       <c r="G12" s="76"/>
       <c r="H12" s="76"/>
       <c r="I12" s="76"/>
       <c r="J12" s="76"/>
       <c r="K12" s="76"/>
       <c r="L12" s="76"/>
       <c r="M12" s="78"/>
       <c r="N12" s="80"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
     </row>
     <row r="13" spans="1:17" ht="12.6" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="169">
-        <v>3693</v>
+        <v>5564</v>
       </c>
       <c r="C13" s="169">
-        <v>2520</v>
+        <v>3847</v>
       </c>
       <c r="D13" s="169">
-        <v>537</v>
+        <v>821</v>
       </c>
       <c r="E13" s="169">
-        <v>433</v>
+        <v>519</v>
       </c>
       <c r="F13" s="169">
-        <v>203</v>
+        <v>377</v>
       </c>
       <c r="G13" s="169">
-        <v>2292</v>
+        <v>3315</v>
       </c>
       <c r="H13" s="169">
-        <v>1673</v>
+        <v>2538</v>
       </c>
       <c r="I13" s="169">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J13" s="169">
-        <v>65</v>
+        <v>161</v>
       </c>
       <c r="K13" s="169">
-        <v>199</v>
+        <v>304</v>
       </c>
       <c r="L13" s="169">
-        <v>352</v>
+        <v>307</v>
       </c>
       <c r="M13" s="172">
         <v>0</v>
       </c>
       <c r="N13" s="175">
-        <v>1401</v>
+        <v>2249</v>
       </c>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
     </row>
     <row r="14" spans="1:17" ht="11.1" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="82"/>
       <c r="C14" s="82"/>
       <c r="D14" s="82"/>
       <c r="E14" s="82"/>
       <c r="F14" s="82"/>
       <c r="G14" s="82"/>
       <c r="H14" s="82"/>
       <c r="I14" s="82"/>
       <c r="J14" s="82"/>
       <c r="K14" s="82"/>
       <c r="L14" s="82"/>
       <c r="M14" s="84"/>
       <c r="N14" s="86"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
     </row>
     <row r="15" spans="1:17" ht="12.6" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="169">
-        <v>2807</v>
+        <v>4308</v>
       </c>
       <c r="C15" s="169">
-        <v>1683</v>
+        <v>2551</v>
       </c>
       <c r="D15" s="169">
-        <v>638</v>
+        <v>1064</v>
       </c>
       <c r="E15" s="169">
-        <v>317</v>
+        <v>449</v>
       </c>
       <c r="F15" s="169">
+        <v>244</v>
+      </c>
+      <c r="G15" s="169">
+        <v>2560</v>
+      </c>
+      <c r="H15" s="169">
+        <v>1885</v>
+      </c>
+      <c r="I15" s="169">
+        <v>-3</v>
+      </c>
+      <c r="J15" s="169">
         <v>170</v>
       </c>
-      <c r="G15" s="169">
-[...10 lines deleted...]
-      </c>
       <c r="K15" s="169">
-        <v>167</v>
+        <v>282</v>
       </c>
       <c r="L15" s="169">
-        <v>200</v>
+        <v>226</v>
       </c>
       <c r="M15" s="172">
         <v>0</v>
       </c>
       <c r="N15" s="175">
-        <v>1126</v>
+        <v>1748</v>
       </c>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
     </row>
     <row r="16" spans="1:17" ht="11.1" customHeight="1">
       <c r="A16" s="165" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="82"/>
       <c r="C16" s="82"/>
       <c r="D16" s="82"/>
       <c r="E16" s="82"/>
       <c r="F16" s="82"/>
       <c r="G16" s="82"/>
       <c r="H16" s="82"/>
       <c r="I16" s="82"/>
       <c r="J16" s="82"/>
       <c r="K16" s="82"/>
       <c r="L16" s="82"/>
       <c r="M16" s="84"/>
       <c r="N16" s="86"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
     </row>
     <row r="17" spans="1:17" ht="12.6" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="169">
-        <v>3546</v>
+        <v>5478</v>
       </c>
       <c r="C17" s="169">
-        <v>1910</v>
+        <v>2941</v>
       </c>
       <c r="D17" s="169">
-        <v>523</v>
+        <v>892</v>
       </c>
       <c r="E17" s="169">
-        <v>972</v>
+        <v>1386</v>
       </c>
       <c r="F17" s="169">
-        <v>141</v>
+        <v>260</v>
       </c>
       <c r="G17" s="169">
-        <v>2360</v>
+        <v>3552</v>
       </c>
       <c r="H17" s="169">
-        <v>1440</v>
+        <v>2191</v>
       </c>
       <c r="I17" s="169">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J17" s="169">
-        <v>622</v>
+        <v>884</v>
       </c>
       <c r="K17" s="169">
-        <v>160</v>
+        <v>274</v>
       </c>
       <c r="L17" s="169">
-        <v>134</v>
+        <v>199</v>
       </c>
       <c r="M17" s="172">
         <v>0</v>
       </c>
       <c r="N17" s="175">
-        <v>1185</v>
+        <v>1926</v>
       </c>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
     </row>
     <row r="18" spans="1:17" ht="11.1" customHeight="1">
       <c r="A18" s="165" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="82"/>
       <c r="C18" s="82"/>
       <c r="D18" s="82"/>
       <c r="E18" s="82"/>
       <c r="F18" s="82"/>
       <c r="G18" s="82"/>
       <c r="H18" s="82"/>
       <c r="I18" s="82"/>
       <c r="J18" s="82"/>
       <c r="K18" s="82"/>
       <c r="L18" s="82"/>
       <c r="M18" s="84"/>
       <c r="N18" s="86"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
     </row>
     <row r="19" spans="1:17" ht="12.6" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>273</v>
       </c>
       <c r="B19" s="169">
-        <v>1082</v>
+        <v>1642</v>
       </c>
       <c r="C19" s="169">
-        <v>580</v>
+        <v>876</v>
       </c>
       <c r="D19" s="169">
-        <v>88</v>
+        <v>189</v>
       </c>
       <c r="E19" s="169">
-        <v>400</v>
+        <v>560</v>
       </c>
       <c r="F19" s="169">
+        <v>16</v>
+      </c>
+      <c r="G19" s="169">
+        <v>1086</v>
+      </c>
+      <c r="H19" s="169">
+        <v>628</v>
+      </c>
+      <c r="I19" s="169">
         <v>14</v>
       </c>
-      <c r="G19" s="169">
-[...7 lines deleted...]
-      </c>
       <c r="J19" s="169">
-        <v>69</v>
+        <v>130</v>
       </c>
       <c r="K19" s="169">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="L19" s="169">
-        <v>182</v>
+        <v>210</v>
       </c>
       <c r="M19" s="172">
         <v>0</v>
       </c>
       <c r="N19" s="175">
-        <v>331</v>
+        <v>556</v>
       </c>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
     </row>
     <row r="20" spans="1:17" ht="11.1" customHeight="1">
       <c r="A20" s="165" t="s">
         <v>274</v>
       </c>
       <c r="B20" s="82"/>
       <c r="C20" s="82"/>
       <c r="D20" s="82"/>
       <c r="E20" s="82"/>
       <c r="F20" s="82"/>
       <c r="G20" s="82"/>
       <c r="H20" s="82"/>
       <c r="I20" s="82"/>
       <c r="J20" s="82"/>
       <c r="K20" s="82"/>
       <c r="L20" s="82"/>
       <c r="M20" s="84"/>
       <c r="N20" s="86"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
     </row>
     <row r="21" spans="1:17" ht="12.6" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>275</v>
       </c>
       <c r="B21" s="169">
-        <v>633</v>
+        <v>1003</v>
       </c>
       <c r="C21" s="169">
-        <v>477</v>
+        <v>730</v>
       </c>
       <c r="D21" s="169">
-        <v>95</v>
+        <v>149</v>
       </c>
       <c r="E21" s="169">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="F21" s="169">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="G21" s="169">
-        <v>444</v>
+        <v>666</v>
       </c>
       <c r="H21" s="169">
-        <v>344</v>
+        <v>513</v>
       </c>
       <c r="I21" s="169">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J21" s="169">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="K21" s="169">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="L21" s="169">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="M21" s="172">
         <v>0</v>
       </c>
       <c r="N21" s="175">
-        <v>189</v>
+        <v>336</v>
       </c>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
     </row>
     <row r="22" spans="1:17" ht="11.1" customHeight="1">
       <c r="A22" s="165" t="s">
         <v>276</v>
       </c>
       <c r="B22" s="82"/>
       <c r="C22" s="82"/>
       <c r="D22" s="82"/>
       <c r="E22" s="82"/>
       <c r="F22" s="82"/>
       <c r="G22" s="82"/>
       <c r="H22" s="82"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="82"/>
       <c r="L22" s="82"/>
       <c r="M22" s="84"/>
       <c r="N22" s="86"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
     </row>
     <row r="23" spans="1:17" ht="12.6" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>277</v>
       </c>
       <c r="B23" s="169">
-        <v>803</v>
+        <v>1375</v>
       </c>
       <c r="C23" s="169">
-        <v>498</v>
+        <v>758</v>
       </c>
       <c r="D23" s="169">
-        <v>120</v>
+        <v>234</v>
       </c>
       <c r="E23" s="169">
-        <v>173</v>
+        <v>366</v>
       </c>
       <c r="F23" s="169">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G23" s="169">
-        <v>514</v>
+        <v>814</v>
       </c>
       <c r="H23" s="169">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>612</v>
+      </c>
+      <c r="I23" s="178">
+        <v>0</v>
       </c>
       <c r="J23" s="169">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="K23" s="169">
-        <v>68</v>
+        <v>152</v>
       </c>
       <c r="L23" s="169">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M23" s="172">
         <v>0</v>
       </c>
       <c r="N23" s="175">
-        <v>289</v>
+        <v>560</v>
       </c>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="8"/>
     </row>
     <row r="24" spans="1:17" ht="11.1" customHeight="1">
       <c r="A24" s="165" t="s">
         <v>278</v>
       </c>
       <c r="B24" s="82"/>
       <c r="C24" s="82"/>
       <c r="D24" s="82"/>
       <c r="E24" s="82"/>
       <c r="F24" s="82"/>
       <c r="G24" s="82"/>
       <c r="H24" s="82"/>
       <c r="I24" s="82"/>
       <c r="J24" s="82"/>
       <c r="K24" s="82"/>
       <c r="L24" s="82"/>
       <c r="M24" s="84"/>
       <c r="N24" s="86"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
     </row>
     <row r="25" spans="1:17" ht="12.6" customHeight="1">
       <c r="A25" s="39" t="s">
         <v>279</v>
       </c>
       <c r="B25" s="169">
-        <v>706</v>
+        <v>1177</v>
       </c>
       <c r="C25" s="169">
-        <v>531</v>
+        <v>818</v>
       </c>
       <c r="D25" s="169">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="E25" s="169">
-        <v>78</v>
+        <v>192</v>
       </c>
       <c r="F25" s="169">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="G25" s="169">
-        <v>420</v>
+        <v>669</v>
       </c>
       <c r="H25" s="169">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="I25" s="178">
+        <v>518</v>
+      </c>
+      <c r="I25" s="181">
         <v>0</v>
       </c>
       <c r="J25" s="169">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="K25" s="169">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="L25" s="169">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="M25" s="172">
         <v>0</v>
       </c>
       <c r="N25" s="175">
-        <v>286</v>
+        <v>508</v>
       </c>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
     </row>
     <row r="26" spans="1:17" ht="11.1" customHeight="1">
       <c r="A26" s="165" t="s">
         <v>280</v>
       </c>
       <c r="B26" s="82"/>
       <c r="C26" s="82"/>
       <c r="D26" s="82"/>
       <c r="E26" s="82"/>
       <c r="F26" s="82"/>
       <c r="G26" s="82"/>
       <c r="H26" s="82"/>
       <c r="I26" s="82"/>
       <c r="J26" s="82"/>
       <c r="K26" s="82"/>
       <c r="L26" s="82"/>
       <c r="M26" s="84"/>
       <c r="N26" s="86"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
     <row r="27" spans="1:17" ht="12.6" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>281</v>
       </c>
       <c r="B27" s="169">
-        <v>630</v>
+        <v>1045</v>
       </c>
       <c r="C27" s="169">
-        <v>468</v>
+        <v>726</v>
       </c>
       <c r="D27" s="169">
-        <v>86</v>
+        <v>196</v>
       </c>
       <c r="E27" s="169">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="F27" s="169">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="G27" s="169">
-        <v>418</v>
+        <v>654</v>
       </c>
       <c r="H27" s="169">
-        <v>334</v>
+        <v>511</v>
       </c>
       <c r="I27" s="169">
         <v>1</v>
       </c>
       <c r="J27" s="169">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="K27" s="169">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="L27" s="169">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="M27" s="172">
         <v>0</v>
       </c>
       <c r="N27" s="175">
-        <v>212</v>
+        <v>391</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:17" ht="11.1" customHeight="1">
       <c r="A28" s="165" t="s">
         <v>282</v>
       </c>
       <c r="B28" s="82"/>
       <c r="C28" s="82"/>
       <c r="D28" s="82"/>
       <c r="E28" s="82"/>
       <c r="F28" s="82"/>
       <c r="G28" s="82"/>
       <c r="H28" s="82"/>
       <c r="I28" s="82"/>
       <c r="J28" s="82"/>
       <c r="K28" s="82"/>
       <c r="L28" s="82"/>
       <c r="M28" s="84"/>
       <c r="N28" s="86"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
@@ -30471,57 +30480,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -30718,839 +30727,839 @@
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="181" t="s">
+      <c r="A11" s="184" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="155">
-        <v>8134</v>
+        <v>12433</v>
       </c>
       <c r="C11" s="155">
-        <v>7708</v>
+        <v>11617</v>
       </c>
       <c r="D11" s="155">
-        <v>196</v>
+        <v>288</v>
       </c>
       <c r="E11" s="155">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="F11" s="155">
-        <v>177</v>
+        <v>432</v>
       </c>
       <c r="G11" s="155">
-        <v>5989</v>
+        <v>9143</v>
       </c>
       <c r="H11" s="155">
-        <v>3372</v>
+        <v>5066</v>
       </c>
       <c r="I11" s="155">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="J11" s="155">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="K11" s="155">
-        <v>1544</v>
+        <v>2435</v>
       </c>
       <c r="L11" s="155">
-        <v>1039</v>
-[...5 lines deleted...]
-        <v>2144</v>
+        <v>1594</v>
+      </c>
+      <c r="M11" s="188">
+        <v>0</v>
+      </c>
+      <c r="N11" s="191">
+        <v>3290</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="166" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A13" s="190" t="s">
+      <c r="A13" s="193" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="169">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="C13" s="169">
-        <v>226</v>
+        <v>340</v>
       </c>
       <c r="D13" s="169">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E13" s="178">
+        <v>3</v>
+      </c>
+      <c r="E13" s="181">
         <v>0</v>
       </c>
       <c r="F13" s="169">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G13" s="169">
-        <v>185</v>
+        <v>288</v>
       </c>
       <c r="H13" s="169">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="I13" s="169">
         <v>0</v>
       </c>
-      <c r="J13" s="178">
+      <c r="J13" s="181">
         <v>0</v>
       </c>
       <c r="K13" s="169">
-        <v>65</v>
+        <v>109</v>
       </c>
       <c r="L13" s="169">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>38</v>
+      </c>
+      <c r="M13" s="181">
+        <v>0</v>
+      </c>
+      <c r="N13" s="197">
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>283</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A15" s="190" t="s">
+      <c r="A15" s="193" t="s">
         <v>284</v>
       </c>
       <c r="B15" s="169">
-        <v>345</v>
+        <v>584</v>
       </c>
       <c r="C15" s="169">
-        <v>327</v>
+        <v>492</v>
       </c>
       <c r="D15" s="169">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E15" s="169">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F15" s="169">
-        <v>3</v>
+        <v>48</v>
       </c>
       <c r="G15" s="169">
-        <v>264</v>
+        <v>440</v>
       </c>
       <c r="H15" s="169">
-        <v>116</v>
+        <v>176</v>
       </c>
       <c r="I15" s="169">
         <v>1</v>
       </c>
       <c r="J15" s="169">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="K15" s="169">
-        <v>90</v>
+        <v>170</v>
       </c>
       <c r="L15" s="169">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>83</v>
+      </c>
+      <c r="M15" s="181">
+        <v>0</v>
+      </c>
+      <c r="N15" s="197">
+        <v>144</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="165" t="s">
         <v>285</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A17" s="190" t="s">
+      <c r="A17" s="193" t="s">
         <v>286</v>
       </c>
       <c r="B17" s="169">
-        <v>341</v>
+        <v>517</v>
       </c>
       <c r="C17" s="169">
-        <v>313</v>
+        <v>475</v>
       </c>
       <c r="D17" s="169">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E17" s="169">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F17" s="169">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G17" s="169">
-        <v>233</v>
+        <v>368</v>
       </c>
       <c r="H17" s="169">
-        <v>107</v>
+        <v>162</v>
       </c>
       <c r="I17" s="169">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J17" s="169">
         <v>0</v>
       </c>
       <c r="K17" s="169">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="L17" s="169">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>64</v>
+      </c>
+      <c r="M17" s="181">
+        <v>0</v>
+      </c>
+      <c r="N17" s="197">
+        <v>149</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="165" t="s">
         <v>287</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A19" s="190" t="s">
+      <c r="A19" s="193" t="s">
         <v>288</v>
       </c>
       <c r="B19" s="169">
-        <v>951</v>
+        <v>1439</v>
       </c>
       <c r="C19" s="169">
-        <v>894</v>
+        <v>1352</v>
       </c>
       <c r="D19" s="169">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="E19" s="169">
         <v>3</v>
       </c>
       <c r="F19" s="169">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G19" s="169">
-        <v>770</v>
+        <v>1167</v>
       </c>
       <c r="H19" s="169">
-        <v>441</v>
+        <v>663</v>
       </c>
       <c r="I19" s="169">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J19" s="169">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K19" s="169">
-        <v>151</v>
+        <v>245</v>
       </c>
       <c r="L19" s="169">
-        <v>173</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>252</v>
+      </c>
+      <c r="M19" s="181">
+        <v>0</v>
+      </c>
+      <c r="N19" s="197">
+        <v>272</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="165" t="s">
         <v>289</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A21" s="190" t="s">
+      <c r="A21" s="193" t="s">
         <v>290</v>
       </c>
       <c r="B21" s="169">
-        <v>255</v>
+        <v>457</v>
       </c>
       <c r="C21" s="169">
-        <v>245</v>
+        <v>371</v>
       </c>
       <c r="D21" s="169">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="E21" s="178">
+        <v>9</v>
+      </c>
+      <c r="E21" s="181">
         <v>0</v>
       </c>
       <c r="F21" s="169">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="G21" s="169">
-        <v>179</v>
+        <v>339</v>
       </c>
       <c r="H21" s="169">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="I21" s="169">
         <v>0</v>
       </c>
-      <c r="J21" s="178">
+      <c r="J21" s="181">
         <v>0</v>
       </c>
       <c r="K21" s="169">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="L21" s="169">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>76</v>
+        <v>117</v>
+      </c>
+      <c r="M21" s="181">
+        <v>0</v>
+      </c>
+      <c r="N21" s="197">
+        <v>118</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="165" t="s">
         <v>291</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A23" s="190" t="s">
+      <c r="A23" s="193" t="s">
         <v>292</v>
       </c>
       <c r="B23" s="169">
-        <v>135</v>
+        <v>204</v>
       </c>
       <c r="C23" s="169">
-        <v>129</v>
+        <v>194</v>
       </c>
       <c r="D23" s="169">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E23" s="178">
+        <v>4</v>
+      </c>
+      <c r="E23" s="181">
         <v>0</v>
       </c>
       <c r="F23" s="169">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G23" s="169">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="H23" s="169">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="I23" s="169">
         <v>0</v>
       </c>
-      <c r="J23" s="178">
+      <c r="J23" s="181">
         <v>0</v>
       </c>
       <c r="K23" s="169">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="L23" s="169">
-        <v>14</v>
-[...5 lines deleted...]
-        <v>32</v>
+        <v>21</v>
+      </c>
+      <c r="M23" s="181">
+        <v>0</v>
+      </c>
+      <c r="N23" s="197">
+        <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="165" t="s">
         <v>293</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A25" s="190" t="s">
+      <c r="A25" s="193" t="s">
         <v>294</v>
       </c>
       <c r="B25" s="169">
-        <v>171</v>
+        <v>264</v>
       </c>
       <c r="C25" s="169">
-        <v>167</v>
+        <v>254</v>
       </c>
       <c r="D25" s="169">
         <v>2</v>
       </c>
-      <c r="E25" s="178">
+      <c r="E25" s="181">
         <v>0</v>
       </c>
       <c r="F25" s="169">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="G25" s="169">
-        <v>132</v>
+        <v>204</v>
       </c>
       <c r="H25" s="169">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="I25" s="169">
         <v>0</v>
       </c>
-      <c r="J25" s="178">
+      <c r="J25" s="181">
         <v>0</v>
       </c>
       <c r="K25" s="169">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="L25" s="169">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>26</v>
+      </c>
+      <c r="M25" s="181">
+        <v>0</v>
+      </c>
+      <c r="N25" s="197">
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="165" t="s">
         <v>295</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A27" s="190" t="s">
+      <c r="A27" s="193" t="s">
         <v>296</v>
       </c>
       <c r="B27" s="169">
-        <v>654</v>
+        <v>989</v>
       </c>
       <c r="C27" s="169">
-        <v>644</v>
+        <v>973</v>
       </c>
       <c r="D27" s="169">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E27" s="178">
+        <v>6</v>
+      </c>
+      <c r="E27" s="181">
         <v>0</v>
       </c>
       <c r="F27" s="169">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="G27" s="169">
-        <v>435</v>
+        <v>651</v>
       </c>
       <c r="H27" s="169">
-        <v>313</v>
+        <v>470</v>
       </c>
       <c r="I27" s="169">
         <v>1</v>
       </c>
-      <c r="J27" s="178">
+      <c r="J27" s="181">
         <v>0</v>
       </c>
       <c r="K27" s="169">
-        <v>67</v>
+        <v>106</v>
       </c>
       <c r="L27" s="169">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>219</v>
+        <v>74</v>
+      </c>
+      <c r="M27" s="181">
+        <v>0</v>
+      </c>
+      <c r="N27" s="197">
+        <v>338</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="165" t="s">
         <v>297</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A29" s="190" t="s">
+      <c r="A29" s="193" t="s">
         <v>298</v>
       </c>
       <c r="B29" s="169">
-        <v>339</v>
+        <v>509</v>
       </c>
       <c r="C29" s="169">
-        <v>333</v>
+        <v>498</v>
       </c>
       <c r="D29" s="169">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E29" s="178">
+        <v>2</v>
+      </c>
+      <c r="E29" s="181">
         <v>0</v>
       </c>
       <c r="F29" s="169">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G29" s="169">
-        <v>236</v>
+        <v>351</v>
       </c>
       <c r="H29" s="169">
-        <v>157</v>
+        <v>234</v>
       </c>
       <c r="I29" s="169">
         <v>0</v>
       </c>
-      <c r="J29" s="178">
+      <c r="J29" s="181">
         <v>0</v>
       </c>
       <c r="K29" s="169">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="L29" s="169">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>103</v>
+        <v>58</v>
+      </c>
+      <c r="M29" s="181">
+        <v>0</v>
+      </c>
+      <c r="N29" s="197">
+        <v>158</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="165" t="s">
         <v>299</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A31" s="190" t="s">
+      <c r="A31" s="193" t="s">
         <v>300</v>
       </c>
       <c r="B31" s="169">
-        <v>980</v>
+        <v>1485</v>
       </c>
       <c r="C31" s="169">
-        <v>945</v>
+        <v>1425</v>
       </c>
       <c r="D31" s="169">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="E31" s="178">
+        <v>48</v>
+      </c>
+      <c r="E31" s="181">
         <v>0</v>
       </c>
       <c r="F31" s="169">
+        <v>12</v>
+      </c>
+      <c r="G31" s="169">
+        <v>936</v>
+      </c>
+      <c r="H31" s="169">
+        <v>676</v>
+      </c>
+      <c r="I31" s="169">
         <v>2</v>
       </c>
-      <c r="G31" s="169">
-[...8 lines deleted...]
-      <c r="J31" s="178">
+      <c r="J31" s="181">
         <v>0</v>
       </c>
       <c r="K31" s="169">
-        <v>116</v>
+        <v>169</v>
       </c>
       <c r="L31" s="169">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>89</v>
+      </c>
+      <c r="M31" s="181">
+        <v>0</v>
+      </c>
+      <c r="N31" s="197">
+        <v>549</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="165" t="s">
         <v>301</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A33" s="190" t="s">
+      <c r="A33" s="193" t="s">
         <v>302</v>
       </c>
       <c r="B33" s="169">
-        <v>201</v>
+        <v>304</v>
       </c>
       <c r="C33" s="169">
-        <v>175</v>
+        <v>262</v>
       </c>
       <c r="D33" s="169">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E33" s="178">
+        <v>2</v>
+      </c>
+      <c r="E33" s="181">
         <v>0</v>
       </c>
       <c r="F33" s="169">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G33" s="169">
-        <v>172</v>
+        <v>253</v>
       </c>
       <c r="H33" s="169">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="I33" s="169">
         <v>0</v>
       </c>
-      <c r="J33" s="178">
+      <c r="J33" s="181">
         <v>0</v>
       </c>
       <c r="K33" s="169">
-        <v>79</v>
+        <v>114</v>
       </c>
       <c r="L33" s="169">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>30</v>
+        <v>59</v>
+      </c>
+      <c r="M33" s="181">
+        <v>0</v>
+      </c>
+      <c r="N33" s="197">
+        <v>51</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="165" t="s">
         <v>303</v>
       </c>
       <c r="B34" s="96"/>
       <c r="C34" s="96"/>
       <c r="D34" s="96"/>
       <c r="E34" s="96"/>
       <c r="F34" s="96"/>
       <c r="G34" s="96"/>
       <c r="H34" s="96"/>
       <c r="I34" s="96"/>
       <c r="J34" s="96"/>
       <c r="K34" s="96"/>
       <c r="L34" s="96"/>
       <c r="M34" s="96"/>
       <c r="N34" s="100"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A35" s="190" t="s">
+      <c r="A35" s="193" t="s">
         <v>304</v>
       </c>
-      <c r="B35" s="196">
-[...36 lines deleted...]
-        <v>27</v>
+      <c r="B35" s="199">
+        <v>223</v>
+      </c>
+      <c r="C35" s="199">
+        <v>216</v>
+      </c>
+      <c r="D35" s="199">
+        <v>5</v>
+      </c>
+      <c r="E35" s="201">
+        <v>0</v>
+      </c>
+      <c r="F35" s="199">
+        <v>2</v>
+      </c>
+      <c r="G35" s="199">
+        <v>180</v>
+      </c>
+      <c r="H35" s="199">
+        <v>86</v>
+      </c>
+      <c r="I35" s="199">
+        <v>0</v>
+      </c>
+      <c r="J35" s="201">
+        <v>0</v>
+      </c>
+      <c r="K35" s="199">
+        <v>65</v>
+      </c>
+      <c r="L35" s="199">
+        <v>29</v>
+      </c>
+      <c r="M35" s="201">
+        <v>0</v>
+      </c>
+      <c r="N35" s="203">
+        <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="202" t="s">
+      <c r="A36" s="205" t="s">
         <v>305</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="104"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="7" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
@@ -31895,57 +31904,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -32142,711 +32151,711 @@
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="180" t="s">
+      <c r="A11" s="183" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="154">
-        <v>567</v>
+        <v>857</v>
       </c>
       <c r="C11" s="154">
-        <v>473</v>
+        <v>713</v>
       </c>
       <c r="D11" s="154">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E11" s="154">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F11" s="154">
-        <v>80</v>
+        <v>122</v>
       </c>
       <c r="G11" s="154">
-        <v>402</v>
+        <v>602</v>
       </c>
       <c r="H11" s="154">
-        <v>119</v>
+        <v>179</v>
       </c>
       <c r="I11" s="154">
         <v>1</v>
       </c>
-      <c r="J11" s="184">
+      <c r="J11" s="187">
         <v>0</v>
       </c>
       <c r="K11" s="154">
-        <v>153</v>
+        <v>237</v>
       </c>
       <c r="L11" s="154">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>165</v>
+        <v>185</v>
+      </c>
+      <c r="M11" s="187">
+        <v>0</v>
+      </c>
+      <c r="N11" s="190">
+        <v>255</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="165" t="s">
         <v>306</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A13" s="190" t="s">
+      <c r="A13" s="193" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="169">
-        <v>140</v>
+        <v>213</v>
       </c>
       <c r="C13" s="169">
-        <v>139</v>
+        <v>211</v>
       </c>
       <c r="D13" s="169">
+        <v>2</v>
+      </c>
+      <c r="E13" s="181">
+        <v>0</v>
+      </c>
+      <c r="F13" s="169">
         <v>1</v>
       </c>
-      <c r="E13" s="178">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="169">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="H13" s="169">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="I13" s="169">
         <v>1</v>
       </c>
-      <c r="J13" s="178">
+      <c r="J13" s="181">
         <v>0</v>
       </c>
       <c r="K13" s="169">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="L13" s="169">
-        <v>13</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>19</v>
+      </c>
+      <c r="M13" s="181">
+        <v>0</v>
+      </c>
+      <c r="N13" s="197">
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A15" s="190" t="s">
+      <c r="A15" s="193" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="169">
-        <v>250</v>
+        <v>377</v>
       </c>
       <c r="C15" s="169">
-        <v>240</v>
+        <v>362</v>
       </c>
       <c r="D15" s="169">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E15" s="178">
+        <v>5</v>
+      </c>
+      <c r="E15" s="181">
         <v>0</v>
       </c>
       <c r="F15" s="169">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G15" s="169">
-        <v>180</v>
+        <v>269</v>
       </c>
       <c r="H15" s="169">
-        <v>102</v>
+        <v>153</v>
       </c>
       <c r="I15" s="169">
         <v>0</v>
       </c>
-      <c r="J15" s="178">
+      <c r="J15" s="181">
         <v>0</v>
       </c>
       <c r="K15" s="169">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="L15" s="169">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>34</v>
+      </c>
+      <c r="M15" s="181">
+        <v>0</v>
+      </c>
+      <c r="N15" s="197">
+        <v>108</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="165" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A17" s="190" t="s">
+      <c r="A17" s="193" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="169">
-        <v>129</v>
+        <v>193</v>
       </c>
       <c r="C17" s="169">
-        <v>125</v>
+        <v>187</v>
       </c>
       <c r="D17" s="169">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E17" s="178">
+        <v>3</v>
+      </c>
+      <c r="E17" s="181">
         <v>0</v>
       </c>
       <c r="F17" s="169">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G17" s="169">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="H17" s="169">
+        <v>82</v>
+      </c>
+      <c r="I17" s="169">
+        <v>0</v>
+      </c>
+      <c r="J17" s="181">
+        <v>0</v>
+      </c>
+      <c r="K17" s="169">
         <v>55</v>
       </c>
-      <c r="I17" s="169">
-[...7 lines deleted...]
-      </c>
       <c r="L17" s="169">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>6</v>
+      </c>
+      <c r="M17" s="181">
+        <v>0</v>
+      </c>
+      <c r="N17" s="197">
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="165" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A19" s="190" t="s">
+      <c r="A19" s="193" t="s">
         <v>313</v>
       </c>
       <c r="B19" s="169">
-        <v>247</v>
+        <v>377</v>
       </c>
       <c r="C19" s="169">
-        <v>236</v>
+        <v>356</v>
       </c>
       <c r="D19" s="169">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="E19" s="178">
+        <v>16</v>
+      </c>
+      <c r="E19" s="181">
         <v>0</v>
       </c>
       <c r="F19" s="169">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G19" s="169">
-        <v>206</v>
+        <v>311</v>
       </c>
       <c r="H19" s="169">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="I19" s="169">
         <v>0</v>
       </c>
-      <c r="J19" s="178">
+      <c r="J19" s="181">
         <v>0</v>
       </c>
       <c r="K19" s="169">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="L19" s="169">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>40</v>
+        <v>53</v>
+      </c>
+      <c r="M19" s="181">
+        <v>0</v>
+      </c>
+      <c r="N19" s="197">
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="165" t="s">
         <v>314</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A21" s="190" t="s">
+      <c r="A21" s="193" t="s">
         <v>315</v>
       </c>
       <c r="B21" s="169">
-        <v>783</v>
+        <v>1174</v>
       </c>
       <c r="C21" s="169">
-        <v>751</v>
+        <v>1124</v>
       </c>
       <c r="D21" s="169">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="E21" s="178">
+        <v>39</v>
+      </c>
+      <c r="E21" s="181">
         <v>0</v>
       </c>
       <c r="F21" s="169">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="G21" s="169">
-        <v>523</v>
+        <v>805</v>
       </c>
       <c r="H21" s="169">
-        <v>377</v>
+        <v>562</v>
       </c>
       <c r="I21" s="169">
         <v>1</v>
       </c>
-      <c r="J21" s="178">
+      <c r="J21" s="181">
         <v>0</v>
       </c>
       <c r="K21" s="169">
-        <v>84</v>
+        <v>141</v>
       </c>
       <c r="L21" s="169">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>102</v>
+      </c>
+      <c r="M21" s="181">
+        <v>0</v>
+      </c>
+      <c r="N21" s="197">
+        <v>369</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="165" t="s">
         <v>316</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A23" s="190" t="s">
+      <c r="A23" s="193" t="s">
         <v>317</v>
       </c>
       <c r="B23" s="169">
-        <v>310</v>
+        <v>472</v>
       </c>
       <c r="C23" s="169">
-        <v>295</v>
+        <v>444</v>
       </c>
       <c r="D23" s="169">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E23" s="169">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F23" s="169">
+        <v>7</v>
+      </c>
+      <c r="G23" s="169">
+        <v>402</v>
+      </c>
+      <c r="H23" s="169">
+        <v>216</v>
+      </c>
+      <c r="I23" s="169">
         <v>2</v>
       </c>
-      <c r="G23" s="169">
-[...8 lines deleted...]
-      <c r="J23" s="178">
+      <c r="J23" s="169">
         <v>0</v>
       </c>
       <c r="K23" s="169">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="L23" s="169">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>69</v>
+      </c>
+      <c r="M23" s="181">
+        <v>0</v>
+      </c>
+      <c r="N23" s="197">
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="165" t="s">
         <v>318</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A25" s="190" t="s">
+      <c r="A25" s="193" t="s">
         <v>319</v>
       </c>
       <c r="B25" s="169">
-        <v>767</v>
+        <v>1153</v>
       </c>
       <c r="C25" s="169">
-        <v>725</v>
+        <v>1089</v>
       </c>
       <c r="D25" s="169">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E25" s="169">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F25" s="169">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="G25" s="169">
-        <v>628</v>
+        <v>911</v>
       </c>
       <c r="H25" s="169">
-        <v>336</v>
+        <v>506</v>
       </c>
       <c r="I25" s="169">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J25" s="169">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="K25" s="169">
-        <v>126</v>
+        <v>201</v>
       </c>
       <c r="L25" s="169">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>187</v>
+      </c>
+      <c r="M25" s="181">
+        <v>0</v>
+      </c>
+      <c r="N25" s="197">
+        <v>242</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="165" t="s">
         <v>320</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A27" s="190" t="s">
+      <c r="A27" s="193" t="s">
         <v>321</v>
       </c>
       <c r="B27" s="169">
-        <v>51</v>
+        <v>76</v>
       </c>
       <c r="C27" s="169">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="D27" s="169">
         <v>1</v>
       </c>
-      <c r="E27" s="178">
+      <c r="E27" s="181">
         <v>0</v>
       </c>
       <c r="F27" s="169">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G27" s="169">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="H27" s="169">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I27" s="169">
         <v>0</v>
       </c>
-      <c r="J27" s="178">
+      <c r="J27" s="181">
         <v>0</v>
       </c>
       <c r="K27" s="169">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="L27" s="169">
-        <v>2</v>
-[...5 lines deleted...]
-        <v>17</v>
+        <v>5</v>
+      </c>
+      <c r="M27" s="181">
+        <v>0</v>
+      </c>
+      <c r="N27" s="197">
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="165" t="s">
         <v>322</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A29" s="190" t="s">
+      <c r="A29" s="193" t="s">
         <v>323</v>
       </c>
       <c r="B29" s="169">
-        <v>85</v>
+        <v>131</v>
       </c>
       <c r="C29" s="169">
-        <v>82</v>
+        <v>124</v>
       </c>
       <c r="D29" s="169">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E29" s="178">
+        <v>2</v>
+      </c>
+      <c r="E29" s="181">
         <v>0</v>
       </c>
       <c r="F29" s="169">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="G29" s="169">
-        <v>60</v>
+        <v>95</v>
       </c>
       <c r="H29" s="169">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="I29" s="169">
         <v>0</v>
       </c>
-      <c r="J29" s="178">
+      <c r="J29" s="181">
         <v>0</v>
       </c>
       <c r="K29" s="169">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="L29" s="169">
-        <v>9</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>16</v>
+      </c>
+      <c r="M29" s="181">
+        <v>0</v>
+      </c>
+      <c r="N29" s="197">
+        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="165" t="s">
         <v>324</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A31" s="190" t="s">
+      <c r="A31" s="193" t="s">
         <v>325</v>
       </c>
       <c r="B31" s="169">
-        <v>56</v>
+        <v>86</v>
       </c>
       <c r="C31" s="169">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="D31" s="169">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E31" s="178">
+        <v>2</v>
+      </c>
+      <c r="E31" s="181">
         <v>0</v>
       </c>
       <c r="F31" s="169">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G31" s="169">
-        <v>47</v>
+        <v>70</v>
       </c>
       <c r="H31" s="169">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="I31" s="169">
         <v>0</v>
       </c>
-      <c r="J31" s="178">
+      <c r="J31" s="181">
         <v>0</v>
       </c>
       <c r="K31" s="169">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="L31" s="169">
-        <v>5</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>8</v>
+      </c>
+      <c r="M31" s="181">
+        <v>0</v>
+      </c>
+      <c r="N31" s="197">
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="165" t="s">
         <v>326</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="43"/>
       <c r="B33" s="95"/>
       <c r="C33" s="95"/>
       <c r="D33" s="95"/>
@@ -33257,57 +33266,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -33508,831 +33517,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>14147</v>
+        <v>21238</v>
       </c>
       <c r="C11" s="116">
-        <v>8028</v>
+        <v>12117</v>
       </c>
       <c r="D11" s="116">
-        <v>2799</v>
+        <v>4485</v>
       </c>
       <c r="E11" s="116">
-        <v>2195</v>
+        <v>3415</v>
       </c>
       <c r="F11" s="116">
-        <v>1125</v>
+        <v>1221</v>
       </c>
       <c r="G11" s="116">
-        <v>11637</v>
+        <v>17019</v>
       </c>
       <c r="H11" s="116">
-        <v>4524</v>
+        <v>6808</v>
       </c>
       <c r="I11" s="116">
-        <v>1222</v>
+        <v>1830</v>
       </c>
       <c r="J11" s="116">
-        <v>1459</v>
+        <v>1632</v>
       </c>
       <c r="K11" s="116">
-        <v>1672</v>
+        <v>2442</v>
       </c>
       <c r="L11" s="116">
-        <v>2760</v>
+        <v>4307</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>2510</v>
+        <v>4219</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>15026</v>
+        <v>22065</v>
       </c>
       <c r="C13" s="128">
-        <v>6854</v>
+        <v>10447</v>
       </c>
       <c r="D13" s="128">
-        <v>1368</v>
+        <v>2091</v>
       </c>
       <c r="E13" s="128">
-        <v>6546</v>
+        <v>9030</v>
       </c>
       <c r="F13" s="128">
-        <v>259</v>
+        <v>497</v>
       </c>
       <c r="G13" s="128">
-        <v>13213</v>
+        <v>19138</v>
       </c>
       <c r="H13" s="128">
-        <v>4407</v>
+        <v>6740</v>
       </c>
       <c r="I13" s="128">
-        <v>299</v>
+        <v>446</v>
       </c>
       <c r="J13" s="128">
-        <v>5654</v>
+        <v>7735</v>
       </c>
       <c r="K13" s="128">
-        <v>1639</v>
+        <v>2560</v>
       </c>
       <c r="L13" s="128">
-        <v>1214</v>
+        <v>1659</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1813</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>34233</v>
+        <v>54560</v>
       </c>
       <c r="C15" s="128">
-        <v>16268</v>
+        <v>25162</v>
       </c>
       <c r="D15" s="128">
-        <v>4220</v>
+        <v>6179</v>
       </c>
       <c r="E15" s="128">
-        <v>11285</v>
+        <v>20309</v>
       </c>
       <c r="F15" s="128">
-        <v>2460</v>
+        <v>2911</v>
       </c>
       <c r="G15" s="128">
-        <v>28201</v>
+        <v>45411</v>
       </c>
       <c r="H15" s="128">
-        <v>8831</v>
+        <v>13571</v>
       </c>
       <c r="I15" s="128">
-        <v>593</v>
+        <v>925</v>
       </c>
       <c r="J15" s="128">
-        <v>12179</v>
+        <v>20497</v>
       </c>
       <c r="K15" s="128">
-        <v>3745</v>
+        <v>5681</v>
       </c>
       <c r="L15" s="128">
-        <v>2854</v>
+        <v>4737</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>6032</v>
+        <v>9149</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>59721</v>
+        <v>87988</v>
       </c>
       <c r="C17" s="128">
-        <v>26538</v>
+        <v>40388</v>
       </c>
       <c r="D17" s="128">
-        <v>6371</v>
+        <v>8818</v>
       </c>
       <c r="E17" s="128">
-        <v>22064</v>
+        <v>32512</v>
       </c>
       <c r="F17" s="128">
-        <v>4748</v>
+        <v>6270</v>
       </c>
       <c r="G17" s="128">
-        <v>48600</v>
+        <v>72065</v>
       </c>
       <c r="H17" s="128">
-        <v>14945</v>
+        <v>22633</v>
       </c>
       <c r="I17" s="128">
-        <v>919</v>
+        <v>1398</v>
       </c>
       <c r="J17" s="128">
-        <v>19086</v>
+        <v>28417</v>
       </c>
       <c r="K17" s="128">
-        <v>5520</v>
+        <v>8153</v>
       </c>
       <c r="L17" s="128">
-        <v>8130</v>
+        <v>11465</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>11121</v>
+        <v>15924</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>74971</v>
+        <v>109950</v>
       </c>
       <c r="C19" s="128">
-        <v>37488</v>
+        <v>57472</v>
       </c>
       <c r="D19" s="128">
-        <v>11237</v>
+        <v>17530</v>
       </c>
       <c r="E19" s="128">
-        <v>24633</v>
+        <v>32156</v>
       </c>
       <c r="F19" s="128">
-        <v>1614</v>
+        <v>2792</v>
       </c>
       <c r="G19" s="128">
-        <v>60161</v>
+        <v>87488</v>
       </c>
       <c r="H19" s="128">
-        <v>22193</v>
+        <v>34034</v>
       </c>
       <c r="I19" s="128">
-        <v>1681</v>
+        <v>2592</v>
       </c>
       <c r="J19" s="128">
-        <v>20606</v>
+        <v>26516</v>
       </c>
       <c r="K19" s="128">
-        <v>6358</v>
+        <v>9781</v>
       </c>
       <c r="L19" s="128">
-        <v>9323</v>
+        <v>14565</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>14810</v>
+        <v>22462</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>22032</v>
+        <v>31918</v>
       </c>
       <c r="C21" s="128">
-        <v>9006</v>
+        <v>13843</v>
       </c>
       <c r="D21" s="128">
-        <v>1454</v>
+        <v>2327</v>
       </c>
       <c r="E21" s="128">
-        <v>10734</v>
+        <v>14387</v>
       </c>
       <c r="F21" s="128">
-        <v>838</v>
+        <v>1360</v>
       </c>
       <c r="G21" s="128">
-        <v>18663</v>
+        <v>26916</v>
       </c>
       <c r="H21" s="128">
-        <v>4867</v>
+        <v>7371</v>
       </c>
       <c r="I21" s="128">
-        <v>185</v>
+        <v>276</v>
       </c>
       <c r="J21" s="128">
-        <v>10299</v>
+        <v>13949</v>
       </c>
       <c r="K21" s="128">
-        <v>1964</v>
+        <v>2960</v>
       </c>
       <c r="L21" s="128">
-        <v>1347</v>
+        <v>2359</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>3369</v>
+        <v>5002</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>18560</v>
+        <v>28182</v>
       </c>
       <c r="C23" s="128">
-        <v>9384</v>
+        <v>14489</v>
       </c>
       <c r="D23" s="128">
-        <v>6277</v>
+        <v>9825</v>
       </c>
       <c r="E23" s="128">
-        <v>1822</v>
+        <v>3174</v>
       </c>
       <c r="F23" s="128">
-        <v>1077</v>
+        <v>694</v>
       </c>
       <c r="G23" s="128">
-        <v>13361</v>
+        <v>20331</v>
       </c>
       <c r="H23" s="128">
-        <v>4130</v>
+        <v>6511</v>
       </c>
       <c r="I23" s="128">
-        <v>505</v>
+        <v>756</v>
       </c>
       <c r="J23" s="128">
-        <v>1185</v>
+        <v>2213</v>
       </c>
       <c r="K23" s="128">
-        <v>3631</v>
+        <v>5496</v>
       </c>
       <c r="L23" s="128">
-        <v>3910</v>
+        <v>5355</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>5199</v>
+        <v>7851</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>71567</v>
+        <v>108849</v>
       </c>
       <c r="C25" s="128">
-        <v>27819</v>
+        <v>42964</v>
       </c>
       <c r="D25" s="128">
-        <v>9589</v>
+        <v>14466</v>
       </c>
       <c r="E25" s="128">
-        <v>33304</v>
+        <v>50062</v>
       </c>
       <c r="F25" s="128">
-        <v>854</v>
+        <v>1357</v>
       </c>
       <c r="G25" s="128">
-        <v>61949</v>
+        <v>94095</v>
       </c>
       <c r="H25" s="128">
-        <v>15151</v>
+        <v>23543</v>
       </c>
       <c r="I25" s="128">
-        <v>2349</v>
+        <v>3573</v>
       </c>
       <c r="J25" s="128">
-        <v>31906</v>
+        <v>48168</v>
       </c>
       <c r="K25" s="128">
-        <v>6143</v>
+        <v>9342</v>
       </c>
       <c r="L25" s="128">
-        <v>6400</v>
+        <v>9468</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>9618</v>
+        <v>14754</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>4689</v>
+        <v>6998</v>
       </c>
       <c r="C27" s="128">
-        <v>3300</v>
+        <v>5095</v>
       </c>
       <c r="D27" s="128">
-        <v>653</v>
+        <v>970</v>
       </c>
       <c r="E27" s="128">
-        <v>677</v>
+        <v>837</v>
       </c>
       <c r="F27" s="128">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="G27" s="128">
-        <v>3916</v>
+        <v>5787</v>
       </c>
       <c r="H27" s="128">
-        <v>2122</v>
+        <v>3210</v>
       </c>
       <c r="I27" s="128">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J27" s="128">
-        <v>354</v>
+        <v>406</v>
       </c>
       <c r="K27" s="128">
-        <v>782</v>
+        <v>1160</v>
       </c>
       <c r="L27" s="128">
-        <v>635</v>
+        <v>975</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>773</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>125068</v>
+        <v>195432</v>
       </c>
       <c r="C29" s="128">
-        <v>54147</v>
+        <v>83232</v>
       </c>
       <c r="D29" s="128">
-        <v>24384</v>
+        <v>36151</v>
       </c>
       <c r="E29" s="128">
-        <v>40882</v>
+        <v>67814</v>
       </c>
       <c r="F29" s="128">
-        <v>5654</v>
+        <v>8235</v>
       </c>
       <c r="G29" s="128">
-        <v>100620</v>
+        <v>158942</v>
       </c>
       <c r="H29" s="128">
-        <v>26465</v>
+        <v>41044</v>
       </c>
       <c r="I29" s="128">
-        <v>2076</v>
+        <v>3219</v>
       </c>
       <c r="J29" s="128">
-        <v>38627</v>
+        <v>64411</v>
       </c>
       <c r="K29" s="128">
-        <v>13953</v>
+        <v>21620</v>
       </c>
       <c r="L29" s="128">
-        <v>19499</v>
+        <v>28647</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>24448</v>
+        <v>36490</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>558</v>
+        <v>875</v>
       </c>
       <c r="C31" s="128">
-        <v>484</v>
+        <v>762</v>
       </c>
       <c r="D31" s="128">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G31" s="128">
-        <v>928</v>
+        <v>1425</v>
       </c>
       <c r="H31" s="128">
-        <v>316</v>
+        <v>498</v>
       </c>
       <c r="I31" s="128">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>179</v>
+        <v>277</v>
       </c>
       <c r="L31" s="128">
-        <v>376</v>
+        <v>575</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-371</v>
+        <v>-550</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>1582</v>
+        <v>2450</v>
       </c>
       <c r="C33" s="128">
-        <v>1322</v>
+        <v>2058</v>
       </c>
       <c r="D33" s="128">
-        <v>250</v>
+        <v>375</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G33" s="128">
-        <v>1496</v>
+        <v>2280</v>
       </c>
       <c r="H33" s="128">
-        <v>467</v>
+        <v>718</v>
       </c>
       <c r="I33" s="128">
-        <v>153</v>
+        <v>223</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>298</v>
+        <v>446</v>
       </c>
       <c r="L33" s="128">
-        <v>578</v>
+        <v>893</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>86</v>
+        <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>407</v>
+        <v>615</v>
       </c>
       <c r="C35" s="128">
-        <v>347</v>
+        <v>538</v>
       </c>
       <c r="D35" s="128">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E35" s="128">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F35" s="128">
         <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>613</v>
+        <v>960</v>
       </c>
       <c r="H35" s="128">
-        <v>258</v>
+        <v>391</v>
       </c>
       <c r="I35" s="128">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="J35" s="128">
+        <v>1</v>
       </c>
       <c r="K35" s="128">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="L35" s="128">
-        <v>244</v>
+        <v>401</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-206</v>
+        <v>-345</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -34705,57 +34714,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -34956,831 +34965,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>1257191</v>
+        <v>1850891</v>
       </c>
       <c r="C11" s="117">
-        <v>431613</v>
+        <v>656788</v>
       </c>
       <c r="D11" s="117">
-        <v>141999</v>
+        <v>214907</v>
       </c>
       <c r="E11" s="117">
-        <v>431757</v>
+        <v>637733</v>
       </c>
       <c r="F11" s="117">
-        <v>251821</v>
+        <v>341462</v>
       </c>
       <c r="G11" s="117">
-        <v>1084694</v>
+        <v>1586199</v>
       </c>
       <c r="H11" s="117">
-        <v>273453</v>
+        <v>414975</v>
       </c>
       <c r="I11" s="117">
-        <v>22612</v>
+        <v>34381</v>
       </c>
       <c r="J11" s="117">
-        <v>251520</v>
+        <v>344430</v>
       </c>
       <c r="K11" s="117">
-        <v>110257</v>
+        <v>167614</v>
       </c>
       <c r="L11" s="117">
-        <v>426852</v>
+        <v>624799</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>172497</v>
+        <v>264692</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>349247</v>
+        <v>501808</v>
       </c>
       <c r="C13" s="128">
-        <v>31864</v>
+        <v>48298</v>
       </c>
       <c r="D13" s="128">
-        <v>1824</v>
+        <v>3021</v>
       </c>
       <c r="E13" s="128">
-        <v>151541</v>
+        <v>241275</v>
       </c>
       <c r="F13" s="128">
-        <v>164019</v>
+        <v>209214</v>
       </c>
       <c r="G13" s="128">
-        <v>339643</v>
+        <v>487852</v>
       </c>
       <c r="H13" s="128">
-        <v>24527</v>
+        <v>36648</v>
       </c>
       <c r="I13" s="128">
-        <v>307</v>
+        <v>552</v>
       </c>
       <c r="J13" s="128">
-        <v>12742</v>
+        <v>17122</v>
       </c>
       <c r="K13" s="128">
-        <v>4687</v>
+        <v>7021</v>
       </c>
       <c r="L13" s="128">
-        <v>297379</v>
+        <v>426509</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>9604</v>
+        <v>13956</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>29677</v>
+        <v>46197</v>
       </c>
       <c r="C15" s="128">
-        <v>23360</v>
+        <v>35196</v>
       </c>
       <c r="D15" s="128">
-        <v>1492</v>
+        <v>2199</v>
       </c>
       <c r="E15" s="128">
-        <v>2680</v>
+        <v>5421</v>
       </c>
       <c r="F15" s="128">
-        <v>2145</v>
+        <v>3381</v>
       </c>
       <c r="G15" s="128">
-        <v>24519</v>
+        <v>37815</v>
       </c>
       <c r="H15" s="128">
-        <v>15336</v>
+        <v>23212</v>
       </c>
       <c r="I15" s="128">
-        <v>328</v>
+        <v>510</v>
       </c>
       <c r="J15" s="128">
-        <v>2036</v>
+        <v>2547</v>
       </c>
       <c r="K15" s="128">
-        <v>3356</v>
+        <v>5008</v>
       </c>
       <c r="L15" s="128">
-        <v>3464</v>
+        <v>6537</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>5158</v>
+        <v>8382</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>41117</v>
+        <v>62583</v>
       </c>
       <c r="C17" s="128">
-        <v>28625</v>
+        <v>43128</v>
       </c>
       <c r="D17" s="128">
-        <v>4710</v>
+        <v>7117</v>
       </c>
       <c r="E17" s="128">
-        <v>7052</v>
+        <v>10546</v>
       </c>
       <c r="F17" s="128">
-        <v>729</v>
+        <v>1791</v>
       </c>
       <c r="G17" s="128">
-        <v>33458</v>
+        <v>50226</v>
       </c>
       <c r="H17" s="128">
-        <v>18779</v>
+        <v>28162</v>
       </c>
       <c r="I17" s="128">
-        <v>757</v>
+        <v>1122</v>
       </c>
       <c r="J17" s="128">
-        <v>2129</v>
+        <v>1395</v>
       </c>
       <c r="K17" s="128">
-        <v>5776</v>
+        <v>8837</v>
       </c>
       <c r="L17" s="128">
-        <v>6017</v>
+        <v>10710</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>7659</v>
+        <v>12357</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>77549</v>
+        <v>108282</v>
       </c>
       <c r="C19" s="128">
-        <v>23756</v>
+        <v>36057</v>
       </c>
       <c r="D19" s="128">
-        <v>6092</v>
+        <v>9526</v>
       </c>
       <c r="E19" s="128">
-        <v>31388</v>
+        <v>41498</v>
       </c>
       <c r="F19" s="128">
-        <v>16313</v>
+        <v>21201</v>
       </c>
       <c r="G19" s="128">
-        <v>68512</v>
+        <v>94620</v>
       </c>
       <c r="H19" s="128">
-        <v>17774</v>
+        <v>26905</v>
       </c>
       <c r="I19" s="128">
-        <v>1330</v>
+        <v>2009</v>
       </c>
       <c r="J19" s="128">
-        <v>27247</v>
+        <v>35260</v>
       </c>
       <c r="K19" s="128">
-        <v>5500</v>
+        <v>8620</v>
       </c>
       <c r="L19" s="128">
-        <v>16661</v>
+        <v>21826</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>9037</v>
+        <v>13662</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>43360</v>
+        <v>64582</v>
       </c>
       <c r="C21" s="128">
-        <v>24934</v>
+        <v>37994</v>
       </c>
       <c r="D21" s="128">
-        <v>6615</v>
+        <v>9954</v>
       </c>
       <c r="E21" s="128">
-        <v>11363</v>
+        <v>15356</v>
       </c>
       <c r="F21" s="128">
-        <v>448</v>
+        <v>1279</v>
       </c>
       <c r="G21" s="128">
-        <v>34984</v>
+        <v>51462</v>
       </c>
       <c r="H21" s="128">
-        <v>17013</v>
+        <v>25851</v>
       </c>
       <c r="I21" s="128">
-        <v>672</v>
+        <v>988</v>
       </c>
       <c r="J21" s="128">
-        <v>6136</v>
+        <v>5636</v>
       </c>
       <c r="K21" s="128">
-        <v>5960</v>
+        <v>8934</v>
       </c>
       <c r="L21" s="128">
-        <v>5203</v>
+        <v>10052</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>8377</v>
+        <v>13121</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>36949</v>
+        <v>55431</v>
       </c>
       <c r="C23" s="128">
-        <v>17046</v>
+        <v>25874</v>
       </c>
       <c r="D23" s="128">
-        <v>4095</v>
+        <v>6090</v>
       </c>
       <c r="E23" s="128">
-        <v>11708</v>
+        <v>16423</v>
       </c>
       <c r="F23" s="128">
-        <v>4100</v>
+        <v>7044</v>
       </c>
       <c r="G23" s="128">
-        <v>30822</v>
+        <v>45734</v>
       </c>
       <c r="H23" s="128">
-        <v>12548</v>
+        <v>18959</v>
       </c>
       <c r="I23" s="128">
-        <v>784</v>
+        <v>1169</v>
       </c>
       <c r="J23" s="128">
-        <v>9800</v>
+        <v>13626</v>
       </c>
       <c r="K23" s="128">
-        <v>4492</v>
+        <v>6850</v>
       </c>
       <c r="L23" s="128">
-        <v>3198</v>
+        <v>5131</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>6128</v>
+        <v>9697</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>18310</v>
+        <v>28042</v>
       </c>
       <c r="C25" s="128">
-        <v>9977</v>
+        <v>14973</v>
       </c>
       <c r="D25" s="128">
-        <v>1875</v>
+        <v>2726</v>
       </c>
       <c r="E25" s="128">
-        <v>3019</v>
+        <v>4820</v>
       </c>
       <c r="F25" s="128">
-        <v>3438</v>
+        <v>5523</v>
       </c>
       <c r="G25" s="128">
-        <v>12382</v>
+        <v>18998</v>
       </c>
       <c r="H25" s="128">
-        <v>5465</v>
+        <v>8212</v>
       </c>
       <c r="I25" s="128">
-        <v>259</v>
+        <v>400</v>
       </c>
       <c r="J25" s="128">
-        <v>3004</v>
+        <v>4835</v>
       </c>
       <c r="K25" s="128">
-        <v>1557</v>
+        <v>2431</v>
       </c>
       <c r="L25" s="128">
-        <v>2097</v>
+        <v>3120</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>5928</v>
+        <v>9044</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>68516</v>
+        <v>101241</v>
       </c>
       <c r="C27" s="128">
-        <v>25601</v>
+        <v>39009</v>
       </c>
       <c r="D27" s="128">
-        <v>12252</v>
+        <v>18454</v>
       </c>
       <c r="E27" s="128">
-        <v>27045</v>
+        <v>37803</v>
       </c>
       <c r="F27" s="128">
-        <v>3618</v>
+        <v>5975</v>
       </c>
       <c r="G27" s="128">
-        <v>55992</v>
+        <v>81625</v>
       </c>
       <c r="H27" s="128">
-        <v>15913</v>
+        <v>23964</v>
       </c>
       <c r="I27" s="128">
-        <v>1606</v>
+        <v>2466</v>
       </c>
       <c r="J27" s="128">
-        <v>23806</v>
+        <v>33884</v>
       </c>
       <c r="K27" s="128">
-        <v>6536</v>
+        <v>9942</v>
       </c>
       <c r="L27" s="128">
-        <v>8131</v>
+        <v>11369</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>12524</v>
+        <v>19615</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>74744</v>
+        <v>108108</v>
       </c>
       <c r="C29" s="128">
-        <v>28555</v>
+        <v>43585</v>
       </c>
       <c r="D29" s="128">
-        <v>16100</v>
+        <v>24263</v>
       </c>
       <c r="E29" s="128">
-        <v>21098</v>
+        <v>25995</v>
       </c>
       <c r="F29" s="128">
-        <v>8991</v>
+        <v>14264</v>
       </c>
       <c r="G29" s="128">
-        <v>57161</v>
+        <v>80837</v>
       </c>
       <c r="H29" s="128">
-        <v>14853</v>
+        <v>22415</v>
       </c>
       <c r="I29" s="128">
-        <v>3443</v>
+        <v>5301</v>
       </c>
       <c r="J29" s="128">
-        <v>19105</v>
+        <v>23370</v>
       </c>
       <c r="K29" s="128">
-        <v>8543</v>
+        <v>12667</v>
       </c>
       <c r="L29" s="128">
-        <v>11218</v>
+        <v>17084</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>17583</v>
+        <v>27271</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>1593</v>
+        <v>2335</v>
       </c>
       <c r="C31" s="128">
-        <v>952</v>
+        <v>1470</v>
       </c>
       <c r="D31" s="128">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="E31" s="128">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="F31" s="128">
-        <v>311</v>
+        <v>512</v>
       </c>
       <c r="G31" s="128">
-        <v>980</v>
+        <v>1610</v>
       </c>
       <c r="H31" s="128">
-        <v>126</v>
+        <v>212</v>
       </c>
       <c r="I31" s="128">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="J31" s="128">
-        <v>356</v>
+        <v>540</v>
       </c>
       <c r="K31" s="128">
-        <v>142</v>
+        <v>217</v>
       </c>
       <c r="L31" s="128">
-        <v>344</v>
+        <v>621</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>613</v>
+        <v>725</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>2695</v>
+        <v>4168</v>
       </c>
       <c r="C33" s="128">
-        <v>2186</v>
+        <v>3314</v>
       </c>
       <c r="D33" s="128">
-        <v>338</v>
+        <v>497</v>
       </c>
       <c r="E33" s="128">
-        <v>123</v>
+        <v>162</v>
       </c>
       <c r="F33" s="128">
-        <v>48</v>
+        <v>194</v>
       </c>
       <c r="G33" s="128">
-        <v>2036</v>
+        <v>3191</v>
       </c>
       <c r="H33" s="128">
-        <v>1443</v>
+        <v>2166</v>
       </c>
       <c r="I33" s="128">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="J33" s="128">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="K33" s="128">
-        <v>593</v>
+        <v>947</v>
       </c>
       <c r="L33" s="128">
-        <v>-109</v>
+        <v>-55</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>659</v>
+        <v>976</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>33328</v>
+        <v>50987</v>
       </c>
       <c r="C35" s="128">
-        <v>20096</v>
+        <v>30585</v>
       </c>
       <c r="D35" s="128">
-        <v>3696</v>
+        <v>5681</v>
       </c>
       <c r="E35" s="128">
-        <v>4375</v>
+        <v>6415</v>
       </c>
       <c r="F35" s="128">
-        <v>5160</v>
+        <v>8306</v>
       </c>
       <c r="G35" s="128">
-        <v>23849</v>
+        <v>36884</v>
       </c>
       <c r="H35" s="128">
-        <v>14288</v>
+        <v>21670</v>
       </c>
       <c r="I35" s="128">
-        <v>625</v>
+        <v>932</v>
       </c>
       <c r="J35" s="128">
-        <v>611</v>
+        <v>1003</v>
       </c>
       <c r="K35" s="128">
-        <v>5407</v>
+        <v>8204</v>
       </c>
       <c r="L35" s="128">
-        <v>2918</v>
+        <v>5076</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>9478</v>
+        <v>14103</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -35796,51 +35805,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</v>
+        <v>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -36160,57 +36169,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -36411,831 +36420,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>8058</v>
+        <v>11591</v>
       </c>
       <c r="C11" s="116">
-        <v>1750</v>
+        <v>2679</v>
       </c>
       <c r="D11" s="116">
-        <v>1271</v>
+        <v>2036</v>
       </c>
       <c r="E11" s="116">
-        <v>363</v>
+        <v>681</v>
       </c>
       <c r="F11" s="116">
-        <v>4674</v>
+        <v>6195</v>
       </c>
       <c r="G11" s="116">
-        <v>3869</v>
+        <v>5335</v>
       </c>
       <c r="H11" s="116">
-        <v>909</v>
+        <v>1307</v>
       </c>
       <c r="I11" s="116">
-        <v>311</v>
+        <v>452</v>
       </c>
       <c r="J11" s="116">
-        <v>796</v>
+        <v>368</v>
       </c>
       <c r="K11" s="116">
-        <v>796</v>
+        <v>1187</v>
       </c>
       <c r="L11" s="116">
-        <v>1056</v>
+        <v>2021</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>4189</v>
+        <v>6256</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>4843</v>
+        <v>6887</v>
       </c>
       <c r="C13" s="128">
-        <v>1667</v>
+        <v>2548</v>
       </c>
       <c r="D13" s="128">
-        <v>312</v>
+        <v>449</v>
       </c>
       <c r="E13" s="128">
-        <v>1936</v>
+        <v>2763</v>
       </c>
       <c r="F13" s="128">
-        <v>928</v>
+        <v>1127</v>
       </c>
       <c r="G13" s="128">
-        <v>4255</v>
+        <v>5941</v>
       </c>
       <c r="H13" s="128">
-        <v>1051</v>
+        <v>1591</v>
       </c>
       <c r="I13" s="128">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="J13" s="128">
-        <v>1871</v>
+        <v>2279</v>
       </c>
       <c r="K13" s="128">
-        <v>689</v>
+        <v>1057</v>
       </c>
       <c r="L13" s="128">
-        <v>593</v>
+        <v>935</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>588</v>
+        <v>946</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>21534</v>
+        <v>32581</v>
       </c>
       <c r="C15" s="128">
-        <v>14502</v>
+        <v>22016</v>
       </c>
       <c r="D15" s="128">
-        <v>2535</v>
+        <v>3797</v>
       </c>
       <c r="E15" s="128">
-        <v>2391</v>
+        <v>3195</v>
       </c>
       <c r="F15" s="128">
-        <v>2106</v>
+        <v>3573</v>
       </c>
       <c r="G15" s="128">
-        <v>16881</v>
+        <v>25359</v>
       </c>
       <c r="H15" s="128">
-        <v>9639</v>
+        <v>14660</v>
       </c>
       <c r="I15" s="128">
-        <v>170</v>
+        <v>253</v>
       </c>
       <c r="J15" s="128">
-        <v>1043</v>
+        <v>1148</v>
       </c>
       <c r="K15" s="128">
-        <v>3283</v>
+        <v>4946</v>
       </c>
       <c r="L15" s="128">
-        <v>2747</v>
+        <v>4352</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>4653</v>
+        <v>7222</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>15307</v>
+        <v>20700</v>
       </c>
       <c r="C17" s="128">
-        <v>3952</v>
+        <v>6018</v>
       </c>
       <c r="D17" s="128">
-        <v>3360</v>
+        <v>5223</v>
       </c>
       <c r="E17" s="128">
-        <v>6998</v>
+        <v>7892</v>
       </c>
       <c r="F17" s="128">
-        <v>997</v>
+        <v>1566</v>
       </c>
       <c r="G17" s="128">
-        <v>12339</v>
+        <v>16465</v>
       </c>
       <c r="H17" s="128">
-        <v>3124</v>
+        <v>4672</v>
       </c>
       <c r="I17" s="128">
-        <v>468</v>
+        <v>739</v>
       </c>
       <c r="J17" s="128">
-        <v>4949</v>
+        <v>5072</v>
       </c>
       <c r="K17" s="128">
-        <v>1919</v>
+        <v>2922</v>
       </c>
       <c r="L17" s="128">
-        <v>1879</v>
+        <v>3060</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>2968</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>14269</v>
+        <v>20641</v>
       </c>
       <c r="C19" s="128">
-        <v>7840</v>
+        <v>11850</v>
       </c>
       <c r="D19" s="128">
-        <v>1340</v>
+        <v>2111</v>
       </c>
       <c r="E19" s="128">
-        <v>3587</v>
+        <v>5531</v>
       </c>
       <c r="F19" s="128">
-        <v>1502</v>
+        <v>1149</v>
       </c>
       <c r="G19" s="128">
-        <v>10766</v>
+        <v>15364</v>
       </c>
       <c r="H19" s="128">
-        <v>4052</v>
+        <v>6098</v>
       </c>
       <c r="I19" s="128">
-        <v>56</v>
+        <v>87</v>
       </c>
       <c r="J19" s="128">
-        <v>3471</v>
+        <v>4314</v>
       </c>
       <c r="K19" s="128">
-        <v>1757</v>
+        <v>2706</v>
       </c>
       <c r="L19" s="128">
-        <v>1431</v>
+        <v>2158</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>3503</v>
+        <v>5278</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>5264</v>
+        <v>7535</v>
       </c>
       <c r="C21" s="128">
-        <v>2697</v>
+        <v>4118</v>
       </c>
       <c r="D21" s="128">
-        <v>854</v>
+        <v>1234</v>
       </c>
       <c r="E21" s="128">
-        <v>751</v>
+        <v>1205</v>
       </c>
       <c r="F21" s="128">
-        <v>962</v>
+        <v>978</v>
       </c>
       <c r="G21" s="128">
-        <v>3315</v>
+        <v>3617</v>
       </c>
       <c r="H21" s="128">
-        <v>1193</v>
+        <v>1834</v>
       </c>
       <c r="I21" s="128">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="J21" s="128">
-        <v>925</v>
+        <v>942</v>
       </c>
       <c r="K21" s="128">
-        <v>441</v>
+        <v>682</v>
       </c>
       <c r="L21" s="128">
-        <v>724</v>
+        <v>114</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1949</v>
+        <v>3918</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>45008</v>
+        <v>63386</v>
       </c>
       <c r="C23" s="128">
-        <v>5395</v>
+        <v>8387</v>
       </c>
       <c r="D23" s="128">
-        <v>5187</v>
+        <v>7884</v>
       </c>
       <c r="E23" s="128">
-        <v>33533</v>
+        <v>44934</v>
       </c>
       <c r="F23" s="128">
-        <v>893</v>
+        <v>2182</v>
       </c>
       <c r="G23" s="128">
-        <v>39697</v>
+        <v>55004</v>
       </c>
       <c r="H23" s="128">
-        <v>2892</v>
+        <v>4403</v>
       </c>
       <c r="I23" s="128">
-        <v>1163</v>
+        <v>1823</v>
       </c>
       <c r="J23" s="128">
-        <v>31206</v>
+        <v>42153</v>
       </c>
       <c r="K23" s="128">
-        <v>1708</v>
+        <v>2595</v>
       </c>
       <c r="L23" s="128">
-        <v>2727</v>
+        <v>4029</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>5311</v>
+        <v>8382</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>943</v>
+        <v>1425</v>
       </c>
       <c r="C25" s="128">
-        <v>786</v>
+        <v>1201</v>
       </c>
       <c r="D25" s="128">
-        <v>75</v>
+        <v>102</v>
       </c>
       <c r="E25" s="128">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F25" s="128">
-        <v>71</v>
+        <v>105</v>
       </c>
       <c r="G25" s="128">
-        <v>838</v>
+        <v>1268</v>
       </c>
       <c r="H25" s="128">
-        <v>415</v>
+        <v>626</v>
       </c>
       <c r="I25" s="128">
+        <v>7</v>
+      </c>
+      <c r="J25" s="128">
         <v>5</v>
       </c>
-      <c r="J25" s="128">
-[...1 lines deleted...]
-      </c>
       <c r="K25" s="128">
-        <v>161</v>
+        <v>240</v>
       </c>
       <c r="L25" s="128">
-        <v>253</v>
+        <v>389</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>105</v>
+        <v>157</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>2637</v>
+        <v>3985</v>
       </c>
       <c r="C27" s="128">
-        <v>2312</v>
+        <v>3483</v>
       </c>
       <c r="D27" s="128">
-        <v>181</v>
+        <v>278</v>
       </c>
       <c r="E27" s="128">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="F27" s="128">
-        <v>80</v>
+        <v>128</v>
       </c>
       <c r="G27" s="128">
-        <v>2079</v>
+        <v>3124</v>
       </c>
       <c r="H27" s="128">
-        <v>1102</v>
+        <v>1653</v>
       </c>
       <c r="I27" s="128">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="J27" s="128">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="K27" s="128">
-        <v>420</v>
+        <v>628</v>
       </c>
       <c r="L27" s="128">
-        <v>492</v>
+        <v>750</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>558</v>
+        <v>861</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>18980</v>
+        <v>28172</v>
       </c>
       <c r="C29" s="128">
-        <v>9505</v>
+        <v>14298</v>
       </c>
       <c r="D29" s="128">
-        <v>2547</v>
+        <v>3809</v>
       </c>
       <c r="E29" s="128">
-        <v>5725</v>
+        <v>8032</v>
       </c>
       <c r="F29" s="128">
-        <v>1202</v>
+        <v>2033</v>
       </c>
       <c r="G29" s="128">
-        <v>15400</v>
+        <v>22627</v>
       </c>
       <c r="H29" s="128">
-        <v>5708</v>
+        <v>8614</v>
       </c>
       <c r="I29" s="128">
-        <v>527</v>
+        <v>774</v>
       </c>
       <c r="J29" s="128">
-        <v>4878</v>
+        <v>6800</v>
       </c>
       <c r="K29" s="128">
-        <v>1997</v>
+        <v>3004</v>
       </c>
       <c r="L29" s="128">
-        <v>2291</v>
+        <v>3435</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>3580</v>
+        <v>5545</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>8440</v>
+        <v>12978</v>
       </c>
       <c r="C31" s="128">
-        <v>5978</v>
+        <v>9065</v>
       </c>
       <c r="D31" s="128">
-        <v>835</v>
+        <v>1336</v>
       </c>
       <c r="E31" s="128">
-        <v>626</v>
+        <v>986</v>
       </c>
       <c r="F31" s="128">
-        <v>1000</v>
+        <v>1591</v>
       </c>
       <c r="G31" s="128">
-        <v>6223</v>
+        <v>9339</v>
       </c>
       <c r="H31" s="128">
-        <v>3979</v>
+        <v>6001</v>
       </c>
       <c r="I31" s="128">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="J31" s="128">
-        <v>357</v>
+        <v>462</v>
       </c>
       <c r="K31" s="128">
-        <v>1066</v>
+        <v>1610</v>
       </c>
       <c r="L31" s="128">
-        <v>733</v>
+        <v>1127</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>2217</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>3206</v>
+        <v>4796</v>
       </c>
       <c r="C33" s="128">
-        <v>2453</v>
+        <v>3695</v>
       </c>
       <c r="D33" s="128">
-        <v>407</v>
+        <v>611</v>
       </c>
       <c r="E33" s="128">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="F33" s="128">
-        <v>282</v>
+        <v>397</v>
       </c>
       <c r="G33" s="128">
-        <v>2811</v>
+        <v>4129</v>
       </c>
       <c r="H33" s="128">
-        <v>1512</v>
+        <v>2269</v>
       </c>
       <c r="I33" s="128">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J33" s="128">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="K33" s="128">
-        <v>600</v>
+        <v>899</v>
       </c>
       <c r="L33" s="128">
-        <v>654</v>
+        <v>918</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>394</v>
+        <v>667</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>2396</v>
+        <v>3645</v>
       </c>
       <c r="C35" s="128">
-        <v>1844</v>
+        <v>2781</v>
       </c>
       <c r="D35" s="128">
-        <v>208</v>
+        <v>310</v>
       </c>
       <c r="E35" s="128">
-        <v>278</v>
+        <v>432</v>
       </c>
       <c r="F35" s="128">
-        <v>66</v>
+        <v>122</v>
       </c>
       <c r="G35" s="128">
-        <v>1741</v>
+        <v>2719</v>
       </c>
       <c r="H35" s="128">
-        <v>841</v>
+        <v>1273</v>
       </c>
       <c r="I35" s="128">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="J35" s="128">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="K35" s="128">
-        <v>587</v>
+        <v>880</v>
       </c>
       <c r="L35" s="128">
-        <v>284</v>
+        <v>498</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>655</v>
+        <v>926</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -37612,57 +37621,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -37863,831 +37872,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>13192</v>
+        <v>19778</v>
       </c>
       <c r="C11" s="116">
-        <v>7104</v>
+        <v>10723</v>
       </c>
       <c r="D11" s="116">
-        <v>2779</v>
+        <v>4459</v>
       </c>
       <c r="E11" s="116">
-        <v>2195</v>
+        <v>3415</v>
       </c>
       <c r="F11" s="116">
-        <v>1113</v>
+        <v>1183</v>
       </c>
       <c r="G11" s="116">
-        <v>11037</v>
+        <v>16108</v>
       </c>
       <c r="H11" s="116">
-        <v>3936</v>
+        <v>5912</v>
       </c>
       <c r="I11" s="116">
-        <v>1220</v>
+        <v>1827</v>
       </c>
       <c r="J11" s="116">
-        <v>1459</v>
+        <v>1631</v>
       </c>
       <c r="K11" s="116">
-        <v>1672</v>
+        <v>2441</v>
       </c>
       <c r="L11" s="116">
-        <v>2750</v>
+        <v>4297</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>2155</v>
+        <v>3670</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>12851</v>
+        <v>18836</v>
       </c>
       <c r="C13" s="128">
-        <v>5008</v>
+        <v>7603</v>
       </c>
       <c r="D13" s="128">
-        <v>1200</v>
+        <v>1847</v>
       </c>
       <c r="E13" s="128">
-        <v>5413</v>
+        <v>7401</v>
       </c>
       <c r="F13" s="128">
-        <v>1230</v>
+        <v>1985</v>
       </c>
       <c r="G13" s="128">
-        <v>12071</v>
+        <v>17543</v>
       </c>
       <c r="H13" s="128">
-        <v>3951</v>
+        <v>6032</v>
       </c>
       <c r="I13" s="128">
-        <v>293</v>
+        <v>437</v>
       </c>
       <c r="J13" s="128">
-        <v>5092</v>
+        <v>6927</v>
       </c>
       <c r="K13" s="128">
-        <v>1600</v>
+        <v>2502</v>
       </c>
       <c r="L13" s="128">
-        <v>1136</v>
+        <v>1646</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>780</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>33035</v>
+        <v>52667</v>
       </c>
       <c r="C15" s="128">
-        <v>13191</v>
+        <v>20281</v>
       </c>
       <c r="D15" s="128">
-        <v>4165</v>
+        <v>6088</v>
       </c>
       <c r="E15" s="128">
-        <v>11191</v>
+        <v>19958</v>
       </c>
       <c r="F15" s="128">
-        <v>4487</v>
+        <v>6340</v>
       </c>
       <c r="G15" s="128">
-        <v>27479</v>
+        <v>44268</v>
       </c>
       <c r="H15" s="128">
-        <v>8147</v>
+        <v>12573</v>
       </c>
       <c r="I15" s="128">
-        <v>592</v>
+        <v>923</v>
       </c>
       <c r="J15" s="128">
-        <v>12280</v>
+        <v>20588</v>
       </c>
       <c r="K15" s="128">
-        <v>3711</v>
+        <v>5633</v>
       </c>
       <c r="L15" s="128">
-        <v>2750</v>
+        <v>4551</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>5556</v>
+        <v>8398</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>44101</v>
+        <v>66023</v>
       </c>
       <c r="C17" s="128">
-        <v>14727</v>
+        <v>22328</v>
       </c>
       <c r="D17" s="128">
-        <v>5246</v>
+        <v>7305</v>
       </c>
       <c r="E17" s="128">
-        <v>14972</v>
+        <v>23377</v>
       </c>
       <c r="F17" s="128">
-        <v>9155</v>
+        <v>13012</v>
       </c>
       <c r="G17" s="128">
-        <v>36896</v>
+        <v>56177</v>
       </c>
       <c r="H17" s="128">
-        <v>10841</v>
+        <v>16336</v>
       </c>
       <c r="I17" s="128">
-        <v>882</v>
+        <v>1337</v>
       </c>
       <c r="J17" s="128">
-        <v>12518</v>
+        <v>20308</v>
       </c>
       <c r="K17" s="128">
-        <v>5127</v>
+        <v>7559</v>
       </c>
       <c r="L17" s="128">
-        <v>7529</v>
+        <v>10638</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>7204</v>
+        <v>9845</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>48385</v>
+        <v>73009</v>
       </c>
       <c r="C19" s="128">
-        <v>24818</v>
+        <v>37843</v>
       </c>
       <c r="D19" s="128">
-        <v>10427</v>
+        <v>16211</v>
       </c>
       <c r="E19" s="128">
-        <v>11207</v>
+        <v>15504</v>
       </c>
       <c r="F19" s="128">
-        <v>1934</v>
+        <v>3451</v>
       </c>
       <c r="G19" s="128">
-        <v>38940</v>
+        <v>58852</v>
       </c>
       <c r="H19" s="128">
-        <v>15057</v>
+        <v>22972</v>
       </c>
       <c r="I19" s="128">
-        <v>1632</v>
+        <v>2515</v>
       </c>
       <c r="J19" s="128">
-        <v>8272</v>
+        <v>11241</v>
       </c>
       <c r="K19" s="128">
-        <v>5741</v>
+        <v>8874</v>
       </c>
       <c r="L19" s="128">
-        <v>8239</v>
+        <v>13250</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>9445</v>
+        <v>14157</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>19332</v>
+        <v>27795</v>
       </c>
       <c r="C21" s="128">
-        <v>6202</v>
+        <v>9471</v>
       </c>
       <c r="D21" s="128">
-        <v>1230</v>
+        <v>2027</v>
       </c>
       <c r="E21" s="128">
-        <v>10385</v>
+        <v>13916</v>
       </c>
       <c r="F21" s="128">
-        <v>1515</v>
+        <v>2381</v>
       </c>
       <c r="G21" s="128">
-        <v>17084</v>
+        <v>24414</v>
       </c>
       <c r="H21" s="128">
-        <v>3840</v>
+        <v>5747</v>
       </c>
       <c r="I21" s="128">
-        <v>182</v>
+        <v>272</v>
       </c>
       <c r="J21" s="128">
-        <v>9999</v>
+        <v>13465</v>
       </c>
       <c r="K21" s="128">
-        <v>1884</v>
+        <v>2832</v>
       </c>
       <c r="L21" s="128">
-        <v>1179</v>
+        <v>2098</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>2248</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>15965</v>
+        <v>25052</v>
       </c>
       <c r="C23" s="128">
-        <v>7916</v>
+        <v>12163</v>
       </c>
       <c r="D23" s="128">
-        <v>5938</v>
+        <v>9282</v>
       </c>
       <c r="E23" s="128">
-        <v>1669</v>
+        <v>2896</v>
       </c>
       <c r="F23" s="128">
-        <v>442</v>
+        <v>711</v>
       </c>
       <c r="G23" s="128">
-        <v>11671</v>
+        <v>18667</v>
       </c>
       <c r="H23" s="128">
-        <v>3293</v>
+        <v>5385</v>
       </c>
       <c r="I23" s="128">
-        <v>501</v>
+        <v>750</v>
       </c>
       <c r="J23" s="128">
-        <v>1164</v>
+        <v>1972</v>
       </c>
       <c r="K23" s="128">
-        <v>3500</v>
+        <v>5319</v>
       </c>
       <c r="L23" s="128">
-        <v>3213</v>
+        <v>5240</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>4294</v>
+        <v>6386</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>62097</v>
+        <v>93162</v>
       </c>
       <c r="C25" s="128">
-        <v>18293</v>
+        <v>28018</v>
       </c>
       <c r="D25" s="128">
-        <v>9086</v>
+        <v>13800</v>
       </c>
       <c r="E25" s="128">
-        <v>31117</v>
+        <v>45398</v>
       </c>
       <c r="F25" s="128">
-        <v>3601</v>
+        <v>5946</v>
       </c>
       <c r="G25" s="128">
-        <v>54762</v>
+        <v>81181</v>
       </c>
       <c r="H25" s="128">
-        <v>10893</v>
+        <v>16964</v>
       </c>
       <c r="I25" s="128">
-        <v>2308</v>
+        <v>3510</v>
       </c>
       <c r="J25" s="128">
-        <v>29805</v>
+        <v>42918</v>
       </c>
       <c r="K25" s="128">
-        <v>5808</v>
+        <v>8873</v>
       </c>
       <c r="L25" s="128">
-        <v>5948</v>
+        <v>8916</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>7335</v>
+        <v>11981</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>3919</v>
+        <v>5826</v>
       </c>
       <c r="C27" s="128">
-        <v>2505</v>
+        <v>3876</v>
       </c>
       <c r="D27" s="128">
-        <v>620</v>
+        <v>887</v>
       </c>
       <c r="E27" s="128">
-        <v>628</v>
+        <v>767</v>
       </c>
       <c r="F27" s="128">
-        <v>166</v>
+        <v>296</v>
       </c>
       <c r="G27" s="128">
-        <v>3639</v>
+        <v>5424</v>
       </c>
       <c r="H27" s="128">
-        <v>1933</v>
+        <v>2932</v>
       </c>
       <c r="I27" s="128">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="J27" s="128">
-        <v>304</v>
+        <v>339</v>
       </c>
       <c r="K27" s="128">
-        <v>781</v>
+        <v>1159</v>
       </c>
       <c r="L27" s="128">
-        <v>597</v>
+        <v>957</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>279</v>
+        <v>403</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>73799</v>
+        <v>112718</v>
       </c>
       <c r="C29" s="128">
-        <v>32063</v>
+        <v>49505</v>
       </c>
       <c r="D29" s="128">
-        <v>22732</v>
+        <v>33724</v>
       </c>
       <c r="E29" s="128">
-        <v>14935</v>
+        <v>23198</v>
       </c>
       <c r="F29" s="128">
-        <v>4068</v>
+        <v>6291</v>
       </c>
       <c r="G29" s="128">
-        <v>63525</v>
+        <v>97757</v>
       </c>
       <c r="H29" s="128">
-        <v>16039</v>
+        <v>25138</v>
       </c>
       <c r="I29" s="128">
-        <v>1709</v>
+        <v>2508</v>
       </c>
       <c r="J29" s="128">
-        <v>13971</v>
+        <v>22035</v>
       </c>
       <c r="K29" s="128">
-        <v>11878</v>
+        <v>18506</v>
       </c>
       <c r="L29" s="128">
-        <v>19928</v>
+        <v>29570</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>10274</v>
+        <v>14961</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>558</v>
+        <v>875</v>
       </c>
       <c r="C31" s="128">
-        <v>484</v>
+        <v>762</v>
       </c>
       <c r="D31" s="128">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G31" s="128">
-        <v>928</v>
+        <v>1425</v>
       </c>
       <c r="H31" s="128">
-        <v>316</v>
+        <v>498</v>
       </c>
       <c r="I31" s="128">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>179</v>
+        <v>277</v>
       </c>
       <c r="L31" s="128">
-        <v>376</v>
+        <v>575</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-371</v>
+        <v>-550</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>1582</v>
+        <v>2450</v>
       </c>
       <c r="C33" s="128">
-        <v>1322</v>
+        <v>2058</v>
       </c>
       <c r="D33" s="128">
-        <v>250</v>
+        <v>375</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G33" s="128">
-        <v>1496</v>
+        <v>2280</v>
       </c>
       <c r="H33" s="128">
-        <v>467</v>
+        <v>718</v>
       </c>
       <c r="I33" s="128">
-        <v>153</v>
+        <v>223</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>298</v>
+        <v>446</v>
       </c>
       <c r="L33" s="128">
-        <v>578</v>
+        <v>893</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>86</v>
+        <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>407</v>
+        <v>615</v>
       </c>
       <c r="C35" s="128">
-        <v>347</v>
+        <v>538</v>
       </c>
       <c r="D35" s="128">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E35" s="128">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F35" s="128">
         <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>613</v>
+        <v>960</v>
       </c>
       <c r="H35" s="128">
-        <v>258</v>
+        <v>391</v>
       </c>
       <c r="I35" s="128">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>10</v>
+      </c>
+      <c r="J35" s="128">
+        <v>1</v>
       </c>
       <c r="K35" s="128">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="L35" s="128">
-        <v>244</v>
+        <v>401</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-206</v>
+        <v>-345</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -39060,57 +39069,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -39311,831 +39320,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>171915</v>
+        <v>254584</v>
       </c>
       <c r="C11" s="117">
-        <v>117678</v>
+        <v>180976</v>
       </c>
       <c r="D11" s="117">
-        <v>3798</v>
+        <v>5437</v>
       </c>
       <c r="E11" s="117">
-        <v>44143</v>
+        <v>61587</v>
       </c>
       <c r="F11" s="117">
-        <v>6296</v>
+        <v>6583</v>
       </c>
       <c r="G11" s="117">
-        <v>136706</v>
+        <v>200265</v>
       </c>
       <c r="H11" s="117">
-        <v>49992</v>
+        <v>76709</v>
       </c>
       <c r="I11" s="117">
-        <v>235</v>
+        <v>361</v>
       </c>
       <c r="J11" s="117">
-        <v>41319</v>
+        <v>55795</v>
       </c>
       <c r="K11" s="117">
-        <v>404</v>
+        <v>621</v>
       </c>
       <c r="L11" s="117">
-        <v>44756</v>
+        <v>66779</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>35209</v>
+        <v>54319</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>15186</v>
+        <v>19257</v>
       </c>
       <c r="C13" s="128">
-        <v>9906</v>
+        <v>15377</v>
       </c>
       <c r="D13" s="128">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="E13" s="128">
-        <v>5256</v>
+        <v>3850</v>
       </c>
       <c r="F13" s="128">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G13" s="128">
-        <v>13353</v>
+        <v>16712</v>
       </c>
       <c r="H13" s="128">
-        <v>4243</v>
+        <v>6929</v>
       </c>
       <c r="I13" s="128">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="J13" s="128">
-        <v>5097</v>
+        <v>3687</v>
       </c>
       <c r="K13" s="128">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="L13" s="128">
-        <v>3976</v>
+        <v>6038</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1832</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>2573</v>
+        <v>3877</v>
       </c>
       <c r="C15" s="128">
-        <v>2408</v>
+        <v>3654</v>
       </c>
       <c r="D15" s="128">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="E15" s="128">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="F15" s="128">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="G15" s="128">
-        <v>2115</v>
+        <v>3218</v>
       </c>
       <c r="H15" s="128">
-        <v>673</v>
+        <v>964</v>
       </c>
       <c r="I15" s="130">
         <v>0</v>
       </c>
       <c r="J15" s="128">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="K15" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L15" s="128">
-        <v>1414</v>
+        <v>2211</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>458</v>
+        <v>659</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>5239</v>
+        <v>8040</v>
       </c>
       <c r="C17" s="128">
-        <v>5187</v>
+        <v>7941</v>
       </c>
       <c r="D17" s="128">
-        <v>46</v>
+        <v>89</v>
       </c>
       <c r="E17" s="128">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F17" s="128">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G17" s="128">
-        <v>5116</v>
+        <v>7548</v>
       </c>
       <c r="H17" s="128">
-        <v>4564</v>
+        <v>6961</v>
       </c>
       <c r="I17" s="128">
+        <v>16</v>
+      </c>
+      <c r="J17" s="128">
+        <v>5</v>
+      </c>
+      <c r="K17" s="128">
         <v>11</v>
       </c>
-      <c r="J17" s="128">
-[...4 lines deleted...]
-      </c>
       <c r="L17" s="128">
-        <v>532</v>
+        <v>555</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>123</v>
+        <v>492</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>8674</v>
+        <v>13182</v>
       </c>
       <c r="C19" s="128">
-        <v>7358</v>
+        <v>11078</v>
       </c>
       <c r="D19" s="128">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="E19" s="128">
-        <v>1150</v>
+        <v>1847</v>
       </c>
       <c r="F19" s="128">
-        <v>53</v>
+        <v>92</v>
       </c>
       <c r="G19" s="128">
-        <v>7542</v>
+        <v>11440</v>
       </c>
       <c r="H19" s="128">
-        <v>5409</v>
+        <v>8451</v>
       </c>
       <c r="I19" s="128">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="J19" s="128">
-        <v>129</v>
+        <v>240</v>
       </c>
       <c r="K19" s="128">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="L19" s="128">
-        <v>1976</v>
+        <v>2708</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1132</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>7557</v>
+        <v>11381</v>
       </c>
       <c r="C21" s="128">
-        <v>5673</v>
+        <v>8696</v>
       </c>
       <c r="D21" s="128">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="E21" s="128">
-        <v>916</v>
+        <v>2197</v>
       </c>
       <c r="F21" s="128">
-        <v>921</v>
+        <v>406</v>
       </c>
       <c r="G21" s="128">
-        <v>6963</v>
+        <v>10374</v>
       </c>
       <c r="H21" s="128">
-        <v>5001</v>
+        <v>7669</v>
       </c>
       <c r="I21" s="128">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="J21" s="128">
-        <v>1782</v>
+        <v>2482</v>
       </c>
       <c r="K21" s="128">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="L21" s="128">
-        <v>150</v>
+        <v>178</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>594</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>5068</v>
+        <v>7762</v>
       </c>
       <c r="C23" s="128">
-        <v>4884</v>
+        <v>7525</v>
       </c>
       <c r="D23" s="128">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="E23" s="128">
-        <v>87</v>
+        <v>126</v>
       </c>
       <c r="F23" s="128">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="G23" s="128">
-        <v>3884</v>
+        <v>5913</v>
       </c>
       <c r="H23" s="128">
-        <v>1314</v>
+        <v>2054</v>
       </c>
       <c r="I23" s="128">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J23" s="128">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="K23" s="128">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L23" s="128">
-        <v>2478</v>
+        <v>3747</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>1184</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>2804</v>
+        <v>4483</v>
       </c>
       <c r="C25" s="128">
-        <v>2015</v>
+        <v>3134</v>
       </c>
       <c r="D25" s="128">
-        <v>188</v>
+        <v>259</v>
       </c>
       <c r="E25" s="128">
-        <v>515</v>
+        <v>930</v>
       </c>
       <c r="F25" s="128">
-        <v>86</v>
+        <v>160</v>
       </c>
       <c r="G25" s="128">
-        <v>1540</v>
+        <v>2607</v>
       </c>
       <c r="H25" s="128">
-        <v>923</v>
+        <v>1399</v>
       </c>
       <c r="I25" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J25" s="128">
-        <v>386</v>
+        <v>748</v>
       </c>
       <c r="K25" s="128">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="L25" s="128">
-        <v>216</v>
+        <v>436</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1264</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>19583</v>
+        <v>26710</v>
       </c>
       <c r="C27" s="128">
-        <v>10323</v>
+        <v>15800</v>
       </c>
       <c r="D27" s="128">
-        <v>300</v>
+        <v>453</v>
       </c>
       <c r="E27" s="128">
-        <v>8827</v>
+        <v>10122</v>
       </c>
       <c r="F27" s="128">
-        <v>132</v>
+        <v>335</v>
       </c>
       <c r="G27" s="128">
-        <v>15489</v>
+        <v>19998</v>
       </c>
       <c r="H27" s="128">
-        <v>3297</v>
+        <v>4931</v>
       </c>
       <c r="I27" s="128">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="J27" s="128">
-        <v>8637</v>
+        <v>9689</v>
       </c>
       <c r="K27" s="128">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="L27" s="128">
-        <v>3517</v>
+        <v>5318</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>4095</v>
+        <v>6712</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>12536</v>
+        <v>19143</v>
       </c>
       <c r="C29" s="128">
-        <v>9002</v>
+        <v>13872</v>
       </c>
       <c r="D29" s="128">
-        <v>446</v>
+        <v>503</v>
       </c>
       <c r="E29" s="128">
-        <v>2907</v>
+        <v>4608</v>
       </c>
       <c r="F29" s="128">
-        <v>180</v>
+        <v>160</v>
       </c>
       <c r="G29" s="128">
-        <v>10122</v>
+        <v>15335</v>
       </c>
       <c r="H29" s="128">
-        <v>882</v>
+        <v>1409</v>
       </c>
       <c r="I29" s="128">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="J29" s="128">
-        <v>2286</v>
+        <v>3163</v>
       </c>
       <c r="K29" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L29" s="128">
-        <v>6925</v>
+        <v>10721</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>2414</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>1478</v>
+        <v>2237</v>
       </c>
       <c r="C31" s="128">
-        <v>1431</v>
+        <v>2192</v>
       </c>
       <c r="D31" s="128">
         <v>0</v>
       </c>
       <c r="E31" s="128">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="F31" s="130">
         <v>0</v>
       </c>
       <c r="G31" s="128">
-        <v>1278</v>
+        <v>1942</v>
       </c>
       <c r="H31" s="128">
-        <v>1067</v>
+        <v>1606</v>
       </c>
       <c r="I31" s="128">
         <v>0</v>
       </c>
       <c r="J31" s="128">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>8</v>
+      </c>
+      <c r="K31" s="128">
+        <v>11</v>
       </c>
       <c r="L31" s="128">
-        <v>191</v>
+        <v>318</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>199</v>
+        <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>739</v>
+        <v>1136</v>
       </c>
       <c r="C33" s="128">
-        <v>661</v>
+        <v>1014</v>
       </c>
       <c r="D33" s="128">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E33" s="128">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="F33" s="128">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="G33" s="128">
-        <v>791</v>
+        <v>1204</v>
       </c>
       <c r="H33" s="128">
-        <v>186</v>
+        <v>291</v>
       </c>
       <c r="I33" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J33" s="128">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="K33" s="128">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L33" s="128">
-        <v>586</v>
+        <v>896</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>-51</v>
+        <v>-68</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>7469</v>
+        <v>11563</v>
       </c>
       <c r="C35" s="128">
-        <v>6514</v>
+        <v>10196</v>
       </c>
       <c r="D35" s="128">
-        <v>164</v>
+        <v>239</v>
       </c>
       <c r="E35" s="128">
-        <v>744</v>
+        <v>1060</v>
       </c>
       <c r="F35" s="128">
-        <v>46</v>
+        <v>67</v>
       </c>
       <c r="G35" s="128">
-        <v>6088</v>
+        <v>9292</v>
       </c>
       <c r="H35" s="128">
-        <v>2794</v>
+        <v>4262</v>
       </c>
       <c r="I35" s="128">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="J35" s="128">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="K35" s="128">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="L35" s="128">
-        <v>3233</v>
+        <v>4966</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>1381</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -40151,51 +40160,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年4月止，38家本國銀行放款及催收款之備抵呆帳餘額為625,054百萬元，115年1至4月轉銷呆帳17,668百萬元。</v>
+        <v>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -40515,57 +40524,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -40766,831 +40775,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>3081</v>
+        <v>4689</v>
       </c>
       <c r="C11" s="116">
-        <v>2972</v>
+        <v>4545</v>
       </c>
       <c r="D11" s="116">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="E11" s="116">
-        <v>75</v>
+        <v>108</v>
       </c>
       <c r="F11" s="116">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="G11" s="116">
-        <v>2735</v>
+        <v>4183</v>
       </c>
       <c r="H11" s="116">
-        <v>781</v>
+        <v>1250</v>
       </c>
       <c r="I11" s="116">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="J11" s="116">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="K11" s="116">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="L11" s="116">
-        <v>1888</v>
+        <v>2858</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>347</v>
+        <v>507</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>1097</v>
+        <v>1659</v>
       </c>
       <c r="C13" s="128">
-        <v>932</v>
+        <v>1405</v>
       </c>
       <c r="D13" s="128">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="E13" s="128">
-        <v>112</v>
+        <v>174</v>
       </c>
       <c r="F13" s="128">
         <v>24</v>
       </c>
       <c r="G13" s="128">
-        <v>888</v>
+        <v>1333</v>
       </c>
       <c r="H13" s="128">
-        <v>799</v>
+        <v>1214</v>
       </c>
       <c r="I13" s="128">
         <v>0</v>
       </c>
       <c r="J13" s="128">
-        <v>83</v>
+        <v>128</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="128">
-        <v>6</v>
+        <v>-10</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>210</v>
+        <v>327</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>2787</v>
+        <v>4216</v>
       </c>
       <c r="C15" s="128">
-        <v>2472</v>
+        <v>3753</v>
       </c>
       <c r="D15" s="128">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="E15" s="128">
-        <v>250</v>
+        <v>370</v>
       </c>
       <c r="F15" s="128">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="G15" s="128">
-        <v>2398</v>
+        <v>3569</v>
       </c>
       <c r="H15" s="128">
-        <v>1801</v>
+        <v>2741</v>
       </c>
       <c r="I15" s="128">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J15" s="128">
-        <v>251</v>
+        <v>370</v>
       </c>
       <c r="K15" s="128">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L15" s="128">
-        <v>334</v>
+        <v>439</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>389</v>
+        <v>647</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>2571</v>
+        <v>4060</v>
       </c>
       <c r="C17" s="128">
-        <v>2273</v>
+        <v>3392</v>
       </c>
       <c r="D17" s="128">
-        <v>86</v>
+        <v>175</v>
       </c>
       <c r="E17" s="128">
-        <v>53</v>
+        <v>350</v>
       </c>
       <c r="F17" s="128">
-        <v>160</v>
+        <v>143</v>
       </c>
       <c r="G17" s="128">
-        <v>2569</v>
+        <v>3754</v>
       </c>
       <c r="H17" s="128">
-        <v>1098</v>
+        <v>1593</v>
       </c>
       <c r="I17" s="128">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J17" s="128">
-        <v>520</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>682</v>
+      </c>
+      <c r="K17" s="128">
+        <v>15</v>
       </c>
       <c r="L17" s="128">
-        <v>943</v>
+        <v>1452</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>2</v>
+        <v>306</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>2621</v>
+        <v>3856</v>
       </c>
       <c r="C19" s="128">
-        <v>1581</v>
+        <v>2415</v>
       </c>
       <c r="D19" s="128">
-        <v>59</v>
+        <v>80</v>
       </c>
       <c r="E19" s="128">
-        <v>929</v>
+        <v>1294</v>
       </c>
       <c r="F19" s="128">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="G19" s="128">
-        <v>2124</v>
+        <v>3126</v>
       </c>
       <c r="H19" s="128">
-        <v>1186</v>
+        <v>1825</v>
       </c>
       <c r="I19" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J19" s="128">
-        <v>899</v>
+        <v>1242</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>496</v>
+        <v>730</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>754</v>
+        <v>1168</v>
       </c>
       <c r="C21" s="128">
-        <v>598</v>
+        <v>935</v>
       </c>
       <c r="D21" s="128">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E21" s="128">
-        <v>65</v>
+        <v>108</v>
       </c>
       <c r="F21" s="128">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="G21" s="128">
-        <v>472</v>
+        <v>740</v>
       </c>
       <c r="H21" s="128">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="128">
-        <v>76</v>
+        <v>117</v>
       </c>
       <c r="K21" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L21" s="128">
-        <v>378</v>
+        <v>595</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>282</v>
+        <v>428</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>1860</v>
+        <v>3461</v>
       </c>
       <c r="C23" s="128">
-        <v>147</v>
+        <v>251</v>
       </c>
       <c r="D23" s="128">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="E23" s="128">
-        <v>1329</v>
+        <v>2697</v>
       </c>
       <c r="F23" s="128">
-        <v>280</v>
+        <v>356</v>
       </c>
       <c r="G23" s="128">
-        <v>1712</v>
+        <v>3338</v>
       </c>
       <c r="H23" s="128">
-        <v>257</v>
+        <v>353</v>
       </c>
       <c r="I23" s="128">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="J23" s="128">
-        <v>1268</v>
+        <v>2552</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="128">
-        <v>183</v>
+        <v>425</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>148</v>
+        <v>123</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C25" s="128">
-        <v>57</v>
+        <v>87</v>
       </c>
       <c r="D25" s="128">
         <v>0</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="128">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="G25" s="128">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="H25" s="128">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="128">
         <v>0</v>
       </c>
       <c r="K25" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L25" s="128">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>-3</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="C27" s="128">
-        <v>90</v>
+        <v>138</v>
       </c>
       <c r="D27" s="128">
         <v>0</v>
       </c>
       <c r="E27" s="128">
+        <v>4</v>
+      </c>
+      <c r="F27" s="128">
+        <v>4</v>
+      </c>
+      <c r="G27" s="128">
+        <v>83</v>
+      </c>
+      <c r="H27" s="128">
+        <v>18</v>
+      </c>
+      <c r="I27" s="128">
         <v>3</v>
-      </c>
-[...10 lines deleted...]
-        <v>2</v>
       </c>
       <c r="J27" s="128">
         <v>4</v>
       </c>
       <c r="K27" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L27" s="128">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>41</v>
+        <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>1293</v>
+        <v>1930</v>
       </c>
       <c r="C29" s="128">
-        <v>1116</v>
+        <v>1692</v>
       </c>
       <c r="D29" s="128">
-        <v>29</v>
+        <v>46</v>
       </c>
       <c r="E29" s="128">
-        <v>139</v>
+        <v>175</v>
       </c>
       <c r="F29" s="128">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="G29" s="128">
-        <v>1270</v>
+        <v>1881</v>
       </c>
       <c r="H29" s="128">
-        <v>315</v>
+        <v>490</v>
       </c>
       <c r="I29" s="128">
         <v>0</v>
       </c>
       <c r="J29" s="128">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>844</v>
+        <v>1269</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>22</v>
+        <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>1083</v>
+        <v>1660</v>
       </c>
       <c r="C31" s="128">
-        <v>1066</v>
+        <v>1637</v>
       </c>
       <c r="D31" s="128">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E31" s="128">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F31" s="128">
         <v>3</v>
       </c>
       <c r="G31" s="128">
-        <v>941</v>
+        <v>1509</v>
       </c>
       <c r="H31" s="128">
-        <v>111</v>
+        <v>182</v>
       </c>
       <c r="I31" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J31" s="128">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="K31" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L31" s="128">
-        <v>814</v>
+        <v>1313</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>143</v>
+        <v>151</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>648</v>
+        <v>975</v>
       </c>
       <c r="C33" s="128">
-        <v>605</v>
+        <v>926</v>
       </c>
       <c r="D33" s="128">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="E33" s="130">
+        <v>25</v>
+      </c>
+      <c r="E33" s="128">
         <v>0</v>
       </c>
       <c r="F33" s="128">
         <v>24</v>
       </c>
       <c r="G33" s="128">
-        <v>344</v>
+        <v>545</v>
       </c>
       <c r="H33" s="128">
-        <v>158</v>
+        <v>241</v>
       </c>
       <c r="I33" s="128">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
         <v>1</v>
       </c>
       <c r="L33" s="128">
-        <v>186</v>
+        <v>303</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>303</v>
+        <v>431</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>59</v>
+        <v>98</v>
       </c>
       <c r="C35" s="128">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="D35" s="128">
         <v>0</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="G35" s="128">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="H35" s="128">
         <v>1</v>
       </c>
       <c r="I35" s="128">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
         <v>0</v>
       </c>
       <c r="L35" s="128">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>22</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -41967,57 +41976,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 4月</v>
+        <v>115年 1 - 6月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - Apr. 2026</v>
+        <v> Jan. - June 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -42218,645 +42227,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>1041</v>
+        <v>1572</v>
       </c>
       <c r="C11" s="116">
+        <v>1506</v>
+      </c>
+      <c r="D11" s="116">
+        <v>26</v>
+      </c>
+      <c r="E11" s="116">
+        <v>0</v>
+      </c>
+      <c r="F11" s="116">
+        <v>38</v>
+      </c>
+      <c r="G11" s="116">
+        <v>1023</v>
+      </c>
+      <c r="H11" s="116">
         <v>1008</v>
       </c>
-      <c r="D11" s="116">
-[...13 lines deleted...]
-      </c>
       <c r="I11" s="116">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J11" s="116">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K11" s="116">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L11" s="116">
         <v>10</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>355</v>
+        <v>548</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>2911</v>
+        <v>4364</v>
       </c>
       <c r="C13" s="128">
-        <v>1614</v>
+        <v>2490</v>
       </c>
       <c r="D13" s="128">
-        <v>163</v>
+        <v>239</v>
       </c>
       <c r="E13" s="128">
-        <v>1133</v>
+        <v>1629</v>
       </c>
       <c r="F13" s="128">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="G13" s="128">
-        <v>1953</v>
+        <v>2853</v>
       </c>
       <c r="H13" s="128">
-        <v>344</v>
+        <v>526</v>
       </c>
       <c r="I13" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J13" s="128">
-        <v>563</v>
+        <v>808</v>
       </c>
       <c r="K13" s="128">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="L13" s="128">
-        <v>1031</v>
+        <v>1495</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>958</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>3191</v>
+        <v>5047</v>
       </c>
       <c r="C15" s="128">
-        <v>2836</v>
+        <v>4512</v>
       </c>
       <c r="D15" s="128">
-        <v>48</v>
+        <v>82</v>
       </c>
       <c r="E15" s="128">
-        <v>233</v>
+        <v>380</v>
       </c>
       <c r="F15" s="128">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G15" s="128">
-        <v>2746</v>
+        <v>4341</v>
       </c>
       <c r="H15" s="128">
-        <v>537</v>
+        <v>771</v>
       </c>
       <c r="I15" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="128">
-        <v>0</v>
+        <v>-30</v>
       </c>
       <c r="K15" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L15" s="128">
-        <v>2205</v>
+        <v>3594</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>445</v>
+        <v>706</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>12070</v>
+        <v>16056</v>
       </c>
       <c r="C17" s="128">
-        <v>7824</v>
+        <v>11893</v>
       </c>
       <c r="D17" s="128">
-        <v>610</v>
+        <v>779</v>
       </c>
       <c r="E17" s="128">
-        <v>3541</v>
+        <v>3224</v>
       </c>
       <c r="F17" s="128">
-        <v>96</v>
+        <v>159</v>
       </c>
       <c r="G17" s="128">
-        <v>10002</v>
+        <v>12651</v>
       </c>
       <c r="H17" s="128">
-        <v>2000</v>
+        <v>3027</v>
       </c>
       <c r="I17" s="128">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="J17" s="128">
-        <v>3454</v>
+        <v>2778</v>
       </c>
       <c r="K17" s="128">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="L17" s="128">
-        <v>4505</v>
+        <v>6777</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>2068</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>14310</v>
+        <v>19613</v>
       </c>
       <c r="C19" s="128">
-        <v>4200</v>
+        <v>6553</v>
       </c>
       <c r="D19" s="128">
-        <v>177</v>
+        <v>229</v>
       </c>
       <c r="E19" s="128">
-        <v>9662</v>
+        <v>12526</v>
       </c>
       <c r="F19" s="128">
-        <v>271</v>
+        <v>306</v>
       </c>
       <c r="G19" s="128">
-        <v>12554</v>
+        <v>16828</v>
       </c>
       <c r="H19" s="128">
-        <v>2438</v>
+        <v>3769</v>
       </c>
       <c r="I19" s="128">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="J19" s="128">
-        <v>9082</v>
+        <v>11861</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>1014</v>
+        <v>1166</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1756</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>3405</v>
+        <v>5101</v>
       </c>
       <c r="C21" s="128">
-        <v>2648</v>
+        <v>4075</v>
       </c>
       <c r="D21" s="128">
-        <v>220</v>
+        <v>294</v>
       </c>
       <c r="E21" s="128">
-        <v>341</v>
+        <v>477</v>
       </c>
       <c r="F21" s="128">
-        <v>196</v>
+        <v>256</v>
       </c>
       <c r="G21" s="128">
-        <v>2255</v>
+        <v>3426</v>
       </c>
       <c r="H21" s="128">
-        <v>919</v>
+        <v>1408</v>
       </c>
       <c r="I21" s="128">
         <v>1</v>
       </c>
       <c r="J21" s="128">
-        <v>286</v>
+        <v>479</v>
       </c>
       <c r="K21" s="128">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="L21" s="128">
-        <v>1019</v>
+        <v>1493</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1150</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>2676</v>
+        <v>3354</v>
       </c>
       <c r="C23" s="128">
-        <v>1468</v>
+        <v>2326</v>
       </c>
       <c r="D23" s="128">
+        <v>543</v>
+      </c>
+      <c r="E23" s="128">
+        <v>278</v>
+      </c>
+      <c r="F23" s="128">
+        <v>207</v>
+      </c>
+      <c r="G23" s="128">
+        <v>1888</v>
+      </c>
+      <c r="H23" s="128">
+        <v>1125</v>
+      </c>
+      <c r="I23" s="128">
+        <v>6</v>
+      </c>
+      <c r="J23" s="128">
+        <v>241</v>
+      </c>
+      <c r="K23" s="128">
+        <v>177</v>
+      </c>
+      <c r="L23" s="128">
         <v>339</v>
       </c>
-      <c r="E23" s="128">
-[...22 lines deleted...]
-      </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>905</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>8945</v>
+        <v>13462</v>
       </c>
       <c r="C25" s="128">
-        <v>5980</v>
+        <v>9308</v>
       </c>
       <c r="D25" s="128">
-        <v>228</v>
+        <v>310</v>
       </c>
       <c r="E25" s="128">
-        <v>2533</v>
+        <v>3698</v>
       </c>
       <c r="F25" s="128">
-        <v>204</v>
+        <v>146</v>
       </c>
       <c r="G25" s="128">
-        <v>7559</v>
+        <v>12064</v>
       </c>
       <c r="H25" s="128">
-        <v>2004</v>
+        <v>3054</v>
       </c>
       <c r="I25" s="128">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="J25" s="128">
-        <v>2663</v>
+        <v>4600</v>
       </c>
       <c r="K25" s="128">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="L25" s="128">
-        <v>2862</v>
+        <v>4364</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1386</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>892</v>
+        <v>1388</v>
       </c>
       <c r="C27" s="128">
-        <v>795</v>
+        <v>1220</v>
       </c>
       <c r="D27" s="128">
-        <v>33</v>
+        <v>83</v>
       </c>
       <c r="E27" s="128">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="F27" s="128">
         <v>13</v>
       </c>
       <c r="G27" s="128">
-        <v>398</v>
+        <v>579</v>
       </c>
       <c r="H27" s="128">
-        <v>189</v>
+        <v>277</v>
       </c>
       <c r="I27" s="128">
         <v>1</v>
       </c>
       <c r="J27" s="128">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="K27" s="128">
         <v>1</v>
       </c>
       <c r="L27" s="128">
-        <v>157</v>
+        <v>230</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>493</v>
+        <v>809</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>15561</v>
+        <v>27845</v>
       </c>
       <c r="C29" s="128">
-        <v>9976</v>
+        <v>15349</v>
       </c>
       <c r="D29" s="128">
-        <v>214</v>
+        <v>336</v>
       </c>
       <c r="E29" s="128">
-        <v>3003</v>
+        <v>9100</v>
       </c>
       <c r="F29" s="128">
-        <v>2368</v>
+        <v>3061</v>
       </c>
       <c r="G29" s="128">
-        <v>6895</v>
+        <v>14813</v>
       </c>
       <c r="H29" s="128">
-        <v>3163</v>
+        <v>4883</v>
       </c>
       <c r="I29" s="128">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="J29" s="128">
-        <v>3463</v>
+        <v>9577</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>242</v>
+        <v>313</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>8666</v>
+        <v>13032</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">