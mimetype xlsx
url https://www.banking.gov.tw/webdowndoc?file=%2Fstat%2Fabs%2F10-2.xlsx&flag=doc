--- v6 (2026-09-01)
+++ v7 (2026-10-17)
@@ -264,51 +264,51 @@
       <t>by Company</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">信　合　社　別
 </t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>by Credit Cooperative</t>
     </r>
   </si>
   <si>
     <t>稅前</t>
   </si>
   <si>
     <t>說　　明：1.#係金融控股公司之子公司。</t>
   </si>
   <si>
-    <t>115年 1 - 6月</t>
+    <t>115年 1 - 8月</t>
   </si>
   <si>
     <r>
       <t>（１）本國銀行（全行）</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Domestic Banks (All Branches)</t>
     </r>
   </si>
   <si>
     <r>
       <t>單位：新臺幣百萬元</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
@@ -476,51 +476,51 @@
       <t># refer to the subsidary of financial holding companies.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Source</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>：</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Provided by individual institution.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve"> Jan. - June 2026</t>
+    <t xml:space="preserve"> Jan. - Aug. 2026</t>
   </si>
   <si>
     <r>
       <t>10-2 Abridged Income Statement</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
       </rPr>
       <t>（</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
       </rPr>
       <t>Cont.2</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
@@ -2010,51 +2010,51 @@
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <charset val="0"/>
         <color indexed="8"/>
       </rPr>
       <t>Cont.27 End</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="標楷體"/>
         <charset val="136"/>
         <color indexed="8"/>
       </rPr>
       <t>）</t>
     </r>
   </si>
   <si>
     <t>Note: Beginning Jan. 2013, the data include "Local Branches of Mainland Chinese Banks".</t>
   </si>
   <si>
     <t>資料來源：金融機構申報資料（自結數）。</t>
   </si>
   <si>
-    <t>6月</t>
+    <t>8月</t>
   </si>
   <si>
     <t>臺灣銀行　　　　　　#</t>
   </si>
   <si>
     <t>Bank of Taiwan</t>
   </si>
   <si>
     <t>臺灣土地銀行</t>
   </si>
   <si>
     <t>Land Bank of Taiwan</t>
   </si>
   <si>
     <t>合作金庫商業銀行　　#</t>
   </si>
   <si>
     <t>Taiwan Cooperative Bank</t>
   </si>
   <si>
     <t>第一商業銀行　　　　#</t>
   </si>
   <si>
     <t>First Commercial Bank</t>
   </si>
@@ -2532,51 +2532,51 @@
   <si>
     <t>花蓮第二信用合作社</t>
   </si>
   <si>
     <t>Hualien 2Nd Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖縣第一信用合作社</t>
   </si>
   <si>
     <t>Penghu First Credit Cooperative</t>
   </si>
   <si>
     <t>澎湖第二信用合作社</t>
   </si>
   <si>
     <t>Limited Liability Penghu Second Credit Society</t>
   </si>
   <si>
     <t>金門縣信用合作社</t>
   </si>
   <si>
     <t>Kinmen Credit Cooperative</t>
   </si>
   <si>
-    <t>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</t>
+    <t>　　　　　2.至115年8月止，38家本國銀行放款及催收款之備抵呆帳餘額為653,270百萬元，115年1至8月轉銷呆帳37,140百萬元。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <numFmts count="15">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0;\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0;[Red]\-&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00;\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="168" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="169" formatCode="_-&quot;$&quot;* #,##0_-;\-&quot;$&quot;* #,##0_-;_-&quot;$&quot;* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="170" formatCode="_-&quot;$&quot;* #,##0.00_-;\-&quot;$&quot;* #,##0.00_-;_-&quot;$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="171" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="172" formatCode="&quot;Yes&quot;;&quot;Yes&quot;;&quot;No&quot;"/>
     <numFmt numFmtId="173" formatCode="&quot;True&quot;;&quot;True&quot;;&quot;False&quot;"/>
     <numFmt numFmtId="174" formatCode="&quot;On&quot;;&quot;On&quot;;&quot;Off&quot;"/>
     <numFmt numFmtId="175" formatCode="#,##0_-"/>
     <numFmt numFmtId="176" formatCode="###,###,##0"/>
     <numFmt numFmtId="177" formatCode="###,###,##0;-###,###,##0;&quot;－&quot;"/>
     <numFmt numFmtId="178" formatCode="-##,###,##0"/>
   </numFmts>
   <fonts count="62">
     <font>
@@ -4347,138 +4347,129 @@
     </xf>
     <xf xxid="231" numFmtId="176" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="232" numFmtId="176" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="233" numFmtId="177" fontId="9" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="234" numFmtId="177" fontId="56" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="235" numFmtId="177" fontId="57" fillId="2" borderId="38" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="236" numFmtId="176" fontId="9" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="237" numFmtId="176" fontId="56" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf xxid="238" numFmtId="176" fontId="57" fillId="2" borderId="40" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="239" numFmtId="178" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="239" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="240" numFmtId="178" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="240" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="241" numFmtId="178" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="241" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="242" numFmtId="177" fontId="9" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="242" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="243" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="244" numFmtId="0" fontId="55" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf xxid="245" numFmtId="176" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="243" numFmtId="177" fontId="56" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="246" numFmtId="177" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="244" numFmtId="177" fontId="57" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="247" numFmtId="177" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="245" numFmtId="0" fontId="61" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="248" numFmtId="177" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="249" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="250" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="251" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="252" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf xxid="253" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf xxid="246" numFmtId="0" fontId="54" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf xxid="248" numFmtId="176" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="254" numFmtId="176" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="249" numFmtId="177" fontId="11" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="255" numFmtId="177" fontId="11" fillId="2" borderId="13" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="250" numFmtId="177" fontId="57" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="256" numFmtId="176" fontId="11" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="251" numFmtId="177" fontId="58" fillId="2" borderId="23" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="257" numFmtId="176" fontId="57" fillId="2" borderId="29" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="252" numFmtId="176" fontId="11" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="258" numFmtId="176" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="253" numFmtId="176" fontId="57" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="259" numFmtId="176" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="254" numFmtId="176" fontId="58" fillId="2" borderId="24" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="260" numFmtId="177" fontId="11" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf xxid="255" numFmtId="0" fontId="57" fillId="2" borderId="17" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="261" numFmtId="177" fontId="57" fillId="2" borderId="18" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="262" numFmtId="176" fontId="11" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="263" numFmtId="176" fontId="57" fillId="2" borderId="26" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf xxid="264" numFmtId="0" fontId="57" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf xxid="256" numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf xxid="268" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
+    <xf xxid="265" numFmtId="0" fontId="59" fillId="2" borderId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="49">
     <cellStyle name="20% - 輔色1" xfId="15"/>
     <cellStyle name="20% - 輔色2" xfId="16"/>
     <cellStyle name="20% - 輔色3" xfId="17"/>
     <cellStyle name="20% - 輔色4" xfId="18"/>
     <cellStyle name="20% - 輔色5" xfId="19"/>
     <cellStyle name="20% - 輔色6" xfId="20"/>
     <cellStyle name="40% - 輔色1" xfId="21"/>
     <cellStyle name="40% - 輔色2" xfId="22"/>
     <cellStyle name="40% - 輔色3" xfId="23"/>
     <cellStyle name="40% - 輔色4" xfId="24"/>
     <cellStyle name="40% - 輔色5" xfId="25"/>
     <cellStyle name="40% - 輔色6" xfId="26"/>
     <cellStyle name="60% - 輔色1" xfId="27"/>
     <cellStyle name="60% - 輔色2" xfId="28"/>
     <cellStyle name="60% - 輔色3" xfId="29"/>
     <cellStyle name="60% - 輔色4" xfId="30"/>
     <cellStyle name="60% - 輔色5" xfId="31"/>
     <cellStyle name="60% - 輔色6" xfId="32"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Comma" xfId="33" builtinId="3"/>
     <cellStyle name="Comma [0]" xfId="34" builtinId="6"/>
@@ -4830,831 +4821,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>2240498</v>
+        <v>2949672</v>
       </c>
       <c r="C11" s="117">
-        <v>955484</v>
+        <v>1300476</v>
       </c>
       <c r="D11" s="117">
-        <v>227157</v>
+        <v>303021</v>
       </c>
       <c r="E11" s="117">
-        <v>777689</v>
+        <v>977207</v>
       </c>
       <c r="F11" s="117">
-        <v>280168</v>
+        <v>368969</v>
       </c>
       <c r="G11" s="117">
-        <v>1882186</v>
+        <v>2464299</v>
       </c>
       <c r="H11" s="117">
-        <v>558469</v>
+        <v>762343</v>
       </c>
       <c r="I11" s="117">
-        <v>35906</v>
+        <v>48243</v>
       </c>
       <c r="J11" s="117">
-        <v>471795</v>
+        <v>662923</v>
       </c>
       <c r="K11" s="117">
-        <v>179449</v>
+        <v>241655</v>
       </c>
       <c r="L11" s="117">
-        <v>636567</v>
+        <v>749134</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>358312</v>
+        <v>485373</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>520300</v>
+        <v>607879</v>
       </c>
       <c r="C13" s="128">
-        <v>70034</v>
+        <v>95019</v>
       </c>
       <c r="D13" s="128">
-        <v>3083</v>
+        <v>4173</v>
       </c>
       <c r="E13" s="128">
-        <v>245196</v>
+        <v>259016</v>
       </c>
       <c r="F13" s="128">
-        <v>201986</v>
+        <v>249671</v>
       </c>
       <c r="G13" s="128">
-        <v>502693</v>
+        <v>582118</v>
       </c>
       <c r="H13" s="128">
-        <v>46455</v>
+        <v>63082</v>
       </c>
       <c r="I13" s="128">
-        <v>590</v>
+        <v>759</v>
       </c>
       <c r="J13" s="128">
-        <v>20869</v>
+        <v>36813</v>
       </c>
       <c r="K13" s="128">
-        <v>7417</v>
+        <v>10068</v>
       </c>
       <c r="L13" s="128">
-        <v>427363</v>
+        <v>471396</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>17606</v>
+        <v>25762</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>52745</v>
+        <v>71907</v>
       </c>
       <c r="C15" s="128">
-        <v>43142</v>
+        <v>58352</v>
       </c>
       <c r="D15" s="128">
-        <v>2374</v>
+        <v>3174</v>
       </c>
       <c r="E15" s="128">
-        <v>5877</v>
+        <v>6142</v>
       </c>
       <c r="F15" s="128">
-        <v>1352</v>
+        <v>4239</v>
       </c>
       <c r="G15" s="128">
-        <v>42313</v>
+        <v>57014</v>
       </c>
       <c r="H15" s="128">
-        <v>27032</v>
+        <v>36873</v>
       </c>
       <c r="I15" s="128">
-        <v>534</v>
+        <v>709</v>
       </c>
       <c r="J15" s="128">
-        <v>2583</v>
+        <v>4089</v>
       </c>
       <c r="K15" s="128">
-        <v>5284</v>
+        <v>7054</v>
       </c>
       <c r="L15" s="128">
-        <v>6879</v>
+        <v>8289</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>10432</v>
+        <v>14893</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>73315</v>
+        <v>103220</v>
       </c>
       <c r="C17" s="128">
-        <v>53732</v>
+        <v>72574</v>
       </c>
       <c r="D17" s="128">
-        <v>7238</v>
+        <v>9811</v>
       </c>
       <c r="E17" s="128">
-        <v>10548</v>
+        <v>16571</v>
       </c>
       <c r="F17" s="128">
-        <v>1797</v>
+        <v>4265</v>
       </c>
       <c r="G17" s="128">
-        <v>59074</v>
+        <v>83464</v>
       </c>
       <c r="H17" s="128">
-        <v>35731</v>
+        <v>48078</v>
       </c>
       <c r="I17" s="128">
-        <v>1158</v>
+        <v>1539</v>
       </c>
       <c r="J17" s="128">
-        <v>1399</v>
+        <v>7524</v>
       </c>
       <c r="K17" s="128">
-        <v>9187</v>
+        <v>12384</v>
       </c>
       <c r="L17" s="128">
-        <v>11598</v>
+        <v>13939</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>14241</v>
+        <v>19756</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>130935</v>
+        <v>188216</v>
       </c>
       <c r="C19" s="128">
-        <v>59230</v>
+        <v>80273</v>
       </c>
       <c r="D19" s="128">
-        <v>10093</v>
+        <v>13554</v>
       </c>
       <c r="E19" s="128">
-        <v>43879</v>
+        <v>71648</v>
       </c>
       <c r="F19" s="128">
-        <v>17733</v>
+        <v>22741</v>
       </c>
       <c r="G19" s="128">
-        <v>112189</v>
+        <v>163026</v>
       </c>
       <c r="H19" s="128">
-        <v>41801</v>
+        <v>57028</v>
       </c>
       <c r="I19" s="128">
-        <v>2096</v>
+        <v>2858</v>
       </c>
       <c r="J19" s="128">
-        <v>35926</v>
+        <v>60956</v>
       </c>
       <c r="K19" s="128">
-        <v>9313</v>
+        <v>12917</v>
       </c>
       <c r="L19" s="128">
-        <v>23052</v>
+        <v>29267</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>18746</v>
+        <v>25190</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>76473</v>
+        <v>107930</v>
       </c>
       <c r="C21" s="128">
-        <v>47994</v>
+        <v>65509</v>
       </c>
       <c r="D21" s="128">
-        <v>10093</v>
+        <v>13591</v>
       </c>
       <c r="E21" s="128">
-        <v>16993</v>
+        <v>24788</v>
       </c>
       <c r="F21" s="128">
-        <v>1392</v>
+        <v>4042</v>
       </c>
       <c r="G21" s="128">
-        <v>60520</v>
+        <v>85339</v>
       </c>
       <c r="H21" s="128">
-        <v>32120</v>
+        <v>43989</v>
       </c>
       <c r="I21" s="128">
-        <v>1025</v>
+        <v>1385</v>
       </c>
       <c r="J21" s="128">
-        <v>7530</v>
+        <v>17406</v>
       </c>
       <c r="K21" s="128">
-        <v>9487</v>
+        <v>13084</v>
       </c>
       <c r="L21" s="128">
-        <v>10357</v>
+        <v>9475</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>15953</v>
+        <v>22591</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>66949</v>
+        <v>90871</v>
       </c>
       <c r="C23" s="128">
-        <v>39789</v>
+        <v>54212</v>
       </c>
       <c r="D23" s="128">
-        <v>6196</v>
+        <v>8356</v>
       </c>
       <c r="E23" s="128">
-        <v>18149</v>
+        <v>24117</v>
       </c>
       <c r="F23" s="128">
-        <v>2815</v>
+        <v>4185</v>
       </c>
       <c r="G23" s="128">
-        <v>53847</v>
+        <v>72941</v>
       </c>
       <c r="H23" s="128">
-        <v>24837</v>
+        <v>33832</v>
       </c>
       <c r="I23" s="128">
-        <v>1198</v>
+        <v>1658</v>
       </c>
       <c r="J23" s="128">
-        <v>15298</v>
+        <v>20345</v>
       </c>
       <c r="K23" s="128">
-        <v>7120</v>
+        <v>9686</v>
       </c>
       <c r="L23" s="128">
-        <v>5394</v>
+        <v>7420</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>13102</v>
+        <v>17929</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>33882</v>
+        <v>44561</v>
       </c>
       <c r="C25" s="128">
-        <v>19379</v>
+        <v>26275</v>
       </c>
       <c r="D25" s="128">
-        <v>3187</v>
+        <v>4161</v>
       </c>
       <c r="E25" s="128">
-        <v>5979</v>
+        <v>6732</v>
       </c>
       <c r="F25" s="128">
-        <v>5336</v>
+        <v>7393</v>
       </c>
       <c r="G25" s="128">
-        <v>22290</v>
+        <v>28894</v>
       </c>
       <c r="H25" s="128">
-        <v>10254</v>
+        <v>13859</v>
       </c>
       <c r="I25" s="128">
-        <v>409</v>
+        <v>568</v>
       </c>
       <c r="J25" s="128">
-        <v>5758</v>
+        <v>6441</v>
       </c>
       <c r="K25" s="128">
-        <v>2593</v>
+        <v>3547</v>
       </c>
       <c r="L25" s="128">
-        <v>3277</v>
+        <v>4479</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>11591</v>
+        <v>15667</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>143316</v>
+        <v>194397</v>
       </c>
       <c r="C27" s="128">
-        <v>64667</v>
+        <v>88254</v>
       </c>
       <c r="D27" s="128">
-        <v>19519</v>
+        <v>25546</v>
       </c>
       <c r="E27" s="128">
-        <v>54951</v>
+        <v>74781</v>
       </c>
       <c r="F27" s="128">
-        <v>4180</v>
+        <v>5816</v>
       </c>
       <c r="G27" s="128">
-        <v>112905</v>
+        <v>154637</v>
       </c>
       <c r="H27" s="128">
-        <v>37389</v>
+        <v>50787</v>
       </c>
       <c r="I27" s="128">
-        <v>2547</v>
+        <v>3492</v>
       </c>
       <c r="J27" s="128">
-        <v>50039</v>
+        <v>68800</v>
       </c>
       <c r="K27" s="128">
-        <v>10822</v>
+        <v>14385</v>
       </c>
       <c r="L27" s="128">
-        <v>12108</v>
+        <v>17173</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>30412</v>
+        <v>39760</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>140533</v>
+        <v>185204</v>
       </c>
       <c r="C29" s="128">
-        <v>63430</v>
+        <v>86354</v>
       </c>
       <c r="D29" s="128">
-        <v>25251</v>
+        <v>33925</v>
       </c>
       <c r="E29" s="128">
-        <v>48712</v>
+        <v>60153</v>
       </c>
       <c r="F29" s="128">
-        <v>3140</v>
+        <v>4772</v>
       </c>
       <c r="G29" s="128">
-        <v>108270</v>
+        <v>142967</v>
       </c>
       <c r="H29" s="128">
-        <v>27270</v>
+        <v>37046</v>
       </c>
       <c r="I29" s="128">
-        <v>5412</v>
+        <v>7354</v>
       </c>
       <c r="J29" s="128">
-        <v>43816</v>
+        <v>54106</v>
       </c>
       <c r="K29" s="128">
-        <v>13770</v>
+        <v>18522</v>
       </c>
       <c r="L29" s="128">
-        <v>18001</v>
+        <v>25939</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>32263</v>
+        <v>42237</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>4305</v>
+        <v>5928</v>
       </c>
       <c r="C31" s="128">
-        <v>3661</v>
+        <v>5054</v>
       </c>
       <c r="D31" s="128">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="E31" s="128">
-        <v>311</v>
+        <v>405</v>
       </c>
       <c r="F31" s="128">
-        <v>253</v>
+        <v>360</v>
       </c>
       <c r="G31" s="128">
-        <v>3285</v>
+        <v>4635</v>
       </c>
       <c r="H31" s="128">
-        <v>1818</v>
+        <v>2535</v>
       </c>
       <c r="I31" s="128">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J31" s="128">
-        <v>540</v>
+        <v>760</v>
       </c>
       <c r="K31" s="128">
-        <v>228</v>
+        <v>302</v>
       </c>
       <c r="L31" s="128">
-        <v>679</v>
+        <v>1010</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>1020</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>5304</v>
+        <v>7335</v>
       </c>
       <c r="C33" s="128">
-        <v>4328</v>
+        <v>5817</v>
       </c>
       <c r="D33" s="128">
-        <v>505</v>
+        <v>665</v>
       </c>
       <c r="E33" s="128">
-        <v>217</v>
+        <v>440</v>
       </c>
       <c r="F33" s="128">
-        <v>254</v>
+        <v>412</v>
       </c>
       <c r="G33" s="128">
-        <v>4395</v>
+        <v>6096</v>
       </c>
       <c r="H33" s="128">
-        <v>2458</v>
+        <v>3285</v>
       </c>
       <c r="I33" s="128">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="J33" s="128">
-        <v>104</v>
+        <v>284</v>
       </c>
       <c r="K33" s="128">
-        <v>953</v>
+        <v>1272</v>
       </c>
       <c r="L33" s="128">
-        <v>840</v>
+        <v>1203</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>909</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>74769</v>
+        <v>103440</v>
       </c>
       <c r="C35" s="128">
-        <v>58525</v>
+        <v>79773</v>
       </c>
       <c r="D35" s="128">
-        <v>6263</v>
+        <v>8347</v>
       </c>
       <c r="E35" s="128">
-        <v>7516</v>
+        <v>10520</v>
       </c>
       <c r="F35" s="128">
-        <v>2465</v>
+        <v>4800</v>
       </c>
       <c r="G35" s="128">
-        <v>55741</v>
+        <v>76333</v>
       </c>
       <c r="H35" s="128">
-        <v>37556</v>
+        <v>51331</v>
       </c>
       <c r="I35" s="128">
-        <v>1003</v>
+        <v>1359</v>
       </c>
       <c r="J35" s="128">
-        <v>1067</v>
+        <v>2155</v>
       </c>
       <c r="K35" s="128">
-        <v>9311</v>
+        <v>12334</v>
       </c>
       <c r="L35" s="128">
-        <v>6804</v>
+        <v>9155</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>19028</v>
+        <v>27107</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -5712,76 +5703,76 @@
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A41" s="107" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="107" t="s">
         <v>153</v>
       </c>
       <c r="C41" s="109">
         <v>38</v>
       </c>
       <c r="D41" s="112">
-        <v>632648</v>
+        <v>653270</v>
       </c>
       <c r="E41" s="112">
-        <v>28824</v>
+        <v>37140</v>
       </c>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
       <c r="L41" s="11"/>
       <c r="M41" s="11"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:14" ht="13.5" customHeight="1" hidden="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3" t="str">
         <f>TEXT(D41,"##,##0")</f>
-        <v>632,648</v>
+        <v>653,270</v>
       </c>
       <c r="E42" s="3" t="str">
         <f>TEXT(E41,"##,##0")</f>
-        <v>28,824</v>
+        <v>37,140</v>
       </c>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" ht="13.5" customHeight="1">
       <c r="A43" s="3"/>
       <c r="B43" s="3"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
@@ -6043,57 +6034,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -6294,645 +6285,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>213578</v>
+        <v>285990</v>
       </c>
       <c r="C11" s="117">
-        <v>123187</v>
+        <v>169693</v>
       </c>
       <c r="D11" s="117">
-        <v>6663</v>
+        <v>8772</v>
       </c>
       <c r="E11" s="117">
-        <v>77620</v>
+        <v>99290</v>
       </c>
       <c r="F11" s="117">
-        <v>6108</v>
+        <v>8235</v>
       </c>
       <c r="G11" s="117">
-        <v>175847</v>
+        <v>234321</v>
       </c>
       <c r="H11" s="117">
-        <v>75583</v>
+        <v>104812</v>
       </c>
       <c r="I11" s="117">
-        <v>1079</v>
+        <v>1497</v>
       </c>
       <c r="J11" s="117">
-        <v>71028</v>
+        <v>91186</v>
       </c>
       <c r="K11" s="117">
-        <v>10091</v>
+        <v>13530</v>
       </c>
       <c r="L11" s="117">
-        <v>18067</v>
+        <v>23297</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>37731</v>
+        <v>51669</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>6170</v>
+        <v>8518</v>
       </c>
       <c r="C13" s="128">
-        <v>6030</v>
+        <v>8369</v>
       </c>
       <c r="D13" s="128">
-        <v>50</v>
+        <v>63</v>
       </c>
       <c r="E13" s="128">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="F13" s="128">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G13" s="128">
-        <v>4983</v>
+        <v>6942</v>
       </c>
       <c r="H13" s="128">
-        <v>2795</v>
+        <v>3940</v>
       </c>
       <c r="I13" s="128">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J13" s="128">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="K13" s="128">
-        <v>289</v>
+        <v>399</v>
       </c>
       <c r="L13" s="128">
-        <v>1824</v>
+        <v>2531</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1186</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>4337</v>
+        <v>5523</v>
       </c>
       <c r="C15" s="128">
-        <v>3810</v>
+        <v>5260</v>
       </c>
       <c r="D15" s="128">
-        <v>126</v>
+        <v>182</v>
       </c>
       <c r="E15" s="128">
-        <v>387</v>
+        <v>19</v>
       </c>
       <c r="F15" s="128">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="G15" s="128">
-        <v>3578</v>
+        <v>4524</v>
       </c>
       <c r="H15" s="128">
-        <v>2776</v>
+        <v>3839</v>
       </c>
       <c r="I15" s="128">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>199</v>
+        <v>270</v>
       </c>
       <c r="L15" s="128">
-        <v>580</v>
+        <v>383</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>760</v>
+        <v>999</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>5169</v>
+        <v>7186</v>
       </c>
       <c r="C17" s="128">
-        <v>5133</v>
+        <v>7135</v>
       </c>
       <c r="D17" s="128">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G17" s="128">
-        <v>4290</v>
+        <v>6064</v>
       </c>
       <c r="H17" s="128">
-        <v>3402</v>
+        <v>4741</v>
       </c>
       <c r="I17" s="128">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>274</v>
+        <v>371</v>
       </c>
       <c r="L17" s="128">
-        <v>595</v>
+        <v>927</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>878</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>13614</v>
+        <v>18355</v>
       </c>
       <c r="C19" s="128">
-        <v>11617</v>
+        <v>15934</v>
       </c>
       <c r="D19" s="128">
-        <v>383</v>
+        <v>504</v>
       </c>
       <c r="E19" s="128">
-        <v>1509</v>
+        <v>1799</v>
       </c>
       <c r="F19" s="128">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="G19" s="128">
-        <v>10419</v>
+        <v>13923</v>
       </c>
       <c r="H19" s="128">
-        <v>6345</v>
+        <v>8779</v>
       </c>
       <c r="I19" s="128">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="J19" s="128">
-        <v>1402</v>
+        <v>1661</v>
       </c>
       <c r="K19" s="128">
-        <v>616</v>
+        <v>799</v>
       </c>
       <c r="L19" s="128">
-        <v>1997</v>
+        <v>2607</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>3195</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>7055</v>
+        <v>9639</v>
       </c>
       <c r="C21" s="128">
-        <v>6844</v>
+        <v>9421</v>
       </c>
       <c r="D21" s="128">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="E21" s="128">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="F21" s="128">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G21" s="128">
-        <v>5182</v>
+        <v>6386</v>
       </c>
       <c r="H21" s="128">
-        <v>4347</v>
+        <v>6022</v>
       </c>
       <c r="I21" s="128">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J21" s="128">
-        <v>46</v>
+        <v>78</v>
       </c>
       <c r="K21" s="128">
-        <v>426</v>
+        <v>538</v>
       </c>
       <c r="L21" s="128">
-        <v>346</v>
+        <v>-273</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1873</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>8071</v>
+        <v>11065</v>
       </c>
       <c r="C23" s="128">
-        <v>6391</v>
+        <v>8910</v>
       </c>
       <c r="D23" s="128">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="E23" s="128">
-        <v>1616</v>
+        <v>2064</v>
       </c>
       <c r="F23" s="128">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="G23" s="128">
-        <v>6515</v>
+        <v>8970</v>
       </c>
       <c r="H23" s="128">
-        <v>3824</v>
+        <v>5352</v>
       </c>
       <c r="I23" s="128">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="J23" s="128">
-        <v>1597</v>
+        <v>2043</v>
       </c>
       <c r="K23" s="128">
-        <v>259</v>
+        <v>342</v>
       </c>
       <c r="L23" s="128">
-        <v>815</v>
+        <v>1205</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>1556</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>1670</v>
+        <v>2176</v>
       </c>
       <c r="C25" s="128">
-        <v>1181</v>
+        <v>1611</v>
       </c>
       <c r="D25" s="128">
-        <v>195</v>
+        <v>265</v>
       </c>
       <c r="E25" s="128">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F25" s="128">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="G25" s="128">
-        <v>1039</v>
+        <v>1316</v>
       </c>
       <c r="H25" s="128">
-        <v>625</v>
+        <v>852</v>
       </c>
       <c r="I25" s="128">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="J25" s="128">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="K25" s="128">
-        <v>117</v>
+        <v>155</v>
       </c>
       <c r="L25" s="128">
-        <v>116</v>
+        <v>152</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>631</v>
+        <v>860</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>21074</v>
+        <v>29412</v>
       </c>
       <c r="C27" s="128">
-        <v>9858</v>
+        <v>13340</v>
       </c>
       <c r="D27" s="128">
-        <v>611</v>
+        <v>720</v>
       </c>
       <c r="E27" s="128">
-        <v>7715</v>
+        <v>11092</v>
       </c>
       <c r="F27" s="128">
-        <v>2890</v>
+        <v>4260</v>
       </c>
       <c r="G27" s="128">
-        <v>16990</v>
+        <v>24039</v>
       </c>
       <c r="H27" s="128">
-        <v>8493</v>
+        <v>11872</v>
       </c>
       <c r="I27" s="128">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="J27" s="128">
-        <v>7155</v>
+        <v>10369</v>
       </c>
       <c r="K27" s="128">
-        <v>853</v>
+        <v>1175</v>
       </c>
       <c r="L27" s="128">
-        <v>440</v>
+        <v>556</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>4085</v>
+        <v>5373</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>24584</v>
+        <v>31755</v>
       </c>
       <c r="C29" s="128">
-        <v>5972</v>
+        <v>8332</v>
       </c>
       <c r="D29" s="128">
-        <v>485</v>
+        <v>663</v>
       </c>
       <c r="E29" s="128">
-        <v>18109</v>
+        <v>22740</v>
       </c>
       <c r="F29" s="128">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G29" s="128">
-        <v>23400</v>
+        <v>29971</v>
       </c>
       <c r="H29" s="128">
-        <v>3446</v>
+        <v>4899</v>
       </c>
       <c r="I29" s="128">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="J29" s="128">
-        <v>17283</v>
+        <v>21564</v>
       </c>
       <c r="K29" s="128">
-        <v>1093</v>
+        <v>1491</v>
       </c>
       <c r="L29" s="128">
-        <v>1498</v>
+        <v>1921</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>1184</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="130">
@@ -7038,87 +7029,87 @@
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>17971</v>
+        <v>24326</v>
       </c>
       <c r="C35" s="128">
-        <v>17212</v>
+        <v>23361</v>
       </c>
       <c r="D35" s="128">
-        <v>333</v>
+        <v>443</v>
       </c>
       <c r="E35" s="128">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="F35" s="128">
-        <v>321</v>
+        <v>390</v>
       </c>
       <c r="G35" s="128">
-        <v>15453</v>
+        <v>20635</v>
       </c>
       <c r="H35" s="128">
-        <v>11407</v>
+        <v>15268</v>
       </c>
       <c r="I35" s="128">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="J35" s="128">
-        <v>105</v>
+        <v>162</v>
       </c>
       <c r="K35" s="128">
-        <v>990</v>
+        <v>1292</v>
       </c>
       <c r="L35" s="128">
-        <v>2895</v>
+        <v>3838</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>2518</v>
+        <v>3691</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -7134,51 +7125,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</v>
+        <v>　　　　　2.至115年8月止，38家本國銀行放款及催收款之備抵呆帳餘額為653,270百萬元，115年1至8月轉銷呆帳37,140百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -7498,57 +7489,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -7811,149 +7802,149 @@
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>8371</v>
+        <v>10317</v>
       </c>
       <c r="C13" s="128">
-        <v>1795</v>
+        <v>2448</v>
       </c>
       <c r="D13" s="128">
-        <v>97</v>
+        <v>153</v>
       </c>
       <c r="E13" s="128">
-        <v>6448</v>
+        <v>7671</v>
       </c>
       <c r="F13" s="128">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="G13" s="128">
-        <v>7842</v>
+        <v>9733</v>
       </c>
       <c r="H13" s="128">
-        <v>1104</v>
+        <v>1511</v>
       </c>
       <c r="I13" s="128">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J13" s="128">
-        <v>5993</v>
+        <v>7222</v>
       </c>
       <c r="K13" s="128">
-        <v>141</v>
+        <v>188</v>
       </c>
       <c r="L13" s="128">
-        <v>601</v>
+        <v>807</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>529</v>
+        <v>583</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>3726</v>
+        <v>5176</v>
       </c>
       <c r="C15" s="128">
-        <v>3694</v>
+        <v>5133</v>
       </c>
       <c r="D15" s="128">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G15" s="128">
-        <v>2706</v>
+        <v>3764</v>
       </c>
       <c r="H15" s="128">
-        <v>1123</v>
+        <v>1544</v>
       </c>
       <c r="I15" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>185</v>
+        <v>245</v>
       </c>
       <c r="L15" s="128">
-        <v>1392</v>
+        <v>1967</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>1020</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -7997,87 +7988,87 @@
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>318</v>
+        <v>417</v>
       </c>
       <c r="C19" s="128">
-        <v>301</v>
+        <v>412</v>
       </c>
       <c r="D19" s="128">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="130">
         <v>0</v>
       </c>
       <c r="G19" s="128">
-        <v>251</v>
+        <v>343</v>
       </c>
       <c r="H19" s="128">
-        <v>204</v>
+        <v>276</v>
       </c>
       <c r="I19" s="128">
         <v>0</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L19" s="128">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>67</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="130">
@@ -8307,87 +8298,87 @@
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>2846</v>
+        <v>3236</v>
       </c>
       <c r="C29" s="128">
-        <v>1057</v>
+        <v>1419</v>
       </c>
       <c r="D29" s="128">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E29" s="128">
-        <v>1753</v>
+        <v>1774</v>
       </c>
       <c r="F29" s="128">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="G29" s="128">
-        <v>2579</v>
+        <v>2890</v>
       </c>
       <c r="H29" s="128">
-        <v>715</v>
+        <v>967</v>
       </c>
       <c r="I29" s="128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J29" s="128">
-        <v>1748</v>
+        <v>1769</v>
       </c>
       <c r="K29" s="128">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="L29" s="128">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>267</v>
+        <v>345</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="130">
@@ -8950,57 +8941,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -9263,335 +9254,335 @@
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>376</v>
+        <v>523</v>
       </c>
       <c r="C13" s="128">
-        <v>353</v>
+        <v>478</v>
       </c>
       <c r="D13" s="128">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="G13" s="128">
-        <v>253</v>
+        <v>364</v>
       </c>
       <c r="H13" s="128">
-        <v>182</v>
+        <v>264</v>
       </c>
       <c r="I13" s="128">
         <v>2</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="L13" s="128">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>123</v>
+        <v>159</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>523</v>
+        <v>697</v>
       </c>
       <c r="C15" s="128">
-        <v>368</v>
+        <v>516</v>
       </c>
       <c r="D15" s="128">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E15" s="128">
-        <v>145</v>
+        <v>128</v>
       </c>
       <c r="F15" s="128">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="G15" s="128">
-        <v>478</v>
+        <v>644</v>
       </c>
       <c r="H15" s="128">
-        <v>226</v>
+        <v>321</v>
       </c>
       <c r="I15" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J15" s="128">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="K15" s="128">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="L15" s="128">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>12928</v>
+        <v>15906</v>
       </c>
       <c r="C17" s="128">
-        <v>6167</v>
+        <v>8605</v>
       </c>
       <c r="D17" s="128">
-        <v>734</v>
+        <v>961</v>
       </c>
       <c r="E17" s="128">
-        <v>5989</v>
+        <v>6302</v>
       </c>
       <c r="F17" s="128">
         <v>38</v>
       </c>
       <c r="G17" s="128">
-        <v>10255</v>
+        <v>12426</v>
       </c>
       <c r="H17" s="128">
-        <v>3270</v>
+        <v>4651</v>
       </c>
       <c r="I17" s="128">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="J17" s="128">
-        <v>5409</v>
+        <v>5718</v>
       </c>
       <c r="K17" s="128">
-        <v>544</v>
+        <v>722</v>
       </c>
       <c r="L17" s="128">
-        <v>989</v>
+        <v>1274</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>2673</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>19781</v>
+        <v>27167</v>
       </c>
       <c r="C19" s="128">
-        <v>13076</v>
+        <v>18164</v>
       </c>
       <c r="D19" s="128">
-        <v>1089</v>
+        <v>1445</v>
       </c>
       <c r="E19" s="128">
-        <v>5344</v>
+        <v>7344</v>
       </c>
       <c r="F19" s="128">
-        <v>272</v>
+        <v>214</v>
       </c>
       <c r="G19" s="128">
-        <v>14262</v>
+        <v>19716</v>
       </c>
       <c r="H19" s="128">
-        <v>7293</v>
+        <v>10186</v>
       </c>
       <c r="I19" s="128">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="J19" s="128">
-        <v>4631</v>
+        <v>6319</v>
       </c>
       <c r="K19" s="128">
-        <v>907</v>
+        <v>1222</v>
       </c>
       <c r="L19" s="128">
-        <v>1386</v>
+        <v>1923</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>5519</v>
+        <v>7452</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>344</v>
+        <v>511</v>
       </c>
       <c r="C21" s="128">
-        <v>297</v>
+        <v>435</v>
       </c>
       <c r="D21" s="128">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E21" s="128">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="F21" s="128">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="G21" s="128">
-        <v>397</v>
+        <v>583</v>
       </c>
       <c r="H21" s="128">
-        <v>216</v>
+        <v>317</v>
       </c>
       <c r="I21" s="128">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J21" s="128">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="K21" s="128">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="L21" s="128">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-53</v>
+        <v>-72</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="130">
@@ -9635,87 +9626,87 @@
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>9678</v>
+        <v>13596</v>
       </c>
       <c r="C25" s="128">
-        <v>5638</v>
+        <v>7963</v>
       </c>
       <c r="D25" s="128">
-        <v>355</v>
+        <v>427</v>
       </c>
       <c r="E25" s="128">
-        <v>3558</v>
+        <v>5056</v>
       </c>
       <c r="F25" s="128">
-        <v>127</v>
+        <v>150</v>
       </c>
       <c r="G25" s="128">
-        <v>8302</v>
+        <v>11841</v>
       </c>
       <c r="H25" s="128">
-        <v>3526</v>
+        <v>5037</v>
       </c>
       <c r="I25" s="128">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="J25" s="128">
-        <v>3241</v>
+        <v>4602</v>
       </c>
       <c r="K25" s="128">
-        <v>452</v>
+        <v>627</v>
       </c>
       <c r="L25" s="128">
-        <v>1049</v>
+        <v>1529</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1376</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="130">
@@ -9759,87 +9750,87 @@
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>44973</v>
+        <v>60489</v>
       </c>
       <c r="C29" s="128">
-        <v>16391</v>
+        <v>22447</v>
       </c>
       <c r="D29" s="128">
-        <v>1990</v>
+        <v>2669</v>
       </c>
       <c r="E29" s="128">
-        <v>24543</v>
+        <v>32775</v>
       </c>
       <c r="F29" s="128">
-        <v>2050</v>
+        <v>2598</v>
       </c>
       <c r="G29" s="128">
-        <v>36673</v>
+        <v>49248</v>
       </c>
       <c r="H29" s="128">
-        <v>10263</v>
+        <v>14171</v>
       </c>
       <c r="I29" s="128">
-        <v>595</v>
+        <v>849</v>
       </c>
       <c r="J29" s="128">
-        <v>22033</v>
+        <v>29270</v>
       </c>
       <c r="K29" s="128">
-        <v>2507</v>
+        <v>3364</v>
       </c>
       <c r="L29" s="128">
-        <v>1274</v>
+        <v>1593</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>8301</v>
+        <v>11241</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -10398,57 +10389,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -10649,397 +10640,397 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>17446</v>
+        <v>21972</v>
       </c>
       <c r="C11" s="117">
-        <v>4689</v>
+        <v>6234</v>
       </c>
       <c r="D11" s="117">
-        <v>150</v>
+        <v>213</v>
       </c>
       <c r="E11" s="117">
-        <v>11687</v>
+        <v>14432</v>
       </c>
       <c r="F11" s="117">
-        <v>921</v>
+        <v>1094</v>
       </c>
       <c r="G11" s="117">
-        <v>15874</v>
+        <v>20059</v>
       </c>
       <c r="H11" s="117">
-        <v>1357</v>
+        <v>1812</v>
       </c>
       <c r="I11" s="117">
-        <v>85</v>
+        <v>119</v>
       </c>
       <c r="J11" s="117">
-        <v>11480</v>
+        <v>14170</v>
       </c>
       <c r="K11" s="117">
-        <v>1124</v>
+        <v>1481</v>
       </c>
       <c r="L11" s="117">
-        <v>1829</v>
+        <v>2477</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>1572</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>434</v>
+        <v>574</v>
       </c>
       <c r="C13" s="128">
-        <v>329</v>
+        <v>433</v>
       </c>
       <c r="D13" s="128">
         <v>1</v>
       </c>
       <c r="E13" s="130">
         <v>0</v>
       </c>
       <c r="F13" s="128">
-        <v>103</v>
+        <v>140</v>
       </c>
       <c r="G13" s="128">
-        <v>515</v>
+        <v>608</v>
       </c>
       <c r="H13" s="128">
-        <v>82</v>
+        <v>104</v>
       </c>
       <c r="I13" s="128">
         <v>1</v>
       </c>
       <c r="J13" s="130">
         <v>0</v>
       </c>
       <c r="K13" s="128">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="L13" s="128">
-        <v>361</v>
+        <v>408</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>-82</v>
+        <v>-34</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>846</v>
+        <v>1069</v>
       </c>
       <c r="C15" s="128">
-        <v>482</v>
+        <v>651</v>
       </c>
       <c r="D15" s="128">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
-        <v>356</v>
+        <v>406</v>
       </c>
       <c r="G15" s="128">
-        <v>215</v>
+        <v>268</v>
       </c>
       <c r="H15" s="128">
-        <v>80</v>
+        <v>111</v>
       </c>
       <c r="I15" s="128">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>70</v>
+        <v>95</v>
       </c>
       <c r="L15" s="128">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>631</v>
+        <v>801</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>682</v>
+        <v>847</v>
       </c>
       <c r="C17" s="128">
-        <v>388</v>
+        <v>511</v>
       </c>
       <c r="D17" s="128">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E17" s="130">
         <v>0</v>
       </c>
       <c r="F17" s="128">
-        <v>293</v>
+        <v>333</v>
       </c>
       <c r="G17" s="128">
-        <v>168</v>
+        <v>220</v>
       </c>
       <c r="H17" s="128">
-        <v>65</v>
+        <v>84</v>
       </c>
       <c r="I17" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J17" s="130">
         <v>0</v>
       </c>
       <c r="K17" s="128">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="L17" s="128">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>514</v>
+        <v>627</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>519</v>
+        <v>694</v>
       </c>
       <c r="C19" s="128">
-        <v>478</v>
+        <v>639</v>
       </c>
       <c r="D19" s="128">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E19" s="130">
         <v>0</v>
       </c>
       <c r="F19" s="128">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G19" s="128">
-        <v>372</v>
+        <v>447</v>
       </c>
       <c r="H19" s="128">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="I19" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J19" s="130">
         <v>0</v>
       </c>
       <c r="K19" s="128">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="L19" s="128">
-        <v>207</v>
+        <v>232</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>148</v>
+        <v>247</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>231</v>
+        <v>310</v>
       </c>
       <c r="C21" s="128">
-        <v>230</v>
+        <v>308</v>
       </c>
       <c r="D21" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E21" s="130">
         <v>0</v>
       </c>
       <c r="F21" s="128">
         <v>1</v>
       </c>
       <c r="G21" s="128">
-        <v>279</v>
+        <v>339</v>
       </c>
       <c r="H21" s="128">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="130">
         <v>0</v>
       </c>
       <c r="K21" s="128">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="L21" s="128">
-        <v>154</v>
+        <v>181</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>-48</v>
+        <v>-29</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="130">
@@ -11083,87 +11074,87 @@
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>98</v>
+        <v>135</v>
       </c>
       <c r="C25" s="128">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="D25" s="128">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
-      <c r="F25" s="130">
+      <c r="F25" s="128">
         <v>0</v>
       </c>
       <c r="G25" s="128">
-        <v>57</v>
+        <v>96</v>
       </c>
       <c r="H25" s="128">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I25" s="128">
         <v>0</v>
       </c>
       <c r="J25" s="130">
         <v>0</v>
       </c>
       <c r="K25" s="128">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="L25" s="128">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="130">
@@ -11393,87 +11384,87 @@
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>556</v>
+        <v>717</v>
       </c>
       <c r="C35" s="128">
-        <v>532</v>
+        <v>675</v>
       </c>
       <c r="D35" s="128">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G35" s="128">
-        <v>420</v>
+        <v>537</v>
       </c>
       <c r="H35" s="128">
-        <v>218</v>
+        <v>276</v>
       </c>
       <c r="I35" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
-        <v>90</v>
+        <v>122</v>
       </c>
       <c r="L35" s="128">
-        <v>110</v>
+        <v>136</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>136</v>
+        <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -11489,51 +11480,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</v>
+        <v>　　　　　2.至115年8月止，38家本國銀行放款及催收款之備抵呆帳餘額為653,270百萬元，115年1至8月轉銷呆帳37,140百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -11853,57 +11844,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -12228,87 +12219,87 @@
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>172</v>
+        <v>228</v>
       </c>
       <c r="C15" s="128">
-        <v>171</v>
+        <v>227</v>
       </c>
       <c r="D15" s="128">
         <v>1</v>
       </c>
       <c r="E15" s="130">
         <v>0</v>
       </c>
       <c r="F15" s="128">
         <v>0</v>
       </c>
       <c r="G15" s="128">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="H15" s="128">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I15" s="128">
         <v>1</v>
       </c>
       <c r="J15" s="130">
         <v>0</v>
       </c>
       <c r="K15" s="128">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="L15" s="128">
-        <v>92</v>
+        <v>114</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="130">
@@ -13305,57 +13296,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -14114,87 +14105,87 @@
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>13907</v>
+        <v>17397</v>
       </c>
       <c r="C29" s="128">
-        <v>1987</v>
+        <v>2666</v>
       </c>
       <c r="D29" s="128">
-        <v>102</v>
+        <v>137</v>
       </c>
       <c r="E29" s="128">
-        <v>11687</v>
+        <v>14432</v>
       </c>
       <c r="F29" s="128">
-        <v>131</v>
+        <v>163</v>
       </c>
       <c r="G29" s="128">
-        <v>13710</v>
+        <v>17370</v>
       </c>
       <c r="H29" s="128">
-        <v>760</v>
+        <v>1034</v>
       </c>
       <c r="I29" s="128">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="J29" s="128">
-        <v>11480</v>
+        <v>14170</v>
       </c>
       <c r="K29" s="128">
-        <v>607</v>
+        <v>798</v>
       </c>
       <c r="L29" s="128">
-        <v>787</v>
+        <v>1258</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>197</v>
+        <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">
@@ -14750,57 +14741,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -15001,831 +14992,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>136535</v>
+        <v>189804</v>
       </c>
       <c r="C11" s="117">
-        <v>63237</v>
+        <v>85834</v>
       </c>
       <c r="D11" s="117">
-        <v>4894</v>
+        <v>6540</v>
       </c>
       <c r="E11" s="117">
-        <v>51417</v>
+        <v>72429</v>
       </c>
       <c r="F11" s="117">
-        <v>16986</v>
+        <v>25001</v>
       </c>
       <c r="G11" s="117">
-        <v>122612</v>
+        <v>171287</v>
       </c>
       <c r="H11" s="117">
-        <v>55305</v>
+        <v>73990</v>
       </c>
       <c r="I11" s="117">
-        <v>302</v>
+        <v>405</v>
       </c>
       <c r="J11" s="117">
-        <v>49211</v>
+        <v>73708</v>
       </c>
       <c r="K11" s="117">
-        <v>4530</v>
+        <v>5945</v>
       </c>
       <c r="L11" s="117">
-        <v>13265</v>
+        <v>17238</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>13922</v>
+        <v>18518</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="141">
-        <v>14482</v>
+        <v>21401</v>
       </c>
       <c r="C13" s="141">
-        <v>8145</v>
+        <v>11287</v>
       </c>
       <c r="D13" s="141">
-        <v>379</v>
+        <v>512</v>
       </c>
       <c r="E13" s="141">
-        <v>1580</v>
+        <v>1914</v>
       </c>
       <c r="F13" s="141">
-        <v>4378</v>
+        <v>7688</v>
       </c>
       <c r="G13" s="141">
-        <v>11649</v>
+        <v>17890</v>
       </c>
       <c r="H13" s="141">
-        <v>7744</v>
+        <v>10437</v>
       </c>
       <c r="I13" s="141">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="J13" s="141">
-        <v>3812</v>
+        <v>6827</v>
       </c>
       <c r="K13" s="141">
-        <v>388</v>
+        <v>476</v>
       </c>
       <c r="L13" s="141">
-        <v>-316</v>
+        <v>122</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>2833</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="141">
-        <v>4077</v>
+        <v>5791</v>
       </c>
       <c r="C15" s="141">
-        <v>1826</v>
+        <v>2545</v>
       </c>
       <c r="D15" s="141">
-        <v>79</v>
+        <v>106</v>
       </c>
       <c r="E15" s="141">
-        <v>1929</v>
+        <v>2734</v>
       </c>
       <c r="F15" s="141">
-        <v>243</v>
+        <v>406</v>
       </c>
       <c r="G15" s="141">
-        <v>3662</v>
+        <v>4973</v>
       </c>
       <c r="H15" s="141">
-        <v>1340</v>
+        <v>1897</v>
       </c>
       <c r="I15" s="141">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="J15" s="141">
+        <v>1367</v>
       </c>
       <c r="K15" s="141">
-        <v>280</v>
+        <v>371</v>
       </c>
       <c r="L15" s="141">
-        <v>2036</v>
+        <v>1328</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>415</v>
+        <v>818</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="141">
-        <v>581</v>
+        <v>762</v>
       </c>
       <c r="C17" s="141">
-        <v>272</v>
+        <v>363</v>
       </c>
       <c r="D17" s="141">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E17" s="141">
-        <v>237</v>
+        <v>290</v>
       </c>
       <c r="F17" s="141">
-        <v>47</v>
+        <v>75</v>
       </c>
       <c r="G17" s="141">
-        <v>554</v>
+        <v>724</v>
       </c>
       <c r="H17" s="141">
-        <v>221</v>
+        <v>289</v>
       </c>
       <c r="I17" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J17" s="141">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="K17" s="141">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="L17" s="141">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>27</v>
+        <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="141">
-        <v>291</v>
+        <v>412</v>
       </c>
       <c r="C19" s="141">
-        <v>204</v>
+        <v>290</v>
       </c>
       <c r="D19" s="141">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="E19" s="143">
         <v>0</v>
       </c>
       <c r="F19" s="141">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="G19" s="141">
-        <v>308</v>
+        <v>416</v>
       </c>
       <c r="H19" s="141">
-        <v>196</v>
+        <v>277</v>
       </c>
       <c r="I19" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J19" s="141">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K19" s="141">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="L19" s="141">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>-17</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="141">
-        <v>290</v>
+        <v>369</v>
       </c>
       <c r="C21" s="141">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D21" s="141">
         <v>1</v>
       </c>
       <c r="E21" s="141">
-        <v>126</v>
+        <v>169</v>
       </c>
       <c r="F21" s="141">
-        <v>142</v>
+        <v>168</v>
       </c>
       <c r="G21" s="141">
-        <v>159</v>
+        <v>217</v>
       </c>
       <c r="H21" s="141">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I21" s="143">
         <v>0</v>
       </c>
       <c r="J21" s="143">
         <v>0</v>
       </c>
       <c r="K21" s="141">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="L21" s="141">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>132</v>
+        <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="141">
-        <v>4300</v>
+        <v>7032</v>
       </c>
       <c r="C23" s="141">
-        <v>3374</v>
+        <v>4857</v>
       </c>
       <c r="D23" s="141">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="E23" s="141">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>861</v>
+        <v>2088</v>
       </c>
       <c r="G23" s="141">
-        <v>4880</v>
+        <v>7630</v>
       </c>
       <c r="H23" s="141">
-        <v>3143</v>
+        <v>4517</v>
       </c>
       <c r="I23" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J23" s="141">
-        <v>627</v>
+        <v>1744</v>
       </c>
       <c r="K23" s="141">
-        <v>136</v>
+        <v>171</v>
       </c>
       <c r="L23" s="141">
-        <v>971</v>
+        <v>1195</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-579</v>
+        <v>-598</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="141">
-        <v>4258</v>
+        <v>5448</v>
       </c>
       <c r="C25" s="141">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D25" s="141">
+        <v>213</v>
+      </c>
+      <c r="E25" s="141">
+        <v>32</v>
+      </c>
+      <c r="F25" s="141">
+        <v>5176</v>
+      </c>
+      <c r="G25" s="141">
+        <v>4052</v>
+      </c>
+      <c r="H25" s="141">
+        <v>39</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="141">
+        <v>837</v>
+      </c>
+      <c r="K25" s="141">
         <v>158</v>
       </c>
-      <c r="E25" s="141">
-[...19 lines deleted...]
-      </c>
       <c r="L25" s="141">
-        <v>2022</v>
+        <v>3018</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>1168</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
       <c r="B27" s="141">
-        <v>20534</v>
+        <v>29168</v>
       </c>
       <c r="C27" s="141">
-        <v>1201</v>
+        <v>1555</v>
       </c>
       <c r="D27" s="141">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E27" s="141">
-        <v>19009</v>
+        <v>27139</v>
       </c>
       <c r="F27" s="141">
-        <v>311</v>
+        <v>444</v>
       </c>
       <c r="G27" s="141">
-        <v>19991</v>
+        <v>28650</v>
       </c>
       <c r="H27" s="141">
-        <v>1105</v>
+        <v>1422</v>
       </c>
       <c r="I27" s="141">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="J27" s="141">
-        <v>18877</v>
+        <v>27075</v>
       </c>
       <c r="K27" s="141">
-        <v>126</v>
+        <v>166</v>
       </c>
       <c r="L27" s="141">
-        <v>-142</v>
+        <v>-51</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>543</v>
+        <v>518</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="141">
-        <v>4286</v>
+        <v>8232</v>
       </c>
       <c r="C29" s="141">
-        <v>2811</v>
+        <v>3782</v>
       </c>
       <c r="D29" s="141">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="E29" s="141">
-        <v>1095</v>
+        <v>3536</v>
       </c>
       <c r="F29" s="141">
+        <v>771</v>
+      </c>
+      <c r="G29" s="141">
+        <v>7636</v>
+      </c>
+      <c r="H29" s="141">
+        <v>3061</v>
+      </c>
+      <c r="I29" s="141">
+        <v>33</v>
+      </c>
+      <c r="J29" s="141">
+        <v>3501</v>
+      </c>
+      <c r="K29" s="141">
         <v>256</v>
       </c>
-      <c r="G29" s="141">
-[...13 lines deleted...]
-      </c>
       <c r="L29" s="141">
-        <v>588</v>
+        <v>784</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>385</v>
+        <v>596</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
       <c r="B31" s="141">
-        <v>1077</v>
+        <v>1416</v>
       </c>
       <c r="C31" s="141">
-        <v>648</v>
+        <v>893</v>
       </c>
       <c r="D31" s="141">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E31" s="141">
-        <v>406</v>
+        <v>492</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>925</v>
+        <v>1222</v>
       </c>
       <c r="H31" s="141">
-        <v>497</v>
+        <v>701</v>
       </c>
       <c r="I31" s="141">
         <v>1</v>
       </c>
       <c r="J31" s="141">
-        <v>146</v>
+        <v>275</v>
       </c>
       <c r="K31" s="141">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="L31" s="141">
-        <v>232</v>
+        <v>177</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>151</v>
+        <v>194</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="141">
-        <v>5771</v>
+        <v>6516</v>
       </c>
       <c r="C33" s="141">
-        <v>1078</v>
+        <v>1583</v>
       </c>
       <c r="D33" s="141">
-        <v>702</v>
+        <v>932</v>
       </c>
       <c r="E33" s="141">
-        <v>2356</v>
+        <v>3461</v>
       </c>
       <c r="F33" s="141">
-        <v>1634</v>
+        <v>540</v>
       </c>
       <c r="G33" s="141">
-        <v>5486</v>
+        <v>6314</v>
       </c>
       <c r="H33" s="141">
-        <v>637</v>
+        <v>975</v>
       </c>
       <c r="I33" s="141">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="J33" s="141">
-        <v>3321</v>
+        <v>1498</v>
       </c>
       <c r="K33" s="141">
-        <v>488</v>
+        <v>667</v>
       </c>
       <c r="L33" s="141">
-        <v>1019</v>
+        <v>3138</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>285</v>
+        <v>203</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B35" s="141">
-        <v>4157</v>
+        <v>5586</v>
       </c>
       <c r="C35" s="141">
-        <v>3440</v>
+        <v>4727</v>
       </c>
       <c r="D35" s="141">
-        <v>419</v>
+        <v>622</v>
       </c>
       <c r="E35" s="141">
-        <v>255</v>
+        <v>178</v>
       </c>
       <c r="F35" s="141">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="G35" s="141">
-        <v>3512</v>
+        <v>4641</v>
       </c>
       <c r="H35" s="141">
-        <v>2308</v>
+        <v>3255</v>
       </c>
       <c r="I35" s="143">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>592</v>
+        <v>561</v>
       </c>
       <c r="K35" s="141">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="L35" s="141">
-        <v>572</v>
+        <v>771</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>645</v>
+        <v>945</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -16181,57 +16172,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -16432,831 +16423,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>6013</v>
+        <v>7391</v>
       </c>
       <c r="C11" s="116">
-        <v>2310</v>
+        <v>3166</v>
       </c>
       <c r="D11" s="116">
-        <v>1287</v>
+        <v>1724</v>
       </c>
       <c r="E11" s="116">
-        <v>1781</v>
+        <v>1628</v>
       </c>
       <c r="F11" s="116">
-        <v>634</v>
+        <v>872</v>
       </c>
       <c r="G11" s="116">
-        <v>4011</v>
+        <v>5128</v>
       </c>
       <c r="H11" s="116">
-        <v>1971</v>
+        <v>2685</v>
       </c>
       <c r="I11" s="116">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="J11" s="116">
-        <v>817</v>
+        <v>638</v>
       </c>
       <c r="K11" s="116">
-        <v>554</v>
+        <v>731</v>
       </c>
       <c r="L11" s="116">
-        <v>617</v>
+        <v>1005</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>2001</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
       <c r="B13" s="141">
-        <v>378</v>
+        <v>518</v>
       </c>
       <c r="C13" s="141">
-        <v>334</v>
+        <v>466</v>
       </c>
       <c r="D13" s="141">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="G13" s="141">
-        <v>255</v>
+        <v>449</v>
       </c>
       <c r="H13" s="141">
-        <v>189</v>
+        <v>285</v>
       </c>
       <c r="I13" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="L13" s="141">
-        <v>52</v>
+        <v>146</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>123</v>
+        <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="141">
-        <v>6863</v>
+        <v>6856</v>
       </c>
       <c r="C15" s="141">
-        <v>2818</v>
+        <v>3868</v>
       </c>
       <c r="D15" s="141">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="E15" s="141">
-        <v>3876</v>
+        <v>2741</v>
       </c>
       <c r="F15" s="141">
-        <v>108</v>
+        <v>170</v>
       </c>
       <c r="G15" s="141">
-        <v>6546</v>
+        <v>6372</v>
       </c>
       <c r="H15" s="141">
-        <v>2856</v>
+        <v>3820</v>
       </c>
       <c r="I15" s="141">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="J15" s="141">
-        <v>2142</v>
+        <v>1972</v>
       </c>
       <c r="K15" s="141">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="L15" s="141">
-        <v>1449</v>
+        <v>445</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>316</v>
+        <v>485</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="141">
-        <v>6870</v>
+        <v>10276</v>
       </c>
       <c r="C17" s="141">
-        <v>3577</v>
+        <v>4835</v>
       </c>
       <c r="D17" s="141">
-        <v>194</v>
+        <v>257</v>
       </c>
       <c r="E17" s="141">
-        <v>1832</v>
+        <v>2320</v>
       </c>
       <c r="F17" s="141">
-        <v>1267</v>
+        <v>2864</v>
       </c>
       <c r="G17" s="141">
-        <v>6614</v>
+        <v>9401</v>
       </c>
       <c r="H17" s="141">
-        <v>3579</v>
+        <v>4732</v>
       </c>
       <c r="I17" s="141">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J17" s="141">
-        <v>2065</v>
+        <v>3936</v>
       </c>
       <c r="K17" s="141">
-        <v>193</v>
+        <v>260</v>
       </c>
       <c r="L17" s="141">
-        <v>759</v>
+        <v>450</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>256</v>
+        <v>875</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B19" s="141">
-        <v>4606</v>
+        <v>5930</v>
       </c>
       <c r="C19" s="141">
-        <v>2358</v>
+        <v>3149</v>
       </c>
       <c r="D19" s="141">
-        <v>631</v>
+        <v>789</v>
       </c>
       <c r="E19" s="141">
-        <v>1533</v>
+        <v>1882</v>
       </c>
       <c r="F19" s="141">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="G19" s="141">
-        <v>3506</v>
+        <v>4662</v>
       </c>
       <c r="H19" s="141">
-        <v>1587</v>
+        <v>2099</v>
       </c>
       <c r="I19" s="141">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
       <c r="K19" s="141">
-        <v>677</v>
+        <v>889</v>
       </c>
       <c r="L19" s="141">
-        <v>1202</v>
+        <v>1621</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>1100</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B21" s="141">
-        <v>7753</v>
+        <v>10609</v>
       </c>
       <c r="C21" s="141">
-        <v>6121</v>
+        <v>8531</v>
       </c>
       <c r="D21" s="141">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="E21" s="141">
-        <v>1514</v>
+        <v>1888</v>
       </c>
       <c r="F21" s="141">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="G21" s="141">
-        <v>7408</v>
+        <v>9819</v>
       </c>
       <c r="H21" s="141">
-        <v>5623</v>
+        <v>7689</v>
       </c>
       <c r="I21" s="141">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J21" s="141">
-        <v>1103</v>
+        <v>1457</v>
       </c>
       <c r="K21" s="141">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="L21" s="141">
-        <v>579</v>
+        <v>533</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>345</v>
+        <v>790</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="141">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="C23" s="141">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D23" s="141">
         <v>2</v>
       </c>
       <c r="E23" s="143">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>113</v>
+        <v>155</v>
       </c>
       <c r="G23" s="141">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="H23" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I23" s="141">
         <v>0</v>
       </c>
       <c r="J23" s="143">
         <v>0</v>
       </c>
       <c r="K23" s="141">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="L23" s="141">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-4</v>
+        <v>-12</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="141">
-        <v>17415</v>
+        <v>25374</v>
       </c>
       <c r="C25" s="141">
-        <v>5674</v>
+        <v>7806</v>
       </c>
       <c r="D25" s="141">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="E25" s="141">
-        <v>11591</v>
+        <v>17404</v>
       </c>
       <c r="F25" s="141">
         <v>0</v>
       </c>
       <c r="G25" s="141">
-        <v>15663</v>
+        <v>22990</v>
       </c>
       <c r="H25" s="141">
-        <v>4311</v>
+        <v>5772</v>
       </c>
       <c r="I25" s="141">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="J25" s="141">
-        <v>10821</v>
+        <v>16369</v>
       </c>
       <c r="K25" s="141">
-        <v>254</v>
+        <v>313</v>
       </c>
       <c r="L25" s="141">
-        <v>259</v>
+        <v>510</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>1752</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
       <c r="B27" s="141">
-        <v>10954</v>
+        <v>14949</v>
       </c>
       <c r="C27" s="141">
-        <v>9022</v>
+        <v>11106</v>
       </c>
       <c r="D27" s="141">
-        <v>172</v>
+        <v>230</v>
       </c>
       <c r="E27" s="141">
-        <v>881</v>
+        <v>2662</v>
       </c>
       <c r="F27" s="141">
-        <v>878</v>
+        <v>952</v>
       </c>
       <c r="G27" s="141">
-        <v>9453</v>
+        <v>13099</v>
       </c>
       <c r="H27" s="141">
-        <v>8071</v>
+        <v>9707</v>
       </c>
       <c r="I27" s="141">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J27" s="141">
-        <v>1423</v>
+        <v>3283</v>
       </c>
       <c r="K27" s="141">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="L27" s="141">
-        <v>-263</v>
+        <v>-157</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>1501</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="141">
-        <v>1227</v>
+        <v>1831</v>
       </c>
       <c r="C29" s="141">
-        <v>1218</v>
+        <v>1765</v>
       </c>
       <c r="D29" s="141">
-        <v>9</v>
+        <v>66</v>
       </c>
       <c r="E29" s="141">
         <v>0</v>
       </c>
       <c r="F29" s="141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29" s="141">
-        <v>1202</v>
+        <v>1883</v>
       </c>
       <c r="H29" s="141">
-        <v>1043</v>
+        <v>1503</v>
       </c>
       <c r="I29" s="141">
         <v>0</v>
       </c>
       <c r="J29" s="143">
         <v>0</v>
       </c>
       <c r="K29" s="141">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="L29" s="141">
-        <v>143</v>
+        <v>359</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>26</v>
+        <v>-52</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="141">
-        <v>1657</v>
+        <v>2198</v>
       </c>
       <c r="C31" s="141">
-        <v>1451</v>
+        <v>1943</v>
       </c>
       <c r="D31" s="141">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="141">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="G31" s="141">
-        <v>1671</v>
+        <v>2037</v>
       </c>
       <c r="H31" s="141">
-        <v>1232</v>
+        <v>1643</v>
       </c>
       <c r="I31" s="141">
         <v>6</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="141">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="L31" s="141">
-        <v>409</v>
+        <v>356</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>-14</v>
+        <v>161</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
       <c r="B33" s="141">
-        <v>3126</v>
+        <v>4096</v>
       </c>
       <c r="C33" s="141">
-        <v>2497</v>
+        <v>3435</v>
       </c>
       <c r="D33" s="141">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="E33" s="143">
         <v>0</v>
       </c>
       <c r="F33" s="141">
-        <v>563</v>
+        <v>577</v>
       </c>
       <c r="G33" s="141">
-        <v>2973</v>
+        <v>3966</v>
       </c>
       <c r="H33" s="141">
-        <v>2193</v>
+        <v>2986</v>
       </c>
       <c r="I33" s="141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J33" s="141">
-        <v>431</v>
+        <v>392</v>
       </c>
       <c r="K33" s="141">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="L33" s="141">
-        <v>301</v>
+        <v>527</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>153</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
       <c r="B35" s="141">
-        <v>3220</v>
+        <v>4499</v>
       </c>
       <c r="C35" s="141">
-        <v>2023</v>
+        <v>2751</v>
       </c>
       <c r="D35" s="141">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="E35" s="141">
-        <v>413</v>
+        <v>682</v>
       </c>
       <c r="F35" s="141">
-        <v>754</v>
+        <v>1018</v>
       </c>
       <c r="G35" s="141">
-        <v>3027</v>
+        <v>4243</v>
       </c>
       <c r="H35" s="141">
-        <v>2429</v>
+        <v>3278</v>
       </c>
       <c r="I35" s="141">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J35" s="141">
-        <v>190</v>
+        <v>399</v>
       </c>
       <c r="K35" s="141">
-        <v>214</v>
+        <v>283</v>
       </c>
       <c r="L35" s="141">
-        <v>183</v>
+        <v>268</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>193</v>
+        <v>256</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -17584,57 +17575,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>54</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -17835,211 +17826,211 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>1780</v>
+        <v>2364</v>
       </c>
       <c r="C11" s="116">
-        <v>391</v>
+        <v>518</v>
       </c>
       <c r="D11" s="116">
         <v>4</v>
       </c>
       <c r="E11" s="116">
-        <v>979</v>
+        <v>1277</v>
       </c>
       <c r="F11" s="116">
-        <v>407</v>
+        <v>565</v>
       </c>
       <c r="G11" s="116">
-        <v>1685</v>
+        <v>2202</v>
       </c>
       <c r="H11" s="116">
-        <v>428</v>
+        <v>563</v>
       </c>
       <c r="I11" s="116">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J11" s="116">
-        <v>1026</v>
+        <v>1439</v>
       </c>
       <c r="K11" s="116">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="L11" s="116">
-        <v>169</v>
+        <v>117</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>96</v>
+        <v>162</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
       <c r="B13" s="141">
+        <v>378</v>
+      </c>
+      <c r="C13" s="141">
+        <v>330</v>
+      </c>
+      <c r="D13" s="141">
+        <v>20</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>27</v>
+      </c>
+      <c r="G13" s="141">
         <v>279</v>
       </c>
-      <c r="C13" s="141">
-[...13 lines deleted...]
-      </c>
       <c r="H13" s="141">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="I13" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="L13" s="141">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>72</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
       <c r="B15" s="141">
-        <v>172</v>
+        <v>236</v>
       </c>
       <c r="C15" s="141">
-        <v>157</v>
+        <v>216</v>
       </c>
       <c r="D15" s="141">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E15" s="143">
         <v>0</v>
       </c>
       <c r="F15" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G15" s="141">
-        <v>152</v>
+        <v>215</v>
       </c>
       <c r="H15" s="141">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="I15" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="143">
         <v>0</v>
       </c>
       <c r="K15" s="141">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="L15" s="141">
+        <v>35</v>
+      </c>
+      <c r="M15" s="143">
+        <v>0</v>
+      </c>
+      <c r="N15" s="145">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -18686,57 +18677,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -18937,831 +18928,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>112746</v>
+        <v>160668</v>
       </c>
       <c r="C11" s="117">
-        <v>42533</v>
+        <v>58432</v>
       </c>
       <c r="D11" s="117">
-        <v>3837</v>
+        <v>5120</v>
       </c>
       <c r="E11" s="117">
-        <v>47602</v>
+        <v>69324</v>
       </c>
       <c r="F11" s="117">
-        <v>18773</v>
+        <v>27793</v>
       </c>
       <c r="G11" s="117">
-        <v>103000</v>
+        <v>147190</v>
       </c>
       <c r="H11" s="117">
-        <v>34374</v>
+        <v>47076</v>
       </c>
       <c r="I11" s="117">
-        <v>267</v>
+        <v>359</v>
       </c>
       <c r="J11" s="117">
-        <v>47579</v>
+        <v>71899</v>
       </c>
       <c r="K11" s="117">
-        <v>3978</v>
+        <v>5246</v>
       </c>
       <c r="L11" s="117">
-        <v>16802</v>
+        <v>22610</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>9746</v>
+        <v>13477</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="141">
-        <v>11337</v>
+        <v>16625</v>
       </c>
       <c r="C13" s="141">
-        <v>5022</v>
+        <v>6537</v>
       </c>
       <c r="D13" s="141">
-        <v>359</v>
+        <v>490</v>
       </c>
       <c r="E13" s="141">
-        <v>1580</v>
+        <v>1914</v>
       </c>
       <c r="F13" s="141">
-        <v>4375</v>
+        <v>7684</v>
       </c>
       <c r="G13" s="141">
-        <v>8632</v>
+        <v>13232</v>
       </c>
       <c r="H13" s="141">
-        <v>3587</v>
+        <v>4470</v>
       </c>
       <c r="I13" s="141">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="J13" s="141">
-        <v>3812</v>
+        <v>6827</v>
       </c>
       <c r="K13" s="141">
-        <v>358</v>
+        <v>439</v>
       </c>
       <c r="L13" s="141">
-        <v>854</v>
+        <v>1468</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>2705</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="141">
-        <v>3909</v>
+        <v>5561</v>
       </c>
       <c r="C15" s="141">
-        <v>1660</v>
+        <v>2322</v>
       </c>
       <c r="D15" s="141">
-        <v>78</v>
+        <v>106</v>
       </c>
       <c r="E15" s="141">
-        <v>1929</v>
+        <v>2728</v>
       </c>
       <c r="F15" s="141">
-        <v>243</v>
+        <v>406</v>
       </c>
       <c r="G15" s="141">
-        <v>3586</v>
+        <v>4875</v>
       </c>
       <c r="H15" s="141">
-        <v>1332</v>
+        <v>1881</v>
       </c>
       <c r="I15" s="141">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>9</v>
+      </c>
+      <c r="J15" s="141">
+        <v>1362</v>
       </c>
       <c r="K15" s="141">
-        <v>246</v>
+        <v>326</v>
       </c>
       <c r="L15" s="141">
-        <v>2003</v>
+        <v>1297</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>323</v>
+        <v>686</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="141">
-        <v>544</v>
+        <v>716</v>
       </c>
       <c r="C17" s="141">
-        <v>234</v>
+        <v>316</v>
       </c>
       <c r="D17" s="141">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E17" s="141">
-        <v>237</v>
+        <v>290</v>
       </c>
       <c r="F17" s="141">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="G17" s="141">
-        <v>530</v>
+        <v>693</v>
       </c>
       <c r="H17" s="141">
-        <v>212</v>
+        <v>278</v>
       </c>
       <c r="I17" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J17" s="141">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="K17" s="141">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="L17" s="141">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="141">
-        <v>232</v>
+        <v>337</v>
       </c>
       <c r="C19" s="141">
-        <v>148</v>
+        <v>217</v>
       </c>
       <c r="D19" s="141">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="E19" s="143">
         <v>0</v>
       </c>
       <c r="F19" s="141">
-        <v>57</v>
+        <v>82</v>
       </c>
       <c r="G19" s="141">
-        <v>279</v>
+        <v>378</v>
       </c>
       <c r="H19" s="141">
-        <v>160</v>
+        <v>231</v>
       </c>
       <c r="I19" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J19" s="141">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="K19" s="141">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="L19" s="141">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>-47</v>
+        <v>-41</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="141">
-        <v>283</v>
+        <v>364</v>
       </c>
       <c r="C21" s="141">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D21" s="141">
         <v>1</v>
       </c>
       <c r="E21" s="141">
-        <v>126</v>
+        <v>169</v>
       </c>
       <c r="F21" s="141">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="G21" s="141">
-        <v>170</v>
+        <v>232</v>
       </c>
       <c r="H21" s="141">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="I21" s="143">
         <v>0</v>
       </c>
       <c r="J21" s="143">
         <v>0</v>
       </c>
       <c r="K21" s="141">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="L21" s="141">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>113</v>
+        <v>132</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="141">
-        <v>4096</v>
+        <v>6757</v>
       </c>
       <c r="C23" s="141">
-        <v>3173</v>
+        <v>4585</v>
       </c>
       <c r="D23" s="141">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="E23" s="141">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>860</v>
+        <v>2086</v>
       </c>
       <c r="G23" s="141">
-        <v>4699</v>
+        <v>7433</v>
       </c>
       <c r="H23" s="141">
-        <v>3015</v>
+        <v>4346</v>
       </c>
       <c r="I23" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J23" s="141">
-        <v>627</v>
+        <v>1747</v>
       </c>
       <c r="K23" s="141">
-        <v>136</v>
+        <v>171</v>
       </c>
       <c r="L23" s="141">
-        <v>918</v>
+        <v>1166</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-603</v>
+        <v>-676</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="141">
-        <v>4258</v>
+        <v>5448</v>
       </c>
       <c r="C25" s="141">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D25" s="141">
+        <v>213</v>
+      </c>
+      <c r="E25" s="141">
+        <v>32</v>
+      </c>
+      <c r="F25" s="141">
+        <v>5176</v>
+      </c>
+      <c r="G25" s="141">
+        <v>4052</v>
+      </c>
+      <c r="H25" s="141">
+        <v>39</v>
+      </c>
+      <c r="I25" s="143">
+        <v>0</v>
+      </c>
+      <c r="J25" s="141">
+        <v>837</v>
+      </c>
+      <c r="K25" s="141">
         <v>158</v>
       </c>
-      <c r="E25" s="141">
-[...19 lines deleted...]
-      </c>
       <c r="L25" s="141">
-        <v>2022</v>
+        <v>3018</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>1168</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
       <c r="B27" s="141">
-        <v>19549</v>
+        <v>27868</v>
       </c>
       <c r="C27" s="141">
-        <v>281</v>
+        <v>373</v>
       </c>
       <c r="D27" s="141">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="E27" s="141">
-        <v>18934</v>
+        <v>27007</v>
       </c>
       <c r="F27" s="141">
-        <v>321</v>
+        <v>458</v>
       </c>
       <c r="G27" s="141">
-        <v>18998</v>
+        <v>27337</v>
       </c>
       <c r="H27" s="141">
-        <v>195</v>
+        <v>252</v>
       </c>
       <c r="I27" s="141">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="J27" s="141">
-        <v>18800</v>
+        <v>26939</v>
       </c>
       <c r="K27" s="141">
-        <v>124</v>
+        <v>163</v>
       </c>
       <c r="L27" s="141">
-        <v>-146</v>
+        <v>-56</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>551</v>
+        <v>531</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="141">
-        <v>4121</v>
+        <v>8171</v>
       </c>
       <c r="C29" s="141">
-        <v>2811</v>
+        <v>3782</v>
       </c>
       <c r="D29" s="141">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="E29" s="141">
-        <v>1095</v>
+        <v>3536</v>
       </c>
       <c r="F29" s="141">
-        <v>91</v>
+        <v>709</v>
       </c>
       <c r="G29" s="141">
-        <v>4702</v>
+        <v>8447</v>
       </c>
       <c r="H29" s="141">
-        <v>473</v>
+        <v>821</v>
       </c>
       <c r="I29" s="141">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J29" s="141">
-        <v>1072</v>
+        <v>3575</v>
       </c>
       <c r="K29" s="141">
-        <v>187</v>
+        <v>256</v>
       </c>
       <c r="L29" s="141">
-        <v>2940</v>
+        <v>3761</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>-582</v>
+        <v>-276</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
       <c r="B31" s="141">
-        <v>846</v>
+        <v>1102</v>
       </c>
       <c r="C31" s="141">
-        <v>426</v>
+        <v>592</v>
       </c>
       <c r="D31" s="141">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E31" s="141">
-        <v>406</v>
+        <v>492</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>780</v>
+        <v>1037</v>
       </c>
       <c r="H31" s="141">
-        <v>389</v>
+        <v>552</v>
       </c>
       <c r="I31" s="141">
         <v>0</v>
       </c>
       <c r="J31" s="141">
-        <v>146</v>
+        <v>275</v>
       </c>
       <c r="K31" s="141">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="L31" s="141">
-        <v>209</v>
+        <v>162</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="141">
-        <v>5747</v>
+        <v>6494</v>
       </c>
       <c r="C33" s="141">
-        <v>1059</v>
+        <v>1540</v>
       </c>
       <c r="D33" s="141">
-        <v>702</v>
+        <v>932</v>
       </c>
       <c r="E33" s="141">
-        <v>2353</v>
+        <v>3457</v>
       </c>
       <c r="F33" s="141">
-        <v>1632</v>
+        <v>565</v>
       </c>
       <c r="G33" s="141">
-        <v>5475</v>
+        <v>6321</v>
       </c>
       <c r="H33" s="141">
-        <v>635</v>
+        <v>972</v>
       </c>
       <c r="I33" s="141">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="J33" s="141">
-        <v>3334</v>
+        <v>1523</v>
       </c>
       <c r="K33" s="141">
-        <v>488</v>
+        <v>667</v>
       </c>
       <c r="L33" s="141">
-        <v>996</v>
+        <v>3122</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>272</v>
+        <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B35" s="141">
-        <v>3356</v>
+        <v>4415</v>
       </c>
       <c r="C35" s="141">
-        <v>2690</v>
+        <v>3657</v>
       </c>
       <c r="D35" s="141">
-        <v>396</v>
+        <v>590</v>
       </c>
       <c r="E35" s="141">
-        <v>232</v>
+        <v>115</v>
       </c>
       <c r="F35" s="141">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="G35" s="141">
-        <v>3033</v>
+        <v>3926</v>
       </c>
       <c r="H35" s="141">
-        <v>1846</v>
+        <v>2542</v>
       </c>
       <c r="I35" s="143">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>563</v>
+        <v>507</v>
       </c>
       <c r="K35" s="141">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="L35" s="141">
-        <v>594</v>
+        <v>837</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>323</v>
+        <v>489</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -20092,57 +20083,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -20343,831 +20334,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>13715</v>
+        <v>19787</v>
       </c>
       <c r="C11" s="116">
-        <v>7224</v>
+        <v>9737</v>
       </c>
       <c r="D11" s="116">
-        <v>2055</v>
+        <v>2814</v>
       </c>
       <c r="E11" s="116">
-        <v>787</v>
+        <v>543</v>
       </c>
       <c r="F11" s="116">
-        <v>3649</v>
+        <v>6693</v>
       </c>
       <c r="G11" s="116">
-        <v>6952</v>
+        <v>9941</v>
       </c>
       <c r="H11" s="116">
-        <v>2557</v>
+        <v>3350</v>
       </c>
       <c r="I11" s="116">
-        <v>461</v>
+        <v>626</v>
       </c>
       <c r="J11" s="116">
-        <v>368</v>
+        <v>1606</v>
       </c>
       <c r="K11" s="116">
-        <v>1250</v>
+        <v>1559</v>
       </c>
       <c r="L11" s="116">
-        <v>2315</v>
+        <v>2800</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>6763</v>
+        <v>9846</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>16627</v>
+        <v>21882</v>
       </c>
       <c r="C13" s="128">
-        <v>5748</v>
+        <v>7816</v>
       </c>
       <c r="D13" s="128">
-        <v>602</v>
+        <v>806</v>
       </c>
       <c r="E13" s="128">
-        <v>9259</v>
+        <v>11400</v>
       </c>
       <c r="F13" s="128">
-        <v>1019</v>
+        <v>1861</v>
       </c>
       <c r="G13" s="128">
-        <v>14825</v>
+        <v>19514</v>
       </c>
       <c r="H13" s="128">
-        <v>3910</v>
+        <v>5320</v>
       </c>
       <c r="I13" s="128">
-        <v>81</v>
+        <v>112</v>
       </c>
       <c r="J13" s="128">
-        <v>8274</v>
+        <v>10679</v>
       </c>
       <c r="K13" s="128">
-        <v>1198</v>
+        <v>1618</v>
       </c>
       <c r="L13" s="128">
-        <v>1363</v>
+        <v>1786</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1802</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>38923</v>
+        <v>53413</v>
       </c>
       <c r="C15" s="128">
-        <v>29634</v>
+        <v>40093</v>
       </c>
       <c r="D15" s="128">
-        <v>3849</v>
+        <v>5262</v>
       </c>
       <c r="E15" s="128">
-        <v>3565</v>
+        <v>4859</v>
       </c>
       <c r="F15" s="128">
-        <v>1876</v>
+        <v>3199</v>
       </c>
       <c r="G15" s="128">
-        <v>29999</v>
+        <v>40999</v>
       </c>
       <c r="H15" s="128">
-        <v>18536</v>
+        <v>25053</v>
       </c>
       <c r="I15" s="128">
-        <v>267</v>
+        <v>363</v>
       </c>
       <c r="J15" s="128">
-        <v>1518</v>
+        <v>2240</v>
       </c>
       <c r="K15" s="128">
-        <v>5175</v>
+        <v>7094</v>
       </c>
       <c r="L15" s="128">
-        <v>4503</v>
+        <v>6248</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>8924</v>
+        <v>12414</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>20230</v>
+        <v>26820</v>
       </c>
       <c r="C17" s="128">
-        <v>9410</v>
+        <v>12775</v>
       </c>
       <c r="D17" s="128">
-        <v>5398</v>
+        <v>7289</v>
       </c>
       <c r="E17" s="128">
-        <v>5140</v>
+        <v>6400</v>
       </c>
       <c r="F17" s="128">
-        <v>282</v>
+        <v>357</v>
       </c>
       <c r="G17" s="128">
-        <v>15690</v>
+        <v>20999</v>
       </c>
       <c r="H17" s="128">
-        <v>6265</v>
+        <v>8647</v>
       </c>
       <c r="I17" s="128">
-        <v>751</v>
+        <v>990</v>
       </c>
       <c r="J17" s="128">
-        <v>2651</v>
+        <v>3160</v>
       </c>
       <c r="K17" s="128">
-        <v>2937</v>
+        <v>3999</v>
       </c>
       <c r="L17" s="128">
-        <v>3085</v>
+        <v>4203</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>4541</v>
+        <v>5821</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>23372</v>
+        <v>30444</v>
       </c>
       <c r="C19" s="128">
-        <v>13150</v>
+        <v>17624</v>
       </c>
       <c r="D19" s="128">
-        <v>2208</v>
+        <v>2944</v>
       </c>
       <c r="E19" s="128">
-        <v>6825</v>
+        <v>7373</v>
       </c>
       <c r="F19" s="128">
-        <v>1188</v>
+        <v>2502</v>
       </c>
       <c r="G19" s="128">
-        <v>17298</v>
+        <v>22956</v>
       </c>
       <c r="H19" s="128">
-        <v>6711</v>
+        <v>8997</v>
       </c>
       <c r="I19" s="128">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="J19" s="128">
-        <v>5556</v>
+        <v>6694</v>
       </c>
       <c r="K19" s="128">
-        <v>2723</v>
+        <v>3654</v>
       </c>
       <c r="L19" s="128">
-        <v>2217</v>
+        <v>3486</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>6074</v>
+        <v>7488</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>8131</v>
+        <v>10908</v>
       </c>
       <c r="C21" s="128">
-        <v>5052</v>
+        <v>6860</v>
       </c>
       <c r="D21" s="128">
-        <v>1252</v>
+        <v>1613</v>
       </c>
       <c r="E21" s="128">
-        <v>1313</v>
+        <v>1600</v>
       </c>
       <c r="F21" s="128">
-        <v>514</v>
+        <v>835</v>
       </c>
       <c r="G21" s="128">
-        <v>3785</v>
+        <v>5282</v>
       </c>
       <c r="H21" s="128">
-        <v>1858</v>
+        <v>2553</v>
       </c>
       <c r="I21" s="128">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="J21" s="128">
-        <v>1059</v>
+        <v>1622</v>
       </c>
       <c r="K21" s="128">
-        <v>686</v>
+        <v>936</v>
       </c>
       <c r="L21" s="128">
-        <v>136</v>
+        <v>111</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>4346</v>
+        <v>5626</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>65824</v>
+        <v>89869</v>
       </c>
       <c r="C23" s="128">
-        <v>8637</v>
+        <v>11807</v>
       </c>
       <c r="D23" s="128">
-        <v>8041</v>
+        <v>11083</v>
       </c>
       <c r="E23" s="128">
-        <v>47172</v>
+        <v>64189</v>
       </c>
       <c r="F23" s="128">
-        <v>1973</v>
+        <v>2791</v>
       </c>
       <c r="G23" s="128">
-        <v>57319</v>
+        <v>78195</v>
       </c>
       <c r="H23" s="128">
-        <v>4756</v>
+        <v>6501</v>
       </c>
       <c r="I23" s="128">
-        <v>1831</v>
+        <v>2568</v>
       </c>
       <c r="J23" s="128">
-        <v>44248</v>
+        <v>60364</v>
       </c>
       <c r="K23" s="128">
-        <v>2595</v>
+        <v>3475</v>
       </c>
       <c r="L23" s="128">
-        <v>3889</v>
+        <v>5287</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>8505</v>
+        <v>11674</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>1427</v>
+        <v>1968</v>
       </c>
       <c r="C25" s="128">
-        <v>1289</v>
+        <v>1757</v>
       </c>
       <c r="D25" s="128">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="E25" s="128">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F25" s="128">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="G25" s="128">
-        <v>1271</v>
+        <v>1730</v>
       </c>
       <c r="H25" s="128">
-        <v>626</v>
+        <v>848</v>
       </c>
       <c r="I25" s="128">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J25" s="128">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="K25" s="128">
-        <v>242</v>
+        <v>325</v>
       </c>
       <c r="L25" s="128">
-        <v>390</v>
+        <v>539</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>156</v>
+        <v>238</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>4073</v>
+        <v>5480</v>
       </c>
       <c r="C27" s="128">
-        <v>3620</v>
+        <v>4878</v>
       </c>
       <c r="D27" s="128">
-        <v>278</v>
+        <v>366</v>
       </c>
       <c r="E27" s="128">
+        <v>120</v>
+      </c>
+      <c r="F27" s="128">
+        <v>117</v>
+      </c>
+      <c r="G27" s="128">
+        <v>4227</v>
+      </c>
+      <c r="H27" s="128">
+        <v>2240</v>
+      </c>
+      <c r="I27" s="128">
+        <v>25</v>
+      </c>
+      <c r="J27" s="128">
         <v>100</v>
       </c>
-      <c r="F27" s="128">
-[...13 lines deleted...]
-      </c>
       <c r="K27" s="128">
-        <v>632</v>
+        <v>850</v>
       </c>
       <c r="L27" s="128">
-        <v>747</v>
+        <v>1011</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>924</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>31635</v>
+        <v>42942</v>
       </c>
       <c r="C29" s="128">
-        <v>17047</v>
+        <v>22997</v>
       </c>
       <c r="D29" s="128">
-        <v>3866</v>
+        <v>5088</v>
       </c>
       <c r="E29" s="128">
-        <v>9917</v>
+        <v>13242</v>
       </c>
       <c r="F29" s="128">
-        <v>805</v>
+        <v>1615</v>
       </c>
       <c r="G29" s="128">
-        <v>25774</v>
+        <v>34587</v>
       </c>
       <c r="H29" s="128">
-        <v>9819</v>
+        <v>13242</v>
       </c>
       <c r="I29" s="128">
-        <v>779</v>
+        <v>995</v>
       </c>
       <c r="J29" s="128">
-        <v>8626</v>
+        <v>11588</v>
       </c>
       <c r="K29" s="128">
-        <v>3058</v>
+        <v>4090</v>
       </c>
       <c r="L29" s="128">
-        <v>3492</v>
+        <v>4671</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>5861</v>
+        <v>8355</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>13410</v>
+        <v>18056</v>
       </c>
       <c r="C31" s="128">
-        <v>10702</v>
+        <v>14499</v>
       </c>
       <c r="D31" s="128">
-        <v>1347</v>
+        <v>1720</v>
       </c>
       <c r="E31" s="128">
-        <v>987</v>
+        <v>1223</v>
       </c>
       <c r="F31" s="128">
-        <v>374</v>
+        <v>615</v>
       </c>
       <c r="G31" s="128">
-        <v>9620</v>
+        <v>13155</v>
       </c>
       <c r="H31" s="128">
-        <v>6183</v>
+        <v>8329</v>
       </c>
       <c r="I31" s="128">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="J31" s="128">
-        <v>464</v>
+        <v>672</v>
       </c>
       <c r="K31" s="128">
-        <v>1612</v>
+        <v>2175</v>
       </c>
       <c r="L31" s="128">
-        <v>1221</v>
+        <v>1791</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>3790</v>
+        <v>4901</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>5495</v>
+        <v>7427</v>
       </c>
       <c r="C33" s="128">
-        <v>4621</v>
+        <v>6228</v>
       </c>
       <c r="D33" s="128">
-        <v>636</v>
+        <v>852</v>
       </c>
       <c r="E33" s="128">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="F33" s="128">
-        <v>144</v>
+        <v>235</v>
       </c>
       <c r="G33" s="128">
-        <v>4397</v>
+        <v>5883</v>
       </c>
       <c r="H33" s="128">
-        <v>2510</v>
+        <v>3387</v>
       </c>
       <c r="I33" s="128">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J33" s="128">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="K33" s="128">
-        <v>900</v>
+        <v>1195</v>
       </c>
       <c r="L33" s="128">
-        <v>945</v>
+        <v>1241</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>1098</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>3688</v>
+        <v>4925</v>
       </c>
       <c r="C35" s="128">
-        <v>2871</v>
+        <v>3847</v>
       </c>
       <c r="D35" s="128">
-        <v>310</v>
+        <v>410</v>
       </c>
       <c r="E35" s="128">
-        <v>432</v>
+        <v>549</v>
       </c>
       <c r="F35" s="128">
-        <v>76</v>
+        <v>118</v>
       </c>
       <c r="G35" s="128">
-        <v>2728</v>
+        <v>3675</v>
       </c>
       <c r="H35" s="128">
-        <v>1274</v>
+        <v>1704</v>
       </c>
       <c r="I35" s="128">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J35" s="128">
-        <v>54</v>
+        <v>116</v>
       </c>
       <c r="K35" s="128">
-        <v>880</v>
+        <v>1177</v>
       </c>
       <c r="L35" s="128">
-        <v>505</v>
+        <v>659</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>960</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -21497,57 +21488,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -21748,831 +21739,831 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>3577</v>
+        <v>4570</v>
       </c>
       <c r="C11" s="116">
-        <v>1427</v>
+        <v>1982</v>
       </c>
       <c r="D11" s="116">
-        <v>737</v>
+        <v>997</v>
       </c>
       <c r="E11" s="116">
-        <v>665</v>
+        <v>545</v>
       </c>
       <c r="F11" s="116">
-        <v>748</v>
+        <v>1046</v>
       </c>
       <c r="G11" s="116">
-        <v>2627</v>
+        <v>3628</v>
       </c>
       <c r="H11" s="116">
-        <v>1363</v>
+        <v>1851</v>
       </c>
       <c r="I11" s="116">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>45</v>
+      </c>
+      <c r="J11" s="119">
+        <v>0</v>
       </c>
       <c r="K11" s="116">
-        <v>554</v>
+        <v>731</v>
       </c>
       <c r="L11" s="116">
-        <v>612</v>
+        <v>1001</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>951</v>
+        <v>941</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
       <c r="B13" s="141">
-        <v>332</v>
+        <v>462</v>
       </c>
       <c r="C13" s="141">
-        <v>301</v>
+        <v>428</v>
       </c>
       <c r="D13" s="141">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
         <v>1</v>
       </c>
       <c r="G13" s="141">
-        <v>242</v>
+        <v>436</v>
       </c>
       <c r="H13" s="141">
-        <v>179</v>
+        <v>273</v>
       </c>
       <c r="I13" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="L13" s="141">
-        <v>50</v>
+        <v>145</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>90</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="141">
-        <v>5599</v>
+        <v>6627</v>
       </c>
       <c r="C15" s="141">
-        <v>2692</v>
+        <v>3695</v>
       </c>
       <c r="D15" s="141">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="E15" s="141">
-        <v>2740</v>
+        <v>2686</v>
       </c>
       <c r="F15" s="141">
+        <v>170</v>
+      </c>
+      <c r="G15" s="141">
+        <v>6480</v>
+      </c>
+      <c r="H15" s="141">
+        <v>3805</v>
+      </c>
+      <c r="I15" s="141">
+        <v>16</v>
+      </c>
+      <c r="J15" s="141">
+        <v>1392</v>
+      </c>
+      <c r="K15" s="141">
         <v>108</v>
       </c>
-      <c r="G15" s="141">
-[...13 lines deleted...]
-      </c>
       <c r="L15" s="141">
-        <v>1149</v>
+        <v>1159</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>51</v>
+        <v>147</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="141">
-        <v>6210</v>
+        <v>9487</v>
       </c>
       <c r="C17" s="141">
-        <v>3338</v>
+        <v>4509</v>
       </c>
       <c r="D17" s="141">
-        <v>155</v>
+        <v>217</v>
       </c>
       <c r="E17" s="141">
-        <v>1451</v>
+        <v>1895</v>
       </c>
       <c r="F17" s="141">
-        <v>1265</v>
+        <v>2867</v>
       </c>
       <c r="G17" s="141">
-        <v>6019</v>
+        <v>8673</v>
       </c>
       <c r="H17" s="141">
-        <v>2447</v>
+        <v>3221</v>
       </c>
       <c r="I17" s="141">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="J17" s="141">
-        <v>1689</v>
+        <v>3509</v>
       </c>
       <c r="K17" s="141">
-        <v>193</v>
+        <v>260</v>
       </c>
       <c r="L17" s="141">
-        <v>1672</v>
+        <v>1661</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>191</v>
+        <v>814</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B19" s="141">
-        <v>2035</v>
+        <v>2666</v>
       </c>
       <c r="C19" s="141">
-        <v>1223</v>
+        <v>1628</v>
       </c>
       <c r="D19" s="141">
-        <v>245</v>
+        <v>304</v>
       </c>
       <c r="E19" s="141">
-        <v>483</v>
+        <v>625</v>
       </c>
       <c r="F19" s="141">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="G19" s="141">
-        <v>1576</v>
+        <v>2114</v>
       </c>
       <c r="H19" s="141">
-        <v>651</v>
+        <v>845</v>
       </c>
       <c r="I19" s="141">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
       <c r="K19" s="141">
-        <v>312</v>
+        <v>422</v>
       </c>
       <c r="L19" s="141">
-        <v>589</v>
+        <v>815</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>460</v>
+        <v>552</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B21" s="141">
-        <v>5469</v>
+        <v>7421</v>
       </c>
       <c r="C21" s="141">
-        <v>2269</v>
+        <v>3162</v>
       </c>
       <c r="D21" s="141">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="E21" s="141">
-        <v>1541</v>
+        <v>1886</v>
       </c>
       <c r="F21" s="141">
-        <v>1572</v>
+        <v>2262</v>
       </c>
       <c r="G21" s="141">
-        <v>5373</v>
+        <v>7076</v>
       </c>
       <c r="H21" s="141">
-        <v>3569</v>
+        <v>4957</v>
       </c>
       <c r="I21" s="141">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="J21" s="141">
-        <v>1131</v>
+        <v>1456</v>
       </c>
       <c r="K21" s="141">
-        <v>92</v>
+        <v>125</v>
       </c>
       <c r="L21" s="141">
-        <v>570</v>
+        <v>523</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>96</v>
+        <v>345</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="141">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="C23" s="141">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D23" s="141">
         <v>2</v>
       </c>
       <c r="E23" s="143">
         <v>0</v>
       </c>
       <c r="F23" s="141">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="G23" s="141">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="H23" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I23" s="141">
         <v>0</v>
       </c>
       <c r="J23" s="143">
         <v>0</v>
       </c>
       <c r="K23" s="141">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="L23" s="141">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>-5</v>
+        <v>-13</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="141">
-        <v>14897</v>
+        <v>22213</v>
       </c>
       <c r="C25" s="141">
-        <v>3170</v>
+        <v>4659</v>
       </c>
       <c r="D25" s="141">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="E25" s="141">
-        <v>11579</v>
+        <v>17391</v>
       </c>
       <c r="F25" s="141">
         <v>0</v>
       </c>
       <c r="G25" s="141">
-        <v>13242</v>
+        <v>19897</v>
       </c>
       <c r="H25" s="141">
-        <v>1827</v>
+        <v>2772</v>
       </c>
       <c r="I25" s="141">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="J25" s="141">
-        <v>10808</v>
+        <v>16357</v>
       </c>
       <c r="K25" s="141">
-        <v>249</v>
+        <v>309</v>
       </c>
       <c r="L25" s="141">
-        <v>340</v>
+        <v>433</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>1655</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
       <c r="B27" s="141">
-        <v>5306</v>
+        <v>8373</v>
       </c>
       <c r="C27" s="141">
-        <v>3378</v>
+        <v>4535</v>
       </c>
       <c r="D27" s="141">
-        <v>170</v>
+        <v>226</v>
       </c>
       <c r="E27" s="141">
-        <v>881</v>
+        <v>2662</v>
       </c>
       <c r="F27" s="141">
-        <v>878</v>
+        <v>950</v>
       </c>
       <c r="G27" s="141">
-        <v>3661</v>
+        <v>6366</v>
       </c>
       <c r="H27" s="141">
-        <v>2327</v>
+        <v>3026</v>
       </c>
       <c r="I27" s="141">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="J27" s="141">
-        <v>1423</v>
+        <v>3283</v>
       </c>
       <c r="K27" s="141">
-        <v>180</v>
+        <v>219</v>
       </c>
       <c r="L27" s="141">
-        <v>-284</v>
+        <v>-182</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>1646</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="141">
-        <v>1183</v>
+        <v>1716</v>
       </c>
       <c r="C29" s="141">
-        <v>1173</v>
+        <v>1702</v>
       </c>
       <c r="D29" s="141">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E29" s="141">
         <v>0</v>
       </c>
       <c r="F29" s="141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G29" s="141">
-        <v>1292</v>
+        <v>1973</v>
       </c>
       <c r="H29" s="141">
-        <v>1016</v>
+        <v>1468</v>
       </c>
       <c r="I29" s="141">
         <v>0</v>
       </c>
       <c r="J29" s="143">
         <v>0</v>
       </c>
       <c r="K29" s="141">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="L29" s="141">
-        <v>263</v>
+        <v>487</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>-109</v>
+        <v>-257</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="141">
-        <v>1645</v>
+        <v>2184</v>
       </c>
       <c r="C31" s="141">
-        <v>1354</v>
+        <v>1825</v>
       </c>
       <c r="D31" s="141">
-        <v>119</v>
+        <v>141</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="141">
-        <v>171</v>
+        <v>217</v>
       </c>
       <c r="G31" s="141">
-        <v>1665</v>
+        <v>2030</v>
       </c>
       <c r="H31" s="141">
-        <v>1231</v>
+        <v>1643</v>
       </c>
       <c r="I31" s="141">
         <v>6</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="141">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="L31" s="141">
-        <v>404</v>
+        <v>349</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>-20</v>
+        <v>154</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
       <c r="B33" s="141">
-        <v>3126</v>
+        <v>4096</v>
       </c>
       <c r="C33" s="141">
-        <v>2497</v>
+        <v>3435</v>
       </c>
       <c r="D33" s="141">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="E33" s="143">
         <v>0</v>
       </c>
       <c r="F33" s="141">
-        <v>563</v>
+        <v>577</v>
       </c>
       <c r="G33" s="141">
-        <v>2973</v>
+        <v>3966</v>
       </c>
       <c r="H33" s="141">
-        <v>2193</v>
+        <v>2986</v>
       </c>
       <c r="I33" s="141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="J33" s="141">
-        <v>431</v>
+        <v>392</v>
       </c>
       <c r="K33" s="141">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="L33" s="141">
-        <v>301</v>
+        <v>527</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>153</v>
+        <v>129</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
       <c r="B35" s="141">
-        <v>2858</v>
+        <v>4020</v>
       </c>
       <c r="C35" s="141">
-        <v>1489</v>
+        <v>1987</v>
       </c>
       <c r="D35" s="141">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="E35" s="141">
-        <v>368</v>
+        <v>617</v>
       </c>
       <c r="F35" s="141">
-        <v>974</v>
+        <v>1373</v>
       </c>
       <c r="G35" s="141">
-        <v>2758</v>
+        <v>3887</v>
       </c>
       <c r="H35" s="141">
-        <v>2257</v>
+        <v>3056</v>
       </c>
       <c r="I35" s="141">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J35" s="141">
-        <v>152</v>
+        <v>341</v>
       </c>
       <c r="K35" s="141">
-        <v>170</v>
+        <v>226</v>
       </c>
       <c r="L35" s="141">
-        <v>168</v>
+        <v>249</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>100</v>
+        <v>134</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -22900,57 +22891,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>55</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -23151,211 +23142,211 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="116">
-        <v>1780</v>
+        <v>2364</v>
       </c>
       <c r="C11" s="116">
-        <v>391</v>
+        <v>518</v>
       </c>
       <c r="D11" s="116">
         <v>4</v>
       </c>
       <c r="E11" s="116">
-        <v>979</v>
+        <v>1277</v>
       </c>
       <c r="F11" s="116">
-        <v>407</v>
+        <v>565</v>
       </c>
       <c r="G11" s="116">
-        <v>1685</v>
+        <v>2202</v>
       </c>
       <c r="H11" s="116">
-        <v>428</v>
+        <v>563</v>
       </c>
       <c r="I11" s="116">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J11" s="116">
-        <v>1026</v>
+        <v>1439</v>
       </c>
       <c r="K11" s="116">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="L11" s="116">
-        <v>169</v>
+        <v>117</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>96</v>
+        <v>162</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>264</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>265</v>
       </c>
       <c r="B13" s="141">
+        <v>378</v>
+      </c>
+      <c r="C13" s="141">
+        <v>330</v>
+      </c>
+      <c r="D13" s="141">
+        <v>20</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>27</v>
+      </c>
+      <c r="G13" s="141">
         <v>279</v>
       </c>
-      <c r="C13" s="141">
-[...13 lines deleted...]
-      </c>
       <c r="H13" s="141">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="I13" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="L13" s="141">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>72</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
       <c r="B15" s="141">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="C15" s="141">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="D15" s="141">
         <v>2</v>
       </c>
       <c r="E15" s="143">
         <v>0</v>
       </c>
       <c r="F15" s="141">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="G15" s="141">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="H15" s="141">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I15" s="141">
         <v>0</v>
       </c>
       <c r="J15" s="143">
         <v>0</v>
       </c>
       <c r="K15" s="141">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L15" s="141">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -24001,57 +23992,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -24252,335 +24243,335 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>31202</v>
+        <v>39092</v>
       </c>
       <c r="C11" s="117">
-        <v>20766</v>
+        <v>27471</v>
       </c>
       <c r="D11" s="117">
-        <v>1057</v>
+        <v>1421</v>
       </c>
       <c r="E11" s="117">
-        <v>4386</v>
+        <v>3568</v>
       </c>
       <c r="F11" s="117">
-        <v>4992</v>
+        <v>6634</v>
       </c>
       <c r="G11" s="117">
-        <v>27025</v>
+        <v>34052</v>
       </c>
       <c r="H11" s="117">
-        <v>20993</v>
+        <v>26982</v>
       </c>
       <c r="I11" s="117">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="J11" s="117">
-        <v>2204</v>
+        <v>2272</v>
       </c>
       <c r="K11" s="117">
-        <v>551</v>
+        <v>699</v>
       </c>
       <c r="L11" s="117">
-        <v>3242</v>
+        <v>4053</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>4177</v>
+        <v>5040</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>88</v>
       </c>
       <c r="B13" s="141">
-        <v>4348</v>
+        <v>6196</v>
       </c>
       <c r="C13" s="141">
-        <v>3122</v>
+        <v>4750</v>
       </c>
       <c r="D13" s="141">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E13" s="143">
         <v>0</v>
       </c>
       <c r="F13" s="141">
-        <v>1206</v>
+        <v>1424</v>
       </c>
       <c r="G13" s="141">
-        <v>4220</v>
+        <v>6078</v>
       </c>
       <c r="H13" s="141">
-        <v>4157</v>
+        <v>5967</v>
       </c>
       <c r="I13" s="141">
         <v>0</v>
       </c>
       <c r="J13" s="141">
         <v>0</v>
       </c>
       <c r="K13" s="141">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L13" s="141">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>128</v>
+        <v>117</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="141">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="C15" s="141">
-        <v>166</v>
+        <v>223</v>
       </c>
       <c r="D15" s="141">
         <v>1</v>
       </c>
       <c r="E15" s="141">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F15" s="141">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G15" s="141">
-        <v>81</v>
+        <v>100</v>
       </c>
       <c r="H15" s="141">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="I15" s="143">
         <v>0</v>
       </c>
       <c r="J15" s="141">
         <v>5</v>
       </c>
       <c r="K15" s="141">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="L15" s="141">
         <v>33</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>91</v>
+        <v>132</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>91</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="141">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="C17" s="141">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="D17" s="141">
         <v>0</v>
       </c>
       <c r="E17" s="143">
         <v>0</v>
       </c>
       <c r="F17" s="141">
         <v>0</v>
       </c>
       <c r="G17" s="141">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H17" s="141">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="I17" s="141">
         <v>0</v>
       </c>
       <c r="J17" s="143">
         <v>0</v>
       </c>
       <c r="K17" s="141">
         <v>0</v>
       </c>
       <c r="L17" s="141">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>93</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="141">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="C19" s="141">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="D19" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E19" s="143">
         <v>0</v>
       </c>
       <c r="F19" s="141">
         <v>0</v>
       </c>
       <c r="G19" s="141">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="H19" s="141">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="I19" s="143">
         <v>0</v>
       </c>
       <c r="J19" s="143">
         <v>0</v>
       </c>
       <c r="K19" s="143">
         <v>0</v>
       </c>
       <c r="L19" s="141">
         <v>-8</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>30</v>
+        <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>95</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>96</v>
       </c>
       <c r="B21" s="141">
@@ -24624,87 +24615,87 @@
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>97</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>98</v>
       </c>
       <c r="B23" s="141">
+        <v>345</v>
+      </c>
+      <c r="C23" s="141">
+        <v>339</v>
+      </c>
+      <c r="D23" s="141">
+        <v>2</v>
+      </c>
+      <c r="E23" s="141">
+        <v>2</v>
+      </c>
+      <c r="F23" s="141">
+        <v>2</v>
+      </c>
+      <c r="G23" s="141">
         <v>267</v>
       </c>
-      <c r="C23" s="141">
-[...13 lines deleted...]
-      </c>
       <c r="H23" s="141">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="I23" s="143">
+        <v>239</v>
+      </c>
+      <c r="I23" s="141">
         <v>0</v>
       </c>
       <c r="J23" s="143">
         <v>0</v>
       </c>
       <c r="K23" s="143">
         <v>0</v>
       </c>
       <c r="L23" s="141">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c r="M23" s="143">
         <v>0</v>
       </c>
       <c r="N23" s="145">
-        <v>24</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="143">
@@ -24748,335 +24739,335 @@
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>228</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>229</v>
       </c>
       <c r="B27" s="141">
-        <v>1054</v>
+        <v>1318</v>
       </c>
       <c r="C27" s="141">
-        <v>919</v>
+        <v>1182</v>
       </c>
       <c r="D27" s="143">
         <v>0</v>
       </c>
       <c r="E27" s="141">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="F27" s="141">
         <v>0</v>
       </c>
       <c r="G27" s="141">
-        <v>1062</v>
+        <v>1331</v>
       </c>
       <c r="H27" s="141">
-        <v>910</v>
+        <v>1169</v>
       </c>
       <c r="I27" s="143">
         <v>0</v>
       </c>
       <c r="J27" s="141">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="K27" s="141">
         <v>3</v>
       </c>
       <c r="L27" s="141">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>-8</v>
+        <v>-13</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>230</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>231</v>
       </c>
       <c r="B29" s="141">
-        <v>3010</v>
+        <v>3469</v>
       </c>
       <c r="C29" s="141">
         <v>0</v>
       </c>
       <c r="D29" s="141">
         <v>0</v>
       </c>
       <c r="E29" s="141">
-        <v>493</v>
+        <v>431</v>
       </c>
       <c r="F29" s="141">
-        <v>2517</v>
+        <v>3038</v>
       </c>
       <c r="G29" s="141">
-        <v>2043</v>
+        <v>2597</v>
       </c>
       <c r="H29" s="141">
-        <v>1836</v>
+        <v>2240</v>
       </c>
       <c r="I29" s="143">
         <v>0</v>
       </c>
       <c r="J29" s="141">
-        <v>207</v>
+        <v>357</v>
       </c>
       <c r="K29" s="143">
         <v>0</v>
       </c>
       <c r="L29" s="149">
         <v>0</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>967</v>
+        <v>872</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>232</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>233</v>
       </c>
       <c r="B31" s="141">
-        <v>231</v>
+        <v>313</v>
       </c>
       <c r="C31" s="141">
-        <v>222</v>
+        <v>301</v>
       </c>
       <c r="D31" s="141">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="141">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>145</v>
+        <v>185</v>
       </c>
       <c r="H31" s="141">
-        <v>107</v>
+        <v>149</v>
       </c>
       <c r="I31" s="141">
         <v>0</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="141">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="L31" s="141">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>86</v>
+        <v>128</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>234</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>235</v>
       </c>
       <c r="B33" s="141">
-        <v>46</v>
+        <v>79</v>
       </c>
       <c r="C33" s="141">
-        <v>19</v>
+        <v>43</v>
       </c>
       <c r="D33" s="141">
         <v>0</v>
       </c>
       <c r="E33" s="141">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F33" s="141">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="G33" s="141">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="H33" s="141">
         <v>2</v>
       </c>
       <c r="I33" s="143">
         <v>0</v>
       </c>
       <c r="J33" s="143">
         <v>0</v>
       </c>
       <c r="K33" s="143">
         <v>0</v>
       </c>
       <c r="L33" s="141">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="M33" s="143">
         <v>0</v>
       </c>
       <c r="N33" s="145">
-        <v>13</v>
+        <v>29</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>236</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>237</v>
       </c>
       <c r="B35" s="141">
-        <v>830</v>
+        <v>1236</v>
       </c>
       <c r="C35" s="141">
-        <v>750</v>
+        <v>1071</v>
       </c>
       <c r="D35" s="141">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="E35" s="141">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="F35" s="141">
-        <v>35</v>
+        <v>71</v>
       </c>
       <c r="G35" s="141">
-        <v>509</v>
+        <v>781</v>
       </c>
       <c r="H35" s="141">
-        <v>462</v>
+        <v>714</v>
       </c>
       <c r="I35" s="143">
         <v>0</v>
       </c>
       <c r="J35" s="141">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="K35" s="141">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>13</v>
+      </c>
+      <c r="L35" s="149">
+        <v>0</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>322</v>
+        <v>455</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>238</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -25405,57 +25396,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -25656,397 +25647,397 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="116">
-        <v>2579</v>
+        <v>2998</v>
       </c>
       <c r="C11" s="116">
-        <v>883</v>
+        <v>1185</v>
       </c>
       <c r="D11" s="116">
-        <v>551</v>
+        <v>727</v>
       </c>
       <c r="E11" s="116">
-        <v>1116</v>
+        <v>1083</v>
       </c>
       <c r="F11" s="116">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="G11" s="116">
-        <v>1528</v>
+        <v>1677</v>
       </c>
       <c r="H11" s="116">
-        <v>608</v>
+        <v>834</v>
       </c>
       <c r="I11" s="116">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="J11" s="116">
-        <v>754</v>
+        <v>638</v>
       </c>
       <c r="K11" s="119">
         <v>0</v>
       </c>
       <c r="L11" s="116">
-        <v>149</v>
+        <v>182</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>1051</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>239</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>240</v>
       </c>
       <c r="B13" s="141">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="C13" s="141">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="D13" s="141">
+        <v>18</v>
+      </c>
+      <c r="E13" s="143">
+        <v>0</v>
+      </c>
+      <c r="F13" s="141">
+        <v>0</v>
+      </c>
+      <c r="G13" s="141">
+        <v>13</v>
+      </c>
+      <c r="H13" s="141">
         <v>12</v>
       </c>
-      <c r="E13" s="143">
-[...10 lines deleted...]
-      </c>
       <c r="I13" s="143">
         <v>0</v>
       </c>
       <c r="J13" s="143">
         <v>0</v>
       </c>
       <c r="K13" s="143">
         <v>0</v>
       </c>
       <c r="L13" s="141">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>33</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>241</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>242</v>
       </c>
       <c r="B15" s="141">
-        <v>1386</v>
+        <v>996</v>
       </c>
       <c r="C15" s="141">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="D15" s="141">
         <v>1</v>
       </c>
       <c r="E15" s="141">
-        <v>1136</v>
+        <v>55</v>
       </c>
       <c r="F15" s="141">
-        <v>122</v>
+        <v>767</v>
       </c>
       <c r="G15" s="141">
-        <v>1120</v>
+        <v>659</v>
       </c>
       <c r="H15" s="141">
         <v>15</v>
       </c>
       <c r="I15" s="141">
         <v>0</v>
       </c>
       <c r="J15" s="141">
-        <v>675</v>
+        <v>580</v>
       </c>
       <c r="K15" s="141">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L15" s="141">
-        <v>422</v>
+        <v>53</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>266</v>
+        <v>337</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>243</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>244</v>
       </c>
       <c r="B17" s="141">
-        <v>1612</v>
+        <v>2056</v>
       </c>
       <c r="C17" s="141">
-        <v>239</v>
+        <v>326</v>
       </c>
       <c r="D17" s="141">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E17" s="141">
-        <v>381</v>
+        <v>425</v>
       </c>
       <c r="F17" s="141">
-        <v>953</v>
+        <v>1264</v>
       </c>
       <c r="G17" s="141">
-        <v>1546</v>
+        <v>1995</v>
       </c>
       <c r="H17" s="141">
-        <v>1132</v>
+        <v>1511</v>
       </c>
       <c r="I17" s="141">
         <v>0</v>
       </c>
       <c r="J17" s="141">
-        <v>376</v>
+        <v>427</v>
       </c>
       <c r="K17" s="143">
         <v>0</v>
       </c>
       <c r="L17" s="141">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>65</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>245</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>246</v>
       </c>
       <c r="B19" s="141">
-        <v>2570</v>
+        <v>3265</v>
       </c>
       <c r="C19" s="141">
-        <v>1134</v>
+        <v>1521</v>
       </c>
       <c r="D19" s="141">
-        <v>386</v>
+        <v>486</v>
       </c>
       <c r="E19" s="141">
-        <v>1050</v>
+        <v>1257</v>
       </c>
       <c r="F19" s="141">
         <v>0</v>
       </c>
       <c r="G19" s="141">
-        <v>1930</v>
+        <v>2549</v>
       </c>
       <c r="H19" s="141">
-        <v>935</v>
+        <v>1254</v>
       </c>
       <c r="I19" s="141">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J19" s="141">
         <v>0</v>
       </c>
       <c r="K19" s="141">
-        <v>366</v>
+        <v>468</v>
       </c>
       <c r="L19" s="141">
-        <v>613</v>
+        <v>806</v>
       </c>
       <c r="M19" s="143">
         <v>0</v>
       </c>
       <c r="N19" s="145">
-        <v>640</v>
+        <v>716</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>247</v>
       </c>
       <c r="B20" s="72"/>
       <c r="C20" s="72"/>
       <c r="D20" s="72"/>
       <c r="E20" s="72"/>
       <c r="F20" s="72"/>
       <c r="G20" s="72"/>
       <c r="H20" s="72"/>
       <c r="I20" s="72"/>
       <c r="J20" s="72"/>
       <c r="K20" s="72"/>
       <c r="L20" s="72"/>
       <c r="M20" s="72"/>
       <c r="N20" s="74"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>248</v>
       </c>
       <c r="B21" s="141">
-        <v>3829</v>
+        <v>5394</v>
       </c>
       <c r="C21" s="141">
-        <v>3852</v>
+        <v>5369</v>
       </c>
       <c r="D21" s="141">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="E21" s="141">
-        <v>-27</v>
+        <v>2</v>
       </c>
       <c r="F21" s="141">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="G21" s="141">
-        <v>3580</v>
+        <v>4949</v>
       </c>
       <c r="H21" s="141">
-        <v>2054</v>
-[...1 lines deleted...]
-      <c r="I21" s="149">
+        <v>2732</v>
+      </c>
+      <c r="I21" s="141">
         <v>0</v>
       </c>
       <c r="J21" s="141">
-        <v>-28</v>
+        <v>1</v>
       </c>
       <c r="K21" s="143">
         <v>0</v>
       </c>
       <c r="L21" s="141">
-        <v>1554</v>
+        <v>2216</v>
       </c>
       <c r="M21" s="143">
         <v>0</v>
       </c>
       <c r="N21" s="145">
-        <v>249</v>
+        <v>445</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>249</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="72"/>
       <c r="D22" s="72"/>
       <c r="E22" s="72"/>
       <c r="F22" s="72"/>
       <c r="G22" s="72"/>
       <c r="H22" s="72"/>
       <c r="I22" s="72"/>
       <c r="J22" s="72"/>
       <c r="K22" s="72"/>
       <c r="L22" s="72"/>
       <c r="M22" s="72"/>
       <c r="N22" s="74"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>250</v>
       </c>
       <c r="B23" s="141">
@@ -26090,273 +26081,273 @@
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>251</v>
       </c>
       <c r="B24" s="72"/>
       <c r="C24" s="72"/>
       <c r="D24" s="72"/>
       <c r="E24" s="72"/>
       <c r="F24" s="72"/>
       <c r="G24" s="72"/>
       <c r="H24" s="72"/>
       <c r="I24" s="72"/>
       <c r="J24" s="72"/>
       <c r="K24" s="72"/>
       <c r="L24" s="72"/>
       <c r="M24" s="72"/>
       <c r="N24" s="74"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>252</v>
       </c>
       <c r="B25" s="141">
-        <v>2614</v>
+        <v>3181</v>
       </c>
       <c r="C25" s="141">
-        <v>2504</v>
+        <v>3148</v>
       </c>
       <c r="D25" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E25" s="141">
         <v>13</v>
       </c>
       <c r="F25" s="141">
-        <v>97</v>
+        <v>19</v>
       </c>
       <c r="G25" s="141">
-        <v>2517</v>
+        <v>3113</v>
       </c>
       <c r="H25" s="141">
-        <v>2485</v>
+        <v>3000</v>
       </c>
       <c r="I25" s="141">
         <v>0</v>
       </c>
       <c r="J25" s="141">
         <v>12</v>
       </c>
       <c r="K25" s="141">
         <v>4</v>
       </c>
       <c r="L25" s="141">
-        <v>16</v>
+        <v>97</v>
       </c>
       <c r="M25" s="143">
         <v>0</v>
       </c>
       <c r="N25" s="145">
-        <v>97</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>253</v>
       </c>
       <c r="B26" s="72"/>
       <c r="C26" s="72"/>
       <c r="D26" s="72"/>
       <c r="E26" s="72"/>
       <c r="F26" s="72"/>
       <c r="G26" s="72"/>
       <c r="H26" s="72"/>
       <c r="I26" s="72"/>
       <c r="J26" s="72"/>
       <c r="K26" s="72"/>
       <c r="L26" s="72"/>
       <c r="M26" s="72"/>
       <c r="N26" s="74"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>254</v>
       </c>
       <c r="B27" s="141">
-        <v>5648</v>
+        <v>6576</v>
       </c>
       <c r="C27" s="141">
-        <v>5644</v>
+        <v>6571</v>
       </c>
       <c r="D27" s="141">
         <v>3</v>
       </c>
       <c r="E27" s="143">
         <v>0</v>
       </c>
       <c r="F27" s="141">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G27" s="141">
-        <v>5793</v>
+        <v>6733</v>
       </c>
       <c r="H27" s="141">
-        <v>5744</v>
+        <v>6681</v>
       </c>
       <c r="I27" s="143">
         <v>0</v>
       </c>
       <c r="J27" s="143">
         <v>0</v>
       </c>
       <c r="K27" s="141">
         <v>27</v>
       </c>
       <c r="L27" s="141">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="M27" s="143">
         <v>0</v>
       </c>
       <c r="N27" s="145">
-        <v>-145</v>
+        <v>-157</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>255</v>
       </c>
       <c r="B28" s="72"/>
       <c r="C28" s="72"/>
       <c r="D28" s="72"/>
       <c r="E28" s="72"/>
       <c r="F28" s="72"/>
       <c r="G28" s="72"/>
       <c r="H28" s="72"/>
       <c r="I28" s="72"/>
       <c r="J28" s="72"/>
       <c r="K28" s="72"/>
       <c r="L28" s="72"/>
       <c r="M28" s="72"/>
       <c r="N28" s="74"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>256</v>
       </c>
       <c r="B29" s="141">
-        <v>45</v>
+        <v>116</v>
       </c>
       <c r="C29" s="141">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>63</v>
+      </c>
+      <c r="D29" s="141">
+        <v>52</v>
       </c>
       <c r="E29" s="143">
         <v>0</v>
       </c>
       <c r="F29" s="141">
         <v>1</v>
       </c>
       <c r="G29" s="141">
         <v>-90</v>
       </c>
       <c r="H29" s="141">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I29" s="141">
         <v>0</v>
       </c>
       <c r="J29" s="143">
         <v>0</v>
       </c>
       <c r="K29" s="141">
         <v>2</v>
       </c>
       <c r="L29" s="141">
-        <v>-118</v>
+        <v>-127</v>
       </c>
       <c r="M29" s="143">
         <v>0</v>
       </c>
       <c r="N29" s="145">
-        <v>135</v>
+        <v>205</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>257</v>
       </c>
       <c r="B30" s="72"/>
       <c r="C30" s="72"/>
       <c r="D30" s="72"/>
       <c r="E30" s="72"/>
       <c r="F30" s="72"/>
       <c r="G30" s="72"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
       <c r="K30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="72"/>
       <c r="N30" s="74"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>258</v>
       </c>
       <c r="B31" s="141">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="C31" s="141">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="D31" s="143">
         <v>0</v>
       </c>
       <c r="E31" s="143">
         <v>0</v>
       </c>
       <c r="F31" s="143">
         <v>0</v>
       </c>
       <c r="G31" s="141">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="H31" s="141">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="I31" s="143">
         <v>0</v>
       </c>
       <c r="J31" s="143">
         <v>0</v>
       </c>
       <c r="K31" s="143">
         <v>0</v>
       </c>
       <c r="L31" s="141">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="M31" s="143">
         <v>0</v>
       </c>
       <c r="N31" s="145">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>259</v>
       </c>
       <c r="B32" s="72"/>
       <c r="C32" s="72"/>
       <c r="D32" s="72"/>
       <c r="E32" s="72"/>
       <c r="F32" s="72"/>
       <c r="G32" s="72"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
       <c r="K32" s="72"/>
       <c r="L32" s="72"/>
       <c r="M32" s="72"/>
       <c r="N32" s="74"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>260</v>
       </c>
       <c r="B33" s="143">
@@ -26400,87 +26391,87 @@
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>261</v>
       </c>
       <c r="B34" s="72"/>
       <c r="C34" s="72"/>
       <c r="D34" s="72"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="72"/>
       <c r="N34" s="74"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>262</v>
       </c>
       <c r="B35" s="141">
-        <v>582</v>
+        <v>835</v>
       </c>
       <c r="C35" s="141">
-        <v>534</v>
+        <v>764</v>
       </c>
       <c r="D35" s="141">
+        <v>4</v>
+      </c>
+      <c r="E35" s="141">
+        <v>65</v>
+      </c>
+      <c r="F35" s="141">
         <v>3</v>
       </c>
-      <c r="E35" s="141">
-[...4 lines deleted...]
-      </c>
       <c r="G35" s="141">
-        <v>488</v>
+        <v>713</v>
       </c>
       <c r="H35" s="141">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="I35" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J35" s="141">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="K35" s="141">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="L35" s="141">
-        <v>234</v>
+        <v>375</v>
       </c>
       <c r="M35" s="143">
         <v>0</v>
       </c>
       <c r="N35" s="145">
-        <v>93</v>
+        <v>122</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>263</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -26809,57 +26800,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>56</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -27184,87 +27175,87 @@
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>266</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>267</v>
       </c>
       <c r="B15" s="141">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="C15" s="141">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="D15" s="141">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E15" s="143">
         <v>0</v>
       </c>
       <c r="F15" s="143">
         <v>0</v>
       </c>
       <c r="G15" s="141">
-        <v>121</v>
+        <v>172</v>
       </c>
       <c r="H15" s="141">
-        <v>94</v>
+        <v>130</v>
       </c>
       <c r="I15" s="141">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J15" s="143">
         <v>0</v>
       </c>
       <c r="K15" s="141">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="L15" s="141">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>1</v>
+        <v>-3</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>268</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33"/>
       <c r="B17" s="71"/>
       <c r="C17" s="71"/>
       <c r="D17" s="71"/>
@@ -27911,57 +27902,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>72</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>42</v>
       </c>
@@ -28162,273 +28153,273 @@
       </c>
       <c r="I10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="24" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="25" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>28120</v>
+        <v>38306</v>
       </c>
       <c r="C11" s="117">
-        <v>18382</v>
+        <v>25375</v>
       </c>
       <c r="D11" s="117">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="E11" s="117">
-        <v>6235</v>
+        <v>7384</v>
       </c>
       <c r="F11" s="117">
-        <v>3407</v>
+        <v>5400</v>
       </c>
       <c r="G11" s="117">
-        <v>27125</v>
+        <v>36911</v>
       </c>
       <c r="H11" s="117">
-        <v>16917</v>
+        <v>22777</v>
       </c>
       <c r="I11" s="117">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="J11" s="117">
-        <v>8731</v>
+        <v>11739</v>
       </c>
       <c r="K11" s="117">
-        <v>307</v>
+        <v>418</v>
       </c>
       <c r="L11" s="117">
-        <v>1098</v>
+        <v>1884</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>995</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="69"/>
       <c r="C12" s="69"/>
       <c r="D12" s="69"/>
       <c r="E12" s="69"/>
       <c r="F12" s="69"/>
       <c r="G12" s="69"/>
       <c r="H12" s="69"/>
       <c r="I12" s="69"/>
       <c r="J12" s="69"/>
       <c r="K12" s="69"/>
       <c r="L12" s="69"/>
       <c r="M12" s="69"/>
       <c r="N12" s="70"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>79</v>
       </c>
       <c r="B13" s="141">
-        <v>8027</v>
+        <v>11124</v>
       </c>
       <c r="C13" s="141">
-        <v>7412</v>
+        <v>10164</v>
       </c>
       <c r="D13" s="141">
-        <v>72</v>
+        <v>106</v>
       </c>
       <c r="E13" s="141">
-        <v>501</v>
+        <v>813</v>
       </c>
       <c r="F13" s="141">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G13" s="141">
-        <v>7941</v>
+        <v>11041</v>
       </c>
       <c r="H13" s="141">
-        <v>6926</v>
+        <v>9375</v>
       </c>
       <c r="I13" s="141">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="J13" s="141">
-        <v>308</v>
+        <v>327</v>
       </c>
       <c r="K13" s="141">
-        <v>150</v>
+        <v>208</v>
       </c>
       <c r="L13" s="141">
-        <v>511</v>
+        <v>1069</v>
       </c>
       <c r="M13" s="143">
         <v>0</v>
       </c>
       <c r="N13" s="145">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>80</v>
       </c>
       <c r="B14" s="72"/>
       <c r="C14" s="72"/>
       <c r="D14" s="72"/>
       <c r="E14" s="72"/>
       <c r="F14" s="72"/>
       <c r="G14" s="72"/>
       <c r="H14" s="72"/>
       <c r="I14" s="72"/>
       <c r="J14" s="72"/>
       <c r="K14" s="72"/>
       <c r="L14" s="72"/>
       <c r="M14" s="72"/>
       <c r="N14" s="74"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>81</v>
       </c>
       <c r="B15" s="141">
-        <v>5853</v>
+        <v>7830</v>
       </c>
       <c r="C15" s="141">
-        <v>3047</v>
+        <v>3945</v>
       </c>
       <c r="D15" s="141">
         <v>3</v>
       </c>
       <c r="E15" s="141">
-        <v>2576</v>
+        <v>2802</v>
       </c>
       <c r="F15" s="141">
-        <v>227</v>
+        <v>1080</v>
       </c>
       <c r="G15" s="141">
-        <v>5611</v>
+        <v>7717</v>
       </c>
       <c r="H15" s="141">
-        <v>2979</v>
+        <v>3782</v>
       </c>
       <c r="I15" s="141">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J15" s="141">
-        <v>2577</v>
+        <v>3644</v>
       </c>
       <c r="K15" s="141">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="L15" s="141">
-        <v>-1</v>
+        <v>218</v>
       </c>
       <c r="M15" s="143">
         <v>0</v>
       </c>
       <c r="N15" s="145">
-        <v>242</v>
+        <v>114</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="72"/>
       <c r="C16" s="72"/>
       <c r="D16" s="72"/>
       <c r="E16" s="72"/>
       <c r="F16" s="72"/>
       <c r="G16" s="72"/>
       <c r="H16" s="72"/>
       <c r="I16" s="72"/>
       <c r="J16" s="72"/>
       <c r="K16" s="72"/>
       <c r="L16" s="72"/>
       <c r="M16" s="72"/>
       <c r="N16" s="74"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>83</v>
       </c>
       <c r="B17" s="141">
-        <v>14240</v>
+        <v>19352</v>
       </c>
       <c r="C17" s="141">
-        <v>7924</v>
+        <v>11266</v>
       </c>
       <c r="D17" s="141">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E17" s="141">
-        <v>3158</v>
+        <v>3769</v>
       </c>
       <c r="F17" s="141">
-        <v>3138</v>
+        <v>4279</v>
       </c>
       <c r="G17" s="141">
-        <v>13573</v>
+        <v>18154</v>
       </c>
       <c r="H17" s="141">
-        <v>7012</v>
+        <v>9621</v>
       </c>
       <c r="I17" s="141">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="J17" s="141">
-        <v>5846</v>
+        <v>7768</v>
       </c>
       <c r="K17" s="141">
-        <v>106</v>
+        <v>142</v>
       </c>
       <c r="L17" s="141">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="M17" s="143">
         <v>0</v>
       </c>
       <c r="N17" s="145">
-        <v>667</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>84</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="72"/>
       <c r="D18" s="72"/>
       <c r="E18" s="72"/>
       <c r="F18" s="72"/>
       <c r="G18" s="72"/>
       <c r="H18" s="72"/>
       <c r="I18" s="72"/>
       <c r="J18" s="72"/>
       <c r="K18" s="72"/>
       <c r="L18" s="72"/>
       <c r="M18" s="72"/>
       <c r="N18" s="74"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33"/>
       <c r="B19" s="71"/>
       <c r="C19" s="71"/>
       <c r="D19" s="71"/>
@@ -29057,57 +29048,57 @@
         <v>70</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
     </row>
     <row r="4" spans="1:17" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="37"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
     </row>
     <row r="5" spans="1:17" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>32</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
@@ -29329,631 +29320,631 @@
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
     </row>
     <row r="11" spans="1:17" ht="12.6" customHeight="1">
       <c r="A11" s="151" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="155">
-        <v>21590</v>
+        <v>28817</v>
       </c>
       <c r="C11" s="155">
-        <v>13246</v>
+        <v>18051</v>
       </c>
       <c r="D11" s="155">
-        <v>3666</v>
+        <v>4801</v>
       </c>
       <c r="E11" s="155">
-        <v>3636</v>
+        <v>4344</v>
       </c>
       <c r="F11" s="155">
-        <v>1042</v>
+        <v>1620</v>
       </c>
       <c r="G11" s="155">
-        <v>13316</v>
+        <v>18288</v>
       </c>
       <c r="H11" s="155">
-        <v>9396</v>
+        <v>12864</v>
       </c>
       <c r="I11" s="155">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="J11" s="155">
-        <v>1447</v>
+        <v>1428</v>
       </c>
       <c r="K11" s="155">
-        <v>1362</v>
+        <v>1799</v>
       </c>
       <c r="L11" s="155">
-        <v>1086</v>
+        <v>2164</v>
       </c>
       <c r="M11" s="159">
         <v>0</v>
       </c>
       <c r="N11" s="163">
-        <v>8274</v>
+        <v>10529</v>
       </c>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="8"/>
     </row>
     <row r="12" spans="1:17" ht="11.1" customHeight="1">
       <c r="A12" s="166" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="76"/>
       <c r="C12" s="76"/>
       <c r="D12" s="76"/>
       <c r="E12" s="76"/>
       <c r="F12" s="76"/>
       <c r="G12" s="76"/>
       <c r="H12" s="76"/>
       <c r="I12" s="76"/>
       <c r="J12" s="76"/>
       <c r="K12" s="76"/>
       <c r="L12" s="76"/>
       <c r="M12" s="78"/>
       <c r="N12" s="80"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
     </row>
     <row r="13" spans="1:17" ht="12.6" customHeight="1">
       <c r="A13" s="39" t="s">
         <v>78</v>
       </c>
       <c r="B13" s="169">
-        <v>5564</v>
+        <v>7799</v>
       </c>
       <c r="C13" s="169">
-        <v>3847</v>
+        <v>5230</v>
       </c>
       <c r="D13" s="169">
-        <v>821</v>
+        <v>1118</v>
       </c>
       <c r="E13" s="169">
-        <v>519</v>
+        <v>872</v>
       </c>
       <c r="F13" s="169">
-        <v>377</v>
+        <v>579</v>
       </c>
       <c r="G13" s="169">
-        <v>3315</v>
+        <v>4838</v>
       </c>
       <c r="H13" s="169">
-        <v>2538</v>
+        <v>3477</v>
       </c>
       <c r="I13" s="169">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J13" s="169">
-        <v>161</v>
+        <v>173</v>
       </c>
       <c r="K13" s="169">
-        <v>304</v>
+        <v>437</v>
       </c>
       <c r="L13" s="169">
-        <v>307</v>
+        <v>745</v>
       </c>
       <c r="M13" s="172">
         <v>0</v>
       </c>
       <c r="N13" s="175">
-        <v>2249</v>
+        <v>2961</v>
       </c>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
       <c r="Q13" s="8"/>
     </row>
     <row r="14" spans="1:17" ht="11.1" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>85</v>
       </c>
       <c r="B14" s="82"/>
       <c r="C14" s="82"/>
       <c r="D14" s="82"/>
       <c r="E14" s="82"/>
       <c r="F14" s="82"/>
       <c r="G14" s="82"/>
       <c r="H14" s="82"/>
       <c r="I14" s="82"/>
       <c r="J14" s="82"/>
       <c r="K14" s="82"/>
       <c r="L14" s="82"/>
       <c r="M14" s="84"/>
       <c r="N14" s="86"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
       <c r="Q14" s="8"/>
     </row>
     <row r="15" spans="1:17" ht="12.6" customHeight="1">
       <c r="A15" s="39" t="s">
         <v>269</v>
       </c>
       <c r="B15" s="169">
-        <v>4308</v>
+        <v>5836</v>
       </c>
       <c r="C15" s="169">
-        <v>2551</v>
+        <v>3507</v>
       </c>
       <c r="D15" s="169">
-        <v>1064</v>
+        <v>1342</v>
       </c>
       <c r="E15" s="169">
-        <v>449</v>
+        <v>559</v>
       </c>
       <c r="F15" s="169">
-        <v>244</v>
+        <v>428</v>
       </c>
       <c r="G15" s="169">
-        <v>2560</v>
+        <v>3605</v>
       </c>
       <c r="H15" s="169">
-        <v>1885</v>
+        <v>2598</v>
       </c>
       <c r="I15" s="169">
-        <v>-3</v>
+        <v>-5</v>
       </c>
       <c r="J15" s="169">
-        <v>170</v>
+        <v>249</v>
       </c>
       <c r="K15" s="169">
-        <v>282</v>
+        <v>369</v>
       </c>
       <c r="L15" s="169">
-        <v>226</v>
+        <v>394</v>
       </c>
       <c r="M15" s="172">
         <v>0</v>
       </c>
       <c r="N15" s="175">
-        <v>1748</v>
+        <v>2231</v>
       </c>
       <c r="O15" s="8"/>
       <c r="P15" s="8"/>
       <c r="Q15" s="8"/>
     </row>
     <row r="16" spans="1:17" ht="11.1" customHeight="1">
       <c r="A16" s="165" t="s">
         <v>270</v>
       </c>
       <c r="B16" s="82"/>
       <c r="C16" s="82"/>
       <c r="D16" s="82"/>
       <c r="E16" s="82"/>
       <c r="F16" s="82"/>
       <c r="G16" s="82"/>
       <c r="H16" s="82"/>
       <c r="I16" s="82"/>
       <c r="J16" s="82"/>
       <c r="K16" s="82"/>
       <c r="L16" s="82"/>
       <c r="M16" s="84"/>
       <c r="N16" s="86"/>
       <c r="O16" s="8"/>
       <c r="P16" s="8"/>
       <c r="Q16" s="8"/>
     </row>
     <row r="17" spans="1:17" ht="12.6" customHeight="1">
       <c r="A17" s="39" t="s">
         <v>271</v>
       </c>
       <c r="B17" s="169">
-        <v>5478</v>
+        <v>6886</v>
       </c>
       <c r="C17" s="169">
-        <v>2941</v>
+        <v>3980</v>
       </c>
       <c r="D17" s="169">
-        <v>892</v>
+        <v>1190</v>
       </c>
       <c r="E17" s="169">
-        <v>1386</v>
+        <v>1346</v>
       </c>
       <c r="F17" s="169">
-        <v>260</v>
+        <v>371</v>
       </c>
       <c r="G17" s="169">
-        <v>3552</v>
+        <v>4453</v>
       </c>
       <c r="H17" s="169">
-        <v>2191</v>
+        <v>2976</v>
       </c>
       <c r="I17" s="169">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J17" s="169">
-        <v>884</v>
+        <v>715</v>
       </c>
       <c r="K17" s="169">
-        <v>274</v>
+        <v>361</v>
       </c>
       <c r="L17" s="169">
-        <v>199</v>
+        <v>394</v>
       </c>
       <c r="M17" s="172">
         <v>0</v>
       </c>
       <c r="N17" s="175">
-        <v>1926</v>
+        <v>2434</v>
       </c>
       <c r="O17" s="8"/>
       <c r="P17" s="8"/>
       <c r="Q17" s="8"/>
     </row>
     <row r="18" spans="1:17" ht="11.1" customHeight="1">
       <c r="A18" s="165" t="s">
         <v>272</v>
       </c>
       <c r="B18" s="82"/>
       <c r="C18" s="82"/>
       <c r="D18" s="82"/>
       <c r="E18" s="82"/>
       <c r="F18" s="82"/>
       <c r="G18" s="82"/>
       <c r="H18" s="82"/>
       <c r="I18" s="82"/>
       <c r="J18" s="82"/>
       <c r="K18" s="82"/>
       <c r="L18" s="82"/>
       <c r="M18" s="84"/>
       <c r="N18" s="86"/>
       <c r="O18" s="8"/>
       <c r="P18" s="8"/>
       <c r="Q18" s="8"/>
     </row>
     <row r="19" spans="1:17" ht="12.6" customHeight="1">
       <c r="A19" s="39" t="s">
         <v>273</v>
       </c>
       <c r="B19" s="169">
-        <v>1642</v>
+        <v>2076</v>
       </c>
       <c r="C19" s="169">
-        <v>876</v>
+        <v>1184</v>
       </c>
       <c r="D19" s="169">
-        <v>189</v>
+        <v>253</v>
       </c>
       <c r="E19" s="169">
-        <v>560</v>
+        <v>625</v>
       </c>
       <c r="F19" s="169">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="G19" s="169">
-        <v>1086</v>
+        <v>1418</v>
       </c>
       <c r="H19" s="169">
-        <v>628</v>
+        <v>855</v>
       </c>
       <c r="I19" s="169">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="J19" s="169">
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="K19" s="169">
-        <v>103</v>
+        <v>136</v>
       </c>
       <c r="L19" s="169">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="M19" s="172">
         <v>0</v>
       </c>
       <c r="N19" s="175">
-        <v>556</v>
+        <v>659</v>
       </c>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
       <c r="Q19" s="8"/>
     </row>
     <row r="20" spans="1:17" ht="11.1" customHeight="1">
       <c r="A20" s="165" t="s">
         <v>274</v>
       </c>
       <c r="B20" s="82"/>
       <c r="C20" s="82"/>
       <c r="D20" s="82"/>
       <c r="E20" s="82"/>
       <c r="F20" s="82"/>
       <c r="G20" s="82"/>
       <c r="H20" s="82"/>
       <c r="I20" s="82"/>
       <c r="J20" s="82"/>
       <c r="K20" s="82"/>
       <c r="L20" s="82"/>
       <c r="M20" s="84"/>
       <c r="N20" s="86"/>
       <c r="O20" s="8"/>
       <c r="P20" s="8"/>
       <c r="Q20" s="8"/>
     </row>
     <row r="21" spans="1:17" ht="12.6" customHeight="1">
       <c r="A21" s="39" t="s">
         <v>275</v>
       </c>
       <c r="B21" s="169">
-        <v>1003</v>
+        <v>1357</v>
       </c>
       <c r="C21" s="169">
-        <v>730</v>
+        <v>990</v>
       </c>
       <c r="D21" s="169">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="E21" s="169">
-        <v>85</v>
+        <v>112</v>
       </c>
       <c r="F21" s="169">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="G21" s="169">
-        <v>666</v>
+        <v>928</v>
       </c>
       <c r="H21" s="169">
-        <v>513</v>
+        <v>700</v>
       </c>
       <c r="I21" s="169">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="J21" s="169">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K21" s="169">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="L21" s="169">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="M21" s="172">
         <v>0</v>
       </c>
       <c r="N21" s="175">
-        <v>336</v>
+        <v>429</v>
       </c>
       <c r="O21" s="8"/>
       <c r="P21" s="8"/>
       <c r="Q21" s="8"/>
     </row>
     <row r="22" spans="1:17" ht="11.1" customHeight="1">
       <c r="A22" s="165" t="s">
         <v>276</v>
       </c>
       <c r="B22" s="82"/>
       <c r="C22" s="82"/>
       <c r="D22" s="82"/>
       <c r="E22" s="82"/>
       <c r="F22" s="82"/>
       <c r="G22" s="82"/>
       <c r="H22" s="82"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="82"/>
       <c r="L22" s="82"/>
       <c r="M22" s="84"/>
       <c r="N22" s="86"/>
       <c r="O22" s="8"/>
       <c r="P22" s="8"/>
       <c r="Q22" s="8"/>
     </row>
     <row r="23" spans="1:17" ht="12.6" customHeight="1">
       <c r="A23" s="39" t="s">
         <v>277</v>
       </c>
       <c r="B23" s="169">
-        <v>1375</v>
+        <v>1825</v>
       </c>
       <c r="C23" s="169">
-        <v>758</v>
+        <v>1053</v>
       </c>
       <c r="D23" s="169">
-        <v>234</v>
+        <v>299</v>
       </c>
       <c r="E23" s="169">
-        <v>366</v>
+        <v>448</v>
       </c>
       <c r="F23" s="169">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G23" s="169">
-        <v>814</v>
+        <v>1179</v>
       </c>
       <c r="H23" s="169">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>837</v>
+      </c>
+      <c r="I23" s="169">
+        <v>-1</v>
       </c>
       <c r="J23" s="169">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="K23" s="169">
-        <v>152</v>
+        <v>171</v>
       </c>
       <c r="L23" s="169">
-        <v>35</v>
+        <v>153</v>
       </c>
       <c r="M23" s="172">
         <v>0</v>
       </c>
       <c r="N23" s="175">
-        <v>560</v>
+        <v>646</v>
       </c>
       <c r="O23" s="8"/>
       <c r="P23" s="8"/>
       <c r="Q23" s="8"/>
     </row>
     <row r="24" spans="1:17" ht="11.1" customHeight="1">
       <c r="A24" s="165" t="s">
         <v>278</v>
       </c>
       <c r="B24" s="82"/>
       <c r="C24" s="82"/>
       <c r="D24" s="82"/>
       <c r="E24" s="82"/>
       <c r="F24" s="82"/>
       <c r="G24" s="82"/>
       <c r="H24" s="82"/>
       <c r="I24" s="82"/>
       <c r="J24" s="82"/>
       <c r="K24" s="82"/>
       <c r="L24" s="82"/>
       <c r="M24" s="84"/>
       <c r="N24" s="86"/>
       <c r="O24" s="8"/>
       <c r="P24" s="8"/>
       <c r="Q24" s="8"/>
     </row>
     <row r="25" spans="1:17" ht="12.6" customHeight="1">
       <c r="A25" s="39" t="s">
         <v>279</v>
       </c>
       <c r="B25" s="169">
-        <v>1177</v>
+        <v>1585</v>
       </c>
       <c r="C25" s="169">
-        <v>818</v>
+        <v>1121</v>
       </c>
       <c r="D25" s="169">
-        <v>122</v>
+        <v>159</v>
       </c>
       <c r="E25" s="169">
-        <v>192</v>
+        <v>258</v>
       </c>
       <c r="F25" s="169">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G25" s="169">
-        <v>669</v>
+        <v>913</v>
       </c>
       <c r="H25" s="169">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="I25" s="181">
+        <v>719</v>
+      </c>
+      <c r="I25" s="178">
         <v>0</v>
       </c>
       <c r="J25" s="169">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="K25" s="169">
-        <v>110</v>
+        <v>146</v>
       </c>
       <c r="L25" s="169">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="M25" s="172">
         <v>0</v>
       </c>
       <c r="N25" s="175">
-        <v>508</v>
+        <v>672</v>
       </c>
       <c r="O25" s="8"/>
       <c r="P25" s="8"/>
       <c r="Q25" s="8"/>
     </row>
     <row r="26" spans="1:17" ht="11.1" customHeight="1">
       <c r="A26" s="165" t="s">
         <v>280</v>
       </c>
       <c r="B26" s="82"/>
       <c r="C26" s="82"/>
       <c r="D26" s="82"/>
       <c r="E26" s="82"/>
       <c r="F26" s="82"/>
       <c r="G26" s="82"/>
       <c r="H26" s="82"/>
       <c r="I26" s="82"/>
       <c r="J26" s="82"/>
       <c r="K26" s="82"/>
       <c r="L26" s="82"/>
       <c r="M26" s="84"/>
       <c r="N26" s="86"/>
       <c r="O26" s="8"/>
       <c r="P26" s="8"/>
       <c r="Q26" s="8"/>
     </row>
     <row r="27" spans="1:17" ht="12.6" customHeight="1">
       <c r="A27" s="39" t="s">
         <v>281</v>
       </c>
       <c r="B27" s="169">
-        <v>1045</v>
+        <v>1452</v>
       </c>
       <c r="C27" s="169">
-        <v>726</v>
+        <v>986</v>
       </c>
       <c r="D27" s="169">
-        <v>196</v>
+        <v>241</v>
       </c>
       <c r="E27" s="169">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="F27" s="169">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="G27" s="169">
-        <v>654</v>
+        <v>954</v>
       </c>
       <c r="H27" s="169">
-        <v>511</v>
+        <v>700</v>
       </c>
       <c r="I27" s="169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J27" s="169">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="K27" s="169">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="L27" s="169">
-        <v>42</v>
+        <v>125</v>
       </c>
       <c r="M27" s="172">
         <v>0</v>
       </c>
       <c r="N27" s="175">
-        <v>391</v>
+        <v>498</v>
       </c>
       <c r="O27" s="8"/>
       <c r="P27" s="8"/>
       <c r="Q27" s="8"/>
     </row>
     <row r="28" spans="1:17" ht="11.1" customHeight="1">
       <c r="A28" s="165" t="s">
         <v>282</v>
       </c>
       <c r="B28" s="82"/>
       <c r="C28" s="82"/>
       <c r="D28" s="82"/>
       <c r="E28" s="82"/>
       <c r="F28" s="82"/>
       <c r="G28" s="82"/>
       <c r="H28" s="82"/>
       <c r="I28" s="82"/>
       <c r="J28" s="82"/>
       <c r="K28" s="82"/>
       <c r="L28" s="82"/>
       <c r="M28" s="84"/>
       <c r="N28" s="86"/>
       <c r="O28" s="8"/>
       <c r="P28" s="8"/>
       <c r="Q28" s="8"/>
@@ -30480,57 +30471,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -30727,839 +30718,839 @@
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="184" t="s">
+      <c r="A11" s="181" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="155">
-        <v>12433</v>
+        <v>16825</v>
       </c>
       <c r="C11" s="155">
-        <v>11617</v>
+        <v>15575</v>
       </c>
       <c r="D11" s="155">
-        <v>288</v>
+        <v>393</v>
       </c>
       <c r="E11" s="155">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="F11" s="155">
-        <v>432</v>
+        <v>739</v>
       </c>
       <c r="G11" s="155">
-        <v>9143</v>
+        <v>12520</v>
       </c>
       <c r="H11" s="155">
-        <v>5066</v>
+        <v>6779</v>
       </c>
       <c r="I11" s="155">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="J11" s="155">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="K11" s="155">
-        <v>2435</v>
+        <v>3302</v>
       </c>
       <c r="L11" s="155">
-        <v>1594</v>
-[...5 lines deleted...]
-        <v>3290</v>
+        <v>2359</v>
+      </c>
+      <c r="M11" s="185">
+        <v>0</v>
+      </c>
+      <c r="N11" s="188">
+        <v>4304</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="166" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A13" s="193" t="s">
+      <c r="A13" s="190" t="s">
         <v>77</v>
       </c>
       <c r="B13" s="169">
-        <v>347</v>
+        <v>483</v>
       </c>
       <c r="C13" s="169">
-        <v>340</v>
+        <v>457</v>
       </c>
       <c r="D13" s="169">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E13" s="181">
+        <v>6</v>
+      </c>
+      <c r="E13" s="178">
         <v>0</v>
       </c>
       <c r="F13" s="169">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="G13" s="169">
-        <v>288</v>
+        <v>393</v>
       </c>
       <c r="H13" s="169">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="I13" s="169">
         <v>0</v>
       </c>
-      <c r="J13" s="181">
+      <c r="J13" s="178">
         <v>0</v>
       </c>
       <c r="K13" s="169">
-        <v>109</v>
+        <v>147</v>
       </c>
       <c r="L13" s="169">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>56</v>
+      </c>
+      <c r="M13" s="178">
+        <v>0</v>
+      </c>
+      <c r="N13" s="194">
+        <v>90</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>283</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A15" s="193" t="s">
+      <c r="A15" s="190" t="s">
         <v>284</v>
       </c>
       <c r="B15" s="169">
-        <v>584</v>
+        <v>774</v>
       </c>
       <c r="C15" s="169">
-        <v>492</v>
+        <v>662</v>
       </c>
       <c r="D15" s="169">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="E15" s="169">
-        <v>39</v>
+        <v>57</v>
       </c>
       <c r="F15" s="169">
         <v>48</v>
       </c>
       <c r="G15" s="169">
-        <v>440</v>
+        <v>578</v>
       </c>
       <c r="H15" s="169">
-        <v>176</v>
+        <v>239</v>
       </c>
       <c r="I15" s="169">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J15" s="169">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="K15" s="169">
-        <v>170</v>
+        <v>206</v>
       </c>
       <c r="L15" s="169">
-        <v>83</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>116</v>
+      </c>
+      <c r="M15" s="178">
+        <v>0</v>
+      </c>
+      <c r="N15" s="194">
+        <v>197</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="165" t="s">
         <v>285</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A17" s="193" t="s">
+      <c r="A17" s="190" t="s">
         <v>286</v>
       </c>
       <c r="B17" s="169">
-        <v>517</v>
+        <v>699</v>
       </c>
       <c r="C17" s="169">
-        <v>475</v>
+        <v>638</v>
       </c>
       <c r="D17" s="169">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="E17" s="169">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F17" s="169">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G17" s="169">
-        <v>368</v>
+        <v>495</v>
       </c>
       <c r="H17" s="169">
-        <v>162</v>
+        <v>216</v>
       </c>
       <c r="I17" s="169">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J17" s="169">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K17" s="169">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="L17" s="169">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>94</v>
+      </c>
+      <c r="M17" s="178">
+        <v>0</v>
+      </c>
+      <c r="N17" s="194">
+        <v>203</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="165" t="s">
         <v>287</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A19" s="193" t="s">
+      <c r="A19" s="190" t="s">
         <v>288</v>
       </c>
       <c r="B19" s="169">
-        <v>1439</v>
+        <v>1977</v>
       </c>
       <c r="C19" s="169">
-        <v>1352</v>
+        <v>1816</v>
       </c>
       <c r="D19" s="169">
-        <v>61</v>
+        <v>81</v>
       </c>
       <c r="E19" s="169">
         <v>3</v>
       </c>
       <c r="F19" s="169">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="G19" s="169">
-        <v>1167</v>
+        <v>1620</v>
       </c>
       <c r="H19" s="169">
-        <v>663</v>
+        <v>889</v>
       </c>
       <c r="I19" s="169">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J19" s="169">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="K19" s="169">
-        <v>245</v>
+        <v>343</v>
       </c>
       <c r="L19" s="169">
-        <v>252</v>
-[...5 lines deleted...]
-        <v>272</v>
+        <v>375</v>
+      </c>
+      <c r="M19" s="178">
+        <v>0</v>
+      </c>
+      <c r="N19" s="194">
+        <v>357</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="165" t="s">
         <v>289</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A21" s="193" t="s">
+      <c r="A21" s="190" t="s">
         <v>290</v>
       </c>
       <c r="B21" s="169">
-        <v>457</v>
+        <v>587</v>
       </c>
       <c r="C21" s="169">
-        <v>371</v>
+        <v>496</v>
       </c>
       <c r="D21" s="169">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E21" s="181">
+        <v>11</v>
+      </c>
+      <c r="E21" s="178">
         <v>0</v>
       </c>
       <c r="F21" s="169">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G21" s="169">
-        <v>339</v>
+        <v>428</v>
       </c>
       <c r="H21" s="169">
-        <v>150</v>
+        <v>202</v>
       </c>
       <c r="I21" s="169">
         <v>0</v>
       </c>
-      <c r="J21" s="181">
+      <c r="J21" s="178">
         <v>0</v>
       </c>
       <c r="K21" s="169">
-        <v>72</v>
+        <v>94</v>
       </c>
       <c r="L21" s="169">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>118</v>
+        <v>132</v>
+      </c>
+      <c r="M21" s="178">
+        <v>0</v>
+      </c>
+      <c r="N21" s="194">
+        <v>159</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="165" t="s">
         <v>291</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A23" s="193" t="s">
+      <c r="A23" s="190" t="s">
         <v>292</v>
       </c>
       <c r="B23" s="169">
-        <v>204</v>
+        <v>275</v>
       </c>
       <c r="C23" s="169">
-        <v>194</v>
+        <v>261</v>
       </c>
       <c r="D23" s="169">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="E23" s="181">
+        <v>5</v>
+      </c>
+      <c r="E23" s="178">
         <v>0</v>
       </c>
       <c r="F23" s="169">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G23" s="169">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="H23" s="169">
-        <v>96</v>
+        <v>129</v>
       </c>
       <c r="I23" s="169">
         <v>0</v>
       </c>
-      <c r="J23" s="181">
+      <c r="J23" s="178">
         <v>0</v>
       </c>
       <c r="K23" s="169">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="L23" s="169">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>29</v>
+      </c>
+      <c r="M23" s="178">
+        <v>0</v>
+      </c>
+      <c r="N23" s="194">
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="165" t="s">
         <v>293</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A25" s="193" t="s">
+      <c r="A25" s="190" t="s">
         <v>294</v>
       </c>
       <c r="B25" s="169">
-        <v>264</v>
+        <v>374</v>
       </c>
       <c r="C25" s="169">
-        <v>254</v>
+        <v>341</v>
       </c>
       <c r="D25" s="169">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E25" s="181">
+        <v>3</v>
+      </c>
+      <c r="E25" s="178">
         <v>0</v>
       </c>
       <c r="F25" s="169">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="G25" s="169">
-        <v>204</v>
+        <v>282</v>
       </c>
       <c r="H25" s="169">
+        <v>136</v>
+      </c>
+      <c r="I25" s="169">
+        <v>0</v>
+      </c>
+      <c r="J25" s="178">
+        <v>0</v>
+      </c>
+      <c r="K25" s="169">
         <v>102</v>
       </c>
-      <c r="I25" s="169">
-[...7 lines deleted...]
-      </c>
       <c r="L25" s="169">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>44</v>
+      </c>
+      <c r="M25" s="178">
+        <v>0</v>
+      </c>
+      <c r="N25" s="194">
+        <v>92</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="165" t="s">
         <v>295</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A27" s="193" t="s">
+      <c r="A27" s="190" t="s">
         <v>296</v>
       </c>
       <c r="B27" s="169">
-        <v>989</v>
+        <v>1361</v>
       </c>
       <c r="C27" s="169">
-        <v>973</v>
+        <v>1308</v>
       </c>
       <c r="D27" s="169">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="E27" s="181">
+        <v>8</v>
+      </c>
+      <c r="E27" s="178">
         <v>0</v>
       </c>
       <c r="F27" s="169">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="G27" s="169">
-        <v>651</v>
+        <v>909</v>
       </c>
       <c r="H27" s="169">
-        <v>470</v>
+        <v>628</v>
       </c>
       <c r="I27" s="169">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="J27" s="181">
+        <v>2</v>
+      </c>
+      <c r="J27" s="178">
         <v>0</v>
       </c>
       <c r="K27" s="169">
-        <v>106</v>
+        <v>141</v>
       </c>
       <c r="L27" s="169">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>338</v>
+        <v>138</v>
+      </c>
+      <c r="M27" s="178">
+        <v>0</v>
+      </c>
+      <c r="N27" s="194">
+        <v>452</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="165" t="s">
         <v>297</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A29" s="193" t="s">
+      <c r="A29" s="190" t="s">
         <v>298</v>
       </c>
       <c r="B29" s="169">
-        <v>509</v>
+        <v>682</v>
       </c>
       <c r="C29" s="169">
-        <v>498</v>
+        <v>663</v>
       </c>
       <c r="D29" s="169">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E29" s="181">
+        <v>3</v>
+      </c>
+      <c r="E29" s="178">
         <v>0</v>
       </c>
       <c r="F29" s="169">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G29" s="169">
-        <v>351</v>
+        <v>486</v>
       </c>
       <c r="H29" s="169">
-        <v>234</v>
+        <v>311</v>
       </c>
       <c r="I29" s="169">
         <v>0</v>
       </c>
-      <c r="J29" s="181">
+      <c r="J29" s="178">
         <v>0</v>
       </c>
       <c r="K29" s="169">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="L29" s="169">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>93</v>
+      </c>
+      <c r="M29" s="178">
+        <v>0</v>
+      </c>
+      <c r="N29" s="194">
+        <v>196</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="165" t="s">
         <v>299</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A31" s="193" t="s">
+      <c r="A31" s="190" t="s">
         <v>300</v>
       </c>
       <c r="B31" s="169">
-        <v>1485</v>
+        <v>2011</v>
       </c>
       <c r="C31" s="169">
-        <v>1425</v>
+        <v>1916</v>
       </c>
       <c r="D31" s="169">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="E31" s="181">
+        <v>67</v>
+      </c>
+      <c r="E31" s="178">
         <v>0</v>
       </c>
       <c r="F31" s="169">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="G31" s="169">
-        <v>936</v>
+        <v>1430</v>
       </c>
       <c r="H31" s="169">
-        <v>676</v>
+        <v>904</v>
       </c>
       <c r="I31" s="169">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="J31" s="181">
+        <v>3</v>
+      </c>
+      <c r="J31" s="178">
         <v>0</v>
       </c>
       <c r="K31" s="169">
-        <v>169</v>
+        <v>294</v>
       </c>
       <c r="L31" s="169">
-        <v>89</v>
-[...5 lines deleted...]
-        <v>549</v>
+        <v>229</v>
+      </c>
+      <c r="M31" s="178">
+        <v>0</v>
+      </c>
+      <c r="N31" s="194">
+        <v>581</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="165" t="s">
         <v>301</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A33" s="193" t="s">
+      <c r="A33" s="190" t="s">
         <v>302</v>
       </c>
       <c r="B33" s="169">
-        <v>304</v>
+        <v>406</v>
       </c>
       <c r="C33" s="169">
-        <v>262</v>
+        <v>352</v>
       </c>
       <c r="D33" s="169">
         <v>2</v>
       </c>
-      <c r="E33" s="181">
+      <c r="E33" s="178">
         <v>0</v>
       </c>
       <c r="F33" s="169">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="G33" s="169">
-        <v>253</v>
+        <v>343</v>
       </c>
       <c r="H33" s="169">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="I33" s="169">
         <v>0</v>
       </c>
-      <c r="J33" s="181">
+      <c r="J33" s="178">
         <v>0</v>
       </c>
       <c r="K33" s="169">
-        <v>114</v>
+        <v>156</v>
       </c>
       <c r="L33" s="169">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>79</v>
+      </c>
+      <c r="M33" s="178">
+        <v>0</v>
+      </c>
+      <c r="N33" s="194">
+        <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="165" t="s">
         <v>303</v>
       </c>
       <c r="B34" s="96"/>
       <c r="C34" s="96"/>
       <c r="D34" s="96"/>
       <c r="E34" s="96"/>
       <c r="F34" s="96"/>
       <c r="G34" s="96"/>
       <c r="H34" s="96"/>
       <c r="I34" s="96"/>
       <c r="J34" s="96"/>
       <c r="K34" s="96"/>
       <c r="L34" s="96"/>
       <c r="M34" s="96"/>
       <c r="N34" s="100"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A35" s="193" t="s">
+      <c r="A35" s="190" t="s">
         <v>304</v>
       </c>
-      <c r="B35" s="199">
-[...26 lines deleted...]
-      <c r="K35" s="199">
+      <c r="B35" s="196">
+        <v>306</v>
+      </c>
+      <c r="C35" s="196">
+        <v>289</v>
+      </c>
+      <c r="D35" s="196">
+        <v>7</v>
+      </c>
+      <c r="E35" s="198">
+        <v>0</v>
+      </c>
+      <c r="F35" s="196">
+        <v>11</v>
+      </c>
+      <c r="G35" s="196">
+        <v>241</v>
+      </c>
+      <c r="H35" s="196">
+        <v>115</v>
+      </c>
+      <c r="I35" s="196">
+        <v>0</v>
+      </c>
+      <c r="J35" s="198">
+        <v>0</v>
+      </c>
+      <c r="K35" s="196">
+        <v>87</v>
+      </c>
+      <c r="L35" s="196">
+        <v>39</v>
+      </c>
+      <c r="M35" s="198">
+        <v>0</v>
+      </c>
+      <c r="N35" s="200">
         <v>65</v>
       </c>
-      <c r="L35" s="199">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
-      <c r="A36" s="205" t="s">
+      <c r="A36" s="202" t="s">
         <v>305</v>
       </c>
       <c r="B36" s="102"/>
       <c r="C36" s="102"/>
       <c r="D36" s="102"/>
       <c r="E36" s="102"/>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="102"/>
       <c r="I36" s="102"/>
       <c r="J36" s="102"/>
       <c r="K36" s="102"/>
       <c r="L36" s="102"/>
       <c r="M36" s="102"/>
       <c r="N36" s="104"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="7" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
@@ -31904,57 +31895,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="68"/>
       <c r="I4" s="68"/>
       <c r="J4" s="68"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>45</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>46</v>
       </c>
@@ -32151,711 +32142,711 @@
         <v>22</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A11" s="183" t="s">
+      <c r="A11" s="180" t="s">
         <v>76</v>
       </c>
       <c r="B11" s="154">
-        <v>857</v>
+        <v>1146</v>
       </c>
       <c r="C11" s="154">
-        <v>713</v>
+        <v>955</v>
       </c>
       <c r="D11" s="154">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E11" s="154">
         <v>4</v>
       </c>
       <c r="F11" s="154">
-        <v>122</v>
+        <v>162</v>
       </c>
       <c r="G11" s="154">
-        <v>602</v>
+        <v>800</v>
       </c>
       <c r="H11" s="154">
-        <v>179</v>
+        <v>239</v>
       </c>
       <c r="I11" s="154">
         <v>1</v>
       </c>
-      <c r="J11" s="187">
+      <c r="J11" s="184">
         <v>0</v>
       </c>
       <c r="K11" s="154">
-        <v>237</v>
+        <v>296</v>
       </c>
       <c r="L11" s="154">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>264</v>
+      </c>
+      <c r="M11" s="184">
+        <v>0</v>
+      </c>
+      <c r="N11" s="187">
+        <v>346</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="165" t="s">
         <v>306</v>
       </c>
       <c r="B12" s="94"/>
       <c r="C12" s="94"/>
       <c r="D12" s="94"/>
       <c r="E12" s="94"/>
       <c r="F12" s="94"/>
       <c r="G12" s="94"/>
       <c r="H12" s="94"/>
       <c r="I12" s="94"/>
       <c r="J12" s="94"/>
       <c r="K12" s="94"/>
       <c r="L12" s="94"/>
       <c r="M12" s="94"/>
       <c r="N12" s="98"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A13" s="193" t="s">
+      <c r="A13" s="190" t="s">
         <v>307</v>
       </c>
       <c r="B13" s="169">
-        <v>213</v>
+        <v>285</v>
       </c>
       <c r="C13" s="169">
-        <v>211</v>
+        <v>282</v>
       </c>
       <c r="D13" s="169">
         <v>2</v>
       </c>
-      <c r="E13" s="181">
+      <c r="E13" s="178">
         <v>0</v>
       </c>
       <c r="F13" s="169">
         <v>1</v>
       </c>
       <c r="G13" s="169">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="H13" s="169">
-        <v>73</v>
+        <v>97</v>
       </c>
       <c r="I13" s="169">
         <v>1</v>
       </c>
-      <c r="J13" s="181">
+      <c r="J13" s="178">
         <v>0</v>
       </c>
       <c r="K13" s="169">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="L13" s="169">
-        <v>19</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>25</v>
+      </c>
+      <c r="M13" s="178">
+        <v>0</v>
+      </c>
+      <c r="N13" s="194">
+        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="165" t="s">
         <v>308</v>
       </c>
       <c r="B14" s="96"/>
       <c r="C14" s="96"/>
       <c r="D14" s="96"/>
       <c r="E14" s="96"/>
       <c r="F14" s="96"/>
       <c r="G14" s="96"/>
       <c r="H14" s="96"/>
       <c r="I14" s="96"/>
       <c r="J14" s="96"/>
       <c r="K14" s="96"/>
       <c r="L14" s="96"/>
       <c r="M14" s="96"/>
       <c r="N14" s="100"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A15" s="193" t="s">
+      <c r="A15" s="190" t="s">
         <v>309</v>
       </c>
       <c r="B15" s="169">
-        <v>377</v>
+        <v>527</v>
       </c>
       <c r="C15" s="169">
-        <v>362</v>
+        <v>485</v>
       </c>
       <c r="D15" s="169">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="E15" s="181">
+        <v>7</v>
+      </c>
+      <c r="E15" s="178">
         <v>0</v>
       </c>
       <c r="F15" s="169">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="G15" s="169">
-        <v>269</v>
+        <v>365</v>
       </c>
       <c r="H15" s="169">
-        <v>153</v>
+        <v>205</v>
       </c>
       <c r="I15" s="169">
         <v>0</v>
       </c>
-      <c r="J15" s="181">
+      <c r="J15" s="178">
         <v>0</v>
       </c>
       <c r="K15" s="169">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="L15" s="169">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>60</v>
+      </c>
+      <c r="M15" s="178">
+        <v>0</v>
+      </c>
+      <c r="N15" s="194">
+        <v>162</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="165" t="s">
         <v>310</v>
       </c>
       <c r="B16" s="96"/>
       <c r="C16" s="96"/>
       <c r="D16" s="96"/>
       <c r="E16" s="96"/>
       <c r="F16" s="96"/>
       <c r="G16" s="96"/>
       <c r="H16" s="96"/>
       <c r="I16" s="96"/>
       <c r="J16" s="96"/>
       <c r="K16" s="96"/>
       <c r="L16" s="96"/>
       <c r="M16" s="96"/>
       <c r="N16" s="100"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A17" s="193" t="s">
+      <c r="A17" s="190" t="s">
         <v>311</v>
       </c>
       <c r="B17" s="169">
-        <v>193</v>
+        <v>258</v>
       </c>
       <c r="C17" s="169">
-        <v>187</v>
+        <v>249</v>
       </c>
       <c r="D17" s="169">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="E17" s="181">
+        <v>4</v>
+      </c>
+      <c r="E17" s="178">
         <v>0</v>
       </c>
       <c r="F17" s="169">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G17" s="169">
-        <v>144</v>
+        <v>188</v>
       </c>
       <c r="H17" s="169">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="I17" s="169">
         <v>0</v>
       </c>
-      <c r="J17" s="181">
+      <c r="J17" s="178">
         <v>0</v>
       </c>
       <c r="K17" s="169">
-        <v>55</v>
+        <v>77</v>
       </c>
       <c r="L17" s="169">
-        <v>6</v>
-[...5 lines deleted...]
-        <v>50</v>
+        <v>1</v>
+      </c>
+      <c r="M17" s="178">
+        <v>0</v>
+      </c>
+      <c r="N17" s="194">
+        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="165" t="s">
         <v>312</v>
       </c>
       <c r="B18" s="96"/>
       <c r="C18" s="96"/>
       <c r="D18" s="96"/>
       <c r="E18" s="96"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="100"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A19" s="193" t="s">
+      <c r="A19" s="190" t="s">
         <v>313</v>
       </c>
       <c r="B19" s="169">
-        <v>377</v>
+        <v>514</v>
       </c>
       <c r="C19" s="169">
-        <v>356</v>
+        <v>479</v>
       </c>
       <c r="D19" s="169">
+        <v>20</v>
+      </c>
+      <c r="E19" s="178">
+        <v>0</v>
+      </c>
+      <c r="F19" s="169">
         <v>16</v>
       </c>
-      <c r="E19" s="181">
-[...4 lines deleted...]
-      </c>
       <c r="G19" s="169">
-        <v>311</v>
+        <v>423</v>
       </c>
       <c r="H19" s="169">
-        <v>154</v>
+        <v>206</v>
       </c>
       <c r="I19" s="169">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J19" s="181">
+        <v>1</v>
+      </c>
+      <c r="J19" s="178">
         <v>0</v>
       </c>
       <c r="K19" s="169">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="L19" s="169">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>65</v>
+      </c>
+      <c r="M19" s="178">
+        <v>0</v>
+      </c>
+      <c r="N19" s="194">
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="165" t="s">
         <v>314</v>
       </c>
       <c r="B20" s="96"/>
       <c r="C20" s="96"/>
       <c r="D20" s="96"/>
       <c r="E20" s="96"/>
       <c r="F20" s="96"/>
       <c r="G20" s="96"/>
       <c r="H20" s="96"/>
       <c r="I20" s="96"/>
       <c r="J20" s="96"/>
       <c r="K20" s="96"/>
       <c r="L20" s="96"/>
       <c r="M20" s="96"/>
       <c r="N20" s="100"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A21" s="193" t="s">
+      <c r="A21" s="190" t="s">
         <v>315</v>
       </c>
       <c r="B21" s="169">
-        <v>1174</v>
+        <v>1603</v>
       </c>
       <c r="C21" s="169">
-        <v>1124</v>
+        <v>1504</v>
       </c>
       <c r="D21" s="169">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="E21" s="181">
+        <v>54</v>
+      </c>
+      <c r="E21" s="178">
         <v>0</v>
       </c>
       <c r="F21" s="169">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="G21" s="169">
-        <v>805</v>
+        <v>1074</v>
       </c>
       <c r="H21" s="169">
-        <v>562</v>
+        <v>746</v>
       </c>
       <c r="I21" s="169">
         <v>1</v>
       </c>
-      <c r="J21" s="181">
+      <c r="J21" s="178">
         <v>0</v>
       </c>
       <c r="K21" s="169">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="L21" s="169">
-        <v>102</v>
-[...5 lines deleted...]
-        <v>369</v>
+        <v>134</v>
+      </c>
+      <c r="M21" s="178">
+        <v>0</v>
+      </c>
+      <c r="N21" s="194">
+        <v>529</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="165" t="s">
         <v>316</v>
       </c>
       <c r="B22" s="96"/>
       <c r="C22" s="96"/>
       <c r="D22" s="96"/>
       <c r="E22" s="96"/>
       <c r="F22" s="96"/>
       <c r="G22" s="96"/>
       <c r="H22" s="96"/>
       <c r="I22" s="96"/>
       <c r="J22" s="96"/>
       <c r="K22" s="96"/>
       <c r="L22" s="96"/>
       <c r="M22" s="96"/>
       <c r="N22" s="100"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A23" s="193" t="s">
+      <c r="A23" s="190" t="s">
         <v>317</v>
       </c>
       <c r="B23" s="169">
-        <v>472</v>
+        <v>629</v>
       </c>
       <c r="C23" s="169">
-        <v>444</v>
+        <v>595</v>
       </c>
       <c r="D23" s="169">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E23" s="169">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F23" s="169">
         <v>7</v>
       </c>
       <c r="G23" s="169">
-        <v>402</v>
+        <v>535</v>
       </c>
       <c r="H23" s="169">
-        <v>216</v>
+        <v>290</v>
       </c>
       <c r="I23" s="169">
         <v>2</v>
       </c>
       <c r="J23" s="169">
         <v>0</v>
       </c>
       <c r="K23" s="169">
-        <v>115</v>
+        <v>154</v>
       </c>
       <c r="L23" s="169">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>89</v>
+      </c>
+      <c r="M23" s="178">
+        <v>0</v>
+      </c>
+      <c r="N23" s="194">
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="165" t="s">
         <v>318</v>
       </c>
       <c r="B24" s="96"/>
       <c r="C24" s="96"/>
       <c r="D24" s="96"/>
       <c r="E24" s="96"/>
       <c r="F24" s="96"/>
       <c r="G24" s="96"/>
       <c r="H24" s="96"/>
       <c r="I24" s="96"/>
       <c r="J24" s="96"/>
       <c r="K24" s="96"/>
       <c r="L24" s="96"/>
       <c r="M24" s="96"/>
       <c r="N24" s="100"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A25" s="193" t="s">
+      <c r="A25" s="190" t="s">
         <v>319</v>
       </c>
       <c r="B25" s="169">
-        <v>1153</v>
+        <v>1531</v>
       </c>
       <c r="C25" s="169">
-        <v>1089</v>
+        <v>1454</v>
       </c>
       <c r="D25" s="169">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="E25" s="169">
         <v>31</v>
       </c>
       <c r="F25" s="169">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="G25" s="169">
-        <v>911</v>
+        <v>1230</v>
       </c>
       <c r="H25" s="169">
-        <v>506</v>
+        <v>678</v>
       </c>
       <c r="I25" s="169">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="J25" s="169">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="K25" s="169">
-        <v>201</v>
+        <v>262</v>
       </c>
       <c r="L25" s="169">
-        <v>187</v>
-[...5 lines deleted...]
-        <v>242</v>
+        <v>260</v>
+      </c>
+      <c r="M25" s="178">
+        <v>0</v>
+      </c>
+      <c r="N25" s="194">
+        <v>301</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="165" t="s">
         <v>320</v>
       </c>
       <c r="B26" s="96"/>
       <c r="C26" s="96"/>
       <c r="D26" s="96"/>
       <c r="E26" s="96"/>
       <c r="F26" s="96"/>
       <c r="G26" s="96"/>
       <c r="H26" s="96"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="100"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A27" s="193" t="s">
+      <c r="A27" s="190" t="s">
         <v>321</v>
       </c>
       <c r="B27" s="169">
-        <v>76</v>
+        <v>103</v>
       </c>
       <c r="C27" s="169">
-        <v>71</v>
+        <v>96</v>
       </c>
       <c r="D27" s="169">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="E27" s="181">
+        <v>2</v>
+      </c>
+      <c r="E27" s="178">
         <v>0</v>
       </c>
       <c r="F27" s="169">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G27" s="169">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="H27" s="169">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="I27" s="169">
         <v>0</v>
       </c>
-      <c r="J27" s="181">
+      <c r="J27" s="178">
         <v>0</v>
       </c>
       <c r="K27" s="169">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="L27" s="169">
         <v>5</v>
       </c>
-      <c r="M27" s="181">
-[...3 lines deleted...]
-        <v>25</v>
+      <c r="M27" s="178">
+        <v>0</v>
+      </c>
+      <c r="N27" s="194">
+        <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="165" t="s">
         <v>322</v>
       </c>
       <c r="B28" s="96"/>
       <c r="C28" s="96"/>
       <c r="D28" s="96"/>
       <c r="E28" s="96"/>
       <c r="F28" s="96"/>
       <c r="G28" s="96"/>
       <c r="H28" s="96"/>
       <c r="I28" s="96"/>
       <c r="J28" s="96"/>
       <c r="K28" s="96"/>
       <c r="L28" s="96"/>
       <c r="M28" s="96"/>
       <c r="N28" s="100"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A29" s="193" t="s">
+      <c r="A29" s="190" t="s">
         <v>323</v>
       </c>
       <c r="B29" s="169">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="C29" s="169">
-        <v>124</v>
+        <v>168</v>
       </c>
       <c r="D29" s="169">
         <v>2</v>
       </c>
-      <c r="E29" s="181">
+      <c r="E29" s="178">
         <v>0</v>
       </c>
       <c r="F29" s="169">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="G29" s="169">
-        <v>95</v>
+        <v>126</v>
       </c>
       <c r="H29" s="169">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="I29" s="169">
         <v>0</v>
       </c>
-      <c r="J29" s="181">
+      <c r="J29" s="178">
         <v>0</v>
       </c>
       <c r="K29" s="169">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="L29" s="169">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>36</v>
+        <v>21</v>
+      </c>
+      <c r="M29" s="178">
+        <v>0</v>
+      </c>
+      <c r="N29" s="194">
+        <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="165" t="s">
         <v>324</v>
       </c>
       <c r="B30" s="96"/>
       <c r="C30" s="96"/>
       <c r="D30" s="96"/>
       <c r="E30" s="96"/>
       <c r="F30" s="96"/>
       <c r="G30" s="96"/>
       <c r="H30" s="96"/>
       <c r="I30" s="96"/>
       <c r="J30" s="96"/>
       <c r="K30" s="96"/>
       <c r="L30" s="96"/>
       <c r="M30" s="96"/>
       <c r="N30" s="100"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
-      <c r="A31" s="193" t="s">
+      <c r="A31" s="190" t="s">
         <v>325</v>
       </c>
       <c r="B31" s="169">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="C31" s="169">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="D31" s="169">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="E31" s="181">
+        <v>3</v>
+      </c>
+      <c r="E31" s="178">
         <v>0</v>
       </c>
       <c r="F31" s="169">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G31" s="169">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="H31" s="169">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="I31" s="169">
         <v>0</v>
       </c>
-      <c r="J31" s="181">
+      <c r="J31" s="178">
         <v>0</v>
       </c>
       <c r="K31" s="169">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="L31" s="169">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>16</v>
+        <v>11</v>
+      </c>
+      <c r="M31" s="178">
+        <v>0</v>
+      </c>
+      <c r="N31" s="194">
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="165" t="s">
         <v>326</v>
       </c>
       <c r="B32" s="96"/>
       <c r="C32" s="96"/>
       <c r="D32" s="96"/>
       <c r="E32" s="96"/>
       <c r="F32" s="96"/>
       <c r="G32" s="96"/>
       <c r="H32" s="96"/>
       <c r="I32" s="96"/>
       <c r="J32" s="96"/>
       <c r="K32" s="96"/>
       <c r="L32" s="96"/>
       <c r="M32" s="96"/>
       <c r="N32" s="100"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="43"/>
       <c r="B33" s="95"/>
       <c r="C33" s="95"/>
       <c r="D33" s="95"/>
@@ -33266,57 +33257,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="49"/>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -33517,831 +33508,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>21238</v>
+        <v>27829</v>
       </c>
       <c r="C11" s="116">
-        <v>12117</v>
+        <v>16350</v>
       </c>
       <c r="D11" s="116">
-        <v>4485</v>
+        <v>5903</v>
       </c>
       <c r="E11" s="116">
-        <v>3415</v>
+        <v>3443</v>
       </c>
       <c r="F11" s="116">
-        <v>1221</v>
+        <v>2133</v>
       </c>
       <c r="G11" s="116">
-        <v>17019</v>
+        <v>22442</v>
       </c>
       <c r="H11" s="116">
-        <v>6808</v>
+        <v>9129</v>
       </c>
       <c r="I11" s="116">
-        <v>1830</v>
+        <v>2451</v>
       </c>
       <c r="J11" s="116">
-        <v>1632</v>
+        <v>2138</v>
       </c>
       <c r="K11" s="116">
-        <v>2442</v>
+        <v>3413</v>
       </c>
       <c r="L11" s="116">
-        <v>4307</v>
+        <v>5312</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>4219</v>
+        <v>5387</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>22065</v>
+        <v>30038</v>
       </c>
       <c r="C13" s="128">
-        <v>10447</v>
+        <v>14160</v>
       </c>
       <c r="D13" s="128">
-        <v>2091</v>
+        <v>2764</v>
       </c>
       <c r="E13" s="128">
-        <v>9030</v>
+        <v>12307</v>
       </c>
       <c r="F13" s="128">
-        <v>497</v>
+        <v>806</v>
       </c>
       <c r="G13" s="128">
-        <v>19138</v>
+        <v>26202</v>
       </c>
       <c r="H13" s="128">
-        <v>6740</v>
+        <v>9137</v>
       </c>
       <c r="I13" s="128">
-        <v>446</v>
+        <v>594</v>
       </c>
       <c r="J13" s="128">
-        <v>7735</v>
+        <v>10770</v>
       </c>
       <c r="K13" s="128">
-        <v>2560</v>
+        <v>3359</v>
       </c>
       <c r="L13" s="128">
-        <v>1659</v>
+        <v>2343</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>2926</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>54560</v>
+        <v>76633</v>
       </c>
       <c r="C15" s="128">
-        <v>25162</v>
+        <v>34556</v>
       </c>
       <c r="D15" s="128">
-        <v>6179</v>
+        <v>8435</v>
       </c>
       <c r="E15" s="128">
-        <v>20309</v>
+        <v>29789</v>
       </c>
       <c r="F15" s="128">
-        <v>2911</v>
+        <v>3853</v>
       </c>
       <c r="G15" s="128">
-        <v>45411</v>
+        <v>63786</v>
       </c>
       <c r="H15" s="128">
-        <v>13571</v>
+        <v>18659</v>
       </c>
       <c r="I15" s="128">
-        <v>925</v>
+        <v>1243</v>
       </c>
       <c r="J15" s="128">
-        <v>20497</v>
+        <v>28927</v>
       </c>
       <c r="K15" s="128">
-        <v>5681</v>
+        <v>7762</v>
       </c>
       <c r="L15" s="128">
-        <v>4737</v>
+        <v>7195</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>9149</v>
+        <v>12847</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>87988</v>
+        <v>119583</v>
       </c>
       <c r="C17" s="128">
-        <v>40388</v>
+        <v>55200</v>
       </c>
       <c r="D17" s="128">
-        <v>8818</v>
+        <v>11228</v>
       </c>
       <c r="E17" s="128">
-        <v>32512</v>
+        <v>45694</v>
       </c>
       <c r="F17" s="128">
-        <v>6270</v>
+        <v>7462</v>
       </c>
       <c r="G17" s="128">
-        <v>72065</v>
+        <v>99142</v>
       </c>
       <c r="H17" s="128">
-        <v>22633</v>
+        <v>31193</v>
       </c>
       <c r="I17" s="128">
-        <v>1398</v>
+        <v>1891</v>
       </c>
       <c r="J17" s="128">
-        <v>28417</v>
+        <v>40675</v>
       </c>
       <c r="K17" s="128">
-        <v>8153</v>
+        <v>10709</v>
       </c>
       <c r="L17" s="128">
-        <v>11465</v>
+        <v>14674</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>15924</v>
+        <v>20441</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>109950</v>
+        <v>151408</v>
       </c>
       <c r="C19" s="128">
-        <v>57472</v>
+        <v>78848</v>
       </c>
       <c r="D19" s="128">
-        <v>17530</v>
+        <v>23660</v>
       </c>
       <c r="E19" s="128">
-        <v>32156</v>
+        <v>44042</v>
       </c>
       <c r="F19" s="128">
-        <v>2792</v>
+        <v>4859</v>
       </c>
       <c r="G19" s="128">
-        <v>87488</v>
+        <v>121713</v>
       </c>
       <c r="H19" s="128">
-        <v>34034</v>
+        <v>46982</v>
       </c>
       <c r="I19" s="128">
-        <v>2592</v>
+        <v>3221</v>
       </c>
       <c r="J19" s="128">
-        <v>26516</v>
+        <v>37011</v>
       </c>
       <c r="K19" s="128">
-        <v>9781</v>
+        <v>13117</v>
       </c>
       <c r="L19" s="128">
-        <v>14565</v>
+        <v>21382</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>22462</v>
+        <v>29695</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>31918</v>
+        <v>41014</v>
       </c>
       <c r="C21" s="128">
-        <v>13843</v>
+        <v>18845</v>
       </c>
       <c r="D21" s="128">
-        <v>2327</v>
+        <v>3105</v>
       </c>
       <c r="E21" s="128">
-        <v>14387</v>
+        <v>17461</v>
       </c>
       <c r="F21" s="128">
-        <v>1360</v>
+        <v>1603</v>
       </c>
       <c r="G21" s="128">
-        <v>26916</v>
+        <v>35571</v>
       </c>
       <c r="H21" s="128">
-        <v>7371</v>
+        <v>10031</v>
       </c>
       <c r="I21" s="128">
-        <v>276</v>
+        <v>375</v>
       </c>
       <c r="J21" s="128">
-        <v>13949</v>
+        <v>16936</v>
       </c>
       <c r="K21" s="128">
-        <v>2960</v>
+        <v>3881</v>
       </c>
       <c r="L21" s="128">
-        <v>2359</v>
+        <v>4349</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>5002</v>
+        <v>5443</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>28182</v>
+        <v>37523</v>
       </c>
       <c r="C23" s="128">
-        <v>14489</v>
+        <v>19940</v>
       </c>
       <c r="D23" s="128">
-        <v>9825</v>
+        <v>12722</v>
       </c>
       <c r="E23" s="128">
-        <v>3174</v>
+        <v>3535</v>
       </c>
       <c r="F23" s="128">
-        <v>694</v>
+        <v>1326</v>
       </c>
       <c r="G23" s="128">
-        <v>20331</v>
+        <v>27125</v>
       </c>
       <c r="H23" s="128">
-        <v>6511</v>
+        <v>9199</v>
       </c>
       <c r="I23" s="128">
-        <v>756</v>
+        <v>1011</v>
       </c>
       <c r="J23" s="128">
-        <v>2213</v>
+        <v>1994</v>
       </c>
       <c r="K23" s="128">
-        <v>5496</v>
+        <v>7303</v>
       </c>
       <c r="L23" s="128">
-        <v>5355</v>
+        <v>7617</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>7851</v>
+        <v>10399</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>108849</v>
+        <v>141081</v>
       </c>
       <c r="C25" s="128">
-        <v>42964</v>
+        <v>58848</v>
       </c>
       <c r="D25" s="128">
-        <v>14466</v>
+        <v>19241</v>
       </c>
       <c r="E25" s="128">
-        <v>50062</v>
+        <v>60586</v>
       </c>
       <c r="F25" s="128">
-        <v>1357</v>
+        <v>2407</v>
       </c>
       <c r="G25" s="128">
-        <v>94095</v>
+        <v>120329</v>
       </c>
       <c r="H25" s="128">
-        <v>23543</v>
+        <v>32680</v>
       </c>
       <c r="I25" s="128">
-        <v>3573</v>
+        <v>4785</v>
       </c>
       <c r="J25" s="128">
-        <v>48168</v>
+        <v>57467</v>
       </c>
       <c r="K25" s="128">
-        <v>9342</v>
+        <v>12644</v>
       </c>
       <c r="L25" s="128">
-        <v>9468</v>
+        <v>12753</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>14754</v>
+        <v>20752</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>6998</v>
+        <v>9460</v>
       </c>
       <c r="C27" s="128">
-        <v>5095</v>
+        <v>6867</v>
       </c>
       <c r="D27" s="128">
-        <v>970</v>
+        <v>1252</v>
       </c>
       <c r="E27" s="128">
-        <v>837</v>
+        <v>1196</v>
       </c>
       <c r="F27" s="128">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="G27" s="128">
-        <v>5787</v>
+        <v>7880</v>
       </c>
       <c r="H27" s="128">
-        <v>3210</v>
+        <v>4335</v>
       </c>
       <c r="I27" s="128">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="J27" s="128">
-        <v>406</v>
+        <v>635</v>
       </c>
       <c r="K27" s="128">
-        <v>1160</v>
+        <v>1546</v>
       </c>
       <c r="L27" s="128">
-        <v>975</v>
+        <v>1314</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>1211</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>195432</v>
+        <v>264818</v>
       </c>
       <c r="C29" s="128">
-        <v>83232</v>
+        <v>113768</v>
       </c>
       <c r="D29" s="128">
-        <v>36151</v>
+        <v>48269</v>
       </c>
       <c r="E29" s="128">
-        <v>67814</v>
+        <v>92132</v>
       </c>
       <c r="F29" s="128">
-        <v>8235</v>
+        <v>10649</v>
       </c>
       <c r="G29" s="128">
-        <v>158942</v>
+        <v>215090</v>
       </c>
       <c r="H29" s="128">
-        <v>41044</v>
+        <v>56833</v>
       </c>
       <c r="I29" s="128">
-        <v>3219</v>
+        <v>4339</v>
       </c>
       <c r="J29" s="128">
-        <v>64411</v>
+        <v>87816</v>
       </c>
       <c r="K29" s="128">
-        <v>21620</v>
+        <v>29034</v>
       </c>
       <c r="L29" s="128">
-        <v>28647</v>
+        <v>37068</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>36490</v>
+        <v>49728</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>875</v>
+        <v>1226</v>
       </c>
       <c r="C31" s="128">
-        <v>762</v>
+        <v>1077</v>
       </c>
       <c r="D31" s="128">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G31" s="128">
-        <v>1425</v>
+        <v>1936</v>
       </c>
       <c r="H31" s="128">
-        <v>498</v>
+        <v>710</v>
       </c>
       <c r="I31" s="128">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>277</v>
+        <v>373</v>
       </c>
       <c r="L31" s="128">
-        <v>575</v>
+        <v>749</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-550</v>
+        <v>-710</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>2450</v>
+        <v>3392</v>
       </c>
       <c r="C33" s="128">
-        <v>2058</v>
+        <v>2877</v>
       </c>
       <c r="D33" s="128">
-        <v>375</v>
+        <v>495</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G33" s="128">
-        <v>2280</v>
+        <v>3158</v>
       </c>
       <c r="H33" s="128">
-        <v>718</v>
+        <v>1017</v>
       </c>
       <c r="I33" s="128">
-        <v>223</v>
+        <v>293</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>446</v>
+        <v>598</v>
       </c>
       <c r="L33" s="128">
-        <v>893</v>
+        <v>1250</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>170</v>
+        <v>234</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>615</v>
+        <v>856</v>
       </c>
       <c r="C35" s="128">
-        <v>538</v>
+        <v>755</v>
       </c>
       <c r="D35" s="128">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E35" s="128">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="F35" s="128">
         <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>960</v>
+        <v>1320</v>
       </c>
       <c r="H35" s="128">
-        <v>391</v>
+        <v>543</v>
       </c>
       <c r="I35" s="128">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J35" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K35" s="128">
-        <v>157</v>
+        <v>212</v>
       </c>
       <c r="L35" s="128">
-        <v>401</v>
+        <v>549</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-345</v>
+        <v>-464</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -34714,57 +34705,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -34965,831 +34956,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>1850891</v>
+        <v>2421043</v>
       </c>
       <c r="C11" s="117">
-        <v>656788</v>
+        <v>890332</v>
       </c>
       <c r="D11" s="117">
-        <v>214907</v>
+        <v>286919</v>
       </c>
       <c r="E11" s="117">
-        <v>637733</v>
+        <v>793173</v>
       </c>
       <c r="F11" s="117">
-        <v>341462</v>
+        <v>450618</v>
       </c>
       <c r="G11" s="117">
-        <v>1586199</v>
+        <v>2062228</v>
       </c>
       <c r="H11" s="117">
-        <v>414975</v>
+        <v>563358</v>
       </c>
       <c r="I11" s="117">
-        <v>34381</v>
+        <v>46128</v>
       </c>
       <c r="J11" s="117">
-        <v>344430</v>
+        <v>494656</v>
       </c>
       <c r="K11" s="117">
-        <v>167614</v>
+        <v>225830</v>
       </c>
       <c r="L11" s="117">
-        <v>624799</v>
+        <v>732256</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>264692</v>
+        <v>358815</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>501808</v>
+        <v>574894</v>
       </c>
       <c r="C13" s="128">
-        <v>48298</v>
+        <v>65247</v>
       </c>
       <c r="D13" s="128">
-        <v>3021</v>
+        <v>4090</v>
       </c>
       <c r="E13" s="128">
-        <v>241275</v>
+        <v>246867</v>
       </c>
       <c r="F13" s="128">
-        <v>209214</v>
+        <v>258689</v>
       </c>
       <c r="G13" s="128">
-        <v>487852</v>
+        <v>554800</v>
       </c>
       <c r="H13" s="128">
-        <v>36648</v>
+        <v>49181</v>
       </c>
       <c r="I13" s="128">
-        <v>552</v>
+        <v>708</v>
       </c>
       <c r="J13" s="128">
-        <v>17122</v>
+        <v>25134</v>
       </c>
       <c r="K13" s="128">
-        <v>7021</v>
+        <v>9524</v>
       </c>
       <c r="L13" s="128">
-        <v>426509</v>
+        <v>470253</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>13956</v>
+        <v>20094</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>46197</v>
+        <v>63149</v>
       </c>
       <c r="C15" s="128">
-        <v>35196</v>
+        <v>47418</v>
       </c>
       <c r="D15" s="128">
-        <v>2199</v>
+        <v>2932</v>
       </c>
       <c r="E15" s="128">
-        <v>5421</v>
+        <v>6050</v>
       </c>
       <c r="F15" s="128">
-        <v>3381</v>
+        <v>6749</v>
       </c>
       <c r="G15" s="128">
-        <v>37815</v>
+        <v>50783</v>
       </c>
       <c r="H15" s="128">
-        <v>23212</v>
+        <v>31621</v>
       </c>
       <c r="I15" s="128">
-        <v>510</v>
+        <v>677</v>
       </c>
       <c r="J15" s="128">
-        <v>2547</v>
+        <v>4065</v>
       </c>
       <c r="K15" s="128">
-        <v>5008</v>
+        <v>6679</v>
       </c>
       <c r="L15" s="128">
-        <v>6537</v>
+        <v>7741</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>8382</v>
+        <v>12365</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>62583</v>
+        <v>88367</v>
       </c>
       <c r="C17" s="128">
-        <v>43128</v>
+        <v>57905</v>
       </c>
       <c r="D17" s="128">
-        <v>7117</v>
+        <v>9641</v>
       </c>
       <c r="E17" s="128">
-        <v>10546</v>
+        <v>16566</v>
       </c>
       <c r="F17" s="128">
-        <v>1791</v>
+        <v>4256</v>
       </c>
       <c r="G17" s="128">
-        <v>50226</v>
+        <v>71280</v>
       </c>
       <c r="H17" s="128">
-        <v>28162</v>
+        <v>37681</v>
       </c>
       <c r="I17" s="128">
-        <v>1122</v>
+        <v>1492</v>
       </c>
       <c r="J17" s="128">
-        <v>1395</v>
+        <v>7510</v>
       </c>
       <c r="K17" s="128">
-        <v>8837</v>
+        <v>11912</v>
       </c>
       <c r="L17" s="128">
-        <v>10710</v>
+        <v>12685</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>12357</v>
+        <v>17088</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>108282</v>
+        <v>156816</v>
       </c>
       <c r="C19" s="128">
-        <v>36057</v>
+        <v>48704</v>
       </c>
       <c r="D19" s="128">
-        <v>9526</v>
+        <v>12778</v>
       </c>
       <c r="E19" s="128">
-        <v>41498</v>
+        <v>68037</v>
       </c>
       <c r="F19" s="128">
-        <v>21201</v>
+        <v>27298</v>
       </c>
       <c r="G19" s="128">
-        <v>94620</v>
+        <v>138567</v>
       </c>
       <c r="H19" s="128">
-        <v>26905</v>
+        <v>36481</v>
       </c>
       <c r="I19" s="128">
-        <v>2009</v>
+        <v>2741</v>
       </c>
       <c r="J19" s="128">
-        <v>35260</v>
+        <v>59579</v>
       </c>
       <c r="K19" s="128">
-        <v>8620</v>
+        <v>12018</v>
       </c>
       <c r="L19" s="128">
-        <v>21826</v>
+        <v>27747</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>13662</v>
+        <v>18249</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>64582</v>
+        <v>91059</v>
       </c>
       <c r="C21" s="128">
-        <v>37994</v>
+        <v>51683</v>
       </c>
       <c r="D21" s="128">
-        <v>9954</v>
+        <v>13378</v>
       </c>
       <c r="E21" s="128">
-        <v>15356</v>
+        <v>22743</v>
       </c>
       <c r="F21" s="128">
-        <v>1279</v>
+        <v>3255</v>
       </c>
       <c r="G21" s="128">
-        <v>51462</v>
+        <v>72934</v>
       </c>
       <c r="H21" s="128">
-        <v>25851</v>
+        <v>35242</v>
       </c>
       <c r="I21" s="128">
-        <v>988</v>
+        <v>1335</v>
       </c>
       <c r="J21" s="128">
-        <v>5636</v>
+        <v>14081</v>
       </c>
       <c r="K21" s="128">
-        <v>8934</v>
+        <v>12387</v>
       </c>
       <c r="L21" s="128">
-        <v>10052</v>
+        <v>9889</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>13121</v>
+        <v>18125</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>55431</v>
+        <v>75037</v>
       </c>
       <c r="C23" s="128">
-        <v>25874</v>
+        <v>35003</v>
       </c>
       <c r="D23" s="128">
-        <v>6090</v>
+        <v>8191</v>
       </c>
       <c r="E23" s="128">
-        <v>16423</v>
+        <v>21939</v>
       </c>
       <c r="F23" s="128">
-        <v>7044</v>
+        <v>9904</v>
       </c>
       <c r="G23" s="128">
-        <v>45734</v>
+        <v>61646</v>
       </c>
       <c r="H23" s="128">
-        <v>18959</v>
+        <v>25550</v>
       </c>
       <c r="I23" s="128">
-        <v>1169</v>
+        <v>1617</v>
       </c>
       <c r="J23" s="128">
-        <v>13626</v>
+        <v>18215</v>
       </c>
       <c r="K23" s="128">
-        <v>6850</v>
+        <v>9330</v>
       </c>
       <c r="L23" s="128">
-        <v>5131</v>
+        <v>6934</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>9697</v>
+        <v>13390</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>28042</v>
+        <v>37089</v>
       </c>
       <c r="C25" s="128">
-        <v>14973</v>
+        <v>20090</v>
       </c>
       <c r="D25" s="128">
-        <v>2726</v>
+        <v>3543</v>
       </c>
       <c r="E25" s="128">
-        <v>4820</v>
+        <v>5576</v>
       </c>
       <c r="F25" s="128">
-        <v>5523</v>
+        <v>7880</v>
       </c>
       <c r="G25" s="128">
-        <v>18998</v>
+        <v>24762</v>
       </c>
       <c r="H25" s="128">
-        <v>8212</v>
+        <v>11078</v>
       </c>
       <c r="I25" s="128">
-        <v>400</v>
+        <v>555</v>
       </c>
       <c r="J25" s="128">
-        <v>4835</v>
+        <v>5577</v>
       </c>
       <c r="K25" s="128">
-        <v>2431</v>
+        <v>3332</v>
       </c>
       <c r="L25" s="128">
-        <v>3120</v>
+        <v>4220</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>9044</v>
+        <v>12327</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>101241</v>
+        <v>135404</v>
       </c>
       <c r="C27" s="128">
-        <v>39009</v>
+        <v>53050</v>
       </c>
       <c r="D27" s="128">
-        <v>18454</v>
+        <v>24277</v>
       </c>
       <c r="E27" s="128">
-        <v>37803</v>
+        <v>49706</v>
       </c>
       <c r="F27" s="128">
-        <v>5975</v>
+        <v>8371</v>
       </c>
       <c r="G27" s="128">
-        <v>81625</v>
+        <v>109908</v>
       </c>
       <c r="H27" s="128">
-        <v>23964</v>
+        <v>32275</v>
       </c>
       <c r="I27" s="128">
-        <v>2466</v>
+        <v>3382</v>
       </c>
       <c r="J27" s="128">
-        <v>33884</v>
+        <v>45053</v>
       </c>
       <c r="K27" s="128">
-        <v>9942</v>
+        <v>13173</v>
       </c>
       <c r="L27" s="128">
-        <v>11369</v>
+        <v>16026</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>19615</v>
+        <v>25496</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>108108</v>
+        <v>146732</v>
       </c>
       <c r="C29" s="128">
-        <v>43585</v>
+        <v>59174</v>
       </c>
       <c r="D29" s="128">
-        <v>24263</v>
+        <v>32683</v>
       </c>
       <c r="E29" s="128">
-        <v>25995</v>
+        <v>35241</v>
       </c>
       <c r="F29" s="128">
-        <v>14264</v>
+        <v>19634</v>
       </c>
       <c r="G29" s="128">
-        <v>80837</v>
+        <v>110637</v>
       </c>
       <c r="H29" s="128">
-        <v>22415</v>
+        <v>30008</v>
       </c>
       <c r="I29" s="128">
-        <v>5301</v>
+        <v>7215</v>
       </c>
       <c r="J29" s="128">
-        <v>23370</v>
+        <v>31596</v>
       </c>
       <c r="K29" s="128">
-        <v>12667</v>
+        <v>17017</v>
       </c>
       <c r="L29" s="128">
-        <v>17084</v>
+        <v>24801</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>27271</v>
+        <v>36095</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>2335</v>
+        <v>3194</v>
       </c>
       <c r="C31" s="128">
-        <v>1470</v>
+        <v>2047</v>
       </c>
       <c r="D31" s="128">
-        <v>80</v>
+        <v>108</v>
       </c>
       <c r="E31" s="128">
-        <v>273</v>
+        <v>341</v>
       </c>
       <c r="F31" s="128">
-        <v>512</v>
+        <v>699</v>
       </c>
       <c r="G31" s="128">
-        <v>1610</v>
+        <v>2304</v>
       </c>
       <c r="H31" s="128">
-        <v>212</v>
+        <v>323</v>
       </c>
       <c r="I31" s="128">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J31" s="128">
-        <v>540</v>
+        <v>749</v>
       </c>
       <c r="K31" s="128">
-        <v>217</v>
+        <v>292</v>
       </c>
       <c r="L31" s="128">
-        <v>621</v>
+        <v>913</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>725</v>
+        <v>890</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>4168</v>
+        <v>5794</v>
       </c>
       <c r="C33" s="128">
-        <v>3314</v>
+        <v>4433</v>
       </c>
       <c r="D33" s="128">
-        <v>497</v>
+        <v>653</v>
       </c>
       <c r="E33" s="128">
-        <v>162</v>
+        <v>359</v>
       </c>
       <c r="F33" s="128">
-        <v>194</v>
+        <v>348</v>
       </c>
       <c r="G33" s="128">
-        <v>3191</v>
+        <v>4467</v>
       </c>
       <c r="H33" s="128">
-        <v>2166</v>
+        <v>2881</v>
       </c>
       <c r="I33" s="128">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="J33" s="128">
-        <v>95</v>
+        <v>275</v>
       </c>
       <c r="K33" s="128">
-        <v>947</v>
+        <v>1263</v>
       </c>
       <c r="L33" s="128">
-        <v>-55</v>
+        <v>-3</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>976</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>50987</v>
+        <v>71101</v>
       </c>
       <c r="C35" s="128">
-        <v>30585</v>
+        <v>41717</v>
       </c>
       <c r="D35" s="128">
-        <v>5681</v>
+        <v>7543</v>
       </c>
       <c r="E35" s="128">
-        <v>6415</v>
+        <v>8962</v>
       </c>
       <c r="F35" s="128">
-        <v>8306</v>
+        <v>12878</v>
       </c>
       <c r="G35" s="128">
-        <v>36884</v>
+        <v>50838</v>
       </c>
       <c r="H35" s="128">
-        <v>21670</v>
+        <v>29755</v>
       </c>
       <c r="I35" s="128">
-        <v>932</v>
+        <v>1263</v>
       </c>
       <c r="J35" s="128">
-        <v>1003</v>
+        <v>1975</v>
       </c>
       <c r="K35" s="128">
-        <v>8204</v>
+        <v>10884</v>
       </c>
       <c r="L35" s="128">
-        <v>5076</v>
+        <v>6962</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>14103</v>
+        <v>20263</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -35805,51 +35796,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</v>
+        <v>　　　　　2.至115年8月止，38家本國銀行放款及催收款之備抵呆帳餘額為653,270百萬元，115年1至8月轉銷呆帳37,140百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -36169,57 +36160,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -36420,831 +36411,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>11591</v>
+        <v>16950</v>
       </c>
       <c r="C11" s="116">
-        <v>2679</v>
+        <v>3673</v>
       </c>
       <c r="D11" s="116">
-        <v>2036</v>
+        <v>2786</v>
       </c>
       <c r="E11" s="116">
-        <v>681</v>
+        <v>423</v>
       </c>
       <c r="F11" s="116">
-        <v>6195</v>
+        <v>10068</v>
       </c>
       <c r="G11" s="116">
-        <v>5335</v>
+        <v>7869</v>
       </c>
       <c r="H11" s="116">
-        <v>1307</v>
+        <v>1680</v>
       </c>
       <c r="I11" s="116">
-        <v>452</v>
+        <v>614</v>
       </c>
       <c r="J11" s="116">
-        <v>368</v>
+        <v>1602</v>
       </c>
       <c r="K11" s="116">
-        <v>1187</v>
+        <v>1477</v>
       </c>
       <c r="L11" s="116">
-        <v>2021</v>
+        <v>2497</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>6256</v>
+        <v>9081</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>6887</v>
+        <v>9663</v>
       </c>
       <c r="C13" s="128">
-        <v>2548</v>
+        <v>3477</v>
       </c>
       <c r="D13" s="128">
-        <v>449</v>
+        <v>581</v>
       </c>
       <c r="E13" s="128">
-        <v>2763</v>
+        <v>3512</v>
       </c>
       <c r="F13" s="128">
-        <v>1127</v>
+        <v>2093</v>
       </c>
       <c r="G13" s="128">
-        <v>5941</v>
+        <v>8258</v>
       </c>
       <c r="H13" s="128">
-        <v>1591</v>
+        <v>2175</v>
       </c>
       <c r="I13" s="128">
-        <v>78</v>
+        <v>107</v>
       </c>
       <c r="J13" s="128">
-        <v>2279</v>
+        <v>3297</v>
       </c>
       <c r="K13" s="128">
-        <v>1057</v>
+        <v>1430</v>
       </c>
       <c r="L13" s="128">
-        <v>935</v>
+        <v>1250</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>946</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>32581</v>
+        <v>44719</v>
       </c>
       <c r="C15" s="128">
-        <v>22016</v>
+        <v>29595</v>
       </c>
       <c r="D15" s="128">
-        <v>3797</v>
+        <v>5188</v>
       </c>
       <c r="E15" s="128">
-        <v>3195</v>
+        <v>4411</v>
       </c>
       <c r="F15" s="128">
-        <v>3573</v>
+        <v>5525</v>
       </c>
       <c r="G15" s="128">
-        <v>25359</v>
+        <v>34618</v>
       </c>
       <c r="H15" s="128">
-        <v>14660</v>
+        <v>19692</v>
       </c>
       <c r="I15" s="128">
-        <v>253</v>
+        <v>345</v>
       </c>
       <c r="J15" s="128">
-        <v>1148</v>
+        <v>1792</v>
       </c>
       <c r="K15" s="128">
-        <v>4946</v>
+        <v>6791</v>
       </c>
       <c r="L15" s="128">
-        <v>4352</v>
+        <v>5999</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>7222</v>
+        <v>10101</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>20700</v>
+        <v>26949</v>
       </c>
       <c r="C17" s="128">
-        <v>6018</v>
+        <v>8185</v>
       </c>
       <c r="D17" s="128">
-        <v>5223</v>
+        <v>7024</v>
       </c>
       <c r="E17" s="128">
-        <v>7892</v>
+        <v>9489</v>
       </c>
       <c r="F17" s="128">
-        <v>1566</v>
+        <v>2251</v>
       </c>
       <c r="G17" s="128">
-        <v>16465</v>
+        <v>21930</v>
       </c>
       <c r="H17" s="128">
-        <v>4672</v>
+        <v>6592</v>
       </c>
       <c r="I17" s="128">
-        <v>739</v>
+        <v>970</v>
       </c>
       <c r="J17" s="128">
-        <v>5072</v>
+        <v>6206</v>
       </c>
       <c r="K17" s="128">
-        <v>2922</v>
+        <v>3984</v>
       </c>
       <c r="L17" s="128">
-        <v>3060</v>
+        <v>4177</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>4235</v>
+        <v>5019</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>20641</v>
+        <v>26955</v>
       </c>
       <c r="C19" s="128">
-        <v>11850</v>
+        <v>15955</v>
       </c>
       <c r="D19" s="128">
-        <v>2111</v>
+        <v>2834</v>
       </c>
       <c r="E19" s="128">
-        <v>5531</v>
+        <v>5744</v>
       </c>
       <c r="F19" s="128">
-        <v>1149</v>
+        <v>2422</v>
       </c>
       <c r="G19" s="128">
-        <v>15364</v>
+        <v>20498</v>
       </c>
       <c r="H19" s="128">
-        <v>6098</v>
+        <v>8236</v>
       </c>
       <c r="I19" s="128">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="J19" s="128">
-        <v>4314</v>
+        <v>5128</v>
       </c>
       <c r="K19" s="128">
-        <v>2706</v>
+        <v>3634</v>
       </c>
       <c r="L19" s="128">
-        <v>2158</v>
+        <v>3383</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>5278</v>
+        <v>6457</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>7535</v>
+        <v>10141</v>
       </c>
       <c r="C21" s="128">
-        <v>4118</v>
+        <v>5569</v>
       </c>
       <c r="D21" s="128">
-        <v>1234</v>
+        <v>1570</v>
       </c>
       <c r="E21" s="128">
-        <v>1205</v>
+        <v>1488</v>
       </c>
       <c r="F21" s="128">
-        <v>978</v>
+        <v>1514</v>
       </c>
       <c r="G21" s="128">
-        <v>3617</v>
+        <v>4946</v>
       </c>
       <c r="H21" s="128">
-        <v>1834</v>
+        <v>2515</v>
       </c>
       <c r="I21" s="128">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="J21" s="128">
-        <v>942</v>
+        <v>1498</v>
       </c>
       <c r="K21" s="128">
-        <v>682</v>
+        <v>933</v>
       </c>
       <c r="L21" s="128">
-        <v>114</v>
+        <v>-60</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>3918</v>
+        <v>5196</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>63386</v>
+        <v>86673</v>
       </c>
       <c r="C23" s="128">
-        <v>8387</v>
+        <v>11424</v>
       </c>
       <c r="D23" s="128">
-        <v>7884</v>
+        <v>10873</v>
       </c>
       <c r="E23" s="128">
-        <v>44934</v>
+        <v>61347</v>
       </c>
       <c r="F23" s="128">
-        <v>2182</v>
+        <v>3028</v>
       </c>
       <c r="G23" s="128">
-        <v>55004</v>
+        <v>75231</v>
       </c>
       <c r="H23" s="128">
-        <v>4403</v>
+        <v>6023</v>
       </c>
       <c r="I23" s="128">
-        <v>1823</v>
+        <v>2556</v>
       </c>
       <c r="J23" s="128">
-        <v>42153</v>
+        <v>57831</v>
       </c>
       <c r="K23" s="128">
-        <v>2595</v>
+        <v>3475</v>
       </c>
       <c r="L23" s="128">
-        <v>4029</v>
+        <v>5346</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>8382</v>
+        <v>11441</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>1425</v>
+        <v>1963</v>
       </c>
       <c r="C25" s="128">
-        <v>1201</v>
+        <v>1638</v>
       </c>
       <c r="D25" s="128">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="E25" s="128">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="F25" s="128">
-        <v>105</v>
+        <v>166</v>
       </c>
       <c r="G25" s="128">
-        <v>1268</v>
+        <v>1726</v>
       </c>
       <c r="H25" s="128">
-        <v>626</v>
+        <v>848</v>
       </c>
       <c r="I25" s="128">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J25" s="128">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="K25" s="128">
-        <v>240</v>
+        <v>323</v>
       </c>
       <c r="L25" s="128">
-        <v>389</v>
+        <v>537</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>157</v>
+        <v>237</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>3985</v>
+        <v>5361</v>
       </c>
       <c r="C27" s="128">
-        <v>3483</v>
+        <v>4691</v>
       </c>
       <c r="D27" s="128">
-        <v>278</v>
+        <v>366</v>
       </c>
       <c r="E27" s="128">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="F27" s="128">
-        <v>128</v>
+        <v>190</v>
       </c>
       <c r="G27" s="128">
-        <v>3124</v>
+        <v>4197</v>
       </c>
       <c r="H27" s="128">
-        <v>1653</v>
+        <v>2216</v>
       </c>
       <c r="I27" s="128">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J27" s="128">
-        <v>77</v>
+        <v>95</v>
       </c>
       <c r="K27" s="128">
-        <v>628</v>
+        <v>845</v>
       </c>
       <c r="L27" s="128">
-        <v>750</v>
+        <v>1020</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>861</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>28172</v>
+        <v>39434</v>
       </c>
       <c r="C29" s="128">
-        <v>14298</v>
+        <v>19264</v>
       </c>
       <c r="D29" s="128">
-        <v>3809</v>
+        <v>5013</v>
       </c>
       <c r="E29" s="128">
-        <v>8032</v>
+        <v>11919</v>
       </c>
       <c r="F29" s="128">
-        <v>2033</v>
+        <v>3237</v>
       </c>
       <c r="G29" s="128">
-        <v>22627</v>
+        <v>31477</v>
       </c>
       <c r="H29" s="128">
-        <v>8614</v>
+        <v>11559</v>
       </c>
       <c r="I29" s="128">
-        <v>774</v>
+        <v>988</v>
       </c>
       <c r="J29" s="128">
-        <v>6800</v>
+        <v>10312</v>
       </c>
       <c r="K29" s="128">
-        <v>3004</v>
+        <v>4018</v>
       </c>
       <c r="L29" s="128">
-        <v>3435</v>
+        <v>4600</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>5545</v>
+        <v>7956</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>12978</v>
+        <v>17450</v>
       </c>
       <c r="C31" s="128">
-        <v>9065</v>
+        <v>12243</v>
       </c>
       <c r="D31" s="128">
-        <v>1336</v>
+        <v>1705</v>
       </c>
       <c r="E31" s="128">
-        <v>986</v>
+        <v>1210</v>
       </c>
       <c r="F31" s="128">
-        <v>1591</v>
+        <v>2292</v>
       </c>
       <c r="G31" s="128">
-        <v>9339</v>
+        <v>12685</v>
       </c>
       <c r="H31" s="128">
-        <v>6001</v>
+        <v>8070</v>
       </c>
       <c r="I31" s="128">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="J31" s="128">
-        <v>462</v>
+        <v>649</v>
       </c>
       <c r="K31" s="128">
-        <v>1610</v>
+        <v>2173</v>
       </c>
       <c r="L31" s="128">
-        <v>1127</v>
+        <v>1607</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>3639</v>
+        <v>4765</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>4796</v>
+        <v>6488</v>
       </c>
       <c r="C33" s="128">
-        <v>3695</v>
+        <v>4970</v>
       </c>
       <c r="D33" s="128">
-        <v>611</v>
+        <v>818</v>
       </c>
       <c r="E33" s="128">
-        <v>94</v>
+        <v>112</v>
       </c>
       <c r="F33" s="128">
-        <v>397</v>
+        <v>588</v>
       </c>
       <c r="G33" s="128">
-        <v>4129</v>
+        <v>5505</v>
       </c>
       <c r="H33" s="128">
-        <v>2269</v>
+        <v>3051</v>
       </c>
       <c r="I33" s="128">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J33" s="128">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="K33" s="128">
-        <v>899</v>
+        <v>1194</v>
       </c>
       <c r="L33" s="128">
-        <v>918</v>
+        <v>1200</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>667</v>
+        <v>983</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>3645</v>
+        <v>4871</v>
       </c>
       <c r="C35" s="128">
-        <v>2781</v>
+        <v>3727</v>
       </c>
       <c r="D35" s="128">
-        <v>310</v>
+        <v>410</v>
       </c>
       <c r="E35" s="128">
-        <v>432</v>
+        <v>549</v>
       </c>
       <c r="F35" s="128">
-        <v>122</v>
+        <v>185</v>
       </c>
       <c r="G35" s="128">
-        <v>2719</v>
+        <v>3665</v>
       </c>
       <c r="H35" s="128">
-        <v>1273</v>
+        <v>1702</v>
       </c>
       <c r="I35" s="128">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="J35" s="128">
-        <v>54</v>
+        <v>116</v>
       </c>
       <c r="K35" s="128">
-        <v>880</v>
+        <v>1177</v>
       </c>
       <c r="L35" s="128">
-        <v>498</v>
+        <v>651</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>926</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -37621,57 +37612,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>59</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -37872,831 +37863,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>19778</v>
+        <v>25870</v>
       </c>
       <c r="C11" s="116">
-        <v>10723</v>
+        <v>14453</v>
       </c>
       <c r="D11" s="116">
-        <v>4459</v>
+        <v>5857</v>
       </c>
       <c r="E11" s="116">
-        <v>3415</v>
+        <v>3443</v>
       </c>
       <c r="F11" s="116">
-        <v>1183</v>
+        <v>2117</v>
       </c>
       <c r="G11" s="116">
-        <v>16108</v>
+        <v>21206</v>
       </c>
       <c r="H11" s="116">
-        <v>5912</v>
+        <v>7916</v>
       </c>
       <c r="I11" s="116">
-        <v>1827</v>
+        <v>2447</v>
       </c>
       <c r="J11" s="116">
-        <v>1631</v>
+        <v>2137</v>
       </c>
       <c r="K11" s="116">
-        <v>2441</v>
+        <v>3412</v>
       </c>
       <c r="L11" s="116">
-        <v>4297</v>
+        <v>5294</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>3670</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>18836</v>
+        <v>25836</v>
       </c>
       <c r="C13" s="128">
-        <v>7603</v>
+        <v>10270</v>
       </c>
       <c r="D13" s="128">
-        <v>1847</v>
+        <v>2459</v>
       </c>
       <c r="E13" s="128">
-        <v>7401</v>
+        <v>10246</v>
       </c>
       <c r="F13" s="128">
-        <v>1985</v>
+        <v>2861</v>
       </c>
       <c r="G13" s="128">
-        <v>17543</v>
+        <v>24187</v>
       </c>
       <c r="H13" s="128">
-        <v>6032</v>
+        <v>8185</v>
       </c>
       <c r="I13" s="128">
-        <v>437</v>
+        <v>581</v>
       </c>
       <c r="J13" s="128">
-        <v>6927</v>
+        <v>9869</v>
       </c>
       <c r="K13" s="128">
-        <v>2502</v>
+        <v>3280</v>
       </c>
       <c r="L13" s="128">
-        <v>1646</v>
+        <v>2271</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1293</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>52667</v>
+        <v>73406</v>
       </c>
       <c r="C15" s="128">
-        <v>20281</v>
+        <v>27666</v>
       </c>
       <c r="D15" s="128">
-        <v>6088</v>
+        <v>8290</v>
       </c>
       <c r="E15" s="128">
-        <v>19958</v>
+        <v>29324</v>
       </c>
       <c r="F15" s="128">
-        <v>6340</v>
+        <v>8126</v>
       </c>
       <c r="G15" s="128">
-        <v>44268</v>
+        <v>61550</v>
       </c>
       <c r="H15" s="128">
-        <v>12573</v>
+        <v>17189</v>
       </c>
       <c r="I15" s="128">
-        <v>923</v>
+        <v>1240</v>
       </c>
       <c r="J15" s="128">
-        <v>20588</v>
+        <v>28640</v>
       </c>
       <c r="K15" s="128">
-        <v>5633</v>
+        <v>7700</v>
       </c>
       <c r="L15" s="128">
-        <v>4551</v>
+        <v>6781</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>8398</v>
+        <v>11856</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>66023</v>
+        <v>91512</v>
       </c>
       <c r="C17" s="128">
-        <v>22328</v>
+        <v>30210</v>
       </c>
       <c r="D17" s="128">
-        <v>7305</v>
+        <v>9284</v>
       </c>
       <c r="E17" s="128">
-        <v>23377</v>
+        <v>35613</v>
       </c>
       <c r="F17" s="128">
-        <v>13012</v>
+        <v>16406</v>
       </c>
       <c r="G17" s="128">
-        <v>56177</v>
+        <v>78540</v>
       </c>
       <c r="H17" s="128">
-        <v>16336</v>
+        <v>22101</v>
       </c>
       <c r="I17" s="128">
-        <v>1337</v>
+        <v>1801</v>
       </c>
       <c r="J17" s="128">
-        <v>20308</v>
+        <v>31538</v>
       </c>
       <c r="K17" s="128">
-        <v>7559</v>
+        <v>9918</v>
       </c>
       <c r="L17" s="128">
-        <v>10638</v>
+        <v>13183</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>9845</v>
+        <v>12973</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>73009</v>
+        <v>100176</v>
       </c>
       <c r="C19" s="128">
-        <v>37843</v>
+        <v>51533</v>
       </c>
       <c r="D19" s="128">
-        <v>16211</v>
+        <v>21894</v>
       </c>
       <c r="E19" s="128">
-        <v>15504</v>
+        <v>21021</v>
       </c>
       <c r="F19" s="128">
-        <v>3451</v>
+        <v>5729</v>
       </c>
       <c r="G19" s="128">
-        <v>58852</v>
+        <v>81778</v>
       </c>
       <c r="H19" s="128">
-        <v>22972</v>
+        <v>31625</v>
       </c>
       <c r="I19" s="128">
-        <v>2515</v>
+        <v>3111</v>
       </c>
       <c r="J19" s="128">
-        <v>11241</v>
+        <v>15888</v>
       </c>
       <c r="K19" s="128">
-        <v>8874</v>
+        <v>11895</v>
       </c>
       <c r="L19" s="128">
-        <v>13250</v>
+        <v>19258</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>14157</v>
+        <v>18399</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>27795</v>
+        <v>35571</v>
       </c>
       <c r="C21" s="128">
-        <v>9471</v>
+        <v>12855</v>
       </c>
       <c r="D21" s="128">
-        <v>2027</v>
+        <v>2725</v>
       </c>
       <c r="E21" s="128">
-        <v>13916</v>
+        <v>17008</v>
       </c>
       <c r="F21" s="128">
-        <v>2381</v>
+        <v>2983</v>
       </c>
       <c r="G21" s="128">
-        <v>24414</v>
+        <v>32146</v>
       </c>
       <c r="H21" s="128">
-        <v>5747</v>
+        <v>7755</v>
       </c>
       <c r="I21" s="128">
-        <v>272</v>
+        <v>369</v>
       </c>
       <c r="J21" s="128">
-        <v>13465</v>
+        <v>16415</v>
       </c>
       <c r="K21" s="128">
-        <v>2832</v>
+        <v>3697</v>
       </c>
       <c r="L21" s="128">
-        <v>2098</v>
+        <v>3911</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>3380</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>25052</v>
+        <v>32969</v>
       </c>
       <c r="C23" s="128">
-        <v>12163</v>
+        <v>16647</v>
       </c>
       <c r="D23" s="128">
-        <v>9282</v>
+        <v>11989</v>
       </c>
       <c r="E23" s="128">
-        <v>2896</v>
+        <v>3175</v>
       </c>
       <c r="F23" s="128">
-        <v>711</v>
+        <v>1159</v>
       </c>
       <c r="G23" s="128">
-        <v>18667</v>
+        <v>24499</v>
       </c>
       <c r="H23" s="128">
-        <v>5385</v>
+        <v>7733</v>
       </c>
       <c r="I23" s="128">
-        <v>750</v>
+        <v>1004</v>
       </c>
       <c r="J23" s="128">
-        <v>1972</v>
+        <v>1786</v>
       </c>
       <c r="K23" s="128">
-        <v>5319</v>
+        <v>7070</v>
       </c>
       <c r="L23" s="128">
-        <v>5240</v>
+        <v>6905</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>6386</v>
+        <v>8470</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>93162</v>
+        <v>120479</v>
       </c>
       <c r="C25" s="128">
-        <v>28018</v>
+        <v>38154</v>
       </c>
       <c r="D25" s="128">
-        <v>13800</v>
+        <v>18445</v>
       </c>
       <c r="E25" s="128">
-        <v>45398</v>
+        <v>55251</v>
       </c>
       <c r="F25" s="128">
-        <v>5946</v>
+        <v>8630</v>
       </c>
       <c r="G25" s="128">
-        <v>81181</v>
+        <v>104247</v>
       </c>
       <c r="H25" s="128">
-        <v>16964</v>
+        <v>23392</v>
       </c>
       <c r="I25" s="128">
-        <v>3510</v>
+        <v>4699</v>
       </c>
       <c r="J25" s="128">
-        <v>42918</v>
+        <v>52094</v>
       </c>
       <c r="K25" s="128">
-        <v>8873</v>
+        <v>11995</v>
       </c>
       <c r="L25" s="128">
-        <v>8916</v>
+        <v>12066</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>11981</v>
+        <v>16232</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>5826</v>
+        <v>7922</v>
       </c>
       <c r="C27" s="128">
-        <v>3876</v>
+        <v>5214</v>
       </c>
       <c r="D27" s="128">
-        <v>887</v>
+        <v>1163</v>
       </c>
       <c r="E27" s="128">
-        <v>767</v>
+        <v>1108</v>
       </c>
       <c r="F27" s="128">
-        <v>296</v>
+        <v>437</v>
       </c>
       <c r="G27" s="128">
-        <v>5424</v>
+        <v>7413</v>
       </c>
       <c r="H27" s="128">
-        <v>2932</v>
+        <v>3961</v>
       </c>
       <c r="I27" s="128">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="J27" s="128">
-        <v>339</v>
+        <v>555</v>
       </c>
       <c r="K27" s="128">
-        <v>1159</v>
+        <v>1545</v>
       </c>
       <c r="L27" s="128">
-        <v>957</v>
+        <v>1305</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>403</v>
+        <v>509</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>112718</v>
+        <v>155574</v>
       </c>
       <c r="C29" s="128">
-        <v>49505</v>
+        <v>67742</v>
       </c>
       <c r="D29" s="128">
-        <v>33724</v>
+        <v>45040</v>
       </c>
       <c r="E29" s="128">
-        <v>23198</v>
+        <v>34180</v>
       </c>
       <c r="F29" s="128">
-        <v>6291</v>
+        <v>8613</v>
       </c>
       <c r="G29" s="128">
-        <v>97757</v>
+        <v>134718</v>
       </c>
       <c r="H29" s="128">
-        <v>25138</v>
+        <v>34798</v>
       </c>
       <c r="I29" s="128">
-        <v>2508</v>
+        <v>3327</v>
       </c>
       <c r="J29" s="128">
-        <v>22035</v>
+        <v>33362</v>
       </c>
       <c r="K29" s="128">
-        <v>18506</v>
+        <v>24872</v>
       </c>
       <c r="L29" s="128">
-        <v>29570</v>
+        <v>38358</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>14961</v>
+        <v>20857</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="128">
-        <v>875</v>
+        <v>1226</v>
       </c>
       <c r="C31" s="128">
-        <v>762</v>
+        <v>1077</v>
       </c>
       <c r="D31" s="128">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c r="E31" s="130">
         <v>0</v>
       </c>
       <c r="F31" s="128">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="G31" s="128">
-        <v>1425</v>
+        <v>1936</v>
       </c>
       <c r="H31" s="128">
-        <v>498</v>
+        <v>710</v>
       </c>
       <c r="I31" s="128">
-        <v>75</v>
+        <v>104</v>
       </c>
       <c r="J31" s="130">
         <v>0</v>
       </c>
       <c r="K31" s="128">
-        <v>277</v>
+        <v>373</v>
       </c>
       <c r="L31" s="128">
-        <v>575</v>
+        <v>749</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>-550</v>
+        <v>-710</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>223</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>224</v>
       </c>
       <c r="B33" s="128">
-        <v>2450</v>
+        <v>3392</v>
       </c>
       <c r="C33" s="128">
-        <v>2058</v>
+        <v>2877</v>
       </c>
       <c r="D33" s="128">
-        <v>375</v>
+        <v>495</v>
       </c>
       <c r="E33" s="130">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="G33" s="128">
-        <v>2280</v>
+        <v>3158</v>
       </c>
       <c r="H33" s="128">
-        <v>718</v>
+        <v>1017</v>
       </c>
       <c r="I33" s="128">
-        <v>223</v>
+        <v>293</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
-        <v>446</v>
+        <v>598</v>
       </c>
       <c r="L33" s="128">
-        <v>893</v>
+        <v>1250</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>170</v>
+        <v>234</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>225</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>226</v>
       </c>
       <c r="B35" s="128">
-        <v>615</v>
+        <v>856</v>
       </c>
       <c r="C35" s="128">
-        <v>538</v>
+        <v>755</v>
       </c>
       <c r="D35" s="128">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E35" s="128">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="F35" s="128">
         <v>3</v>
       </c>
       <c r="G35" s="128">
-        <v>960</v>
+        <v>1320</v>
       </c>
       <c r="H35" s="128">
-        <v>391</v>
+        <v>543</v>
       </c>
       <c r="I35" s="128">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="J35" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K35" s="128">
-        <v>157</v>
+        <v>212</v>
       </c>
       <c r="L35" s="128">
-        <v>401</v>
+        <v>549</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>-345</v>
+        <v>-464</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>227</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32"/>
       <c r="B37" s="3"/>
       <c r="C37" s="3"/>
       <c r="D37" s="3"/>
@@ -39069,57 +39060,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -39320,831 +39311,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="114" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="117">
-        <v>254584</v>
+        <v>354274</v>
       </c>
       <c r="C11" s="117">
-        <v>180976</v>
+        <v>248125</v>
       </c>
       <c r="D11" s="117">
-        <v>5437</v>
+        <v>7116</v>
       </c>
       <c r="E11" s="117">
-        <v>61587</v>
+        <v>89182</v>
       </c>
       <c r="F11" s="117">
-        <v>6583</v>
+        <v>9850</v>
       </c>
       <c r="G11" s="117">
-        <v>200265</v>
+        <v>281298</v>
       </c>
       <c r="H11" s="117">
-        <v>76709</v>
+        <v>106270</v>
       </c>
       <c r="I11" s="117">
-        <v>361</v>
+        <v>498</v>
       </c>
       <c r="J11" s="117">
-        <v>55795</v>
+        <v>81782</v>
       </c>
       <c r="K11" s="117">
-        <v>621</v>
+        <v>815</v>
       </c>
       <c r="L11" s="117">
-        <v>66779</v>
+        <v>91933</v>
       </c>
       <c r="M11" s="120">
         <v>0</v>
       </c>
       <c r="N11" s="123">
-        <v>54319</v>
+        <v>72976</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="126" t="s">
         <v>15</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="128">
-        <v>19257</v>
+        <v>33355</v>
       </c>
       <c r="C13" s="128">
-        <v>15377</v>
+        <v>20970</v>
       </c>
       <c r="D13" s="128">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="E13" s="128">
-        <v>3850</v>
+        <v>12084</v>
       </c>
       <c r="F13" s="128">
-        <v>19</v>
+        <v>282</v>
       </c>
       <c r="G13" s="128">
-        <v>16712</v>
+        <v>29228</v>
       </c>
       <c r="H13" s="128">
-        <v>6929</v>
+        <v>9857</v>
       </c>
       <c r="I13" s="128">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="J13" s="128">
-        <v>3687</v>
+        <v>11628</v>
       </c>
       <c r="K13" s="128">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="L13" s="128">
-        <v>6038</v>
+        <v>7665</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>2545</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="128">
-        <v>3877</v>
+        <v>5278</v>
       </c>
       <c r="C15" s="128">
-        <v>3654</v>
+        <v>5023</v>
       </c>
       <c r="D15" s="128">
+        <v>48</v>
+      </c>
+      <c r="E15" s="128">
+        <v>91</v>
+      </c>
+      <c r="F15" s="128">
+        <v>116</v>
+      </c>
+      <c r="G15" s="128">
+        <v>4551</v>
+      </c>
+      <c r="H15" s="128">
+        <v>1303</v>
+      </c>
+      <c r="I15" s="130">
+        <v>0</v>
+      </c>
+      <c r="J15" s="128">
         <v>42</v>
       </c>
-      <c r="E15" s="128">
-[...16 lines deleted...]
-      </c>
       <c r="K15" s="128">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L15" s="128">
-        <v>2211</v>
+        <v>3197</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>659</v>
+        <v>727</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="128">
-        <v>8040</v>
+        <v>11048</v>
       </c>
       <c r="C17" s="128">
-        <v>7941</v>
+        <v>10908</v>
       </c>
       <c r="D17" s="128">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="E17" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F17" s="128">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="G17" s="128">
-        <v>7548</v>
+        <v>10129</v>
       </c>
       <c r="H17" s="128">
-        <v>6961</v>
+        <v>9457</v>
       </c>
       <c r="I17" s="128">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="J17" s="128">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="K17" s="128">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="L17" s="128">
-        <v>555</v>
+        <v>622</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>492</v>
+        <v>919</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="128">
-        <v>13182</v>
+        <v>17627</v>
       </c>
       <c r="C19" s="128">
-        <v>11078</v>
+        <v>14996</v>
       </c>
       <c r="D19" s="128">
-        <v>165</v>
+        <v>247</v>
       </c>
       <c r="E19" s="128">
-        <v>1847</v>
+        <v>2285</v>
       </c>
       <c r="F19" s="128">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="G19" s="128">
-        <v>11440</v>
+        <v>15364</v>
       </c>
       <c r="H19" s="128">
-        <v>8451</v>
+        <v>11637</v>
       </c>
       <c r="I19" s="128">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="J19" s="128">
-        <v>240</v>
+        <v>189</v>
       </c>
       <c r="K19" s="128">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="L19" s="128">
-        <v>2708</v>
+        <v>3484</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>1742</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="128">
-        <v>11381</v>
+        <v>15700</v>
       </c>
       <c r="C21" s="128">
-        <v>8696</v>
+        <v>12024</v>
       </c>
       <c r="D21" s="128">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="E21" s="128">
-        <v>2197</v>
+        <v>2152</v>
       </c>
       <c r="F21" s="128">
-        <v>406</v>
+        <v>1390</v>
       </c>
       <c r="G21" s="128">
-        <v>10374</v>
+        <v>14459</v>
       </c>
       <c r="H21" s="128">
-        <v>7669</v>
+        <v>10620</v>
       </c>
       <c r="I21" s="128">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="J21" s="128">
-        <v>2482</v>
+        <v>3414</v>
       </c>
       <c r="K21" s="128">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="L21" s="128">
-        <v>178</v>
+        <v>364</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1007</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="128">
-        <v>7762</v>
+        <v>10632</v>
       </c>
       <c r="C23" s="128">
-        <v>7525</v>
+        <v>10299</v>
       </c>
       <c r="D23" s="128">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="E23" s="128">
-        <v>126</v>
+        <v>155</v>
       </c>
       <c r="F23" s="128">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="G23" s="128">
-        <v>5913</v>
+        <v>8189</v>
       </c>
       <c r="H23" s="128">
-        <v>2054</v>
+        <v>2930</v>
       </c>
       <c r="I23" s="128">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="J23" s="128">
-        <v>91</v>
+        <v>128</v>
       </c>
       <c r="K23" s="128">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="L23" s="128">
-        <v>3747</v>
+        <v>5104</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>1850</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B25" s="128">
-        <v>4483</v>
+        <v>6122</v>
       </c>
       <c r="C25" s="128">
-        <v>3134</v>
+        <v>4450</v>
       </c>
       <c r="D25" s="128">
-        <v>259</v>
+        <v>343</v>
       </c>
       <c r="E25" s="128">
-        <v>930</v>
+        <v>1193</v>
       </c>
       <c r="F25" s="128">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="G25" s="128">
-        <v>2607</v>
+        <v>3681</v>
       </c>
       <c r="H25" s="128">
-        <v>1399</v>
+        <v>1905</v>
       </c>
       <c r="I25" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J25" s="128">
-        <v>748</v>
+        <v>980</v>
       </c>
       <c r="K25" s="128">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="L25" s="128">
-        <v>436</v>
+        <v>765</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1875</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>167</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B27" s="128">
-        <v>26710</v>
+        <v>36632</v>
       </c>
       <c r="C27" s="128">
-        <v>15800</v>
+        <v>21864</v>
       </c>
       <c r="D27" s="128">
-        <v>453</v>
+        <v>549</v>
       </c>
       <c r="E27" s="128">
-        <v>10122</v>
+        <v>13999</v>
       </c>
       <c r="F27" s="128">
-        <v>335</v>
+        <v>219</v>
       </c>
       <c r="G27" s="128">
-        <v>19998</v>
+        <v>27740</v>
       </c>
       <c r="H27" s="128">
-        <v>4931</v>
+        <v>6640</v>
       </c>
       <c r="I27" s="128">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="J27" s="128">
-        <v>9689</v>
+        <v>13395</v>
       </c>
       <c r="K27" s="128">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="L27" s="128">
-        <v>5318</v>
+        <v>7625</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>6712</v>
+        <v>8891</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>169</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B29" s="128">
-        <v>19143</v>
+        <v>28293</v>
       </c>
       <c r="C29" s="128">
-        <v>13872</v>
+        <v>18848</v>
       </c>
       <c r="D29" s="128">
-        <v>503</v>
+        <v>579</v>
       </c>
       <c r="E29" s="128">
-        <v>4608</v>
+        <v>8675</v>
       </c>
       <c r="F29" s="128">
-        <v>160</v>
+        <v>192</v>
       </c>
       <c r="G29" s="128">
-        <v>15335</v>
+        <v>23936</v>
       </c>
       <c r="H29" s="128">
-        <v>1409</v>
+        <v>2139</v>
       </c>
       <c r="I29" s="128">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J29" s="128">
-        <v>3163</v>
+        <v>7448</v>
       </c>
       <c r="K29" s="128">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L29" s="128">
-        <v>10721</v>
+        <v>14291</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>3808</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>171</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B31" s="128">
-        <v>2237</v>
+        <v>3076</v>
       </c>
       <c r="C31" s="128">
-        <v>2192</v>
+        <v>3007</v>
       </c>
       <c r="D31" s="128">
         <v>0</v>
       </c>
       <c r="E31" s="128">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="F31" s="130">
+        <v>68</v>
+      </c>
+      <c r="F31" s="128">
         <v>0</v>
       </c>
       <c r="G31" s="128">
-        <v>1942</v>
+        <v>2673</v>
       </c>
       <c r="H31" s="128">
-        <v>1606</v>
+        <v>2212</v>
       </c>
       <c r="I31" s="128">
         <v>0</v>
       </c>
       <c r="J31" s="128">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="K31" s="128">
         <v>11</v>
       </c>
       <c r="L31" s="128">
-        <v>318</v>
+        <v>435</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>295</v>
+        <v>403</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>173</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B33" s="128">
-        <v>1136</v>
+        <v>1541</v>
       </c>
       <c r="C33" s="128">
-        <v>1014</v>
+        <v>1384</v>
       </c>
       <c r="D33" s="128">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E33" s="128">
-        <v>55</v>
+        <v>81</v>
       </c>
       <c r="F33" s="128">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G33" s="128">
-        <v>1204</v>
+        <v>1630</v>
       </c>
       <c r="H33" s="128">
-        <v>291</v>
+        <v>404</v>
       </c>
       <c r="I33" s="128">
         <v>2</v>
       </c>
       <c r="J33" s="128">
         <v>9</v>
       </c>
       <c r="K33" s="128">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L33" s="128">
-        <v>896</v>
+        <v>1206</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>-68</v>
+        <v>-88</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>175</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B35" s="128">
-        <v>11563</v>
+        <v>15866</v>
       </c>
       <c r="C35" s="128">
-        <v>10196</v>
+        <v>14020</v>
       </c>
       <c r="D35" s="128">
-        <v>239</v>
+        <v>336</v>
       </c>
       <c r="E35" s="128">
-        <v>1060</v>
+        <v>1426</v>
       </c>
       <c r="F35" s="128">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="G35" s="128">
-        <v>9292</v>
+        <v>12894</v>
       </c>
       <c r="H35" s="128">
-        <v>4262</v>
+        <v>6031</v>
       </c>
       <c r="I35" s="128">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J35" s="128">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K35" s="128">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="L35" s="128">
-        <v>4966</v>
+        <v>6789</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>2271</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>177</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B37" s="3"/>
@@ -40160,51 +40151,51 @@
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
     <row r="38" spans="1:14" ht="13.5" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="3"/>
       <c r="C38" s="3"/>
       <c r="D38" s="3"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
     <row r="39" spans="1:14" ht="13.5" customHeight="1">
       <c r="A39" s="3" t="str">
         <f>'10-2'!A39</f>
-        <v>　　　　　2.至115年6月止，38家本國銀行放款及催收款之備抵呆帳餘額為632,648百萬元，115年1至6月轉銷呆帳28,824百萬元。</v>
+        <v>　　　　　2.至115年8月止，38家本國銀行放款及催收款之備抵呆帳餘額為653,270百萬元，115年1至8月轉銷呆帳37,140百萬元。</v>
       </c>
       <c r="B39" s="3"/>
       <c r="C39" s="3"/>
       <c r="D39" s="3"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
     <row r="40" spans="1:14" ht="13.5" customHeight="1">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
@@ -40524,57 +40515,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -40775,831 +40766,831 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="116">
-        <v>4689</v>
+        <v>6264</v>
       </c>
       <c r="C11" s="116">
-        <v>4545</v>
+        <v>6065</v>
       </c>
       <c r="D11" s="116">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E11" s="116">
-        <v>108</v>
+        <v>120</v>
       </c>
       <c r="F11" s="116">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="G11" s="116">
-        <v>4183</v>
+        <v>5498</v>
       </c>
       <c r="H11" s="116">
-        <v>1250</v>
+        <v>1671</v>
       </c>
       <c r="I11" s="116">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="J11" s="116">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K11" s="116">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="L11" s="116">
-        <v>2858</v>
+        <v>3729</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>507</v>
+        <v>765</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>178</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B13" s="128">
-        <v>1659</v>
+        <v>2220</v>
       </c>
       <c r="C13" s="128">
-        <v>1405</v>
+        <v>1891</v>
       </c>
       <c r="D13" s="128">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="E13" s="128">
-        <v>174</v>
+        <v>232</v>
       </c>
       <c r="F13" s="128">
         <v>24</v>
       </c>
       <c r="G13" s="128">
-        <v>1333</v>
+        <v>1840</v>
       </c>
       <c r="H13" s="128">
-        <v>1214</v>
+        <v>1634</v>
       </c>
       <c r="I13" s="128">
         <v>0</v>
       </c>
       <c r="J13" s="128">
-        <v>128</v>
+        <v>175</v>
       </c>
       <c r="K13" s="130">
         <v>0</v>
       </c>
       <c r="L13" s="128">
-        <v>-10</v>
+        <v>31</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>327</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>180</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>181</v>
       </c>
       <c r="B15" s="128">
-        <v>4216</v>
+        <v>5728</v>
       </c>
       <c r="C15" s="128">
-        <v>3753</v>
+        <v>5138</v>
       </c>
       <c r="D15" s="128">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E15" s="128">
-        <v>370</v>
+        <v>467</v>
       </c>
       <c r="F15" s="128">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="G15" s="128">
-        <v>3569</v>
+        <v>4882</v>
       </c>
       <c r="H15" s="128">
-        <v>2741</v>
+        <v>3801</v>
       </c>
       <c r="I15" s="128">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="J15" s="128">
-        <v>370</v>
+        <v>467</v>
       </c>
       <c r="K15" s="128">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="L15" s="128">
-        <v>439</v>
+        <v>588</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>647</v>
+        <v>846</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>182</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>183</v>
       </c>
       <c r="B17" s="128">
-        <v>4060</v>
+        <v>5408</v>
       </c>
       <c r="C17" s="128">
-        <v>3392</v>
+        <v>4590</v>
       </c>
       <c r="D17" s="128">
-        <v>175</v>
+        <v>265</v>
       </c>
       <c r="E17" s="128">
-        <v>350</v>
+        <v>420</v>
       </c>
       <c r="F17" s="128">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="G17" s="128">
-        <v>3754</v>
+        <v>4605</v>
       </c>
       <c r="H17" s="128">
-        <v>1593</v>
+        <v>2055</v>
       </c>
       <c r="I17" s="128">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="J17" s="128">
-        <v>682</v>
+        <v>463</v>
       </c>
       <c r="K17" s="128">
         <v>15</v>
       </c>
       <c r="L17" s="128">
-        <v>1452</v>
+        <v>2053</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>306</v>
+        <v>802</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>184</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>185</v>
       </c>
       <c r="B19" s="128">
-        <v>3856</v>
+        <v>5052</v>
       </c>
       <c r="C19" s="128">
-        <v>2415</v>
+        <v>3235</v>
       </c>
       <c r="D19" s="128">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="E19" s="128">
-        <v>1294</v>
+        <v>1629</v>
       </c>
       <c r="F19" s="128">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="G19" s="128">
-        <v>3126</v>
+        <v>4095</v>
       </c>
       <c r="H19" s="128">
-        <v>1825</v>
+        <v>2463</v>
       </c>
       <c r="I19" s="128">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="J19" s="128">
-        <v>1242</v>
+        <v>1566</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>730</v>
+        <v>957</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>186</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>187</v>
       </c>
       <c r="B21" s="128">
-        <v>1168</v>
+        <v>1555</v>
       </c>
       <c r="C21" s="128">
-        <v>935</v>
+        <v>1291</v>
       </c>
       <c r="D21" s="128">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="E21" s="128">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="F21" s="128">
         <v>108</v>
       </c>
       <c r="G21" s="128">
-        <v>740</v>
+        <v>1124</v>
       </c>
       <c r="H21" s="128">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I21" s="128">
         <v>0</v>
       </c>
       <c r="J21" s="128">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="K21" s="128">
         <v>3</v>
       </c>
       <c r="L21" s="128">
-        <v>595</v>
+        <v>959</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>428</v>
+        <v>431</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>188</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>189</v>
       </c>
       <c r="B23" s="128">
-        <v>3461</v>
+        <v>4058</v>
       </c>
       <c r="C23" s="128">
-        <v>251</v>
+        <v>382</v>
       </c>
       <c r="D23" s="128">
-        <v>157</v>
+        <v>209</v>
       </c>
       <c r="E23" s="128">
-        <v>2697</v>
+        <v>3114</v>
       </c>
       <c r="F23" s="128">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="G23" s="128">
-        <v>3338</v>
+        <v>3825</v>
       </c>
       <c r="H23" s="128">
-        <v>353</v>
+        <v>477</v>
       </c>
       <c r="I23" s="128">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="J23" s="128">
-        <v>2552</v>
+        <v>2805</v>
       </c>
       <c r="K23" s="130">
         <v>0</v>
       </c>
       <c r="L23" s="128">
-        <v>425</v>
+        <v>531</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>123</v>
+        <v>233</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>190</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>191</v>
       </c>
       <c r="B25" s="128">
-        <v>91</v>
+        <v>122</v>
       </c>
       <c r="C25" s="128">
-        <v>87</v>
+        <v>119</v>
       </c>
       <c r="D25" s="128">
         <v>0</v>
       </c>
       <c r="E25" s="130">
         <v>0</v>
       </c>
       <c r="F25" s="128">
         <v>3</v>
       </c>
       <c r="G25" s="128">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="H25" s="128">
         <v>0</v>
       </c>
       <c r="I25" s="130">
         <v>0</v>
       </c>
       <c r="J25" s="128">
         <v>0</v>
       </c>
       <c r="K25" s="128">
         <v>2</v>
       </c>
       <c r="L25" s="128">
-        <v>90</v>
+        <v>119</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>-1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>193</v>
       </c>
       <c r="B27" s="128">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="C27" s="128">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="D27" s="128">
         <v>0</v>
       </c>
       <c r="E27" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F27" s="128">
         <v>4</v>
       </c>
       <c r="G27" s="128">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="H27" s="128">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I27" s="128">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J27" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K27" s="128">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L27" s="128">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>62</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>194</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>195</v>
       </c>
       <c r="B29" s="128">
-        <v>1930</v>
+        <v>2625</v>
       </c>
       <c r="C29" s="128">
-        <v>1692</v>
+        <v>2314</v>
       </c>
       <c r="D29" s="128">
-        <v>46</v>
+        <v>61</v>
       </c>
       <c r="E29" s="128">
-        <v>175</v>
+        <v>228</v>
       </c>
       <c r="F29" s="128">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G29" s="128">
-        <v>1881</v>
+        <v>2572</v>
       </c>
       <c r="H29" s="128">
-        <v>490</v>
+        <v>716</v>
       </c>
       <c r="I29" s="128">
         <v>0</v>
       </c>
       <c r="J29" s="128">
-        <v>122</v>
+        <v>186</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>1269</v>
+        <v>1670</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>196</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>197</v>
       </c>
       <c r="B31" s="128">
-        <v>1660</v>
+        <v>2286</v>
       </c>
       <c r="C31" s="128">
-        <v>1637</v>
+        <v>2256</v>
       </c>
       <c r="D31" s="128">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E31" s="128">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="F31" s="128">
         <v>3</v>
       </c>
       <c r="G31" s="128">
-        <v>1509</v>
+        <v>2151</v>
       </c>
       <c r="H31" s="128">
-        <v>182</v>
+        <v>259</v>
       </c>
       <c r="I31" s="128">
         <v>2</v>
       </c>
       <c r="J31" s="128">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="K31" s="128">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L31" s="128">
-        <v>1313</v>
+        <v>1864</v>
       </c>
       <c r="M31" s="130">
         <v>0</v>
       </c>
       <c r="N31" s="132">
-        <v>151</v>
+        <v>136</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="11.1" customHeight="1">
       <c r="A32" s="125" t="s">
         <v>198</v>
       </c>
       <c r="B32" s="47"/>
       <c r="C32" s="47"/>
       <c r="D32" s="47"/>
       <c r="E32" s="47"/>
       <c r="F32" s="47"/>
       <c r="G32" s="47"/>
       <c r="H32" s="47"/>
       <c r="I32" s="47"/>
       <c r="J32" s="47"/>
       <c r="K32" s="47"/>
       <c r="L32" s="47"/>
       <c r="M32" s="47"/>
       <c r="N32" s="60"/>
     </row>
     <row r="33" spans="1:14" ht="12.6" customHeight="1">
       <c r="A33" s="33" t="s">
         <v>199</v>
       </c>
       <c r="B33" s="128">
-        <v>975</v>
+        <v>1320</v>
       </c>
       <c r="C33" s="128">
-        <v>926</v>
+        <v>1258</v>
       </c>
       <c r="D33" s="128">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E33" s="128">
         <v>0</v>
       </c>
       <c r="F33" s="128">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G33" s="128">
-        <v>545</v>
+        <v>758</v>
       </c>
       <c r="H33" s="128">
-        <v>241</v>
+        <v>335</v>
       </c>
       <c r="I33" s="128">
         <v>0</v>
       </c>
       <c r="J33" s="130">
         <v>0</v>
       </c>
       <c r="K33" s="128">
         <v>1</v>
       </c>
       <c r="L33" s="128">
-        <v>303</v>
+        <v>422</v>
       </c>
       <c r="M33" s="130">
         <v>0</v>
       </c>
       <c r="N33" s="132">
-        <v>431</v>
+        <v>561</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="11.1" customHeight="1">
       <c r="A34" s="125" t="s">
         <v>200</v>
       </c>
       <c r="B34" s="47"/>
       <c r="C34" s="47"/>
       <c r="D34" s="47"/>
       <c r="E34" s="47"/>
       <c r="F34" s="47"/>
       <c r="G34" s="47"/>
       <c r="H34" s="47"/>
       <c r="I34" s="47"/>
       <c r="J34" s="47"/>
       <c r="K34" s="47"/>
       <c r="L34" s="47"/>
       <c r="M34" s="47"/>
       <c r="N34" s="60"/>
     </row>
     <row r="35" spans="1:14" ht="12.6" customHeight="1">
       <c r="A35" s="33" t="s">
         <v>201</v>
       </c>
       <c r="B35" s="128">
-        <v>98</v>
+        <v>129</v>
       </c>
       <c r="C35" s="128">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="D35" s="128">
         <v>0</v>
       </c>
       <c r="E35" s="130">
         <v>0</v>
       </c>
       <c r="F35" s="128">
         <v>8</v>
       </c>
       <c r="G35" s="128">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="H35" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="I35" s="128">
         <v>0</v>
       </c>
       <c r="J35" s="130">
         <v>0</v>
       </c>
       <c r="K35" s="128">
         <v>0</v>
       </c>
       <c r="L35" s="128">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="M35" s="130">
         <v>0</v>
       </c>
       <c r="N35" s="132">
-        <v>35</v>
+        <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="11.1" customHeight="1" thickBot="1">
       <c r="A36" s="134" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="62"/>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="62"/>
       <c r="F36" s="62"/>
       <c r="G36" s="62"/>
       <c r="H36" s="62"/>
       <c r="I36" s="62"/>
       <c r="J36" s="62"/>
       <c r="K36" s="62"/>
       <c r="L36" s="62"/>
       <c r="M36" s="62"/>
       <c r="N36" s="63"/>
     </row>
     <row r="37" spans="1:14" ht="13.5" customHeight="1">
       <c r="A37" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="3"/>
@@ -41976,57 +41967,57 @@
     </row>
     <row r="3" spans="1:14" ht="18.6" customHeight="1">
       <c r="A3" s="67" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="67"/>
       <c r="C3" s="67"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
       <c r="H3" s="67"/>
       <c r="I3" s="67"/>
       <c r="J3" s="67"/>
       <c r="K3" s="67"/>
       <c r="L3" s="67"/>
       <c r="M3" s="67"/>
       <c r="N3" s="67"/>
     </row>
     <row r="4" spans="1:14" ht="18.6" customHeight="1" thickBot="1">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="64" t="str">
         <f>'10-2'!D4:F4</f>
-        <v>115年 1 - 6月</v>
+        <v>115年 1 - 8月</v>
       </c>
       <c r="E4" s="64"/>
       <c r="F4" s="64"/>
       <c r="G4" s="57" t="str">
         <f>'10-2'!G4:J4</f>
-        <v> Jan. - June 2026</v>
+        <v> Jan. - Aug. 2026</v>
       </c>
       <c r="H4" s="57"/>
       <c r="I4" s="57"/>
       <c r="J4" s="57"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="15" customHeight="1">
       <c r="A5" s="54" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="50" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="51"/>
       <c r="D5" s="51"/>
       <c r="E5" s="51"/>
       <c r="F5" s="52"/>
       <c r="G5" s="50" t="s">
         <v>40</v>
       </c>
@@ -42227,645 +42218,645 @@
       </c>
       <c r="I10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="J10" s="29" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="17" t="s">
         <v>25</v>
       </c>
       <c r="L10" s="30" t="s">
         <v>22</v>
       </c>
       <c r="M10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="12.6" customHeight="1">
       <c r="A11" s="113" t="s">
         <v>64</v>
       </c>
       <c r="B11" s="116">
-        <v>1572</v>
+        <v>2081</v>
       </c>
       <c r="C11" s="116">
-        <v>1506</v>
+        <v>2017</v>
       </c>
       <c r="D11" s="116">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="E11" s="116">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F11" s="116">
-        <v>38</v>
+        <v>17</v>
       </c>
       <c r="G11" s="116">
-        <v>1023</v>
+        <v>1358</v>
       </c>
       <c r="H11" s="116">
-        <v>1008</v>
+        <v>1333</v>
       </c>
       <c r="I11" s="116">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J11" s="116">
         <v>1</v>
       </c>
       <c r="K11" s="116">
         <v>1</v>
       </c>
       <c r="L11" s="116">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="M11" s="119">
         <v>0</v>
       </c>
       <c r="N11" s="122">
-        <v>548</v>
+        <v>723</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="11.1" customHeight="1">
       <c r="A12" s="125" t="s">
         <v>203</v>
       </c>
       <c r="B12" s="47"/>
       <c r="C12" s="47"/>
       <c r="D12" s="47"/>
       <c r="E12" s="47"/>
       <c r="F12" s="47"/>
       <c r="G12" s="47"/>
       <c r="H12" s="47"/>
       <c r="I12" s="47"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="47"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:14" ht="12.6" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="128">
-        <v>4364</v>
+        <v>5779</v>
       </c>
       <c r="C13" s="128">
-        <v>2490</v>
+        <v>3412</v>
       </c>
       <c r="D13" s="128">
-        <v>239</v>
+        <v>299</v>
       </c>
       <c r="E13" s="128">
-        <v>1629</v>
+        <v>2061</v>
       </c>
       <c r="F13" s="128">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G13" s="128">
-        <v>2853</v>
+        <v>3751</v>
       </c>
       <c r="H13" s="128">
-        <v>526</v>
+        <v>688</v>
       </c>
       <c r="I13" s="128">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="J13" s="128">
-        <v>808</v>
+        <v>901</v>
       </c>
       <c r="K13" s="128">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="L13" s="128">
-        <v>1495</v>
+        <v>2130</v>
       </c>
       <c r="M13" s="130">
         <v>0</v>
       </c>
       <c r="N13" s="132">
-        <v>1511</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="11.1" customHeight="1">
       <c r="A14" s="125" t="s">
         <v>205</v>
       </c>
       <c r="B14" s="47"/>
       <c r="C14" s="47"/>
       <c r="D14" s="47"/>
       <c r="E14" s="47"/>
       <c r="F14" s="47"/>
       <c r="G14" s="47"/>
       <c r="H14" s="47"/>
       <c r="I14" s="47"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="47"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:14" ht="12.6" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>206</v>
       </c>
       <c r="B15" s="128">
-        <v>5047</v>
+        <v>7488</v>
       </c>
       <c r="C15" s="128">
-        <v>4512</v>
+        <v>6374</v>
       </c>
       <c r="D15" s="128">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="E15" s="128">
-        <v>380</v>
+        <v>741</v>
       </c>
       <c r="F15" s="128">
-        <v>74</v>
+        <v>242</v>
       </c>
       <c r="G15" s="128">
-        <v>4341</v>
+        <v>6550</v>
       </c>
       <c r="H15" s="128">
-        <v>771</v>
+        <v>1148</v>
       </c>
       <c r="I15" s="128">
         <v>1</v>
       </c>
       <c r="J15" s="128">
-        <v>-30</v>
+        <v>537</v>
       </c>
       <c r="K15" s="128">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L15" s="128">
-        <v>3594</v>
+        <v>4858</v>
       </c>
       <c r="M15" s="130">
         <v>0</v>
       </c>
       <c r="N15" s="132">
-        <v>706</v>
+        <v>938</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="11.1" customHeight="1">
       <c r="A16" s="125" t="s">
         <v>207</v>
       </c>
       <c r="B16" s="47"/>
       <c r="C16" s="47"/>
       <c r="D16" s="47"/>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
       <c r="G16" s="47"/>
       <c r="H16" s="47"/>
       <c r="I16" s="47"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="47"/>
       <c r="N16" s="60"/>
     </row>
     <row r="17" spans="1:14" ht="12.6" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>208</v>
       </c>
       <c r="B17" s="128">
-        <v>16056</v>
+        <v>21884</v>
       </c>
       <c r="C17" s="128">
-        <v>11893</v>
+        <v>16385</v>
       </c>
       <c r="D17" s="128">
-        <v>779</v>
+        <v>982</v>
       </c>
       <c r="E17" s="128">
-        <v>3224</v>
+        <v>4372</v>
       </c>
       <c r="F17" s="128">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="G17" s="128">
-        <v>12651</v>
+        <v>17895</v>
       </c>
       <c r="H17" s="128">
-        <v>3027</v>
+        <v>4440</v>
       </c>
       <c r="I17" s="128">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="J17" s="128">
-        <v>2778</v>
+        <v>4012</v>
       </c>
       <c r="K17" s="128">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="L17" s="128">
-        <v>6777</v>
+        <v>9344</v>
       </c>
       <c r="M17" s="130">
         <v>0</v>
       </c>
       <c r="N17" s="132">
-        <v>3406</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="18" spans="1:14" ht="11.1" customHeight="1">
       <c r="A18" s="125" t="s">
         <v>209</v>
       </c>
       <c r="B18" s="47"/>
       <c r="C18" s="47"/>
       <c r="D18" s="47"/>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="47"/>
       <c r="H18" s="47"/>
       <c r="I18" s="47"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="47"/>
       <c r="N18" s="60"/>
     </row>
     <row r="19" spans="1:14" ht="12.6" customHeight="1">
       <c r="A19" s="33" t="s">
         <v>210</v>
       </c>
       <c r="B19" s="128">
-        <v>19613</v>
+        <v>25954</v>
       </c>
       <c r="C19" s="128">
-        <v>6553</v>
+        <v>9151</v>
       </c>
       <c r="D19" s="128">
-        <v>229</v>
+        <v>321</v>
       </c>
       <c r="E19" s="128">
-        <v>12526</v>
+        <v>15677</v>
       </c>
       <c r="F19" s="128">
-        <v>306</v>
+        <v>805</v>
       </c>
       <c r="G19" s="128">
-        <v>16828</v>
+        <v>22109</v>
       </c>
       <c r="H19" s="128">
-        <v>3769</v>
+        <v>5171</v>
       </c>
       <c r="I19" s="128">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="J19" s="128">
-        <v>11861</v>
+        <v>14804</v>
       </c>
       <c r="K19" s="130">
         <v>0</v>
       </c>
       <c r="L19" s="128">
-        <v>1166</v>
+        <v>2091</v>
       </c>
       <c r="M19" s="130">
         <v>0</v>
       </c>
       <c r="N19" s="132">
-        <v>2786</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="11.1" customHeight="1">
       <c r="A20" s="125" t="s">
         <v>211</v>
       </c>
       <c r="B20" s="47"/>
       <c r="C20" s="47"/>
       <c r="D20" s="47"/>
       <c r="E20" s="47"/>
       <c r="F20" s="47"/>
       <c r="G20" s="47"/>
       <c r="H20" s="47"/>
       <c r="I20" s="47"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="47"/>
       <c r="N20" s="60"/>
     </row>
     <row r="21" spans="1:14" ht="12.6" customHeight="1">
       <c r="A21" s="33" t="s">
         <v>212</v>
       </c>
       <c r="B21" s="128">
-        <v>5101</v>
+        <v>6793</v>
       </c>
       <c r="C21" s="128">
-        <v>4075</v>
+        <v>5555</v>
       </c>
       <c r="D21" s="128">
-        <v>294</v>
+        <v>369</v>
       </c>
       <c r="E21" s="128">
-        <v>477</v>
+        <v>578</v>
       </c>
       <c r="F21" s="128">
-        <v>256</v>
+        <v>291</v>
       </c>
       <c r="G21" s="128">
-        <v>3426</v>
+        <v>4704</v>
       </c>
       <c r="H21" s="128">
-        <v>1408</v>
+        <v>1958</v>
       </c>
       <c r="I21" s="128">
         <v>1</v>
       </c>
       <c r="J21" s="128">
-        <v>479</v>
+        <v>635</v>
       </c>
       <c r="K21" s="128">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="L21" s="128">
-        <v>1493</v>
+        <v>2049</v>
       </c>
       <c r="M21" s="130">
         <v>0</v>
       </c>
       <c r="N21" s="132">
-        <v>1674</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="11.1" customHeight="1">
       <c r="A22" s="125" t="s">
         <v>213</v>
       </c>
       <c r="B22" s="47"/>
       <c r="C22" s="47"/>
       <c r="D22" s="47"/>
       <c r="E22" s="47"/>
       <c r="F22" s="47"/>
       <c r="G22" s="47"/>
       <c r="H22" s="47"/>
       <c r="I22" s="47"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="47"/>
       <c r="N22" s="60"/>
     </row>
     <row r="23" spans="1:14" ht="12.6" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>214</v>
       </c>
       <c r="B23" s="128">
-        <v>3354</v>
+        <v>5195</v>
       </c>
       <c r="C23" s="128">
-        <v>2326</v>
+        <v>3293</v>
       </c>
       <c r="D23" s="128">
-        <v>543</v>
+        <v>733</v>
       </c>
       <c r="E23" s="128">
-        <v>278</v>
+        <v>360</v>
       </c>
       <c r="F23" s="128">
-        <v>207</v>
+        <v>808</v>
       </c>
       <c r="G23" s="128">
-        <v>1888</v>
+        <v>3266</v>
       </c>
       <c r="H23" s="128">
-        <v>1125</v>
+        <v>1466</v>
       </c>
       <c r="I23" s="128">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="J23" s="128">
-        <v>241</v>
+        <v>208</v>
       </c>
       <c r="K23" s="128">
-        <v>177</v>
+        <v>233</v>
       </c>
       <c r="L23" s="128">
-        <v>339</v>
+        <v>1352</v>
       </c>
       <c r="M23" s="130">
         <v>0</v>
       </c>
       <c r="N23" s="132">
-        <v>1466</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="11.1" customHeight="1">
       <c r="A24" s="125" t="s">
         <v>215</v>
       </c>
       <c r="B24" s="47"/>
       <c r="C24" s="47"/>
       <c r="D24" s="47"/>
       <c r="E24" s="47"/>
       <c r="F24" s="47"/>
       <c r="G24" s="47"/>
       <c r="H24" s="47"/>
       <c r="I24" s="47"/>
       <c r="J24" s="47"/>
       <c r="K24" s="47"/>
       <c r="L24" s="47"/>
       <c r="M24" s="47"/>
       <c r="N24" s="60"/>
     </row>
     <row r="25" spans="1:14" ht="12.6" customHeight="1">
       <c r="A25" s="33" t="s">
         <v>216</v>
       </c>
       <c r="B25" s="128">
-        <v>13462</v>
+        <v>18936</v>
       </c>
       <c r="C25" s="128">
-        <v>9308</v>
+        <v>12731</v>
       </c>
       <c r="D25" s="128">
-        <v>310</v>
+        <v>369</v>
       </c>
       <c r="E25" s="128">
-        <v>3698</v>
+        <v>5646</v>
       </c>
       <c r="F25" s="128">
-        <v>146</v>
+        <v>191</v>
       </c>
       <c r="G25" s="128">
-        <v>12064</v>
+        <v>16172</v>
       </c>
       <c r="H25" s="128">
-        <v>3054</v>
+        <v>4252</v>
       </c>
       <c r="I25" s="128">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="J25" s="128">
-        <v>4600</v>
+        <v>6138</v>
       </c>
       <c r="K25" s="128">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="L25" s="128">
-        <v>4364</v>
+        <v>5720</v>
       </c>
       <c r="M25" s="130">
         <v>0</v>
       </c>
       <c r="N25" s="132">
-        <v>1398</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="26" spans="1:14" ht="11.1" customHeight="1">
       <c r="A26" s="125" t="s">
         <v>217</v>
       </c>
       <c r="B26" s="47"/>
       <c r="C26" s="47"/>
       <c r="D26" s="47"/>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
       <c r="G26" s="47"/>
       <c r="H26" s="47"/>
       <c r="I26" s="47"/>
       <c r="J26" s="47"/>
       <c r="K26" s="47"/>
       <c r="L26" s="47"/>
       <c r="M26" s="47"/>
       <c r="N26" s="60"/>
     </row>
     <row r="27" spans="1:14" ht="12.6" customHeight="1">
       <c r="A27" s="33" t="s">
         <v>218</v>
       </c>
       <c r="B27" s="128">
-        <v>1388</v>
+        <v>1843</v>
       </c>
       <c r="C27" s="128">
-        <v>1220</v>
+        <v>1653</v>
       </c>
       <c r="D27" s="128">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E27" s="128">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="F27" s="128">
         <v>13</v>
       </c>
       <c r="G27" s="128">
-        <v>579</v>
+        <v>771</v>
       </c>
       <c r="H27" s="128">
-        <v>277</v>
+        <v>374</v>
       </c>
       <c r="I27" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="J27" s="128">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="K27" s="128">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L27" s="128">
-        <v>230</v>
+        <v>313</v>
       </c>
       <c r="M27" s="130">
         <v>0</v>
       </c>
       <c r="N27" s="132">
-        <v>809</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="11.1" customHeight="1">
       <c r="A28" s="125" t="s">
         <v>219</v>
       </c>
       <c r="B28" s="47"/>
       <c r="C28" s="47"/>
       <c r="D28" s="47"/>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
       <c r="G28" s="47"/>
       <c r="H28" s="47"/>
       <c r="I28" s="47"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="47"/>
       <c r="N28" s="60"/>
     </row>
     <row r="29" spans="1:14" ht="12.6" customHeight="1">
       <c r="A29" s="33" t="s">
         <v>220</v>
       </c>
       <c r="B29" s="128">
-        <v>27845</v>
+        <v>36188</v>
       </c>
       <c r="C29" s="128">
-        <v>15349</v>
+        <v>20914</v>
       </c>
       <c r="D29" s="128">
-        <v>336</v>
+        <v>424</v>
       </c>
       <c r="E29" s="128">
-        <v>9100</v>
+        <v>11103</v>
       </c>
       <c r="F29" s="128">
-        <v>3061</v>
+        <v>3748</v>
       </c>
       <c r="G29" s="128">
-        <v>14813</v>
+        <v>18585</v>
       </c>
       <c r="H29" s="128">
-        <v>4883</v>
+        <v>6829</v>
       </c>
       <c r="I29" s="128">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="J29" s="128">
-        <v>9577</v>
+        <v>11372</v>
       </c>
       <c r="K29" s="130">
         <v>0</v>
       </c>
       <c r="L29" s="128">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="M29" s="130">
         <v>0</v>
       </c>
       <c r="N29" s="132">
-        <v>13032</v>
+        <v>17603</v>
       </c>
     </row>
     <row r="30" spans="1:14" ht="11.1" customHeight="1">
       <c r="A30" s="125" t="s">
         <v>221</v>
       </c>
       <c r="B30" s="47"/>
       <c r="C30" s="47"/>
       <c r="D30" s="47"/>
       <c r="E30" s="47"/>
       <c r="F30" s="47"/>
       <c r="G30" s="47"/>
       <c r="H30" s="47"/>
       <c r="I30" s="47"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="60"/>
     </row>
     <row r="31" spans="1:14" ht="12.6" customHeight="1">
       <c r="A31" s="33" t="s">
         <v>222</v>
       </c>
       <c r="B31" s="130">